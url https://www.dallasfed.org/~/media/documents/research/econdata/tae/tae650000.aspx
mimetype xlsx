--- v8 (2026-08-21)
+++ v9 (2026-10-02)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{165A36FE-7527-4272-A13A-6C26D9B782DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{28CA91F1-44C7-49DA-82DE-648015CF7096}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{350D75F2-1667-49A4-BAC4-2C249612EE5D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F194D3BF-35A2-4673-A554-830829BDAF68}"/>
   </bookViews>
   <sheets>
     <sheet name="AE650000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Education and Health Services</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{704AC981-6753-4679-9433-E993CC12644A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2255E900-45C3-418F-BA41-C386218A6C55}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>659.58914030000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>662.50864549999994</v>
+        <v>662.50864551999996</v>
       </c>
       <c r="C7" s="5">
-        <v>2.9195051999998896</v>
+        <v>2.9195052199999054</v>
       </c>
       <c r="D7" s="5">
-        <v>5.4427297191082413</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>5.442729757305953</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>665.0594466</v>
       </c>
       <c r="C8" s="5">
-        <v>2.5508011000000579</v>
+        <v>2.550801080000042</v>
       </c>
       <c r="D8" s="5">
-        <v>4.7193647573582798</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>4.7193647194225363</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>667.37634030000004</v>
+        <v>667.37634025</v>
       </c>
       <c r="C9" s="5">
-        <v>2.3168937000000369</v>
+        <v>2.3168936499999973</v>
       </c>
       <c r="D9" s="5">
-        <v>4.2615250987591224</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>4.261525005023592</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>670.53466890000004</v>
+        <v>670.53466891000005</v>
       </c>
       <c r="C10" s="5">
-        <v>3.1583286000000044</v>
+        <v>3.158328660000052</v>
       </c>
       <c r="D10" s="5">
-        <v>5.829117420845864</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>5.829117534930206</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>673.75779190000003</v>
+        <v>673.75779193000005</v>
       </c>
       <c r="C11" s="5">
-        <v>3.2231229999999869</v>
+        <v>3.2231230200000027</v>
       </c>
       <c r="D11" s="5">
-        <v>5.9231194151376343</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>5.923119452778014</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>676.80083300000001</v>
       </c>
       <c r="C12" s="5">
-        <v>3.0430410999999822</v>
+        <v>3.0430410699999584</v>
       </c>
       <c r="D12" s="5">
-        <v>5.5565057906085791</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>5.556505734207895</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>682.13494800000001</v>
+        <v>682.13494804000004</v>
       </c>
       <c r="C13" s="5">
-        <v>5.3341149999999971</v>
+        <v>5.3341150400000288</v>
       </c>
       <c r="D13" s="5">
-        <v>9.8785679004735663</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>9.8785679777924962</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>684.99203809999995</v>
+        <v>684.99203812999997</v>
       </c>
       <c r="C14" s="5">
-        <v>2.8570900999999367</v>
+        <v>2.8570900899999288</v>
       </c>
       <c r="D14" s="5">
-        <v>5.1435600528141334</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>5.1435600340860699</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>688.03307870000003</v>
+        <v>688.03307864999999</v>
       </c>
       <c r="C15" s="5">
-        <v>3.0410406000000876</v>
+        <v>3.0410405200000241</v>
       </c>
       <c r="D15" s="5">
-        <v>5.4594587269177097</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>5.4594585795269657</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>690.69050059999995</v>
+        <v>690.69050056000003</v>
       </c>
       <c r="C16" s="5">
-        <v>2.6574218999999175</v>
+        <v>2.6574219100000391</v>
       </c>
       <c r="D16" s="5">
-        <v>4.7345509610596137</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>4.7345509796077101</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>690.87078840000004</v>
+        <v>690.87078837000001</v>
       </c>
       <c r="C17" s="5">
-        <v>0.18028780000008737</v>
+        <v>0.18028780999998162</v>
       </c>
       <c r="D17" s="5">
-        <v>0.31368061999303976</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>0.31368063743473229</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>693.56058889999997</v>
+        <v>693.56058886000005</v>
       </c>
       <c r="C18" s="5">
-        <v>2.689800499999933</v>
+        <v>2.6898004900000387</v>
       </c>
       <c r="D18" s="5">
-        <v>4.7733714207212952</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>4.773371402805382</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>697.75785389999999</v>
+        <v>697.75785388999998</v>
       </c>
       <c r="C19" s="5">
-        <v>4.1972650000000158</v>
+        <v>4.1972650299999259</v>
       </c>
       <c r="D19" s="5">
-        <v>7.5087772842018286</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>7.508777340117212</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>701.33033009999997</v>
+        <v>701.33033008999996</v>
       </c>
       <c r="C20" s="5">
         <v>3.5724761999999828</v>
       </c>
       <c r="D20" s="5">
-        <v>6.319922061211547</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>6.3199220613048279</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>705.33122109999999</v>
+        <v>705.33122105999996</v>
       </c>
       <c r="C21" s="5">
-        <v>4.0008910000000242</v>
+        <v>4.0008909700000004</v>
       </c>
       <c r="D21" s="5">
-        <v>7.0645866269068769</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>7.0645865723648837</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>708.90698050000003</v>
+        <v>708.90698048000002</v>
       </c>
       <c r="C22" s="5">
-        <v>3.5757594000000381</v>
+        <v>3.575759420000054</v>
       </c>
       <c r="D22" s="5">
-        <v>6.2560669987820727</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>6.2560670351196057</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>710.21641260000001</v>
+        <v>710.21641258</v>
       </c>
       <c r="C23" s="5">
         <v>1.3094320999999809</v>
       </c>
       <c r="D23" s="5">
-        <v>2.2391942599003345</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>2.2391942599642389</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>713.06875679999996</v>
+        <v>713.06875680999997</v>
       </c>
       <c r="C24" s="5">
-        <v>2.8523441999999477</v>
+        <v>2.8523442299999715</v>
       </c>
       <c r="D24" s="5">
-        <v>4.9272876313013692</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>4.9272876844170144</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>715.13039739999999</v>
+        <v>715.13039734999995</v>
       </c>
       <c r="C25" s="5">
-        <v>2.0616406000000325</v>
+        <v>2.0616405399999849</v>
       </c>
       <c r="D25" s="5">
-        <v>3.5251729702657109</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>3.5251728659852599</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>718.40652639999996</v>
+        <v>718.40652637999995</v>
       </c>
       <c r="C26" s="5">
-        <v>3.276128999999969</v>
+        <v>3.2761290299999928</v>
       </c>
       <c r="D26" s="5">
-        <v>5.6380474620045584</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>5.638047515344824</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>721.19695039999999</v>
+        <v>721.19695038999998</v>
       </c>
       <c r="C27" s="5">
-        <v>2.79042400000003</v>
+        <v>2.7904240100000379</v>
       </c>
       <c r="D27" s="5">
-        <v>4.7618962929911524</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>4.761896310557967</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>725.17469289999997</v>
       </c>
       <c r="C28" s="5">
-        <v>3.9777424999999766</v>
+        <v>3.9777425099999846</v>
       </c>
       <c r="D28" s="5">
-        <v>6.823080303158946</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>6.8230803209333502</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>726.96460379999996</v>
       </c>
       <c r="C29" s="5">
         <v>1.7899108999999953</v>
       </c>
       <c r="D29" s="5">
         <v>3.0024389552867348</v>
       </c>
       <c r="E29" s="5">
-        <v>5.2243944896831263</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>5.2243944942523379</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>729.80857179999998</v>
+        <v>729.80857182</v>
       </c>
       <c r="C30" s="5">
-        <v>2.843968000000018</v>
+        <v>2.8439680200000339</v>
       </c>
       <c r="D30" s="5">
-        <v>4.7968755850195555</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>4.7968756194822104</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>732.35147489999997</v>
+        <v>732.35147485000005</v>
       </c>
       <c r="C31" s="5">
-        <v>2.5429030999999895</v>
+        <v>2.5429030300000477</v>
       </c>
       <c r="D31" s="5">
-        <v>4.2622773564435557</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>4.2622772367367778</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>733.96545270000001</v>
+        <v>733.96545265999998</v>
       </c>
       <c r="C32" s="5">
-        <v>1.6139778000000433</v>
+        <v>1.6139778099999376</v>
       </c>
       <c r="D32" s="5">
-        <v>2.6768873842808016</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>2.6768874012528032</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>736.67798830000004</v>
+        <v>736.67798825</v>
       </c>
       <c r="C33" s="5">
-        <v>2.7125356000000238</v>
+        <v>2.7125355900000159</v>
       </c>
       <c r="D33" s="5">
-        <v>4.5261370460282446</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>4.5261370292532632</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>738.34006139999997</v>
+        <v>738.34006136000005</v>
       </c>
       <c r="C34" s="5">
-        <v>1.6620730999999296</v>
+        <v>1.6620731100000512</v>
       </c>
       <c r="D34" s="5">
-        <v>2.7412578276813537</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>2.7412578445680458</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>742.12500969999996</v>
+        <v>742.12500970999997</v>
       </c>
       <c r="C35" s="5">
-        <v>3.7849482999999964</v>
+        <v>3.7849483499999224</v>
       </c>
       <c r="D35" s="5">
-        <v>6.3279917599005753</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>6.3279918462181284</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>747.63173559999996</v>
+        <v>747.63173560999996</v>
       </c>
       <c r="C36" s="5">
         <v>5.5067258999999922</v>
       </c>
       <c r="D36" s="5">
-        <v>9.2767891901675448</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>9.2767891900374941</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>748.25603079999996</v>
+        <v>748.25603076000004</v>
       </c>
       <c r="C37" s="5">
-        <v>0.62429520000000593</v>
+        <v>0.62429515000007996</v>
       </c>
       <c r="D37" s="5">
-        <v>1.0066512894855606</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>1.0066512084784707</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>750.24658939999995</v>
+        <v>750.24658941999996</v>
       </c>
       <c r="C38" s="5">
-        <v>1.9905585999999857</v>
+        <v>1.9905586599999197</v>
       </c>
       <c r="D38" s="5">
-        <v>3.2394417376959916</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>3.2394418369486866</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>756.03566309999997</v>
+        <v>756.03566305000004</v>
       </c>
       <c r="C39" s="5">
-        <v>5.7890737000000172</v>
+        <v>5.7890736300000754</v>
       </c>
       <c r="D39" s="5">
-        <v>9.66272370989374</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>9.6627235877834607</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>757.82169180000005</v>
+        <v>757.82169183999997</v>
       </c>
       <c r="C40" s="5">
-        <v>1.7860287000000881</v>
+        <v>1.7860287899999321</v>
       </c>
       <c r="D40" s="5">
-        <v>2.8719569789030786</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>2.8719571257018517</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>760.65394609999998</v>
+        <v>760.65394612</v>
       </c>
       <c r="C41" s="5">
-        <v>2.8322542999999314</v>
+        <v>2.8322542800000292</v>
       </c>
       <c r="D41" s="5">
-        <v>4.5781810600891815</v>
+        <v>4.578181026846484</v>
       </c>
       <c r="E41" s="5">
-        <v>4.6342479570392614</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>4.6342479597904163</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>769.19209120000005</v>
       </c>
       <c r="C42" s="5">
-        <v>8.5381451000000652</v>
+        <v>8.5381450800000493</v>
       </c>
       <c r="D42" s="5">
-        <v>14.333171536814394</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>14.333171500740249</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>770.97080549999998</v>
+        <v>770.97080554000001</v>
       </c>
       <c r="C43" s="5">
-        <v>1.7787142999999332</v>
+        <v>1.778714339999965</v>
       </c>
       <c r="D43" s="5">
-        <v>2.8105001471246727</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>2.8105002111336486</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>773.56990519999999</v>
+        <v>773.56990516999997</v>
       </c>
       <c r="C44" s="5">
-        <v>2.5990997000000107</v>
+        <v>2.5990996299999551</v>
       </c>
       <c r="D44" s="5">
-        <v>4.1213029759812336</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>4.1213028627005599</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>773.05127470000002</v>
+        <v>773.05127471000003</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.51863049999997202</v>
+        <v>-0.51863045999994029</v>
       </c>
       <c r="D45" s="5">
-        <v>-0.80156535830945286</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-0.80156529674650923</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>776.08348060000003</v>
+        <v>776.08348058000001</v>
       </c>
       <c r="C46" s="5">
-        <v>3.0322059000000081</v>
+        <v>3.0322058699999843</v>
       </c>
       <c r="D46" s="5">
-        <v>4.8097450018402155</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>4.8097449531587788</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>780.7427576</v>
+        <v>780.74275759</v>
       </c>
       <c r="C47" s="5">
-        <v>4.6592769999999746</v>
+        <v>4.6592770099999825</v>
       </c>
       <c r="D47" s="5">
-        <v>7.4470013226796139</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>7.447001339392334</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>782.29431769999997</v>
+        <v>782.29431768999996</v>
       </c>
       <c r="C48" s="5">
         <v>1.5515600999999606</v>
       </c>
       <c r="D48" s="5">
-        <v>2.4109835461612494</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>2.4109835461922913</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>783.50849089999997</v>
+        <v>783.50849087999995</v>
       </c>
       <c r="C49" s="5">
-        <v>1.2141732000000047</v>
+        <v>1.2141731899999968</v>
       </c>
       <c r="D49" s="5">
-        <v>1.8784617685453364</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>1.8784617529663539</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>785.66726530000005</v>
+        <v>785.66726530999995</v>
       </c>
       <c r="C50" s="5">
-        <v>2.1587744000000839</v>
+        <v>2.158774429999994</v>
       </c>
       <c r="D50" s="5">
-        <v>3.3568862177236092</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>3.3568862651695452</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>785.01520300000004</v>
+        <v>785.01520299000003</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.65206230000001142</v>
+        <v>-0.6520623199999136</v>
       </c>
       <c r="D51" s="5">
-        <v>-0.99140296083307655</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-0.99140299108984031</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>786.76893940000002</v>
+        <v>786.76893943000005</v>
       </c>
       <c r="C52" s="5">
-        <v>1.7537363999999798</v>
+        <v>1.7537364400000115</v>
       </c>
       <c r="D52" s="5">
-        <v>2.7140049958891632</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>2.7140050585891196</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>788.93802970000002</v>
       </c>
       <c r="C53" s="5">
-        <v>2.1690902999999935</v>
+        <v>2.1690902699999697</v>
       </c>
       <c r="D53" s="5">
-        <v>3.3589810472443249</v>
+        <v>3.3589809999504894</v>
       </c>
       <c r="E53" s="5">
-        <v>3.7183904382560806</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.7183904355289954</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>792.48607230000005</v>
+        <v>792.48607229000004</v>
       </c>
       <c r="C54" s="5">
-        <v>3.5480426000000307</v>
+        <v>3.5480425900000228</v>
       </c>
       <c r="D54" s="5">
-        <v>5.5321938632429291</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>5.5321938472631116</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>793.86247560000004</v>
+        <v>793.86247556000001</v>
       </c>
       <c r="C55" s="5">
-        <v>1.3764032999999927</v>
+        <v>1.3764032699999689</v>
       </c>
       <c r="D55" s="5">
-        <v>2.1042052598634786</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>2.1042052135883171</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>796.03709379999998</v>
+        <v>796.03709383</v>
       </c>
       <c r="C56" s="5">
-        <v>2.1746181999999408</v>
+        <v>2.1746182699999963</v>
       </c>
       <c r="D56" s="5">
-        <v>3.3371254012035445</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>3.3371255104183373</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>804.03882290000001</v>
       </c>
       <c r="C57" s="5">
-        <v>8.0017291000000341</v>
+        <v>8.0017290700000103</v>
       </c>
       <c r="D57" s="5">
-        <v>12.752080246939013</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>12.752080195947935</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>806.43427789999998</v>
+        <v>806.43427784999994</v>
       </c>
       <c r="C58" s="5">
-        <v>2.3954549999999699</v>
+        <v>2.3954549499999302</v>
       </c>
       <c r="D58" s="5">
-        <v>3.634301265585238</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.6343011884796717</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>810.20000460000006</v>
+        <v>810.20000463999997</v>
       </c>
       <c r="C59" s="5">
-        <v>3.7657267000000729</v>
+        <v>3.7657267900000306</v>
       </c>
       <c r="D59" s="5">
-        <v>5.7496997396046634</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>5.749699880935033</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>816.21929009999997</v>
+        <v>816.21929011999998</v>
       </c>
       <c r="C60" s="5">
-        <v>6.0192854999999099</v>
+        <v>6.0192854800000077</v>
       </c>
       <c r="D60" s="5">
-        <v>9.2887245585540299</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>9.2887245259415607</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>818.14089460000002</v>
+        <v>818.14089455999999</v>
       </c>
       <c r="C61" s="5">
-        <v>1.9216045000000577</v>
+        <v>1.9216044400000101</v>
       </c>
       <c r="D61" s="5">
-        <v>2.8619995765137185</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>2.8619994859195641</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>820.52453490000005</v>
+        <v>820.52453485000001</v>
       </c>
       <c r="C62" s="5">
-        <v>2.3836403000000246</v>
+        <v>2.3836402900000166</v>
       </c>
       <c r="D62" s="5">
-        <v>3.5527516673202308</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>3.5527516523524039</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>823.26446829999998</v>
+        <v>823.26446831999999</v>
       </c>
       <c r="C63" s="5">
-        <v>2.7399333999999271</v>
+        <v>2.7399334699999827</v>
       </c>
       <c r="D63" s="5">
-        <v>4.0815144630687028</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>4.0815145695195065</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>827.25174049999998</v>
+        <v>827.25174045000006</v>
       </c>
       <c r="C64" s="5">
-        <v>3.9872722000000067</v>
+        <v>3.9872721300000649</v>
       </c>
       <c r="D64" s="5">
-        <v>5.9692382187383375</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.9692381109871961</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>831.85902769999996</v>
+        <v>831.85902768999995</v>
       </c>
       <c r="C65" s="5">
-        <v>4.6072871999999734</v>
+        <v>4.6072872399998914</v>
       </c>
       <c r="D65" s="5">
-        <v>6.8918355152686406</v>
+        <v>6.8918355773765816</v>
       </c>
       <c r="E65" s="5">
-        <v>5.4403510015001988</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>5.4403510002326794</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>832.81996349999997</v>
+        <v>832.81996347999996</v>
       </c>
       <c r="C66" s="5">
-        <v>0.96093580000001566</v>
+        <v>0.96093579000000773</v>
       </c>
       <c r="D66" s="5">
-        <v>1.395041077279835</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.395041062686686</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>836.22536620000005</v>
+        <v>836.22536619000005</v>
       </c>
       <c r="C67" s="5">
-        <v>3.4054027000000815</v>
+        <v>3.4054027100000894</v>
       </c>
       <c r="D67" s="5">
-        <v>5.0186723152607193</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>5.0186723304544323</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>839.79208200000005</v>
       </c>
       <c r="C68" s="5">
-        <v>3.5667157999999972</v>
+        <v>3.5667158100000051</v>
       </c>
       <c r="D68" s="5">
-        <v>5.2401015002045082</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>5.2401015153066721</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>844.05535080000004</v>
       </c>
       <c r="C69" s="5">
         <v>4.2632687999999916</v>
       </c>
       <c r="D69" s="5">
         <v>6.2648960707397228</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>847.51047249999999</v>
+        <v>847.51047253000002</v>
       </c>
       <c r="C70" s="5">
-        <v>3.4551216999999497</v>
+        <v>3.4551217299999735</v>
       </c>
       <c r="D70" s="5">
-        <v>5.0242894779829017</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>5.0242895225947048</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>850.80227209999998</v>
+        <v>850.80227214000001</v>
       </c>
       <c r="C71" s="5">
-        <v>3.2917995999999903</v>
+        <v>3.2917996099999982</v>
       </c>
       <c r="D71" s="5">
-        <v>4.7617662096400393</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>4.7617662242438241</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>852.89569610000001</v>
+        <v>852.89569604999997</v>
       </c>
       <c r="C72" s="5">
-        <v>2.0934240000000273</v>
+        <v>2.0934239099999559</v>
       </c>
       <c r="D72" s="5">
-        <v>2.9929225721909702</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>2.9929224416307854</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>856.01368869999999</v>
+        <v>856.01368873000001</v>
       </c>
       <c r="C73" s="5">
-        <v>3.1179925999999796</v>
+        <v>3.117992680000043</v>
       </c>
       <c r="D73" s="5">
-        <v>4.4762175671282156</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>4.4762176845638324</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>860.51150619999999</v>
+        <v>860.51150615999995</v>
       </c>
       <c r="C74" s="5">
-        <v>4.4978174999999965</v>
+        <v>4.4978174299999409</v>
       </c>
       <c r="D74" s="5">
-        <v>6.4906961503237381</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>6.4906960461374341</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>863.92825449999998</v>
+        <v>863.92825445999995</v>
       </c>
       <c r="C75" s="5">
         <v>3.4167482999999947</v>
       </c>
       <c r="D75" s="5">
-        <v>4.870164861351034</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>4.8701648615823157</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>867.52566549999995</v>
+        <v>867.52566545000002</v>
       </c>
       <c r="C76" s="5">
-        <v>3.5974109999999655</v>
+        <v>3.5974109900000713</v>
       </c>
       <c r="D76" s="5">
-        <v>5.1128600658896239</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>5.1128600515921274</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>869.68653840000002</v>
+        <v>869.68653842000003</v>
       </c>
       <c r="C77" s="5">
-        <v>2.1608729000000721</v>
+        <v>2.160872970000014</v>
       </c>
       <c r="D77" s="5">
-        <v>3.0303056659807037</v>
+        <v>3.0303057656712262</v>
       </c>
       <c r="E77" s="5">
-        <v>4.547346297916488</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>4.5473463015775373</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>871.76268340000001</v>
+        <v>871.76268344000005</v>
       </c>
       <c r="C78" s="5">
-        <v>2.0761449999999968</v>
+        <v>2.0761450200000127</v>
       </c>
       <c r="D78" s="5">
-        <v>2.9025939753109409</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>2.9025940035728004</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>873.45897679999996</v>
       </c>
       <c r="C79" s="5">
-        <v>1.696293399999945</v>
+        <v>1.6962933599999133</v>
       </c>
       <c r="D79" s="5">
-        <v>2.3601360047894593</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>2.3601359484292095</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>876.15648109999995</v>
+        <v>876.15648107000004</v>
       </c>
       <c r="C80" s="5">
-        <v>2.6975042999999914</v>
+        <v>2.6975042700000813</v>
       </c>
       <c r="D80" s="5">
-        <v>3.7695620124808871</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>3.7695619698436378</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>878.20378089999997</v>
+        <v>878.20378092999999</v>
       </c>
       <c r="C81" s="5">
-        <v>2.0472998000000189</v>
+        <v>2.0472998599999528</v>
       </c>
       <c r="D81" s="5">
-        <v>2.8403381278044648</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>2.8403382122171861</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>882.79259039999999</v>
+        <v>882.79259041</v>
       </c>
       <c r="C82" s="5">
-        <v>4.5888095000000249</v>
+        <v>4.588809480000009</v>
       </c>
       <c r="D82" s="5">
-        <v>6.4536413405322124</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>6.4536413113643443</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>884.73002680000002</v>
+        <v>884.73002683000004</v>
       </c>
       <c r="C83" s="5">
-        <v>1.9374364000000242</v>
+        <v>1.93743642000004</v>
       </c>
       <c r="D83" s="5">
-        <v>2.6656243092020082</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>2.6656243370215327</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>886.75225330000001</v>
+        <v>886.75225329</v>
       </c>
       <c r="C84" s="5">
-        <v>2.0222264999999879</v>
+        <v>2.0222264599999562</v>
       </c>
       <c r="D84" s="5">
-        <v>2.7775839872345776</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>2.7775839315054895</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>891.46445210000002</v>
+        <v>891.46445209000001</v>
       </c>
       <c r="C85" s="5">
         <v>4.7121988000000101</v>
       </c>
       <c r="D85" s="5">
-        <v>6.5665120254038589</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>6.5665120254798426</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>893.4252573</v>
+        <v>893.42525727999998</v>
       </c>
       <c r="C86" s="5">
-        <v>1.9608051999999816</v>
+        <v>1.9608051899999737</v>
       </c>
       <c r="D86" s="5">
-        <v>2.6716049221611193</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>2.6716049084011706</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>901.62621260000003</v>
       </c>
       <c r="C87" s="5">
-        <v>8.2009553000000324</v>
+        <v>8.2009553200000482</v>
       </c>
       <c r="D87" s="5">
-        <v>11.588551622348575</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>11.588551652324529</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>907.10325</v>
+        <v>907.10324996999998</v>
       </c>
       <c r="C88" s="5">
-        <v>5.477037399999972</v>
+        <v>5.4770373699999482</v>
       </c>
       <c r="D88" s="5">
-        <v>7.5380913327033339</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>7.5380912900250063</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>908.21620240000004</v>
+        <v>908.21620236000001</v>
       </c>
       <c r="C89" s="5">
-        <v>1.1129524000000401</v>
+        <v>1.1129523900000322</v>
       </c>
       <c r="D89" s="5">
-        <v>1.4822923842508384</v>
+        <v>1.4822923708914804</v>
       </c>
       <c r="E89" s="5">
-        <v>4.4302932492073177</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>4.4302932422063845</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>912.31645170000002</v>
+        <v>912.31645171000002</v>
       </c>
       <c r="C90" s="5">
-        <v>4.1002492999999731</v>
+        <v>4.1002493500000128</v>
       </c>
       <c r="D90" s="5">
-        <v>5.5541065001395218</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>5.5541065698096359</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>917.31876290000002</v>
+        <v>917.31876285999999</v>
       </c>
       <c r="C91" s="5">
-        <v>5.0023112000000083</v>
+        <v>5.0023111499999686</v>
       </c>
       <c r="D91" s="5">
-        <v>6.7818011381475696</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>6.7818010682271002</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>921.37341590000005</v>
+        <v>921.37341590999995</v>
       </c>
       <c r="C92" s="5">
-        <v>4.0546530000000303</v>
+        <v>4.0546530499999562</v>
       </c>
       <c r="D92" s="5">
-        <v>5.435001891487734</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>5.4350019603899069</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>926.74201330000005</v>
+        <v>926.74201333999997</v>
       </c>
       <c r="C93" s="5">
-        <v>5.3685973999999987</v>
+        <v>5.3685974300000225</v>
       </c>
       <c r="D93" s="5">
-        <v>7.2205653901766587</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>7.2205654317464729</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>931.34948259999999</v>
       </c>
       <c r="C94" s="5">
-        <v>4.6074692999999343</v>
+        <v>4.6074692600000162</v>
       </c>
       <c r="D94" s="5">
-        <v>6.1318924396194241</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>6.1318923846492623</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>933.93255650000003</v>
+        <v>933.93255653999995</v>
       </c>
       <c r="C95" s="5">
-        <v>2.5830739000000449</v>
+        <v>2.5830739399999629</v>
       </c>
       <c r="D95" s="5">
-        <v>3.3794097647431354</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.3794098178754339</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>937.93668539999999</v>
       </c>
       <c r="C96" s="5">
-        <v>4.0041288999999551</v>
+        <v>4.0041288600000371</v>
       </c>
       <c r="D96" s="5">
-        <v>5.2679322960451191</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>5.2679322419419305</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>941.76968120000004</v>
+        <v>941.76968123999995</v>
       </c>
       <c r="C97" s="5">
-        <v>3.8329958000000488</v>
+        <v>3.8329958399999668</v>
       </c>
       <c r="D97" s="5">
-        <v>5.0156890856988268</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>5.0156891392227676</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>944.49833969999997</v>
+        <v>944.49833966999995</v>
       </c>
       <c r="C98" s="5">
-        <v>2.7286584999999377</v>
+        <v>2.7286584299999959</v>
       </c>
       <c r="D98" s="5">
-        <v>3.5327922862616656</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>3.532792194031309</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>946.57978890000004</v>
+        <v>946.57978885</v>
       </c>
       <c r="C99" s="5">
-        <v>2.0814492000000655</v>
+        <v>2.0814491800000496</v>
       </c>
       <c r="D99" s="5">
-        <v>2.6768039176212843</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>2.6768038916741066</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>947.76082959999997</v>
+        <v>947.76082962999999</v>
       </c>
       <c r="C100" s="5">
-        <v>1.1810406999999259</v>
+        <v>1.1810407799999894</v>
       </c>
       <c r="D100" s="5">
-        <v>1.5075485656729448</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>1.5075486685716122</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>950.88486020000005</v>
+        <v>950.88486018000003</v>
       </c>
       <c r="C101" s="5">
-        <v>3.1240306000000828</v>
+        <v>3.1240305500000431</v>
       </c>
       <c r="D101" s="5">
-        <v>4.0279703606381556</v>
+        <v>4.0279702948674556</v>
       </c>
       <c r="E101" s="5">
-        <v>4.6980727372233799</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.6980727396324307</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>952.77786170000002</v>
+        <v>952.77786174000005</v>
       </c>
       <c r="C102" s="5">
-        <v>1.8930014999999685</v>
+        <v>1.8930015600000161</v>
       </c>
       <c r="D102" s="5">
-        <v>2.4152661403036069</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>2.4152662177487016</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>955.19657040000004</v>
+        <v>955.19657036000001</v>
       </c>
       <c r="C103" s="5">
-        <v>2.4187087000000247</v>
+        <v>2.4187086199999612</v>
       </c>
       <c r="D103" s="5">
-        <v>3.089198548545391</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.0891984448062182</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>956.69404350000002</v>
+        <v>956.69404345999999</v>
       </c>
       <c r="C104" s="5">
         <v>1.4974730999999792</v>
       </c>
       <c r="D104" s="5">
-        <v>1.8975603908143235</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>1.8975603908945704</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>957.35560380000004</v>
+        <v>957.35560382999995</v>
       </c>
       <c r="C105" s="5">
-        <v>0.6615603000000192</v>
+        <v>0.66156036999996104</v>
       </c>
       <c r="D105" s="5">
-        <v>0.83297127225185896</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>0.83297136075952682</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>957.72094819999995</v>
+        <v>957.72094823999998</v>
       </c>
       <c r="C106" s="5">
-        <v>0.36534439999991264</v>
+        <v>0.36534441000003426</v>
       </c>
       <c r="D106" s="5">
-        <v>0.45890433572155498</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>0.45890434829432003</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>959.8739587</v>
+        <v>959.87395873000003</v>
       </c>
       <c r="C107" s="5">
-        <v>2.1530105000000503</v>
+        <v>2.1530104900000424</v>
       </c>
       <c r="D107" s="5">
-        <v>2.7312734278585937</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>2.731273414900004</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>961.20654939999997</v>
+        <v>961.20654940999998</v>
       </c>
       <c r="C108" s="5">
-        <v>1.3325906999999688</v>
+        <v>1.332590679999953</v>
       </c>
       <c r="D108" s="5">
-        <v>1.6787367978657652</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>1.6787367724253155</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>962.75139890000003</v>
+        <v>962.75139887</v>
       </c>
       <c r="C109" s="5">
-        <v>1.5448495000000548</v>
+        <v>1.5448494600000231</v>
       </c>
       <c r="D109" s="5">
-        <v>1.9457779540692943</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>1.9457779032215905</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>964.09214280000003</v>
+        <v>964.09214282000005</v>
       </c>
       <c r="C110" s="5">
-        <v>1.3407439000000068</v>
+        <v>1.3407439500000464</v>
       </c>
       <c r="D110" s="5">
-        <v>1.6839998443570536</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>1.6839999076927903</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>965.61973579999994</v>
+        <v>965.61973575000002</v>
       </c>
       <c r="C111" s="5">
-        <v>1.5275929999999107</v>
+        <v>1.5275929299999689</v>
       </c>
       <c r="D111" s="5">
-        <v>1.9180441243527468</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>1.9180440356534989</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>970.00114970000004</v>
+        <v>970.00114971999994</v>
       </c>
       <c r="C112" s="5">
-        <v>4.3814139000000978</v>
+        <v>4.3814139699999259</v>
       </c>
       <c r="D112" s="5">
-        <v>5.5828513294031934</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>5.5828514211318847</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>972.34399840000003</v>
+        <v>972.34399843000006</v>
       </c>
       <c r="C113" s="5">
-        <v>2.3428486999999905</v>
+        <v>2.3428487100001121</v>
       </c>
       <c r="D113" s="5">
-        <v>2.9371801759448646</v>
+        <v>2.9371801885874183</v>
       </c>
       <c r="E113" s="5">
-        <v>2.2567546396191851</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>2.2567546449249187</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>970.57267100000001</v>
+        <v>970.57267096999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.7713274000000183</v>
+        <v>-1.7713274600000659</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.164279843050132</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-2.1642799155615067</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>969.74841709999998</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.82425390000003063</v>
+        <v>-0.82425387000000683</v>
       </c>
       <c r="D115" s="5">
-        <v>-1.0143473086356658</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-1.0143472719203128</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>970.78404469999998</v>
+        <v>970.78404465000006</v>
       </c>
       <c r="C116" s="5">
-        <v>1.035627599999998</v>
+        <v>1.035627550000072</v>
       </c>
       <c r="D116" s="5">
-        <v>1.2890752156334839</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>1.2890751530309386</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>972.90000850000001</v>
+        <v>972.90000852000003</v>
       </c>
       <c r="C117" s="5">
-        <v>2.1159638000000314</v>
+        <v>2.1159638699999732</v>
       </c>
       <c r="D117" s="5">
-        <v>2.647157561202329</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>2.6471576499653482</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>973.15204589999996</v>
+        <v>973.15204593999999</v>
       </c>
       <c r="C118" s="5">
-        <v>0.25203739999994923</v>
+        <v>0.2520374199999651</v>
       </c>
       <c r="D118" s="5">
-        <v>0.31131275431979244</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>0.31131277905229737</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>977.8078544</v>
       </c>
       <c r="C119" s="5">
-        <v>4.6558085000000347</v>
+        <v>4.6558084600000029</v>
       </c>
       <c r="D119" s="5">
-        <v>5.8946105719849484</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>5.8946105197530851</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>976.71152510000002</v>
+        <v>976.71152512000003</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.0963292999999794</v>
+        <v>-1.0963292799999635</v>
       </c>
       <c r="D120" s="5">
-        <v>-1.3371876355090184</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-1.3371876112652781</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>977.37331440000003</v>
+        <v>977.37331434999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.66178930000000946</v>
+        <v>0.66178922999995393</v>
       </c>
       <c r="D121" s="5">
-        <v>0.81611952502982366</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>0.8161194383670578</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>981.09218129999999</v>
+        <v>981.09218126999997</v>
       </c>
       <c r="C122" s="5">
-        <v>3.7188668999999663</v>
+        <v>3.7188669199999822</v>
       </c>
       <c r="D122" s="5">
-        <v>4.6627279952295542</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.6627280210763011</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>983.64570920000006</v>
+        <v>983.64570920999995</v>
       </c>
       <c r="C123" s="5">
-        <v>2.5535279000000628</v>
+        <v>2.5535279399999808</v>
       </c>
       <c r="D123" s="5">
-        <v>3.1683883085516396</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>3.1683883589940454</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>986.14176520000001</v>
+        <v>986.14176515999998</v>
       </c>
       <c r="C124" s="5">
-        <v>2.4960559999999532</v>
+        <v>2.4960559500000272</v>
       </c>
       <c r="D124" s="5">
-        <v>3.0879273041307886</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>3.0879272413772529</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>988.1661216</v>
+        <v>988.16612164000003</v>
       </c>
       <c r="C125" s="5">
-        <v>2.0243563999999878</v>
+        <v>2.0243564800000513</v>
       </c>
       <c r="D125" s="5">
-        <v>2.4913692179334479</v>
+        <v>2.4913693176056295</v>
       </c>
       <c r="E125" s="5">
-        <v>1.6272145687159512</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.6272145696941909</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>989.1832948</v>
+        <v>989.18329475999997</v>
       </c>
       <c r="C126" s="5">
-        <v>1.017173200000002</v>
+        <v>1.0171731199999385</v>
       </c>
       <c r="D126" s="5">
-        <v>1.2422425629607714</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>1.2422424646549191</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>991.29760120000003</v>
+        <v>991.29760118000002</v>
       </c>
       <c r="C127" s="5">
-        <v>2.1143064000000322</v>
+        <v>2.1143064200000481</v>
       </c>
       <c r="D127" s="5">
-        <v>2.5952801417763016</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.5952801667214587</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>994.38993310000001</v>
+        <v>994.38993309</v>
       </c>
       <c r="C128" s="5">
-        <v>3.0923318999999765</v>
+        <v>3.0923319099999844</v>
       </c>
       <c r="D128" s="5">
-        <v>3.8082727428435659</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>3.8082727554490381</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>995.98062460000006</v>
+        <v>995.98062456000002</v>
       </c>
       <c r="C129" s="5">
-        <v>1.5906915000000481</v>
+        <v>1.5906914700000243</v>
       </c>
       <c r="D129" s="5">
-        <v>1.9365781996172116</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.9365781627915357</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>998.93313439999997</v>
+        <v>998.93313435000005</v>
       </c>
       <c r="C130" s="5">
-        <v>2.9525097999999161</v>
+        <v>2.9525097900000219</v>
       </c>
       <c r="D130" s="5">
-        <v>3.6158864632263255</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>3.6158864509266087</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1002.122246</v>
+        <v>1002.1222459000001</v>
       </c>
       <c r="C131" s="5">
-        <v>3.1891116000000466</v>
+        <v>3.1891115500000069</v>
       </c>
       <c r="D131" s="5">
-        <v>3.8990104363633371</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>3.8990103743545168</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1003.142651</v>
+        <v>1003.1426504999999</v>
       </c>
       <c r="C132" s="5">
-        <v>1.0204049999999825</v>
+        <v>1.0204045999998925</v>
       </c>
       <c r="D132" s="5">
-        <v>1.2287591403556064</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.2287586561028796</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1005.922287</v>
+        <v>1005.9222865</v>
       </c>
       <c r="C133" s="5">
-        <v>2.7796359999999822</v>
+        <v>2.7796360000000959</v>
       </c>
       <c r="D133" s="5">
-        <v>3.3762595912675941</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>3.3762595929761607</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1010.521576</v>
+        <v>1010.5215758000001</v>
       </c>
       <c r="C134" s="5">
-        <v>4.5992889999999989</v>
+        <v>4.5992893000000095</v>
       </c>
       <c r="D134" s="5">
-        <v>5.6267516254037808</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.6267520045684805</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1011.816598</v>
+        <v>1011.8165976</v>
       </c>
       <c r="C135" s="5">
-        <v>1.2950220000000172</v>
+        <v>1.2950217999999722</v>
       </c>
       <c r="D135" s="5">
-        <v>1.5487317208204177</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>1.5487314802584917</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1014.402756</v>
+        <v>1014.4027555</v>
       </c>
       <c r="C136" s="5">
-        <v>2.5861579999999549</v>
+        <v>2.5861578999999892</v>
       </c>
       <c r="D136" s="5">
-        <v>3.1106330273007243</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>3.1106329065720306</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1017.5213230000001</v>
+        <v>1017.5213228</v>
       </c>
       <c r="C137" s="5">
-        <v>3.1185670000000982</v>
+        <v>3.1185672999999952</v>
       </c>
       <c r="D137" s="5">
-        <v>3.7521684550032353</v>
+        <v>3.7521688239601225</v>
       </c>
       <c r="E137" s="5">
-        <v>2.9706747436826886</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.9706747192750349</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1021.968837</v>
+        <v>1021.9688365</v>
       </c>
       <c r="C138" s="5">
-        <v>4.4475139999999556</v>
+        <v>4.4475136999999449</v>
       </c>
       <c r="D138" s="5">
-        <v>5.3730639454459661</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>5.3730635753393097</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1026.2201130000001</v>
+        <v>1026.2201133000001</v>
       </c>
       <c r="C139" s="5">
-        <v>4.2512760000000753</v>
+        <v>4.2512768000001415</v>
       </c>
       <c r="D139" s="5">
-        <v>5.1076751336945225</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>5.10767611950389</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1029.7197610000001</v>
+        <v>1029.7197613999999</v>
       </c>
       <c r="C140" s="5">
-        <v>3.4996479999999792</v>
+        <v>3.4996480999998312</v>
       </c>
       <c r="D140" s="5">
-        <v>4.1699127413824533</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>4.1699128615364289</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1031.855018</v>
+        <v>1031.8550178</v>
       </c>
       <c r="C141" s="5">
-        <v>2.1352569999999105</v>
+        <v>2.1352564000001166</v>
       </c>
       <c r="D141" s="5">
-        <v>2.5169317546088754</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>2.5169310382852972</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1035.7303649999999</v>
+        <v>1035.7303654</v>
       </c>
       <c r="C142" s="5">
-        <v>3.8753469999999197</v>
+        <v>3.8753475999999409</v>
       </c>
       <c r="D142" s="5">
-        <v>4.6011212661291045</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>4.6011219941862302</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1044.5859399999999</v>
+        <v>1044.5859399000001</v>
       </c>
       <c r="C143" s="5">
-        <v>8.8555750000000444</v>
+        <v>8.8555745000001025</v>
       </c>
       <c r="D143" s="5">
-        <v>10.756597532641511</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>10.756596892114878</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1045.7570149999999</v>
+        <v>1045.7570149000001</v>
       </c>
       <c r="C144" s="5">
         <v>1.1710749999999734</v>
       </c>
       <c r="D144" s="5">
-        <v>1.3536344122191402</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>1.3536344123494359</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1048.0110609999999</v>
+        <v>1048.0110608</v>
       </c>
       <c r="C145" s="5">
-        <v>2.2540460000000166</v>
+        <v>2.2540458999999373</v>
       </c>
       <c r="D145" s="5">
-        <v>2.6173883748628057</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>2.6173882576162599</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1045.9823040000001</v>
+        <v>1045.9823041</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.0287569999998141</v>
+        <v>-2.0287567000000308</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.2984058394516893</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-2.2984055036223472</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1051.54448</v>
+        <v>1051.5444798000001</v>
       </c>
       <c r="C147" s="5">
-        <v>5.5621759999999085</v>
+        <v>5.5621757000001253</v>
       </c>
       <c r="D147" s="5">
-        <v>6.5711688687595471</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>6.5711685032631584</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1055.1069520000001</v>
+        <v>1055.1069519</v>
       </c>
       <c r="C148" s="5">
-        <v>3.5624720000000707</v>
+        <v>3.5624720999999226</v>
       </c>
       <c r="D148" s="5">
-        <v>4.1420301760297873</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>4.1420302952756449</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1058.672601</v>
+        <v>1058.6726005</v>
       </c>
       <c r="C149" s="5">
-        <v>3.5656489999998939</v>
+        <v>3.5656486000000314</v>
       </c>
       <c r="D149" s="5">
-        <v>4.1315341049407595</v>
+        <v>4.1315336332094832</v>
       </c>
       <c r="E149" s="5">
-        <v>4.0442668934614456</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>4.0442668647729718</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1063.1724830000001</v>
+        <v>1063.1724827999999</v>
       </c>
       <c r="C150" s="5">
-        <v>4.4998820000000705</v>
+        <v>4.4998822999998538</v>
       </c>
       <c r="D150" s="5">
-        <v>5.2215392633197411</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>5.2215396221334087</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1067.638279</v>
+        <v>1067.6382785000001</v>
       </c>
       <c r="C151" s="5">
-        <v>4.4657959999999548</v>
+        <v>4.4657957000001716</v>
       </c>
       <c r="D151" s="5">
-        <v>5.158626819109613</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>5.1586264655153702</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1070.1706280000001</v>
+        <v>1070.1706280999999</v>
       </c>
       <c r="C152" s="5">
-        <v>2.5323490000000675</v>
+        <v>2.5323495999998613</v>
       </c>
       <c r="D152" s="5">
-        <v>2.8837266420255192</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>2.8837273355847515</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1074.1945780000001</v>
+        <v>1074.1945779</v>
       </c>
       <c r="C153" s="5">
-        <v>4.0239500000000135</v>
+        <v>4.0239498000000822</v>
       </c>
       <c r="D153" s="5">
-        <v>4.6066142946585176</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>4.6066140605035333</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1079.214704</v>
+        <v>1079.2147041000001</v>
       </c>
       <c r="C154" s="5">
-        <v>5.0201259999998911</v>
+        <v>5.0201262000000497</v>
       </c>
       <c r="D154" s="5">
-        <v>5.7544801705295967</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>5.7544804062602317</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1081.1270999999999</v>
+        <v>1081.1271002000001</v>
       </c>
       <c r="C155" s="5">
-        <v>1.9123959999999443</v>
+        <v>1.9123961000000236</v>
       </c>
       <c r="D155" s="5">
-        <v>2.147278022560184</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>2.1472781357379622</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1084.4529829999999</v>
+        <v>1084.4529832000001</v>
       </c>
       <c r="C156" s="5">
         <v>3.3258829999999762</v>
       </c>
       <c r="D156" s="5">
-        <v>3.7546782782754473</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>3.7546782775690568</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1090.24514</v>
+        <v>1090.2451397</v>
       </c>
       <c r="C157" s="5">
-        <v>5.7921570000000884</v>
+        <v>5.7921564999999191</v>
       </c>
       <c r="D157" s="5">
-        <v>6.6009758206428293</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>6.6009752327269133</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1092.7788190000001</v>
+        <v>1092.7788184999999</v>
       </c>
       <c r="C158" s="5">
-        <v>2.5336790000001201</v>
+        <v>2.5336787999999615</v>
       </c>
       <c r="D158" s="5">
-        <v>2.824666778760232</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>2.8246665537199123</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1091.8815520000001</v>
+        <v>1091.8815520999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.89726700000005621</v>
+        <v>-0.89726640000003499</v>
       </c>
       <c r="D159" s="5">
-        <v>-0.98086750598210815</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-0.98086685348458547</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1097.1695729999999</v>
+        <v>1097.1695732000001</v>
       </c>
       <c r="C160" s="5">
-        <v>5.2880209999998442</v>
+        <v>5.2880211000001509</v>
       </c>
       <c r="D160" s="5">
-        <v>5.9689719138884989</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>5.9689720292283033</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1100.8449419999999</v>
       </c>
       <c r="C161" s="5">
-        <v>3.6753690000000461</v>
+        <v>3.6753687999998874</v>
       </c>
       <c r="D161" s="5">
-        <v>4.0947327156169777</v>
+        <v>4.0947324879152092</v>
       </c>
       <c r="E161" s="5">
-        <v>3.9835111402868995</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.9835111893972153</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1107.667344</v>
+        <v>1107.6673444</v>
       </c>
       <c r="C162" s="5">
-        <v>6.822402000000011</v>
+        <v>6.8224024000001009</v>
       </c>
       <c r="D162" s="5">
-        <v>7.6957114501150059</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>7.6957119168070465</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1109.2875899999999</v>
+        <v>1109.2875901</v>
       </c>
       <c r="C163" s="5">
-        <v>1.6202459999999519</v>
+        <v>1.6202456999999413</v>
       </c>
       <c r="D163" s="5">
-        <v>1.7694968466144267</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>1.7694965156948905</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1111.701497</v>
+        <v>1111.7014971999999</v>
       </c>
       <c r="C164" s="5">
-        <v>2.4139070000001084</v>
+        <v>2.4139070999999603</v>
       </c>
       <c r="D164" s="5">
-        <v>2.6427863256611284</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>2.642786436215161</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1113.6731709999999</v>
+        <v>1113.6731705</v>
       </c>
       <c r="C165" s="5">
-        <v>1.9716739999998936</v>
+        <v>1.9716733000000204</v>
       </c>
       <c r="D165" s="5">
-        <v>2.1491607887947906</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>2.1491600179335713</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1116.1367439999999</v>
+        <v>1116.1367436999999</v>
       </c>
       <c r="C166" s="5">
-        <v>2.4635729999999967</v>
+        <v>2.463573199999928</v>
       </c>
       <c r="D166" s="5">
-        <v>2.6870739853531722</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>2.6870742073797027</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1114.284576</v>
+        <v>1114.2845758000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.8521679999998923</v>
+        <v>-1.852167899999813</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.9732598448725769</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-1.9732597398306795</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1118.417038</v>
+        <v>1118.4170377999999</v>
       </c>
       <c r="C168" s="5">
-        <v>4.1324620000000323</v>
+        <v>4.1324619999998049</v>
       </c>
       <c r="D168" s="5">
-        <v>4.5422554982005758</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>4.5422554990323327</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1122.0044069999999</v>
+        <v>1122.0044065</v>
       </c>
       <c r="C169" s="5">
-        <v>3.5873689999998533</v>
+        <v>3.58736870000007</v>
       </c>
       <c r="D169" s="5">
-        <v>3.9176839289548626</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>3.9176835962435597</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1125.511706</v>
+        <v>1125.5117057</v>
       </c>
       <c r="C170" s="5">
-        <v>3.5072990000001028</v>
+        <v>3.507299200000034</v>
       </c>
       <c r="D170" s="5">
-        <v>3.8162751134009465</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>3.8162753365049484</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1130.4408390000001</v>
+        <v>1130.4408386</v>
       </c>
       <c r="C171" s="5">
-        <v>4.9291330000000926</v>
+        <v>4.9291329000000133</v>
       </c>
       <c r="D171" s="5">
-        <v>5.3838035289046848</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>5.3838034185060391</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1131.1469970000001</v>
+        <v>1131.1469970999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.70615799999995943</v>
+        <v>0.70615849999990132</v>
       </c>
       <c r="D172" s="5">
-        <v>0.75219067458258682</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.75219120927443317</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1131.8018669999999</v>
+        <v>1131.8018669000001</v>
       </c>
       <c r="C173" s="5">
-        <v>0.65486999999984619</v>
+        <v>0.65486980000014228</v>
       </c>
       <c r="D173" s="5">
-        <v>0.69694841833318755</v>
+        <v>0.6969482047426423</v>
       </c>
       <c r="E173" s="5">
-        <v>2.8121058487817319</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>2.8121058396978205</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1134.4438230000001</v>
+        <v>1134.4438232</v>
       </c>
       <c r="C174" s="5">
-        <v>2.6419560000001638</v>
+        <v>2.6419562999999471</v>
       </c>
       <c r="D174" s="5">
-        <v>2.8373945200690809</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>2.8373948466628551</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1137.8601819999999</v>
+        <v>1137.8601818</v>
       </c>
       <c r="C175" s="5">
-        <v>3.4163589999998294</v>
+        <v>3.4163585999999668</v>
       </c>
       <c r="D175" s="5">
-        <v>3.6742409141489407</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>3.6742404761466396</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1140.7426459999999</v>
+        <v>1140.7426462000001</v>
       </c>
       <c r="C176" s="5">
-        <v>2.8824640000000272</v>
+        <v>2.8824644000001172</v>
       </c>
       <c r="D176" s="5">
-        <v>3.0825922230359515</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>3.082592657334926</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1144.6163750000001</v>
+        <v>1144.6163753000001</v>
       </c>
       <c r="C177" s="5">
-        <v>3.8737290000001394</v>
+        <v>3.8737290999999914</v>
       </c>
       <c r="D177" s="5">
-        <v>4.1519304005126711</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>4.1519305089622316</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1145.7028560000001</v>
+        <v>1145.7028558</v>
       </c>
       <c r="C178" s="5">
-        <v>1.0864810000000489</v>
+        <v>1.0864804999998796</v>
       </c>
       <c r="D178" s="5">
-        <v>1.1450171253148511</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>1.1450165953204916</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1147.2293460000001</v>
+        <v>1147.2293463999999</v>
       </c>
       <c r="C179" s="5">
-        <v>1.526489999999967</v>
+        <v>1.5264905999999883</v>
       </c>
       <c r="D179" s="5">
-        <v>1.6106018264345989</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>1.6106024644250816</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1150.9948300000001</v>
+        <v>1150.9948299</v>
       </c>
       <c r="C180" s="5">
-        <v>3.7654840000000149</v>
+        <v>3.765483500000073</v>
       </c>
       <c r="D180" s="5">
-        <v>4.0105762652099086</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>4.0105757215912918</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1151.3422419999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.34741199999984929</v>
+        <v>0.34741209999992861</v>
       </c>
       <c r="D181" s="5">
-        <v>0.36280543762441386</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.36280554226031381</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1152.1037349999999</v>
+        <v>1152.1037348</v>
       </c>
       <c r="C182" s="5">
-        <v>0.76149299999997311</v>
+        <v>0.76149280000004183</v>
       </c>
       <c r="D182" s="5">
-        <v>0.79656854828342727</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>0.79656833830965557</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1164.507961</v>
+        <v>1164.5079605999999</v>
       </c>
       <c r="C183" s="5">
-        <v>12.404226000000108</v>
+        <v>12.404225799999949</v>
       </c>
       <c r="D183" s="5">
-        <v>13.713107458335983</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>13.713107226501521</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1165.0130360000001</v>
+        <v>1165.0130359</v>
       </c>
       <c r="C184" s="5">
-        <v>0.50507500000003347</v>
+        <v>0.50507530000004408</v>
       </c>
       <c r="D184" s="5">
-        <v>0.52171211302307618</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.52171242382421656</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1168.8668230000001</v>
       </c>
       <c r="C185" s="5">
-        <v>3.8537870000000112</v>
+        <v>3.8537871000000905</v>
       </c>
       <c r="D185" s="5">
-        <v>4.0425439292485432</v>
+        <v>4.0425440364154852</v>
       </c>
       <c r="E185" s="5">
-        <v>3.2748625957161659</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>3.2748626048409557</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1168.2143550000001</v>
+        <v>1168.2143553000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.65246799999999894</v>
+        <v>-0.65246769999998833</v>
       </c>
       <c r="D186" s="5">
-        <v>-0.6677940183030695</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-0.66779371219825023</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1170.652304</v>
+        <v>1170.6523039000001</v>
       </c>
       <c r="C187" s="5">
-        <v>2.4379489999998896</v>
+        <v>2.437948600000027</v>
       </c>
       <c r="D187" s="5">
-        <v>2.5332274837330582</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>2.5332270626606368</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1174.2555239999999</v>
+        <v>1174.2555242000001</v>
       </c>
       <c r="C188" s="5">
-        <v>3.6032199999999648</v>
+        <v>3.6032202999999754</v>
       </c>
       <c r="D188" s="5">
-        <v>3.7567242921879629</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>3.7567246106088747</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1177.799436</v>
+        <v>1177.7994357</v>
       </c>
       <c r="C189" s="5">
-        <v>3.5439120000000912</v>
+        <v>3.5439114999999219</v>
       </c>
       <c r="D189" s="5">
-        <v>3.6823331473820442</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>3.6823326185609462</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1179.3553320000001</v>
+        <v>1179.3553314999999</v>
       </c>
       <c r="C190" s="5">
-        <v>1.5558960000000752</v>
+        <v>1.5558957999999166</v>
       </c>
       <c r="D190" s="5">
-        <v>1.5967918555301663</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>1.5967916491892886</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1181.8693760000001</v>
+        <v>1181.8693764</v>
       </c>
       <c r="C191" s="5">
-        <v>2.5140440000000126</v>
+        <v>2.5140449000000444</v>
       </c>
       <c r="D191" s="5">
-        <v>2.588258238643637</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>2.5882591772119046</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1188.2005670000001</v>
+        <v>1188.2005666</v>
       </c>
       <c r="C192" s="5">
-        <v>6.3311909999999898</v>
+        <v>6.3311902000000373</v>
       </c>
       <c r="D192" s="5">
-        <v>6.6211367489611428</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>6.6211358852142022</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1189.7684670000001</v>
+        <v>1189.7684671</v>
       </c>
       <c r="C193" s="5">
-        <v>1.5679000000000087</v>
+        <v>1.5679004999999506</v>
       </c>
       <c r="D193" s="5">
-        <v>1.5950128857404211</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>1.5950133986247117</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1193.283809</v>
+        <v>1193.2838093</v>
       </c>
       <c r="C194" s="5">
-        <v>3.5153419999999187</v>
+        <v>3.5153422000000774</v>
       </c>
       <c r="D194" s="5">
-        <v>3.603761260471372</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>3.6037614685374697</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1193.5920080000001</v>
       </c>
       <c r="C195" s="5">
-        <v>0.30819900000005873</v>
+        <v>0.30819870000004812</v>
       </c>
       <c r="D195" s="5">
-        <v>0.31037429368292457</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.31037399105813268</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1197.229296</v>
+        <v>1197.2292957</v>
       </c>
       <c r="C196" s="5">
-        <v>3.6372879999998986</v>
+        <v>3.637287699999888</v>
       </c>
       <c r="D196" s="5">
-        <v>3.7187319311779765</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.7187316193018072</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1200.71866</v>
+        <v>1200.7186594</v>
       </c>
       <c r="C197" s="5">
-        <v>3.4893640000000232</v>
+        <v>3.4893637000000126</v>
       </c>
       <c r="D197" s="5">
-        <v>3.5540512689090198</v>
+        <v>3.5540509593378289</v>
       </c>
       <c r="E197" s="5">
-        <v>2.7250184857030568</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.7250184343712736</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1204.973729</v>
+        <v>1204.9737286</v>
       </c>
       <c r="C198" s="5">
-        <v>4.2550690000000486</v>
+        <v>4.2550691999999799</v>
       </c>
       <c r="D198" s="5">
-        <v>4.33639391723879</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>4.3363941272593465</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1205.4637339999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.49000499999988278</v>
+        <v>0.49000539999997272</v>
       </c>
       <c r="D199" s="5">
-        <v>0.48907531854074371</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>0.48907571883807233</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1206.89228</v>
+        <v>1206.8922802</v>
       </c>
       <c r="C200" s="5">
-        <v>1.4285460000000967</v>
+        <v>1.428546200000028</v>
       </c>
       <c r="D200" s="5">
-        <v>1.431376675182805</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>1.4313768768871027</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1207.4637009999999</v>
+        <v>1207.4637011</v>
       </c>
       <c r="C201" s="5">
-        <v>0.57142099999987295</v>
+        <v>0.57142090000002099</v>
       </c>
       <c r="D201" s="5">
-        <v>0.56963960036879868</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>0.5696395003264465</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1209.86148</v>
+        <v>1209.8614798000001</v>
       </c>
       <c r="C202" s="5">
-        <v>2.3977790000001278</v>
+        <v>2.3977787000001172</v>
       </c>
       <c r="D202" s="5">
-        <v>2.4091570452676958</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.4091567403427216</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1214.917322</v>
+        <v>1214.9173224000001</v>
       </c>
       <c r="C203" s="5">
-        <v>5.0558419999999842</v>
+        <v>5.0558426000000054</v>
       </c>
       <c r="D203" s="5">
-        <v>5.1315078576232853</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>5.1315084815351852</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1214.8376000000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-7.9721999999947002E-2</v>
+        <v>-7.9722400000036941E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-7.8714723411588139E-2</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-7.8715118189298661E-2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1221.7513799999999</v>
+        <v>1221.7513796000001</v>
       </c>
       <c r="C205" s="5">
-        <v>6.9137799999998606</v>
+        <v>6.913779599999998</v>
       </c>
       <c r="D205" s="5">
-        <v>7.0472111269984206</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>7.0472107064330158</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1224.4244080000001</v>
+        <v>1224.4244071000001</v>
       </c>
       <c r="C206" s="5">
-        <v>2.6730280000001585</v>
+        <v>2.6730274999999892</v>
       </c>
       <c r="D206" s="5">
-        <v>2.6572630332022396</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>2.6572625310351983</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1227.156289</v>
+        <v>1227.1562891999999</v>
       </c>
       <c r="C207" s="5">
-        <v>2.7318809999999303</v>
+        <v>2.7318820999998934</v>
       </c>
       <c r="D207" s="5">
-        <v>2.7104870897332711</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.7104881965631211</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1229.718822</v>
+        <v>1229.7188226000001</v>
       </c>
       <c r="C208" s="5">
-        <v>2.5625330000000304</v>
+        <v>2.5625334000001203</v>
       </c>
       <c r="D208" s="5">
-        <v>2.5348063230357543</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>2.5348067228453397</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1233.879252</v>
+        <v>1233.8792524</v>
       </c>
       <c r="C209" s="5">
-        <v>4.1604299999999057</v>
+        <v>4.1604297999999744</v>
       </c>
       <c r="D209" s="5">
-        <v>4.1362881922460515</v>
+        <v>4.1362879876363445</v>
       </c>
       <c r="E209" s="5">
-        <v>2.7617287133690382</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.7617287980325367</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1235.3690779999999</v>
+        <v>1235.3690787</v>
       </c>
       <c r="C210" s="5">
-        <v>1.4898259999999937</v>
+        <v>1.4898263000000043</v>
       </c>
       <c r="D210" s="5">
-        <v>1.4585800163371188</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.4585803115225504</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1242.4169959999999</v>
       </c>
       <c r="C211" s="5">
-        <v>7.0479179999999815</v>
+        <v>7.0479172999998809</v>
       </c>
       <c r="D211" s="5">
-        <v>7.0650903550774746</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>7.0650896270789465</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1247.775322</v>
+        <v>1247.7753213000001</v>
       </c>
       <c r="C212" s="5">
-        <v>5.3583260000000337</v>
+        <v>5.3583253000001605</v>
       </c>
       <c r="D212" s="5">
-        <v>5.2999340343193868</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.299933325442141</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1248.1292659999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.35394399999995585</v>
+        <v>0.35394469999982903</v>
       </c>
       <c r="D213" s="5">
-        <v>0.34092360854343084</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>0.34092428403664776</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1251.846045</v>
+        <v>1251.8460444</v>
       </c>
       <c r="C214" s="5">
-        <v>3.7167790000000878</v>
+        <v>3.7167784000000665</v>
       </c>
       <c r="D214" s="5">
-        <v>3.6325679684061418</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.6325673723627716</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1256.213015</v>
+        <v>1256.2130148000001</v>
       </c>
       <c r="C215" s="5">
-        <v>4.3669700000000375</v>
+        <v>4.3669704000001275</v>
       </c>
       <c r="D215" s="5">
-        <v>4.2673663778104887</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.267366778301751</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1258.8046400000001</v>
+        <v>1258.8046397000001</v>
       </c>
       <c r="C216" s="5">
-        <v>2.5916250000000218</v>
+        <v>2.5916248999999425</v>
       </c>
       <c r="D216" s="5">
-        <v>2.5039396916938683</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>2.5039395943814879</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1261.375117</v>
+        <v>1261.3751173999999</v>
       </c>
       <c r="C217" s="5">
-        <v>2.5704769999999826</v>
+        <v>2.5704776999998558</v>
       </c>
       <c r="D217" s="5">
-        <v>2.4781066055119094</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.4781072885516453</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1262.3193180000001</v>
+        <v>1262.319317</v>
       </c>
       <c r="C218" s="5">
-        <v>0.94420100000002094</v>
+        <v>0.94419960000004721</v>
       </c>
       <c r="D218" s="5">
-        <v>0.90196611294970364</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>0.90196476977497664</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1264.0441330000001</v>
+        <v>1264.0441332</v>
       </c>
       <c r="C219" s="5">
-        <v>1.7248150000000351</v>
+        <v>1.7248162000000775</v>
       </c>
       <c r="D219" s="5">
-        <v>1.6520413386833965</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>1.6520424980228654</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1268.0579600000001</v>
+        <v>1268.0579604</v>
       </c>
       <c r="C220" s="5">
-        <v>4.013826999999992</v>
+        <v>4.0138271999999233</v>
       </c>
       <c r="D220" s="5">
-        <v>3.8777199243954064</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.8777201203760159</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1269.724346</v>
+        <v>1269.7243478</v>
       </c>
       <c r="C221" s="5">
-        <v>1.6663859999998749</v>
+        <v>1.666387400000076</v>
       </c>
       <c r="D221" s="5">
-        <v>1.5883971363357174</v>
+        <v>1.588398479969455</v>
       </c>
       <c r="E221" s="5">
-        <v>2.9050730808463321</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.9050731933678575</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1272.9240890000001</v>
+        <v>1272.9240910999999</v>
       </c>
       <c r="C222" s="5">
-        <v>3.1997430000001259</v>
+        <v>3.1997432999999091</v>
       </c>
       <c r="D222" s="5">
-        <v>3.0663032900005271</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.0663035770784219</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1279.548342</v>
+        <v>1279.5483402</v>
       </c>
       <c r="C223" s="5">
-        <v>6.6242529999999533</v>
+        <v>6.6242491000000427</v>
       </c>
       <c r="D223" s="5">
-        <v>6.4266319180430242</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>6.4266280145384158</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1277.1841569999999</v>
+        <v>1277.1841554</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.3641850000001341</v>
+        <v>-2.3641847999999754</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.1948123173907597</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.194812136657831</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1281.4663129999999</v>
+        <v>1281.4663126</v>
       </c>
       <c r="C225" s="5">
-        <v>4.2821559999999863</v>
+        <v>4.2821572000000288</v>
       </c>
       <c r="D225" s="5">
-        <v>4.0984004623881187</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>4.0984016373845522</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1286.7294059999999</v>
+        <v>1286.7294033000001</v>
       </c>
       <c r="C226" s="5">
-        <v>5.2630930000000262</v>
+        <v>5.2630907000000207</v>
       </c>
       <c r="D226" s="5">
-        <v>5.041371973636144</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>5.0413697221363796</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1287.2502360000001</v>
+        <v>1287.2502351000001</v>
       </c>
       <c r="C227" s="5">
-        <v>0.52083000000016</v>
+        <v>0.52083179999999629</v>
       </c>
       <c r="D227" s="5">
-        <v>0.48680730036121389</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>0.48680898754889235</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1290.8641479999999</v>
+        <v>1290.8641474000001</v>
       </c>
       <c r="C228" s="5">
-        <v>3.6139119999998002</v>
+        <v>3.6139123000000382</v>
       </c>
       <c r="D228" s="5">
-        <v>3.4214701185682372</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>3.4214704094225556</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1293.417465</v>
+        <v>1293.4174665999999</v>
       </c>
       <c r="C229" s="5">
-        <v>2.5533170000001064</v>
+        <v>2.5533191999998053</v>
       </c>
       <c r="D229" s="5">
-        <v>2.3995817392131302</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.3995838304228467</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1292.6266370000001</v>
+        <v>1292.6266353000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.79082799999991948</v>
+        <v>-0.79083129999980883</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.73124788294364196</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-0.73125092316965734</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1300.073042</v>
+        <v>1300.0730435</v>
       </c>
       <c r="C231" s="5">
-        <v>7.4464049999999133</v>
+        <v>7.4464081999999507</v>
       </c>
       <c r="D231" s="5">
-        <v>7.136097261029839</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>7.1361004351719881</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1304.298896</v>
+        <v>1304.2988988</v>
       </c>
       <c r="C232" s="5">
-        <v>4.2258540000000266</v>
+        <v>4.225855299999921</v>
       </c>
       <c r="D232" s="5">
-        <v>3.9710631023486265</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>3.9710643412250723</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1309.85337</v>
+        <v>1309.8533731</v>
       </c>
       <c r="C233" s="5">
-        <v>5.5544740000000274</v>
+        <v>5.5544743000000381</v>
       </c>
       <c r="D233" s="5">
-        <v>5.2317181557777426</v>
+        <v>5.2317184335008982</v>
       </c>
       <c r="E233" s="5">
-        <v>3.1604516465655097</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>3.1604517444695723</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1311.7280129999999</v>
+        <v>1311.7280154</v>
       </c>
       <c r="C234" s="5">
-        <v>1.8746429999998782</v>
+        <v>1.874642300000005</v>
       </c>
       <c r="D234" s="5">
-        <v>1.7310058877627155</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>1.7310052321721781</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1314.0601409999999</v>
+        <v>1314.0601379</v>
       </c>
       <c r="C235" s="5">
-        <v>2.3321280000000115</v>
+        <v>2.3321224999999686</v>
       </c>
       <c r="D235" s="5">
-        <v>2.1544725709544688</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>2.1544674361625216</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1317.0861030000001</v>
+        <v>1317.0861185000001</v>
       </c>
       <c r="C236" s="5">
-        <v>3.0259620000001632</v>
+        <v>3.025980600000139</v>
       </c>
       <c r="D236" s="5">
-        <v>2.7985769478465539</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>2.7985943752948161</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1325.024793</v>
+        <v>1325.0247626</v>
       </c>
       <c r="C237" s="5">
-        <v>7.9386899999999514</v>
+        <v>7.9386440999999195</v>
       </c>
       <c r="D237" s="5">
-        <v>7.4776213543242154</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>7.4775765859875776</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1330.2018310000001</v>
+        <v>1330.2018317</v>
       </c>
       <c r="C238" s="5">
-        <v>5.1770380000000387</v>
+        <v>5.177069099999926</v>
       </c>
       <c r="D238" s="5">
-        <v>4.7906273995289794</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>4.790656911763147</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1335.1484049999999</v>
       </c>
       <c r="C239" s="5">
-        <v>4.9465739999998277</v>
+        <v>4.9465732999999545</v>
       </c>
       <c r="D239" s="5">
-        <v>4.5548058039149852</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>4.5548051436693271</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1344.8650700000001</v>
+        <v>1344.8650709000001</v>
       </c>
       <c r="C240" s="5">
-        <v>9.7166650000001482</v>
+        <v>9.71666590000018</v>
       </c>
       <c r="D240" s="5">
-        <v>9.091288424878762</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>9.0912893009412734</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1344.575294</v>
+        <v>1344.5752972</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.28977600000007442</v>
+        <v>-0.28977370000006886</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.25825595109992827</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-0.25825390353566569</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1345.8951400000001</v>
+        <v>1345.8951437000001</v>
       </c>
       <c r="C242" s="5">
-        <v>1.3198460000000978</v>
+        <v>1.3198465000000397</v>
       </c>
       <c r="D242" s="5">
-        <v>1.1843100341177415</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>1.1843104823634709</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1354.779272</v>
+        <v>1354.7792816000001</v>
       </c>
       <c r="C243" s="5">
-        <v>8.8841319999999087</v>
+        <v>8.8841379000000416</v>
       </c>
       <c r="D243" s="5">
-        <v>8.2150891301987947</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>8.2150947620481141</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1356.6165759999999</v>
+        <v>1356.6165884</v>
       </c>
       <c r="C244" s="5">
-        <v>1.8373039999999037</v>
+        <v>1.8373067999998511</v>
       </c>
       <c r="D244" s="5">
-        <v>1.6395914440962445</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>1.6395939497498402</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1359.014287</v>
+        <v>1359.0142949999999</v>
       </c>
       <c r="C245" s="5">
-        <v>2.3977110000000721</v>
+        <v>2.3977065999999922</v>
       </c>
       <c r="D245" s="5">
-        <v>2.1416426092429663</v>
+        <v>2.1416386211015048</v>
       </c>
       <c r="E245" s="5">
-        <v>3.7531618520017851</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>3.7531622172069401</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1364.6500920000001</v>
+        <v>1364.6500860000001</v>
       </c>
       <c r="C246" s="5">
-        <v>5.6358050000001185</v>
+        <v>5.6357910000001539</v>
       </c>
       <c r="D246" s="5">
-        <v>5.0914627831381676</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>5.0914498148301401</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1367.5744319999999</v>
+        <v>1367.5744141</v>
       </c>
       <c r="C247" s="5">
-        <v>2.9243399999998019</v>
+        <v>2.9243280999999115</v>
       </c>
       <c r="D247" s="5">
-        <v>2.6020330627687827</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>2.602022360799694</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1373.9488409999999</v>
+        <v>1373.9488472999999</v>
       </c>
       <c r="C248" s="5">
-        <v>6.3744090000000142</v>
+        <v>6.3744331999998849</v>
       </c>
       <c r="D248" s="5">
-        <v>5.7389692485543042</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>5.7389916747649927</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1375.6175840000001</v>
+        <v>1375.6174996</v>
       </c>
       <c r="C249" s="5">
-        <v>1.6687430000001768</v>
+        <v>1.6686523000000761</v>
       </c>
       <c r="D249" s="5">
-        <v>1.4672472847554019</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>1.4671669962874168</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1379.592551</v>
+        <v>1379.5925529000001</v>
       </c>
       <c r="C250" s="5">
-        <v>3.9749669999998787</v>
+        <v>3.9750533000001269</v>
       </c>
       <c r="D250" s="5">
-        <v>3.5231470531440934</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>3.5232249830976281</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1383.0788749999999</v>
+        <v>1383.0789016000001</v>
       </c>
       <c r="C251" s="5">
-        <v>3.4863239999999678</v>
+        <v>3.4863487000000077</v>
       </c>
       <c r="D251" s="5">
-        <v>3.0749865747055516</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>3.0750086598451798</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1383.1130780000001</v>
+        <v>1383.1131169</v>
       </c>
       <c r="C252" s="5">
-        <v>3.420300000016141E-2</v>
+        <v>3.421529999991435E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>2.9679567564433462E-2</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>2.9690241739510626E-2</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1383.7550180000001</v>
+        <v>1383.7550530000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.64193999999997686</v>
+        <v>0.64193610000006629</v>
       </c>
       <c r="D253" s="5">
-        <v>0.55837622565735323</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.55837280892665486</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1385.851488</v>
+        <v>1385.8515110000001</v>
       </c>
       <c r="C254" s="5">
-        <v>2.0964699999999539</v>
+        <v>2.0964579999999842</v>
       </c>
       <c r="D254" s="5">
-        <v>1.8332967997038763</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.833286171730486</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1390.8417690000001</v>
+        <v>1390.8417893000001</v>
       </c>
       <c r="C255" s="5">
-        <v>4.9902810000000954</v>
+        <v>4.9902782999999999</v>
       </c>
       <c r="D255" s="5">
-        <v>4.4076658593088736</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>4.407663352500979</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1391.9509909999999</v>
+        <v>1391.9510115999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.1092219999998179</v>
+        <v>1.1092222999998285</v>
       </c>
       <c r="D256" s="5">
-        <v>0.96123117956758986</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.96123142659219063</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1394.4976240000001</v>
+        <v>1394.4976322</v>
       </c>
       <c r="C257" s="5">
-        <v>2.5466330000001562</v>
+        <v>2.5466206000000966</v>
       </c>
       <c r="D257" s="5">
-        <v>2.21767753560842</v>
+        <v>2.2176665953111074</v>
       </c>
       <c r="E257" s="5">
-        <v>2.6109612930066417</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.6109612923534531</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1398.230546</v>
+        <v>1398.2305085999999</v>
       </c>
       <c r="C258" s="5">
-        <v>3.7329219999999168</v>
+        <v>3.7328763999998955</v>
       </c>
       <c r="D258" s="5">
-        <v>3.2599910961369716</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.2599506657113642</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1395.8667780000001</v>
+        <v>1395.8667064000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.3637679999999364</v>
+        <v>-2.3638021999997818</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.0098943876944664</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-2.0099232511090248</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1400.7166649999999</v>
+        <v>1400.7165892999999</v>
       </c>
       <c r="C260" s="5">
-        <v>4.8498869999998533</v>
+        <v>4.8498828999997841</v>
       </c>
       <c r="D260" s="5">
-        <v>4.2499596797323846</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>4.2499562401466795</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1407.2656059999999</v>
+        <v>1407.2653967000001</v>
       </c>
       <c r="C261" s="5">
-        <v>6.5489410000000134</v>
+        <v>6.5488074000002143</v>
       </c>
       <c r="D261" s="5">
-        <v>5.7570513975345738</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>5.7569312351015034</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1408.8641700000001</v>
+        <v>1408.8641657000001</v>
       </c>
       <c r="C262" s="5">
-        <v>1.598564000000124</v>
+        <v>1.5987689999999475</v>
       </c>
       <c r="D262" s="5">
-        <v>1.371672133744184</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.371849342996101</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1412.084098</v>
+        <v>1412.0842166</v>
       </c>
       <c r="C263" s="5">
-        <v>3.2199279999999817</v>
+        <v>3.2200508999999329</v>
       </c>
       <c r="D263" s="5">
-        <v>2.7773120379601668</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.7774193886296095</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1417.911773</v>
+        <v>1417.9119628999999</v>
       </c>
       <c r="C264" s="5">
-        <v>5.8276749999999993</v>
+        <v>5.8277462999999443</v>
       </c>
       <c r="D264" s="5">
-        <v>5.0663764137738543</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>5.0664393779846328</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1419.5830470000001</v>
+        <v>1419.5832174</v>
       </c>
       <c r="C265" s="5">
-        <v>1.6712740000000395</v>
+        <v>1.6712545000000318</v>
       </c>
       <c r="D265" s="5">
-        <v>1.4236297728252412</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.423612862544843</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1426.2069039999999</v>
+        <v>1426.2070017999999</v>
       </c>
       <c r="C266" s="5">
-        <v>6.6238569999998163</v>
+        <v>6.6237843999999768</v>
       </c>
       <c r="D266" s="5">
-        <v>5.7452242078331439</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>5.7451589058542307</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1423.1213210000001</v>
+        <v>1423.1213600000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.085582999999815</v>
+        <v>-3.0856417999998484</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.565516028251047</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-2.5655641635419002</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1426.5310179999999</v>
+        <v>1426.5310409000001</v>
       </c>
       <c r="C268" s="5">
-        <v>3.4096969999998237</v>
+        <v>3.4096809000000121</v>
       </c>
       <c r="D268" s="5">
-        <v>2.9133056034562399</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>2.9132915846620699</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1430.211143</v>
+        <v>1430.2111523000001</v>
       </c>
       <c r="C269" s="5">
-        <v>3.6801250000000891</v>
+        <v>3.680111399999987</v>
       </c>
       <c r="D269" s="5">
-        <v>3.1400309868754972</v>
+        <v>3.1400191665438948</v>
       </c>
       <c r="E269" s="5">
-        <v>2.5610311832270138</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.5610312470489838</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1431.194749</v>
+        <v>1431.1945978000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.98360600000000886</v>
+        <v>0.98344550000001618</v>
       </c>
       <c r="D270" s="5">
-        <v>0.82841061141449845</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>0.82827491839523315</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1435.143151</v>
+        <v>1435.1428624</v>
       </c>
       <c r="C271" s="5">
-        <v>3.9484019999999873</v>
+        <v>3.9482645999999022</v>
       </c>
       <c r="D271" s="5">
-        <v>3.361276218944087</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.3611578303246681</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1438.4605670000001</v>
+        <v>1438.4602209</v>
       </c>
       <c r="C272" s="5">
-        <v>3.3174160000000938</v>
+        <v>3.3173584999999548</v>
       </c>
       <c r="D272" s="5">
-        <v>2.8094079888334456</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>2.8093592454314198</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1434.793281</v>
+        <v>1434.7928044</v>
       </c>
       <c r="C273" s="5">
-        <v>-3.6672860000001037</v>
+        <v>-3.6674164999999448</v>
       </c>
       <c r="D273" s="5">
-        <v>-3.0168066786826708</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-3.0169132463239712</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1439.070518</v>
+        <v>1439.0703430000001</v>
       </c>
       <c r="C274" s="5">
-        <v>4.2772370000000137</v>
+        <v>4.2775386000000708</v>
       </c>
       <c r="D274" s="5">
-        <v>3.6365388687558342</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.6368007383862366</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1444.3777359999999</v>
+        <v>1444.3778093999999</v>
       </c>
       <c r="C275" s="5">
-        <v>5.3072179999999207</v>
+        <v>5.3074663999998393</v>
       </c>
       <c r="D275" s="5">
-        <v>4.5164173230655802</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.5166335769652788</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1442.9234369999999</v>
+        <v>1442.9250712</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.4542989999999918</v>
+        <v>-1.4527381999998852</v>
       </c>
       <c r="D276" s="5">
-        <v>-1.2015740865305324</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-1.2002915836020867</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1450.9967369999999</v>
+        <v>1450.9969572</v>
       </c>
       <c r="C277" s="5">
-        <v>8.0733000000000175</v>
+        <v>8.0718859999999495</v>
       </c>
       <c r="D277" s="5">
-        <v>6.9246355016041372</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>6.9233770444002696</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1456.1372799999999</v>
+        <v>1456.1373787</v>
       </c>
       <c r="C278" s="5">
-        <v>5.1405429999999797</v>
+        <v>5.1404215000000022</v>
       </c>
       <c r="D278" s="5">
-        <v>4.3351440935825103</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>4.3350389542719414</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1458.6696340000001</v>
+        <v>1458.6696179</v>
       </c>
       <c r="C279" s="5">
-        <v>2.5323540000001685</v>
+        <v>2.5322392000000491</v>
       </c>
       <c r="D279" s="5">
-        <v>2.1069856163089096</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.1068890400674833</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1462.840391</v>
+        <v>1462.840324</v>
       </c>
       <c r="C280" s="5">
-        <v>4.1707569999998668</v>
+        <v>4.1707060999999612</v>
       </c>
       <c r="D280" s="5">
-        <v>3.4856220399569038</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>3.4855788692598422</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1468.234819</v>
+        <v>1468.2347156999999</v>
       </c>
       <c r="C281" s="5">
-        <v>5.3944280000000617</v>
+        <v>5.3943916999999146</v>
       </c>
       <c r="D281" s="5">
-        <v>4.5160311577207235</v>
+        <v>4.5160003606689703</v>
       </c>
       <c r="E281" s="5">
-        <v>2.6586057720290102</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.6585978817779576</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1466.128823</v>
+        <v>1466.1284154</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.1059960000000046</v>
+        <v>-2.1063002999999298</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.7077329971938671</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.7079779268480144</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1474.9189919999999</v>
+        <v>1474.9182923000001</v>
       </c>
       <c r="C283" s="5">
-        <v>8.790168999999878</v>
+        <v>8.7898769000000812</v>
       </c>
       <c r="D283" s="5">
-        <v>7.4366440694508817</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>7.4363908785777477</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1478.7926480000001</v>
+        <v>1478.7918059000001</v>
       </c>
       <c r="C284" s="5">
-        <v>3.87365600000021</v>
+        <v>3.8735136000000239</v>
       </c>
       <c r="D284" s="5">
-        <v>3.1975479254931383</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.1974302157790513</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1479.8586889999999</v>
+        <v>1479.8577576</v>
       </c>
       <c r="C285" s="5">
-        <v>1.0660409999998137</v>
+        <v>1.0659516999999141</v>
       </c>
       <c r="D285" s="5">
-        <v>0.8685013889299098</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>0.86842884422264621</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1481.815106</v>
+        <v>1481.8146976999999</v>
       </c>
       <c r="C286" s="5">
-        <v>1.9564170000001013</v>
+        <v>1.9569400999998834</v>
       </c>
       <c r="D286" s="5">
-        <v>1.598021743192235</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>1.5984531424701132</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1483.8430719999999</v>
+        <v>1483.8428131000001</v>
       </c>
       <c r="C287" s="5">
-        <v>2.0279659999998785</v>
+        <v>2.0281154000001607</v>
       </c>
       <c r="D287" s="5">
-        <v>1.6547008629718363</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>1.6548241430834665</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1485.71154</v>
+        <v>1485.7162952000001</v>
       </c>
       <c r="C288" s="5">
-        <v>1.8684680000001208</v>
+        <v>1.8734821000000466</v>
       </c>
       <c r="D288" s="5">
-        <v>1.5215594066731786</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>1.5256712295117936</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1491.1963940000001</v>
+        <v>1491.1965637000001</v>
       </c>
       <c r="C289" s="5">
-        <v>5.4848540000000412</v>
+        <v>5.4802684999999656</v>
       </c>
       <c r="D289" s="5">
-        <v>4.5211495475853347</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>4.5172779699349075</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1494.199059</v>
+        <v>1494.1993038000001</v>
       </c>
       <c r="C290" s="5">
-        <v>3.002664999999979</v>
+        <v>3.0027400999999827</v>
       </c>
       <c r="D290" s="5">
-        <v>2.4432540616681431</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.4433155674012497</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1497.1489039999999</v>
+        <v>1497.1485712000001</v>
       </c>
       <c r="C291" s="5">
-        <v>2.9498449999998684</v>
+        <v>2.9492674000000534</v>
       </c>
       <c r="D291" s="5">
-        <v>2.3949310203384089</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>2.3944565772496595</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1500.889602</v>
+        <v>1500.8892404000001</v>
       </c>
       <c r="C292" s="5">
-        <v>3.7406980000000658</v>
+        <v>3.7406691999999566</v>
       </c>
       <c r="D292" s="5">
-        <v>3.0398044567925719</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>3.039781415518239</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1500.878373</v>
+        <v>1500.8780451</v>
       </c>
       <c r="C293" s="5">
-        <v>-1.1228999999957523E-2</v>
+        <v>-1.1195300000053976E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-8.9775060915231464E-3</v>
+        <v>-8.950566441545682E-3</v>
       </c>
       <c r="E293" s="5">
-        <v>2.2233197018330708</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.2233045609766133</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1502.6026429999999</v>
+        <v>1502.6017819000001</v>
       </c>
       <c r="C294" s="5">
-        <v>1.7242699999999331</v>
+        <v>1.723736800000097</v>
       </c>
       <c r="D294" s="5">
-        <v>1.3873530651654864</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>1.3869216421258379</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1505.2959619999999</v>
+        <v>1505.2945949</v>
       </c>
       <c r="C295" s="5">
-        <v>2.693318999999974</v>
+        <v>2.6928129999998873</v>
       </c>
       <c r="D295" s="5">
-        <v>2.1722550048583589</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.1718441243611331</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1507.8835140000001</v>
+        <v>1507.8821287000001</v>
       </c>
       <c r="C296" s="5">
-        <v>2.587552000000187</v>
+        <v>2.5875338000000738</v>
       </c>
       <c r="D296" s="5">
-        <v>2.0823728785247742</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.0823600021410593</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1512.2293709999999</v>
+        <v>1512.2278730999999</v>
       </c>
       <c r="C297" s="5">
-        <v>4.3458569999997962</v>
+        <v>4.3457443999998304</v>
       </c>
       <c r="D297" s="5">
-        <v>3.5138614555566106</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>3.5137722438411512</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1517.1118859999999</v>
+        <v>1517.1105537000001</v>
       </c>
       <c r="C298" s="5">
-        <v>4.8825150000000122</v>
+        <v>4.8826806000001852</v>
       </c>
       <c r="D298" s="5">
-        <v>3.9439711796103394</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.9441113078316103</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1519.070228</v>
+        <v>1519.0687525000001</v>
       </c>
       <c r="C299" s="5">
-        <v>1.9583420000001297</v>
+        <v>1.958198799999991</v>
       </c>
       <c r="D299" s="5">
-        <v>1.5600474445359058</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.5599339376592525</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1520.650772</v>
+        <v>1520.6630216000001</v>
       </c>
       <c r="C300" s="5">
-        <v>1.580543999999918</v>
+        <v>1.5942691000000195</v>
       </c>
       <c r="D300" s="5">
-        <v>1.2557314550643239</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.2667002129533866</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1524.9346700000001</v>
+        <v>1524.9335349999999</v>
       </c>
       <c r="C301" s="5">
-        <v>4.2838980000001357</v>
+        <v>4.2705133999997997</v>
       </c>
       <c r="D301" s="5">
-        <v>3.4334521054695033</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.4225304068506546</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1528.8871710000001</v>
+        <v>1528.886886</v>
       </c>
       <c r="C302" s="5">
-        <v>3.9525009999999838</v>
+        <v>3.9533510000001115</v>
       </c>
       <c r="D302" s="5">
-        <v>3.1550222369536973</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.15571282213154</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1535.891226</v>
+        <v>1535.8903409</v>
       </c>
       <c r="C303" s="5">
-        <v>7.0040549999998802</v>
+        <v>7.0034548999999515</v>
       </c>
       <c r="D303" s="5">
-        <v>5.6380255760880793</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.6375313588121756</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1540.449368</v>
+        <v>1540.4485436</v>
       </c>
       <c r="C304" s="5">
-        <v>4.558142000000089</v>
+        <v>4.558202700000038</v>
       </c>
       <c r="D304" s="5">
-        <v>3.6200093283413892</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.6200604453033414</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1544.414127</v>
+        <v>1544.4132291000001</v>
       </c>
       <c r="C305" s="5">
-        <v>3.9647589999999582</v>
+        <v>3.9646855000000869</v>
       </c>
       <c r="D305" s="5">
-        <v>3.1326188948706202</v>
+        <v>3.1325616970932391</v>
       </c>
       <c r="E305" s="5">
-        <v>2.9006850110698368</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.9006476670194292</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1550.5497479999999</v>
+        <v>1550.5483489000001</v>
       </c>
       <c r="C306" s="5">
-        <v>6.135620999999901</v>
+        <v>6.135119799999984</v>
       </c>
       <c r="D306" s="5">
-        <v>4.8728983299792361</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>4.8724944360463152</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1554.7710810000001</v>
+        <v>1554.7691838999999</v>
       </c>
       <c r="C307" s="5">
-        <v>4.2213330000001861</v>
+        <v>4.2208349999998518</v>
       </c>
       <c r="D307" s="5">
-        <v>3.3163350635774691</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>3.3159409891657443</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1557.4421520000001</v>
+        <v>1557.4402447</v>
       </c>
       <c r="C308" s="5">
-        <v>2.6710709999999835</v>
+        <v>2.6710608000000775</v>
       </c>
       <c r="D308" s="5">
-        <v>2.0811718193046502</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>2.0811663601441044</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1567.7990199999999</v>
+        <v>1567.7969828</v>
       </c>
       <c r="C309" s="5">
-        <v>10.356867999999849</v>
+        <v>10.35673810000003</v>
       </c>
       <c r="D309" s="5">
-        <v>8.2783347262457276</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>8.2782375809183897</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1572.163382</v>
+        <v>1572.1613024999999</v>
       </c>
       <c r="C310" s="5">
-        <v>4.3643620000000283</v>
+        <v>4.3643196999998963</v>
       </c>
       <c r="D310" s="5">
-        <v>3.392123879382547</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.3920949728553085</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1575.605133</v>
+        <v>1575.6028275000001</v>
       </c>
       <c r="C311" s="5">
-        <v>3.4417510000000675</v>
+        <v>3.4415250000001834</v>
       </c>
       <c r="D311" s="5">
-        <v>2.6588803683996076</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.6587072267332035</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1583.5086920000001</v>
+        <v>1583.5281327</v>
       </c>
       <c r="C312" s="5">
-        <v>7.9035590000000866</v>
+        <v>7.9253051999999116</v>
       </c>
       <c r="D312" s="5">
-        <v>6.1883262078518131</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>6.2058361739282031</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1584.734481</v>
+        <v>1584.7323543</v>
       </c>
       <c r="C313" s="5">
-        <v>1.2257889999998497</v>
+        <v>1.2042215999999826</v>
       </c>
       <c r="D313" s="5">
-        <v>0.93288126474018185</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.91638748195519426</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1588.309763</v>
+        <v>1588.3090122999999</v>
       </c>
       <c r="C314" s="5">
-        <v>3.5752820000000156</v>
+        <v>3.5766579999999522</v>
       </c>
       <c r="D314" s="5">
-        <v>2.7411387605302373</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.742210583903737</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1592.8689099999999</v>
+        <v>1592.8672638</v>
       </c>
       <c r="C315" s="5">
-        <v>4.559146999999939</v>
+        <v>4.5582515000000967</v>
       </c>
       <c r="D315" s="5">
-        <v>3.4994312201701128</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>3.4987346620998894</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1597.1274209999999</v>
+        <v>1597.1260284</v>
       </c>
       <c r="C316" s="5">
-        <v>4.2585109999999986</v>
+        <v>4.2587645999999495</v>
       </c>
       <c r="D316" s="5">
-        <v>3.2557784716582105</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>3.2559786321789685</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1600.3097849999999</v>
+        <v>1600.3086546</v>
       </c>
       <c r="C317" s="5">
-        <v>3.1823640000000069</v>
+        <v>3.1826261999999588</v>
       </c>
       <c r="D317" s="5">
-        <v>2.417444467049279</v>
+        <v>2.4176479633504888</v>
       </c>
       <c r="E317" s="5">
-        <v>3.6192143689190548</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>3.6192014188179966</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1602.7733129999999</v>
+        <v>1602.7719884999999</v>
       </c>
       <c r="C318" s="5">
-        <v>2.4635279999999966</v>
+        <v>2.4633338999999523</v>
       </c>
       <c r="D318" s="5">
-        <v>1.8630093785343416</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>1.8628626751590938</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1606.591122</v>
+        <v>1606.5890882000001</v>
       </c>
       <c r="C319" s="5">
-        <v>3.8178090000001248</v>
+        <v>3.8170997000001989</v>
       </c>
       <c r="D319" s="5">
-        <v>2.8961491157826869</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>2.8956064052803709</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1608.3968279999999</v>
+        <v>1608.3939688</v>
       </c>
       <c r="C320" s="5">
-        <v>1.8057059999998728</v>
+        <v>1.8048805999999331</v>
       </c>
       <c r="D320" s="5">
-        <v>1.3570921496455446</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.356469703804386</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1613.1020410000001</v>
+        <v>1613.0981919999999</v>
       </c>
       <c r="C321" s="5">
-        <v>4.7052130000001853</v>
+        <v>4.7042231999998876</v>
       </c>
       <c r="D321" s="5">
-        <v>3.5675238646746266</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>3.5667677212843474</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1616.3860769999999</v>
+        <v>1616.3809510000001</v>
       </c>
       <c r="C322" s="5">
-        <v>3.2840359999997872</v>
+        <v>3.2827590000001692</v>
       </c>
       <c r="D322" s="5">
-        <v>2.4705630917416954</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.469597591968653</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1616.415377</v>
+        <v>1616.4110808</v>
       </c>
       <c r="C323" s="5">
-        <v>2.930000000014843E-2</v>
+        <v>3.0129799999940587E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>2.1754397717188567E-2</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.2370634195323369E-2</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1629.4389860000001</v>
+        <v>1629.4649964</v>
       </c>
       <c r="C324" s="5">
-        <v>13.023609000000079</v>
+        <v>13.053915599999982</v>
       </c>
       <c r="D324" s="5">
-        <v>10.108680321457486</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>10.133286450618195</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1634.096016</v>
+        <v>1634.0961192</v>
       </c>
       <c r="C325" s="5">
-        <v>4.6570299999998497</v>
+        <v>4.6311227999999574</v>
       </c>
       <c r="D325" s="5">
-        <v>3.4840977429531739</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.4643554651458963</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1642.241438</v>
+        <v>1642.2437321</v>
       </c>
       <c r="C326" s="5">
-        <v>8.1454220000000532</v>
+        <v>8.1476129000000128</v>
       </c>
       <c r="D326" s="5">
-        <v>6.1483436285585391</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>6.1500425808833858</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1641.6270039999999</v>
+        <v>1641.6270898</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.61443400000007387</v>
+        <v>-0.61664229999996678</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.44804949059135124</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-0.44965584715250806</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1644.3588609999999</v>
+        <v>1644.3570468</v>
       </c>
       <c r="C328" s="5">
-        <v>2.7318569999999909</v>
+        <v>2.7299570000000131</v>
       </c>
       <c r="D328" s="5">
-        <v>2.0153176588514343</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>2.01390305940925</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1648.942996</v>
+        <v>1648.9401310000001</v>
       </c>
       <c r="C329" s="5">
-        <v>4.5841350000000602</v>
+        <v>4.5830842000000303</v>
       </c>
       <c r="D329" s="5">
-        <v>3.3971272365186156</v>
+        <v>3.3963403578894047</v>
       </c>
       <c r="E329" s="5">
-        <v>3.0389872920760785</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.0388810471162264</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1655.862359</v>
+        <v>1655.8596356999999</v>
       </c>
       <c r="C330" s="5">
-        <v>6.9193629999999757</v>
+        <v>6.919504699999834</v>
       </c>
       <c r="D330" s="5">
-        <v>5.1533465139129708</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>5.1534636572975412</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1658.9932920000001</v>
+        <v>1658.9902483000001</v>
       </c>
       <c r="C331" s="5">
-        <v>3.130933000000141</v>
+        <v>3.1306126000001768</v>
       </c>
       <c r="D331" s="5">
-        <v>2.2927262255753922</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.2924929669345007</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1663.5771990000001</v>
+        <v>1663.5716399</v>
       </c>
       <c r="C332" s="5">
-        <v>4.5839069999999538</v>
+        <v>4.5813915999999608</v>
       </c>
       <c r="D332" s="5">
-        <v>3.3665333890507521</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.3646641362194751</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1664.016871</v>
+        <v>1664.0074288000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.4396719999999732</v>
+        <v>0.43578890000003412</v>
       </c>
       <c r="D333" s="5">
-        <v>0.31761316002416606</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.31480507138512692</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1667.632206</v>
+        <v>1667.6212788</v>
       </c>
       <c r="C334" s="5">
-        <v>3.6153349999999591</v>
+        <v>3.6138499999999567</v>
       </c>
       <c r="D334" s="5">
-        <v>2.6385678861992945</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>2.6374862606045824</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1673.413274</v>
+        <v>1673.4053226000001</v>
       </c>
       <c r="C335" s="5">
-        <v>5.7810680000000048</v>
+        <v>5.7840438000000631</v>
       </c>
       <c r="D335" s="5">
-        <v>4.2401984847765251</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>4.2424512588228547</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1664.9394199999999</v>
+        <v>1664.9692061000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-8.4738540000000739</v>
+        <v>-8.4361165000000256</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.9101628519375176</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-5.8845951804330721</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1667.3893929999999</v>
+        <v>1667.4018667</v>
       </c>
       <c r="C337" s="5">
-        <v>2.449973</v>
+        <v>2.4326605999999629</v>
       </c>
       <c r="D337" s="5">
-        <v>1.7801721174707907</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.7674596407890819</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1668.6597159999999</v>
+        <v>1668.6767806</v>
       </c>
       <c r="C338" s="5">
-        <v>1.2703229999999621</v>
+        <v>1.2749139000000014</v>
       </c>
       <c r="D338" s="5">
-        <v>0.91807673670616374</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>0.92140167539784823</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1668.0812579999999</v>
+        <v>1668.0844715999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.57845799999995506</v>
+        <v>-0.59230900000011388</v>
       </c>
       <c r="D339" s="5">
-        <v>-0.41520007589334051</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-0.42511817488948278</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1670.145937</v>
+        <v>1670.1478829</v>
       </c>
       <c r="C340" s="5">
-        <v>2.0646790000000692</v>
+        <v>2.063411300000098</v>
       </c>
       <c r="D340" s="5">
-        <v>1.4954615297326335</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>1.4945341708579862</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1675.490759</v>
+        <v>1675.4720486000001</v>
       </c>
       <c r="C341" s="5">
-        <v>5.3448220000000219</v>
+        <v>5.3241657000000941</v>
       </c>
       <c r="D341" s="5">
-        <v>3.9085743055739863</v>
+        <v>3.8931982807054677</v>
       </c>
       <c r="E341" s="5">
-        <v>1.609986704476718</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.609028557265435</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1677.4185950000001</v>
+        <v>1677.4129859</v>
       </c>
       <c r="C342" s="5">
-        <v>1.9278360000000703</v>
+        <v>1.9409372999998595</v>
       </c>
       <c r="D342" s="5">
-        <v>1.3895030554559762</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>1.3990218898915385</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1682.1710049999999</v>
+        <v>1682.1671291</v>
       </c>
       <c r="C343" s="5">
-        <v>4.7524099999998271</v>
+        <v>4.7541432000000441</v>
       </c>
       <c r="D343" s="5">
-        <v>3.4532832341601205</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.4545740724913454</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1687.004402</v>
+        <v>1686.9938801999999</v>
       </c>
       <c r="C344" s="5">
-        <v>4.8333970000001045</v>
+        <v>4.8267510999999104</v>
       </c>
       <c r="D344" s="5">
-        <v>3.5029849737939323</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.4981003069522343</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1687.9522139999999</v>
+        <v>1687.9310128</v>
       </c>
       <c r="C345" s="5">
-        <v>0.9478119999998853</v>
+        <v>0.93713260000004084</v>
       </c>
       <c r="D345" s="5">
-        <v>0.67628487416870886</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>0.66864577282754745</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1691.2740879999999</v>
+        <v>1691.2546947999999</v>
       </c>
       <c r="C346" s="5">
-        <v>3.3218739999999798</v>
+        <v>3.3236819999999625</v>
       </c>
       <c r="D346" s="5">
-        <v>2.3873187974271959</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.3886625780182413</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1698.7322710000001</v>
+        <v>1698.7145965</v>
       </c>
       <c r="C347" s="5">
-        <v>7.4581830000001901</v>
+        <v>7.4599017000000458</v>
       </c>
       <c r="D347" s="5">
-        <v>5.4220131491875545</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>5.4233567945663808</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1702.280197</v>
+        <v>1702.3146916999999</v>
       </c>
       <c r="C348" s="5">
-        <v>3.5479259999999613</v>
+        <v>3.6000951999999415</v>
       </c>
       <c r="D348" s="5">
-        <v>2.5352788276246541</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.5730206323236304</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1706.2309479999999</v>
+        <v>1706.2280469</v>
       </c>
       <c r="C349" s="5">
-        <v>3.9507509999998547</v>
+        <v>3.9133552000000691</v>
       </c>
       <c r="D349" s="5">
-        <v>2.8208564638820155</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>2.7937598537816077</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1708.9222769999999</v>
+        <v>1709.0596597000001</v>
       </c>
       <c r="C350" s="5">
-        <v>2.6913289999999961</v>
+        <v>2.8316128000001299</v>
       </c>
       <c r="D350" s="5">
-        <v>1.9093316816441552</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>2.0097681447307059</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1710.734657</v>
+        <v>1710.7132328</v>
       </c>
       <c r="C351" s="5">
-        <v>1.8123800000000756</v>
+        <v>1.6535730999999032</v>
       </c>
       <c r="D351" s="5">
-        <v>1.2800973160907114</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.1672390126153509</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1714.3828430000001</v>
+        <v>1714.3704126</v>
       </c>
       <c r="C352" s="5">
-        <v>3.6481860000001234</v>
+        <v>3.6571797999999944</v>
       </c>
       <c r="D352" s="5">
-        <v>2.5892600897068796</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.5957514719288977</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1718.384069</v>
+        <v>1718.3382283000001</v>
       </c>
       <c r="C353" s="5">
-        <v>4.0012259999998605</v>
+        <v>3.9678157000000738</v>
       </c>
       <c r="D353" s="5">
-        <v>2.8369319718847041</v>
+        <v>2.8129618653825794</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5600445582642628</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.5584538838363979</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1718.1239539999999</v>
+        <v>1718.1082871999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.26011500000004162</v>
+        <v>-0.22994110000013279</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.18149508465209463</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.16046103461531125</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1723.6487440000001</v>
+        <v>1723.6361079999999</v>
       </c>
       <c r="C355" s="5">
-        <v>5.5247900000001664</v>
+        <v>5.5278207999999722</v>
       </c>
       <c r="D355" s="5">
-        <v>3.9276945689855625</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.9299239731157343</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1728.6669529999999</v>
+        <v>1728.6488162999999</v>
       </c>
       <c r="C356" s="5">
-        <v>5.0182089999998425</v>
+        <v>5.0127082999999857</v>
       </c>
       <c r="D356" s="5">
-        <v>3.5501539528896009</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.5462264187180459</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1730.794517</v>
+        <v>1730.7617878000001</v>
       </c>
       <c r="C357" s="5">
-        <v>2.1275640000001204</v>
+        <v>2.1129715000001852</v>
       </c>
       <c r="D357" s="5">
-        <v>1.4869434778006729</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>1.4766917935959523</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1737.273987</v>
+        <v>1737.242029</v>
       </c>
       <c r="C358" s="5">
-        <v>6.4794699999999921</v>
+        <v>6.4802411999999094</v>
       </c>
       <c r="D358" s="5">
-        <v>4.5860288459428356</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.5866745010458843</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1738.0917529999999</v>
+        <v>1738.0748223999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.8177659999998923</v>
+        <v>0.83279339999990043</v>
       </c>
       <c r="D359" s="5">
-        <v>0.5663262000431768</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>0.57677119356063233</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1744.118823</v>
+        <v>1744.1583599000001</v>
       </c>
       <c r="C360" s="5">
-        <v>6.0270700000000943</v>
+        <v>6.0835375000001477</v>
       </c>
       <c r="D360" s="5">
-        <v>4.2414497523648897</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>4.2819984703431624</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1752.0689649999999</v>
+        <v>1752.0572907999999</v>
       </c>
       <c r="C361" s="5">
-        <v>7.9501419999999143</v>
+        <v>7.8989308999998684</v>
       </c>
       <c r="D361" s="5">
-        <v>5.6091465349289882</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>5.5719809095509332</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1754.415508</v>
+        <v>1754.6898152000001</v>
       </c>
       <c r="C362" s="5">
-        <v>2.3465430000001106</v>
+        <v>2.6325244000001931</v>
       </c>
       <c r="D362" s="5">
-        <v>1.619049531875616</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.8180150254557326</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1754.5456999999999</v>
+        <v>1754.5135888</v>
       </c>
       <c r="C363" s="5">
-        <v>0.13019199999985176</v>
+        <v>-0.17622640000013234</v>
       </c>
       <c r="D363" s="5">
-        <v>8.908618267826629E-2</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-0.1204514357965536</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1760.0765839999999</v>
+        <v>1760.0681973999999</v>
       </c>
       <c r="C364" s="5">
-        <v>5.5308840000000146</v>
+        <v>5.5546085999999377</v>
       </c>
       <c r="D364" s="5">
-        <v>3.8490591686212161</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.8659301549116343</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1761.076599</v>
+        <v>1760.9272562000001</v>
       </c>
       <c r="C365" s="5">
-        <v>1.0000150000000758</v>
+        <v>0.85905880000018442</v>
       </c>
       <c r="D365" s="5">
-        <v>0.68393334206671152</v>
+        <v>0.5872740579631941</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4844579724743632</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.4785008677910003</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1772.6741939999999</v>
+        <v>1772.6613589000001</v>
       </c>
       <c r="C366" s="5">
-        <v>11.597594999999956</v>
+        <v>11.734102699999994</v>
       </c>
       <c r="D366" s="5">
-        <v>8.1952299075515498</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>8.2959827847025824</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1776.0811180000001</v>
+        <v>1776.0648438000001</v>
       </c>
       <c r="C367" s="5">
-        <v>3.4069240000001173</v>
+        <v>3.4034848999999667</v>
       </c>
       <c r="D367" s="5">
-        <v>2.3308301129461251</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.3284694065599298</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1774.1444710000001</v>
+        <v>1774.1151526000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.9366469999999936</v>
+        <v>-1.9496911999999611</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.3006666760096763</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-1.3093863599330957</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1597.1783310000001</v>
+        <v>1597.1356952000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-176.96614</v>
+        <v>-176.9794574</v>
       </c>
       <c r="D369" s="5">
-        <v>-71.661743425343289</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-71.665201376490728</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1646.9991399999999</v>
+        <v>1646.9626598</v>
       </c>
       <c r="C370" s="5">
-        <v>49.820808999999826</v>
+        <v>49.826964599999883</v>
       </c>
       <c r="D370" s="5">
-        <v>44.57045743458832</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>44.578342639193266</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1678.335315</v>
+        <v>1678.3296236000001</v>
       </c>
       <c r="C371" s="5">
-        <v>31.336175000000139</v>
+        <v>31.366963800000121</v>
       </c>
       <c r="D371" s="5">
-        <v>25.378862880629338</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>25.407089295982654</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1677.6153240000001</v>
+        <v>1677.6590785000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.71999099999993632</v>
+        <v>-0.67054510000002665</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.51357649694059315</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-0.47838535226022438</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1678.087364</v>
+        <v>1678.0620687999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.472039999999879</v>
+        <v>0.40299029999982849</v>
       </c>
       <c r="D373" s="5">
-        <v>0.33817373394051664</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>0.28863299637453821</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1683.026145</v>
+        <v>1683.4626249</v>
       </c>
       <c r="C374" s="5">
-        <v>4.9387810000000627</v>
+        <v>5.4005561000001308</v>
       </c>
       <c r="D374" s="5">
-        <v>3.5894542335723978</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>3.9310941342178829</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1698.0510159999999</v>
+        <v>1698.0002214000001</v>
       </c>
       <c r="C375" s="5">
-        <v>15.024870999999848</v>
+        <v>14.537596500000063</v>
       </c>
       <c r="D375" s="5">
-        <v>11.254723010931045</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>10.869263719932288</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1704.058393</v>
+        <v>1704.0316925</v>
       </c>
       <c r="C376" s="5">
-        <v>6.0073770000001332</v>
+        <v>6.0314710999998624</v>
       </c>
       <c r="D376" s="5">
-        <v>4.3289566323472917</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>4.3467921800975695</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1712.1941939999999</v>
+        <v>1711.9396655</v>
       </c>
       <c r="C377" s="5">
-        <v>8.1358009999999013</v>
+        <v>7.9079730000000836</v>
       </c>
       <c r="D377" s="5">
-        <v>5.8821054254122762</v>
+        <v>5.7132542887144089</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.7757114612593892</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-2.7819201802641746</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1713.60572</v>
+        <v>1713.5738176</v>
       </c>
       <c r="C378" s="5">
-        <v>1.4115260000000944</v>
+        <v>1.6341520999999375</v>
       </c>
       <c r="D378" s="5">
-        <v>0.99377306731942561</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>1.1515071018383782</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1706.277088</v>
+        <v>1706.2414034000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-7.3286319999999705</v>
+        <v>-7.3324141999999028</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.0130657046519751</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-5.015683485608335</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1718.8570549999999</v>
+        <v>1718.8206272</v>
       </c>
       <c r="C380" s="5">
-        <v>12.579966999999897</v>
+        <v>12.579223799999909</v>
       </c>
       <c r="D380" s="5">
-        <v>9.2150335314802092</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>9.2146674569196563</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1725.101521</v>
+        <v>1725.0588795000001</v>
       </c>
       <c r="C381" s="5">
-        <v>6.2444660000001022</v>
+        <v>6.2382523000001129</v>
       </c>
       <c r="D381" s="5">
-        <v>4.4476720011157544</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>4.4432535820236874</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1726.408829</v>
+        <v>1726.3757719</v>
       </c>
       <c r="C382" s="5">
-        <v>1.3073079999999209</v>
+        <v>1.3168923999999151</v>
       </c>
       <c r="D382" s="5">
-        <v>0.91317799622803175</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>0.9199238393809317</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1734.738865</v>
+        <v>1734.7562378</v>
       </c>
       <c r="C383" s="5">
-        <v>8.3300360000000637</v>
+        <v>8.3804658999999901</v>
       </c>
       <c r="D383" s="5">
-        <v>5.9462335085876283</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.9833161095264487</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1748.3219979999999</v>
+        <v>1748.4171752</v>
       </c>
       <c r="C384" s="5">
-        <v>13.583132999999862</v>
+        <v>13.660937399999966</v>
       </c>
       <c r="D384" s="5">
-        <v>9.8114844628777185</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>9.8700380547580124</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1747.3048859999999</v>
+        <v>1747.3033127000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-1.0171119999999974</v>
+        <v>-1.1138624999998683</v>
       </c>
       <c r="D385" s="5">
-        <v>-0.69588817954158166</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-0.76180990537768611</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1744.170783</v>
+        <v>1744.7079593999999</v>
       </c>
       <c r="C386" s="5">
-        <v>-3.1341029999998682</v>
+        <v>-2.5953533000001698</v>
       </c>
       <c r="D386" s="5">
-        <v>-2.1313064417876171</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-1.7679280254629615</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1758.340479</v>
+        <v>1758.2981560000001</v>
       </c>
       <c r="C387" s="5">
-        <v>14.169695999999931</v>
+        <v>13.590196600000127</v>
       </c>
       <c r="D387" s="5">
-        <v>10.196449792277939</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>9.7582918711734301</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1760.7694369999999</v>
+        <v>1760.7202851</v>
       </c>
       <c r="C388" s="5">
-        <v>2.428957999999966</v>
+        <v>2.4221290999998928</v>
       </c>
       <c r="D388" s="5">
-        <v>1.670323349399383</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>1.6656320751458509</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1765.617837</v>
+        <v>1765.2119455</v>
       </c>
       <c r="C389" s="5">
-        <v>4.8484000000000833</v>
+        <v>4.4916604000000007</v>
       </c>
       <c r="D389" s="5">
-        <v>3.3547870151394044</v>
+        <v>3.1045616152104216</v>
       </c>
       <c r="E389" s="5">
-        <v>3.1201859688118949</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>3.1118082648339707</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1763.411807</v>
+        <v>1763.3258198999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-2.2060300000000552</v>
+        <v>-1.8861256000000139</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.4890651485894968</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.2746893445266139</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1767.655178</v>
+        <v>1767.5842458</v>
       </c>
       <c r="C391" s="5">
-        <v>4.2433710000000247</v>
+        <v>4.2584259000000202</v>
       </c>
       <c r="D391" s="5">
-        <v>2.9261351664969348</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>2.9368000797975524</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1775.187606</v>
+        <v>1775.1478322999999</v>
       </c>
       <c r="C392" s="5">
-        <v>7.5324279999999817</v>
+        <v>7.5635864999999285</v>
       </c>
       <c r="D392" s="5">
-        <v>5.2350684288528182</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>5.2574518491908195</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1788.3842010000001</v>
+        <v>1788.3677227000001</v>
       </c>
       <c r="C393" s="5">
-        <v>13.196595000000116</v>
+        <v>13.219890400000168</v>
       </c>
       <c r="D393" s="5">
-        <v>9.294626361348568</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>9.3119288347685689</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1794.07565</v>
+        <v>1794.0784825000001</v>
       </c>
       <c r="C394" s="5">
-        <v>5.6914489999999205</v>
+        <v>5.7107598000000053</v>
       </c>
       <c r="D394" s="5">
-        <v>3.8865028846199579</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.899958620799282</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1794.8286869999999</v>
+        <v>1794.8741972</v>
       </c>
       <c r="C395" s="5">
-        <v>0.75303699999994933</v>
+        <v>0.79571469999996225</v>
       </c>
       <c r="D395" s="5">
-        <v>0.50484684120495338</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>0.53352757561728748</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1815.3568740000001</v>
+        <v>1815.5279301</v>
       </c>
       <c r="C396" s="5">
-        <v>20.528187000000116</v>
+        <v>20.653732900000023</v>
       </c>
       <c r="D396" s="5">
-        <v>14.622041903367045</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>14.716804959320617</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1820.5304289999999</v>
+        <v>1820.5822565000001</v>
       </c>
       <c r="C397" s="5">
-        <v>5.1735549999998511</v>
+        <v>5.0543264000000363</v>
       </c>
       <c r="D397" s="5">
-        <v>3.4739764053529631</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.3923615916241046</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1830.416146</v>
+        <v>1831.095624</v>
       </c>
       <c r="C398" s="5">
-        <v>9.8857170000001133</v>
+        <v>10.513367499999958</v>
       </c>
       <c r="D398" s="5">
-        <v>6.7143316618998306</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>7.1540592652415746</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1836.052897</v>
+        <v>1835.9704365</v>
       </c>
       <c r="C399" s="5">
-        <v>5.6367510000000038</v>
+        <v>4.8748124999999618</v>
       </c>
       <c r="D399" s="5">
-        <v>3.7586263469835401</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>3.2418808809494104</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1845.1201430000001</v>
+        <v>1845.031808</v>
       </c>
       <c r="C400" s="5">
-        <v>9.0672460000000683</v>
+        <v>9.0613714999999502</v>
       </c>
       <c r="D400" s="5">
-        <v>6.0897755611617477</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>6.0860031993176245</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1847.1294359999999</v>
+        <v>1846.6706798</v>
       </c>
       <c r="C401" s="5">
-        <v>2.0092929999998432</v>
+        <v>1.6388718000000608</v>
       </c>
       <c r="D401" s="5">
-        <v>1.3146273662722141</v>
+        <v>1.0711374139707353</v>
       </c>
       <c r="E401" s="5">
-        <v>4.6166048672513504</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.6146715983687026</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1860.6775950000001</v>
+        <v>1860.231276</v>
       </c>
       <c r="C402" s="5">
-        <v>13.548159000000169</v>
+        <v>13.560596199999964</v>
       </c>
       <c r="D402" s="5">
-        <v>9.1655447813801203</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>9.1766732942010201</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1869.061614</v>
+        <v>1868.9487767000001</v>
       </c>
       <c r="C403" s="5">
-        <v>8.3840189999998529</v>
+        <v>8.7175007000000733</v>
       </c>
       <c r="D403" s="5">
-        <v>5.5431083483070465</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>5.7707248561524871</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1879.277816</v>
+        <v>1879.3453933000001</v>
       </c>
       <c r="C404" s="5">
-        <v>10.216202000000067</v>
+        <v>10.396616600000016</v>
       </c>
       <c r="D404" s="5">
-        <v>6.7599660686306073</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>6.883449545971998</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1881.5316439999999</v>
+        <v>1881.5800893999999</v>
       </c>
       <c r="C405" s="5">
-        <v>2.2538279999998849</v>
+        <v>2.2346960999998373</v>
       </c>
       <c r="D405" s="5">
-        <v>1.4486975121052348</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>1.4362675402207481</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1889.9179610000001</v>
+        <v>1889.9638385000001</v>
       </c>
       <c r="C406" s="5">
-        <v>8.3863170000001901</v>
+        <v>8.3837491000001592</v>
       </c>
       <c r="D406" s="5">
-        <v>5.4816968331724114</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>5.4798324148687572</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1901.1133689999999</v>
+        <v>1901.2168732</v>
       </c>
       <c r="C407" s="5">
-        <v>11.195407999999816</v>
+        <v>11.253034699999944</v>
       </c>
       <c r="D407" s="5">
-        <v>7.3447384193816356</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>7.3836058908786084</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1896.889113</v>
+        <v>1897.1746078000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.2242559999999685</v>
+        <v>-4.0422653999999056</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.6340430482450161</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-2.5217508225075069</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1901.085677</v>
+        <v>1901.269757</v>
       </c>
       <c r="C409" s="5">
-        <v>4.1965640000000803</v>
+        <v>4.0951491999999234</v>
       </c>
       <c r="D409" s="5">
-        <v>2.6873509888887925</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>2.6212358838623606</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1907.8983020000001</v>
+        <v>1908.6135305</v>
       </c>
       <c r="C410" s="5">
-        <v>6.8126250000000255</v>
+        <v>7.3437734999999975</v>
       </c>
       <c r="D410" s="5">
-        <v>4.3860297728041786</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>4.7348220041921074</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1906.887745</v>
+        <v>1906.8350866000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.0105570000000625</v>
+        <v>-1.7784438999999566</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.63375594989227846</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-1.1124459419093014</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1907.626244</v>
+        <v>1907.5289306</v>
       </c>
       <c r="C412" s="5">
-        <v>0.73849900000004709</v>
+        <v>0.6938439999998991</v>
       </c>
       <c r="D412" s="5">
-        <v>0.46572687821626602</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.43752138478316827</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1912.27333</v>
+        <v>1911.7431896999999</v>
       </c>
       <c r="C413" s="5">
-        <v>4.6470859999999448</v>
+        <v>4.2142590999999356</v>
       </c>
       <c r="D413" s="5">
-        <v>2.9627548876375975</v>
+        <v>2.6835843406780135</v>
       </c>
       <c r="E413" s="5">
-        <v>3.5267638926847811</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.5237744667634852</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1914.318045</v>
+        <v>1913.3878245000001</v>
       </c>
       <c r="C414" s="5">
-        <v>2.0447149999999965</v>
+        <v>1.6446348000001763</v>
       </c>
       <c r="D414" s="5">
-        <v>1.2906833400361695</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>1.0372348068048431</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1918.867238</v>
+        <v>1918.69534</v>
       </c>
       <c r="C415" s="5">
-        <v>4.5491930000000593</v>
+        <v>5.3075154999999086</v>
       </c>
       <c r="D415" s="5">
-        <v>2.8892537455021294</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>3.3799163133531263</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1921.108115</v>
+        <v>1921.2174230999999</v>
       </c>
       <c r="C416" s="5">
-        <v>2.2408769999999549</v>
+        <v>2.522083099999918</v>
       </c>
       <c r="D416" s="5">
-        <v>1.4104110255680258</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.5888277229677561</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1925.3281280000001</v>
+        <v>1925.4718769000001</v>
       </c>
       <c r="C417" s="5">
-        <v>4.2200130000001081</v>
+        <v>4.2544538000001921</v>
       </c>
       <c r="D417" s="5">
-        <v>2.6680680829436865</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>2.689953984334692</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1929.2171040000001</v>
+        <v>1929.3400342</v>
       </c>
       <c r="C418" s="5">
-        <v>3.8889759999999569</v>
+        <v>3.8681572999998934</v>
       </c>
       <c r="D418" s="5">
-        <v>2.4509937478389698</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.4375436132461292</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1933.227224</v>
+        <v>1933.4085256999999</v>
       </c>
       <c r="C419" s="5">
-        <v>4.0101199999999153</v>
+        <v>4.0684914999999364</v>
       </c>
       <c r="D419" s="5">
-        <v>2.5230657095823616</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.5600536014983799</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1933.990552</v>
+        <v>1934.3836942999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.76332800000000134</v>
+        <v>0.97516859999996086</v>
       </c>
       <c r="D420" s="5">
-        <v>0.47484611835419965</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>0.60693536912970192</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1944.1983660000001</v>
+        <v>1944.5421977000001</v>
       </c>
       <c r="C421" s="5">
-        <v>10.207814000000099</v>
+        <v>10.1585034000002</v>
       </c>
       <c r="D421" s="5">
-        <v>6.5208707862219217</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>6.4870980827880675</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1948.0712120000001</v>
+        <v>1948.8416723</v>
       </c>
       <c r="C422" s="5">
-        <v>3.8728459999999814</v>
+        <v>4.2994745999999395</v>
       </c>
       <c r="D422" s="5">
-        <v>2.416765701850343</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.6857612577469991</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1952.2637179999999</v>
+        <v>1952.2252205</v>
       </c>
       <c r="C423" s="5">
-        <v>4.1925059999998666</v>
+        <v>3.3835481999999502</v>
       </c>
       <c r="D423" s="5">
-        <v>2.6133475487827518</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>2.103431291909863</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1958.78531</v>
+        <v>1958.6752004</v>
       </c>
       <c r="C424" s="5">
-        <v>6.5215920000000551</v>
+        <v>6.4499799000000166</v>
       </c>
       <c r="D424" s="5">
-        <v>4.0831103862561058</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>4.0375379904554753</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1962.52872</v>
+        <v>1962.0356858</v>
       </c>
       <c r="C425" s="5">
-        <v>3.7434100000000399</v>
+        <v>3.3604854000000159</v>
       </c>
       <c r="D425" s="5">
-        <v>2.3175640275326481</v>
+        <v>2.0783709567182562</v>
       </c>
       <c r="E425" s="5">
-        <v>2.6280442869534681</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.6307140190671818</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1970.9307650000001</v>
+        <v>1969.3778714</v>
       </c>
       <c r="C426" s="5">
-        <v>8.4020450000000437</v>
+        <v>7.3421855999999934</v>
       </c>
       <c r="D426" s="5">
-        <v>5.26019526683974</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>4.5841375148756081</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1973.932532</v>
+        <v>1973.6700323</v>
       </c>
       <c r="C427" s="5">
-        <v>3.0017669999999725</v>
+        <v>4.2921608999999989</v>
       </c>
       <c r="D427" s="5">
-        <v>1.8430112979365809</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>2.6469190746728932</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1975.5656260000001</v>
+        <v>1975.7332062999999</v>
       </c>
       <c r="C428" s="5">
-        <v>1.6330940000000282</v>
+        <v>2.0631739999998899</v>
       </c>
       <c r="D428" s="5">
-        <v>0.99732626040771599</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>1.2616561732586851</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1977.5371720000001</v>
+        <v>1977.7872723</v>
       </c>
       <c r="C429" s="5">
-        <v>1.9715459999999894</v>
+        <v>2.0540660000001481</v>
       </c>
       <c r="D429" s="5">
-        <v>1.2041534796815245</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.2547354470494376</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1979.654953</v>
+        <v>1979.8495450999999</v>
       </c>
       <c r="C430" s="5">
-        <v>2.1177809999999226</v>
+        <v>2.062272799999846</v>
       </c>
       <c r="D430" s="5">
-        <v>1.2926985169448679</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>1.2584615463938853</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1970.1956479999999</v>
+        <v>1970.4593718000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-9.4593050000000858</v>
+        <v>-9.3901732999997876</v>
       </c>
       <c r="D431" s="5">
-        <v>-5.5855962155889056</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-5.5453030029767092</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1982.9638</v>
+        <v>1983.4881143</v>
       </c>
       <c r="C432" s="5">
-        <v>12.7681520000001</v>
+        <v>13.028742499999908</v>
       </c>
       <c r="D432" s="5">
-        <v>8.0600507565397059</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>8.2294401316162826</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1985.023625</v>
+        <v>1985.5335243</v>
       </c>
       <c r="C433" s="5">
-        <v>2.0598250000000462</v>
+        <v>2.0454099999999471</v>
       </c>
       <c r="D433" s="5">
-        <v>1.2536591960570886</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.2445051195155932</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1985.6433669999999</v>
+        <v>1986.429922</v>
       </c>
       <c r="C434" s="5">
-        <v>0.61974199999986013</v>
+        <v>0.89639770000007957</v>
       </c>
       <c r="D434" s="5">
-        <v>0.37529465526304762</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.54310451838701645</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1992.16139</v>
+        <v>1993.8117635000001</v>
       </c>
       <c r="C435" s="5">
-        <v>6.5180230000000847</v>
+        <v>7.3818415000000641</v>
       </c>
       <c r="D435" s="5">
-        <v>4.0109907319700433</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>4.5516440938020875</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1995.3250350000001</v>
+        <v>1996.7242163000001</v>
       </c>
       <c r="C436" s="5">
-        <v>3.1636450000000877</v>
+        <v>2.9124527999999827</v>
       </c>
       <c r="D436" s="5">
-        <v>1.9223887554407071</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.7670470863174303</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2000.2070409999999</v>
+        <v>2001.4234590000001</v>
       </c>
       <c r="C437" s="5">
-        <v>4.8820059999998193</v>
+        <v>4.6992427000000134</v>
       </c>
       <c r="D437" s="5">
-        <v>2.975901189053598</v>
+        <v>2.8610160216512748</v>
       </c>
       <c r="E437" s="5">
-        <v>1.9198863494848561</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>2.0074952502171284</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2004.225287</v>
+        <v>2007.5634966</v>
       </c>
       <c r="C438" s="5">
-        <v>4.0182460000000901</v>
+        <v>6.1400375999999142</v>
       </c>
       <c r="D438" s="5">
-        <v>2.4375130977303927</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>3.7441586656068893</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2003.2069389999999</v>
+        <v>2007.7919949</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.01834800000006</v>
+        <v>0.22849829999995563</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.60801966330067403</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.13666799298408527</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2009.0674489999999</v>
+        <v>2011.0908569000001</v>
       </c>
       <c r="C440" s="5">
-        <v>5.8605099999999766</v>
+        <v>3.2988620000000992</v>
       </c>
       <c r="D440" s="5">
-        <v>3.5677201541760795</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>1.9895506623966108</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>2012.704954</v>
+        <v>2014.2722076</v>
       </c>
       <c r="C441" s="5">
-        <v>3.6375050000001465</v>
+        <v>3.181350699999939</v>
       </c>
       <c r="D441" s="5">
-        <v>2.1944191552497161</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>1.9148869768194299</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>2010.8721390000001</v>
+        <v>2012.422051</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.8328149999999823</v>
+        <v>-1.8501565999999912</v>
       </c>
       <c r="D442" s="5">
-        <v>-1.0872909827335575</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>-1.0966770325079311</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>2009.431002</v>
+        <v>2010.6506408</v>
       </c>
       <c r="C443" s="5">
-        <v>-1.4411370000000261</v>
+        <v>-1.7714101999999912</v>
       </c>
       <c r="D443" s="5">
-        <v>-0.85662533687068665</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-1.0511866746224396</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>2013.723068</v>
+        <v>2013.0212012</v>
       </c>
       <c r="C444" s="5">
-        <v>4.2920659999999771</v>
+        <v>2.3705603999999312</v>
       </c>
       <c r="D444" s="5">
-        <v>2.5934798425834016</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>1.424012413186837</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>2014.3852420000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>1.3640408000001116</v>
+      </c>
+      <c r="D445" s="5">
+        <v>0.81616778120008338</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE650000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>