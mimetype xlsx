--- v9 (2026-10-02)
+++ v10 (2026-10-23)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{28CA91F1-44C7-49DA-82DE-648015CF7096}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5D63FEB9-521E-4420-B50E-9F291070426C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F194D3BF-35A2-4673-A554-830829BDAF68}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8C0F6F89-B44C-4022-80ED-2439C696FA42}"/>
   </bookViews>
   <sheets>
     <sheet name="AE650000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Education and Health Services</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2255E900-45C3-418F-BA41-C386218A6C55}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{579692EC-4D79-40F6-961C-3F07D2AC1F99}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>659.58914030000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>662.50864551999996</v>
       </c>
       <c r="C7" s="5">
         <v>2.9195052199999054</v>
       </c>
       <c r="D7" s="5">
         <v>5.442729757305953</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>665.0594466</v>
       </c>
       <c r="C8" s="5">
         <v>2.550801080000042</v>
       </c>
       <c r="D8" s="5">
         <v>4.7193647194225363</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>667.37634025</v>
       </c>
       <c r="C9" s="5">
         <v>2.3168936499999973</v>
       </c>
       <c r="D9" s="5">
         <v>4.261525005023592</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>670.53466891000005</v>
       </c>
       <c r="C10" s="5">
         <v>3.158328660000052</v>
       </c>
       <c r="D10" s="5">
         <v>5.829117534930206</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>673.75779193000005</v>
       </c>
       <c r="C11" s="5">
         <v>3.2231230200000027</v>
       </c>
       <c r="D11" s="5">
         <v>5.923119452778014</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>676.80083300000001</v>
       </c>
       <c r="C12" s="5">
         <v>3.0430410699999584</v>
       </c>
       <c r="D12" s="5">
         <v>5.556505734207895</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>682.13494804000004</v>
       </c>
       <c r="C13" s="5">
         <v>5.3341150400000288</v>
       </c>
       <c r="D13" s="5">
         <v>9.8785679777924962</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>684.99203812999997</v>
       </c>
       <c r="C14" s="5">
         <v>2.8570900899999288</v>
       </c>
       <c r="D14" s="5">
         <v>5.1435600340860699</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>688.03307864999999</v>
       </c>
       <c r="C15" s="5">
         <v>3.0410405200000241</v>
       </c>
       <c r="D15" s="5">
         <v>5.4594585795269657</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>690.69050056000003</v>
       </c>
       <c r="C16" s="5">
         <v>2.6574219100000391</v>
       </c>
       <c r="D16" s="5">
         <v>4.7345509796077101</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>690.87078837000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.18028780999998162</v>
       </c>
       <c r="D17" s="5">
         <v>0.31368063743473229</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>693.56058886000005</v>
       </c>
       <c r="C18" s="5">
         <v>2.6898004900000387</v>
       </c>
       <c r="D18" s="5">
         <v>4.773371402805382</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>697.75785388999998</v>
       </c>
       <c r="C19" s="5">
         <v>4.1972650299999259</v>
       </c>
       <c r="D19" s="5">
         <v>7.508777340117212</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>701.33033008999996</v>
       </c>
       <c r="C20" s="5">
         <v>3.5724761999999828</v>
       </c>
       <c r="D20" s="5">
         <v>6.3199220613048279</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>705.33122105999996</v>
       </c>
       <c r="C21" s="5">
         <v>4.0008909700000004</v>
       </c>
       <c r="D21" s="5">
         <v>7.0645865723648837</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>708.90698048000002</v>
       </c>
       <c r="C22" s="5">
         <v>3.575759420000054</v>
       </c>
       <c r="D22" s="5">
         <v>6.2560670351196057</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>710.21641258</v>
       </c>
       <c r="C23" s="5">
         <v>1.3094320999999809</v>
       </c>
       <c r="D23" s="5">
         <v>2.2391942599642389</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>713.06875680999997</v>
       </c>
       <c r="C24" s="5">
         <v>2.8523442299999715</v>
       </c>
       <c r="D24" s="5">
         <v>4.9272876844170144</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>715.13039734999995</v>
       </c>
       <c r="C25" s="5">
         <v>2.0616405399999849</v>
       </c>
       <c r="D25" s="5">
         <v>3.5251728659852599</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>718.40652637999995</v>
       </c>
       <c r="C26" s="5">
         <v>3.2761290299999928</v>
       </c>
       <c r="D26" s="5">
         <v>5.638047515344824</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>721.19695038999998</v>
       </c>
       <c r="C27" s="5">
         <v>2.7904240100000379</v>
       </c>
       <c r="D27" s="5">
         <v>4.761896310557967</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>725.17469289999997</v>
       </c>
       <c r="C28" s="5">
         <v>3.9777425099999846</v>
       </c>
       <c r="D28" s="5">
         <v>6.8230803209333502</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>726.96460379999996</v>
       </c>
       <c r="C29" s="5">
         <v>1.7899108999999953</v>
       </c>
       <c r="D29" s="5">
         <v>3.0024389552867348</v>
       </c>
       <c r="E29" s="5">
         <v>5.2243944942523379</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>729.80857182</v>
       </c>
       <c r="C30" s="5">
         <v>2.8439680200000339</v>
       </c>
       <c r="D30" s="5">
         <v>4.7968756194822104</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>732.35147485000005</v>
       </c>
       <c r="C31" s="5">
         <v>2.5429030300000477</v>
       </c>
       <c r="D31" s="5">
         <v>4.2622772367367778</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>733.96545265999998</v>
       </c>
       <c r="C32" s="5">
         <v>1.6139778099999376</v>
       </c>
       <c r="D32" s="5">
         <v>2.6768874012528032</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>736.67798825</v>
       </c>
       <c r="C33" s="5">
         <v>2.7125355900000159</v>
       </c>
       <c r="D33" s="5">
         <v>4.5261370292532632</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>738.34006136000005</v>
       </c>
       <c r="C34" s="5">
         <v>1.6620731100000512</v>
       </c>
       <c r="D34" s="5">
         <v>2.7412578445680458</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>742.12500970999997</v>
       </c>
       <c r="C35" s="5">
         <v>3.7849483499999224</v>
       </c>
       <c r="D35" s="5">
         <v>6.3279918462181284</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>747.63173560999996</v>
       </c>
       <c r="C36" s="5">
         <v>5.5067258999999922</v>
       </c>
       <c r="D36" s="5">
         <v>9.2767891900374941</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>748.25603076000004</v>
       </c>
       <c r="C37" s="5">
         <v>0.62429515000007996</v>
       </c>
       <c r="D37" s="5">
         <v>1.0066512084784707</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>750.24658941999996</v>
       </c>
       <c r="C38" s="5">
         <v>1.9905586599999197</v>
       </c>
       <c r="D38" s="5">
         <v>3.2394418369486866</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>756.03566305000004</v>
       </c>
       <c r="C39" s="5">
         <v>5.7890736300000754</v>
       </c>
       <c r="D39" s="5">
         <v>9.6627235877834607</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>757.82169183999997</v>
       </c>
       <c r="C40" s="5">
         <v>1.7860287899999321</v>
       </c>
       <c r="D40" s="5">
         <v>2.8719571257018517</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>760.65394612</v>
       </c>
       <c r="C41" s="5">
         <v>2.8322542800000292</v>
       </c>
       <c r="D41" s="5">
         <v>4.578181026846484</v>
       </c>
       <c r="E41" s="5">
         <v>4.6342479597904163</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>769.19209120000005</v>
       </c>
       <c r="C42" s="5">
         <v>8.5381450800000493</v>
       </c>
       <c r="D42" s="5">
         <v>14.333171500740249</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>770.97080554000001</v>
       </c>
       <c r="C43" s="5">
         <v>1.778714339999965</v>
       </c>
       <c r="D43" s="5">
         <v>2.8105002111336486</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>773.56990516999997</v>
       </c>
       <c r="C44" s="5">
         <v>2.5990996299999551</v>
       </c>
       <c r="D44" s="5">
         <v>4.1213028627005599</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>773.05127471000003</v>
       </c>
       <c r="C45" s="5">
         <v>-0.51863045999994029</v>
       </c>
       <c r="D45" s="5">
         <v>-0.80156529674650923</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>776.08348058000001</v>
       </c>
       <c r="C46" s="5">
         <v>3.0322058699999843</v>
       </c>
       <c r="D46" s="5">
         <v>4.8097449531587788</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>780.74275759</v>
       </c>
       <c r="C47" s="5">
         <v>4.6592770099999825</v>
       </c>
       <c r="D47" s="5">
         <v>7.447001339392334</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>782.29431768999996</v>
       </c>
       <c r="C48" s="5">
         <v>1.5515600999999606</v>
       </c>
       <c r="D48" s="5">
         <v>2.4109835461922913</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>783.50849087999995</v>
       </c>
       <c r="C49" s="5">
         <v>1.2141731899999968</v>
       </c>
       <c r="D49" s="5">
         <v>1.8784617529663539</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>785.66726530999995</v>
       </c>
       <c r="C50" s="5">
         <v>2.158774429999994</v>
       </c>
       <c r="D50" s="5">
         <v>3.3568862651695452</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>785.01520299000003</v>
       </c>
       <c r="C51" s="5">
         <v>-0.6520623199999136</v>
       </c>
       <c r="D51" s="5">
         <v>-0.99140299108984031</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>786.76893943000005</v>
       </c>
       <c r="C52" s="5">
         <v>1.7537364400000115</v>
       </c>
       <c r="D52" s="5">
         <v>2.7140050585891196</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>788.93802970000002</v>
       </c>
       <c r="C53" s="5">
         <v>2.1690902699999697</v>
       </c>
       <c r="D53" s="5">
         <v>3.3589809999504894</v>
       </c>
       <c r="E53" s="5">
         <v>3.7183904355289954</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>792.48607229000004</v>
       </c>
       <c r="C54" s="5">
         <v>3.5480425900000228</v>
       </c>
       <c r="D54" s="5">
         <v>5.5321938472631116</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>793.86247556000001</v>
       </c>
       <c r="C55" s="5">
         <v>1.3764032699999689</v>
       </c>
       <c r="D55" s="5">
         <v>2.1042052135883171</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>796.03709383</v>
       </c>
       <c r="C56" s="5">
         <v>2.1746182699999963</v>
       </c>
       <c r="D56" s="5">
         <v>3.3371255104183373</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>804.03882290000001</v>
       </c>
       <c r="C57" s="5">
         <v>8.0017290700000103</v>
       </c>
       <c r="D57" s="5">
         <v>12.752080195947935</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>806.43427784999994</v>
       </c>
       <c r="C58" s="5">
         <v>2.3954549499999302</v>
       </c>
       <c r="D58" s="5">
         <v>3.6343011884796717</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>810.20000463999997</v>
       </c>
       <c r="C59" s="5">
         <v>3.7657267900000306</v>
       </c>
       <c r="D59" s="5">
         <v>5.749699880935033</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>816.21929011999998</v>
       </c>
       <c r="C60" s="5">
         <v>6.0192854800000077</v>
       </c>
       <c r="D60" s="5">
         <v>9.2887245259415607</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>818.14089455999999</v>
       </c>
       <c r="C61" s="5">
         <v>1.9216044400000101</v>
       </c>
       <c r="D61" s="5">
         <v>2.8619994859195641</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>820.52453485000001</v>
       </c>
       <c r="C62" s="5">
         <v>2.3836402900000166</v>
       </c>
       <c r="D62" s="5">
         <v>3.5527516523524039</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>823.26446831999999</v>
       </c>
       <c r="C63" s="5">
         <v>2.7399334699999827</v>
       </c>
       <c r="D63" s="5">
         <v>4.0815145695195065</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>827.25174045000006</v>
       </c>
       <c r="C64" s="5">
         <v>3.9872721300000649</v>
       </c>
       <c r="D64" s="5">
         <v>5.9692381109871961</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>831.85902768999995</v>
       </c>
       <c r="C65" s="5">
         <v>4.6072872399998914</v>
       </c>
       <c r="D65" s="5">
         <v>6.8918355773765816</v>
       </c>
       <c r="E65" s="5">
         <v>5.4403510002326794</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>832.81996347999996</v>
       </c>
       <c r="C66" s="5">
         <v>0.96093579000000773</v>
       </c>
       <c r="D66" s="5">
         <v>1.395041062686686</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>836.22536619000005</v>
       </c>
       <c r="C67" s="5">
         <v>3.4054027100000894</v>
       </c>
       <c r="D67" s="5">
         <v>5.0186723304544323</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>839.79208200000005</v>
       </c>
       <c r="C68" s="5">
         <v>3.5667158100000051</v>
       </c>
       <c r="D68" s="5">
         <v>5.2401015153066721</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>844.05535080000004</v>
       </c>
       <c r="C69" s="5">
         <v>4.2632687999999916</v>
       </c>
       <c r="D69" s="5">
         <v>6.2648960707397228</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>847.51047253000002</v>
       </c>
       <c r="C70" s="5">
         <v>3.4551217299999735</v>
       </c>
       <c r="D70" s="5">
         <v>5.0242895225947048</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>850.80227214000001</v>
       </c>
       <c r="C71" s="5">
         <v>3.2917996099999982</v>
       </c>
       <c r="D71" s="5">
         <v>4.7617662242438241</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>852.89569604999997</v>
       </c>
       <c r="C72" s="5">
         <v>2.0934239099999559</v>
       </c>
       <c r="D72" s="5">
         <v>2.9929224416307854</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>856.01368873000001</v>
       </c>
       <c r="C73" s="5">
         <v>3.117992680000043</v>
       </c>
       <c r="D73" s="5">
         <v>4.4762176845638324</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>860.51150615999995</v>
       </c>
       <c r="C74" s="5">
         <v>4.4978174299999409</v>
       </c>
       <c r="D74" s="5">
         <v>6.4906960461374341</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>863.92825445999995</v>
       </c>
       <c r="C75" s="5">
         <v>3.4167482999999947</v>
       </c>
       <c r="D75" s="5">
         <v>4.8701648615823157</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>867.52566545000002</v>
       </c>
       <c r="C76" s="5">
         <v>3.5974109900000713</v>
       </c>
       <c r="D76" s="5">
         <v>5.1128600515921274</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>869.68653842000003</v>
       </c>
       <c r="C77" s="5">
         <v>2.160872970000014</v>
       </c>
       <c r="D77" s="5">
         <v>3.0303057656712262</v>
       </c>
       <c r="E77" s="5">
         <v>4.5473463015775373</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>871.76268344000005</v>
       </c>
       <c r="C78" s="5">
         <v>2.0761450200000127</v>
       </c>
       <c r="D78" s="5">
         <v>2.9025940035728004</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>873.45897679999996</v>
       </c>
       <c r="C79" s="5">
         <v>1.6962933599999133</v>
       </c>
       <c r="D79" s="5">
         <v>2.3601359484292095</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>876.15648107000004</v>
       </c>
       <c r="C80" s="5">
         <v>2.6975042700000813</v>
       </c>
       <c r="D80" s="5">
         <v>3.7695619698436378</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>878.20378092999999</v>
       </c>
       <c r="C81" s="5">
         <v>2.0472998599999528</v>
       </c>
       <c r="D81" s="5">
         <v>2.8403382122171861</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>882.79259041</v>
       </c>
       <c r="C82" s="5">
         <v>4.588809480000009</v>
       </c>
       <c r="D82" s="5">
         <v>6.4536413113643443</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>884.73002683000004</v>
       </c>
       <c r="C83" s="5">
         <v>1.93743642000004</v>
       </c>
       <c r="D83" s="5">
         <v>2.6656243370215327</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>886.75225329</v>
       </c>
       <c r="C84" s="5">
         <v>2.0222264599999562</v>
       </c>
       <c r="D84" s="5">
         <v>2.7775839315054895</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>891.46445209000001</v>
       </c>
       <c r="C85" s="5">
         <v>4.7121988000000101</v>
       </c>
       <c r="D85" s="5">
         <v>6.5665120254798426</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>893.42525727999998</v>
       </c>
       <c r="C86" s="5">
         <v>1.9608051899999737</v>
       </c>
       <c r="D86" s="5">
         <v>2.6716049084011706</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>901.62621260000003</v>
       </c>
       <c r="C87" s="5">
         <v>8.2009553200000482</v>
       </c>
       <c r="D87" s="5">
         <v>11.588551652324529</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>907.10324996999998</v>
       </c>
       <c r="C88" s="5">
         <v>5.4770373699999482</v>
       </c>
       <c r="D88" s="5">
         <v>7.5380912900250063</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>908.21620236000001</v>
       </c>
       <c r="C89" s="5">
         <v>1.1129523900000322</v>
       </c>
       <c r="D89" s="5">
         <v>1.4822923708914804</v>
       </c>
       <c r="E89" s="5">
         <v>4.4302932422063845</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>912.31645171000002</v>
       </c>
       <c r="C90" s="5">
         <v>4.1002493500000128</v>
       </c>
       <c r="D90" s="5">
         <v>5.5541065698096359</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>917.31876285999999</v>
       </c>
       <c r="C91" s="5">
         <v>5.0023111499999686</v>
       </c>
       <c r="D91" s="5">
         <v>6.7818010682271002</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>921.37341590999995</v>
       </c>
       <c r="C92" s="5">
         <v>4.0546530499999562</v>
       </c>
       <c r="D92" s="5">
         <v>5.4350019603899069</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>926.74201333999997</v>
       </c>
       <c r="C93" s="5">
         <v>5.3685974300000225</v>
       </c>
       <c r="D93" s="5">
         <v>7.2205654317464729</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>931.34948259999999</v>
       </c>
       <c r="C94" s="5">
         <v>4.6074692600000162</v>
       </c>
       <c r="D94" s="5">
         <v>6.1318923846492623</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>933.93255653999995</v>
       </c>
       <c r="C95" s="5">
         <v>2.5830739399999629</v>
       </c>
       <c r="D95" s="5">
         <v>3.3794098178754339</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>937.93668539999999</v>
       </c>
       <c r="C96" s="5">
         <v>4.0041288600000371</v>
       </c>
       <c r="D96" s="5">
         <v>5.2679322419419305</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>941.76968123999995</v>
       </c>
       <c r="C97" s="5">
         <v>3.8329958399999668</v>
       </c>
       <c r="D97" s="5">
         <v>5.0156891392227676</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>944.49833966999995</v>
       </c>
       <c r="C98" s="5">
         <v>2.7286584299999959</v>
       </c>
       <c r="D98" s="5">
         <v>3.532792194031309</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>946.57978885</v>
       </c>
       <c r="C99" s="5">
         <v>2.0814491800000496</v>
       </c>
       <c r="D99" s="5">
         <v>2.6768038916741066</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>947.76082962999999</v>
       </c>
       <c r="C100" s="5">
         <v>1.1810407799999894</v>
       </c>
       <c r="D100" s="5">
         <v>1.5075486685716122</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>950.88486018000003</v>
       </c>
       <c r="C101" s="5">
         <v>3.1240305500000431</v>
       </c>
       <c r="D101" s="5">
         <v>4.0279702948674556</v>
       </c>
       <c r="E101" s="5">
         <v>4.6980727396324307</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>952.77786174000005</v>
       </c>
       <c r="C102" s="5">
         <v>1.8930015600000161</v>
       </c>
       <c r="D102" s="5">
         <v>2.4152662177487016</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>955.19657036000001</v>
       </c>
       <c r="C103" s="5">
         <v>2.4187086199999612</v>
       </c>
       <c r="D103" s="5">
         <v>3.0891984448062182</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>956.69404345999999</v>
       </c>
       <c r="C104" s="5">
         <v>1.4974730999999792</v>
       </c>
       <c r="D104" s="5">
         <v>1.8975603908945704</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>957.35560382999995</v>
       </c>
       <c r="C105" s="5">
         <v>0.66156036999996104</v>
       </c>
       <c r="D105" s="5">
         <v>0.83297136075952682</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>957.72094823999998</v>
       </c>
       <c r="C106" s="5">
         <v>0.36534441000003426</v>
       </c>
       <c r="D106" s="5">
         <v>0.45890434829432003</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>959.87395873000003</v>
       </c>
       <c r="C107" s="5">
         <v>2.1530104900000424</v>
       </c>
       <c r="D107" s="5">
         <v>2.731273414900004</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>961.20654940999998</v>
       </c>
       <c r="C108" s="5">
         <v>1.332590679999953</v>
       </c>
       <c r="D108" s="5">
         <v>1.6787367724253155</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>962.75139887</v>
       </c>
       <c r="C109" s="5">
         <v>1.5448494600000231</v>
       </c>
       <c r="D109" s="5">
         <v>1.9457779032215905</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>964.09214282000005</v>
       </c>
       <c r="C110" s="5">
         <v>1.3407439500000464</v>
       </c>
       <c r="D110" s="5">
         <v>1.6839999076927903</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>965.61973575000002</v>
       </c>
       <c r="C111" s="5">
         <v>1.5275929299999689</v>
       </c>
       <c r="D111" s="5">
         <v>1.9180440356534989</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>970.00114971999994</v>
       </c>
       <c r="C112" s="5">
         <v>4.3814139699999259</v>
       </c>
       <c r="D112" s="5">
         <v>5.5828514211318847</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>972.34399843000006</v>
       </c>
       <c r="C113" s="5">
         <v>2.3428487100001121</v>
       </c>
       <c r="D113" s="5">
         <v>2.9371801885874183</v>
       </c>
       <c r="E113" s="5">
         <v>2.2567546449249187</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>970.57267096999999</v>
       </c>
       <c r="C114" s="5">
         <v>-1.7713274600000659</v>
       </c>
       <c r="D114" s="5">
         <v>-2.1642799155615067</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>969.74841709999998</v>
       </c>
       <c r="C115" s="5">
         <v>-0.82425387000000683</v>
       </c>
       <c r="D115" s="5">
         <v>-1.0143472719203128</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>970.78404465000006</v>
       </c>
       <c r="C116" s="5">
         <v>1.035627550000072</v>
       </c>
       <c r="D116" s="5">
         <v>1.2890751530309386</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>972.90000852000003</v>
       </c>
       <c r="C117" s="5">
         <v>2.1159638699999732</v>
       </c>
       <c r="D117" s="5">
         <v>2.6471576499653482</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>973.15204593999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.2520374199999651</v>
       </c>
       <c r="D118" s="5">
         <v>0.31131277905229737</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>977.8078544</v>
       </c>
       <c r="C119" s="5">
         <v>4.6558084600000029</v>
       </c>
       <c r="D119" s="5">
         <v>5.8946105197530851</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>976.71152512000003</v>
       </c>
       <c r="C120" s="5">
         <v>-1.0963292799999635</v>
       </c>
       <c r="D120" s="5">
         <v>-1.3371876112652781</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>977.37331434999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.66178922999995393</v>
       </c>
       <c r="D121" s="5">
         <v>0.8161194383670578</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>981.09218126999997</v>
       </c>
       <c r="C122" s="5">
         <v>3.7188669199999822</v>
       </c>
       <c r="D122" s="5">
         <v>4.6627280210763011</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>983.64570920999995</v>
       </c>
       <c r="C123" s="5">
         <v>2.5535279399999808</v>
       </c>
       <c r="D123" s="5">
         <v>3.1683883589940454</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>986.14176515999998</v>
       </c>
       <c r="C124" s="5">
         <v>2.4960559500000272</v>
       </c>
       <c r="D124" s="5">
         <v>3.0879272413772529</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>988.16612164000003</v>
       </c>
       <c r="C125" s="5">
         <v>2.0243564800000513</v>
       </c>
       <c r="D125" s="5">
         <v>2.4913693176056295</v>
       </c>
       <c r="E125" s="5">
         <v>1.6272145696941909</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>989.18329475999997</v>
       </c>
       <c r="C126" s="5">
         <v>1.0171731199999385</v>
       </c>
       <c r="D126" s="5">
         <v>1.2422424646549191</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>991.29760118000002</v>
       </c>
       <c r="C127" s="5">
         <v>2.1143064200000481</v>
       </c>
       <c r="D127" s="5">
         <v>2.5952801667214587</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>994.38993309</v>
       </c>
       <c r="C128" s="5">
         <v>3.0923319099999844</v>
       </c>
       <c r="D128" s="5">
         <v>3.8082727554490381</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>995.98062456000002</v>
       </c>
       <c r="C129" s="5">
         <v>1.5906914700000243</v>
       </c>
       <c r="D129" s="5">
         <v>1.9365781627915357</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>998.93313435000005</v>
       </c>
       <c r="C130" s="5">
         <v>2.9525097900000219</v>
       </c>
       <c r="D130" s="5">
         <v>3.6158864509266087</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1002.1222459000001</v>
       </c>
       <c r="C131" s="5">
         <v>3.1891115500000069</v>
       </c>
       <c r="D131" s="5">
         <v>3.8990103743545168</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1003.1426504999999</v>
       </c>
       <c r="C132" s="5">
         <v>1.0204045999998925</v>
       </c>
       <c r="D132" s="5">
         <v>1.2287586561028796</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1005.9222865</v>
       </c>
       <c r="C133" s="5">
         <v>2.7796360000000959</v>
       </c>
       <c r="D133" s="5">
         <v>3.3762595929761607</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1010.5215758000001</v>
       </c>
       <c r="C134" s="5">
         <v>4.5992893000000095</v>
       </c>
       <c r="D134" s="5">
         <v>5.6267520045684805</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1011.8165976</v>
       </c>
       <c r="C135" s="5">
         <v>1.2950217999999722</v>
       </c>
       <c r="D135" s="5">
         <v>1.5487314802584917</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1014.4027555</v>
       </c>
       <c r="C136" s="5">
         <v>2.5861578999999892</v>
       </c>
       <c r="D136" s="5">
         <v>3.1106329065720306</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1017.5213228</v>
       </c>
       <c r="C137" s="5">
         <v>3.1185672999999952</v>
       </c>
       <c r="D137" s="5">
         <v>3.7521688239601225</v>
       </c>
       <c r="E137" s="5">
         <v>2.9706747192750349</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1021.9688365</v>
       </c>
       <c r="C138" s="5">
         <v>4.4475136999999449</v>
       </c>
       <c r="D138" s="5">
         <v>5.3730635753393097</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1026.2201133000001</v>
       </c>
       <c r="C139" s="5">
         <v>4.2512768000001415</v>
       </c>
       <c r="D139" s="5">
         <v>5.10767611950389</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1029.7197613999999</v>
       </c>
       <c r="C140" s="5">
         <v>3.4996480999998312</v>
       </c>
       <c r="D140" s="5">
         <v>4.1699128615364289</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1031.8550178</v>
       </c>
       <c r="C141" s="5">
         <v>2.1352564000001166</v>
       </c>
       <c r="D141" s="5">
         <v>2.5169310382852972</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1035.7303654</v>
       </c>
       <c r="C142" s="5">
         <v>3.8753475999999409</v>
       </c>
       <c r="D142" s="5">
         <v>4.6011219941862302</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1044.5859399000001</v>
       </c>
       <c r="C143" s="5">
         <v>8.8555745000001025</v>
       </c>
       <c r="D143" s="5">
         <v>10.756596892114878</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1045.7570149000001</v>
       </c>
       <c r="C144" s="5">
         <v>1.1710749999999734</v>
       </c>
       <c r="D144" s="5">
         <v>1.3536344123494359</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1048.0110608</v>
       </c>
       <c r="C145" s="5">
         <v>2.2540458999999373</v>
       </c>
       <c r="D145" s="5">
         <v>2.6173882576162599</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1045.9823041</v>
       </c>
       <c r="C146" s="5">
         <v>-2.0287567000000308</v>
       </c>
       <c r="D146" s="5">
         <v>-2.2984055036223472</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1051.5444798000001</v>
       </c>
       <c r="C147" s="5">
         <v>5.5621757000001253</v>
       </c>
       <c r="D147" s="5">
         <v>6.5711685032631584</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1055.1069519</v>
       </c>
       <c r="C148" s="5">
         <v>3.5624720999999226</v>
       </c>
       <c r="D148" s="5">
         <v>4.1420302952756449</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1058.6726005</v>
       </c>
       <c r="C149" s="5">
         <v>3.5656486000000314</v>
       </c>
       <c r="D149" s="5">
         <v>4.1315336332094832</v>
       </c>
       <c r="E149" s="5">
         <v>4.0442668647729718</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1063.1724827999999</v>
       </c>
       <c r="C150" s="5">
         <v>4.4998822999998538</v>
       </c>
       <c r="D150" s="5">
         <v>5.2215396221334087</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1067.6382785000001</v>
       </c>
       <c r="C151" s="5">
         <v>4.4657957000001716</v>
       </c>
       <c r="D151" s="5">
         <v>5.1586264655153702</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1070.1706280999999</v>
       </c>
       <c r="C152" s="5">
         <v>2.5323495999998613</v>
       </c>
       <c r="D152" s="5">
         <v>2.8837273355847515</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1074.1945779</v>
       </c>
       <c r="C153" s="5">
         <v>4.0239498000000822</v>
       </c>
       <c r="D153" s="5">
         <v>4.6066140605035333</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1079.2147041000001</v>
       </c>
       <c r="C154" s="5">
         <v>5.0201262000000497</v>
       </c>
       <c r="D154" s="5">
         <v>5.7544804062602317</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1081.1271002000001</v>
       </c>
       <c r="C155" s="5">
         <v>1.9123961000000236</v>
       </c>
       <c r="D155" s="5">
         <v>2.1472781357379622</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1084.4529832000001</v>
       </c>
       <c r="C156" s="5">
         <v>3.3258829999999762</v>
       </c>
       <c r="D156" s="5">
         <v>3.7546782775690568</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1090.2451397</v>
       </c>
       <c r="C157" s="5">
         <v>5.7921564999999191</v>
       </c>
       <c r="D157" s="5">
         <v>6.6009752327269133</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1092.7788184999999</v>
       </c>
       <c r="C158" s="5">
         <v>2.5336787999999615</v>
       </c>
       <c r="D158" s="5">
         <v>2.8246665537199123</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1091.8815520999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.89726640000003499</v>
       </c>
       <c r="D159" s="5">
         <v>-0.98086685348458547</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1097.1695732000001</v>
       </c>
       <c r="C160" s="5">
         <v>5.2880211000001509</v>
       </c>
       <c r="D160" s="5">
         <v>5.9689720292283033</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1100.8449419999999</v>
       </c>
       <c r="C161" s="5">
         <v>3.6753687999998874</v>
       </c>
       <c r="D161" s="5">
         <v>4.0947324879152092</v>
       </c>
       <c r="E161" s="5">
         <v>3.9835111893972153</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1107.6673444</v>
       </c>
       <c r="C162" s="5">
         <v>6.8224024000001009</v>
       </c>
       <c r="D162" s="5">
         <v>7.6957119168070465</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1109.2875901</v>
       </c>
       <c r="C163" s="5">
         <v>1.6202456999999413</v>
       </c>
       <c r="D163" s="5">
         <v>1.7694965156948905</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1111.7014971999999</v>
       </c>
       <c r="C164" s="5">
         <v>2.4139070999999603</v>
       </c>
       <c r="D164" s="5">
         <v>2.642786436215161</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1113.6731705</v>
       </c>
       <c r="C165" s="5">
         <v>1.9716733000000204</v>
       </c>
       <c r="D165" s="5">
         <v>2.1491600179335713</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1116.1367436999999</v>
       </c>
       <c r="C166" s="5">
         <v>2.463573199999928</v>
       </c>
       <c r="D166" s="5">
         <v>2.6870742073797027</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1114.2845758000001</v>
       </c>
       <c r="C167" s="5">
         <v>-1.852167899999813</v>
       </c>
       <c r="D167" s="5">
         <v>-1.9732597398306795</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1118.4170377999999</v>
       </c>
       <c r="C168" s="5">
         <v>4.1324619999998049</v>
       </c>
       <c r="D168" s="5">
         <v>4.5422554990323327</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1122.0044065</v>
       </c>
       <c r="C169" s="5">
         <v>3.58736870000007</v>
       </c>
       <c r="D169" s="5">
         <v>3.9176835962435597</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1125.5117057</v>
       </c>
       <c r="C170" s="5">
         <v>3.507299200000034</v>
       </c>
       <c r="D170" s="5">
         <v>3.8162753365049484</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1130.4408386</v>
       </c>
       <c r="C171" s="5">
         <v>4.9291329000000133</v>
       </c>
       <c r="D171" s="5">
         <v>5.3838034185060391</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1131.1469970999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.70615849999990132</v>
       </c>
       <c r="D172" s="5">
         <v>0.75219120927443317</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1131.8018669000001</v>
       </c>
       <c r="C173" s="5">
         <v>0.65486980000014228</v>
       </c>
       <c r="D173" s="5">
         <v>0.6969482047426423</v>
       </c>
       <c r="E173" s="5">
         <v>2.8121058396978205</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1134.4438232</v>
       </c>
       <c r="C174" s="5">
         <v>2.6419562999999471</v>
       </c>
       <c r="D174" s="5">
         <v>2.8373948466628551</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1137.8601818</v>
       </c>
       <c r="C175" s="5">
         <v>3.4163585999999668</v>
       </c>
       <c r="D175" s="5">
         <v>3.6742404761466396</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1140.7426462000001</v>
       </c>
       <c r="C176" s="5">
         <v>2.8824644000001172</v>
       </c>
       <c r="D176" s="5">
         <v>3.082592657334926</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1144.6163753000001</v>
       </c>
       <c r="C177" s="5">
         <v>3.8737290999999914</v>
       </c>
       <c r="D177" s="5">
         <v>4.1519305089622316</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1145.7028558</v>
       </c>
       <c r="C178" s="5">
         <v>1.0864804999998796</v>
       </c>
       <c r="D178" s="5">
         <v>1.1450165953204916</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1147.2293463999999</v>
       </c>
       <c r="C179" s="5">
         <v>1.5264905999999883</v>
       </c>
       <c r="D179" s="5">
         <v>1.6106024644250816</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1150.9948299</v>
       </c>
       <c r="C180" s="5">
         <v>3.765483500000073</v>
       </c>
       <c r="D180" s="5">
         <v>4.0105757215912918</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1151.3422419999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.34741209999992861</v>
       </c>
       <c r="D181" s="5">
         <v>0.36280554226031381</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1152.1037348</v>
       </c>
       <c r="C182" s="5">
         <v>0.76149280000004183</v>
       </c>
       <c r="D182" s="5">
         <v>0.79656833830965557</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1164.5079605999999</v>
       </c>
       <c r="C183" s="5">
         <v>12.404225799999949</v>
       </c>
       <c r="D183" s="5">
         <v>13.713107226501521</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1165.0130359</v>
       </c>
       <c r="C184" s="5">
         <v>0.50507530000004408</v>
       </c>
       <c r="D184" s="5">
         <v>0.52171242382421656</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1168.8668230000001</v>
       </c>
       <c r="C185" s="5">
         <v>3.8537871000000905</v>
       </c>
       <c r="D185" s="5">
         <v>4.0425440364154852</v>
       </c>
       <c r="E185" s="5">
         <v>3.2748626048409557</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1168.2143553000001</v>
       </c>
       <c r="C186" s="5">
         <v>-0.65246769999998833</v>
       </c>
       <c r="D186" s="5">
         <v>-0.66779371219825023</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1170.6523039000001</v>
       </c>
       <c r="C187" s="5">
         <v>2.437948600000027</v>
       </c>
       <c r="D187" s="5">
         <v>2.5332270626606368</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1174.2555242000001</v>
       </c>
       <c r="C188" s="5">
         <v>3.6032202999999754</v>
       </c>
       <c r="D188" s="5">
         <v>3.7567246106088747</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1177.7994357</v>
       </c>
       <c r="C189" s="5">
         <v>3.5439114999999219</v>
       </c>
       <c r="D189" s="5">
         <v>3.6823326185609462</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1179.3553314999999</v>
       </c>
       <c r="C190" s="5">
         <v>1.5558957999999166</v>
       </c>
       <c r="D190" s="5">
         <v>1.5967916491892886</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1181.8693764</v>
       </c>
       <c r="C191" s="5">
         <v>2.5140449000000444</v>
       </c>
       <c r="D191" s="5">
         <v>2.5882591772119046</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1188.2005666</v>
       </c>
       <c r="C192" s="5">
         <v>6.3311902000000373</v>
       </c>
       <c r="D192" s="5">
         <v>6.6211358852142022</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1189.7684671</v>
       </c>
       <c r="C193" s="5">
         <v>1.5679004999999506</v>
       </c>
       <c r="D193" s="5">
         <v>1.5950133986247117</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1193.2838093</v>
       </c>
       <c r="C194" s="5">
         <v>3.5153422000000774</v>
       </c>
       <c r="D194" s="5">
         <v>3.6037614685374697</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1193.5920080000001</v>
       </c>
       <c r="C195" s="5">
         <v>0.30819870000004812</v>
       </c>
       <c r="D195" s="5">
         <v>0.31037399105813268</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1197.2292957</v>
       </c>
       <c r="C196" s="5">
         <v>3.637287699999888</v>
       </c>
       <c r="D196" s="5">
         <v>3.7187316193018072</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1200.7186594</v>
       </c>
       <c r="C197" s="5">
         <v>3.4893637000000126</v>
       </c>
       <c r="D197" s="5">
         <v>3.5540509593378289</v>
       </c>
       <c r="E197" s="5">
         <v>2.7250184343712736</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1204.9737286</v>
       </c>
       <c r="C198" s="5">
         <v>4.2550691999999799</v>
       </c>
       <c r="D198" s="5">
         <v>4.3363941272593465</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1205.4637339999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.49000539999997272</v>
       </c>
       <c r="D199" s="5">
         <v>0.48907571883807233</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1206.8922802</v>
       </c>
       <c r="C200" s="5">
         <v>1.428546200000028</v>
       </c>
       <c r="D200" s="5">
         <v>1.4313768768871027</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1207.4637011</v>
       </c>
       <c r="C201" s="5">
         <v>0.57142090000002099</v>
       </c>
       <c r="D201" s="5">
         <v>0.5696395003264465</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1209.8614798000001</v>
       </c>
       <c r="C202" s="5">
         <v>2.3977787000001172</v>
       </c>
       <c r="D202" s="5">
         <v>2.4091567403427216</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1214.9173224000001</v>
       </c>
       <c r="C203" s="5">
         <v>5.0558426000000054</v>
       </c>
       <c r="D203" s="5">
         <v>5.1315084815351852</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1214.8376000000001</v>
       </c>
       <c r="C204" s="5">
         <v>-7.9722400000036941E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-7.8715118189298661E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1221.7513796000001</v>
       </c>
       <c r="C205" s="5">
         <v>6.913779599999998</v>
       </c>
       <c r="D205" s="5">
         <v>7.0472107064330158</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1224.4244071000001</v>
       </c>
       <c r="C206" s="5">
         <v>2.6730274999999892</v>
       </c>
       <c r="D206" s="5">
         <v>2.6572625310351983</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1227.1562891999999</v>
       </c>
       <c r="C207" s="5">
         <v>2.7318820999998934</v>
       </c>
       <c r="D207" s="5">
         <v>2.7104881965631211</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1229.7188226000001</v>
       </c>
       <c r="C208" s="5">
         <v>2.5625334000001203</v>
       </c>
       <c r="D208" s="5">
         <v>2.5348067228453397</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1233.8792524</v>
       </c>
       <c r="C209" s="5">
         <v>4.1604297999999744</v>
       </c>
       <c r="D209" s="5">
         <v>4.1362879876363445</v>
       </c>
       <c r="E209" s="5">
         <v>2.7617287980325367</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1235.3690787</v>
       </c>
       <c r="C210" s="5">
         <v>1.4898263000000043</v>
       </c>
       <c r="D210" s="5">
         <v>1.4585803115225504</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1242.4169959999999</v>
       </c>
       <c r="C211" s="5">
         <v>7.0479172999998809</v>
       </c>
       <c r="D211" s="5">
         <v>7.0650896270789465</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1247.7753213000001</v>
       </c>
       <c r="C212" s="5">
         <v>5.3583253000001605</v>
       </c>
       <c r="D212" s="5">
         <v>5.299933325442141</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1248.1292659999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.35394469999982903</v>
       </c>
       <c r="D213" s="5">
         <v>0.34092428403664776</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1251.8460444</v>
       </c>
       <c r="C214" s="5">
         <v>3.7167784000000665</v>
       </c>
       <c r="D214" s="5">
         <v>3.6325673723627716</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1256.2130148000001</v>
       </c>
       <c r="C215" s="5">
         <v>4.3669704000001275</v>
       </c>
       <c r="D215" s="5">
         <v>4.267366778301751</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1258.8046397000001</v>
       </c>
       <c r="C216" s="5">
         <v>2.5916248999999425</v>
       </c>
       <c r="D216" s="5">
         <v>2.5039395943814879</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1261.3751173999999</v>
       </c>
       <c r="C217" s="5">
         <v>2.5704776999998558</v>
       </c>
       <c r="D217" s="5">
         <v>2.4781072885516453</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1262.319317</v>
       </c>
       <c r="C218" s="5">
         <v>0.94419960000004721</v>
       </c>
       <c r="D218" s="5">
         <v>0.90196476977497664</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1264.0441332</v>
       </c>
       <c r="C219" s="5">
         <v>1.7248162000000775</v>
       </c>
       <c r="D219" s="5">
         <v>1.6520424980228654</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1268.0579604</v>
       </c>
       <c r="C220" s="5">
         <v>4.0138271999999233</v>
       </c>
       <c r="D220" s="5">
         <v>3.8777201203760159</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1269.7243478</v>
       </c>
       <c r="C221" s="5">
         <v>1.666387400000076</v>
       </c>
       <c r="D221" s="5">
         <v>1.588398479969455</v>
       </c>
       <c r="E221" s="5">
         <v>2.9050731933678575</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1272.9240910999999</v>
       </c>
       <c r="C222" s="5">
         <v>3.1997432999999091</v>
       </c>
       <c r="D222" s="5">
         <v>3.0663035770784219</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1279.5483402</v>
       </c>
       <c r="C223" s="5">
         <v>6.6242491000000427</v>
       </c>
       <c r="D223" s="5">
         <v>6.4266280145384158</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1277.1841554</v>
       </c>
       <c r="C224" s="5">
         <v>-2.3641847999999754</v>
       </c>
       <c r="D224" s="5">
         <v>-2.194812136657831</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1281.4663126</v>
       </c>
       <c r="C225" s="5">
         <v>4.2821572000000288</v>
       </c>
       <c r="D225" s="5">
         <v>4.0984016373845522</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1286.7294033000001</v>
       </c>
       <c r="C226" s="5">
         <v>5.2630907000000207</v>
       </c>
       <c r="D226" s="5">
         <v>5.0413697221363796</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1287.2502351000001</v>
       </c>
       <c r="C227" s="5">
         <v>0.52083179999999629</v>
       </c>
       <c r="D227" s="5">
         <v>0.48680898754889235</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1290.8641474000001</v>
       </c>
       <c r="C228" s="5">
         <v>3.6139123000000382</v>
       </c>
       <c r="D228" s="5">
         <v>3.4214704094225556</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1293.4174665999999</v>
       </c>
       <c r="C229" s="5">
         <v>2.5533191999998053</v>
       </c>
       <c r="D229" s="5">
         <v>2.3995838304228467</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1292.6266353000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.79083129999980883</v>
       </c>
       <c r="D230" s="5">
         <v>-0.73125092316965734</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1300.0730435</v>
       </c>
       <c r="C231" s="5">
         <v>7.4464081999999507</v>
       </c>
       <c r="D231" s="5">
         <v>7.1361004351719881</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1304.2988988</v>
       </c>
       <c r="C232" s="5">
         <v>4.225855299999921</v>
       </c>
       <c r="D232" s="5">
         <v>3.9710643412250723</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1309.8533731</v>
       </c>
       <c r="C233" s="5">
         <v>5.5544743000000381</v>
       </c>
       <c r="D233" s="5">
         <v>5.2317184335008982</v>
       </c>
       <c r="E233" s="5">
         <v>3.1604517444695723</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1311.7280154</v>
       </c>
       <c r="C234" s="5">
         <v>1.874642300000005</v>
       </c>
       <c r="D234" s="5">
         <v>1.7310052321721781</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1314.0601379</v>
       </c>
       <c r="C235" s="5">
         <v>2.3321224999999686</v>
       </c>
       <c r="D235" s="5">
         <v>2.1544674361625216</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1317.0861185000001</v>
       </c>
       <c r="C236" s="5">
         <v>3.025980600000139</v>
       </c>
       <c r="D236" s="5">
         <v>2.7985943752948161</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1325.0247626</v>
       </c>
       <c r="C237" s="5">
         <v>7.9386440999999195</v>
       </c>
       <c r="D237" s="5">
         <v>7.4775765859875776</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1330.2018317</v>
       </c>
       <c r="C238" s="5">
         <v>5.177069099999926</v>
       </c>
       <c r="D238" s="5">
         <v>4.790656911763147</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1335.1484049999999</v>
       </c>
       <c r="C239" s="5">
         <v>4.9465732999999545</v>
       </c>
       <c r="D239" s="5">
         <v>4.5548051436693271</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1344.8650709000001</v>
       </c>
       <c r="C240" s="5">
         <v>9.71666590000018</v>
       </c>
       <c r="D240" s="5">
         <v>9.0912893009412734</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1344.5752972</v>
       </c>
       <c r="C241" s="5">
         <v>-0.28977370000006886</v>
       </c>
       <c r="D241" s="5">
         <v>-0.25825390353566569</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1345.8951437000001</v>
       </c>
       <c r="C242" s="5">
         <v>1.3198465000000397</v>
       </c>
       <c r="D242" s="5">
         <v>1.1843104823634709</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1354.7792816000001</v>
       </c>
       <c r="C243" s="5">
         <v>8.8841379000000416</v>
       </c>
       <c r="D243" s="5">
         <v>8.2150947620481141</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>1356.6165884</v>
       </c>
       <c r="C244" s="5">
         <v>1.8373067999998511</v>
       </c>
       <c r="D244" s="5">
         <v>1.6395939497498402</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>1359.0142949999999</v>
       </c>
       <c r="C245" s="5">
         <v>2.3977065999999922</v>
       </c>
       <c r="D245" s="5">
         <v>2.1416386211015048</v>
       </c>
       <c r="E245" s="5">
         <v>3.7531622172069401</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>1364.6500860000001</v>
       </c>
       <c r="C246" s="5">
         <v>5.6357910000001539</v>
       </c>
       <c r="D246" s="5">
         <v>5.0914498148301401</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1367.5744141</v>
       </c>
       <c r="C247" s="5">
         <v>2.9243280999999115</v>
       </c>
       <c r="D247" s="5">
         <v>2.602022360799694</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1373.9488472999999</v>
       </c>
       <c r="C248" s="5">
         <v>6.3744331999998849</v>
       </c>
       <c r="D248" s="5">
         <v>5.7389916747649927</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1375.6174996</v>
       </c>
       <c r="C249" s="5">
         <v>1.6686523000000761</v>
       </c>
       <c r="D249" s="5">
         <v>1.4671669962874168</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1379.5925529000001</v>
       </c>
       <c r="C250" s="5">
         <v>3.9750533000001269</v>
       </c>
       <c r="D250" s="5">
         <v>3.5232249830976281</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1383.0789016000001</v>
       </c>
       <c r="C251" s="5">
         <v>3.4863487000000077</v>
       </c>
       <c r="D251" s="5">
         <v>3.0750086598451798</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1383.1131169</v>
       </c>
       <c r="C252" s="5">
         <v>3.421529999991435E-2</v>
       </c>
       <c r="D252" s="5">
         <v>2.9690241739510626E-2</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1383.7550530000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.64193610000006629</v>
       </c>
       <c r="D253" s="5">
         <v>0.55837280892665486</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1385.8515110000001</v>
       </c>
       <c r="C254" s="5">
         <v>2.0964579999999842</v>
       </c>
       <c r="D254" s="5">
         <v>1.833286171730486</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1390.8417893000001</v>
       </c>
       <c r="C255" s="5">
         <v>4.9902782999999999</v>
       </c>
       <c r="D255" s="5">
         <v>4.407663352500979</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1391.9510115999999</v>
       </c>
       <c r="C256" s="5">
         <v>1.1092222999998285</v>
       </c>
       <c r="D256" s="5">
         <v>0.96123142659219063</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1394.4976322</v>
       </c>
       <c r="C257" s="5">
         <v>2.5466206000000966</v>
       </c>
       <c r="D257" s="5">
         <v>2.2176665953111074</v>
       </c>
       <c r="E257" s="5">
         <v>2.6109612923534531</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1398.2305085999999</v>
       </c>
       <c r="C258" s="5">
         <v>3.7328763999998955</v>
       </c>
       <c r="D258" s="5">
         <v>3.2599506657113642</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1395.8667064000001</v>
       </c>
       <c r="C259" s="5">
         <v>-2.3638021999997818</v>
       </c>
       <c r="D259" s="5">
         <v>-2.0099232511090248</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1400.7165892999999</v>
       </c>
       <c r="C260" s="5">
         <v>4.8498828999997841</v>
       </c>
       <c r="D260" s="5">
         <v>4.2499562401466795</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1407.2653967000001</v>
       </c>
       <c r="C261" s="5">
         <v>6.5488074000002143</v>
       </c>
       <c r="D261" s="5">
         <v>5.7569312351015034</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1408.8641657000001</v>
       </c>
       <c r="C262" s="5">
         <v>1.5987689999999475</v>
       </c>
       <c r="D262" s="5">
         <v>1.371849342996101</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1412.0842166</v>
       </c>
       <c r="C263" s="5">
         <v>3.2200508999999329</v>
       </c>
       <c r="D263" s="5">
         <v>2.7774193886296095</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1417.9119628999999</v>
       </c>
       <c r="C264" s="5">
         <v>5.8277462999999443</v>
       </c>
       <c r="D264" s="5">
         <v>5.0664393779846328</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1419.5832174</v>
       </c>
       <c r="C265" s="5">
         <v>1.6712545000000318</v>
       </c>
       <c r="D265" s="5">
         <v>1.423612862544843</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1426.2070017999999</v>
       </c>
       <c r="C266" s="5">
         <v>6.6237843999999768</v>
       </c>
       <c r="D266" s="5">
         <v>5.7451589058542307</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1423.1213600000001</v>
       </c>
       <c r="C267" s="5">
         <v>-3.0856417999998484</v>
       </c>
       <c r="D267" s="5">
         <v>-2.5655641635419002</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1426.5310409000001</v>
       </c>
       <c r="C268" s="5">
         <v>3.4096809000000121</v>
       </c>
       <c r="D268" s="5">
         <v>2.9132915846620699</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1430.2111523000001</v>
       </c>
       <c r="C269" s="5">
         <v>3.680111399999987</v>
       </c>
       <c r="D269" s="5">
         <v>3.1400191665438948</v>
       </c>
       <c r="E269" s="5">
         <v>2.5610312470489838</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1431.1945978000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.98344550000001618</v>
       </c>
       <c r="D270" s="5">
         <v>0.82827491839523315</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1435.1428624</v>
       </c>
       <c r="C271" s="5">
         <v>3.9482645999999022</v>
       </c>
       <c r="D271" s="5">
         <v>3.3611578303246681</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1438.4602209</v>
       </c>
       <c r="C272" s="5">
         <v>3.3173584999999548</v>
       </c>
       <c r="D272" s="5">
         <v>2.8093592454314198</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1434.7928044</v>
       </c>
       <c r="C273" s="5">
         <v>-3.6674164999999448</v>
       </c>
       <c r="D273" s="5">
         <v>-3.0169132463239712</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1439.0703430000001</v>
       </c>
       <c r="C274" s="5">
         <v>4.2775386000000708</v>
       </c>
       <c r="D274" s="5">
         <v>3.6368007383862366</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1444.3778093999999</v>
       </c>
       <c r="C275" s="5">
         <v>5.3074663999998393</v>
       </c>
       <c r="D275" s="5">
         <v>4.5166335769652788</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1442.9250712</v>
       </c>
       <c r="C276" s="5">
         <v>-1.4527381999998852</v>
       </c>
       <c r="D276" s="5">
         <v>-1.2002915836020867</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1450.9969572</v>
       </c>
       <c r="C277" s="5">
         <v>8.0718859999999495</v>
       </c>
       <c r="D277" s="5">
         <v>6.9233770444002696</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1456.1373787</v>
       </c>
       <c r="C278" s="5">
         <v>5.1404215000000022</v>
       </c>
       <c r="D278" s="5">
         <v>4.3350389542719414</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1458.6696179</v>
       </c>
       <c r="C279" s="5">
         <v>2.5322392000000491</v>
       </c>
       <c r="D279" s="5">
         <v>2.1068890400674833</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1462.840324</v>
       </c>
       <c r="C280" s="5">
         <v>4.1707060999999612</v>
       </c>
       <c r="D280" s="5">
         <v>3.4855788692598422</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1468.2347156999999</v>
       </c>
       <c r="C281" s="5">
         <v>5.3943916999999146</v>
       </c>
       <c r="D281" s="5">
         <v>4.5160003606689703</v>
       </c>
       <c r="E281" s="5">
         <v>2.6585978817779576</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1466.1284154</v>
       </c>
       <c r="C282" s="5">
         <v>-2.1063002999999298</v>
       </c>
       <c r="D282" s="5">
         <v>-1.7079779268480144</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1474.9182923000001</v>
       </c>
       <c r="C283" s="5">
         <v>8.7898769000000812</v>
       </c>
       <c r="D283" s="5">
         <v>7.4363908785777477</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1478.7918059000001</v>
       </c>
       <c r="C284" s="5">
         <v>3.8735136000000239</v>
       </c>
       <c r="D284" s="5">
         <v>3.1974302157790513</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1479.8577576</v>
       </c>
       <c r="C285" s="5">
         <v>1.0659516999999141</v>
       </c>
       <c r="D285" s="5">
         <v>0.86842884422264621</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1481.8146976999999</v>
       </c>
       <c r="C286" s="5">
         <v>1.9569400999998834</v>
       </c>
       <c r="D286" s="5">
         <v>1.5984531424701132</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1483.8428131000001</v>
       </c>
       <c r="C287" s="5">
         <v>2.0281154000001607</v>
       </c>
       <c r="D287" s="5">
         <v>1.6548241430834665</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1485.7162952000001</v>
       </c>
       <c r="C288" s="5">
         <v>1.8734821000000466</v>
       </c>
       <c r="D288" s="5">
         <v>1.5256712295117936</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1491.1965637000001</v>
       </c>
       <c r="C289" s="5">
         <v>5.4802684999999656</v>
       </c>
       <c r="D289" s="5">
         <v>4.5172779699349075</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1494.1993038000001</v>
       </c>
       <c r="C290" s="5">
         <v>3.0027400999999827</v>
       </c>
       <c r="D290" s="5">
         <v>2.4433155674012497</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1497.1485712000001</v>
       </c>
       <c r="C291" s="5">
         <v>2.9492674000000534</v>
       </c>
       <c r="D291" s="5">
         <v>2.3944565772496595</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1500.8892404000001</v>
       </c>
       <c r="C292" s="5">
         <v>3.7406691999999566</v>
       </c>
       <c r="D292" s="5">
         <v>3.039781415518239</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1500.8780451</v>
       </c>
       <c r="C293" s="5">
         <v>-1.1195300000053976E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-8.950566441545682E-3</v>
       </c>
       <c r="E293" s="5">
         <v>2.2233045609766133</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1502.6017819000001</v>
       </c>
       <c r="C294" s="5">
         <v>1.723736800000097</v>
       </c>
       <c r="D294" s="5">
         <v>1.3869216421258379</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1505.2945949</v>
       </c>
       <c r="C295" s="5">
         <v>2.6928129999998873</v>
       </c>
       <c r="D295" s="5">
         <v>2.1718441243611331</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1507.8821287000001</v>
       </c>
       <c r="C296" s="5">
         <v>2.5875338000000738</v>
       </c>
       <c r="D296" s="5">
         <v>2.0823600021410593</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>1512.2278730999999</v>
       </c>
       <c r="C297" s="5">
         <v>4.3457443999998304</v>
       </c>
       <c r="D297" s="5">
         <v>3.5137722438411512</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>1517.1105537000001</v>
       </c>
       <c r="C298" s="5">
         <v>4.8826806000001852</v>
       </c>
       <c r="D298" s="5">
         <v>3.9441113078316103</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1519.0687525000001</v>
       </c>
       <c r="C299" s="5">
         <v>1.958198799999991</v>
       </c>
       <c r="D299" s="5">
         <v>1.5599339376592525</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>1520.6630216000001</v>
       </c>
       <c r="C300" s="5">
         <v>1.5942691000000195</v>
       </c>
       <c r="D300" s="5">
         <v>1.2667002129533866</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1524.9335349999999</v>
       </c>
       <c r="C301" s="5">
         <v>4.2705133999997997</v>
       </c>
       <c r="D301" s="5">
         <v>3.4225304068506546</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>1528.886886</v>
       </c>
       <c r="C302" s="5">
         <v>3.9533510000001115</v>
       </c>
       <c r="D302" s="5">
         <v>3.15571282213154</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1535.8903409</v>
       </c>
       <c r="C303" s="5">
         <v>7.0034548999999515</v>
       </c>
       <c r="D303" s="5">
         <v>5.6375313588121756</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>1540.4485436</v>
       </c>
       <c r="C304" s="5">
         <v>4.558202700000038</v>
       </c>
       <c r="D304" s="5">
         <v>3.6200604453033414</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>1544.4132291000001</v>
       </c>
       <c r="C305" s="5">
         <v>3.9646855000000869</v>
       </c>
       <c r="D305" s="5">
         <v>3.1325616970932391</v>
       </c>
       <c r="E305" s="5">
         <v>2.9006476670194292</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>1550.5483489000001</v>
       </c>
       <c r="C306" s="5">
         <v>6.135119799999984</v>
       </c>
       <c r="D306" s="5">
         <v>4.8724944360463152</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>1554.7691838999999</v>
       </c>
       <c r="C307" s="5">
         <v>4.2208349999998518</v>
       </c>
       <c r="D307" s="5">
         <v>3.3159409891657443</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>1557.4402447</v>
       </c>
       <c r="C308" s="5">
         <v>2.6710608000000775</v>
       </c>
       <c r="D308" s="5">
         <v>2.0811663601441044</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1567.7969828</v>
       </c>
       <c r="C309" s="5">
         <v>10.35673810000003</v>
       </c>
       <c r="D309" s="5">
         <v>8.2782375809183897</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>1572.1613024999999</v>
       </c>
       <c r="C310" s="5">
         <v>4.3643196999998963</v>
       </c>
       <c r="D310" s="5">
         <v>3.3920949728553085</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>1575.6028275000001</v>
       </c>
       <c r="C311" s="5">
         <v>3.4415250000001834</v>
       </c>
       <c r="D311" s="5">
         <v>2.6587072267332035</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1583.5281327</v>
       </c>
       <c r="C312" s="5">
         <v>7.9253051999999116</v>
       </c>
       <c r="D312" s="5">
         <v>6.2058361739282031</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1584.7323543</v>
       </c>
       <c r="C313" s="5">
         <v>1.2042215999999826</v>
       </c>
       <c r="D313" s="5">
         <v>0.91638748195519426</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>1588.3090122999999</v>
       </c>
       <c r="C314" s="5">
         <v>3.5766579999999522</v>
       </c>
       <c r="D314" s="5">
         <v>2.742210583903737</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>1592.8672638</v>
       </c>
       <c r="C315" s="5">
         <v>4.5582515000000967</v>
       </c>
       <c r="D315" s="5">
         <v>3.4987346620998894</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1597.1260284</v>
       </c>
       <c r="C316" s="5">
         <v>4.2587645999999495</v>
       </c>
       <c r="D316" s="5">
         <v>3.2559786321789685</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1600.3086546</v>
       </c>
       <c r="C317" s="5">
         <v>3.1826261999999588</v>
       </c>
       <c r="D317" s="5">
         <v>2.4176479633504888</v>
       </c>
       <c r="E317" s="5">
         <v>3.6192014188179966</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1602.7719884999999</v>
       </c>
       <c r="C318" s="5">
         <v>2.4633338999999523</v>
       </c>
       <c r="D318" s="5">
         <v>1.8628626751590938</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1606.5890882000001</v>
       </c>
       <c r="C319" s="5">
         <v>3.8170997000001989</v>
       </c>
       <c r="D319" s="5">
         <v>2.8956064052803709</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1608.3939688</v>
       </c>
       <c r="C320" s="5">
         <v>1.8048805999999331</v>
       </c>
       <c r="D320" s="5">
         <v>1.356469703804386</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1613.0981919999999</v>
       </c>
       <c r="C321" s="5">
         <v>4.7042231999998876</v>
       </c>
       <c r="D321" s="5">
         <v>3.5667677212843474</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1616.3809510000001</v>
       </c>
       <c r="C322" s="5">
         <v>3.2827590000001692</v>
       </c>
       <c r="D322" s="5">
         <v>2.469597591968653</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1616.4110808</v>
       </c>
       <c r="C323" s="5">
         <v>3.0129799999940587E-2</v>
       </c>
       <c r="D323" s="5">
         <v>2.2370634195323369E-2</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1629.4649964</v>
       </c>
       <c r="C324" s="5">
         <v>13.053915599999982</v>
       </c>
       <c r="D324" s="5">
         <v>10.133286450618195</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1634.0961192</v>
       </c>
       <c r="C325" s="5">
         <v>4.6311227999999574</v>
       </c>
       <c r="D325" s="5">
         <v>3.4643554651458963</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1642.2437321</v>
       </c>
       <c r="C326" s="5">
         <v>8.1476129000000128</v>
       </c>
       <c r="D326" s="5">
         <v>6.1500425808833858</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1641.6270898</v>
       </c>
       <c r="C327" s="5">
         <v>-0.61664229999996678</v>
       </c>
       <c r="D327" s="5">
         <v>-0.44965584715250806</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1644.3570468</v>
       </c>
       <c r="C328" s="5">
         <v>2.7299570000000131</v>
       </c>
       <c r="D328" s="5">
         <v>2.01390305940925</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1648.9401310000001</v>
       </c>
       <c r="C329" s="5">
         <v>4.5830842000000303</v>
       </c>
       <c r="D329" s="5">
         <v>3.3963403578894047</v>
       </c>
       <c r="E329" s="5">
         <v>3.0388810471162264</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1655.8596356999999</v>
       </c>
       <c r="C330" s="5">
         <v>6.919504699999834</v>
       </c>
       <c r="D330" s="5">
         <v>5.1534636572975412</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1658.9902483000001</v>
       </c>
       <c r="C331" s="5">
         <v>3.1306126000001768</v>
       </c>
       <c r="D331" s="5">
         <v>2.2924929669345007</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1663.5716399</v>
       </c>
       <c r="C332" s="5">
         <v>4.5813915999999608</v>
       </c>
       <c r="D332" s="5">
         <v>3.3646641362194751</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1664.0074288000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.43578890000003412</v>
       </c>
       <c r="D333" s="5">
         <v>0.31480507138512692</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1667.6212788</v>
       </c>
       <c r="C334" s="5">
         <v>3.6138499999999567</v>
       </c>
       <c r="D334" s="5">
         <v>2.6374862606045824</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1673.4053226000001</v>
       </c>
       <c r="C335" s="5">
         <v>5.7840438000000631</v>
       </c>
       <c r="D335" s="5">
         <v>4.2424512588228547</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1664.9692061000001</v>
       </c>
       <c r="C336" s="5">
         <v>-8.4361165000000256</v>
       </c>
       <c r="D336" s="5">
         <v>-5.8845951804330721</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1667.4018667</v>
       </c>
       <c r="C337" s="5">
         <v>2.4326605999999629</v>
       </c>
       <c r="D337" s="5">
         <v>1.7674596407890819</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1668.6767806</v>
       </c>
       <c r="C338" s="5">
         <v>1.2749139000000014</v>
       </c>
       <c r="D338" s="5">
         <v>0.92140167539784823</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1668.0844715999999</v>
       </c>
       <c r="C339" s="5">
         <v>-0.59230900000011388</v>
       </c>
       <c r="D339" s="5">
         <v>-0.42511817488948278</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1670.1478829</v>
       </c>
       <c r="C340" s="5">
         <v>2.063411300000098</v>
       </c>
       <c r="D340" s="5">
         <v>1.4945341708579862</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1675.4720486000001</v>
       </c>
       <c r="C341" s="5">
         <v>5.3241657000000941</v>
       </c>
       <c r="D341" s="5">
         <v>3.8931982807054677</v>
       </c>
       <c r="E341" s="5">
         <v>1.609028557265435</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1677.4129859</v>
       </c>
       <c r="C342" s="5">
         <v>1.9409372999998595</v>
       </c>
       <c r="D342" s="5">
         <v>1.3990218898915385</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1682.1671291</v>
       </c>
       <c r="C343" s="5">
         <v>4.7541432000000441</v>
       </c>
       <c r="D343" s="5">
         <v>3.4545740724913454</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1686.9938801999999</v>
       </c>
       <c r="C344" s="5">
         <v>4.8267510999999104</v>
       </c>
       <c r="D344" s="5">
         <v>3.4981003069522343</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1687.9310128</v>
       </c>
       <c r="C345" s="5">
         <v>0.93713260000004084</v>
       </c>
       <c r="D345" s="5">
         <v>0.66864577282754745</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1691.2546947999999</v>
       </c>
       <c r="C346" s="5">
         <v>3.3236819999999625</v>
       </c>
       <c r="D346" s="5">
         <v>2.3886625780182413</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1698.7145965</v>
       </c>
       <c r="C347" s="5">
         <v>7.4599017000000458</v>
       </c>
       <c r="D347" s="5">
         <v>5.4233567945663808</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1702.3146916999999</v>
       </c>
       <c r="C348" s="5">
         <v>3.6000951999999415</v>
       </c>
       <c r="D348" s="5">
         <v>2.5730206323236304</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1706.2280469</v>
       </c>
       <c r="C349" s="5">
         <v>3.9133552000000691</v>
       </c>
       <c r="D349" s="5">
         <v>2.7937598537816077</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1709.0596597000001</v>
       </c>
       <c r="C350" s="5">
         <v>2.8316128000001299</v>
       </c>
       <c r="D350" s="5">
         <v>2.0097681447307059</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1710.7132328</v>
       </c>
       <c r="C351" s="5">
         <v>1.6535730999999032</v>
       </c>
       <c r="D351" s="5">
         <v>1.1672390126153509</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1714.3704126</v>
       </c>
       <c r="C352" s="5">
         <v>3.6571797999999944</v>
       </c>
       <c r="D352" s="5">
         <v>2.5957514719288977</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1718.3382283000001</v>
       </c>
       <c r="C353" s="5">
         <v>3.9678157000000738</v>
       </c>
       <c r="D353" s="5">
         <v>2.8129618653825794</v>
       </c>
       <c r="E353" s="5">
         <v>2.5584538838363979</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1718.1082871999999</v>
       </c>
       <c r="C354" s="5">
         <v>-0.22994110000013279</v>
       </c>
       <c r="D354" s="5">
         <v>-0.16046103461531125</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1723.6361079999999</v>
       </c>
       <c r="C355" s="5">
         <v>5.5278207999999722</v>
       </c>
       <c r="D355" s="5">
         <v>3.9299239731157343</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1728.6488162999999</v>
       </c>
       <c r="C356" s="5">
         <v>5.0127082999999857</v>
       </c>
       <c r="D356" s="5">
         <v>3.5462264187180459</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1730.7617878000001</v>
       </c>
       <c r="C357" s="5">
         <v>2.1129715000001852</v>
       </c>
       <c r="D357" s="5">
         <v>1.4766917935959523</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1737.242029</v>
       </c>
       <c r="C358" s="5">
         <v>6.4802411999999094</v>
       </c>
       <c r="D358" s="5">
         <v>4.5866745010458843</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1738.0748223999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.83279339999990043</v>
       </c>
       <c r="D359" s="5">
         <v>0.57677119356063233</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1744.1583599000001</v>
       </c>
       <c r="C360" s="5">
         <v>6.0835375000001477</v>
       </c>
       <c r="D360" s="5">
         <v>4.2819984703431624</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1752.0572907999999</v>
       </c>
       <c r="C361" s="5">
         <v>7.8989308999998684</v>
       </c>
       <c r="D361" s="5">
         <v>5.5719809095509332</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1754.6898152000001</v>
       </c>
       <c r="C362" s="5">
         <v>2.6325244000001931</v>
       </c>
       <c r="D362" s="5">
         <v>1.8180150254557326</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1754.5135888</v>
       </c>
       <c r="C363" s="5">
         <v>-0.17622640000013234</v>
       </c>
       <c r="D363" s="5">
         <v>-0.1204514357965536</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1760.0681973999999</v>
       </c>
       <c r="C364" s="5">
         <v>5.5546085999999377</v>
       </c>
       <c r="D364" s="5">
         <v>3.8659301549116343</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1760.9272562000001</v>
       </c>
       <c r="C365" s="5">
         <v>0.85905880000018442</v>
       </c>
       <c r="D365" s="5">
         <v>0.5872740579631941</v>
       </c>
       <c r="E365" s="5">
         <v>2.4785008677910003</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1772.6613589000001</v>
       </c>
       <c r="C366" s="5">
         <v>11.734102699999994</v>
       </c>
       <c r="D366" s="5">
         <v>8.2959827847025824</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1776.0648438000001</v>
       </c>
       <c r="C367" s="5">
         <v>3.4034848999999667</v>
       </c>
       <c r="D367" s="5">
         <v>2.3284694065599298</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1774.1151526000001</v>
       </c>
       <c r="C368" s="5">
         <v>-1.9496911999999611</v>
       </c>
       <c r="D368" s="5">
         <v>-1.3093863599330957</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>1597.1356952000001</v>
       </c>
       <c r="C369" s="5">
         <v>-176.9794574</v>
       </c>
       <c r="D369" s="5">
         <v>-71.665201376490728</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1646.9626598</v>
       </c>
       <c r="C370" s="5">
         <v>49.826964599999883</v>
       </c>
       <c r="D370" s="5">
         <v>44.578342639193266</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1678.3296236000001</v>
       </c>
       <c r="C371" s="5">
         <v>31.366963800000121</v>
       </c>
       <c r="D371" s="5">
         <v>25.407089295982654</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1677.6590785000001</v>
       </c>
       <c r="C372" s="5">
         <v>-0.67054510000002665</v>
       </c>
       <c r="D372" s="5">
         <v>-0.47838535226022438</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1678.0620687999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.40299029999982849</v>
       </c>
       <c r="D373" s="5">
         <v>0.28863299637453821</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1683.4626249</v>
       </c>
       <c r="C374" s="5">
         <v>5.4005561000001308</v>
       </c>
       <c r="D374" s="5">
         <v>3.9310941342178829</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1698.0002214000001</v>
       </c>
       <c r="C375" s="5">
         <v>14.537596500000063</v>
       </c>
       <c r="D375" s="5">
         <v>10.869263719932288</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1704.0316925</v>
       </c>
       <c r="C376" s="5">
         <v>6.0314710999998624</v>
       </c>
       <c r="D376" s="5">
         <v>4.3467921800975695</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1711.9396655</v>
       </c>
       <c r="C377" s="5">
         <v>7.9079730000000836</v>
       </c>
       <c r="D377" s="5">
         <v>5.7132542887144089</v>
       </c>
       <c r="E377" s="5">
         <v>-2.7819201802641746</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1713.5738176</v>
       </c>
       <c r="C378" s="5">
         <v>1.6341520999999375</v>
       </c>
       <c r="D378" s="5">
         <v>1.1515071018383782</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1706.2414034000001</v>
       </c>
       <c r="C379" s="5">
         <v>-7.3324141999999028</v>
       </c>
       <c r="D379" s="5">
         <v>-5.015683485608335</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1718.8206272</v>
       </c>
       <c r="C380" s="5">
         <v>12.579223799999909</v>
       </c>
       <c r="D380" s="5">
         <v>9.2146674569196563</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1725.0588795000001</v>
       </c>
       <c r="C381" s="5">
         <v>6.2382523000001129</v>
       </c>
       <c r="D381" s="5">
         <v>4.4432535820236874</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1726.3757719</v>
       </c>
       <c r="C382" s="5">
         <v>1.3168923999999151</v>
       </c>
       <c r="D382" s="5">
         <v>0.9199238393809317</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1734.7562378</v>
       </c>
       <c r="C383" s="5">
         <v>8.3804658999999901</v>
       </c>
       <c r="D383" s="5">
         <v>5.9833161095264487</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1748.4171752</v>
       </c>
       <c r="C384" s="5">
         <v>13.660937399999966</v>
       </c>
       <c r="D384" s="5">
         <v>9.8700380547580124</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1747.3033127000001</v>
       </c>
       <c r="C385" s="5">
         <v>-1.1138624999998683</v>
       </c>
       <c r="D385" s="5">
         <v>-0.76180990537768611</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1744.7079593999999</v>
       </c>
       <c r="C386" s="5">
         <v>-2.5953533000001698</v>
       </c>
       <c r="D386" s="5">
         <v>-1.7679280254629615</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1758.2981560000001</v>
       </c>
       <c r="C387" s="5">
         <v>13.590196600000127</v>
       </c>
       <c r="D387" s="5">
         <v>9.7582918711734301</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1760.7202851</v>
       </c>
       <c r="C388" s="5">
         <v>2.4221290999998928</v>
       </c>
       <c r="D388" s="5">
         <v>1.6656320751458509</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1765.2119455</v>
       </c>
       <c r="C389" s="5">
         <v>4.4916604000000007</v>
       </c>
       <c r="D389" s="5">
         <v>3.1045616152104216</v>
       </c>
       <c r="E389" s="5">
         <v>3.1118082648339707</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1763.3258198999999</v>
       </c>
       <c r="C390" s="5">
         <v>-1.8861256000000139</v>
       </c>
       <c r="D390" s="5">
         <v>-1.2746893445266139</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1767.5842458</v>
       </c>
       <c r="C391" s="5">
         <v>4.2584259000000202</v>
       </c>
       <c r="D391" s="5">
         <v>2.9368000797975524</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1775.1478322999999</v>
       </c>
       <c r="C392" s="5">
         <v>7.5635864999999285</v>
       </c>
       <c r="D392" s="5">
         <v>5.2574518491908195</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1788.3677227000001</v>
       </c>
       <c r="C393" s="5">
         <v>13.219890400000168</v>
       </c>
       <c r="D393" s="5">
         <v>9.3119288347685689</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1794.0784825000001</v>
       </c>
       <c r="C394" s="5">
         <v>5.7107598000000053</v>
       </c>
       <c r="D394" s="5">
         <v>3.899958620799282</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1794.8741972</v>
       </c>
       <c r="C395" s="5">
         <v>0.79571469999996225</v>
       </c>
       <c r="D395" s="5">
         <v>0.53352757561728748</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1815.5279301</v>
       </c>
       <c r="C396" s="5">
         <v>20.653732900000023</v>
       </c>
       <c r="D396" s="5">
         <v>14.716804959320617</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1820.5822565000001</v>
       </c>
       <c r="C397" s="5">
         <v>5.0543264000000363</v>
       </c>
       <c r="D397" s="5">
         <v>3.3923615916241046</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1831.095624</v>
       </c>
       <c r="C398" s="5">
         <v>10.513367499999958</v>
       </c>
       <c r="D398" s="5">
         <v>7.1540592652415746</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1835.9704365</v>
       </c>
       <c r="C399" s="5">
         <v>4.8748124999999618</v>
       </c>
       <c r="D399" s="5">
         <v>3.2418808809494104</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1845.031808</v>
       </c>
       <c r="C400" s="5">
         <v>9.0613714999999502</v>
       </c>
       <c r="D400" s="5">
         <v>6.0860031993176245</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1846.6706798</v>
       </c>
       <c r="C401" s="5">
         <v>1.6388718000000608</v>
       </c>
       <c r="D401" s="5">
         <v>1.0711374139707353</v>
       </c>
       <c r="E401" s="5">
         <v>4.6146715983687026</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1860.231276</v>
       </c>
       <c r="C402" s="5">
         <v>13.560596199999964</v>
       </c>
       <c r="D402" s="5">
         <v>9.1766732942010201</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1868.9487767000001</v>
       </c>
       <c r="C403" s="5">
         <v>8.7175007000000733</v>
       </c>
       <c r="D403" s="5">
         <v>5.7707248561524871</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1879.3453933000001</v>
       </c>
       <c r="C404" s="5">
         <v>10.396616600000016</v>
       </c>
       <c r="D404" s="5">
         <v>6.883449545971998</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1881.5800893999999</v>
       </c>
       <c r="C405" s="5">
         <v>2.2346960999998373</v>
       </c>
       <c r="D405" s="5">
         <v>1.4362675402207481</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1889.9638385000001</v>
       </c>
       <c r="C406" s="5">
         <v>8.3837491000001592</v>
       </c>
       <c r="D406" s="5">
         <v>5.4798324148687572</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1901.2168732</v>
       </c>
       <c r="C407" s="5">
         <v>11.253034699999944</v>
       </c>
       <c r="D407" s="5">
         <v>7.3836058908786084</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1897.1746078000001</v>
       </c>
       <c r="C408" s="5">
         <v>-4.0422653999999056</v>
       </c>
       <c r="D408" s="5">
         <v>-2.5217508225075069</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1901.269757</v>
       </c>
       <c r="C409" s="5">
         <v>4.0951491999999234</v>
       </c>
       <c r="D409" s="5">
         <v>2.6212358838623606</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1908.6135305</v>
       </c>
       <c r="C410" s="5">
         <v>7.3437734999999975</v>
       </c>
       <c r="D410" s="5">
         <v>4.7348220041921074</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1906.8350866000001</v>
       </c>
       <c r="C411" s="5">
         <v>-1.7784438999999566</v>
       </c>
       <c r="D411" s="5">
         <v>-1.1124459419093014</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1907.5289306</v>
       </c>
       <c r="C412" s="5">
         <v>0.6938439999998991</v>
       </c>
       <c r="D412" s="5">
         <v>0.43752138478316827</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1911.7431896999999</v>
       </c>
       <c r="C413" s="5">
         <v>4.2142590999999356</v>
       </c>
       <c r="D413" s="5">
         <v>2.6835843406780135</v>
       </c>
       <c r="E413" s="5">
         <v>3.5237744667634852</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1913.3878245000001</v>
       </c>
       <c r="C414" s="5">
         <v>1.6446348000001763</v>
       </c>
       <c r="D414" s="5">
         <v>1.0372348068048431</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1918.69534</v>
       </c>
       <c r="C415" s="5">
         <v>5.3075154999999086</v>
       </c>
       <c r="D415" s="5">
         <v>3.3799163133531263</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1921.2174230999999</v>
       </c>
       <c r="C416" s="5">
         <v>2.522083099999918</v>
       </c>
       <c r="D416" s="5">
         <v>1.5888277229677561</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1925.4718769000001</v>
       </c>
       <c r="C417" s="5">
         <v>4.2544538000001921</v>
       </c>
       <c r="D417" s="5">
         <v>2.689953984334692</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1929.3400342</v>
       </c>
       <c r="C418" s="5">
         <v>3.8681572999998934</v>
       </c>
       <c r="D418" s="5">
         <v>2.4375436132461292</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1933.4085256999999</v>
       </c>
       <c r="C419" s="5">
         <v>4.0684914999999364</v>
       </c>
       <c r="D419" s="5">
         <v>2.5600536014983799</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1934.3836942999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.97516859999996086</v>
       </c>
       <c r="D420" s="5">
         <v>0.60693536912970192</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1944.5421977000001</v>
       </c>
       <c r="C421" s="5">
         <v>10.1585034000002</v>
       </c>
       <c r="D421" s="5">
         <v>6.4870980827880675</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1948.8416723</v>
       </c>
       <c r="C422" s="5">
         <v>4.2994745999999395</v>
       </c>
       <c r="D422" s="5">
         <v>2.6857612577469991</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1952.2252205</v>
       </c>
       <c r="C423" s="5">
         <v>3.3835481999999502</v>
       </c>
       <c r="D423" s="5">
         <v>2.103431291909863</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1958.6752004</v>
       </c>
       <c r="C424" s="5">
         <v>6.4499799000000166</v>
       </c>
       <c r="D424" s="5">
         <v>4.0375379904554753</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1962.0356858</v>
       </c>
       <c r="C425" s="5">
         <v>3.3604854000000159</v>
       </c>
       <c r="D425" s="5">
         <v>2.0783709567182562</v>
       </c>
       <c r="E425" s="5">
         <v>2.6307140190671818</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1969.3778714</v>
       </c>
       <c r="C426" s="5">
         <v>7.3421855999999934</v>
       </c>
       <c r="D426" s="5">
         <v>4.5841375148756081</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1973.6700323</v>
       </c>
       <c r="C427" s="5">
         <v>4.2921608999999989</v>
       </c>
       <c r="D427" s="5">
         <v>2.6469190746728932</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1975.7332062999999</v>
       </c>
       <c r="C428" s="5">
         <v>2.0631739999998899</v>
       </c>
       <c r="D428" s="5">
         <v>1.2616561732586851</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1977.7872723</v>
       </c>
       <c r="C429" s="5">
         <v>2.0540660000001481</v>
       </c>
       <c r="D429" s="5">
         <v>1.2547354470494376</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1979.8495450999999</v>
       </c>
       <c r="C430" s="5">
         <v>2.062272799999846</v>
       </c>
       <c r="D430" s="5">
         <v>1.2584615463938853</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1970.4593718000001</v>
       </c>
       <c r="C431" s="5">
         <v>-9.3901732999997876</v>
       </c>
       <c r="D431" s="5">
         <v>-5.5453030029767092</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1983.4881143</v>
       </c>
       <c r="C432" s="5">
         <v>13.028742499999908</v>
       </c>
       <c r="D432" s="5">
         <v>8.2294401316162826</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1985.5335243</v>
       </c>
       <c r="C433" s="5">
         <v>2.0454099999999471</v>
       </c>
       <c r="D433" s="5">
         <v>1.2445051195155932</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1986.429922</v>
       </c>
       <c r="C434" s="5">
         <v>0.89639770000007957</v>
       </c>
       <c r="D434" s="5">
         <v>0.54310451838701645</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1993.8117635000001</v>
       </c>
       <c r="C435" s="5">
         <v>7.3818415000000641</v>
       </c>
       <c r="D435" s="5">
         <v>4.5516440938020875</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1996.7242163000001</v>
       </c>
       <c r="C436" s="5">
         <v>2.9124527999999827</v>
       </c>
       <c r="D436" s="5">
         <v>1.7670470863174303</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2001.4234590000001</v>
       </c>
       <c r="C437" s="5">
         <v>4.6992427000000134</v>
       </c>
       <c r="D437" s="5">
         <v>2.8610160216512748</v>
       </c>
       <c r="E437" s="5">
         <v>2.0074952502171284</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>2007.5634966</v>
       </c>
       <c r="C438" s="5">
         <v>6.1400375999999142</v>
       </c>
       <c r="D438" s="5">
         <v>3.7441586656068893</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>2007.7919949</v>
       </c>
       <c r="C439" s="5">
         <v>0.22849829999995563</v>
       </c>
       <c r="D439" s="5">
         <v>0.13666799298408527</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>2011.0908569000001</v>
       </c>
       <c r="C440" s="5">
         <v>3.2988620000000992</v>
       </c>
       <c r="D440" s="5">
         <v>1.9895506623966108</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>2014.2722076</v>
       </c>
       <c r="C441" s="5">
         <v>3.181350699999939</v>
       </c>
       <c r="D441" s="5">
         <v>1.9148869768194299</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>2012.422051</v>
       </c>
       <c r="C442" s="5">
         <v>-1.8501565999999912</v>
       </c>
       <c r="D442" s="5">
         <v>-1.0966770325079311</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>2010.6506408</v>
       </c>
       <c r="C443" s="5">
         <v>-1.7714101999999912</v>
       </c>
       <c r="D443" s="5">
         <v>-1.0511866746224396</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>2013.0212012</v>
       </c>
       <c r="C444" s="5">
         <v>2.3705603999999312</v>
       </c>
       <c r="D444" s="5">
         <v>1.424012413186837</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>2014.3852420000001</v>
+        <v>2014.1197216999999</v>
       </c>
       <c r="C445" s="5">
-        <v>1.3640408000001116</v>
+        <v>1.0985204999999496</v>
       </c>
       <c r="D445" s="5">
-        <v>0.81616778120008338</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.65681787745544007</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>2010.1860071999999</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-3.9337144999999509</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-2.3186702529226055</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE650000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>