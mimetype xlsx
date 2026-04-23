--- v2 (2026-02-01)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7BB47765-7F19-4F15-A957-E0CE556FE854}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4BD58DBA-614A-4874-8572-9CC3364450C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{31A76409-11F0-48F3-A8CF-98913C82C066}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FEA52FF9-5B1F-46DA-9FC2-1D1009F59C9C}"/>
   </bookViews>
   <sheets>
     <sheet name="AE650000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Education and Health Services</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90CE6536-0780-4A8F-8F37-582AE665A2AE}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F925ADE3-24F3-4422-AEFF-39395A1BEBD8}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>659.58914030000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>662.50864549999994</v>
       </c>
       <c r="C7" s="5">
         <v>2.9195051999998896</v>
       </c>
       <c r="D7" s="5">
         <v>5.4427297191082413</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>665.0594466</v>
       </c>
       <c r="C8" s="5">
         <v>2.5508011000000579</v>
       </c>
       <c r="D8" s="5">
         <v>4.7193647573582798</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>667.37634030000004</v>
       </c>
       <c r="C9" s="5">
         <v>2.3168937000000369</v>
       </c>
       <c r="D9" s="5">
         <v>4.2615250987591224</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>670.53466890000004</v>
       </c>
       <c r="C10" s="5">
         <v>3.1583286000000044</v>
       </c>
       <c r="D10" s="5">
         <v>5.829117420845864</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>673.75779190000003</v>
       </c>
       <c r="C11" s="5">
         <v>3.2231229999999869</v>
       </c>
       <c r="D11" s="5">
         <v>5.9231194151376343</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>676.80083300000001</v>
       </c>
       <c r="C12" s="5">
         <v>3.0430410999999822</v>
       </c>
       <c r="D12" s="5">
         <v>5.5565057906085791</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>682.13494800000001</v>
       </c>
       <c r="C13" s="5">
         <v>5.3341149999999971</v>
       </c>
       <c r="D13" s="5">
         <v>9.8785679004735663</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>684.99203809999995</v>
       </c>
       <c r="C14" s="5">
         <v>2.8570900999999367</v>
       </c>
       <c r="D14" s="5">
         <v>5.1435600528141334</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>688.03307870000003</v>
       </c>
       <c r="C15" s="5">
         <v>3.0410406000000876</v>
       </c>
       <c r="D15" s="5">
         <v>5.4594587269177097</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>690.69050059999995</v>
       </c>
       <c r="C16" s="5">
         <v>2.6574218999999175</v>
       </c>
       <c r="D16" s="5">
         <v>4.7345509610596137</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>690.87078840000004</v>
       </c>
       <c r="C17" s="5">
         <v>0.18028780000008737</v>
       </c>
       <c r="D17" s="5">
         <v>0.31368061999303976</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>693.56058889999997</v>
       </c>
       <c r="C18" s="5">
         <v>2.689800499999933</v>
       </c>
       <c r="D18" s="5">
         <v>4.7733714207212952</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>697.75785389999999</v>
       </c>
       <c r="C19" s="5">
         <v>4.1972650000000158</v>
       </c>
       <c r="D19" s="5">
         <v>7.5087772842018286</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>701.33033009999997</v>
       </c>
       <c r="C20" s="5">
         <v>3.5724761999999828</v>
       </c>
       <c r="D20" s="5">
         <v>6.319922061211547</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>705.33122109999999</v>
       </c>
       <c r="C21" s="5">
         <v>4.0008910000000242</v>
       </c>
       <c r="D21" s="5">
         <v>7.0645866269068769</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>708.90698050000003</v>
       </c>
       <c r="C22" s="5">
         <v>3.5757594000000381</v>
       </c>
       <c r="D22" s="5">
         <v>6.2560669987820727</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>710.21641260000001</v>
       </c>
       <c r="C23" s="5">
         <v>1.3094320999999809</v>
       </c>
       <c r="D23" s="5">
         <v>2.2391942599003345</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>713.06875679999996</v>
       </c>
       <c r="C24" s="5">
         <v>2.8523441999999477</v>
       </c>
       <c r="D24" s="5">
         <v>4.9272876313013692</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>715.13039739999999</v>
       </c>
       <c r="C25" s="5">
         <v>2.0616406000000325</v>
       </c>
       <c r="D25" s="5">
         <v>3.5251729702657109</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>718.40652639999996</v>
       </c>
       <c r="C26" s="5">
         <v>3.276128999999969</v>
       </c>
       <c r="D26" s="5">
         <v>5.6380474620045584</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>721.19695039999999</v>
       </c>
       <c r="C27" s="5">
         <v>2.79042400000003</v>
       </c>
       <c r="D27" s="5">
         <v>4.7618962929911524</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>725.17469289999997</v>
       </c>
       <c r="C28" s="5">
         <v>3.9777424999999766</v>
       </c>
       <c r="D28" s="5">
         <v>6.823080303158946</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>726.96460379999996</v>
       </c>
       <c r="C29" s="5">
         <v>1.7899108999999953</v>
       </c>
       <c r="D29" s="5">
         <v>3.0024389552867348</v>
       </c>
       <c r="E29" s="5">
         <v>5.2243944896831263</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>729.80857179999998</v>
       </c>
       <c r="C30" s="5">
         <v>2.843968000000018</v>
       </c>
       <c r="D30" s="5">
         <v>4.7968755850195555</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>732.35147489999997</v>
       </c>
       <c r="C31" s="5">
         <v>2.5429030999999895</v>
       </c>
       <c r="D31" s="5">
         <v>4.2622773564435557</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>733.96545270000001</v>
       </c>
       <c r="C32" s="5">
         <v>1.6139778000000433</v>
       </c>
       <c r="D32" s="5">
         <v>2.6768873842808016</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>736.67798830000004</v>
       </c>
       <c r="C33" s="5">
         <v>2.7125356000000238</v>
       </c>
       <c r="D33" s="5">
         <v>4.5261370460282446</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>738.34006139999997</v>
       </c>
       <c r="C34" s="5">
         <v>1.6620730999999296</v>
       </c>
       <c r="D34" s="5">
         <v>2.7412578276813537</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>742.12500969999996</v>
       </c>
       <c r="C35" s="5">
         <v>3.7849482999999964</v>
       </c>
       <c r="D35" s="5">
         <v>6.3279917599005753</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>747.63173559999996</v>
       </c>
       <c r="C36" s="5">
         <v>5.5067258999999922</v>
       </c>
       <c r="D36" s="5">
         <v>9.2767891901675448</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>748.25603079999996</v>
       </c>
       <c r="C37" s="5">
         <v>0.62429520000000593</v>
       </c>
       <c r="D37" s="5">
         <v>1.0066512894855606</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>750.24658939999995</v>
       </c>
       <c r="C38" s="5">
         <v>1.9905585999999857</v>
       </c>
       <c r="D38" s="5">
         <v>3.2394417376959916</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>756.03566309999997</v>
       </c>
       <c r="C39" s="5">
         <v>5.7890737000000172</v>
       </c>
       <c r="D39" s="5">
         <v>9.66272370989374</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>757.82169180000005</v>
       </c>
       <c r="C40" s="5">
         <v>1.7860287000000881</v>
       </c>
       <c r="D40" s="5">
         <v>2.8719569789030786</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>760.65394609999998</v>
       </c>
       <c r="C41" s="5">
         <v>2.8322542999999314</v>
       </c>
       <c r="D41" s="5">
         <v>4.5781810600891815</v>
       </c>
       <c r="E41" s="5">
         <v>4.6342479570392614</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>769.19209120000005</v>
       </c>
       <c r="C42" s="5">
         <v>8.5381451000000652</v>
       </c>
       <c r="D42" s="5">
         <v>14.333171536814394</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>770.97080549999998</v>
       </c>
       <c r="C43" s="5">
         <v>1.7787142999999332</v>
       </c>
       <c r="D43" s="5">
         <v>2.8105001471246727</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>773.56990519999999</v>
       </c>
       <c r="C44" s="5">
         <v>2.5990997000000107</v>
       </c>
       <c r="D44" s="5">
         <v>4.1213029759812336</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>773.05127470000002</v>
       </c>
       <c r="C45" s="5">
         <v>-0.51863049999997202</v>
       </c>
       <c r="D45" s="5">
         <v>-0.80156535830945286</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>776.08348060000003</v>
       </c>
       <c r="C46" s="5">
         <v>3.0322059000000081</v>
       </c>
       <c r="D46" s="5">
         <v>4.8097450018402155</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>780.7427576</v>
       </c>
       <c r="C47" s="5">
         <v>4.6592769999999746</v>
       </c>
       <c r="D47" s="5">
         <v>7.4470013226796139</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>782.29431769999997</v>
       </c>
       <c r="C48" s="5">
         <v>1.5515600999999606</v>
       </c>
       <c r="D48" s="5">
         <v>2.4109835461612494</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>783.50849089999997</v>
       </c>
       <c r="C49" s="5">
         <v>1.2141732000000047</v>
       </c>
       <c r="D49" s="5">
         <v>1.8784617685453364</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>785.66726530000005</v>
       </c>
       <c r="C50" s="5">
         <v>2.1587744000000839</v>
       </c>
       <c r="D50" s="5">
         <v>3.3568862177236092</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>785.01520300000004</v>
       </c>
       <c r="C51" s="5">
         <v>-0.65206230000001142</v>
       </c>
       <c r="D51" s="5">
         <v>-0.99140296083307655</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>786.76893940000002</v>
       </c>
       <c r="C52" s="5">
         <v>1.7537363999999798</v>
       </c>
       <c r="D52" s="5">
         <v>2.7140049958891632</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>788.93802970000002</v>
       </c>
       <c r="C53" s="5">
         <v>2.1690902999999935</v>
       </c>
       <c r="D53" s="5">
         <v>3.3589810472443249</v>
       </c>
       <c r="E53" s="5">
         <v>3.7183904382560806</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>792.48607230000005</v>
       </c>
       <c r="C54" s="5">
         <v>3.5480426000000307</v>
       </c>
       <c r="D54" s="5">
         <v>5.5321938632429291</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>793.86247560000004</v>
       </c>
       <c r="C55" s="5">
         <v>1.3764032999999927</v>
       </c>
       <c r="D55" s="5">
         <v>2.1042052598634786</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>796.03709379999998</v>
       </c>
       <c r="C56" s="5">
         <v>2.1746181999999408</v>
       </c>
       <c r="D56" s="5">
         <v>3.3371254012035445</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>804.03882290000001</v>
       </c>
       <c r="C57" s="5">
         <v>8.0017291000000341</v>
       </c>
       <c r="D57" s="5">
         <v>12.752080246939013</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>806.43427789999998</v>
       </c>
       <c r="C58" s="5">
         <v>2.3954549999999699</v>
       </c>
       <c r="D58" s="5">
         <v>3.634301265585238</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>810.20000460000006</v>
       </c>
       <c r="C59" s="5">
         <v>3.7657267000000729</v>
       </c>
       <c r="D59" s="5">
         <v>5.7496997396046634</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>816.21929009999997</v>
       </c>
       <c r="C60" s="5">
         <v>6.0192854999999099</v>
       </c>
       <c r="D60" s="5">
         <v>9.2887245585540299</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>818.14089460000002</v>
       </c>
       <c r="C61" s="5">
         <v>1.9216045000000577</v>
       </c>
       <c r="D61" s="5">
         <v>2.8619995765137185</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>820.52453490000005</v>
       </c>
       <c r="C62" s="5">
         <v>2.3836403000000246</v>
       </c>
       <c r="D62" s="5">
         <v>3.5527516673202308</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>823.26446829999998</v>
       </c>
       <c r="C63" s="5">
         <v>2.7399333999999271</v>
       </c>
       <c r="D63" s="5">
         <v>4.0815144630687028</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>827.25174049999998</v>
       </c>
       <c r="C64" s="5">
         <v>3.9872722000000067</v>
       </c>
       <c r="D64" s="5">
         <v>5.9692382187383375</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>831.85902769999996</v>
       </c>
       <c r="C65" s="5">
         <v>4.6072871999999734</v>
       </c>
       <c r="D65" s="5">
         <v>6.8918355152686406</v>
       </c>
       <c r="E65" s="5">
         <v>5.4403510015001988</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>832.81996349999997</v>
       </c>
       <c r="C66" s="5">
         <v>0.96093580000001566</v>
       </c>
       <c r="D66" s="5">
         <v>1.395041077279835</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>836.22536620000005</v>
       </c>
       <c r="C67" s="5">
         <v>3.4054027000000815</v>
       </c>
       <c r="D67" s="5">
         <v>5.0186723152607193</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>839.79208200000005</v>
       </c>
       <c r="C68" s="5">
         <v>3.5667157999999972</v>
       </c>
       <c r="D68" s="5">
         <v>5.2401015002045082</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>844.05535080000004</v>
       </c>
       <c r="C69" s="5">
         <v>4.2632687999999916</v>
       </c>
       <c r="D69" s="5">
         <v>6.2648960707397228</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>847.51047249999999</v>
       </c>
       <c r="C70" s="5">
         <v>3.4551216999999497</v>
       </c>
       <c r="D70" s="5">
         <v>5.0242894779829017</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>850.80227209999998</v>
       </c>
       <c r="C71" s="5">
         <v>3.2917995999999903</v>
       </c>
       <c r="D71" s="5">
         <v>4.7617662096400393</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>852.89569610000001</v>
       </c>
       <c r="C72" s="5">
         <v>2.0934240000000273</v>
       </c>
       <c r="D72" s="5">
         <v>2.9929225721909702</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>856.01368869999999</v>
       </c>
       <c r="C73" s="5">
         <v>3.1179925999999796</v>
       </c>
       <c r="D73" s="5">
         <v>4.4762175671282156</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>860.51150619999999</v>
       </c>
       <c r="C74" s="5">
         <v>4.4978174999999965</v>
       </c>
       <c r="D74" s="5">
         <v>6.4906961503237381</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>863.92825449999998</v>
       </c>
       <c r="C75" s="5">
         <v>3.4167482999999947</v>
       </c>
       <c r="D75" s="5">
         <v>4.870164861351034</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>867.52566549999995</v>
       </c>
       <c r="C76" s="5">
         <v>3.5974109999999655</v>
       </c>
       <c r="D76" s="5">
         <v>5.1128600658896239</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>869.68653840000002</v>
       </c>
       <c r="C77" s="5">
         <v>2.1608729000000721</v>
       </c>
       <c r="D77" s="5">
         <v>3.0303056659807037</v>
       </c>
       <c r="E77" s="5">
         <v>4.547346297916488</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>871.76268340000001</v>
       </c>
       <c r="C78" s="5">
         <v>2.0761449999999968</v>
       </c>
       <c r="D78" s="5">
         <v>2.9025939753109409</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>873.45897679999996</v>
       </c>
       <c r="C79" s="5">
         <v>1.696293399999945</v>
       </c>
       <c r="D79" s="5">
         <v>2.3601360047894593</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>876.15648109999995</v>
       </c>
       <c r="C80" s="5">
         <v>2.6975042999999914</v>
       </c>
       <c r="D80" s="5">
         <v>3.7695620124808871</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>878.20378089999997</v>
       </c>
       <c r="C81" s="5">
         <v>2.0472998000000189</v>
       </c>
       <c r="D81" s="5">
         <v>2.8403381278044648</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>882.79259039999999</v>
       </c>
       <c r="C82" s="5">
         <v>4.5888095000000249</v>
       </c>
       <c r="D82" s="5">
         <v>6.4536413405322124</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>884.73002680000002</v>
       </c>
       <c r="C83" s="5">
         <v>1.9374364000000242</v>
       </c>
       <c r="D83" s="5">
         <v>2.6656243092020082</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>886.75225330000001</v>
       </c>
       <c r="C84" s="5">
         <v>2.0222264999999879</v>
       </c>
       <c r="D84" s="5">
         <v>2.7775839872345776</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>891.46445210000002</v>
       </c>
       <c r="C85" s="5">
         <v>4.7121988000000101</v>
       </c>
       <c r="D85" s="5">
         <v>6.5665120254038589</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>893.4252573</v>
       </c>
       <c r="C86" s="5">
         <v>1.9608051999999816</v>
       </c>
       <c r="D86" s="5">
         <v>2.6716049221611193</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>901.62621260000003</v>
       </c>
       <c r="C87" s="5">
         <v>8.2009553000000324</v>
       </c>
       <c r="D87" s="5">
         <v>11.588551622348575</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>907.10325</v>
       </c>
       <c r="C88" s="5">
         <v>5.477037399999972</v>
       </c>
       <c r="D88" s="5">
         <v>7.5380913327033339</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>908.21620240000004</v>
       </c>
       <c r="C89" s="5">
         <v>1.1129524000000401</v>
       </c>
       <c r="D89" s="5">
         <v>1.4822923842508384</v>
       </c>
       <c r="E89" s="5">
         <v>4.4302932492073177</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>912.31645170000002</v>
       </c>
       <c r="C90" s="5">
         <v>4.1002492999999731</v>
       </c>
       <c r="D90" s="5">
         <v>5.5541065001395218</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>917.31876290000002</v>
       </c>
       <c r="C91" s="5">
         <v>5.0023112000000083</v>
       </c>
       <c r="D91" s="5">
         <v>6.7818011381475696</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>921.37341590000005</v>
       </c>
       <c r="C92" s="5">
         <v>4.0546530000000303</v>
       </c>
       <c r="D92" s="5">
         <v>5.435001891487734</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>926.74201330000005</v>
       </c>
       <c r="C93" s="5">
         <v>5.3685973999999987</v>
       </c>
       <c r="D93" s="5">
         <v>7.2205653901766587</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>931.34948259999999</v>
       </c>
       <c r="C94" s="5">
         <v>4.6074692999999343</v>
       </c>
       <c r="D94" s="5">
         <v>6.1318924396194241</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>933.93255650000003</v>
       </c>
       <c r="C95" s="5">
         <v>2.5830739000000449</v>
       </c>
       <c r="D95" s="5">
         <v>3.3794097647431354</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>937.93668539999999</v>
       </c>
       <c r="C96" s="5">
         <v>4.0041288999999551</v>
       </c>
       <c r="D96" s="5">
         <v>5.2679322960451191</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>941.76968120000004</v>
       </c>
       <c r="C97" s="5">
         <v>3.8329958000000488</v>
       </c>
       <c r="D97" s="5">
         <v>5.0156890856988268</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>944.49833969999997</v>
       </c>
       <c r="C98" s="5">
         <v>2.7286584999999377</v>
       </c>
       <c r="D98" s="5">
         <v>3.5327922862616656</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>946.57978890000004</v>
       </c>
       <c r="C99" s="5">
         <v>2.0814492000000655</v>
       </c>
       <c r="D99" s="5">
         <v>2.6768039176212843</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>947.76082959999997</v>
       </c>
       <c r="C100" s="5">
         <v>1.1810406999999259</v>
       </c>
       <c r="D100" s="5">
         <v>1.5075485656729448</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>950.88486020000005</v>
       </c>
       <c r="C101" s="5">
         <v>3.1240306000000828</v>
       </c>
       <c r="D101" s="5">
         <v>4.0279703606381556</v>
       </c>
       <c r="E101" s="5">
         <v>4.6980727372233799</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>952.77786170000002</v>
       </c>
       <c r="C102" s="5">
         <v>1.8930014999999685</v>
       </c>
       <c r="D102" s="5">
         <v>2.4152661403036069</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>955.19657040000004</v>
       </c>
       <c r="C103" s="5">
         <v>2.4187087000000247</v>
       </c>
       <c r="D103" s="5">
         <v>3.089198548545391</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>956.69404350000002</v>
       </c>
       <c r="C104" s="5">
         <v>1.4974730999999792</v>
       </c>
       <c r="D104" s="5">
         <v>1.8975603908143235</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>957.35560380000004</v>
       </c>
       <c r="C105" s="5">
         <v>0.6615603000000192</v>
       </c>
       <c r="D105" s="5">
         <v>0.83297127225185896</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>957.72094819999995</v>
       </c>
       <c r="C106" s="5">
         <v>0.36534439999991264</v>
       </c>
       <c r="D106" s="5">
         <v>0.45890433572155498</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>959.8739587</v>
       </c>
       <c r="C107" s="5">
         <v>2.1530105000000503</v>
       </c>
       <c r="D107" s="5">
         <v>2.7312734278585937</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>961.20654939999997</v>
       </c>
       <c r="C108" s="5">
         <v>1.3325906999999688</v>
       </c>
       <c r="D108" s="5">
         <v>1.6787367978657652</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>962.75139890000003</v>
       </c>
       <c r="C109" s="5">
         <v>1.5448495000000548</v>
       </c>
       <c r="D109" s="5">
         <v>1.9457779540692943</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>964.09214280000003</v>
       </c>
       <c r="C110" s="5">
         <v>1.3407439000000068</v>
       </c>
       <c r="D110" s="5">
         <v>1.6839998443570536</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>965.61973579999994</v>
       </c>
       <c r="C111" s="5">
         <v>1.5275929999999107</v>
       </c>
       <c r="D111" s="5">
         <v>1.9180441243527468</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>970.00114970000004</v>
       </c>
       <c r="C112" s="5">
         <v>4.3814139000000978</v>
       </c>
       <c r="D112" s="5">
         <v>5.5828513294031934</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>972.34399840000003</v>
       </c>
       <c r="C113" s="5">
         <v>2.3428486999999905</v>
       </c>
       <c r="D113" s="5">
         <v>2.9371801759448646</v>
       </c>
       <c r="E113" s="5">
         <v>2.2567546396191851</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>970.57267100000001</v>
       </c>
       <c r="C114" s="5">
         <v>-1.7713274000000183</v>
       </c>
       <c r="D114" s="5">
         <v>-2.164279843050132</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>969.74841709999998</v>
       </c>
       <c r="C115" s="5">
         <v>-0.82425390000003063</v>
       </c>
       <c r="D115" s="5">
         <v>-1.0143473086356658</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>970.78404469999998</v>
       </c>
       <c r="C116" s="5">
         <v>1.035627599999998</v>
       </c>
       <c r="D116" s="5">
         <v>1.2890752156334839</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>972.90000850000001</v>
       </c>
       <c r="C117" s="5">
         <v>2.1159638000000314</v>
       </c>
       <c r="D117" s="5">
         <v>2.647157561202329</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>973.15204589999996</v>
       </c>
       <c r="C118" s="5">
         <v>0.25203739999994923</v>
       </c>
       <c r="D118" s="5">
         <v>0.31131275431979244</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>977.8078544</v>
       </c>
       <c r="C119" s="5">
         <v>4.6558085000000347</v>
       </c>
       <c r="D119" s="5">
         <v>5.8946105719849484</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>976.71152510000002</v>
       </c>
       <c r="C120" s="5">
         <v>-1.0963292999999794</v>
       </c>
       <c r="D120" s="5">
         <v>-1.3371876355090184</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>977.37331440000003</v>
       </c>
       <c r="C121" s="5">
         <v>0.66178930000000946</v>
       </c>
       <c r="D121" s="5">
         <v>0.81611952502982366</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>981.09218129999999</v>
       </c>
       <c r="C122" s="5">
         <v>3.7188668999999663</v>
       </c>
       <c r="D122" s="5">
         <v>4.6627279952295542</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>983.64570920000006</v>
       </c>
       <c r="C123" s="5">
         <v>2.5535279000000628</v>
       </c>
       <c r="D123" s="5">
         <v>3.1683883085516396</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>986.14176520000001</v>
       </c>
       <c r="C124" s="5">
         <v>2.4960559999999532</v>
       </c>
       <c r="D124" s="5">
         <v>3.0879273041307886</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>988.1661216</v>
       </c>
       <c r="C125" s="5">
         <v>2.0243563999999878</v>
       </c>
       <c r="D125" s="5">
         <v>2.4913692179334479</v>
       </c>
       <c r="E125" s="5">
         <v>1.6272145687159512</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>989.1832948</v>
       </c>
       <c r="C126" s="5">
         <v>1.017173200000002</v>
       </c>
       <c r="D126" s="5">
         <v>1.2422425629607714</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>991.29760120000003</v>
       </c>
       <c r="C127" s="5">
         <v>2.1143064000000322</v>
       </c>
       <c r="D127" s="5">
         <v>2.5952801417763016</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>994.38993310000001</v>
       </c>
       <c r="C128" s="5">
         <v>3.0923318999999765</v>
       </c>
       <c r="D128" s="5">
         <v>3.8082727428435659</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>995.98062460000006</v>
       </c>
       <c r="C129" s="5">
         <v>1.5906915000000481</v>
       </c>
       <c r="D129" s="5">
         <v>1.9365781996172116</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>998.93313439999997</v>
       </c>
       <c r="C130" s="5">
         <v>2.9525097999999161</v>
       </c>
       <c r="D130" s="5">
         <v>3.6158864632263255</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1002.122246</v>
       </c>
       <c r="C131" s="5">
         <v>3.1891116000000466</v>
       </c>
       <c r="D131" s="5">
         <v>3.8990104363633371</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1003.142651</v>
       </c>
       <c r="C132" s="5">
         <v>1.0204049999999825</v>
       </c>
       <c r="D132" s="5">
         <v>1.2287591403556064</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1005.922287</v>
       </c>
       <c r="C133" s="5">
         <v>2.7796359999999822</v>
       </c>
       <c r="D133" s="5">
         <v>3.3762595912675941</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1010.521576</v>
       </c>
       <c r="C134" s="5">
         <v>4.5992889999999989</v>
       </c>
       <c r="D134" s="5">
         <v>5.6267516254037808</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1011.816598</v>
       </c>
       <c r="C135" s="5">
         <v>1.2950220000000172</v>
       </c>
       <c r="D135" s="5">
         <v>1.5487317208204177</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1014.402756</v>
       </c>
       <c r="C136" s="5">
         <v>2.5861579999999549</v>
       </c>
       <c r="D136" s="5">
         <v>3.1106330273007243</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1017.5213230000001</v>
       </c>
       <c r="C137" s="5">
         <v>3.1185670000000982</v>
       </c>
       <c r="D137" s="5">
         <v>3.7521684550032353</v>
       </c>
       <c r="E137" s="5">
         <v>2.9706747436826886</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1021.968837</v>
       </c>
       <c r="C138" s="5">
         <v>4.4475139999999556</v>
       </c>
       <c r="D138" s="5">
         <v>5.3730639454459661</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1026.2201130000001</v>
       </c>
       <c r="C139" s="5">
         <v>4.2512760000000753</v>
       </c>
       <c r="D139" s="5">
         <v>5.1076751336945225</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1029.7197610000001</v>
       </c>
       <c r="C140" s="5">
         <v>3.4996479999999792</v>
       </c>
       <c r="D140" s="5">
         <v>4.1699127413824533</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1031.855018</v>
       </c>
       <c r="C141" s="5">
         <v>2.1352569999999105</v>
       </c>
       <c r="D141" s="5">
         <v>2.5169317546088754</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1035.7303649999999</v>
       </c>
       <c r="C142" s="5">
         <v>3.8753469999999197</v>
       </c>
       <c r="D142" s="5">
         <v>4.6011212661291045</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1044.5859399999999</v>
       </c>
       <c r="C143" s="5">
         <v>8.8555750000000444</v>
       </c>
       <c r="D143" s="5">
         <v>10.756597532641511</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1045.7570149999999</v>
       </c>
       <c r="C144" s="5">
         <v>1.1710749999999734</v>
       </c>
       <c r="D144" s="5">
         <v>1.3536344122191402</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1048.0110609999999</v>
       </c>
       <c r="C145" s="5">
         <v>2.2540460000000166</v>
       </c>
       <c r="D145" s="5">
         <v>2.6173883748628057</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1045.9823040000001</v>
       </c>
       <c r="C146" s="5">
         <v>-2.0287569999998141</v>
       </c>
       <c r="D146" s="5">
         <v>-2.2984058394516893</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1051.54448</v>
       </c>
       <c r="C147" s="5">
         <v>5.5621759999999085</v>
       </c>
       <c r="D147" s="5">
         <v>6.5711688687595471</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1055.1069520000001</v>
       </c>
       <c r="C148" s="5">
         <v>3.5624720000000707</v>
       </c>
       <c r="D148" s="5">
         <v>4.1420301760297873</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1058.6726000000001</v>
+        <v>1058.672601</v>
       </c>
       <c r="C149" s="5">
-        <v>3.5656480000000101</v>
+        <v>3.5656489999998939</v>
       </c>
       <c r="D149" s="5">
-        <v>4.1315329246151444</v>
+        <v>4.1315341049407595</v>
       </c>
       <c r="E149" s="5">
-        <v>4.0442667951834155</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0442668934614456</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1063.1724830000001</v>
       </c>
       <c r="C150" s="5">
-        <v>4.4998829999999543</v>
+        <v>4.4998820000000705</v>
       </c>
       <c r="D150" s="5">
-        <v>5.2215404560003398</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2215392633197411</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1067.638279</v>
       </c>
       <c r="C151" s="5">
         <v>4.4657959999999548</v>
       </c>
       <c r="D151" s="5">
         <v>5.158626819109613</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1070.1706280000001</v>
       </c>
       <c r="C152" s="5">
         <v>2.5323490000000675</v>
       </c>
       <c r="D152" s="5">
         <v>2.8837266420255192</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1074.1945780000001</v>
       </c>
       <c r="C153" s="5">
         <v>4.0239500000000135</v>
       </c>
       <c r="D153" s="5">
         <v>4.6066142946585176</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1079.214704</v>
       </c>
       <c r="C154" s="5">
         <v>5.0201259999998911</v>
       </c>
       <c r="D154" s="5">
         <v>5.7544801705295967</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1081.1270999999999</v>
       </c>
       <c r="C155" s="5">
         <v>1.9123959999999443</v>
       </c>
       <c r="D155" s="5">
         <v>2.147278022560184</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1084.4529829999999</v>
       </c>
       <c r="C156" s="5">
         <v>3.3258829999999762</v>
       </c>
       <c r="D156" s="5">
         <v>3.7546782782754473</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1090.24514</v>
       </c>
       <c r="C157" s="5">
         <v>5.7921570000000884</v>
       </c>
       <c r="D157" s="5">
         <v>6.6009758206428293</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1092.7788190000001</v>
       </c>
       <c r="C158" s="5">
         <v>2.5336790000001201</v>
       </c>
       <c r="D158" s="5">
         <v>2.824666778760232</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1091.8815520000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.89726700000005621</v>
       </c>
       <c r="D159" s="5">
         <v>-0.98086750598210815</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1097.1695729999999</v>
       </c>
       <c r="C160" s="5">
         <v>5.2880209999998442</v>
       </c>
       <c r="D160" s="5">
         <v>5.9689719138884989</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1100.8449419999999</v>
       </c>
       <c r="C161" s="5">
         <v>3.6753690000000461</v>
       </c>
       <c r="D161" s="5">
         <v>4.0947327156169777</v>
       </c>
       <c r="E161" s="5">
-        <v>3.9835112385075311</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9835111402868995</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1107.667344</v>
       </c>
       <c r="C162" s="5">
         <v>6.822402000000011</v>
       </c>
       <c r="D162" s="5">
         <v>7.6957114501150059</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1109.2875899999999</v>
       </c>
       <c r="C163" s="5">
         <v>1.6202459999999519</v>
       </c>
       <c r="D163" s="5">
         <v>1.7694968466144267</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1111.701497</v>
       </c>
       <c r="C164" s="5">
         <v>2.4139070000001084</v>
       </c>
       <c r="D164" s="5">
         <v>2.6427863256611284</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1113.6731709999999</v>
       </c>
       <c r="C165" s="5">
         <v>1.9716739999998936</v>
       </c>
       <c r="D165" s="5">
         <v>2.1491607887947906</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1116.1367439999999</v>
       </c>
       <c r="C166" s="5">
         <v>2.4635729999999967</v>
       </c>
       <c r="D166" s="5">
         <v>2.6870739853531722</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1114.284576</v>
       </c>
       <c r="C167" s="5">
         <v>-1.8521679999998923</v>
       </c>
       <c r="D167" s="5">
         <v>-1.9732598448725769</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1118.417038</v>
       </c>
       <c r="C168" s="5">
         <v>4.1324620000000323</v>
       </c>
       <c r="D168" s="5">
         <v>4.5422554982005758</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1122.0044069999999</v>
       </c>
       <c r="C169" s="5">
         <v>3.5873689999998533</v>
       </c>
       <c r="D169" s="5">
         <v>3.9176839289548626</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1125.511706</v>
       </c>
       <c r="C170" s="5">
         <v>3.5072990000001028</v>
       </c>
       <c r="D170" s="5">
         <v>3.8162751134009465</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1130.4408390000001</v>
       </c>
       <c r="C171" s="5">
         <v>4.9291330000000926</v>
       </c>
       <c r="D171" s="5">
         <v>5.3838035289046848</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1131.1469970000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.70615799999995943</v>
       </c>
       <c r="D172" s="5">
         <v>0.75219067458258682</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1131.8018669999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.65486999999984619</v>
       </c>
       <c r="D173" s="5">
         <v>0.69694841833318755</v>
       </c>
       <c r="E173" s="5">
         <v>2.8121058487817319</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1134.4438230000001</v>
       </c>
       <c r="C174" s="5">
         <v>2.6419560000001638</v>
       </c>
       <c r="D174" s="5">
         <v>2.8373945200690809</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1137.8601819999999</v>
       </c>
       <c r="C175" s="5">
         <v>3.4163589999998294</v>
       </c>
       <c r="D175" s="5">
         <v>3.6742409141489407</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1140.7426459999999</v>
       </c>
       <c r="C176" s="5">
         <v>2.8824640000000272</v>
       </c>
       <c r="D176" s="5">
         <v>3.0825922230359515</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1144.6163750000001</v>
       </c>
       <c r="C177" s="5">
         <v>3.8737290000001394</v>
       </c>
       <c r="D177" s="5">
         <v>4.1519304005126711</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1145.7028560000001</v>
       </c>
       <c r="C178" s="5">
         <v>1.0864810000000489</v>
       </c>
       <c r="D178" s="5">
         <v>1.1450171253148511</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1147.2293460000001</v>
       </c>
       <c r="C179" s="5">
         <v>1.526489999999967</v>
       </c>
       <c r="D179" s="5">
         <v>1.6106018264345989</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1150.9948300000001</v>
       </c>
       <c r="C180" s="5">
         <v>3.7654840000000149</v>
       </c>
       <c r="D180" s="5">
         <v>4.0105762652099086</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1151.3422419999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.34741199999984929</v>
       </c>
       <c r="D181" s="5">
         <v>0.36280543762441386</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1152.1037349999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.76149299999997311</v>
       </c>
       <c r="D182" s="5">
         <v>0.79656854828342727</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1164.507961</v>
       </c>
       <c r="C183" s="5">
         <v>12.404226000000108</v>
       </c>
       <c r="D183" s="5">
         <v>13.713107458335983</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1165.0130360000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.50507500000003347</v>
       </c>
       <c r="D184" s="5">
         <v>0.52171211302307618</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1168.8668230000001</v>
       </c>
       <c r="C185" s="5">
         <v>3.8537870000000112</v>
       </c>
       <c r="D185" s="5">
         <v>4.0425439292485432</v>
       </c>
       <c r="E185" s="5">
         <v>3.2748625957161659</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1168.2143550000001</v>
       </c>
       <c r="C186" s="5">
         <v>-0.65246799999999894</v>
       </c>
       <c r="D186" s="5">
         <v>-0.6677940183030695</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1170.6523030000001</v>
+        <v>1170.652304</v>
       </c>
       <c r="C187" s="5">
-        <v>2.4379480000000058</v>
+        <v>2.4379489999998896</v>
       </c>
       <c r="D187" s="5">
-        <v>2.5332264326965115</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5332274837330582</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1174.2555239999999</v>
       </c>
       <c r="C188" s="5">
-        <v>3.6032209999998486</v>
+        <v>3.6032199999999648</v>
       </c>
       <c r="D188" s="5">
-        <v>3.7567253557663216</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7567242921879629</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1177.7994349999999</v>
+        <v>1177.799436</v>
       </c>
       <c r="C189" s="5">
-        <v>3.54391099999998</v>
+        <v>3.5439120000000912</v>
       </c>
       <c r="D189" s="5">
-        <v>3.6823320910150947</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6823331473820442</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1179.355331</v>
+        <v>1179.3553320000001</v>
       </c>
       <c r="C190" s="5">
         <v>1.5558960000000752</v>
       </c>
       <c r="D190" s="5">
-        <v>1.5967918568957185</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5967918555301663</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1181.8693760000001</v>
       </c>
       <c r="C191" s="5">
-        <v>2.5140450000001238</v>
+        <v>2.5140440000000126</v>
       </c>
       <c r="D191" s="5">
-        <v>2.5882592824842066</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.588258238643637</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1188.200566</v>
+        <v>1188.2005670000001</v>
       </c>
       <c r="C192" s="5">
-        <v>6.3311899999998786</v>
+        <v>6.3311909999999898</v>
       </c>
       <c r="D192" s="5">
-        <v>6.6211356721615156</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6211367489611428</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1189.768468</v>
+        <v>1189.7684670000001</v>
       </c>
       <c r="C193" s="5">
-        <v>1.5679020000000037</v>
+        <v>1.5679000000000087</v>
       </c>
       <c r="D193" s="5">
-        <v>1.5950149364665656</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5950128857404211</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1193.283811</v>
+        <v>1193.2838099999999</v>
       </c>
       <c r="C194" s="5">
-        <v>3.5153430000000299</v>
+        <v>3.5153429999998025</v>
       </c>
       <c r="D194" s="5">
-        <v>3.6037622992618257</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6037623023398746</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1193.592009</v>
+        <v>1193.5920080000001</v>
       </c>
       <c r="C195" s="5">
-        <v>0.30819799999994757</v>
+        <v>0.30819800000017494</v>
       </c>
       <c r="D195" s="5">
-        <v>0.31037328467300451</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.31037328493355165</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1197.229296</v>
       </c>
       <c r="C196" s="5">
-        <v>3.6372870000000148</v>
+        <v>3.6372879999998986</v>
       </c>
       <c r="D196" s="5">
-        <v>3.7187308884224501</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7187319311779765</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1200.71866</v>
       </c>
       <c r="C197" s="5">
         <v>3.4893640000000232</v>
       </c>
       <c r="D197" s="5">
         <v>3.5540512689090198</v>
       </c>
       <c r="E197" s="5">
         <v>2.7250184857030568</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1204.9737279999999</v>
+        <v>1204.973729</v>
       </c>
       <c r="C198" s="5">
-        <v>4.2550679999999375</v>
+        <v>4.2550690000000486</v>
       </c>
       <c r="D198" s="5">
-        <v>4.3363928781813721</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.33639391723879</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1205.4637319999999</v>
+        <v>1205.4637339999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.490003999999999</v>
+        <v>0.49000499999988278</v>
       </c>
       <c r="D199" s="5">
-        <v>0.48907431861160422</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.48907531854074371</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1206.8922789999999</v>
+        <v>1206.89228</v>
       </c>
       <c r="C200" s="5">
-        <v>1.4285469999999805</v>
+        <v>1.4285460000000967</v>
       </c>
       <c r="D200" s="5">
-        <v>1.4313776860943817</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.431376675182805</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1207.4637</v>
+        <v>1207.4637009999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.57142100000010032</v>
+        <v>0.57142099999987295</v>
       </c>
       <c r="D201" s="5">
-        <v>0.56963960084235321</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.56963960036879868</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1209.8614789999999</v>
+        <v>1209.86148</v>
       </c>
       <c r="C202" s="5">
-        <v>2.3977789999999004</v>
+        <v>2.3977790000001278</v>
       </c>
       <c r="D202" s="5">
-        <v>2.4091570472845936</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4091570452676958</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1214.9173209999999</v>
+        <v>1214.917322</v>
       </c>
       <c r="C203" s="5">
         <v>5.0558419999999842</v>
       </c>
       <c r="D203" s="5">
-        <v>5.1315078619625254</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1315078576232853</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1214.8376009999999</v>
+        <v>1214.8376000000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-7.9719999999952051E-2</v>
+        <v>-7.9721999999947002E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-7.8712749458687004E-2</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8714723411588139E-2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1221.7513799999999</v>
       </c>
       <c r="C205" s="5">
-        <v>6.9137789999999768</v>
+        <v>6.9137799999998606</v>
       </c>
       <c r="D205" s="5">
-        <v>7.0472100696008955</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0472111269984206</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1224.4244140000001</v>
+        <v>1224.4244080000001</v>
       </c>
       <c r="C206" s="5">
-        <v>2.6730340000001434</v>
+        <v>2.6730280000001585</v>
       </c>
       <c r="D206" s="5">
-        <v>2.6572690697717505</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6572630332022396</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1227.156291</v>
+        <v>1227.156289</v>
       </c>
       <c r="C207" s="5">
-        <v>2.7318769999999404</v>
+        <v>2.7318809999999303</v>
       </c>
       <c r="D207" s="5">
-        <v>2.7104830587852513</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7104870897332711</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1229.718824</v>
+        <v>1229.7188229999999</v>
       </c>
       <c r="C208" s="5">
-        <v>2.5625330000000304</v>
+        <v>2.5625339999999142</v>
       </c>
       <c r="D208" s="5">
-        <v>2.5348063188570302</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5348073236038049</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1233.8792530000001</v>
       </c>
       <c r="C209" s="5">
-        <v>4.1604290000000219</v>
+        <v>4.1604300000001331</v>
       </c>
       <c r="D209" s="5">
-        <v>4.1362871726235761</v>
+        <v>4.1362881888197256</v>
       </c>
       <c r="E209" s="5">
         <v>2.7617287966525073</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1235.3690759999999</v>
+        <v>1235.3690790000001</v>
       </c>
       <c r="C210" s="5">
-        <v>1.4898229999998875</v>
+        <v>1.4898259999999937</v>
       </c>
       <c r="D210" s="5">
-        <v>1.4585770585334279</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4585800151471595</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1242.4169899999999</v>
+        <v>1242.4169959999999</v>
       </c>
       <c r="C211" s="5">
-        <v>7.0479139999999916</v>
+        <v>7.0479169999998703</v>
       </c>
       <c r="D211" s="5">
-        <v>7.0650862304843631</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0650893150794758</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1247.7753170000001</v>
+        <v>1247.7753210000001</v>
       </c>
       <c r="C212" s="5">
-        <v>5.3583270000001448</v>
+        <v>5.3583250000001499</v>
       </c>
       <c r="D212" s="5">
-        <v>5.299935073206119</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2999330216376039</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1248.129263</v>
+        <v>1248.1292659999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.3539459999999508</v>
+        <v>0.35394499999983964</v>
       </c>
       <c r="D213" s="5">
-        <v>0.34092553934506054</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.34092457353369632</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1251.846043</v>
+        <v>1251.8460439999999</v>
       </c>
       <c r="C214" s="5">
-        <v>3.7167799999999716</v>
+        <v>3.7167779999999766</v>
       </c>
       <c r="D214" s="5">
-        <v>3.632568970686445</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6325669750005174</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1256.2130139999999</v>
+        <v>1256.213015</v>
       </c>
       <c r="C215" s="5">
-        <v>4.3669709999999213</v>
+        <v>4.3669710000001487</v>
       </c>
       <c r="D215" s="5">
-        <v>4.2673673807755552</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2673673773012455</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1258.8046440000001</v>
+        <v>1258.8046400000001</v>
       </c>
       <c r="C216" s="5">
-        <v>2.5916300000001229</v>
+        <v>2.5916250000000218</v>
       </c>
       <c r="D216" s="5">
-        <v>2.5039445794851289</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5039396916938683</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1261.3751179999999</v>
+        <v>1261.375117</v>
       </c>
       <c r="C217" s="5">
-        <v>2.5704739999998765</v>
+        <v>2.5704769999999826</v>
       </c>
       <c r="D217" s="5">
-        <v>2.4781036727946626</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4781066055119094</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1262.31933</v>
+        <v>1262.3193180000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.94421200000010685</v>
+        <v>0.94420100000002094</v>
       </c>
       <c r="D218" s="5">
-        <v>0.90197666349249861</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.90196611294970364</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1264.044136</v>
+        <v>1264.0441330000001</v>
       </c>
       <c r="C219" s="5">
-        <v>1.7248059999999441</v>
+        <v>1.7248150000000351</v>
       </c>
       <c r="D219" s="5">
-        <v>1.6520326377045924</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6520413386833965</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1268.057965</v>
+        <v>1268.057961</v>
       </c>
       <c r="C220" s="5">
-        <v>4.013828999999987</v>
+        <v>4.0138279999998758</v>
       </c>
       <c r="D220" s="5">
-        <v>3.8777218810809977</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8777209074203789</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1269.72435</v>
+        <v>1269.724348</v>
       </c>
       <c r="C221" s="5">
-        <v>1.6663849999999911</v>
+        <v>1.6663869999999861</v>
       </c>
       <c r="D221" s="5">
-        <v>1.5883961699286298</v>
+        <v>1.5883980951727272</v>
       </c>
       <c r="E221" s="5">
-        <v>2.9050733216275271</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9050731595370971</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1272.9240870000001</v>
+        <v>1272.9240910000001</v>
       </c>
       <c r="C222" s="5">
-        <v>3.1997370000001411</v>
+        <v>3.1997430000001259</v>
       </c>
       <c r="D222" s="5">
-        <v>3.0662974505001772</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0663032851036887</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1279.5483220000001</v>
+        <v>1279.5483389999999</v>
       </c>
       <c r="C223" s="5">
-        <v>6.6242349999999988</v>
+        <v>6.6242479999998523</v>
       </c>
       <c r="D223" s="5">
-        <v>6.4266139625992924</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4266269171454837</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1277.1841469999999</v>
+        <v>1277.1841549999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.3641750000001593</v>
+        <v>-2.3641840000000229</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.1948031618963526</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1948114035391542</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1281.466302</v>
+        <v>1281.466312</v>
       </c>
       <c r="C225" s="5">
-        <v>4.2821550000001025</v>
+        <v>4.2821570000000975</v>
       </c>
       <c r="D225" s="5">
-        <v>4.0983995202659163</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0984014437306815</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1286.7294039999999</v>
+        <v>1286.729403</v>
       </c>
       <c r="C226" s="5">
-        <v>5.2631019999998898</v>
+        <v>5.2630910000000313</v>
       </c>
       <c r="D226" s="5">
-        <v>5.0413808344076161</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0413700184342547</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1287.250239</v>
+        <v>1287.250235</v>
       </c>
       <c r="C227" s="5">
-        <v>0.52083500000003369</v>
+        <v>0.52083199999992758</v>
       </c>
       <c r="D227" s="5">
-        <v>0.48681198490836408</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.48680917501413568</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1290.864159</v>
+        <v>1290.864149</v>
       </c>
       <c r="C228" s="5">
-        <v>3.6139200000000073</v>
+        <v>3.6139140000000225</v>
       </c>
       <c r="D228" s="5">
-        <v>3.421477801800421</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4214720440998159</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1293.417469</v>
+        <v>1293.417467</v>
       </c>
       <c r="C229" s="5">
-        <v>2.5533100000000104</v>
+        <v>2.5533179999999902</v>
       </c>
       <c r="D229" s="5">
-        <v>2.3995750682807016</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3995826873712378</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1292.626657</v>
+        <v>1292.6266370000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.79081199999995988</v>
+        <v>-0.79082999999991443</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.73123313582763583</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.73124972492437657</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1300.0730490000001</v>
+        <v>1300.073044</v>
       </c>
       <c r="C231" s="5">
-        <v>7.4463920000000599</v>
+        <v>7.4464069999999083</v>
       </c>
       <c r="D231" s="5">
-        <v>7.1360842914876654</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1360992388159739</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1304.2989030000001</v>
+        <v>1304.2988989999999</v>
       </c>
       <c r="C232" s="5">
-        <v>4.2258540000000266</v>
+        <v>4.2258549999999104</v>
       </c>
       <c r="D232" s="5">
-        <v>3.9710630805835034</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9710640526994689</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1309.853378</v>
+        <v>1309.8533729999999</v>
       </c>
       <c r="C233" s="5">
-        <v>5.5544749999999112</v>
+        <v>5.5544740000000274</v>
       </c>
       <c r="D233" s="5">
-        <v>5.2317190911014499</v>
+        <v>5.2317181434611948</v>
       </c>
       <c r="E233" s="5">
-        <v>3.1604519516381657</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1604517203445814</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1311.7280169999999</v>
+        <v>1311.7280149999999</v>
       </c>
       <c r="C234" s="5">
-        <v>1.8746389999998883</v>
+        <v>1.8746419999999944</v>
       </c>
       <c r="D234" s="5">
-        <v>1.7310021544693521</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7310049531075622</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1314.060115</v>
+        <v>1314.0601360000001</v>
       </c>
       <c r="C235" s="5">
-        <v>2.3320980000000873</v>
+        <v>2.3321210000001429</v>
       </c>
       <c r="D235" s="5">
-        <v>2.1544445780782517</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.154466037513858</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1317.086039</v>
+        <v>1317.0861150000001</v>
       </c>
       <c r="C236" s="5">
-        <v>3.0259240000000318</v>
+        <v>3.0259790000000066</v>
       </c>
       <c r="D236" s="5">
-        <v>2.7985414131248332</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7985928808324179</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1325.024797</v>
+        <v>1325.0247629999999</v>
       </c>
       <c r="C237" s="5">
-        <v>7.9387580000000071</v>
+        <v>7.9386479999998301</v>
       </c>
       <c r="D237" s="5">
-        <v>7.4776879185822542</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.477580402639683</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1330.2018290000001</v>
+        <v>1330.201832</v>
       </c>
       <c r="C238" s="5">
-        <v>5.1770320000000538</v>
+        <v>5.1770690000000741</v>
       </c>
       <c r="D238" s="5">
-        <v>4.7906217127397621</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7906568157523699</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1335.1484029999999</v>
+        <v>1335.1484049999999</v>
       </c>
       <c r="C239" s="5">
-        <v>4.9465739999998277</v>
+        <v>4.9465729999999439</v>
       </c>
       <c r="D239" s="5">
-        <v>4.5548058109039058</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5548048607066294</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1344.865121</v>
+        <v>1344.865076</v>
       </c>
       <c r="C240" s="5">
-        <v>9.7167180000001281</v>
+        <v>9.7166710000001331</v>
       </c>
       <c r="D240" s="5">
-        <v>9.0913400294079239</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0912942652957582</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1344.575294</v>
+        <v>1344.5752970000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.28982700000005934</v>
+        <v>-0.28977899999995316</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.25830133998963056</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.25825862045978365</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1345.8951629999999</v>
+        <v>1345.895145</v>
       </c>
       <c r="C242" s="5">
-        <v>1.319868999999926</v>
+        <v>1.3198479999998654</v>
       </c>
       <c r="D242" s="5">
-        <v>1.1843307837817507</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.184311835779206</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1354.779284</v>
+        <v>1354.77928</v>
       </c>
       <c r="C243" s="5">
-        <v>8.8841210000000501</v>
+        <v>8.8841350000000148</v>
       </c>
       <c r="D243" s="5">
-        <v>8.2150784409722242</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.215091974119094</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1356.6165900000001</v>
+        <v>1356.616587</v>
       </c>
       <c r="C244" s="5">
-        <v>1.837306000000126</v>
+        <v>1.8373070000000098</v>
       </c>
       <c r="D244" s="5">
-        <v>1.6395932275784952</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.63959413151189</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1359.0143</v>
+        <v>1359.0142940000001</v>
       </c>
       <c r="C245" s="5">
-        <v>2.3977099999999609</v>
+        <v>2.3977070000000822</v>
       </c>
       <c r="D245" s="5">
-        <v>2.1416416850229325</v>
+        <v>2.1416389840948069</v>
       </c>
       <c r="E245" s="5">
-        <v>3.7531622108012863</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7531621487835176</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1364.6501060000001</v>
+        <v>1364.6500880000001</v>
       </c>
       <c r="C246" s="5">
-        <v>5.6358060000000023</v>
+        <v>5.6357940000000326</v>
       </c>
       <c r="D246" s="5">
-        <v>5.0914636574359351</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0914525910157771</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1367.574392</v>
+        <v>1367.574415</v>
       </c>
       <c r="C247" s="5">
-        <v>2.9242859999999382</v>
+        <v>2.9243269999999484</v>
       </c>
       <c r="D247" s="5">
-        <v>2.6019844196833342</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6020213666135827</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1373.9487039999999</v>
+        <v>1373.948846</v>
       </c>
       <c r="C248" s="5">
-        <v>6.374311999999918</v>
+        <v>6.3744309999999587</v>
       </c>
       <c r="D248" s="5">
-        <v>5.7388798394440332</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7389896391491391</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1375.6175949999999</v>
+        <v>1375.617508</v>
       </c>
       <c r="C249" s="5">
-        <v>1.6688910000000305</v>
+        <v>1.6686620000000403</v>
       </c>
       <c r="D249" s="5">
-        <v>1.4673784320752503</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4671755834863021</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1379.5925480000001</v>
+        <v>1379.592553</v>
       </c>
       <c r="C250" s="5">
-        <v>3.9749530000001414</v>
+        <v>3.9750449999999091</v>
       </c>
       <c r="D250" s="5">
-        <v>3.5231344179834645</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5232174873577771</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1383.078878</v>
+        <v>1383.078896</v>
       </c>
       <c r="C251" s="5">
-        <v>3.4863299999999526</v>
+        <v>3.4863430000000335</v>
       </c>
       <c r="D251" s="5">
-        <v>3.0749919473393117</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0750035620572991</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1383.113184</v>
+        <v>1383.113118</v>
       </c>
       <c r="C252" s="5">
-        <v>3.4306000000015047E-2</v>
+        <v>3.4221999999999753E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>2.976895768516119E-2</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9696056559402884E-2</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1383.7550220000001</v>
+        <v>1383.7550450000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.64183800000000701</v>
+        <v>0.64192700000012337</v>
       </c>
       <c r="D253" s="5">
-        <v>0.55828723392259416</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.55836487284737224</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1385.8515130000001</v>
+        <v>1385.851508</v>
       </c>
       <c r="C254" s="5">
-        <v>2.0964910000000145</v>
+        <v>2.0964629999998579</v>
       </c>
       <c r="D254" s="5">
-        <v>1.833315311490491</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8332905912575859</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1390.8417810000001</v>
+        <v>1390.8417850000001</v>
       </c>
       <c r="C255" s="5">
-        <v>4.9902680000000146</v>
+        <v>4.9902770000001055</v>
       </c>
       <c r="D255" s="5">
-        <v>4.4076540676134979</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.407662191171835</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1391.951006</v>
       </c>
       <c r="C256" s="5">
-        <v>1.109224999999924</v>
+        <v>1.1092209999999341</v>
       </c>
       <c r="D256" s="5">
-        <v>0.96123378239618695</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.96123029807517746</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1394.4976380000001</v>
+        <v>1394.497629</v>
       </c>
       <c r="C257" s="5">
-        <v>2.5466320000000451</v>
+        <v>2.5466229999999541</v>
       </c>
       <c r="D257" s="5">
-        <v>2.2176766318604768</v>
+        <v>2.2176687153833141</v>
       </c>
       <c r="E257" s="5">
-        <v>2.6109613416135602</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6109611323926085</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1398.230566</v>
+        <v>1398.230515</v>
       </c>
       <c r="C258" s="5">
-        <v>3.7329279999999017</v>
+        <v>3.7328860000000077</v>
       </c>
       <c r="D258" s="5">
-        <v>3.2599963801594578</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2599591808746498</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1395.8667310000001</v>
+        <v>1395.8667190000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.3638349999998809</v>
+        <v>-2.3637959999998657</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.0099508001449884</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.009918019101975</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1400.716455</v>
+        <v>1400.7166090000001</v>
       </c>
       <c r="C260" s="5">
-        <v>4.8497239999999238</v>
+        <v>4.8498899999999594</v>
       </c>
       <c r="D260" s="5">
-        <v>4.2498142481010026</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2499625421567044</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1407.2656320000001</v>
+        <v>1407.2654319999999</v>
       </c>
       <c r="C261" s="5">
-        <v>6.5491770000000997</v>
+        <v>6.5488229999998566</v>
       </c>
       <c r="D261" s="5">
-        <v>5.7572651100904038</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7569452202464122</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1408.8641729999999</v>
       </c>
       <c r="C262" s="5">
-        <v>1.598540999999841</v>
+        <v>1.5987410000000182</v>
       </c>
       <c r="D262" s="5">
-        <v>1.3716522492821071</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3718251322010211</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1412.084106</v>
+        <v>1412.084194</v>
       </c>
       <c r="C263" s="5">
-        <v>3.2199330000000828</v>
+        <v>3.220021000000088</v>
       </c>
       <c r="D263" s="5">
-        <v>2.7773163990194805</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7773932590895889</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1417.911926</v>
+        <v>1417.911934</v>
       </c>
       <c r="C264" s="5">
-        <v>5.8278199999999742</v>
+        <v>5.8277399999999489</v>
       </c>
       <c r="D264" s="5">
-        <v>5.0665053174005825</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0664338590056257</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1419.5830410000001</v>
+        <v>1419.583177</v>
       </c>
       <c r="C265" s="5">
-        <v>1.6711150000000998</v>
+        <v>1.671243000000004</v>
       </c>
       <c r="D265" s="5">
-        <v>1.4234932992084115</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4236030321949089</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1426.2069140000001</v>
+        <v>1426.206979</v>
       </c>
       <c r="C266" s="5">
-        <v>6.6238730000000032</v>
+        <v>6.6238020000000688</v>
       </c>
       <c r="D266" s="5">
-        <v>5.7452384684642199</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7451747328582492</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1423.121326</v>
+        <v>1423.1213499999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.0855880000001434</v>
+        <v>-3.0856290000001536</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.5655201183966581</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5655536877982388</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1426.531029</v>
+        <v>1426.5310340000001</v>
       </c>
       <c r="C268" s="5">
-        <v>3.4097030000000359</v>
+        <v>3.4096840000001976</v>
       </c>
       <c r="D268" s="5">
-        <v>2.9133107873350328</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9132942890989666</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1430.2111669999999</v>
+        <v>1430.2111440000001</v>
       </c>
       <c r="C269" s="5">
-        <v>3.6801379999999426</v>
+        <v>3.6801100000000133</v>
       </c>
       <c r="D269" s="5">
-        <v>3.1400422122970673</v>
+        <v>3.1400179704117681</v>
       </c>
       <c r="E269" s="5">
-        <v>2.5610318746197791</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5610308872027643</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1431.1948030000001</v>
+        <v>1431.1946190000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.98363600000016049</v>
+        <v>0.98347499999999854</v>
       </c>
       <c r="D270" s="5">
-        <v>0.82843595964943173</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.82829986267551892</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1435.143149</v>
+        <v>1435.142908</v>
       </c>
       <c r="C271" s="5">
-        <v>3.9483459999999013</v>
+        <v>3.9482889999999315</v>
       </c>
       <c r="D271" s="5">
-        <v>3.3612276917012851</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3611788676788157</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1438.460233</v>
+        <v>1438.460304</v>
       </c>
       <c r="C272" s="5">
-        <v>3.3170840000000226</v>
+        <v>3.317395999999917</v>
       </c>
       <c r="D272" s="5">
-        <v>2.809123249391976</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8093913173486085</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1434.7933829999999</v>
+        <v>1434.792905</v>
       </c>
       <c r="C273" s="5">
-        <v>-3.6668500000000677</v>
+        <v>-3.6673989999999321</v>
       </c>
       <c r="D273" s="5">
-        <v>-3.0164537177074346</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0168988797766749</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1439.0705250000001</v>
+        <v>1439.070414</v>
       </c>
       <c r="C274" s="5">
-        <v>4.2771420000001399</v>
+        <v>4.2775090000000091</v>
       </c>
       <c r="D274" s="5">
-        <v>3.6364565074296973</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6367748989437843</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1444.377655</v>
+        <v>1444.3778259999999</v>
       </c>
       <c r="C275" s="5">
-        <v>5.3071299999999155</v>
+        <v>5.3074119999998857</v>
       </c>
       <c r="D275" s="5">
-        <v>4.5163408876051525</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.516586112333254</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1442.923773</v>
+        <v>1442.9247310000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.4538820000000214</v>
+        <v>-1.4530949999998484</v>
       </c>
       <c r="D276" s="5">
-        <v>-1.2012315240409244</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2005847384338408</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1450.996592</v>
+        <v>1450.9969000000001</v>
       </c>
       <c r="C277" s="5">
-        <v>8.0728189999999813</v>
+        <v>8.0721690000000308</v>
       </c>
       <c r="D277" s="5">
-        <v>6.9242084986604668</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9236289774732285</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1456.137207</v>
+        <v>1456.1373390000001</v>
       </c>
       <c r="C278" s="5">
-        <v>5.1406150000000252</v>
+        <v>5.1404390000000149</v>
       </c>
       <c r="D278" s="5">
-        <v>4.3352064426238401</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3350541754125338</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1458.669627</v>
+        <v>1458.6696059999999</v>
       </c>
       <c r="C279" s="5">
-        <v>2.5324200000000019</v>
+        <v>2.5322669999998197</v>
       </c>
       <c r="D279" s="5">
-        <v>2.1070411630269348</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1069124500666669</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1462.8404149999999</v>
+        <v>1462.840332</v>
       </c>
       <c r="C280" s="5">
-        <v>4.1707879999999022</v>
+        <v>4.1707260000000588</v>
       </c>
       <c r="D280" s="5">
-        <v>3.4856483733227472</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4855957915521874</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1468.2348500000001</v>
+        <v>1468.2347179999999</v>
       </c>
       <c r="C281" s="5">
-        <v>5.3944350000001577</v>
+        <v>5.3943859999999404</v>
       </c>
       <c r="D281" s="5">
-        <v>4.5160370616445178</v>
+        <v>4.5159954664282465</v>
       </c>
       <c r="E281" s="5">
-        <v>2.6586062168538538</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6585986383560023</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1466.1289420000001</v>
+        <v>1466.128471</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.1059079999999994</v>
+        <v>-2.1062469999999394</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.7076621650050527</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7079350441912444</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1474.9191080000001</v>
+        <v>1474.9183969999999</v>
       </c>
       <c r="C283" s="5">
-        <v>8.7901659999999993</v>
+        <v>8.7899259999999231</v>
       </c>
       <c r="D283" s="5">
-        <v>7.436640823479701</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.436433505873552</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1478.792218</v>
+        <v>1478.791986</v>
       </c>
       <c r="C284" s="5">
-        <v>3.8731099999999969</v>
+        <v>3.8735890000000381</v>
       </c>
       <c r="D284" s="5">
-        <v>3.1970904399994282</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1974931269616036</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1479.8589460000001</v>
+        <v>1479.8579629999999</v>
       </c>
       <c r="C285" s="5">
-        <v>1.0667280000000119</v>
+        <v>1.0659769999999753</v>
       </c>
       <c r="D285" s="5">
-        <v>0.86906356253906303</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.86844943168549182</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1481.815261</v>
+        <v>1481.8148570000001</v>
       </c>
       <c r="C286" s="5">
-        <v>1.9563149999999041</v>
+        <v>1.9568940000001476</v>
       </c>
       <c r="D286" s="5">
-        <v>1.5979375423099684</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5984149896582034</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1483.8430760000001</v>
+        <v>1483.8430949999999</v>
       </c>
       <c r="C287" s="5">
-        <v>2.027815000000146</v>
+        <v>2.0282379999998739</v>
       </c>
       <c r="D287" s="5">
-        <v>1.6545765526830181</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6549247525703636</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1485.711278</v>
+        <v>1485.7152020000001</v>
       </c>
       <c r="C288" s="5">
-        <v>1.8682019999998829</v>
+        <v>1.8721070000001419</v>
       </c>
       <c r="D288" s="5">
-        <v>1.5213412871892817</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5245433424547761</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1491.1963949999999</v>
+        <v>1491.1965700000001</v>
       </c>
       <c r="C289" s="5">
-        <v>5.4851169999999456</v>
+        <v>5.4813679999999749</v>
       </c>
       <c r="D289" s="5">
-        <v>4.5213715721874159</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5182061273218332</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1494.1986999999999</v>
+        <v>1494.1990760000001</v>
       </c>
       <c r="C290" s="5">
-        <v>3.0023049999999785</v>
+        <v>3.0025060000000394</v>
       </c>
       <c r="D290" s="5">
-        <v>2.4429578784096462</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4431229564775503</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1497.148997</v>
+        <v>1497.1486319999999</v>
       </c>
       <c r="C291" s="5">
-        <v>2.9502970000000914</v>
+        <v>2.9495559999998022</v>
       </c>
       <c r="D291" s="5">
-        <v>2.3953025678957074</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.394693805137571</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1500.8897030000001</v>
+        <v>1500.8893069999999</v>
       </c>
       <c r="C292" s="5">
-        <v>3.7407060000000456</v>
+        <v>3.7406750000000102</v>
       </c>
       <c r="D292" s="5">
-        <v>3.039810856002112</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0397860685831501</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1500.8784579999999</v>
+        <v>1500.878066</v>
       </c>
       <c r="C293" s="5">
-        <v>-1.1245000000144501E-2</v>
+        <v>-1.1240999999927226E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-8.9902968465005451E-3</v>
+        <v>-8.9871013777331754E-3</v>
       </c>
       <c r="E293" s="5">
-        <v>2.2233233327760837</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2233058243211978</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1502.602846</v>
+        <v>1502.601885</v>
       </c>
       <c r="C294" s="5">
-        <v>1.72438800000009</v>
+        <v>1.7238190000000486</v>
       </c>
       <c r="D294" s="5">
-        <v>1.3874485300172879</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3869881793054484</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1505.296227</v>
+        <v>1505.2948220000001</v>
       </c>
       <c r="C295" s="5">
-        <v>2.6933810000000449</v>
+        <v>2.692937000000029</v>
       </c>
       <c r="D295" s="5">
-        <v>2.1723052076385807</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1719449718823114</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1507.8830419999999</v>
+        <v>1507.8824569999999</v>
       </c>
       <c r="C296" s="5">
-        <v>2.5868149999998877</v>
+        <v>2.5876349999998638</v>
       </c>
       <c r="D296" s="5">
-        <v>2.0817737792424795</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0824418988871995</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1512.22972</v>
+        <v>1512.228247</v>
       </c>
       <c r="C297" s="5">
-        <v>4.3466780000001108</v>
+        <v>4.3457900000000791</v>
       </c>
       <c r="D297" s="5">
-        <v>3.5145369560692918</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5138089231267822</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1517.1121559999999</v>
+        <v>1517.1109309999999</v>
       </c>
       <c r="C298" s="5">
-        <v>4.8824359999998705</v>
+        <v>4.8826839999999265</v>
       </c>
       <c r="D298" s="5">
-        <v>3.9439053015843495</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9441131106552563</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1519.0706130000001</v>
+        <v>1519.0699259999999</v>
       </c>
       <c r="C299" s="5">
-        <v>1.9584570000001804</v>
+        <v>1.958994999999959</v>
       </c>
       <c r="D299" s="5">
-        <v>1.5601394272113156</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5605723243492964</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1520.6491960000001</v>
+        <v>1520.660124</v>
       </c>
       <c r="C300" s="5">
-        <v>1.5785829999999805</v>
+        <v>1.5901980000001004</v>
       </c>
       <c r="D300" s="5">
-        <v>1.2541642187614332</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2634459599009773</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1524.9350260000001</v>
+        <v>1524.933573</v>
       </c>
       <c r="C301" s="5">
-        <v>4.2858300000000327</v>
+        <v>4.2734490000000278</v>
       </c>
       <c r="D301" s="5">
-        <v>3.4350282589895809</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4249262037250094</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1528.8868239999999</v>
+        <v>1528.8862059999999</v>
       </c>
       <c r="C302" s="5">
-        <v>3.9517979999998261</v>
+        <v>3.9526329999998779</v>
       </c>
       <c r="D302" s="5">
-        <v>3.1544523089858778</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1551314127028718</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1535.8917899999999</v>
+        <v>1535.890214</v>
       </c>
       <c r="C303" s="5">
-        <v>7.0049659999999676</v>
+        <v>7.0040080000001126</v>
       </c>
       <c r="D303" s="5">
-        <v>5.6387787896352348</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6379904330982056</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1540.4498860000001</v>
+        <v>1540.4486999999999</v>
       </c>
       <c r="C304" s="5">
-        <v>4.5580960000002051</v>
+        <v>4.5584859999999026</v>
       </c>
       <c r="D304" s="5">
-        <v>3.6199708463902303</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6202894275960906</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1544.414399</v>
+        <v>1544.4137169999999</v>
       </c>
       <c r="C305" s="5">
-        <v>3.9645129999998971</v>
+        <v>3.9650169999999889</v>
       </c>
       <c r="D305" s="5">
-        <v>3.1324206986196979</v>
+        <v>3.1328270170196681</v>
       </c>
       <c r="E305" s="5">
-        <v>2.9006973061638908</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9006787417466207</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1550.5497660000001</v>
+        <v>1550.549117</v>
       </c>
       <c r="C306" s="5">
-        <v>6.1353670000000875</v>
+        <v>6.1354000000001179</v>
       </c>
       <c r="D306" s="5">
-        <v>4.8726912987947735</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8727202815612713</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1554.770745</v>
+        <v>1554.7700159999999</v>
       </c>
       <c r="C307" s="5">
-        <v>4.220978999999943</v>
+        <v>4.2208989999999176</v>
       </c>
       <c r="D307" s="5">
-        <v>3.3160527403480078</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3159903562083759</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1557.44084</v>
+        <v>1557.4409109999999</v>
       </c>
       <c r="C308" s="5">
-        <v>2.6700949999999466</v>
+        <v>2.6708949999999732</v>
       </c>
       <c r="D308" s="5">
-        <v>2.0804046230926243</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0810348291939507</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1567.7986699999999</v>
+        <v>1567.797411</v>
       </c>
       <c r="C309" s="5">
-        <v>10.357829999999922</v>
+        <v>10.356500000000096</v>
       </c>
       <c r="D309" s="5">
-        <v>8.2791392342122414</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2780365795887434</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1572.163599</v>
+        <v>1572.1615850000001</v>
       </c>
       <c r="C310" s="5">
-        <v>4.3649290000000747</v>
+        <v>4.3641740000000482</v>
       </c>
       <c r="D310" s="5">
-        <v>3.3925721091349059</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3919790499498337</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1575.6064960000001</v>
+        <v>1575.604351</v>
       </c>
       <c r="C311" s="5">
-        <v>3.44289700000013</v>
+        <v>3.4427659999998923</v>
       </c>
       <c r="D311" s="5">
-        <v>2.6597760148541427</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6596770383939816</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1583.506351</v>
+        <v>1583.5228199999999</v>
       </c>
       <c r="C312" s="5">
-        <v>7.8998549999998886</v>
+        <v>7.9184689999999591</v>
       </c>
       <c r="D312" s="5">
-        <v>6.1853401137817343</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2003281676880961</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1584.7362680000001</v>
+        <v>1584.731775</v>
       </c>
       <c r="C313" s="5">
-        <v>1.2299170000001141</v>
+        <v>1.20895500000006</v>
       </c>
       <c r="D313" s="5">
-        <v>0.9360376832032502</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.92000773851979023</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1588.310311</v>
+        <v>1588.307458</v>
       </c>
       <c r="C314" s="5">
-        <v>3.5740429999998469</v>
+        <v>3.5756830000000264</v>
       </c>
       <c r="D314" s="5">
-        <v>2.7401738873632064</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7414547685793655</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1592.8707730000001</v>
+        <v>1592.8671240000001</v>
       </c>
       <c r="C315" s="5">
-        <v>4.5604620000001432</v>
+        <v>4.5596660000001066</v>
       </c>
       <c r="D315" s="5">
-        <v>3.5004553309388342</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4998410555706627</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1597.1291530000001</v>
+        <v>1597.127</v>
       </c>
       <c r="C316" s="5">
-        <v>4.2583799999999883</v>
+        <v>4.2598759999998492</v>
       </c>
       <c r="D316" s="5">
-        <v>3.2556729764792181</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2568411645285122</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1600.3106829999999</v>
+        <v>1600.310395</v>
       </c>
       <c r="C317" s="5">
-        <v>3.1815299999998388</v>
+        <v>3.1833950000000186</v>
       </c>
       <c r="D317" s="5">
-        <v>2.4168013221059548</v>
+        <v>2.4182369038886264</v>
       </c>
       <c r="E317" s="5">
-        <v>3.6192542646709569</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6192813742018881</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1602.7726789999999</v>
+        <v>1602.7738710000001</v>
       </c>
       <c r="C318" s="5">
-        <v>2.4619959999999992</v>
+        <v>2.4634760000001279</v>
       </c>
       <c r="D318" s="5">
-        <v>1.8618399502661198</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8629690045652181</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1606.588289</v>
+        <v>1606.5906230000001</v>
       </c>
       <c r="C319" s="5">
-        <v>3.8156100000001061</v>
+        <v>3.8167519999999513</v>
       </c>
       <c r="D319" s="5">
-        <v>2.8944602358337956</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8953357347488273</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1608.3915119999999</v>
+        <v>1608.394906</v>
       </c>
       <c r="C320" s="5">
-        <v>1.803222999999889</v>
+        <v>1.8042829999999412</v>
       </c>
       <c r="D320" s="5">
-        <v>1.355216901684364</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3560164924128593</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1613.0978170000001</v>
+        <v>1613.0987660000001</v>
       </c>
       <c r="C321" s="5">
-        <v>4.7063050000001567</v>
+        <v>4.703860000000077</v>
       </c>
       <c r="D321" s="5">
-        <v>3.5683771808656894</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5664857848000553</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1616.3841210000001</v>
+        <v>1616.3825380000001</v>
       </c>
       <c r="C322" s="5">
-        <v>3.2863039999999728</v>
+        <v>3.283771999999999</v>
       </c>
       <c r="D322" s="5">
-        <v>2.4722950060227733</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4703673287674199</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1616.4180080000001</v>
+        <v>1616.4141460000001</v>
       </c>
       <c r="C323" s="5">
-        <v>3.3887000000049738E-2</v>
+        <v>3.1608000000005632E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>2.5160534950607882E-2</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.346825627648208E-2</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1629.4397879999999</v>
+        <v>1629.456803</v>
       </c>
       <c r="C324" s="5">
-        <v>13.021779999999808</v>
+        <v>13.042656999999963</v>
       </c>
       <c r="D324" s="5">
-        <v>10.107180016520513</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.124135300810465</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1634.103486</v>
+        <v>1634.091696</v>
       </c>
       <c r="C325" s="5">
-        <v>4.6636980000000676</v>
+        <v>4.63489299999992</v>
       </c>
       <c r="D325" s="5">
-        <v>3.4891633686529477</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4672377751108874</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1642.2475059999999</v>
+        <v>1642.2389470000001</v>
       </c>
       <c r="C326" s="5">
-        <v>8.144019999999955</v>
+        <v>8.1472510000000966</v>
       </c>
       <c r="D326" s="5">
-        <v>6.1472273174902892</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.14977898020721</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1641.6331740000001</v>
+        <v>1641.6255410000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.61433199999987664</v>
+        <v>-0.61340599999994083</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.44797361261937896</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.44730208234160518</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1644.3633279999999</v>
+        <v>1644.3576869999999</v>
       </c>
       <c r="C328" s="5">
-        <v>2.7301539999998568</v>
+        <v>2.7321459999998297</v>
       </c>
       <c r="D328" s="5">
-        <v>2.0140421863247049</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0155346249862705</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1648.944062</v>
+        <v>1648.940679</v>
       </c>
       <c r="C329" s="5">
-        <v>4.5807340000001204</v>
+        <v>4.5829920000001039</v>
       </c>
       <c r="D329" s="5">
-        <v>3.3945587819433687</v>
+        <v>3.3962696387915603</v>
       </c>
       <c r="E329" s="5">
-        <v>3.0389960847371444</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0388032316693181</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1655.858009</v>
+        <v>1655.8788569999999</v>
       </c>
       <c r="C330" s="5">
-        <v>6.9139470000000074</v>
+        <v>6.9381779999998798</v>
       </c>
       <c r="D330" s="5">
-        <v>5.1492159512794622</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1676927001273798</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1658.982784</v>
+        <v>1658.9870040000001</v>
       </c>
       <c r="C331" s="5">
-        <v>3.1247749999999996</v>
+        <v>3.1081470000001445</v>
       </c>
       <c r="D331" s="5">
-        <v>2.2881760005092566</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2758449041538675</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1663.5588459999999</v>
+        <v>1663.569111</v>
       </c>
       <c r="C332" s="5">
-        <v>4.5760619999998653</v>
+        <v>4.5821069999999509</v>
       </c>
       <c r="D332" s="5">
-        <v>3.3607057531245488</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3652042282535266</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1664.0020689999999</v>
+        <v>1664.0084320000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.44322299999998904</v>
+        <v>0.43932100000006358</v>
       </c>
       <c r="D333" s="5">
-        <v>0.32018565247633468</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.31736077912509764</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1667.6185379999999</v>
+        <v>1667.625884</v>
       </c>
       <c r="C334" s="5">
-        <v>3.6164690000000519</v>
+        <v>3.6174519999999575</v>
       </c>
       <c r="D334" s="5">
-        <v>2.6394291874888509</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6401449993141979</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1673.4281410000001</v>
+        <v>1673.413982</v>
       </c>
       <c r="C335" s="5">
-        <v>5.809603000000152</v>
+        <v>5.7880979999999909</v>
       </c>
       <c r="D335" s="5">
-        <v>4.2615660994250959</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2454699593010181</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1664.9541119999999</v>
+        <v>1664.9612509999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-8.4740290000002005</v>
+        <v>-8.4527310000000853</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.9102304738680171</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8958348722276455</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1667.4124079999999</v>
+        <v>1667.389602</v>
       </c>
       <c r="C337" s="5">
-        <v>2.4582960000000185</v>
+        <v>2.4283510000000206</v>
       </c>
       <c r="D337" s="5">
-        <v>1.7862529882934686</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7643118207625985</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1668.679198</v>
+        <v>1668.651709</v>
       </c>
       <c r="C338" s="5">
-        <v>1.2667900000001282</v>
+        <v>1.2621070000000145</v>
       </c>
       <c r="D338" s="5">
-        <v>0.91550002954905452</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91211408472873234</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1668.088201</v>
+        <v>1668.097383</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.59099700000001576</v>
+        <v>-0.55432599999994636</v>
       </c>
       <c r="D339" s="5">
-        <v>-0.42417773284632032</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.39791238076003488</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1670.1528519999999</v>
+        <v>1670.137082</v>
       </c>
       <c r="C340" s="5">
-        <v>2.0646509999999125</v>
+        <v>2.0396989999999278</v>
       </c>
       <c r="D340" s="5">
-        <v>1.4954348440415988</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4772321123473375</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1675.491366</v>
+        <v>1675.481352</v>
       </c>
       <c r="C341" s="5">
-        <v>5.338514000000032</v>
+        <v>5.3442700000000514</v>
       </c>
       <c r="D341" s="5">
-        <v>3.9038635305317815</v>
+        <v>3.9081845939957782</v>
       </c>
       <c r="E341" s="5">
-        <v>1.6099578276658422</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6095589937229038</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1677.405896</v>
+        <v>1677.4471570000001</v>
       </c>
       <c r="C342" s="5">
-        <v>1.9145300000000134</v>
+        <v>1.9658050000000458</v>
       </c>
       <c r="D342" s="5">
-        <v>1.3798517958909962</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4170543655538825</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1682.145814</v>
+        <v>1682.1557989999999</v>
       </c>
       <c r="C343" s="5">
-        <v>4.7399179999999888</v>
+        <v>4.708641999999827</v>
       </c>
       <c r="D343" s="5">
-        <v>3.4440910157597315</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4209279934328318</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1686.966516</v>
+        <v>1686.986995</v>
       </c>
       <c r="C344" s="5">
-        <v>4.8207019999999829</v>
+        <v>4.8311960000000909</v>
       </c>
       <c r="D344" s="5">
-        <v>3.4936919726221038</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.501396679324098</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1687.9180040000001</v>
+        <v>1687.934972</v>
       </c>
       <c r="C345" s="5">
-        <v>0.95148800000015399</v>
+        <v>0.94797700000003715</v>
       </c>
       <c r="D345" s="5">
-        <v>0.67893121792415023</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.67640997040503414</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1691.2433109999999</v>
+        <v>1691.260442</v>
       </c>
       <c r="C346" s="5">
-        <v>3.3253069999998388</v>
+        <v>3.3254699999999957</v>
       </c>
       <c r="D346" s="5">
-        <v>2.3898617340202488</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3899558663743381</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1698.7535780000001</v>
+        <v>1698.729096</v>
       </c>
       <c r="C347" s="5">
-        <v>7.5102670000001126</v>
+        <v>7.468654000000015</v>
       </c>
       <c r="D347" s="5">
-        <v>5.4609090191655607</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4298561598169703</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1702.3363979999999</v>
+        <v>1702.3395479999999</v>
       </c>
       <c r="C348" s="5">
-        <v>3.582819999999856</v>
+        <v>3.6104519999998956</v>
       </c>
       <c r="D348" s="5">
-        <v>2.5604708773719898</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5804871902412652</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1706.247425</v>
+        <v>1706.2314280000001</v>
       </c>
       <c r="C349" s="5">
-        <v>3.9110270000001037</v>
+        <v>3.8918800000001283</v>
       </c>
       <c r="D349" s="5">
-        <v>2.7920406314045243</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7781942604427456</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1709.020479</v>
+        <v>1708.920445</v>
       </c>
       <c r="C350" s="5">
-        <v>2.7730540000000019</v>
+        <v>2.6890169999999216</v>
       </c>
       <c r="D350" s="5">
-        <v>1.9678106474736445</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9076766756843222</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1710.7218660000001</v>
+        <v>1710.765819</v>
       </c>
       <c r="C351" s="5">
-        <v>1.7013870000000679</v>
+        <v>1.8453739999999925</v>
       </c>
       <c r="D351" s="5">
-        <v>1.2012030303968579</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3035412119062784</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1714.383677</v>
+        <v>1714.3597749999999</v>
       </c>
       <c r="C352" s="5">
-        <v>3.6618109999999433</v>
+        <v>3.5939559999999346</v>
       </c>
       <c r="D352" s="5">
-        <v>2.5990640760252592</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5502781685127651</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1718.3857129999999</v>
+        <v>1718.3590429999999</v>
       </c>
       <c r="C353" s="5">
-        <v>4.0020359999998618</v>
+        <v>3.9992680000000291</v>
       </c>
       <c r="D353" s="5">
-        <v>2.8375122699930477</v>
+        <v>2.8355645043244282</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5601055230982217</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5591267219308378</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1718.1035340000001</v>
+        <v>1718.157228</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.28217899999981455</v>
+        <v>-0.20181499999989683</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.19687613788056391</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.14084461925389924</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1723.602427</v>
+        <v>1723.6182140000001</v>
       </c>
       <c r="C355" s="5">
-        <v>5.4988929999999527</v>
+        <v>5.4609860000000481</v>
       </c>
       <c r="D355" s="5">
-        <v>3.9090058285758733</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8814626009229913</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1728.602707</v>
+        <v>1728.638571</v>
       </c>
       <c r="C356" s="5">
-        <v>5.0002799999999752</v>
+        <v>5.0203569999998763</v>
       </c>
       <c r="D356" s="5">
-        <v>3.5373635249615898</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5517619121405497</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1730.7262760000001</v>
+        <v>1730.766402</v>
       </c>
       <c r="C357" s="5">
-        <v>2.1235690000000886</v>
+        <v>2.1278310000000147</v>
       </c>
       <c r="D357" s="5">
-        <v>1.484188034681555</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.487155930151185</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1737.194252</v>
+        <v>1737.244383</v>
       </c>
       <c r="C358" s="5">
-        <v>6.4679759999999078</v>
+        <v>6.4779809999999998</v>
       </c>
       <c r="D358" s="5">
-        <v>4.5779099346764829</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5850291944218746</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1738.0963300000001</v>
+        <v>1738.0758780000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.9020780000000741</v>
+        <v>0.83149500000013177</v>
       </c>
       <c r="D359" s="5">
-        <v>0.62491028818256744</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.57586880436848453</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1744.294819</v>
+        <v>1744.2755830000001</v>
       </c>
       <c r="C360" s="5">
-        <v>6.1984889999998813</v>
+        <v>6.1997049999999945</v>
       </c>
       <c r="D360" s="5">
-        <v>4.364447731243315</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3653731802505202</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1752.05629</v>
+        <v>1752.0626110000001</v>
       </c>
       <c r="C361" s="5">
-        <v>7.7614710000000287</v>
+        <v>7.7870279999999639</v>
       </c>
       <c r="D361" s="5">
-        <v>5.4721917022925615</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.490717326598582</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1754.598753</v>
+        <v>1754.4186970000001</v>
       </c>
       <c r="C362" s="5">
-        <v>2.5424629999999979</v>
+        <v>2.3560860000000048</v>
       </c>
       <c r="D362" s="5">
-        <v>1.7553226660923293</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6256886519996572</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1754.5299930000001</v>
+        <v>1754.603957</v>
       </c>
       <c r="C363" s="5">
-        <v>-6.8759999999883803E-2</v>
+        <v>0.18525999999997111</v>
       </c>
       <c r="D363" s="5">
-        <v>-4.7016001714028643E-2</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.12678909546350869</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1760.0870090000001</v>
+        <v>1760.0619079999999</v>
       </c>
       <c r="C364" s="5">
-        <v>5.557015999999976</v>
+        <v>5.4579509999998663</v>
       </c>
       <c r="D364" s="5">
-        <v>3.8675981733256926</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7973038652985958</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1761.105184</v>
+        <v>1760.948866</v>
       </c>
       <c r="C365" s="5">
-        <v>1.0181749999999283</v>
+        <v>0.88695800000004965</v>
       </c>
       <c r="D365" s="5">
-        <v>0.69638879124864772</v>
+        <v>0.6064017161703239</v>
       </c>
       <c r="E365" s="5">
-        <v>2.486023404222748</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4785171162858166</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1772.643922</v>
+        <v>1772.7167690000001</v>
       </c>
       <c r="C366" s="5">
-        <v>11.538737999999967</v>
+        <v>11.76790300000016</v>
       </c>
       <c r="D366" s="5">
-        <v>8.1519925869607093</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3206587539693455</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1775.998542</v>
+        <v>1776.049681</v>
       </c>
       <c r="C367" s="5">
-        <v>3.3546200000000681</v>
+        <v>3.3329119999998511</v>
       </c>
       <c r="D367" s="5">
-        <v>2.2947129484745421</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2796151467338044</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1774.023956</v>
+        <v>1774.1055980000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.9745860000000448</v>
+        <v>-1.9440829999998641</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.3260524757536363</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3056536940298735</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1597.05521</v>
+        <v>1597.1421869999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-176.96874600000001</v>
+        <v>-176.96341100000018</v>
       </c>
       <c r="D369" s="5">
-        <v>-71.664857759808172</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-71.661987954779207</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1646.8647860000001</v>
+        <v>1646.9661619999999</v>
       </c>
       <c r="C370" s="5">
-        <v>49.809576000000106</v>
+        <v>49.823975000000019</v>
       </c>
       <c r="D370" s="5">
-        <v>44.562670247292012</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>44.574980042299387</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1678.271152</v>
+        <v>1678.298916</v>
       </c>
       <c r="C371" s="5">
-        <v>31.406365999999935</v>
+        <v>31.332754000000023</v>
       </c>
       <c r="D371" s="5">
-        <v>25.444098139643344</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.37635856823637</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1677.9148459999999</v>
+        <v>1677.8686769999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.35630600000013146</v>
+        <v>-0.43023900000002868</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.2544691846380065</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.30719169221047338</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1678.0760090000001</v>
+        <v>1678.082948</v>
       </c>
       <c r="C373" s="5">
-        <v>0.16116300000021511</v>
+        <v>0.21427100000005339</v>
       </c>
       <c r="D373" s="5">
-        <v>0.11532039232036162</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.15335280904493764</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1683.3163489999999</v>
+        <v>1683.062619</v>
       </c>
       <c r="C374" s="5">
-        <v>5.2403399999998328</v>
+        <v>4.979671000000053</v>
       </c>
       <c r="D374" s="5">
-        <v>3.8124298471303275</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6196690702460455</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1698.0810959999999</v>
+        <v>1698.111527</v>
       </c>
       <c r="C375" s="5">
-        <v>14.764746999999943</v>
+        <v>15.048907999999983</v>
       </c>
       <c r="D375" s="5">
-        <v>11.048380331608509</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.273366614025516</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1704.118802</v>
+        <v>1704.050403</v>
       </c>
       <c r="C376" s="5">
-        <v>6.0377060000000711</v>
+        <v>5.9388759999999365</v>
       </c>
       <c r="D376" s="5">
-        <v>4.3511625069619475</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2784856357555023</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1712.270282</v>
+        <v>1711.9652129999999</v>
       </c>
       <c r="C377" s="5">
-        <v>8.1514799999999923</v>
+        <v>7.9148099999999886</v>
       </c>
       <c r="D377" s="5">
-        <v>5.8935266324321001</v>
+        <v>5.7182562641436396</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.7729690675875052</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7816624290327385</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1713.561168</v>
+        <v>1713.6479850000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.2908860000000004</v>
+        <v>1.6827720000001136</v>
       </c>
       <c r="D378" s="5">
-        <v>0.90844449344864575</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1859348183873131</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1706.1381490000001</v>
+        <v>1706.2412979999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-7.4230189999998402</v>
+        <v>-7.4066870000001472</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.0762286612378915</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.0650736478934588</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1718.645166</v>
+        <v>1718.8118790000001</v>
       </c>
       <c r="C380" s="5">
-        <v>12.507016999999905</v>
+        <v>12.570581000000175</v>
       </c>
       <c r="D380" s="5">
-        <v>9.1602004024126096</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2080782205195213</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1724.815468</v>
+        <v>1725.0499749999999</v>
       </c>
       <c r="C381" s="5">
-        <v>6.1703019999999924</v>
+        <v>6.238095999999814</v>
       </c>
       <c r="D381" s="5">
-        <v>4.3943533509007482</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4431630918101872</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1726.126694</v>
+        <v>1726.35535</v>
       </c>
       <c r="C382" s="5">
-        <v>1.3112260000000333</v>
+        <v>1.3053750000001401</v>
       </c>
       <c r="D382" s="5">
-        <v>0.91607877851225261</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91184949635338963</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1734.5851190000001</v>
+        <v>1734.6578039999999</v>
       </c>
       <c r="C383" s="5">
-        <v>8.4584250000000338</v>
+        <v>8.3024539999998979</v>
       </c>
       <c r="D383" s="5">
-        <v>6.0413795602140219</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9262094487501082</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1748.8448880000001</v>
+        <v>1748.7467389999999</v>
       </c>
       <c r="C384" s="5">
-        <v>14.259769000000006</v>
+        <v>14.088934999999992</v>
       </c>
       <c r="D384" s="5">
-        <v>10.323519349128695</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.193820402475918</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1747.300542</v>
+        <v>1747.2989130000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-1.5443460000001323</v>
+        <v>-1.44782599999985</v>
       </c>
       <c r="D385" s="5">
-        <v>-1.0545479699160976</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.98899492950961232</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1744.6331560000001</v>
+        <v>1744.236823</v>
       </c>
       <c r="C386" s="5">
-        <v>-2.6673859999998513</v>
+        <v>-3.0620900000001257</v>
       </c>
       <c r="D386" s="5">
-        <v>-1.8165876083324095</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0828130668187672</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1758.491293</v>
+        <v>1758.4195299999999</v>
       </c>
       <c r="C387" s="5">
-        <v>13.858136999999942</v>
+        <v>14.182706999999937</v>
       </c>
       <c r="D387" s="5">
-        <v>9.9596138198296824</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.205831224450289</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1760.9902179999999</v>
+        <v>1760.7734270000001</v>
       </c>
       <c r="C388" s="5">
-        <v>2.4989249999998719</v>
+        <v>2.3538970000001882</v>
       </c>
       <c r="D388" s="5">
-        <v>1.7186657830547514</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6182521985443454</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1765.815284</v>
+        <v>1765.2707989999999</v>
       </c>
       <c r="C389" s="5">
-        <v>4.8250660000001062</v>
+        <v>4.4973719999998139</v>
       </c>
       <c r="D389" s="5">
-        <v>3.337972375778997</v>
+        <v>3.1084698626309804</v>
       </c>
       <c r="E389" s="5">
-        <v>3.1271349250690417</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1137073110608871</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1763.2506330000001</v>
+        <v>1763.4341219999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-2.5646509999999125</v>
+        <v>-1.8366770000000088</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.7290119232355461</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2414206524449023</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1767.3850709999999</v>
+        <v>1767.618455</v>
       </c>
       <c r="C391" s="5">
-        <v>4.1344379999998182</v>
+        <v>4.1843330000001515</v>
       </c>
       <c r="D391" s="5">
-        <v>2.8503100934024639</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8848541403313277</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1774.8255409999999</v>
+        <v>1775.1352079999999</v>
       </c>
       <c r="C392" s="5">
-        <v>7.4404700000000048</v>
+        <v>7.5167529999998806</v>
       </c>
       <c r="D392" s="5">
-        <v>5.1704790664940825</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2240292759383244</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1787.859631</v>
+        <v>1788.314533</v>
       </c>
       <c r="C393" s="5">
-        <v>13.034090000000106</v>
+        <v>13.179325000000063</v>
       </c>
       <c r="D393" s="5">
-        <v>9.1774587348617551</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2822471141323692</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1793.4784199999999</v>
+        <v>1794.002326</v>
       </c>
       <c r="C394" s="5">
-        <v>5.6187889999998788</v>
+        <v>5.6877930000000561</v>
       </c>
       <c r="D394" s="5">
-        <v>3.8371703745551988</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8841164569195508</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1794.561359</v>
+        <v>1794.697265</v>
       </c>
       <c r="C395" s="5">
-        <v>1.082939000000124</v>
+        <v>0.69493899999997666</v>
       </c>
       <c r="D395" s="5">
-        <v>0.72699578018371458</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.46583317358956933</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1816.2668819999999</v>
+        <v>1815.910087</v>
       </c>
       <c r="C396" s="5">
-        <v>21.705522999999857</v>
+        <v>21.21282199999996</v>
       </c>
       <c r="D396" s="5">
-        <v>15.519745264405183</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.143037199522812</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1820.6611700000001</v>
+        <v>1820.537088</v>
       </c>
       <c r="C397" s="5">
-        <v>4.3942880000001878</v>
+        <v>4.6270010000000639</v>
       </c>
       <c r="D397" s="5">
-        <v>2.9422344194120598</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1008574350518181</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1831.0154010000001</v>
+        <v>1830.5386390000001</v>
       </c>
       <c r="C398" s="5">
-        <v>10.354231000000027</v>
+        <v>10.001551000000063</v>
       </c>
       <c r="D398" s="5">
-        <v>7.0420475280075889</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.795372541517275</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1836.4501069999999</v>
+        <v>1836.210433</v>
       </c>
       <c r="C399" s="5">
-        <v>5.4347059999997782</v>
+        <v>5.6717939999998634</v>
       </c>
       <c r="D399" s="5">
-        <v>3.6204894352058536</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7821355187330763</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1845.547098</v>
+        <v>1845.08638</v>
       </c>
       <c r="C400" s="5">
-        <v>9.0969910000001164</v>
+        <v>8.8759469999999965</v>
       </c>
       <c r="D400" s="5">
-        <v>6.1089427110135208</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9573354393541944</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1847.4512159999999</v>
+        <v>1846.7120420000001</v>
       </c>
       <c r="C401" s="5">
-        <v>1.9041179999999258</v>
+        <v>1.6256620000001476</v>
       </c>
       <c r="D401" s="5">
-        <v>1.2451333877504966</v>
+        <v>1.062430265513381</v>
       </c>
       <c r="E401" s="5">
-        <v>4.6231297655932924</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6135268903861881</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1860.363593</v>
+        <v>1860.6558540000001</v>
       </c>
       <c r="C402" s="5">
-        <v>12.912377000000106</v>
+        <v>13.94381199999998</v>
       </c>
       <c r="D402" s="5">
-        <v>8.7171933147767398</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4466493261299078</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1868.6381269999999</v>
+        <v>1869.0210810000001</v>
       </c>
       <c r="C403" s="5">
-        <v>8.2745339999999032</v>
+        <v>8.3652270000000044</v>
       </c>
       <c r="D403" s="5">
-        <v>5.4698885736727432</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.530441405854325</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1878.75054</v>
+        <v>1879.2194079999999</v>
       </c>
       <c r="C404" s="5">
-        <v>10.11241300000006</v>
+        <v>10.198326999999836</v>
       </c>
       <c r="D404" s="5">
-        <v>6.6907950924953496</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7479319241299018</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1880.724078</v>
+        <v>1881.4383889999999</v>
       </c>
       <c r="C405" s="5">
-        <v>1.9735379999999623</v>
+        <v>2.2189809999999852</v>
       </c>
       <c r="D405" s="5">
-        <v>1.2678512037899381</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4261977956310457</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1888.8886709999999</v>
+        <v>1889.8051740000001</v>
       </c>
       <c r="C406" s="5">
-        <v>8.164592999999968</v>
+        <v>8.3667850000001636</v>
       </c>
       <c r="D406" s="5">
-        <v>5.335637073136601</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.468893659121421</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1900.6680409999999</v>
+        <v>1900.9277420000001</v>
       </c>
       <c r="C407" s="5">
-        <v>11.779369999999972</v>
+        <v>11.122568000000001</v>
       </c>
       <c r="D407" s="5">
-        <v>7.7454465187663635</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2958442320117944</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1898.279513</v>
+        <v>1897.5344500000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.3885279999999511</v>
+        <v>-3.393291999999974</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.4976343356345345</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1211797069385141</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1901.3684499999999</v>
+        <v>1901.1188259999999</v>
       </c>
       <c r="C409" s="5">
-        <v>3.0889369999999872</v>
+        <v>3.5843759999997928</v>
       </c>
       <c r="D409" s="5">
-        <v>1.9702468914432947</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2904568572529094</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1908.4513420000001</v>
+        <v>1908.0655159999999</v>
       </c>
       <c r="C410" s="5">
-        <v>7.082892000000129</v>
+        <v>6.9466899999999896</v>
       </c>
       <c r="D410" s="5">
-        <v>4.5629194611184642</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4740047085589874</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1907.574515</v>
+        <v>1907.1187150000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.87682700000004843</v>
+        <v>-0.94680099999982303</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.54994204673505243</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.59382948548498682</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1908.2830779999999</v>
+        <v>1907.528515</v>
       </c>
       <c r="C412" s="5">
-        <v>0.70856299999991279</v>
+        <v>0.40979999999990468</v>
       </c>
       <c r="D412" s="5">
-        <v>0.44664825622973137</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.25815990996125304</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1912.8474819999999</v>
+        <v>1911.8518549999999</v>
       </c>
       <c r="C413" s="5">
-        <v>4.5644039999999677</v>
+        <v>4.3233399999999165</v>
       </c>
       <c r="D413" s="5">
-        <v>2.9083307001096736</v>
+        <v>2.7539144793117254</v>
       </c>
       <c r="E413" s="5">
-        <v>3.5398101683893124</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5273400247855191</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1913.840316</v>
+        <v>1914.267906</v>
       </c>
       <c r="C414" s="5">
-        <v>0.99283400000012989</v>
+        <v>2.4160510000001523</v>
       </c>
       <c r="D414" s="5">
-        <v>0.62462260195552677</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5270521954961813</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1918.313298</v>
+        <v>1918.838802</v>
       </c>
       <c r="C415" s="5">
-        <v>4.4729820000000018</v>
+        <v>4.5708959999999479</v>
       </c>
       <c r="D415" s="5">
-        <v>2.8409455543228379</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9032961805148805</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1920.4484339999999</v>
+        <v>1921.0445560000001</v>
       </c>
       <c r="C416" s="5">
-        <v>2.1351359999998749</v>
+        <v>2.2057540000000699</v>
       </c>
       <c r="D416" s="5">
-        <v>1.3438400358448677</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3881853186027637</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1924.7925580000001</v>
+        <v>1925.2121910000001</v>
       </c>
       <c r="C417" s="5">
-        <v>4.3441240000001926</v>
+        <v>4.1676350000000184</v>
       </c>
       <c r="D417" s="5">
-        <v>2.7484703870661376</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6346446416828151</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1927.783993</v>
+        <v>1929.086675</v>
       </c>
       <c r="C418" s="5">
-        <v>2.9914349999999104</v>
+        <v>3.8744839999999385</v>
       </c>
       <c r="D418" s="5">
-        <v>1.8810162222403282</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4419076397584005</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1931.010871</v>
+        <v>1933.018251</v>
       </c>
       <c r="C419" s="5">
-        <v>3.2268779999999424</v>
+        <v>3.93157599999995</v>
       </c>
       <c r="D419" s="5">
-        <v>2.027251261204488</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4732617436357351</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1933.1088729999999</v>
+        <v>1934.5873790000001</v>
       </c>
       <c r="C420" s="5">
-        <v>2.0980019999999513</v>
+        <v>1.5691280000000916</v>
       </c>
       <c r="D420" s="5">
-        <v>1.311593488163143</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.97846105268786232</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1941.127913</v>
+        <v>1944.290913</v>
       </c>
       <c r="C421" s="5">
-        <v>8.0190400000001318</v>
+        <v>9.7035339999999906</v>
       </c>
       <c r="D421" s="5">
-        <v>5.0930715562492956</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1878322541101927</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1941.2379089999999</v>
+        <v>1948.2987290000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.10999599999991005</v>
+        <v>4.007816000000048</v>
       </c>
       <c r="D422" s="5">
-        <v>6.8020425096282366E-2</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5018277259134747</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1945.576358</v>
+        <v>1952.5460499999999</v>
       </c>
       <c r="C423" s="5">
-        <v>4.3384490000000824</v>
+        <v>4.2473209999998289</v>
       </c>
       <c r="D423" s="5">
-        <v>2.7150774033587677</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6476136679981499</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1950.383345</v>
+        <v>1958.535044</v>
       </c>
       <c r="C424" s="5">
-        <v>4.8069869999999355</v>
+        <v>5.9889940000000479</v>
       </c>
       <c r="D424" s="5">
-        <v>3.0054950562328209</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7434621569238269</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1954.508806</v>
+        <v>1962.236971</v>
       </c>
       <c r="C425" s="5">
-        <v>4.1254610000000866</v>
+        <v>3.7019270000000688</v>
       </c>
       <c r="D425" s="5">
-        <v>2.5679844522225492</v>
+        <v>2.2919100420968785</v>
       </c>
       <c r="E425" s="5">
-        <v>2.1779741663690233</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6354090076712744</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1964.242921</v>
+        <v>1970.861273</v>
       </c>
       <c r="C426" s="5">
-        <v>9.7341149999999743</v>
+        <v>8.6243019999999433</v>
       </c>
       <c r="D426" s="5">
-        <v>6.1428591810314792</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4035456379317948</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1966.42363</v>
+        <v>1973.908267</v>
       </c>
       <c r="C427" s="5">
-        <v>2.1807089999999789</v>
+        <v>3.0469940000000406</v>
       </c>
       <c r="D427" s="5">
-        <v>1.3404089955367571</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8710826448226969</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1967.3535810000001</v>
+        <v>1975.499433</v>
       </c>
       <c r="C428" s="5">
-        <v>0.92995100000007369</v>
+        <v>1.5911659999999301</v>
       </c>
       <c r="D428" s="5">
-        <v>0.56897626839833571</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.97161931432836468</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1968.5727360000001</v>
+        <v>1977.4043839999999</v>
       </c>
       <c r="C429" s="5">
-        <v>1.2191550000000007</v>
+        <v>1.9049509999999827</v>
       </c>
       <c r="D429" s="5">
-        <v>0.74617122184170714</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1633027579721178</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1970.6300590000001</v>
+        <v>1979.4946110000001</v>
       </c>
       <c r="C430" s="5">
-        <v>2.0573229999999967</v>
+        <v>2.0902270000001408</v>
       </c>
       <c r="D430" s="5">
-        <v>1.2613339586121874</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2758677678278207</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1960.025427</v>
+        <v>1969.964725</v>
       </c>
       <c r="C431" s="5">
-        <v>-10.604632000000038</v>
+        <v>-9.5298860000000332</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.2698679903416821</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6266199774131831</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1958.733328</v>
+        <v>1983.5242249999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.2920990000000074</v>
+        <v>13.559499999999844</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.78820883355635862</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5797187148551668</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1965.6866600000001</v>
+        <v>1985.1666789999999</v>
       </c>
       <c r="C433" s="5">
-        <v>6.9533320000000458</v>
+        <v>1.6424540000000434</v>
       </c>
       <c r="D433" s="5">
-        <v>4.3440595356967204</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.99819594033538905</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1966.4373430000001</v>
+        <v>1985.901382</v>
       </c>
       <c r="C434" s="5">
-        <v>0.75068299999998089</v>
+        <v>0.73470300000008137</v>
       </c>
       <c r="D434" s="5">
-        <v>0.45923601327950703</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.4450207819797658</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1968.2533490000001</v>
+        <v>1991.183483</v>
       </c>
       <c r="C435" s="5">
-        <v>1.8160060000000158</v>
+        <v>5.2821010000000115</v>
       </c>
       <c r="D435" s="5">
-        <v>1.1138468748919994</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2388687102635094</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1971.5888990000001</v>
+        <v>1995.75263</v>
       </c>
       <c r="C436" s="5">
-        <v>3.335550000000012</v>
+        <v>4.5691469999999299</v>
       </c>
       <c r="D436" s="5">
-        <v>2.0526723358944121</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7886470474320246</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1971.838238</v>
+        <v>2000.2474709999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.24933899999996356</v>
+        <v>4.4948409999999512</v>
       </c>
       <c r="D437" s="5">
-        <v>0.15186482593858575</v>
+        <v>2.7363747489139945</v>
       </c>
       <c r="E437" s="5">
-        <v>0.88663872717287262</v>
+        <v>1.9371003890844563</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>2004.2340380000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>3.9865670000001501</v>
+      </c>
+      <c r="D438" s="5">
+        <v>2.4180357142682851</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>2003.2959490000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.93808899999999085</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-0.5602207097088141</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE650000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>