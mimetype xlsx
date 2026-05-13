--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4BD58DBA-614A-4874-8572-9CC3364450C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AD6BC2C3-9532-4431-9294-35A138D34A3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FEA52FF9-5B1F-46DA-9FC2-1D1009F59C9C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{85E216AE-62A6-4763-9ED1-3791F682308D}"/>
   </bookViews>
   <sheets>
     <sheet name="AE650000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Education and Health Services</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F925ADE3-24F3-4422-AEFF-39395A1BEBD8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{311CE265-F352-4F5C-AA53-AA73F22AA5DD}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>659.58914030000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>662.50864549999994</v>
+        <v>662.50864551999996</v>
       </c>
       <c r="C7" s="5">
-        <v>2.9195051999998896</v>
+        <v>2.9195052199999054</v>
       </c>
       <c r="D7" s="5">
-        <v>5.4427297191082413</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>5.442729757305953</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>665.0594466</v>
       </c>
       <c r="C8" s="5">
-        <v>2.5508011000000579</v>
+        <v>2.550801080000042</v>
       </c>
       <c r="D8" s="5">
-        <v>4.7193647573582798</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>4.7193647194225363</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>667.37634030000004</v>
+        <v>667.37634025</v>
       </c>
       <c r="C9" s="5">
-        <v>2.3168937000000369</v>
+        <v>2.3168936499999973</v>
       </c>
       <c r="D9" s="5">
-        <v>4.2615250987591224</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>4.261525005023592</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>670.53466890000004</v>
+        <v>670.53466891000005</v>
       </c>
       <c r="C10" s="5">
-        <v>3.1583286000000044</v>
+        <v>3.158328660000052</v>
       </c>
       <c r="D10" s="5">
-        <v>5.829117420845864</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>5.829117534930206</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>673.75779190000003</v>
+        <v>673.75779193000005</v>
       </c>
       <c r="C11" s="5">
-        <v>3.2231229999999869</v>
+        <v>3.2231230200000027</v>
       </c>
       <c r="D11" s="5">
-        <v>5.9231194151376343</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>5.923119452778014</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>676.80083300000001</v>
       </c>
       <c r="C12" s="5">
-        <v>3.0430410999999822</v>
+        <v>3.0430410699999584</v>
       </c>
       <c r="D12" s="5">
-        <v>5.5565057906085791</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>5.556505734207895</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>682.13494800000001</v>
+        <v>682.13494804000004</v>
       </c>
       <c r="C13" s="5">
-        <v>5.3341149999999971</v>
+        <v>5.3341150400000288</v>
       </c>
       <c r="D13" s="5">
-        <v>9.8785679004735663</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>9.8785679777924962</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>684.99203809999995</v>
+        <v>684.99203812999997</v>
       </c>
       <c r="C14" s="5">
-        <v>2.8570900999999367</v>
+        <v>2.8570900899999288</v>
       </c>
       <c r="D14" s="5">
-        <v>5.1435600528141334</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>5.1435600340860699</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>688.03307870000003</v>
+        <v>688.03307864999999</v>
       </c>
       <c r="C15" s="5">
-        <v>3.0410406000000876</v>
+        <v>3.0410405200000241</v>
       </c>
       <c r="D15" s="5">
-        <v>5.4594587269177097</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>5.4594585795269657</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>690.69050059999995</v>
+        <v>690.69050056000003</v>
       </c>
       <c r="C16" s="5">
-        <v>2.6574218999999175</v>
+        <v>2.6574219100000391</v>
       </c>
       <c r="D16" s="5">
-        <v>4.7345509610596137</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>4.7345509796077101</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>690.87078840000004</v>
+        <v>690.87078837000001</v>
       </c>
       <c r="C17" s="5">
-        <v>0.18028780000008737</v>
+        <v>0.18028780999998162</v>
       </c>
       <c r="D17" s="5">
-        <v>0.31368061999303976</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>0.31368063743473229</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>693.56058889999997</v>
+        <v>693.56058886000005</v>
       </c>
       <c r="C18" s="5">
-        <v>2.689800499999933</v>
+        <v>2.6898004900000387</v>
       </c>
       <c r="D18" s="5">
-        <v>4.7733714207212952</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>4.773371402805382</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>697.75785389999999</v>
+        <v>697.75785388999998</v>
       </c>
       <c r="C19" s="5">
-        <v>4.1972650000000158</v>
+        <v>4.1972650299999259</v>
       </c>
       <c r="D19" s="5">
-        <v>7.5087772842018286</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>7.508777340117212</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>701.33033009999997</v>
+        <v>701.33033008999996</v>
       </c>
       <c r="C20" s="5">
         <v>3.5724761999999828</v>
       </c>
       <c r="D20" s="5">
-        <v>6.319922061211547</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>6.3199220613048279</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>705.33122109999999</v>
+        <v>705.33122105999996</v>
       </c>
       <c r="C21" s="5">
-        <v>4.0008910000000242</v>
+        <v>4.0008909700000004</v>
       </c>
       <c r="D21" s="5">
-        <v>7.0645866269068769</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>7.0645865723648837</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>708.90698050000003</v>
+        <v>708.90698048000002</v>
       </c>
       <c r="C22" s="5">
-        <v>3.5757594000000381</v>
+        <v>3.575759420000054</v>
       </c>
       <c r="D22" s="5">
-        <v>6.2560669987820727</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>6.2560670351196057</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>710.21641260000001</v>
+        <v>710.21641258</v>
       </c>
       <c r="C23" s="5">
         <v>1.3094320999999809</v>
       </c>
       <c r="D23" s="5">
-        <v>2.2391942599003345</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>2.2391942599642389</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>713.06875679999996</v>
+        <v>713.06875680999997</v>
       </c>
       <c r="C24" s="5">
-        <v>2.8523441999999477</v>
+        <v>2.8523442299999715</v>
       </c>
       <c r="D24" s="5">
-        <v>4.9272876313013692</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>4.9272876844170144</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>715.13039739999999</v>
+        <v>715.13039734999995</v>
       </c>
       <c r="C25" s="5">
-        <v>2.0616406000000325</v>
+        <v>2.0616405399999849</v>
       </c>
       <c r="D25" s="5">
-        <v>3.5251729702657109</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>3.5251728659852599</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>718.40652639999996</v>
+        <v>718.40652637999995</v>
       </c>
       <c r="C26" s="5">
-        <v>3.276128999999969</v>
+        <v>3.2761290299999928</v>
       </c>
       <c r="D26" s="5">
-        <v>5.6380474620045584</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>5.638047515344824</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>721.19695039999999</v>
+        <v>721.19695038999998</v>
       </c>
       <c r="C27" s="5">
-        <v>2.79042400000003</v>
+        <v>2.7904240100000379</v>
       </c>
       <c r="D27" s="5">
-        <v>4.7618962929911524</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>4.761896310557967</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>725.17469289999997</v>
       </c>
       <c r="C28" s="5">
-        <v>3.9777424999999766</v>
+        <v>3.9777425099999846</v>
       </c>
       <c r="D28" s="5">
-        <v>6.823080303158946</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>6.8230803209333502</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>726.96460379999996</v>
       </c>
       <c r="C29" s="5">
         <v>1.7899108999999953</v>
       </c>
       <c r="D29" s="5">
         <v>3.0024389552867348</v>
       </c>
       <c r="E29" s="5">
-        <v>5.2243944896831263</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>5.2243944942523379</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>729.80857179999998</v>
+        <v>729.80857182</v>
       </c>
       <c r="C30" s="5">
-        <v>2.843968000000018</v>
+        <v>2.8439680200000339</v>
       </c>
       <c r="D30" s="5">
-        <v>4.7968755850195555</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>4.7968756194822104</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>732.35147489999997</v>
+        <v>732.35147485000005</v>
       </c>
       <c r="C31" s="5">
-        <v>2.5429030999999895</v>
+        <v>2.5429030300000477</v>
       </c>
       <c r="D31" s="5">
-        <v>4.2622773564435557</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>4.2622772367367778</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>733.96545270000001</v>
+        <v>733.96545265999998</v>
       </c>
       <c r="C32" s="5">
-        <v>1.6139778000000433</v>
+        <v>1.6139778099999376</v>
       </c>
       <c r="D32" s="5">
-        <v>2.6768873842808016</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>2.6768874012528032</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>736.67798830000004</v>
+        <v>736.67798825</v>
       </c>
       <c r="C33" s="5">
-        <v>2.7125356000000238</v>
+        <v>2.7125355900000159</v>
       </c>
       <c r="D33" s="5">
-        <v>4.5261370460282446</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>4.5261370292532632</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>738.34006139999997</v>
+        <v>738.34006136000005</v>
       </c>
       <c r="C34" s="5">
-        <v>1.6620730999999296</v>
+        <v>1.6620731100000512</v>
       </c>
       <c r="D34" s="5">
-        <v>2.7412578276813537</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>2.7412578445680458</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>742.12500969999996</v>
+        <v>742.12500970999997</v>
       </c>
       <c r="C35" s="5">
-        <v>3.7849482999999964</v>
+        <v>3.7849483499999224</v>
       </c>
       <c r="D35" s="5">
-        <v>6.3279917599005753</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>6.3279918462181284</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>747.63173559999996</v>
+        <v>747.63173560999996</v>
       </c>
       <c r="C36" s="5">
         <v>5.5067258999999922</v>
       </c>
       <c r="D36" s="5">
-        <v>9.2767891901675448</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>9.2767891900374941</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>748.25603079999996</v>
+        <v>748.25603076000004</v>
       </c>
       <c r="C37" s="5">
-        <v>0.62429520000000593</v>
+        <v>0.62429515000007996</v>
       </c>
       <c r="D37" s="5">
-        <v>1.0066512894855606</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>1.0066512084784707</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>750.24658939999995</v>
+        <v>750.24658941999996</v>
       </c>
       <c r="C38" s="5">
-        <v>1.9905585999999857</v>
+        <v>1.9905586599999197</v>
       </c>
       <c r="D38" s="5">
-        <v>3.2394417376959916</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>3.2394418369486866</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>756.03566309999997</v>
+        <v>756.03566305000004</v>
       </c>
       <c r="C39" s="5">
-        <v>5.7890737000000172</v>
+        <v>5.7890736300000754</v>
       </c>
       <c r="D39" s="5">
-        <v>9.66272370989374</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>9.6627235877834607</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>757.82169180000005</v>
+        <v>757.82169183999997</v>
       </c>
       <c r="C40" s="5">
-        <v>1.7860287000000881</v>
+        <v>1.7860287899999321</v>
       </c>
       <c r="D40" s="5">
-        <v>2.8719569789030786</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>2.8719571257018517</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>760.65394609999998</v>
+        <v>760.65394612</v>
       </c>
       <c r="C41" s="5">
-        <v>2.8322542999999314</v>
+        <v>2.8322542800000292</v>
       </c>
       <c r="D41" s="5">
-        <v>4.5781810600891815</v>
+        <v>4.578181026846484</v>
       </c>
       <c r="E41" s="5">
-        <v>4.6342479570392614</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>4.6342479597904163</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>769.19209120000005</v>
       </c>
       <c r="C42" s="5">
-        <v>8.5381451000000652</v>
+        <v>8.5381450800000493</v>
       </c>
       <c r="D42" s="5">
-        <v>14.333171536814394</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>14.333171500740249</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>770.97080549999998</v>
+        <v>770.97080554000001</v>
       </c>
       <c r="C43" s="5">
-        <v>1.7787142999999332</v>
+        <v>1.778714339999965</v>
       </c>
       <c r="D43" s="5">
-        <v>2.8105001471246727</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>2.8105002111336486</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>773.56990519999999</v>
+        <v>773.56990516999997</v>
       </c>
       <c r="C44" s="5">
-        <v>2.5990997000000107</v>
+        <v>2.5990996299999551</v>
       </c>
       <c r="D44" s="5">
-        <v>4.1213029759812336</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>4.1213028627005599</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>773.05127470000002</v>
+        <v>773.05127471000003</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.51863049999997202</v>
+        <v>-0.51863045999994029</v>
       </c>
       <c r="D45" s="5">
-        <v>-0.80156535830945286</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-0.80156529674650923</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>776.08348060000003</v>
+        <v>776.08348058000001</v>
       </c>
       <c r="C46" s="5">
-        <v>3.0322059000000081</v>
+        <v>3.0322058699999843</v>
       </c>
       <c r="D46" s="5">
-        <v>4.8097450018402155</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>4.8097449531587788</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>780.7427576</v>
+        <v>780.74275759</v>
       </c>
       <c r="C47" s="5">
-        <v>4.6592769999999746</v>
+        <v>4.6592770099999825</v>
       </c>
       <c r="D47" s="5">
-        <v>7.4470013226796139</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>7.447001339392334</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>782.29431769999997</v>
+        <v>782.29431768999996</v>
       </c>
       <c r="C48" s="5">
         <v>1.5515600999999606</v>
       </c>
       <c r="D48" s="5">
-        <v>2.4109835461612494</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>2.4109835461922913</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>783.50849089999997</v>
+        <v>783.50849087999995</v>
       </c>
       <c r="C49" s="5">
-        <v>1.2141732000000047</v>
+        <v>1.2141731899999968</v>
       </c>
       <c r="D49" s="5">
-        <v>1.8784617685453364</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>1.8784617529663539</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>785.66726530000005</v>
+        <v>785.66726530999995</v>
       </c>
       <c r="C50" s="5">
-        <v>2.1587744000000839</v>
+        <v>2.158774429999994</v>
       </c>
       <c r="D50" s="5">
-        <v>3.3568862177236092</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>3.3568862651695452</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>785.01520300000004</v>
+        <v>785.01520299000003</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.65206230000001142</v>
+        <v>-0.6520623199999136</v>
       </c>
       <c r="D51" s="5">
-        <v>-0.99140296083307655</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-0.99140299108984031</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>786.76893940000002</v>
+        <v>786.76893943000005</v>
       </c>
       <c r="C52" s="5">
-        <v>1.7537363999999798</v>
+        <v>1.7537364400000115</v>
       </c>
       <c r="D52" s="5">
-        <v>2.7140049958891632</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>2.7140050585891196</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>788.93802970000002</v>
       </c>
       <c r="C53" s="5">
-        <v>2.1690902999999935</v>
+        <v>2.1690902699999697</v>
       </c>
       <c r="D53" s="5">
-        <v>3.3589810472443249</v>
+        <v>3.3589809999504894</v>
       </c>
       <c r="E53" s="5">
-        <v>3.7183904382560806</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.7183904355289954</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>792.48607230000005</v>
+        <v>792.48607229000004</v>
       </c>
       <c r="C54" s="5">
-        <v>3.5480426000000307</v>
+        <v>3.5480425900000228</v>
       </c>
       <c r="D54" s="5">
-        <v>5.5321938632429291</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>5.5321938472631116</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>793.86247560000004</v>
+        <v>793.86247556000001</v>
       </c>
       <c r="C55" s="5">
-        <v>1.3764032999999927</v>
+        <v>1.3764032699999689</v>
       </c>
       <c r="D55" s="5">
-        <v>2.1042052598634786</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>2.1042052135883171</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>796.03709379999998</v>
+        <v>796.03709383</v>
       </c>
       <c r="C56" s="5">
-        <v>2.1746181999999408</v>
+        <v>2.1746182699999963</v>
       </c>
       <c r="D56" s="5">
-        <v>3.3371254012035445</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>3.3371255104183373</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>804.03882290000001</v>
       </c>
       <c r="C57" s="5">
-        <v>8.0017291000000341</v>
+        <v>8.0017290700000103</v>
       </c>
       <c r="D57" s="5">
-        <v>12.752080246939013</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>12.752080195947935</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>806.43427789999998</v>
+        <v>806.43427784999994</v>
       </c>
       <c r="C58" s="5">
-        <v>2.3954549999999699</v>
+        <v>2.3954549499999302</v>
       </c>
       <c r="D58" s="5">
-        <v>3.634301265585238</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.6343011884796717</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>810.20000460000006</v>
+        <v>810.20000463999997</v>
       </c>
       <c r="C59" s="5">
-        <v>3.7657267000000729</v>
+        <v>3.7657267900000306</v>
       </c>
       <c r="D59" s="5">
-        <v>5.7496997396046634</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>5.749699880935033</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>816.21929009999997</v>
+        <v>816.21929011999998</v>
       </c>
       <c r="C60" s="5">
-        <v>6.0192854999999099</v>
+        <v>6.0192854800000077</v>
       </c>
       <c r="D60" s="5">
-        <v>9.2887245585540299</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>9.2887245259415607</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>818.14089460000002</v>
+        <v>818.14089455999999</v>
       </c>
       <c r="C61" s="5">
-        <v>1.9216045000000577</v>
+        <v>1.9216044400000101</v>
       </c>
       <c r="D61" s="5">
-        <v>2.8619995765137185</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>2.8619994859195641</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>820.52453490000005</v>
+        <v>820.52453485000001</v>
       </c>
       <c r="C62" s="5">
-        <v>2.3836403000000246</v>
+        <v>2.3836402900000166</v>
       </c>
       <c r="D62" s="5">
-        <v>3.5527516673202308</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>3.5527516523524039</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>823.26446829999998</v>
+        <v>823.26446831999999</v>
       </c>
       <c r="C63" s="5">
-        <v>2.7399333999999271</v>
+        <v>2.7399334699999827</v>
       </c>
       <c r="D63" s="5">
-        <v>4.0815144630687028</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>4.0815145695195065</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>827.25174049999998</v>
+        <v>827.25174045000006</v>
       </c>
       <c r="C64" s="5">
-        <v>3.9872722000000067</v>
+        <v>3.9872721300000649</v>
       </c>
       <c r="D64" s="5">
-        <v>5.9692382187383375</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.9692381109871961</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>831.85902769999996</v>
+        <v>831.85902768999995</v>
       </c>
       <c r="C65" s="5">
-        <v>4.6072871999999734</v>
+        <v>4.6072872399998914</v>
       </c>
       <c r="D65" s="5">
-        <v>6.8918355152686406</v>
+        <v>6.8918355773765816</v>
       </c>
       <c r="E65" s="5">
-        <v>5.4403510015001988</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>5.4403510002326794</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>832.81996349999997</v>
+        <v>832.81996347999996</v>
       </c>
       <c r="C66" s="5">
-        <v>0.96093580000001566</v>
+        <v>0.96093579000000773</v>
       </c>
       <c r="D66" s="5">
-        <v>1.395041077279835</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.395041062686686</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>836.22536620000005</v>
+        <v>836.22536619000005</v>
       </c>
       <c r="C67" s="5">
-        <v>3.4054027000000815</v>
+        <v>3.4054027100000894</v>
       </c>
       <c r="D67" s="5">
-        <v>5.0186723152607193</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>5.0186723304544323</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>839.79208200000005</v>
       </c>
       <c r="C68" s="5">
-        <v>3.5667157999999972</v>
+        <v>3.5667158100000051</v>
       </c>
       <c r="D68" s="5">
-        <v>5.2401015002045082</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>5.2401015153066721</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>844.05535080000004</v>
       </c>
       <c r="C69" s="5">
         <v>4.2632687999999916</v>
       </c>
       <c r="D69" s="5">
         <v>6.2648960707397228</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>847.51047249999999</v>
+        <v>847.51047253000002</v>
       </c>
       <c r="C70" s="5">
-        <v>3.4551216999999497</v>
+        <v>3.4551217299999735</v>
       </c>
       <c r="D70" s="5">
-        <v>5.0242894779829017</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>5.0242895225947048</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>850.80227209999998</v>
+        <v>850.80227214000001</v>
       </c>
       <c r="C71" s="5">
-        <v>3.2917995999999903</v>
+        <v>3.2917996099999982</v>
       </c>
       <c r="D71" s="5">
-        <v>4.7617662096400393</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>4.7617662242438241</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>852.89569610000001</v>
+        <v>852.89569604999997</v>
       </c>
       <c r="C72" s="5">
-        <v>2.0934240000000273</v>
+        <v>2.0934239099999559</v>
       </c>
       <c r="D72" s="5">
-        <v>2.9929225721909702</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>2.9929224416307854</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>856.01368869999999</v>
+        <v>856.01368873000001</v>
       </c>
       <c r="C73" s="5">
-        <v>3.1179925999999796</v>
+        <v>3.117992680000043</v>
       </c>
       <c r="D73" s="5">
-        <v>4.4762175671282156</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>4.4762176845638324</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>860.51150619999999</v>
+        <v>860.51150615999995</v>
       </c>
       <c r="C74" s="5">
-        <v>4.4978174999999965</v>
+        <v>4.4978174299999409</v>
       </c>
       <c r="D74" s="5">
-        <v>6.4906961503237381</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>6.4906960461374341</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>863.92825449999998</v>
+        <v>863.92825445999995</v>
       </c>
       <c r="C75" s="5">
         <v>3.4167482999999947</v>
       </c>
       <c r="D75" s="5">
-        <v>4.870164861351034</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>4.8701648615823157</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>867.52566549999995</v>
+        <v>867.52566545000002</v>
       </c>
       <c r="C76" s="5">
-        <v>3.5974109999999655</v>
+        <v>3.5974109900000713</v>
       </c>
       <c r="D76" s="5">
-        <v>5.1128600658896239</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>5.1128600515921274</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>869.68653840000002</v>
+        <v>869.68653842000003</v>
       </c>
       <c r="C77" s="5">
-        <v>2.1608729000000721</v>
+        <v>2.160872970000014</v>
       </c>
       <c r="D77" s="5">
-        <v>3.0303056659807037</v>
+        <v>3.0303057656712262</v>
       </c>
       <c r="E77" s="5">
-        <v>4.547346297916488</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>4.5473463015775373</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>871.76268340000001</v>
+        <v>871.76268344000005</v>
       </c>
       <c r="C78" s="5">
-        <v>2.0761449999999968</v>
+        <v>2.0761450200000127</v>
       </c>
       <c r="D78" s="5">
-        <v>2.9025939753109409</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>2.9025940035728004</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>873.45897679999996</v>
       </c>
       <c r="C79" s="5">
-        <v>1.696293399999945</v>
+        <v>1.6962933599999133</v>
       </c>
       <c r="D79" s="5">
-        <v>2.3601360047894593</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>2.3601359484292095</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>876.15648109999995</v>
+        <v>876.15648107000004</v>
       </c>
       <c r="C80" s="5">
-        <v>2.6975042999999914</v>
+        <v>2.6975042700000813</v>
       </c>
       <c r="D80" s="5">
-        <v>3.7695620124808871</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>3.7695619698436378</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>878.20378089999997</v>
+        <v>878.20378092999999</v>
       </c>
       <c r="C81" s="5">
-        <v>2.0472998000000189</v>
+        <v>2.0472998599999528</v>
       </c>
       <c r="D81" s="5">
-        <v>2.8403381278044648</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>2.8403382122171861</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>882.79259039999999</v>
+        <v>882.79259041</v>
       </c>
       <c r="C82" s="5">
-        <v>4.5888095000000249</v>
+        <v>4.588809480000009</v>
       </c>
       <c r="D82" s="5">
-        <v>6.4536413405322124</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>6.4536413113643443</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>884.73002680000002</v>
+        <v>884.73002683000004</v>
       </c>
       <c r="C83" s="5">
-        <v>1.9374364000000242</v>
+        <v>1.93743642000004</v>
       </c>
       <c r="D83" s="5">
-        <v>2.6656243092020082</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>2.6656243370215327</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>886.75225330000001</v>
+        <v>886.75225329</v>
       </c>
       <c r="C84" s="5">
-        <v>2.0222264999999879</v>
+        <v>2.0222264599999562</v>
       </c>
       <c r="D84" s="5">
-        <v>2.7775839872345776</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>2.7775839315054895</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>891.46445210000002</v>
+        <v>891.46445209000001</v>
       </c>
       <c r="C85" s="5">
         <v>4.7121988000000101</v>
       </c>
       <c r="D85" s="5">
-        <v>6.5665120254038589</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>6.5665120254798426</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>893.4252573</v>
+        <v>893.42525727999998</v>
       </c>
       <c r="C86" s="5">
-        <v>1.9608051999999816</v>
+        <v>1.9608051899999737</v>
       </c>
       <c r="D86" s="5">
-        <v>2.6716049221611193</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>2.6716049084011706</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>901.62621260000003</v>
       </c>
       <c r="C87" s="5">
-        <v>8.2009553000000324</v>
+        <v>8.2009553200000482</v>
       </c>
       <c r="D87" s="5">
-        <v>11.588551622348575</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>11.588551652324529</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>907.10325</v>
+        <v>907.10324996999998</v>
       </c>
       <c r="C88" s="5">
-        <v>5.477037399999972</v>
+        <v>5.4770373699999482</v>
       </c>
       <c r="D88" s="5">
-        <v>7.5380913327033339</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>7.5380912900250063</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>908.21620240000004</v>
+        <v>908.21620236000001</v>
       </c>
       <c r="C89" s="5">
-        <v>1.1129524000000401</v>
+        <v>1.1129523900000322</v>
       </c>
       <c r="D89" s="5">
-        <v>1.4822923842508384</v>
+        <v>1.4822923708914804</v>
       </c>
       <c r="E89" s="5">
-        <v>4.4302932492073177</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>4.4302932422063845</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>912.31645170000002</v>
+        <v>912.31645171000002</v>
       </c>
       <c r="C90" s="5">
-        <v>4.1002492999999731</v>
+        <v>4.1002493500000128</v>
       </c>
       <c r="D90" s="5">
-        <v>5.5541065001395218</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>5.5541065698096359</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>917.31876290000002</v>
+        <v>917.31876285999999</v>
       </c>
       <c r="C91" s="5">
-        <v>5.0023112000000083</v>
+        <v>5.0023111499999686</v>
       </c>
       <c r="D91" s="5">
-        <v>6.7818011381475696</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>6.7818010682271002</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>921.37341590000005</v>
+        <v>921.37341590999995</v>
       </c>
       <c r="C92" s="5">
-        <v>4.0546530000000303</v>
+        <v>4.0546530499999562</v>
       </c>
       <c r="D92" s="5">
-        <v>5.435001891487734</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>5.4350019603899069</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>926.74201330000005</v>
+        <v>926.74201333999997</v>
       </c>
       <c r="C93" s="5">
-        <v>5.3685973999999987</v>
+        <v>5.3685974300000225</v>
       </c>
       <c r="D93" s="5">
-        <v>7.2205653901766587</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>7.2205654317464729</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>931.34948259999999</v>
       </c>
       <c r="C94" s="5">
-        <v>4.6074692999999343</v>
+        <v>4.6074692600000162</v>
       </c>
       <c r="D94" s="5">
-        <v>6.1318924396194241</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>6.1318923846492623</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>933.93255650000003</v>
+        <v>933.93255653999995</v>
       </c>
       <c r="C95" s="5">
-        <v>2.5830739000000449</v>
+        <v>2.5830739399999629</v>
       </c>
       <c r="D95" s="5">
-        <v>3.3794097647431354</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.3794098178754339</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>937.93668539999999</v>
       </c>
       <c r="C96" s="5">
-        <v>4.0041288999999551</v>
+        <v>4.0041288600000371</v>
       </c>
       <c r="D96" s="5">
-        <v>5.2679322960451191</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>5.2679322419419305</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>941.76968120000004</v>
+        <v>941.76968123999995</v>
       </c>
       <c r="C97" s="5">
-        <v>3.8329958000000488</v>
+        <v>3.8329958399999668</v>
       </c>
       <c r="D97" s="5">
-        <v>5.0156890856988268</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>5.0156891392227676</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>944.49833969999997</v>
+        <v>944.49833966999995</v>
       </c>
       <c r="C98" s="5">
-        <v>2.7286584999999377</v>
+        <v>2.7286584299999959</v>
       </c>
       <c r="D98" s="5">
-        <v>3.5327922862616656</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>3.532792194031309</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>946.57978890000004</v>
+        <v>946.57978885</v>
       </c>
       <c r="C99" s="5">
-        <v>2.0814492000000655</v>
+        <v>2.0814491800000496</v>
       </c>
       <c r="D99" s="5">
-        <v>2.6768039176212843</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>2.6768038916741066</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>947.76082959999997</v>
+        <v>947.76082962999999</v>
       </c>
       <c r="C100" s="5">
-        <v>1.1810406999999259</v>
+        <v>1.1810407799999894</v>
       </c>
       <c r="D100" s="5">
-        <v>1.5075485656729448</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>1.5075486685716122</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>950.88486020000005</v>
+        <v>950.88486018000003</v>
       </c>
       <c r="C101" s="5">
-        <v>3.1240306000000828</v>
+        <v>3.1240305500000431</v>
       </c>
       <c r="D101" s="5">
-        <v>4.0279703606381556</v>
+        <v>4.0279702948674556</v>
       </c>
       <c r="E101" s="5">
-        <v>4.6980727372233799</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.6980727396324307</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>952.77786170000002</v>
+        <v>952.77786174000005</v>
       </c>
       <c r="C102" s="5">
-        <v>1.8930014999999685</v>
+        <v>1.8930015600000161</v>
       </c>
       <c r="D102" s="5">
-        <v>2.4152661403036069</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>2.4152662177487016</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>955.19657040000004</v>
+        <v>955.19657036000001</v>
       </c>
       <c r="C103" s="5">
-        <v>2.4187087000000247</v>
+        <v>2.4187086199999612</v>
       </c>
       <c r="D103" s="5">
-        <v>3.089198548545391</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.0891984448062182</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>956.69404350000002</v>
+        <v>956.69404345999999</v>
       </c>
       <c r="C104" s="5">
         <v>1.4974730999999792</v>
       </c>
       <c r="D104" s="5">
-        <v>1.8975603908143235</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>1.8975603908945704</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>957.35560380000004</v>
+        <v>957.35560382999995</v>
       </c>
       <c r="C105" s="5">
-        <v>0.6615603000000192</v>
+        <v>0.66156036999996104</v>
       </c>
       <c r="D105" s="5">
-        <v>0.83297127225185896</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>0.83297136075952682</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>957.72094819999995</v>
+        <v>957.72094823999998</v>
       </c>
       <c r="C106" s="5">
-        <v>0.36534439999991264</v>
+        <v>0.36534441000003426</v>
       </c>
       <c r="D106" s="5">
-        <v>0.45890433572155498</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>0.45890434829432003</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>959.8739587</v>
+        <v>959.87395873000003</v>
       </c>
       <c r="C107" s="5">
-        <v>2.1530105000000503</v>
+        <v>2.1530104900000424</v>
       </c>
       <c r="D107" s="5">
-        <v>2.7312734278585937</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>2.731273414900004</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>961.20654939999997</v>
+        <v>961.20654940999998</v>
       </c>
       <c r="C108" s="5">
-        <v>1.3325906999999688</v>
+        <v>1.332590679999953</v>
       </c>
       <c r="D108" s="5">
-        <v>1.6787367978657652</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>1.6787367724253155</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>962.75139890000003</v>
+        <v>962.75139887</v>
       </c>
       <c r="C109" s="5">
-        <v>1.5448495000000548</v>
+        <v>1.5448494600000231</v>
       </c>
       <c r="D109" s="5">
-        <v>1.9457779540692943</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>1.9457779032215905</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>964.09214280000003</v>
+        <v>964.09214282000005</v>
       </c>
       <c r="C110" s="5">
-        <v>1.3407439000000068</v>
+        <v>1.3407439500000464</v>
       </c>
       <c r="D110" s="5">
-        <v>1.6839998443570536</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>1.6839999076927903</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>965.61973579999994</v>
+        <v>965.61973575000002</v>
       </c>
       <c r="C111" s="5">
-        <v>1.5275929999999107</v>
+        <v>1.5275929299999689</v>
       </c>
       <c r="D111" s="5">
-        <v>1.9180441243527468</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>1.9180440356534989</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>970.00114970000004</v>
+        <v>970.00114971999994</v>
       </c>
       <c r="C112" s="5">
-        <v>4.3814139000000978</v>
+        <v>4.3814139699999259</v>
       </c>
       <c r="D112" s="5">
-        <v>5.5828513294031934</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>5.5828514211318847</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>972.34399840000003</v>
+        <v>972.34399843000006</v>
       </c>
       <c r="C113" s="5">
-        <v>2.3428486999999905</v>
+        <v>2.3428487100001121</v>
       </c>
       <c r="D113" s="5">
-        <v>2.9371801759448646</v>
+        <v>2.9371801885874183</v>
       </c>
       <c r="E113" s="5">
-        <v>2.2567546396191851</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>2.2567546449249187</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>970.57267100000001</v>
+        <v>970.57267096999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.7713274000000183</v>
+        <v>-1.7713274600000659</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.164279843050132</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-2.1642799155615067</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>969.74841709999998</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.82425390000003063</v>
+        <v>-0.82425387000000683</v>
       </c>
       <c r="D115" s="5">
-        <v>-1.0143473086356658</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-1.0143472719203128</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>970.78404469999998</v>
+        <v>970.78404465000006</v>
       </c>
       <c r="C116" s="5">
-        <v>1.035627599999998</v>
+        <v>1.035627550000072</v>
       </c>
       <c r="D116" s="5">
-        <v>1.2890752156334839</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>1.2890751530309386</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>972.90000850000001</v>
+        <v>972.90000852000003</v>
       </c>
       <c r="C117" s="5">
-        <v>2.1159638000000314</v>
+        <v>2.1159638699999732</v>
       </c>
       <c r="D117" s="5">
-        <v>2.647157561202329</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>2.6471576499653482</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>973.15204589999996</v>
+        <v>973.15204593999999</v>
       </c>
       <c r="C118" s="5">
-        <v>0.25203739999994923</v>
+        <v>0.2520374199999651</v>
       </c>
       <c r="D118" s="5">
-        <v>0.31131275431979244</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>0.31131277905229737</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>977.8078544</v>
       </c>
       <c r="C119" s="5">
-        <v>4.6558085000000347</v>
+        <v>4.6558084600000029</v>
       </c>
       <c r="D119" s="5">
-        <v>5.8946105719849484</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>5.8946105197530851</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>976.71152510000002</v>
+        <v>976.71152512000003</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.0963292999999794</v>
+        <v>-1.0963292799999635</v>
       </c>
       <c r="D120" s="5">
-        <v>-1.3371876355090184</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-1.3371876112652781</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>977.37331440000003</v>
+        <v>977.37331434999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.66178930000000946</v>
+        <v>0.66178922999995393</v>
       </c>
       <c r="D121" s="5">
-        <v>0.81611952502982366</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>0.8161194383670578</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>981.09218129999999</v>
+        <v>981.09218126999997</v>
       </c>
       <c r="C122" s="5">
-        <v>3.7188668999999663</v>
+        <v>3.7188669199999822</v>
       </c>
       <c r="D122" s="5">
-        <v>4.6627279952295542</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.6627280210763011</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>983.64570920000006</v>
+        <v>983.64570920999995</v>
       </c>
       <c r="C123" s="5">
-        <v>2.5535279000000628</v>
+        <v>2.5535279399999808</v>
       </c>
       <c r="D123" s="5">
-        <v>3.1683883085516396</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>3.1683883589940454</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>986.14176520000001</v>
+        <v>986.14176515999998</v>
       </c>
       <c r="C124" s="5">
-        <v>2.4960559999999532</v>
+        <v>2.4960559500000272</v>
       </c>
       <c r="D124" s="5">
-        <v>3.0879273041307886</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>3.0879272413772529</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>988.1661216</v>
+        <v>988.16612164000003</v>
       </c>
       <c r="C125" s="5">
-        <v>2.0243563999999878</v>
+        <v>2.0243564800000513</v>
       </c>
       <c r="D125" s="5">
-        <v>2.4913692179334479</v>
+        <v>2.4913693176056295</v>
       </c>
       <c r="E125" s="5">
-        <v>1.6272145687159512</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.6272145696941909</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>989.1832948</v>
+        <v>989.18329475999997</v>
       </c>
       <c r="C126" s="5">
-        <v>1.017173200000002</v>
+        <v>1.0171731199999385</v>
       </c>
       <c r="D126" s="5">
-        <v>1.2422425629607714</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>1.2422424646549191</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>991.29760120000003</v>
+        <v>991.29760118000002</v>
       </c>
       <c r="C127" s="5">
-        <v>2.1143064000000322</v>
+        <v>2.1143064200000481</v>
       </c>
       <c r="D127" s="5">
-        <v>2.5952801417763016</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.5952801667214587</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>994.38993310000001</v>
+        <v>994.38993309</v>
       </c>
       <c r="C128" s="5">
-        <v>3.0923318999999765</v>
+        <v>3.0923319099999844</v>
       </c>
       <c r="D128" s="5">
-        <v>3.8082727428435659</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>3.8082727554490381</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>995.98062460000006</v>
+        <v>995.98062456000002</v>
       </c>
       <c r="C129" s="5">
-        <v>1.5906915000000481</v>
+        <v>1.5906914700000243</v>
       </c>
       <c r="D129" s="5">
-        <v>1.9365781996172116</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.9365781627915357</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>998.93313439999997</v>
+        <v>998.93313435000005</v>
       </c>
       <c r="C130" s="5">
-        <v>2.9525097999999161</v>
+        <v>2.9525097900000219</v>
       </c>
       <c r="D130" s="5">
-        <v>3.6158864632263255</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>3.6158864509266087</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1002.122246</v>
+        <v>1002.1222459000001</v>
       </c>
       <c r="C131" s="5">
-        <v>3.1891116000000466</v>
+        <v>3.1891115500000069</v>
       </c>
       <c r="D131" s="5">
-        <v>3.8990104363633371</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>3.8990103743545168</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1003.142651</v>
+        <v>1003.1426504999999</v>
       </c>
       <c r="C132" s="5">
-        <v>1.0204049999999825</v>
+        <v>1.0204045999998925</v>
       </c>
       <c r="D132" s="5">
-        <v>1.2287591403556064</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.2287586561028796</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1005.922287</v>
+        <v>1005.9222865</v>
       </c>
       <c r="C133" s="5">
-        <v>2.7796359999999822</v>
+        <v>2.7796360000000959</v>
       </c>
       <c r="D133" s="5">
-        <v>3.3762595912675941</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>3.3762595929761607</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1010.521576</v>
+        <v>1010.5215758000001</v>
       </c>
       <c r="C134" s="5">
-        <v>4.5992889999999989</v>
+        <v>4.5992893000000095</v>
       </c>
       <c r="D134" s="5">
-        <v>5.6267516254037808</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.6267520045684805</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1011.816598</v>
+        <v>1011.8165976</v>
       </c>
       <c r="C135" s="5">
-        <v>1.2950220000000172</v>
+        <v>1.2950217999999722</v>
       </c>
       <c r="D135" s="5">
-        <v>1.5487317208204177</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>1.5487314802584917</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1014.402756</v>
+        <v>1014.4027555</v>
       </c>
       <c r="C136" s="5">
-        <v>2.5861579999999549</v>
+        <v>2.5861578999999892</v>
       </c>
       <c r="D136" s="5">
-        <v>3.1106330273007243</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>3.1106329065720306</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1017.5213230000001</v>
+        <v>1017.5213228</v>
       </c>
       <c r="C137" s="5">
-        <v>3.1185670000000982</v>
+        <v>3.1185672999999952</v>
       </c>
       <c r="D137" s="5">
-        <v>3.7521684550032353</v>
+        <v>3.7521688239601225</v>
       </c>
       <c r="E137" s="5">
-        <v>2.9706747436826886</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.9706747192750349</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1021.968837</v>
+        <v>1021.9688365</v>
       </c>
       <c r="C138" s="5">
-        <v>4.4475139999999556</v>
+        <v>4.4475136999999449</v>
       </c>
       <c r="D138" s="5">
-        <v>5.3730639454459661</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>5.3730635753393097</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1026.2201130000001</v>
+        <v>1026.2201133000001</v>
       </c>
       <c r="C139" s="5">
-        <v>4.2512760000000753</v>
+        <v>4.2512768000001415</v>
       </c>
       <c r="D139" s="5">
-        <v>5.1076751336945225</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>5.10767611950389</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1029.7197610000001</v>
+        <v>1029.7197613999999</v>
       </c>
       <c r="C140" s="5">
-        <v>3.4996479999999792</v>
+        <v>3.4996480999998312</v>
       </c>
       <c r="D140" s="5">
-        <v>4.1699127413824533</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>4.1699128615364289</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1031.855018</v>
+        <v>1031.8550178</v>
       </c>
       <c r="C141" s="5">
-        <v>2.1352569999999105</v>
+        <v>2.1352564000001166</v>
       </c>
       <c r="D141" s="5">
-        <v>2.5169317546088754</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>2.5169310382852972</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1035.7303649999999</v>
+        <v>1035.7303654</v>
       </c>
       <c r="C142" s="5">
-        <v>3.8753469999999197</v>
+        <v>3.8753475999999409</v>
       </c>
       <c r="D142" s="5">
-        <v>4.6011212661291045</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>4.6011219941862302</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1044.5859399999999</v>
+        <v>1044.5859399000001</v>
       </c>
       <c r="C143" s="5">
-        <v>8.8555750000000444</v>
+        <v>8.8555745000001025</v>
       </c>
       <c r="D143" s="5">
-        <v>10.756597532641511</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>10.756596892114878</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1045.7570149999999</v>
+        <v>1045.7570149000001</v>
       </c>
       <c r="C144" s="5">
         <v>1.1710749999999734</v>
       </c>
       <c r="D144" s="5">
-        <v>1.3536344122191402</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>1.3536344123494359</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1048.0110609999999</v>
+        <v>1048.0110608</v>
       </c>
       <c r="C145" s="5">
-        <v>2.2540460000000166</v>
+        <v>2.2540458999999373</v>
       </c>
       <c r="D145" s="5">
-        <v>2.6173883748628057</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>2.6173882576162599</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1045.9823040000001</v>
+        <v>1045.9823041</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.0287569999998141</v>
+        <v>-2.0287567000000308</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.2984058394516893</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-2.2984055036223472</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1051.54448</v>
+        <v>1051.5444798000001</v>
       </c>
       <c r="C147" s="5">
-        <v>5.5621759999999085</v>
+        <v>5.5621757000001253</v>
       </c>
       <c r="D147" s="5">
-        <v>6.5711688687595471</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>6.5711685032631584</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1055.1069520000001</v>
+        <v>1055.1069519</v>
       </c>
       <c r="C148" s="5">
-        <v>3.5624720000000707</v>
+        <v>3.5624720999999226</v>
       </c>
       <c r="D148" s="5">
-        <v>4.1420301760297873</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>4.1420302952756449</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1058.672601</v>
+        <v>1058.6726005</v>
       </c>
       <c r="C149" s="5">
-        <v>3.5656489999998939</v>
+        <v>3.5656486000000314</v>
       </c>
       <c r="D149" s="5">
-        <v>4.1315341049407595</v>
+        <v>4.1315336332094832</v>
       </c>
       <c r="E149" s="5">
-        <v>4.0442668934614456</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>4.0442668647729718</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1063.1724830000001</v>
+        <v>1063.1724827999999</v>
       </c>
       <c r="C150" s="5">
-        <v>4.4998820000000705</v>
+        <v>4.4998822999998538</v>
       </c>
       <c r="D150" s="5">
-        <v>5.2215392633197411</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>5.2215396221334087</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1067.638279</v>
+        <v>1067.6382785000001</v>
       </c>
       <c r="C151" s="5">
-        <v>4.4657959999999548</v>
+        <v>4.4657957000001716</v>
       </c>
       <c r="D151" s="5">
-        <v>5.158626819109613</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>5.1586264655153702</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1070.1706280000001</v>
+        <v>1070.1706280999999</v>
       </c>
       <c r="C152" s="5">
-        <v>2.5323490000000675</v>
+        <v>2.5323495999998613</v>
       </c>
       <c r="D152" s="5">
-        <v>2.8837266420255192</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>2.8837273355847515</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1074.1945780000001</v>
+        <v>1074.1945779</v>
       </c>
       <c r="C153" s="5">
-        <v>4.0239500000000135</v>
+        <v>4.0239498000000822</v>
       </c>
       <c r="D153" s="5">
-        <v>4.6066142946585176</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>4.6066140605035333</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1079.214704</v>
+        <v>1079.2147041000001</v>
       </c>
       <c r="C154" s="5">
-        <v>5.0201259999998911</v>
+        <v>5.0201262000000497</v>
       </c>
       <c r="D154" s="5">
-        <v>5.7544801705295967</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>5.7544804062602317</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1081.1270999999999</v>
+        <v>1081.1271002000001</v>
       </c>
       <c r="C155" s="5">
-        <v>1.9123959999999443</v>
+        <v>1.9123961000000236</v>
       </c>
       <c r="D155" s="5">
-        <v>2.147278022560184</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>2.1472781357379622</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1084.4529829999999</v>
+        <v>1084.4529832000001</v>
       </c>
       <c r="C156" s="5">
         <v>3.3258829999999762</v>
       </c>
       <c r="D156" s="5">
-        <v>3.7546782782754473</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>3.7546782775690568</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1090.24514</v>
+        <v>1090.2451397</v>
       </c>
       <c r="C157" s="5">
-        <v>5.7921570000000884</v>
+        <v>5.7921564999999191</v>
       </c>
       <c r="D157" s="5">
-        <v>6.6009758206428293</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>6.6009752327269133</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1092.7788190000001</v>
+        <v>1092.7788184999999</v>
       </c>
       <c r="C158" s="5">
-        <v>2.5336790000001201</v>
+        <v>2.5336787999999615</v>
       </c>
       <c r="D158" s="5">
-        <v>2.824666778760232</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>2.8246665537199123</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1091.8815520000001</v>
+        <v>1091.8815520999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.89726700000005621</v>
+        <v>-0.89726640000003499</v>
       </c>
       <c r="D159" s="5">
-        <v>-0.98086750598210815</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-0.98086685348458547</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1097.1695729999999</v>
+        <v>1097.1695732000001</v>
       </c>
       <c r="C160" s="5">
-        <v>5.2880209999998442</v>
+        <v>5.2880211000001509</v>
       </c>
       <c r="D160" s="5">
-        <v>5.9689719138884989</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>5.9689720292283033</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1100.8449419999999</v>
       </c>
       <c r="C161" s="5">
-        <v>3.6753690000000461</v>
+        <v>3.6753687999998874</v>
       </c>
       <c r="D161" s="5">
-        <v>4.0947327156169777</v>
+        <v>4.0947324879152092</v>
       </c>
       <c r="E161" s="5">
-        <v>3.9835111402868995</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.9835111893972153</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1107.667344</v>
+        <v>1107.6673444</v>
       </c>
       <c r="C162" s="5">
-        <v>6.822402000000011</v>
+        <v>6.8224024000001009</v>
       </c>
       <c r="D162" s="5">
-        <v>7.6957114501150059</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>7.6957119168070465</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1109.2875899999999</v>
+        <v>1109.2875901</v>
       </c>
       <c r="C163" s="5">
-        <v>1.6202459999999519</v>
+        <v>1.6202456999999413</v>
       </c>
       <c r="D163" s="5">
-        <v>1.7694968466144267</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>1.7694965156948905</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1111.701497</v>
+        <v>1111.7014971999999</v>
       </c>
       <c r="C164" s="5">
-        <v>2.4139070000001084</v>
+        <v>2.4139070999999603</v>
       </c>
       <c r="D164" s="5">
-        <v>2.6427863256611284</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>2.642786436215161</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1113.6731709999999</v>
+        <v>1113.6731705</v>
       </c>
       <c r="C165" s="5">
-        <v>1.9716739999998936</v>
+        <v>1.9716733000000204</v>
       </c>
       <c r="D165" s="5">
-        <v>2.1491607887947906</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>2.1491600179335713</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1116.1367439999999</v>
+        <v>1116.1367436999999</v>
       </c>
       <c r="C166" s="5">
-        <v>2.4635729999999967</v>
+        <v>2.463573199999928</v>
       </c>
       <c r="D166" s="5">
-        <v>2.6870739853531722</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>2.6870742073797027</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1114.284576</v>
+        <v>1114.2845758000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.8521679999998923</v>
+        <v>-1.852167899999813</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.9732598448725769</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-1.9732597398306795</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1118.417038</v>
+        <v>1118.4170377999999</v>
       </c>
       <c r="C168" s="5">
-        <v>4.1324620000000323</v>
+        <v>4.1324619999998049</v>
       </c>
       <c r="D168" s="5">
-        <v>4.5422554982005758</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>4.5422554990323327</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1122.0044069999999</v>
+        <v>1122.0044065</v>
       </c>
       <c r="C169" s="5">
-        <v>3.5873689999998533</v>
+        <v>3.58736870000007</v>
       </c>
       <c r="D169" s="5">
-        <v>3.9176839289548626</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>3.9176835962435597</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1125.511706</v>
+        <v>1125.5117057</v>
       </c>
       <c r="C170" s="5">
-        <v>3.5072990000001028</v>
+        <v>3.507299200000034</v>
       </c>
       <c r="D170" s="5">
-        <v>3.8162751134009465</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>3.8162753365049484</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1130.4408390000001</v>
+        <v>1130.4408386</v>
       </c>
       <c r="C171" s="5">
-        <v>4.9291330000000926</v>
+        <v>4.9291329000000133</v>
       </c>
       <c r="D171" s="5">
-        <v>5.3838035289046848</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>5.3838034185060391</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1131.1469970000001</v>
+        <v>1131.1469972</v>
       </c>
       <c r="C172" s="5">
-        <v>0.70615799999995943</v>
+        <v>0.70615859999998065</v>
       </c>
       <c r="D172" s="5">
-        <v>0.75219067458258682</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.75219131615964496</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1131.8018669999999</v>
+        <v>1131.8018669000001</v>
       </c>
       <c r="C173" s="5">
-        <v>0.65486999999984619</v>
+        <v>0.65486970000006295</v>
       </c>
       <c r="D173" s="5">
-        <v>0.69694841833318755</v>
+        <v>0.69694809791627232</v>
       </c>
       <c r="E173" s="5">
-        <v>2.8121058487817319</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>2.8121058396978205</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1134.4438230000001</v>
+        <v>1134.4438232</v>
       </c>
       <c r="C174" s="5">
-        <v>2.6419560000001638</v>
+        <v>2.6419562999999471</v>
       </c>
       <c r="D174" s="5">
-        <v>2.8373945200690809</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>2.8373948466628551</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1137.8601819999999</v>
+        <v>1137.8601818</v>
       </c>
       <c r="C175" s="5">
-        <v>3.4163589999998294</v>
+        <v>3.4163585999999668</v>
       </c>
       <c r="D175" s="5">
-        <v>3.6742409141489407</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>3.6742404761466396</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1140.7426459999999</v>
+        <v>1140.7426462000001</v>
       </c>
       <c r="C176" s="5">
-        <v>2.8824640000000272</v>
+        <v>2.8824644000001172</v>
       </c>
       <c r="D176" s="5">
-        <v>3.0825922230359515</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>3.082592657334926</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1144.6163750000001</v>
+        <v>1144.6163753000001</v>
       </c>
       <c r="C177" s="5">
-        <v>3.8737290000001394</v>
+        <v>3.8737290999999914</v>
       </c>
       <c r="D177" s="5">
-        <v>4.1519304005126711</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>4.1519305089622316</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1145.7028560000001</v>
+        <v>1145.7028557000001</v>
       </c>
       <c r="C178" s="5">
-        <v>1.0864810000000489</v>
+        <v>1.0864804000000277</v>
       </c>
       <c r="D178" s="5">
-        <v>1.1450171253148511</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>1.1450164893821002</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1147.2293460000001</v>
+        <v>1147.2293463999999</v>
       </c>
       <c r="C179" s="5">
-        <v>1.526489999999967</v>
+        <v>1.5264906999998402</v>
       </c>
       <c r="D179" s="5">
-        <v>1.6106018264345989</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>1.6106025708509497</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1150.9948300000001</v>
+        <v>1150.9948299</v>
       </c>
       <c r="C180" s="5">
-        <v>3.7654840000000149</v>
+        <v>3.765483500000073</v>
       </c>
       <c r="D180" s="5">
-        <v>4.0105762652099086</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>4.0105757215912918</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1151.3422419999999</v>
+        <v>1151.3422421</v>
       </c>
       <c r="C181" s="5">
-        <v>0.34741199999984929</v>
+        <v>0.34741220000000794</v>
       </c>
       <c r="D181" s="5">
-        <v>0.36280543762441386</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.36280564686466121</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1152.1037349999999</v>
+        <v>1152.1037349000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.76149299999997311</v>
+        <v>0.76149280000004183</v>
       </c>
       <c r="D182" s="5">
-        <v>0.79656854828342727</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>0.7965683382401334</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1164.507961</v>
+        <v>1164.5079607</v>
       </c>
       <c r="C183" s="5">
-        <v>12.404226000000108</v>
+        <v>12.404225799999949</v>
       </c>
       <c r="D183" s="5">
-        <v>13.713107458335983</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>13.713107225239817</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1165.0130360000001</v>
       </c>
       <c r="C184" s="5">
-        <v>0.50507500000003347</v>
+        <v>0.50507530000004408</v>
       </c>
       <c r="D184" s="5">
-        <v>0.52171211302307618</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.52171242377923033</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1168.8668230000001</v>
       </c>
       <c r="C185" s="5">
         <v>3.8537870000000112</v>
       </c>
       <c r="D185" s="5">
         <v>4.0425439292485432</v>
       </c>
       <c r="E185" s="5">
-        <v>3.2748625957161659</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>3.2748626048409557</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1168.2143550000001</v>
+        <v>1168.2143553000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.65246799999999894</v>
+        <v>-0.65246769999998833</v>
       </c>
       <c r="D186" s="5">
-        <v>-0.6677940183030695</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-0.66779371219825023</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1170.652304</v>
+        <v>1170.6523038</v>
       </c>
       <c r="C187" s="5">
-        <v>2.4379489999998896</v>
+        <v>2.4379484999999477</v>
       </c>
       <c r="D187" s="5">
-        <v>2.5332274837330582</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>2.5332269575567778</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1174.2555239999999</v>
+        <v>1174.2555242000001</v>
       </c>
       <c r="C188" s="5">
-        <v>3.6032199999999648</v>
+        <v>3.6032204000000547</v>
       </c>
       <c r="D188" s="5">
-        <v>3.7567242921879629</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>3.7567247169668194</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1177.799436</v>
+        <v>1177.7994357</v>
       </c>
       <c r="C189" s="5">
-        <v>3.5439120000000912</v>
+        <v>3.5439114999999219</v>
       </c>
       <c r="D189" s="5">
-        <v>3.6823331473820442</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>3.6823326185609462</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1179.3553320000001</v>
+        <v>1179.3553314999999</v>
       </c>
       <c r="C190" s="5">
-        <v>1.5558960000000752</v>
+        <v>1.5558957999999166</v>
       </c>
       <c r="D190" s="5">
-        <v>1.5967918555301663</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>1.5967916491892886</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1181.8693760000001</v>
+        <v>1181.8693764</v>
       </c>
       <c r="C191" s="5">
-        <v>2.5140440000000126</v>
+        <v>2.5140449000000444</v>
       </c>
       <c r="D191" s="5">
-        <v>2.588258238643637</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>2.5882591772119046</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1188.2005670000001</v>
+        <v>1188.2005666</v>
       </c>
       <c r="C192" s="5">
-        <v>6.3311909999999898</v>
+        <v>6.3311902000000373</v>
       </c>
       <c r="D192" s="5">
-        <v>6.6211367489611428</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>6.6211358852142022</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1189.7684670000001</v>
+        <v>1189.7684672</v>
       </c>
       <c r="C193" s="5">
-        <v>1.5679000000000087</v>
+        <v>1.56790060000003</v>
       </c>
       <c r="D193" s="5">
-        <v>1.5950128857404211</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>1.5950135010934341</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1193.2838099999999</v>
+        <v>1193.2838095</v>
       </c>
       <c r="C194" s="5">
-        <v>3.5153429999998025</v>
+        <v>3.5153422999999293</v>
       </c>
       <c r="D194" s="5">
-        <v>3.6037623023398746</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>3.6037615724162197</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1193.5920080000001</v>
+        <v>1193.5920080999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.30819800000017494</v>
+        <v>0.30819859999996879</v>
       </c>
       <c r="D195" s="5">
-        <v>0.31037328493355165</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.31037389015720063</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1197.229296</v>
+        <v>1197.2292958</v>
       </c>
       <c r="C196" s="5">
-        <v>3.6372879999998986</v>
+        <v>3.6372877000001154</v>
       </c>
       <c r="D196" s="5">
-        <v>3.7187319311779765</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.7187316189852382</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1200.71866</v>
+        <v>1200.7186595000001</v>
       </c>
       <c r="C197" s="5">
-        <v>3.4893640000000232</v>
+        <v>3.4893637000000126</v>
       </c>
       <c r="D197" s="5">
-        <v>3.5540512689090198</v>
+        <v>3.5540509590362923</v>
       </c>
       <c r="E197" s="5">
-        <v>2.7250184857030568</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.7250184429265856</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1204.973729</v>
+        <v>1204.9737285000001</v>
       </c>
       <c r="C198" s="5">
         <v>4.2550690000000486</v>
       </c>
       <c r="D198" s="5">
-        <v>4.33639391723879</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>4.3363939190799172</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1205.4637339999999</v>
+        <v>1205.4637338</v>
       </c>
       <c r="C199" s="5">
-        <v>0.49000499999988278</v>
+        <v>0.4900052999998934</v>
       </c>
       <c r="D199" s="5">
-        <v>0.48907531854074371</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>0.48907561884483641</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1206.89228</v>
+        <v>1206.8922802</v>
       </c>
       <c r="C200" s="5">
-        <v>1.4285460000000967</v>
+        <v>1.4285463999999592</v>
       </c>
       <c r="D200" s="5">
-        <v>1.431376675182805</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>1.4313770788302982</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1207.4637009999999</v>
+        <v>1207.4637009</v>
       </c>
       <c r="C201" s="5">
-        <v>0.57142099999987295</v>
+        <v>0.57142070000008971</v>
       </c>
       <c r="D201" s="5">
-        <v>0.56963960036879868</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>0.56963930043059108</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1209.86148</v>
+        <v>1209.8614797</v>
       </c>
       <c r="C202" s="5">
-        <v>2.3977790000001278</v>
+        <v>2.3977787999999691</v>
       </c>
       <c r="D202" s="5">
-        <v>2.4091570452676958</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.4091568423204368</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1214.917322</v>
+        <v>1214.9173223</v>
       </c>
       <c r="C203" s="5">
-        <v>5.0558419999999842</v>
+        <v>5.0558426000000054</v>
       </c>
       <c r="D203" s="5">
-        <v>5.1315078576232853</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>5.1315084819689716</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1214.8376000000001</v>
+        <v>1214.8376000999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-7.9721999999947002E-2</v>
+        <v>-7.9722200000105659E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-7.8714723411588139E-2</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-7.871492079412068E-2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1221.7513799999999</v>
+        <v>1221.7513796000001</v>
       </c>
       <c r="C205" s="5">
-        <v>6.9137799999998606</v>
+        <v>6.9137795000001461</v>
       </c>
       <c r="D205" s="5">
-        <v>7.0472111269984206</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>7.0472106006932433</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1224.4244080000001</v>
+        <v>1224.4244077000001</v>
       </c>
       <c r="C206" s="5">
-        <v>2.6730280000001585</v>
+        <v>2.6730281000000105</v>
       </c>
       <c r="D206" s="5">
-        <v>2.6572630332022396</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>2.6572631346921227</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1227.156289</v>
+        <v>1227.1562893</v>
       </c>
       <c r="C207" s="5">
-        <v>2.7318809999999303</v>
+        <v>2.7318815999999515</v>
       </c>
       <c r="D207" s="5">
-        <v>2.7104870897332711</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.7104876930307498</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1229.7188229999999</v>
+        <v>1229.7188226999999</v>
       </c>
       <c r="C208" s="5">
-        <v>2.5625339999999142</v>
+        <v>2.5625333999998929</v>
       </c>
       <c r="D208" s="5">
-        <v>2.5348073236038049</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>2.5348067226362403</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1233.8792530000001</v>
+        <v>1233.8792524999999</v>
       </c>
       <c r="C209" s="5">
-        <v>4.1604300000001331</v>
+        <v>4.1604297999999744</v>
       </c>
       <c r="D209" s="5">
-        <v>4.1362881888197256</v>
+        <v>4.1362879872937075</v>
       </c>
       <c r="E209" s="5">
-        <v>2.7617287966525073</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.7617287978025207</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1235.3690790000001</v>
+        <v>1235.3690784999999</v>
       </c>
       <c r="C210" s="5">
         <v>1.4898259999999937</v>
       </c>
       <c r="D210" s="5">
-        <v>1.4585800151471595</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.4585800157419948</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1242.4169959999999</v>
+        <v>1242.4169955</v>
       </c>
       <c r="C211" s="5">
-        <v>7.0479169999998703</v>
+        <v>7.0479170000000977</v>
       </c>
       <c r="D211" s="5">
-        <v>7.0650893150794758</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>7.0650893180295382</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1247.7753210000001</v>
       </c>
       <c r="C212" s="5">
-        <v>5.3583250000001499</v>
+        <v>5.3583255000000918</v>
       </c>
       <c r="D212" s="5">
-        <v>5.2999330216376039</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.2999335301623374</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1248.1292659999999</v>
+        <v>1248.1292656999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.35394499999983964</v>
+        <v>0.35394469999982903</v>
       </c>
       <c r="D213" s="5">
-        <v>0.34092457353369632</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>0.34092428411869324</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1251.8460439999999</v>
+        <v>1251.8460442000001</v>
       </c>
       <c r="C214" s="5">
-        <v>3.7167779999999766</v>
+        <v>3.7167785000001459</v>
       </c>
       <c r="D214" s="5">
-        <v>3.6325669750005174</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.6325674725909307</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1256.213015</v>
+        <v>1256.2130147</v>
       </c>
       <c r="C215" s="5">
-        <v>4.3669710000001487</v>
+        <v>4.3669704999999794</v>
       </c>
       <c r="D215" s="5">
-        <v>4.2673673773012455</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.2673668785981</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1258.8046400000001</v>
+        <v>1258.8046402</v>
       </c>
       <c r="C216" s="5">
-        <v>2.5916250000000218</v>
+        <v>2.5916254999999637</v>
       </c>
       <c r="D216" s="5">
-        <v>2.5039396916938683</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>2.5039401808761186</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1261.375117</v>
+        <v>1261.3751173999999</v>
       </c>
       <c r="C217" s="5">
-        <v>2.5704769999999826</v>
+        <v>2.5704771999999139</v>
       </c>
       <c r="D217" s="5">
-        <v>2.4781066055119094</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.4781068000971462</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1262.3193180000001</v>
+        <v>1262.3193183000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.94420100000002094</v>
+        <v>0.94420090000016899</v>
       </c>
       <c r="D218" s="5">
-        <v>0.90196611294970364</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>0.90196601674221721</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1264.0441330000001</v>
+        <v>1264.0441333000001</v>
       </c>
       <c r="C219" s="5">
         <v>1.7248150000000351</v>
       </c>
       <c r="D219" s="5">
-        <v>1.6520413386833965</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>1.6520413382876686</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1268.057961</v>
+        <v>1268.0579605999999</v>
       </c>
       <c r="C220" s="5">
-        <v>4.0138279999998758</v>
+        <v>4.0138272999997753</v>
       </c>
       <c r="D220" s="5">
-        <v>3.8777209074203789</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.8777202183661874</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1269.724348</v>
+        <v>1269.7243479000001</v>
       </c>
       <c r="C221" s="5">
-        <v>1.6663869999999861</v>
+        <v>1.6663873000002241</v>
       </c>
       <c r="D221" s="5">
-        <v>1.5883980951727272</v>
+        <v>1.5883983837074123</v>
       </c>
       <c r="E221" s="5">
-        <v>2.9050731595370971</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.9050731931324236</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1272.9240910000001</v>
+        <v>1272.9240907999999</v>
       </c>
       <c r="C222" s="5">
-        <v>3.1997430000001259</v>
+        <v>3.1997428999998192</v>
       </c>
       <c r="D222" s="5">
-        <v>3.0663032851036887</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.0663031881863034</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1279.5483389999999</v>
+        <v>1279.5483388</v>
       </c>
       <c r="C223" s="5">
-        <v>6.6242479999998523</v>
+        <v>6.6242480000000796</v>
       </c>
       <c r="D223" s="5">
-        <v>6.4266269171454837</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>6.4266269181847857</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1277.1841549999999</v>
+        <v>1277.1841549000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.3641840000000229</v>
+        <v>-2.3641838999999436</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.1948114035391542</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.1948113119841572</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1281.466312</v>
+        <v>1281.4663115000001</v>
       </c>
       <c r="C225" s="5">
-        <v>4.2821570000000975</v>
+        <v>4.2821566000000075</v>
       </c>
       <c r="D225" s="5">
-        <v>4.0984014437306815</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>4.0984010541350591</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1286.729403</v>
+        <v>1286.7294033000001</v>
       </c>
       <c r="C226" s="5">
-        <v>5.2630910000000313</v>
+        <v>5.2630917999999838</v>
       </c>
       <c r="D226" s="5">
-        <v>5.0413700184342547</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>5.0413708041360916</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1287.250235</v>
+        <v>1287.2502353</v>
       </c>
       <c r="C227" s="5">
         <v>0.52083199999992758</v>
       </c>
       <c r="D227" s="5">
-        <v>0.48680917501413568</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>0.48680917490038222</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1290.864149</v>
+        <v>1290.8641485999999</v>
       </c>
       <c r="C228" s="5">
-        <v>3.6139140000000225</v>
+        <v>3.6139132999999219</v>
       </c>
       <c r="D228" s="5">
-        <v>3.4214720440998159</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>3.4214713702986899</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1293.417467</v>
+        <v>1293.4174668000001</v>
       </c>
       <c r="C229" s="5">
-        <v>2.5533179999999902</v>
+        <v>2.5533182000001489</v>
       </c>
       <c r="D229" s="5">
-        <v>2.3995826873712378</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.3995828781305351</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1292.6266370000001</v>
+        <v>1292.6266373999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.79082999999991443</v>
+        <v>-0.79082940000012059</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.73124972492437657</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-0.73124917210494189</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1300.073044</v>
+        <v>1300.0730437</v>
       </c>
       <c r="C231" s="5">
-        <v>7.4464069999999083</v>
+        <v>7.4464063000000351</v>
       </c>
       <c r="D231" s="5">
-        <v>7.1360992388159739</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>7.1360985443124969</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1304.2988989999999</v>
       </c>
       <c r="C232" s="5">
-        <v>4.2258549999999104</v>
+        <v>4.225855299999921</v>
       </c>
       <c r="D232" s="5">
-        <v>3.9710640526994689</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>3.9710643406032142</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1309.8533729999999</v>
+        <v>1309.8533734</v>
       </c>
       <c r="C233" s="5">
-        <v>5.5544740000000274</v>
+        <v>5.5544744000001174</v>
       </c>
       <c r="D233" s="5">
-        <v>5.2317181434611948</v>
+        <v>5.2317185290863044</v>
       </c>
       <c r="E233" s="5">
-        <v>3.1604517203445814</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>3.1604517599721049</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1311.7280149999999</v>
+        <v>1311.7280152999999</v>
       </c>
       <c r="C234" s="5">
-        <v>1.8746419999999944</v>
+        <v>1.874641899999915</v>
       </c>
       <c r="D234" s="5">
-        <v>1.7310049531075622</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>1.731004859508567</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1314.0601360000001</v>
+        <v>1314.0601359</v>
       </c>
       <c r="C235" s="5">
-        <v>2.3321210000001429</v>
+        <v>2.3321206000000529</v>
       </c>
       <c r="D235" s="5">
-        <v>2.154466037513858</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>2.1544656638662563</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1317.0861150000001</v>
+        <v>1317.0861146</v>
       </c>
       <c r="C236" s="5">
-        <v>3.0259790000000066</v>
+        <v>3.025978699999996</v>
       </c>
       <c r="D236" s="5">
-        <v>2.7985928808324179</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>2.7985926000679839</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1325.0247629999999</v>
+        <v>1325.0247632999999</v>
       </c>
       <c r="C237" s="5">
-        <v>7.9386479999998301</v>
+        <v>7.9386486999999306</v>
       </c>
       <c r="D237" s="5">
-        <v>7.477580402639683</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>7.4775810863412229</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1330.201832</v>
+        <v>1330.2018316000001</v>
       </c>
       <c r="C238" s="5">
-        <v>5.1770690000000741</v>
+        <v>5.1770683000002009</v>
       </c>
       <c r="D238" s="5">
-        <v>4.7906568157523699</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>4.7906561529091896</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1335.1484049999999</v>
       </c>
       <c r="C239" s="5">
-        <v>4.9465729999999439</v>
+        <v>4.9465733999998065</v>
       </c>
       <c r="D239" s="5">
-        <v>4.5548048607066294</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>4.5548052379898563</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1344.865076</v>
+        <v>1344.8650758000001</v>
       </c>
       <c r="C240" s="5">
-        <v>9.7166710000001331</v>
+        <v>9.7166708000002018</v>
       </c>
       <c r="D240" s="5">
-        <v>9.0912942652957582</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>9.0912940706153513</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1344.5752970000001</v>
+        <v>1344.5752967000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.28977899999995316</v>
+        <v>-0.28977910000003249</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.25825862045978365</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-0.25825870951515784</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1345.895145</v>
+        <v>1345.8951449000001</v>
       </c>
       <c r="C242" s="5">
-        <v>1.3198479999998654</v>
+        <v>1.319848200000024</v>
       </c>
       <c r="D242" s="5">
-        <v>1.184311835779206</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>1.1843120164769516</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1354.77928</v>
       </c>
       <c r="C243" s="5">
-        <v>8.8841350000000148</v>
+        <v>8.8841350999998667</v>
       </c>
       <c r="D243" s="5">
-        <v>8.215091974119094</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>8.2150920706036032</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1356.616587</v>
+        <v>1356.6165865</v>
       </c>
       <c r="C244" s="5">
-        <v>1.8373070000000098</v>
+        <v>1.8373065000000679</v>
       </c>
       <c r="D244" s="5">
-        <v>1.63959413151189</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>1.6395936819837642</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1359.0142940000001</v>
+        <v>1359.0142943000001</v>
       </c>
       <c r="C245" s="5">
-        <v>2.3977070000000822</v>
+        <v>2.3977078000000347</v>
       </c>
       <c r="D245" s="5">
-        <v>2.1416389840948069</v>
+        <v>2.1416397064145887</v>
       </c>
       <c r="E245" s="5">
-        <v>3.7531621487835176</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>3.7531621400029413</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1364.6500880000001</v>
+        <v>1364.6500877000001</v>
       </c>
       <c r="C246" s="5">
-        <v>5.6357940000000326</v>
+        <v>5.6357934000000114</v>
       </c>
       <c r="D246" s="5">
-        <v>5.0914525910157771</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>5.0914520353954273</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1367.574415</v>
       </c>
       <c r="C247" s="5">
-        <v>2.9243269999999484</v>
+        <v>2.924327299999959</v>
       </c>
       <c r="D247" s="5">
-        <v>2.6020213666135827</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>2.6020216372818261</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1373.948846</v>
       </c>
       <c r="C248" s="5">
         <v>6.3744309999999587</v>
       </c>
       <c r="D248" s="5">
         <v>5.7389896391491391</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1375.617508</v>
+        <v>1375.6175075000001</v>
       </c>
       <c r="C249" s="5">
-        <v>1.6686620000000403</v>
+        <v>1.6686615000000984</v>
       </c>
       <c r="D249" s="5">
-        <v>1.4671755834863021</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>1.4671751409193412</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1379.592553</v>
+        <v>1379.5925531</v>
       </c>
       <c r="C250" s="5">
-        <v>3.9750449999999091</v>
+        <v>3.9750455999999303</v>
       </c>
       <c r="D250" s="5">
-        <v>3.5232174873577771</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>3.5232180289394233</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1383.078896</v>
+        <v>1383.0788961000001</v>
       </c>
       <c r="C251" s="5">
         <v>3.4863430000000335</v>
       </c>
       <c r="D251" s="5">
-        <v>3.0750035620572991</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>3.0750035618312799</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1383.113118</v>
+        <v>1383.1131178000001</v>
       </c>
       <c r="C252" s="5">
-        <v>3.4221999999999753E-2</v>
+        <v>3.4221699999989141E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>2.9696056559402884E-2</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>2.9695796197559687E-2</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1383.7550450000001</v>
+        <v>1383.7550454</v>
       </c>
       <c r="C253" s="5">
-        <v>0.64192700000012337</v>
+        <v>0.64192759999991722</v>
       </c>
       <c r="D253" s="5">
-        <v>0.55836487284737224</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.55836539615672365</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1385.851508</v>
+        <v>1385.8515081999999</v>
       </c>
       <c r="C254" s="5">
-        <v>2.0964629999998579</v>
+        <v>2.0964627999999266</v>
       </c>
       <c r="D254" s="5">
-        <v>1.8332905912575859</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.8332904143695705</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1390.8417850000001</v>
       </c>
       <c r="C255" s="5">
-        <v>4.9902770000001055</v>
+        <v>4.9902768000001743</v>
       </c>
       <c r="D255" s="5">
-        <v>4.407662191171835</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>4.4076620103602693</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1391.951006</v>
+        <v>1391.9510064000001</v>
       </c>
       <c r="C256" s="5">
-        <v>1.1092209999999341</v>
+        <v>1.109221400000024</v>
       </c>
       <c r="D256" s="5">
-        <v>0.96123029807517746</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.96123064622972709</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1394.497629</v>
+        <v>1394.4976291</v>
       </c>
       <c r="C257" s="5">
-        <v>2.5466229999999541</v>
+        <v>2.5466226999999435</v>
       </c>
       <c r="D257" s="5">
-        <v>2.2176687153833141</v>
+        <v>2.2176684508571132</v>
       </c>
       <c r="E257" s="5">
-        <v>2.6109611323926085</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.6109611170997082</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1398.230515</v>
+        <v>1398.2305151</v>
       </c>
       <c r="C258" s="5">
         <v>3.7328860000000077</v>
       </c>
       <c r="D258" s="5">
-        <v>3.2599591808746498</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.2599591806375505</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1395.8667190000001</v>
+        <v>1395.8667189</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.3637959999998657</v>
+        <v>-2.3637962000000243</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.009918019101975</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-2.0099181874402183</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1400.7166090000001</v>
+        <v>1400.7166087000001</v>
       </c>
       <c r="C260" s="5">
-        <v>4.8498899999999594</v>
+        <v>4.8498898000000281</v>
       </c>
       <c r="D260" s="5">
-        <v>4.2499625421567044</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>4.2499623638443618</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1407.2654319999999</v>
+        <v>1407.2654319000001</v>
       </c>
       <c r="C261" s="5">
-        <v>6.5488229999998566</v>
+        <v>6.5488232000000153</v>
       </c>
       <c r="D261" s="5">
-        <v>5.7569452202464122</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>5.7569454018729482</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1408.8641729999999</v>
+        <v>1408.8641732999999</v>
       </c>
       <c r="C262" s="5">
-        <v>1.5987410000000182</v>
+        <v>1.5987413999998807</v>
       </c>
       <c r="D262" s="5">
-        <v>1.3718251322010211</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.3718254776728722</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1412.084194</v>
+        <v>1412.0841938999999</v>
       </c>
       <c r="C263" s="5">
-        <v>3.220021000000088</v>
+        <v>3.220020599999998</v>
       </c>
       <c r="D263" s="5">
-        <v>2.7773932590895889</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.7773929091265748</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1417.911934</v>
       </c>
       <c r="C264" s="5">
-        <v>5.8277399999999489</v>
+        <v>5.8277401000000282</v>
       </c>
       <c r="D264" s="5">
-        <v>5.0664338590056257</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>5.0664339482918708</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1419.583177</v>
+        <v>1419.5831765999999</v>
       </c>
       <c r="C265" s="5">
-        <v>1.671243000000004</v>
+        <v>1.6712425999999141</v>
       </c>
       <c r="D265" s="5">
-        <v>1.4236030321949089</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.4236026892538334</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1426.206979</v>
+        <v>1426.2069790999999</v>
       </c>
       <c r="C266" s="5">
-        <v>6.6238020000000688</v>
+        <v>6.6238025000000107</v>
       </c>
       <c r="D266" s="5">
-        <v>5.7451747328582492</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>5.7451751793848205</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1423.1213499999999</v>
+        <v>1423.1213501</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.0856290000001536</v>
+        <v>-3.0856289999999262</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.5655536877982388</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-2.5655536876204033</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1426.5310340000001</v>
+        <v>1426.5310339</v>
       </c>
       <c r="C268" s="5">
-        <v>3.4096840000001976</v>
+        <v>3.4096838000000389</v>
       </c>
       <c r="D268" s="5">
-        <v>2.9132942890989666</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>2.913294115749876</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1430.2111440000001</v>
+        <v>1430.2111436</v>
       </c>
       <c r="C269" s="5">
-        <v>3.6801100000000133</v>
+        <v>3.6801097000000027</v>
       </c>
       <c r="D269" s="5">
-        <v>3.1400179704117681</v>
+        <v>3.1400177110202154</v>
       </c>
       <c r="E269" s="5">
-        <v>2.5610308872027643</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.5610308511638813</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1431.1946190000001</v>
+        <v>1431.1946193000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.98347499999999854</v>
+        <v>0.9834757000000991</v>
       </c>
       <c r="D270" s="5">
-        <v>0.82829986267551892</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>0.82830045469182156</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1435.142908</v>
+        <v>1435.1429075000001</v>
       </c>
       <c r="C271" s="5">
-        <v>3.9482889999999315</v>
+        <v>3.948288199999979</v>
       </c>
       <c r="D271" s="5">
-        <v>3.3611788676788157</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.3611781755567893</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1438.460304</v>
+        <v>1438.4603039000001</v>
       </c>
       <c r="C272" s="5">
-        <v>3.317395999999917</v>
+        <v>3.3173964000000069</v>
       </c>
       <c r="D272" s="5">
-        <v>2.8093913173486085</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>2.8093916614047476</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1434.792905</v>
+        <v>1434.7929053</v>
       </c>
       <c r="C273" s="5">
-        <v>-3.6673989999999321</v>
+        <v>-3.6673986000000696</v>
       </c>
       <c r="D273" s="5">
-        <v>-3.0168988797766749</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-3.0168985555333094</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1439.070414</v>
+        <v>1439.0704135000001</v>
       </c>
       <c r="C274" s="5">
-        <v>4.2775090000000091</v>
+        <v>4.2775082000000566</v>
       </c>
       <c r="D274" s="5">
-        <v>3.6367748989437843</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.6367742068125208</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1444.3778259999999</v>
+        <v>1444.3778256999999</v>
       </c>
       <c r="C275" s="5">
-        <v>5.3074119999998857</v>
+        <v>5.3074121999998169</v>
       </c>
       <c r="D275" s="5">
-        <v>4.516586112333254</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.5165862876008323</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1442.9247310000001</v>
+        <v>1442.9247309</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.4530949999998484</v>
+        <v>-1.4530947999999171</v>
       </c>
       <c r="D276" s="5">
-        <v>-1.2005847384338408</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-1.2005845743499166</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1450.9969000000001</v>
+        <v>1450.9968999</v>
       </c>
       <c r="C277" s="5">
         <v>8.0721690000000308</v>
       </c>
       <c r="D277" s="5">
-        <v>6.9236289774732285</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>6.9236289779678994</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1456.1373390000001</v>
+        <v>1456.1373384999999</v>
       </c>
       <c r="C278" s="5">
-        <v>5.1404390000000149</v>
+        <v>5.1404385999999249</v>
       </c>
       <c r="D278" s="5">
-        <v>4.3350541754125338</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>4.3350538317876497</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1458.6696059999999</v>
+        <v>1458.6696064</v>
       </c>
       <c r="C279" s="5">
-        <v>2.5322669999998197</v>
+        <v>2.532267900000079</v>
       </c>
       <c r="D279" s="5">
-        <v>2.1069124500666669</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.1069132067975671</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1462.840332</v>
+        <v>1462.8403315</v>
       </c>
       <c r="C280" s="5">
-        <v>4.1707260000000588</v>
+        <v>4.1707251000000269</v>
       </c>
       <c r="D280" s="5">
-        <v>3.4855957915521874</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>3.4855950265576974</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1468.2347179999999</v>
+        <v>1468.2347182999999</v>
       </c>
       <c r="C281" s="5">
-        <v>5.3943859999999404</v>
+        <v>5.3943867999998929</v>
       </c>
       <c r="D281" s="5">
-        <v>4.5159954664282465</v>
+        <v>4.5159961513773883</v>
       </c>
       <c r="E281" s="5">
-        <v>2.6585986383560023</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.6585986880433898</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1466.128471</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.1062469999999394</v>
+        <v>-2.10624729999995</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.7079350441912444</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.7079352851959384</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1474.9183969999999</v>
+        <v>1474.9183968</v>
       </c>
       <c r="C283" s="5">
-        <v>8.7899259999999231</v>
+        <v>8.7899257999999918</v>
       </c>
       <c r="D283" s="5">
-        <v>7.436433505873552</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>7.4364333310519504</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1478.791986</v>
+        <v>1478.7919856999999</v>
       </c>
       <c r="C284" s="5">
-        <v>3.8735890000000381</v>
+        <v>3.8735888999999588</v>
       </c>
       <c r="D284" s="5">
-        <v>3.1974931269616036</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.1974930436594162</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1479.8579629999999</v>
+        <v>1479.8579625</v>
       </c>
       <c r="C285" s="5">
-        <v>1.0659769999999753</v>
+        <v>1.065976800000044</v>
       </c>
       <c r="D285" s="5">
-        <v>0.86844943168549182</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>0.86844926827625013</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1481.8148570000001</v>
       </c>
       <c r="C286" s="5">
-        <v>1.9568940000001476</v>
+        <v>1.9568945000000895</v>
       </c>
       <c r="D286" s="5">
-        <v>1.5984149896582034</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>1.5984154015830532</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1483.8430949999999</v>
+        <v>1483.8430951</v>
       </c>
       <c r="C287" s="5">
-        <v>2.0282379999998739</v>
+        <v>2.0282380999999532</v>
       </c>
       <c r="D287" s="5">
-        <v>1.6549247525703636</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>1.6549248347799139</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1485.7152020000001</v>
+        <v>1485.7152022</v>
       </c>
       <c r="C288" s="5">
-        <v>1.8721070000001419</v>
+        <v>1.8721070999999938</v>
       </c>
       <c r="D288" s="5">
-        <v>1.5245433424547761</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>1.5245434243517986</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1491.1965700000001</v>
+        <v>1491.1965702</v>
       </c>
       <c r="C289" s="5">
         <v>5.4813679999999749</v>
       </c>
       <c r="D289" s="5">
-        <v>4.5182061273218332</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>4.5182061267011298</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1494.1990760000001</v>
+        <v>1494.1990762999999</v>
       </c>
       <c r="C290" s="5">
-        <v>3.0025060000000394</v>
+        <v>3.0025060999998914</v>
       </c>
       <c r="D290" s="5">
-        <v>2.4431229564775503</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.4431230384188485</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1497.1486319999999</v>
+        <v>1497.1486322999999</v>
       </c>
       <c r="C291" s="5">
-        <v>2.9495559999998022</v>
+        <v>2.9495560000000296</v>
       </c>
       <c r="D291" s="5">
-        <v>2.394693805137571</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>2.394693804651804</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1500.8893069999999</v>
+        <v>1500.8893069000001</v>
       </c>
       <c r="C292" s="5">
-        <v>3.7406750000000102</v>
+        <v>3.7406746000001476</v>
       </c>
       <c r="D292" s="5">
-        <v>3.0397860685831501</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>3.0397857384336646</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1500.878066</v>
+        <v>1500.8780657</v>
       </c>
       <c r="C293" s="5">
-        <v>-1.1240999999927226E-2</v>
+        <v>-1.1241200000085882E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-8.9871013777331754E-3</v>
+        <v>-8.9872612705210742E-3</v>
       </c>
       <c r="E293" s="5">
-        <v>2.2233058243211978</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.2233057830015168</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1502.601885</v>
+        <v>1502.6018848000001</v>
       </c>
       <c r="C294" s="5">
-        <v>1.7238190000000486</v>
+        <v>1.7238191000001279</v>
       </c>
       <c r="D294" s="5">
-        <v>1.3869881793054484</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>1.3869882605535011</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1505.2948220000001</v>
+        <v>1505.2948223000001</v>
       </c>
       <c r="C295" s="5">
-        <v>2.692937000000029</v>
+        <v>2.6929374999999709</v>
       </c>
       <c r="D295" s="5">
-        <v>2.1719449718823114</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.1719453794242893</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1507.8824569999999</v>
+        <v>1507.8824565</v>
       </c>
       <c r="C296" s="5">
-        <v>2.5876349999998638</v>
+        <v>2.5876341999999113</v>
       </c>
       <c r="D296" s="5">
-        <v>2.0824418988871995</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.0824412485561661</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1512.228247</v>
+        <v>1512.2282473</v>
       </c>
       <c r="C297" s="5">
-        <v>4.3457900000000791</v>
+        <v>4.3457908000000316</v>
       </c>
       <c r="D297" s="5">
-        <v>3.5138089231267822</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>3.513809581441607</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1517.1109309999999</v>
+        <v>1517.1109305</v>
       </c>
       <c r="C298" s="5">
-        <v>4.8826839999999265</v>
+        <v>4.882683199999974</v>
       </c>
       <c r="D298" s="5">
-        <v>3.9441131106552563</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.9441124521195636</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1519.0699259999999</v>
       </c>
       <c r="C299" s="5">
-        <v>1.958994999999959</v>
+        <v>1.9589954999999009</v>
       </c>
       <c r="D299" s="5">
-        <v>1.5605723243492964</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.5605727260094682</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1520.660124</v>
+        <v>1520.6601237</v>
       </c>
       <c r="C300" s="5">
-        <v>1.5901980000001004</v>
+        <v>1.5901977000000898</v>
       </c>
       <c r="D300" s="5">
-        <v>1.2634459599009773</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.2634457201704974</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1524.933573</v>
+        <v>1524.9335733</v>
       </c>
       <c r="C301" s="5">
-        <v>4.2734490000000278</v>
+        <v>4.273449600000049</v>
       </c>
       <c r="D301" s="5">
-        <v>3.4249262037250094</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.4249266927337763</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1528.8862059999999</v>
+        <v>1528.8862064</v>
       </c>
       <c r="C302" s="5">
-        <v>3.9526329999998779</v>
+        <v>3.9526330999999573</v>
       </c>
       <c r="D302" s="5">
-        <v>3.1551314127028718</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.1551314930383878</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1535.890214</v>
       </c>
       <c r="C303" s="5">
-        <v>7.0040080000001126</v>
+        <v>7.0040076000000226</v>
       </c>
       <c r="D303" s="5">
-        <v>5.6379904330982056</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.6379901014435241</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1540.4486999999999</v>
+        <v>1540.4486996000001</v>
       </c>
       <c r="C304" s="5">
-        <v>4.5584859999999026</v>
+        <v>4.55848560000004</v>
       </c>
       <c r="D304" s="5">
-        <v>3.6202894275960906</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.6202891047178998</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1544.4137169999999</v>
+        <v>1544.4137166999999</v>
       </c>
       <c r="C305" s="5">
-        <v>3.9650169999999889</v>
+        <v>3.9650170999998409</v>
       </c>
       <c r="D305" s="5">
-        <v>3.1328270170196681</v>
+        <v>3.1328270979781747</v>
       </c>
       <c r="E305" s="5">
-        <v>2.9006787417466207</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.9006787423264235</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1550.549117</v>
+        <v>1550.5491165000001</v>
       </c>
       <c r="C306" s="5">
-        <v>6.1354000000001179</v>
+        <v>6.1353998000001866</v>
       </c>
       <c r="D306" s="5">
-        <v>4.8727202815612713</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>4.8727201202025672</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1554.7700159999999</v>
+        <v>1554.7700163</v>
       </c>
       <c r="C307" s="5">
-        <v>4.2208989999999176</v>
+        <v>4.2208997999998701</v>
       </c>
       <c r="D307" s="5">
-        <v>3.3159903562083759</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>3.3159909952229505</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1557.4409109999999</v>
+        <v>1557.4409109000001</v>
       </c>
       <c r="C308" s="5">
-        <v>2.6708949999999732</v>
+        <v>2.6708946000001106</v>
       </c>
       <c r="D308" s="5">
-        <v>2.0810348291939507</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>2.0810345141771158</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1567.797411</v>
       </c>
       <c r="C309" s="5">
-        <v>10.356500000000096</v>
+        <v>10.356500099999948</v>
       </c>
       <c r="D309" s="5">
-        <v>8.2780365795887434</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>8.2780366630162519</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1572.1615850000001</v>
+        <v>1572.1615846</v>
       </c>
       <c r="C310" s="5">
-        <v>4.3641740000000482</v>
+        <v>4.3641735999999582</v>
       </c>
       <c r="D310" s="5">
-        <v>3.3919790499498337</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.3919787342815644</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1575.604351</v>
+        <v>1575.6043505</v>
       </c>
       <c r="C311" s="5">
-        <v>3.4427659999998923</v>
+        <v>3.4427659000000403</v>
       </c>
       <c r="D311" s="5">
-        <v>2.6596770383939816</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.6596769608919102</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1583.5228199999999</v>
+        <v>1583.5228196</v>
       </c>
       <c r="C312" s="5">
-        <v>7.9184689999999591</v>
+        <v>7.9184691000000385</v>
       </c>
       <c r="D312" s="5">
-        <v>6.2003281676880961</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>6.2003282501892354</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1584.731775</v>
+        <v>1584.7317753</v>
       </c>
       <c r="C313" s="5">
-        <v>1.20895500000006</v>
+        <v>1.2089556999999331</v>
       </c>
       <c r="D313" s="5">
-        <v>0.92000773851979023</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.92000827368778904</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1588.307458</v>
+        <v>1588.3074577</v>
       </c>
       <c r="C314" s="5">
-        <v>3.5756830000000264</v>
+        <v>3.5756824000000051</v>
       </c>
       <c r="D314" s="5">
-        <v>2.7414547685793655</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.7414543023137838</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1592.8671240000001</v>
+        <v>1592.8671241</v>
       </c>
       <c r="C315" s="5">
-        <v>4.5596660000001066</v>
+        <v>4.5596663999999691</v>
       </c>
       <c r="D315" s="5">
-        <v>3.4998410555706627</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>3.4998413681320395</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1597.127</v>
       </c>
       <c r="C316" s="5">
-        <v>4.2598759999998492</v>
+        <v>4.2598758999999973</v>
       </c>
       <c r="D316" s="5">
-        <v>3.2568411645285122</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>3.2568410867392261</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1600.310395</v>
+        <v>1600.3103945</v>
       </c>
       <c r="C317" s="5">
-        <v>3.1833950000000186</v>
+        <v>3.1833945000000767</v>
       </c>
       <c r="D317" s="5">
-        <v>2.4182369038886264</v>
+        <v>2.4182365198948785</v>
       </c>
       <c r="E317" s="5">
-        <v>3.6192813742018881</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>3.6192813619550401</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1602.7738710000001</v>
+        <v>1602.7738711</v>
       </c>
       <c r="C318" s="5">
-        <v>2.4634760000001279</v>
+        <v>2.4634765999999217</v>
       </c>
       <c r="D318" s="5">
-        <v>1.8629690045652181</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>1.8629694627421811</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1606.5906230000001</v>
+        <v>1606.5906233999999</v>
       </c>
       <c r="C319" s="5">
-        <v>3.8167519999999513</v>
+        <v>3.8167522999999619</v>
       </c>
       <c r="D319" s="5">
-        <v>2.8953357347488273</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>2.8953359651307631</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1608.394906</v>
+        <v>1608.3949058000001</v>
       </c>
       <c r="C320" s="5">
-        <v>1.8042829999999412</v>
+        <v>1.8042824000001474</v>
       </c>
       <c r="D320" s="5">
-        <v>1.3560164924128593</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.3560160383516928</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1613.0987660000001</v>
+        <v>1613.0987657999999</v>
       </c>
       <c r="C321" s="5">
-        <v>4.703860000000077</v>
+        <v>4.7038599999998496</v>
       </c>
       <c r="D321" s="5">
-        <v>3.5664857848000553</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>3.5664857852504728</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1616.3825380000001</v>
+        <v>1616.3825376</v>
       </c>
       <c r="C322" s="5">
-        <v>3.283771999999999</v>
+        <v>3.2837718000000677</v>
       </c>
       <c r="D322" s="5">
-        <v>2.4703673287674199</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.4703671769296998</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1616.4141460000001</v>
+        <v>1616.4141456</v>
       </c>
       <c r="C323" s="5">
         <v>3.1608000000005632E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>2.346825627648208E-2</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.3468256282344058E-2</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1629.456803</v>
+        <v>1629.4568033</v>
       </c>
       <c r="C324" s="5">
-        <v>13.042656999999963</v>
+        <v>13.042657700000063</v>
       </c>
       <c r="D324" s="5">
-        <v>10.124135300810465</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>10.124135871127994</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1634.091696</v>
+        <v>1634.0916961999999</v>
       </c>
       <c r="C325" s="5">
-        <v>4.63489299999992</v>
+        <v>4.6348928999998407</v>
       </c>
       <c r="D325" s="5">
-        <v>3.4672377751108874</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.4672376984810516</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1642.2389470000001</v>
+        <v>1642.2389470999999</v>
       </c>
       <c r="C326" s="5">
-        <v>8.1472510000000966</v>
+        <v>8.1472509000000173</v>
       </c>
       <c r="D326" s="5">
-        <v>6.14977898020721</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>6.1497789018690519</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1641.6255410000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.61340599999994083</v>
+        <v>-0.61340609999979279</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.44730208234160518</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-0.44730215508561599</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1644.3576869999999</v>
+        <v>1644.3576866999999</v>
       </c>
       <c r="C328" s="5">
-        <v>2.7321459999998297</v>
+        <v>2.732145699999819</v>
       </c>
       <c r="D328" s="5">
-        <v>2.0155346249862705</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>2.0155344016430377</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1648.940679</v>
+        <v>1648.9406793000001</v>
       </c>
       <c r="C329" s="5">
-        <v>4.5829920000001039</v>
+        <v>4.5829926000001251</v>
       </c>
       <c r="D329" s="5">
-        <v>3.3962696387915603</v>
+        <v>3.3962700908942933</v>
       </c>
       <c r="E329" s="5">
-        <v>3.0388032316693181</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.0388032826090594</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1655.8788569999999</v>
+        <v>1655.8788572000001</v>
       </c>
       <c r="C330" s="5">
-        <v>6.9381779999998798</v>
+        <v>6.9381779000000279</v>
       </c>
       <c r="D330" s="5">
-        <v>5.1676927001273798</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>5.1676926229513809</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1658.9870040000001</v>
+        <v>1658.9870037000001</v>
       </c>
       <c r="C331" s="5">
-        <v>3.1081470000001445</v>
+        <v>3.1081464999999753</v>
       </c>
       <c r="D331" s="5">
-        <v>2.2758449041538675</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.2758445339784217</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1663.569111</v>
+        <v>1663.5691105000001</v>
       </c>
       <c r="C332" s="5">
-        <v>4.5821069999999509</v>
+        <v>4.5821068000000196</v>
       </c>
       <c r="D332" s="5">
-        <v>3.3652042282535266</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.3652040797483851</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1664.0084320000001</v>
+        <v>1664.0084314999999</v>
       </c>
       <c r="C333" s="5">
-        <v>0.43932100000006358</v>
+        <v>0.4393209999998362</v>
       </c>
       <c r="D333" s="5">
-        <v>0.31736077912509764</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.3173607792205102</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1667.625884</v>
+        <v>1667.6258842</v>
       </c>
       <c r="C334" s="5">
-        <v>3.6174519999999575</v>
+        <v>3.617452700000058</v>
       </c>
       <c r="D334" s="5">
-        <v>2.6401449993141979</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>2.6401455171259691</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1673.413982</v>
+        <v>1673.4139822</v>
       </c>
       <c r="C335" s="5">
         <v>5.7880979999999909</v>
       </c>
       <c r="D335" s="5">
-        <v>4.2454699593010181</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>4.2454699587820111</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1664.9612509999999</v>
+        <v>1664.9612509000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-8.4527310000000853</v>
+        <v>-8.4527312999998685</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.8958348722276455</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-5.8958350750153983</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1667.389602</v>
       </c>
       <c r="C337" s="5">
-        <v>2.4283510000000206</v>
+        <v>2.4283510999998725</v>
       </c>
       <c r="D337" s="5">
-        <v>1.7643118207625985</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.7643118941078839</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1668.651709</v>
+        <v>1668.6517091000001</v>
       </c>
       <c r="C338" s="5">
-        <v>1.2621070000000145</v>
+        <v>1.2621071000000939</v>
       </c>
       <c r="D338" s="5">
-        <v>0.91211408472873234</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>0.91211415729908207</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1668.097383</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.55432599999994636</v>
+        <v>-0.55432610000002569</v>
       </c>
       <c r="D339" s="5">
-        <v>-0.39791238076003488</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-0.39791245238826045</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1670.137082</v>
+        <v>1670.1370819000001</v>
       </c>
       <c r="C340" s="5">
-        <v>2.0396989999999278</v>
+        <v>2.0396989000000758</v>
       </c>
       <c r="D340" s="5">
-        <v>1.4772321123473375</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>1.4772320394356164</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1675.481352</v>
+        <v>1675.4813515000001</v>
       </c>
       <c r="C341" s="5">
-        <v>5.3442700000000514</v>
+        <v>5.3442695999999614</v>
       </c>
       <c r="D341" s="5">
-        <v>3.9081845939957782</v>
+        <v>3.9081842965524638</v>
       </c>
       <c r="E341" s="5">
-        <v>1.6095589937229038</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.6095589449140801</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1677.4471570000001</v>
+        <v>1677.4471573999999</v>
       </c>
       <c r="C342" s="5">
-        <v>1.9658050000000458</v>
+        <v>1.9658058999998502</v>
       </c>
       <c r="D342" s="5">
-        <v>1.4170543655538825</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>1.4170550189381625</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1682.1557989999999</v>
       </c>
       <c r="C343" s="5">
-        <v>4.708641999999827</v>
+        <v>4.7086415999999645</v>
       </c>
       <c r="D343" s="5">
-        <v>3.4209279934328318</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.4209276974950464</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1686.986995</v>
+        <v>1686.9869948999999</v>
       </c>
       <c r="C344" s="5">
-        <v>4.8311960000000909</v>
+        <v>4.8311959000000115</v>
       </c>
       <c r="D344" s="5">
-        <v>3.501396679324098</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.5013966057006796</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1687.934972</v>
+        <v>1687.9349721000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.94797700000003715</v>
+        <v>0.94797720000019581</v>
       </c>
       <c r="D345" s="5">
-        <v>0.67640997040503414</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>0.67641011359249603</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1691.260442</v>
+        <v>1691.2604421999999</v>
       </c>
       <c r="C346" s="5">
-        <v>3.3254699999999957</v>
+        <v>3.3254700999998477</v>
       </c>
       <c r="D346" s="5">
-        <v>2.3899558663743381</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.3899559388798064</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1698.729096</v>
+        <v>1698.7290957</v>
       </c>
       <c r="C347" s="5">
-        <v>7.468654000000015</v>
+        <v>7.4686535000000731</v>
       </c>
       <c r="D347" s="5">
-        <v>5.4298561598169703</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>5.4298557867756392</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1702.3395479999999</v>
       </c>
       <c r="C348" s="5">
-        <v>3.6104519999998956</v>
+        <v>3.6104522999999062</v>
       </c>
       <c r="D348" s="5">
-        <v>2.5804871902412652</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.5804874076330808</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1706.2314280000001</v>
+        <v>1706.2314282</v>
       </c>
       <c r="C349" s="5">
-        <v>3.8918800000001283</v>
+        <v>3.8918802000000596</v>
       </c>
       <c r="D349" s="5">
-        <v>2.7781942604427456</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>2.7781944050114138</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1708.920445</v>
+        <v>1708.9204451999999</v>
       </c>
       <c r="C350" s="5">
         <v>2.6890169999999216</v>
       </c>
       <c r="D350" s="5">
-        <v>1.9076766756843222</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>1.9076766754587471</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1710.765819</v>
+        <v>1710.7658185</v>
       </c>
       <c r="C351" s="5">
-        <v>1.8453739999999925</v>
+        <v>1.8453733000001193</v>
       </c>
       <c r="D351" s="5">
-        <v>1.3035412119062784</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.3035407143442868</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1714.3597749999999</v>
+        <v>1714.3597745</v>
       </c>
       <c r="C352" s="5">
         <v>3.5939559999999346</v>
       </c>
       <c r="D352" s="5">
-        <v>2.5502781685127651</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.550278169266984</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1718.3590429999999</v>
+        <v>1718.3590432999999</v>
       </c>
       <c r="C353" s="5">
-        <v>3.9992680000000291</v>
+        <v>3.9992687999999816</v>
       </c>
       <c r="D353" s="5">
-        <v>2.8355645043244282</v>
+        <v>2.8355650796760834</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5591267219308378</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.5591267704419884</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1718.157228</v>
+        <v>1718.1572275999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.20181499999989683</v>
+        <v>-0.20181569999999738</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.14084461925389924</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.14084510743669343</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1723.6182140000001</v>
+        <v>1723.6182139</v>
       </c>
       <c r="C355" s="5">
-        <v>5.4609860000000481</v>
+        <v>5.4609863000000587</v>
       </c>
       <c r="D355" s="5">
-        <v>3.8814626009229913</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.88146281881252</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1728.638571</v>
+        <v>1728.6385711999999</v>
       </c>
       <c r="C356" s="5">
-        <v>5.0203569999998763</v>
+        <v>5.0203572999998869</v>
       </c>
       <c r="D356" s="5">
-        <v>3.5517619121405497</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.5517621280028999</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1730.766402</v>
+        <v>1730.7664021000001</v>
       </c>
       <c r="C357" s="5">
-        <v>2.1278310000000147</v>
+        <v>2.1278309000001627</v>
       </c>
       <c r="D357" s="5">
-        <v>1.487155930151185</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>1.4871558596134316</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1737.244383</v>
+        <v>1737.2443831999999</v>
       </c>
       <c r="C358" s="5">
-        <v>6.4779809999999998</v>
+        <v>6.4779810999998517</v>
       </c>
       <c r="D358" s="5">
-        <v>4.5850291944218746</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.5850292663933478</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1738.0758780000001</v>
+        <v>1738.0758779</v>
       </c>
       <c r="C359" s="5">
-        <v>0.83149500000013177</v>
+        <v>0.83149470000012116</v>
       </c>
       <c r="D359" s="5">
-        <v>0.57586880436848453</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>0.57586859598350859</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1744.2755830000001</v>
+        <v>1744.2755826</v>
       </c>
       <c r="C360" s="5">
-        <v>6.1997049999999945</v>
+        <v>6.1997046999999839</v>
       </c>
       <c r="D360" s="5">
-        <v>4.3653731802505202</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>4.3653729651075723</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1752.0626110000001</v>
+        <v>1752.0626107999999</v>
       </c>
       <c r="C361" s="5">
-        <v>7.7870279999999639</v>
+        <v>7.7870281999998952</v>
       </c>
       <c r="D361" s="5">
-        <v>5.490717326598582</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>5.4907174723914931</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1754.4186970000001</v>
+        <v>1754.4186969</v>
       </c>
       <c r="C362" s="5">
-        <v>2.3560860000000048</v>
+        <v>2.3560861000000841</v>
       </c>
       <c r="D362" s="5">
-        <v>1.6256886519996572</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.6256887216975935</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1754.603957</v>
+        <v>1754.6039565000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.18525999999997111</v>
+        <v>0.18525960000010855</v>
       </c>
       <c r="D363" s="5">
-        <v>0.12678909546350869</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.12678882155801041</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1760.0619079999999</v>
+        <v>1760.0619078</v>
       </c>
       <c r="C364" s="5">
-        <v>5.4579509999998663</v>
+        <v>5.4579512999998769</v>
       </c>
       <c r="D364" s="5">
-        <v>3.7973038652985958</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.7973040787044887</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1760.948866</v>
+        <v>1760.9488656000001</v>
       </c>
       <c r="C365" s="5">
-        <v>0.88695800000004965</v>
+        <v>0.88695780000011837</v>
       </c>
       <c r="D365" s="5">
-        <v>0.6064017161703239</v>
+        <v>0.60640157912275061</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4785171162858166</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.4785170751165708</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1772.7167690000001</v>
+        <v>1772.7167692999999</v>
       </c>
       <c r="C366" s="5">
-        <v>11.76790300000016</v>
+        <v>11.767903699999806</v>
       </c>
       <c r="D366" s="5">
-        <v>8.3206587539693455</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>8.3206592692052652</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1776.049681</v>
+        <v>1776.0496808</v>
       </c>
       <c r="C367" s="5">
-        <v>3.3329119999998511</v>
+        <v>3.3329115000001366</v>
       </c>
       <c r="D367" s="5">
-        <v>2.2796151467338044</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.2796148008146</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1774.1055980000001</v>
+        <v>1774.1055977000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.9440829999998641</v>
+        <v>-1.9440830999999434</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.3056536940298735</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-1.3056537609327012</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1597.1421869999999</v>
+        <v>1597.1421868</v>
       </c>
       <c r="C369" s="5">
-        <v>-176.96341100000018</v>
+        <v>-176.9634109000001</v>
       </c>
       <c r="D369" s="5">
-        <v>-71.661987954779207</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-71.661987939859003</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1646.9661619999999</v>
+        <v>1646.9661616000001</v>
       </c>
       <c r="C370" s="5">
-        <v>49.823975000000019</v>
+        <v>49.823974800000087</v>
       </c>
       <c r="D370" s="5">
-        <v>44.574980042299387</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>44.574979838193471</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1678.298916</v>
+        <v>1678.2989156000001</v>
       </c>
       <c r="C371" s="5">
         <v>31.332754000000023</v>
       </c>
       <c r="D371" s="5">
-        <v>25.37635856823637</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>25.376358575058244</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1677.8686769999999</v>
+        <v>1677.8686766000001</v>
       </c>
       <c r="C372" s="5">
         <v>-0.43023900000002868</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.30719169221047338</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-0.30719169228354826</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1678.082948</v>
+        <v>1678.0829478000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.21427100000005339</v>
+        <v>0.21427119999998467</v>
       </c>
       <c r="D373" s="5">
-        <v>0.15335280904493764</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>0.15335295232119517</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1683.062619</v>
+        <v>1683.0626190999999</v>
       </c>
       <c r="C374" s="5">
-        <v>4.979671000000053</v>
+        <v>4.9796712999998363</v>
       </c>
       <c r="D374" s="5">
-        <v>3.6196690702460455</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>3.6196692923224028</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1698.111527</v>
+        <v>1698.1115265999999</v>
       </c>
       <c r="C375" s="5">
-        <v>15.048907999999983</v>
+        <v>15.048907500000041</v>
       </c>
       <c r="D375" s="5">
-        <v>11.273366614025516</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>11.273366220156023</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1704.050403</v>
+        <v>1704.0504026000001</v>
       </c>
       <c r="C376" s="5">
-        <v>5.9388759999999365</v>
+        <v>5.9388760000001639</v>
       </c>
       <c r="D376" s="5">
-        <v>4.2784856357555023</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>4.2784856367830137</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1711.9652129999999</v>
+        <v>1711.9652133</v>
       </c>
       <c r="C377" s="5">
-        <v>7.9148099999999886</v>
+        <v>7.9148106999998618</v>
       </c>
       <c r="D377" s="5">
-        <v>5.7182562641436396</v>
+        <v>5.7182567842420706</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.7816624290327385</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-2.7816623899132975</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1713.6479850000001</v>
+        <v>1713.6479853999999</v>
       </c>
       <c r="C378" s="5">
-        <v>1.6827720000001136</v>
+        <v>1.6827720999999656</v>
       </c>
       <c r="D378" s="5">
-        <v>1.1859348183873131</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>1.1859348890347787</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1706.2412979999999</v>
+        <v>1706.2412976000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-7.4066870000001472</v>
+        <v>-7.4066877999998724</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.0650736478934588</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-5.0650741808811244</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1718.8118790000001</v>
+        <v>1718.8118787999999</v>
       </c>
       <c r="C380" s="5">
-        <v>12.570581000000175</v>
+        <v>12.570581199999879</v>
       </c>
       <c r="D380" s="5">
-        <v>9.2080782205195213</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>9.2080783752549245</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1725.0499749999999</v>
+        <v>1725.0499754</v>
       </c>
       <c r="C381" s="5">
-        <v>6.238095999999814</v>
+        <v>6.2380966000000626</v>
       </c>
       <c r="D381" s="5">
-        <v>4.4431630918101872</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>4.4431635282618842</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1726.35535</v>
+        <v>1726.3553497</v>
       </c>
       <c r="C382" s="5">
-        <v>1.3053750000001401</v>
+        <v>1.3053743000000395</v>
       </c>
       <c r="D382" s="5">
-        <v>0.91184949635338963</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>0.91184900512975009</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1734.6578039999999</v>
+        <v>1734.6578036999999</v>
       </c>
       <c r="C383" s="5">
         <v>8.3024539999998979</v>
       </c>
       <c r="D383" s="5">
-        <v>5.9262094487501082</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.9262094498073958</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1748.7467389999999</v>
+        <v>1748.7467385</v>
       </c>
       <c r="C384" s="5">
-        <v>14.088934999999992</v>
+        <v>14.088934800000061</v>
       </c>
       <c r="D384" s="5">
-        <v>10.193820402475918</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>10.193820253087216</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1747.2989130000001</v>
+        <v>1747.2989124999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-1.44782599999985</v>
+        <v>-1.4478260000000773</v>
       </c>
       <c r="D385" s="5">
-        <v>-0.98899492950961232</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-0.98899492979120929</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1744.236823</v>
+        <v>1744.2368226999999</v>
       </c>
       <c r="C386" s="5">
-        <v>-3.0620900000001257</v>
+        <v>-3.062089799999967</v>
       </c>
       <c r="D386" s="5">
-        <v>-2.0828130668187672</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-2.0828129326788569</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1758.4195299999999</v>
+        <v>1758.4195295</v>
       </c>
       <c r="C387" s="5">
-        <v>14.182706999999937</v>
+        <v>14.182706800000005</v>
       </c>
       <c r="D387" s="5">
-        <v>10.205831224450289</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>10.205831075869209</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1760.7734270000001</v>
+        <v>1760.7734266</v>
       </c>
       <c r="C388" s="5">
-        <v>2.3538970000001882</v>
+        <v>2.3538971000000402</v>
       </c>
       <c r="D388" s="5">
-        <v>1.6182521985443454</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>1.6182522682624656</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1765.2707989999999</v>
+        <v>1765.2707988</v>
       </c>
       <c r="C389" s="5">
-        <v>4.4973719999998139</v>
+        <v>4.4973721999999725</v>
       </c>
       <c r="D389" s="5">
-        <v>3.1084698626309804</v>
+        <v>3.1084700035296953</v>
       </c>
       <c r="E389" s="5">
-        <v>3.1137073110608871</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>3.1137072813090416</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1763.4341219999999</v>
+        <v>1763.4341216</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.8366770000000088</v>
+        <v>-1.8366771999999401</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.2414206524449023</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.2414207869932747</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1767.618455</v>
+        <v>1767.6184550999999</v>
       </c>
       <c r="C391" s="5">
-        <v>4.1843330000001515</v>
+        <v>4.184333499999866</v>
       </c>
       <c r="D391" s="5">
-        <v>2.8848541403313277</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>2.8848544902263296</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1775.1352079999999</v>
+        <v>1775.1352082000001</v>
       </c>
       <c r="C392" s="5">
-        <v>7.5167529999998806</v>
+        <v>7.5167531000001873</v>
       </c>
       <c r="D392" s="5">
-        <v>5.2240292759383244</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>5.2240293467680665</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1788.314533</v>
+        <v>1788.3145328999999</v>
       </c>
       <c r="C393" s="5">
-        <v>13.179325000000063</v>
+        <v>13.179324699999825</v>
       </c>
       <c r="D393" s="5">
-        <v>9.2822471141323692</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>9.2822468930505266</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1794.002326</v>
+        <v>1794.0023263999999</v>
       </c>
       <c r="C394" s="5">
-        <v>5.6877930000000561</v>
+        <v>5.6877934999999979</v>
       </c>
       <c r="D394" s="5">
-        <v>3.8841164569195508</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.8841168045785412</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1794.697265</v>
+        <v>1794.6972654000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.69493899999997666</v>
+        <v>0.69493900000020403</v>
       </c>
       <c r="D395" s="5">
-        <v>0.46583317358956933</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>0.46583317348574127</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1815.910087</v>
+        <v>1815.9100871999999</v>
       </c>
       <c r="C396" s="5">
-        <v>21.21282199999996</v>
+        <v>21.212821799999801</v>
       </c>
       <c r="D396" s="5">
-        <v>15.143037199522812</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>15.143037043746311</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1820.537088</v>
+        <v>1820.5370883000001</v>
       </c>
       <c r="C397" s="5">
-        <v>4.6270010000000639</v>
+        <v>4.6270011000001432</v>
       </c>
       <c r="D397" s="5">
-        <v>3.1008574350518181</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.100857502664045</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1830.5386390000001</v>
+        <v>1830.5386384999999</v>
       </c>
       <c r="C398" s="5">
-        <v>10.001551000000063</v>
+        <v>10.001550199999883</v>
       </c>
       <c r="D398" s="5">
-        <v>6.795372541517275</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>6.7953719802903656</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1836.210433</v>
+        <v>1836.2104333</v>
       </c>
       <c r="C399" s="5">
-        <v>5.6717939999998634</v>
+        <v>5.6717948000000433</v>
       </c>
       <c r="D399" s="5">
-        <v>3.7821355187330763</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>3.7821360623733424</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1845.08638</v>
+        <v>1845.0863796000001</v>
       </c>
       <c r="C400" s="5">
-        <v>8.8759469999999965</v>
+        <v>8.8759463000001233</v>
       </c>
       <c r="D400" s="5">
-        <v>5.9573354393541944</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>5.9573349559699729</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1846.7120420000001</v>
+        <v>1846.7120422999999</v>
       </c>
       <c r="C401" s="5">
-        <v>1.6256620000001476</v>
+        <v>1.6256626999997934</v>
       </c>
       <c r="D401" s="5">
-        <v>1.062430265513381</v>
+        <v>1.0624307254396115</v>
       </c>
       <c r="E401" s="5">
-        <v>4.6135268903861881</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.6135269192331352</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1860.6558540000001</v>
+        <v>1860.6558544</v>
       </c>
       <c r="C402" s="5">
-        <v>13.94381199999998</v>
+        <v>13.943812100000059</v>
       </c>
       <c r="D402" s="5">
-        <v>9.4466493261299078</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>9.446649395116836</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1869.0210810000001</v>
       </c>
       <c r="C403" s="5">
-        <v>8.3652270000000044</v>
+        <v>8.3652266000001418</v>
       </c>
       <c r="D403" s="5">
-        <v>5.530441405854325</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>5.5304411336138282</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1879.2194079999999</v>
+        <v>1879.2194079000001</v>
       </c>
       <c r="C404" s="5">
-        <v>10.198326999999836</v>
+        <v>10.198326899999984</v>
       </c>
       <c r="D404" s="5">
-        <v>6.7479319241299018</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>6.7479318559647172</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1881.4383889999999</v>
+        <v>1881.4383886999999</v>
       </c>
       <c r="C405" s="5">
-        <v>2.2189809999999852</v>
+        <v>2.2189807999998266</v>
       </c>
       <c r="D405" s="5">
-        <v>1.4261977956310457</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>1.4261976663259901</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1889.8051740000001</v>
       </c>
       <c r="C406" s="5">
-        <v>8.3667850000001636</v>
+        <v>8.3667853000001742</v>
       </c>
       <c r="D406" s="5">
-        <v>5.468893659121421</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>5.4688938609288584</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1900.9277420000001</v>
+        <v>1900.9277417000001</v>
       </c>
       <c r="C407" s="5">
-        <v>11.122568000000001</v>
+        <v>11.122567699999991</v>
       </c>
       <c r="D407" s="5">
-        <v>7.2958442320117944</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>7.2958440288135584</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1897.5344500000001</v>
+        <v>1897.5344502999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-3.393291999999974</v>
+        <v>-3.3932914000001801</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.1211797069385141</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-2.1211793358789754</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1901.1188259999999</v>
       </c>
       <c r="C409" s="5">
-        <v>3.5843759999997928</v>
+        <v>3.5843757000000096</v>
       </c>
       <c r="D409" s="5">
-        <v>2.2904568572529094</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>2.2904566631877454</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1908.0655159999999</v>
+        <v>1908.0655162999999</v>
       </c>
       <c r="C410" s="5">
-        <v>6.9466899999999896</v>
+        <v>6.9466903000000002</v>
       </c>
       <c r="D410" s="5">
-        <v>4.4740047085589874</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>4.4740049056729125</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1907.1187150000001</v>
+        <v>1907.1187147999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.94680099999982303</v>
+        <v>-0.9468014999999923</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.59382948548498682</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-0.59382979813455972</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1907.528515</v>
+        <v>1907.5285151</v>
       </c>
       <c r="C412" s="5">
-        <v>0.40979999999990468</v>
+        <v>0.40980030000014267</v>
       </c>
       <c r="D412" s="5">
-        <v>0.25815990996125304</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.25816009920147653</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1911.8518549999999</v>
       </c>
       <c r="C413" s="5">
-        <v>4.3233399999999165</v>
+        <v>4.3233398999998371</v>
       </c>
       <c r="D413" s="5">
-        <v>2.7539144793117254</v>
+        <v>2.7539144146706995</v>
       </c>
       <c r="E413" s="5">
-        <v>3.5273400247855191</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.5273400079674166</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1914.267906</v>
+        <v>1914.2679062</v>
       </c>
       <c r="C414" s="5">
-        <v>2.4160510000001523</v>
+        <v>2.4160512000000836</v>
       </c>
       <c r="D414" s="5">
-        <v>1.5270521954961813</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>1.5270523227849164</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1918.838802</v>
+        <v>1918.8388015</v>
       </c>
       <c r="C415" s="5">
-        <v>4.5708959999999479</v>
+        <v>4.5708953000000747</v>
       </c>
       <c r="D415" s="5">
-        <v>2.9032961805148805</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>2.9032957297333351</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1921.0445560000001</v>
+        <v>1921.0445557999999</v>
       </c>
       <c r="C416" s="5">
-        <v>2.2057540000000699</v>
+        <v>2.2057542999998532</v>
       </c>
       <c r="D416" s="5">
-        <v>1.3881853186027637</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.3881855089661777</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1925.2121910000001</v>
+        <v>1925.2121910999999</v>
       </c>
       <c r="C417" s="5">
-        <v>4.1676350000000184</v>
+        <v>4.167635300000029</v>
       </c>
       <c r="D417" s="5">
-        <v>2.6346446416828151</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>2.6346448338793405</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1929.086675</v>
+        <v>1929.0866748000001</v>
       </c>
       <c r="C418" s="5">
-        <v>3.8744839999999385</v>
+        <v>3.8744837000001553</v>
       </c>
       <c r="D418" s="5">
-        <v>2.4419076397584005</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.4419074484563597</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1933.018251</v>
+        <v>1933.0182508</v>
       </c>
       <c r="C419" s="5">
         <v>3.93157599999995</v>
       </c>
       <c r="D419" s="5">
-        <v>2.4732617436357351</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.4732617438948612</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1934.5873790000001</v>
+        <v>1934.5873786</v>
       </c>
       <c r="C420" s="5">
-        <v>1.5691280000000916</v>
+        <v>1.5691277999999329</v>
       </c>
       <c r="D420" s="5">
-        <v>0.97846105268786232</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>0.97846092751805447</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1944.290913</v>
+        <v>1944.2909129</v>
       </c>
       <c r="C421" s="5">
-        <v>9.7035339999999906</v>
+        <v>9.7035343000000012</v>
       </c>
       <c r="D421" s="5">
-        <v>6.1878322541101927</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>6.1878324520398209</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1948.2987290000001</v>
+        <v>1948.2987286</v>
       </c>
       <c r="C422" s="5">
-        <v>4.007816000000048</v>
+        <v>4.0078157000000374</v>
       </c>
       <c r="D422" s="5">
-        <v>2.5018277259134747</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.5018275366443632</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1952.5460499999999</v>
+        <v>1952.5460501</v>
       </c>
       <c r="C423" s="5">
-        <v>4.2473209999998289</v>
+        <v>4.2473214999999982</v>
       </c>
       <c r="D423" s="5">
-        <v>2.6476136679981499</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>2.6476139839754609</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1958.535044</v>
+        <v>1958.5350438999999</v>
       </c>
       <c r="C424" s="5">
-        <v>5.9889940000000479</v>
+        <v>5.9889937999998892</v>
       </c>
       <c r="D424" s="5">
-        <v>3.7434621569238269</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>3.7434620296009857</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1962.236971</v>
+        <v>1962.2369709</v>
       </c>
       <c r="C425" s="5">
         <v>3.7019270000000688</v>
       </c>
       <c r="D425" s="5">
-        <v>2.2919100420968785</v>
+        <v>2.2919100422149619</v>
       </c>
       <c r="E425" s="5">
-        <v>2.6354090076712744</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.6354090024407251</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1970.861273</v>
       </c>
       <c r="C426" s="5">
-        <v>8.6243019999999433</v>
+        <v>8.6243021000000226</v>
       </c>
       <c r="D426" s="5">
-        <v>5.4035456379317948</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>5.4035457023912103</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1973.908267</v>
+        <v>1973.9082672</v>
       </c>
       <c r="C427" s="5">
-        <v>3.0469940000000406</v>
+        <v>3.0469941999999719</v>
       </c>
       <c r="D427" s="5">
-        <v>1.8710826448226969</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.8710827686837517</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1975.499433</v>
       </c>
       <c r="C428" s="5">
-        <v>1.5911659999999301</v>
+        <v>1.5911657999999989</v>
       </c>
       <c r="D428" s="5">
-        <v>0.97161931432836468</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.97161919156101284</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1977.4043839999999</v>
       </c>
       <c r="C429" s="5">
         <v>1.9049509999999827</v>
       </c>
       <c r="D429" s="5">
         <v>1.1633027579721178</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1979.4946110000001</v>
+        <v>1979.4946110999999</v>
       </c>
       <c r="C430" s="5">
-        <v>2.0902270000001408</v>
+        <v>2.0902270999999928</v>
       </c>
       <c r="D430" s="5">
-        <v>1.2758677678278207</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>1.2758678292227765</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1969.964725</v>
+        <v>1969.9647245000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-9.5298860000000332</v>
+        <v>-9.529886599999827</v>
       </c>
       <c r="D431" s="5">
-        <v>-5.6266199774131831</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-5.6266203220603384</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1983.5242249999999</v>
+        <v>1983.5242252</v>
       </c>
       <c r="C432" s="5">
-        <v>13.559499999999844</v>
+        <v>13.559500699999944</v>
       </c>
       <c r="D432" s="5">
-        <v>8.5797187148551668</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>8.5797191769388714</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1985.1666789999999</v>
+        <v>1985.1666786999999</v>
       </c>
       <c r="C433" s="5">
-        <v>1.6424540000000434</v>
+        <v>1.6424534999998741</v>
       </c>
       <c r="D433" s="5">
-        <v>0.99819594033538905</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.99819563497542951</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1985.901382</v>
+        <v>1985.9013815999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.73470300000008137</v>
+        <v>0.73470290000000205</v>
       </c>
       <c r="D434" s="5">
-        <v>0.4450207819797658</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.44502072135219617</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1991.183483</v>
+        <v>1991.1834832</v>
       </c>
       <c r="C435" s="5">
-        <v>5.2821010000000115</v>
+        <v>5.2821016000000327</v>
       </c>
       <c r="D435" s="5">
-        <v>3.2388687102635094</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>3.2388690842308998</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1995.75263</v>
       </c>
       <c r="C436" s="5">
-        <v>4.5691469999999299</v>
+        <v>4.5691467999999986</v>
       </c>
       <c r="D436" s="5">
-        <v>2.7886470474320246</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>2.7886469235395284</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2000.2474709999999</v>
+        <v>2000.2474711</v>
       </c>
       <c r="C437" s="5">
-        <v>4.4948409999999512</v>
+        <v>4.4948411000000306</v>
       </c>
       <c r="D437" s="5">
-        <v>2.7363747489139945</v>
+        <v>2.7363748105481367</v>
       </c>
       <c r="E437" s="5">
-        <v>1.9371003890844563</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.9371003993756242</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2004.2340380000001</v>
+        <v>2004.2340376</v>
       </c>
       <c r="C438" s="5">
-        <v>3.9865670000001501</v>
+        <v>3.9865664999999808</v>
       </c>
       <c r="D438" s="5">
-        <v>2.4180357142682851</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>2.4180354075411525</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2003.2959490000001</v>
+        <v>2003.6130188</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.93808899999999085</v>
+        <v>-0.62101880000000165</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.5602207097088141</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.37119111496601853</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>2010.5082864999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>6.8952676999999767</v>
+      </c>
+      <c r="D440" s="5">
+        <v>4.2087700448104393</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE650000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>