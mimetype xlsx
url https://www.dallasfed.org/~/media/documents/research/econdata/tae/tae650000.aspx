--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AD6BC2C3-9532-4431-9294-35A138D34A3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7BD424CD-BB60-4CBE-B32F-3B55AC47D660}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{85E216AE-62A6-4763-9ED1-3791F682308D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8BD1C889-DEFC-4F2A-947A-65C50AD0A32C}"/>
   </bookViews>
   <sheets>
     <sheet name="AE650000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Education and Health Services</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{311CE265-F352-4F5C-AA53-AA73F22AA5DD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E86C7BBB-911C-4C57-ABFF-AFAD086C6963}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>659.58914030000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>662.50864551999996</v>
       </c>
       <c r="C7" s="5">
         <v>2.9195052199999054</v>
       </c>
       <c r="D7" s="5">
         <v>5.442729757305953</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>665.0594466</v>
       </c>
       <c r="C8" s="5">
         <v>2.550801080000042</v>
       </c>
       <c r="D8" s="5">
         <v>4.7193647194225363</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>667.37634025</v>
       </c>
       <c r="C9" s="5">
         <v>2.3168936499999973</v>
       </c>
       <c r="D9" s="5">
         <v>4.261525005023592</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>670.53466891000005</v>
       </c>
       <c r="C10" s="5">
         <v>3.158328660000052</v>
       </c>
       <c r="D10" s="5">
         <v>5.829117534930206</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>673.75779193000005</v>
       </c>
       <c r="C11" s="5">
         <v>3.2231230200000027</v>
       </c>
       <c r="D11" s="5">
         <v>5.923119452778014</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>676.80083300000001</v>
       </c>
       <c r="C12" s="5">
         <v>3.0430410699999584</v>
       </c>
       <c r="D12" s="5">
         <v>5.556505734207895</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>682.13494804000004</v>
       </c>
       <c r="C13" s="5">
         <v>5.3341150400000288</v>
       </c>
       <c r="D13" s="5">
         <v>9.8785679777924962</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>684.99203812999997</v>
       </c>
       <c r="C14" s="5">
         <v>2.8570900899999288</v>
       </c>
       <c r="D14" s="5">
         <v>5.1435600340860699</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>688.03307864999999</v>
       </c>
       <c r="C15" s="5">
         <v>3.0410405200000241</v>
       </c>
       <c r="D15" s="5">
         <v>5.4594585795269657</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>690.69050056000003</v>
       </c>
       <c r="C16" s="5">
         <v>2.6574219100000391</v>
       </c>
       <c r="D16" s="5">
         <v>4.7345509796077101</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>690.87078837000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.18028780999998162</v>
       </c>
       <c r="D17" s="5">
         <v>0.31368063743473229</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>693.56058886000005</v>
       </c>
       <c r="C18" s="5">
         <v>2.6898004900000387</v>
       </c>
       <c r="D18" s="5">
         <v>4.773371402805382</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>697.75785388999998</v>
       </c>
       <c r="C19" s="5">
         <v>4.1972650299999259</v>
       </c>
       <c r="D19" s="5">
         <v>7.508777340117212</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>701.33033008999996</v>
       </c>
       <c r="C20" s="5">
         <v>3.5724761999999828</v>
       </c>
       <c r="D20" s="5">
         <v>6.3199220613048279</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>705.33122105999996</v>
       </c>
       <c r="C21" s="5">
         <v>4.0008909700000004</v>
       </c>
       <c r="D21" s="5">
         <v>7.0645865723648837</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>708.90698048000002</v>
       </c>
       <c r="C22" s="5">
         <v>3.575759420000054</v>
       </c>
       <c r="D22" s="5">
         <v>6.2560670351196057</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>710.21641258</v>
       </c>
       <c r="C23" s="5">
         <v>1.3094320999999809</v>
       </c>
       <c r="D23" s="5">
         <v>2.2391942599642389</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>713.06875680999997</v>
       </c>
       <c r="C24" s="5">
         <v>2.8523442299999715</v>
       </c>
       <c r="D24" s="5">
         <v>4.9272876844170144</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>715.13039734999995</v>
       </c>
       <c r="C25" s="5">
         <v>2.0616405399999849</v>
       </c>
       <c r="D25" s="5">
         <v>3.5251728659852599</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>718.40652637999995</v>
       </c>
       <c r="C26" s="5">
         <v>3.2761290299999928</v>
       </c>
       <c r="D26" s="5">
         <v>5.638047515344824</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>721.19695038999998</v>
       </c>
       <c r="C27" s="5">
         <v>2.7904240100000379</v>
       </c>
       <c r="D27" s="5">
         <v>4.761896310557967</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>725.17469289999997</v>
       </c>
       <c r="C28" s="5">
         <v>3.9777425099999846</v>
       </c>
       <c r="D28" s="5">
         <v>6.8230803209333502</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>726.96460379999996</v>
       </c>
       <c r="C29" s="5">
         <v>1.7899108999999953</v>
       </c>
       <c r="D29" s="5">
         <v>3.0024389552867348</v>
       </c>
       <c r="E29" s="5">
         <v>5.2243944942523379</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>729.80857182</v>
       </c>
       <c r="C30" s="5">
         <v>2.8439680200000339</v>
       </c>
       <c r="D30" s="5">
         <v>4.7968756194822104</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>732.35147485000005</v>
       </c>
       <c r="C31" s="5">
         <v>2.5429030300000477</v>
       </c>
       <c r="D31" s="5">
         <v>4.2622772367367778</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>733.96545265999998</v>
       </c>
       <c r="C32" s="5">
         <v>1.6139778099999376</v>
       </c>
       <c r="D32" s="5">
         <v>2.6768874012528032</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>736.67798825</v>
       </c>
       <c r="C33" s="5">
         <v>2.7125355900000159</v>
       </c>
       <c r="D33" s="5">
         <v>4.5261370292532632</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>738.34006136000005</v>
       </c>
       <c r="C34" s="5">
         <v>1.6620731100000512</v>
       </c>
       <c r="D34" s="5">
         <v>2.7412578445680458</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>742.12500970999997</v>
       </c>
       <c r="C35" s="5">
         <v>3.7849483499999224</v>
       </c>
       <c r="D35" s="5">
         <v>6.3279918462181284</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>747.63173560999996</v>
       </c>
       <c r="C36" s="5">
         <v>5.5067258999999922</v>
       </c>
       <c r="D36" s="5">
         <v>9.2767891900374941</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>748.25603076000004</v>
       </c>
       <c r="C37" s="5">
         <v>0.62429515000007996</v>
       </c>
       <c r="D37" s="5">
         <v>1.0066512084784707</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>750.24658941999996</v>
       </c>
       <c r="C38" s="5">
         <v>1.9905586599999197</v>
       </c>
       <c r="D38" s="5">
         <v>3.2394418369486866</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>756.03566305000004</v>
       </c>
       <c r="C39" s="5">
         <v>5.7890736300000754</v>
       </c>
       <c r="D39" s="5">
         <v>9.6627235877834607</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>757.82169183999997</v>
       </c>
       <c r="C40" s="5">
         <v>1.7860287899999321</v>
       </c>
       <c r="D40" s="5">
         <v>2.8719571257018517</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>760.65394612</v>
       </c>
       <c r="C41" s="5">
         <v>2.8322542800000292</v>
       </c>
       <c r="D41" s="5">
         <v>4.578181026846484</v>
       </c>
       <c r="E41" s="5">
         <v>4.6342479597904163</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>769.19209120000005</v>
       </c>
       <c r="C42" s="5">
         <v>8.5381450800000493</v>
       </c>
       <c r="D42" s="5">
         <v>14.333171500740249</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>770.97080554000001</v>
       </c>
       <c r="C43" s="5">
         <v>1.778714339999965</v>
       </c>
       <c r="D43" s="5">
         <v>2.8105002111336486</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>773.56990516999997</v>
       </c>
       <c r="C44" s="5">
         <v>2.5990996299999551</v>
       </c>
       <c r="D44" s="5">
         <v>4.1213028627005599</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>773.05127471000003</v>
       </c>
       <c r="C45" s="5">
         <v>-0.51863045999994029</v>
       </c>
       <c r="D45" s="5">
         <v>-0.80156529674650923</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>776.08348058000001</v>
       </c>
       <c r="C46" s="5">
         <v>3.0322058699999843</v>
       </c>
       <c r="D46" s="5">
         <v>4.8097449531587788</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>780.74275759</v>
       </c>
       <c r="C47" s="5">
         <v>4.6592770099999825</v>
       </c>
       <c r="D47" s="5">
         <v>7.447001339392334</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>782.29431768999996</v>
       </c>
       <c r="C48" s="5">
         <v>1.5515600999999606</v>
       </c>
       <c r="D48" s="5">
         <v>2.4109835461922913</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>783.50849087999995</v>
       </c>
       <c r="C49" s="5">
         <v>1.2141731899999968</v>
       </c>
       <c r="D49" s="5">
         <v>1.8784617529663539</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>785.66726530999995</v>
       </c>
       <c r="C50" s="5">
         <v>2.158774429999994</v>
       </c>
       <c r="D50" s="5">
         <v>3.3568862651695452</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>785.01520299000003</v>
       </c>
       <c r="C51" s="5">
         <v>-0.6520623199999136</v>
       </c>
       <c r="D51" s="5">
         <v>-0.99140299108984031</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>786.76893943000005</v>
       </c>
       <c r="C52" s="5">
         <v>1.7537364400000115</v>
       </c>
       <c r="D52" s="5">
         <v>2.7140050585891196</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>788.93802970000002</v>
       </c>
       <c r="C53" s="5">
         <v>2.1690902699999697</v>
       </c>
       <c r="D53" s="5">
         <v>3.3589809999504894</v>
       </c>
       <c r="E53" s="5">
         <v>3.7183904355289954</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>792.48607229000004</v>
       </c>
       <c r="C54" s="5">
         <v>3.5480425900000228</v>
       </c>
       <c r="D54" s="5">
         <v>5.5321938472631116</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>793.86247556000001</v>
       </c>
       <c r="C55" s="5">
         <v>1.3764032699999689</v>
       </c>
       <c r="D55" s="5">
         <v>2.1042052135883171</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>796.03709383</v>
       </c>
       <c r="C56" s="5">
         <v>2.1746182699999963</v>
       </c>
       <c r="D56" s="5">
         <v>3.3371255104183373</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>804.03882290000001</v>
       </c>
       <c r="C57" s="5">
         <v>8.0017290700000103</v>
       </c>
       <c r="D57" s="5">
         <v>12.752080195947935</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>806.43427784999994</v>
       </c>
       <c r="C58" s="5">
         <v>2.3954549499999302</v>
       </c>
       <c r="D58" s="5">
         <v>3.6343011884796717</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>810.20000463999997</v>
       </c>
       <c r="C59" s="5">
         <v>3.7657267900000306</v>
       </c>
       <c r="D59" s="5">
         <v>5.749699880935033</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>816.21929011999998</v>
       </c>
       <c r="C60" s="5">
         <v>6.0192854800000077</v>
       </c>
       <c r="D60" s="5">
         <v>9.2887245259415607</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>818.14089455999999</v>
       </c>
       <c r="C61" s="5">
         <v>1.9216044400000101</v>
       </c>
       <c r="D61" s="5">
         <v>2.8619994859195641</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>820.52453485000001</v>
       </c>
       <c r="C62" s="5">
         <v>2.3836402900000166</v>
       </c>
       <c r="D62" s="5">
         <v>3.5527516523524039</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>823.26446831999999</v>
       </c>
       <c r="C63" s="5">
         <v>2.7399334699999827</v>
       </c>
       <c r="D63" s="5">
         <v>4.0815145695195065</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>827.25174045000006</v>
       </c>
       <c r="C64" s="5">
         <v>3.9872721300000649</v>
       </c>
       <c r="D64" s="5">
         <v>5.9692381109871961</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>831.85902768999995</v>
       </c>
       <c r="C65" s="5">
         <v>4.6072872399998914</v>
       </c>
       <c r="D65" s="5">
         <v>6.8918355773765816</v>
       </c>
       <c r="E65" s="5">
         <v>5.4403510002326794</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>832.81996347999996</v>
       </c>
       <c r="C66" s="5">
         <v>0.96093579000000773</v>
       </c>
       <c r="D66" s="5">
         <v>1.395041062686686</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>836.22536619000005</v>
       </c>
       <c r="C67" s="5">
         <v>3.4054027100000894</v>
       </c>
       <c r="D67" s="5">
         <v>5.0186723304544323</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>839.79208200000005</v>
       </c>
       <c r="C68" s="5">
         <v>3.5667158100000051</v>
       </c>
       <c r="D68" s="5">
         <v>5.2401015153066721</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>844.05535080000004</v>
       </c>
       <c r="C69" s="5">
         <v>4.2632687999999916</v>
       </c>
       <c r="D69" s="5">
         <v>6.2648960707397228</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>847.51047253000002</v>
       </c>
       <c r="C70" s="5">
         <v>3.4551217299999735</v>
       </c>
       <c r="D70" s="5">
         <v>5.0242895225947048</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>850.80227214000001</v>
       </c>
       <c r="C71" s="5">
         <v>3.2917996099999982</v>
       </c>
       <c r="D71" s="5">
         <v>4.7617662242438241</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>852.89569604999997</v>
       </c>
       <c r="C72" s="5">
         <v>2.0934239099999559</v>
       </c>
       <c r="D72" s="5">
         <v>2.9929224416307854</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>856.01368873000001</v>
       </c>
       <c r="C73" s="5">
         <v>3.117992680000043</v>
       </c>
       <c r="D73" s="5">
         <v>4.4762176845638324</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>860.51150615999995</v>
       </c>
       <c r="C74" s="5">
         <v>4.4978174299999409</v>
       </c>
       <c r="D74" s="5">
         <v>6.4906960461374341</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>863.92825445999995</v>
       </c>
       <c r="C75" s="5">
         <v>3.4167482999999947</v>
       </c>
       <c r="D75" s="5">
         <v>4.8701648615823157</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>867.52566545000002</v>
       </c>
       <c r="C76" s="5">
         <v>3.5974109900000713</v>
       </c>
       <c r="D76" s="5">
         <v>5.1128600515921274</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>869.68653842000003</v>
       </c>
       <c r="C77" s="5">
         <v>2.160872970000014</v>
       </c>
       <c r="D77" s="5">
         <v>3.0303057656712262</v>
       </c>
       <c r="E77" s="5">
         <v>4.5473463015775373</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>871.76268344000005</v>
       </c>
       <c r="C78" s="5">
         <v>2.0761450200000127</v>
       </c>
       <c r="D78" s="5">
         <v>2.9025940035728004</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>873.45897679999996</v>
       </c>
       <c r="C79" s="5">
         <v>1.6962933599999133</v>
       </c>
       <c r="D79" s="5">
         <v>2.3601359484292095</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>876.15648107000004</v>
       </c>
       <c r="C80" s="5">
         <v>2.6975042700000813</v>
       </c>
       <c r="D80" s="5">
         <v>3.7695619698436378</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>878.20378092999999</v>
       </c>
       <c r="C81" s="5">
         <v>2.0472998599999528</v>
       </c>
       <c r="D81" s="5">
         <v>2.8403382122171861</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>882.79259041</v>
       </c>
       <c r="C82" s="5">
         <v>4.588809480000009</v>
       </c>
       <c r="D82" s="5">
         <v>6.4536413113643443</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>884.73002683000004</v>
       </c>
       <c r="C83" s="5">
         <v>1.93743642000004</v>
       </c>
       <c r="D83" s="5">
         <v>2.6656243370215327</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>886.75225329</v>
       </c>
       <c r="C84" s="5">
         <v>2.0222264599999562</v>
       </c>
       <c r="D84" s="5">
         <v>2.7775839315054895</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>891.46445209000001</v>
       </c>
       <c r="C85" s="5">
         <v>4.7121988000000101</v>
       </c>
       <c r="D85" s="5">
         <v>6.5665120254798426</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>893.42525727999998</v>
       </c>
       <c r="C86" s="5">
         <v>1.9608051899999737</v>
       </c>
       <c r="D86" s="5">
         <v>2.6716049084011706</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>901.62621260000003</v>
       </c>
       <c r="C87" s="5">
         <v>8.2009553200000482</v>
       </c>
       <c r="D87" s="5">
         <v>11.588551652324529</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>907.10324996999998</v>
       </c>
       <c r="C88" s="5">
         <v>5.4770373699999482</v>
       </c>
       <c r="D88" s="5">
         <v>7.5380912900250063</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>908.21620236000001</v>
       </c>
       <c r="C89" s="5">
         <v>1.1129523900000322</v>
       </c>
       <c r="D89" s="5">
         <v>1.4822923708914804</v>
       </c>
       <c r="E89" s="5">
         <v>4.4302932422063845</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>912.31645171000002</v>
       </c>
       <c r="C90" s="5">
         <v>4.1002493500000128</v>
       </c>
       <c r="D90" s="5">
         <v>5.5541065698096359</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>917.31876285999999</v>
       </c>
       <c r="C91" s="5">
         <v>5.0023111499999686</v>
       </c>
       <c r="D91" s="5">
         <v>6.7818010682271002</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>921.37341590999995</v>
       </c>
       <c r="C92" s="5">
         <v>4.0546530499999562</v>
       </c>
       <c r="D92" s="5">
         <v>5.4350019603899069</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>926.74201333999997</v>
       </c>
       <c r="C93" s="5">
         <v>5.3685974300000225</v>
       </c>
       <c r="D93" s="5">
         <v>7.2205654317464729</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>931.34948259999999</v>
       </c>
       <c r="C94" s="5">
         <v>4.6074692600000162</v>
       </c>
       <c r="D94" s="5">
         <v>6.1318923846492623</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>933.93255653999995</v>
       </c>
       <c r="C95" s="5">
         <v>2.5830739399999629</v>
       </c>
       <c r="D95" s="5">
         <v>3.3794098178754339</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>937.93668539999999</v>
       </c>
       <c r="C96" s="5">
         <v>4.0041288600000371</v>
       </c>
       <c r="D96" s="5">
         <v>5.2679322419419305</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>941.76968123999995</v>
       </c>
       <c r="C97" s="5">
         <v>3.8329958399999668</v>
       </c>
       <c r="D97" s="5">
         <v>5.0156891392227676</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>944.49833966999995</v>
       </c>
       <c r="C98" s="5">
         <v>2.7286584299999959</v>
       </c>
       <c r="D98" s="5">
         <v>3.532792194031309</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>946.57978885</v>
       </c>
       <c r="C99" s="5">
         <v>2.0814491800000496</v>
       </c>
       <c r="D99" s="5">
         <v>2.6768038916741066</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>947.76082962999999</v>
       </c>
       <c r="C100" s="5">
         <v>1.1810407799999894</v>
       </c>
       <c r="D100" s="5">
         <v>1.5075486685716122</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>950.88486018000003</v>
       </c>
       <c r="C101" s="5">
         <v>3.1240305500000431</v>
       </c>
       <c r="D101" s="5">
         <v>4.0279702948674556</v>
       </c>
       <c r="E101" s="5">
         <v>4.6980727396324307</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>952.77786174000005</v>
       </c>
       <c r="C102" s="5">
         <v>1.8930015600000161</v>
       </c>
       <c r="D102" s="5">
         <v>2.4152662177487016</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>955.19657036000001</v>
       </c>
       <c r="C103" s="5">
         <v>2.4187086199999612</v>
       </c>
       <c r="D103" s="5">
         <v>3.0891984448062182</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>956.69404345999999</v>
       </c>
       <c r="C104" s="5">
         <v>1.4974730999999792</v>
       </c>
       <c r="D104" s="5">
         <v>1.8975603908945704</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>957.35560382999995</v>
       </c>
       <c r="C105" s="5">
         <v>0.66156036999996104</v>
       </c>
       <c r="D105" s="5">
         <v>0.83297136075952682</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>957.72094823999998</v>
       </c>
       <c r="C106" s="5">
         <v>0.36534441000003426</v>
       </c>
       <c r="D106" s="5">
         <v>0.45890434829432003</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>959.87395873000003</v>
       </c>
       <c r="C107" s="5">
         <v>2.1530104900000424</v>
       </c>
       <c r="D107" s="5">
         <v>2.731273414900004</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>961.20654940999998</v>
       </c>
       <c r="C108" s="5">
         <v>1.332590679999953</v>
       </c>
       <c r="D108" s="5">
         <v>1.6787367724253155</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>962.75139887</v>
       </c>
       <c r="C109" s="5">
         <v>1.5448494600000231</v>
       </c>
       <c r="D109" s="5">
         <v>1.9457779032215905</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>964.09214282000005</v>
       </c>
       <c r="C110" s="5">
         <v>1.3407439500000464</v>
       </c>
       <c r="D110" s="5">
         <v>1.6839999076927903</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>965.61973575000002</v>
       </c>
       <c r="C111" s="5">
         <v>1.5275929299999689</v>
       </c>
       <c r="D111" s="5">
         <v>1.9180440356534989</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>970.00114971999994</v>
       </c>
       <c r="C112" s="5">
         <v>4.3814139699999259</v>
       </c>
       <c r="D112" s="5">
         <v>5.5828514211318847</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>972.34399843000006</v>
       </c>
       <c r="C113" s="5">
         <v>2.3428487100001121</v>
       </c>
       <c r="D113" s="5">
         <v>2.9371801885874183</v>
       </c>
       <c r="E113" s="5">
         <v>2.2567546449249187</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>970.57267096999999</v>
       </c>
       <c r="C114" s="5">
         <v>-1.7713274600000659</v>
       </c>
       <c r="D114" s="5">
         <v>-2.1642799155615067</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>969.74841709999998</v>
       </c>
       <c r="C115" s="5">
         <v>-0.82425387000000683</v>
       </c>
       <c r="D115" s="5">
         <v>-1.0143472719203128</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>970.78404465000006</v>
       </c>
       <c r="C116" s="5">
         <v>1.035627550000072</v>
       </c>
       <c r="D116" s="5">
         <v>1.2890751530309386</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>972.90000852000003</v>
       </c>
       <c r="C117" s="5">
         <v>2.1159638699999732</v>
       </c>
       <c r="D117" s="5">
         <v>2.6471576499653482</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>973.15204593999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.2520374199999651</v>
       </c>
       <c r="D118" s="5">
         <v>0.31131277905229737</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>977.8078544</v>
       </c>
       <c r="C119" s="5">
         <v>4.6558084600000029</v>
       </c>
       <c r="D119" s="5">
         <v>5.8946105197530851</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>976.71152512000003</v>
       </c>
       <c r="C120" s="5">
         <v>-1.0963292799999635</v>
       </c>
       <c r="D120" s="5">
         <v>-1.3371876112652781</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>977.37331434999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.66178922999995393</v>
       </c>
       <c r="D121" s="5">
         <v>0.8161194383670578</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>981.09218126999997</v>
       </c>
       <c r="C122" s="5">
         <v>3.7188669199999822</v>
       </c>
       <c r="D122" s="5">
         <v>4.6627280210763011</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>983.64570920999995</v>
       </c>
       <c r="C123" s="5">
         <v>2.5535279399999808</v>
       </c>
       <c r="D123" s="5">
         <v>3.1683883589940454</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>986.14176515999998</v>
       </c>
       <c r="C124" s="5">
         <v>2.4960559500000272</v>
       </c>
       <c r="D124" s="5">
         <v>3.0879272413772529</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>988.16612164000003</v>
       </c>
       <c r="C125" s="5">
         <v>2.0243564800000513</v>
       </c>
       <c r="D125" s="5">
         <v>2.4913693176056295</v>
       </c>
       <c r="E125" s="5">
         <v>1.6272145696941909</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>989.18329475999997</v>
       </c>
       <c r="C126" s="5">
         <v>1.0171731199999385</v>
       </c>
       <c r="D126" s="5">
         <v>1.2422424646549191</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>991.29760118000002</v>
       </c>
       <c r="C127" s="5">
         <v>2.1143064200000481</v>
       </c>
       <c r="D127" s="5">
         <v>2.5952801667214587</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>994.38993309</v>
       </c>
       <c r="C128" s="5">
         <v>3.0923319099999844</v>
       </c>
       <c r="D128" s="5">
         <v>3.8082727554490381</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>995.98062456000002</v>
       </c>
       <c r="C129" s="5">
         <v>1.5906914700000243</v>
       </c>
       <c r="D129" s="5">
         <v>1.9365781627915357</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>998.93313435000005</v>
       </c>
       <c r="C130" s="5">
         <v>2.9525097900000219</v>
       </c>
       <c r="D130" s="5">
         <v>3.6158864509266087</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1002.1222459000001</v>
       </c>
       <c r="C131" s="5">
         <v>3.1891115500000069</v>
       </c>
       <c r="D131" s="5">
         <v>3.8990103743545168</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1003.1426504999999</v>
       </c>
       <c r="C132" s="5">
         <v>1.0204045999998925</v>
       </c>
       <c r="D132" s="5">
         <v>1.2287586561028796</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1005.9222865</v>
       </c>
       <c r="C133" s="5">
         <v>2.7796360000000959</v>
       </c>
       <c r="D133" s="5">
         <v>3.3762595929761607</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1010.5215758000001</v>
       </c>
       <c r="C134" s="5">
         <v>4.5992893000000095</v>
       </c>
       <c r="D134" s="5">
         <v>5.6267520045684805</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1011.8165976</v>
       </c>
       <c r="C135" s="5">
         <v>1.2950217999999722</v>
       </c>
       <c r="D135" s="5">
         <v>1.5487314802584917</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1014.4027555</v>
       </c>
       <c r="C136" s="5">
         <v>2.5861578999999892</v>
       </c>
       <c r="D136" s="5">
         <v>3.1106329065720306</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1017.5213228</v>
       </c>
       <c r="C137" s="5">
         <v>3.1185672999999952</v>
       </c>
       <c r="D137" s="5">
         <v>3.7521688239601225</v>
       </c>
       <c r="E137" s="5">
         <v>2.9706747192750349</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1021.9688365</v>
       </c>
       <c r="C138" s="5">
         <v>4.4475136999999449</v>
       </c>
       <c r="D138" s="5">
         <v>5.3730635753393097</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1026.2201133000001</v>
       </c>
       <c r="C139" s="5">
         <v>4.2512768000001415</v>
       </c>
       <c r="D139" s="5">
         <v>5.10767611950389</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1029.7197613999999</v>
       </c>
       <c r="C140" s="5">
         <v>3.4996480999998312</v>
       </c>
       <c r="D140" s="5">
         <v>4.1699128615364289</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1031.8550178</v>
       </c>
       <c r="C141" s="5">
         <v>2.1352564000001166</v>
       </c>
       <c r="D141" s="5">
         <v>2.5169310382852972</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1035.7303654</v>
       </c>
       <c r="C142" s="5">
         <v>3.8753475999999409</v>
       </c>
       <c r="D142" s="5">
         <v>4.6011219941862302</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1044.5859399000001</v>
       </c>
       <c r="C143" s="5">
         <v>8.8555745000001025</v>
       </c>
       <c r="D143" s="5">
         <v>10.756596892114878</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1045.7570149000001</v>
       </c>
       <c r="C144" s="5">
         <v>1.1710749999999734</v>
       </c>
       <c r="D144" s="5">
         <v>1.3536344123494359</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1048.0110608</v>
       </c>
       <c r="C145" s="5">
         <v>2.2540458999999373</v>
       </c>
       <c r="D145" s="5">
         <v>2.6173882576162599</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1045.9823041</v>
       </c>
       <c r="C146" s="5">
         <v>-2.0287567000000308</v>
       </c>
       <c r="D146" s="5">
         <v>-2.2984055036223472</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1051.5444798000001</v>
       </c>
       <c r="C147" s="5">
         <v>5.5621757000001253</v>
       </c>
       <c r="D147" s="5">
         <v>6.5711685032631584</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1055.1069519</v>
       </c>
       <c r="C148" s="5">
         <v>3.5624720999999226</v>
       </c>
       <c r="D148" s="5">
         <v>4.1420302952756449</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1058.6726005</v>
       </c>
       <c r="C149" s="5">
         <v>3.5656486000000314</v>
       </c>
       <c r="D149" s="5">
         <v>4.1315336332094832</v>
       </c>
       <c r="E149" s="5">
         <v>4.0442668647729718</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1063.1724827999999</v>
       </c>
       <c r="C150" s="5">
         <v>4.4998822999998538</v>
       </c>
       <c r="D150" s="5">
         <v>5.2215396221334087</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1067.6382785000001</v>
       </c>
       <c r="C151" s="5">
         <v>4.4657957000001716</v>
       </c>
       <c r="D151" s="5">
         <v>5.1586264655153702</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1070.1706280999999</v>
       </c>
       <c r="C152" s="5">
         <v>2.5323495999998613</v>
       </c>
       <c r="D152" s="5">
         <v>2.8837273355847515</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1074.1945779</v>
       </c>
       <c r="C153" s="5">
         <v>4.0239498000000822</v>
       </c>
       <c r="D153" s="5">
         <v>4.6066140605035333</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1079.2147041000001</v>
       </c>
       <c r="C154" s="5">
         <v>5.0201262000000497</v>
       </c>
       <c r="D154" s="5">
         <v>5.7544804062602317</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1081.1271002000001</v>
       </c>
       <c r="C155" s="5">
         <v>1.9123961000000236</v>
       </c>
       <c r="D155" s="5">
         <v>2.1472781357379622</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1084.4529832000001</v>
       </c>
       <c r="C156" s="5">
         <v>3.3258829999999762</v>
       </c>
       <c r="D156" s="5">
         <v>3.7546782775690568</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1090.2451397</v>
       </c>
       <c r="C157" s="5">
         <v>5.7921564999999191</v>
       </c>
       <c r="D157" s="5">
         <v>6.6009752327269133</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1092.7788184999999</v>
       </c>
       <c r="C158" s="5">
         <v>2.5336787999999615</v>
       </c>
       <c r="D158" s="5">
         <v>2.8246665537199123</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1091.8815520999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.89726640000003499</v>
       </c>
       <c r="D159" s="5">
         <v>-0.98086685348458547</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1097.1695732000001</v>
       </c>
       <c r="C160" s="5">
         <v>5.2880211000001509</v>
       </c>
       <c r="D160" s="5">
         <v>5.9689720292283033</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1100.8449419999999</v>
       </c>
       <c r="C161" s="5">
         <v>3.6753687999998874</v>
       </c>
       <c r="D161" s="5">
         <v>4.0947324879152092</v>
       </c>
       <c r="E161" s="5">
         <v>3.9835111893972153</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1107.6673444</v>
       </c>
       <c r="C162" s="5">
         <v>6.8224024000001009</v>
       </c>
       <c r="D162" s="5">
         <v>7.6957119168070465</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1109.2875901</v>
       </c>
       <c r="C163" s="5">
         <v>1.6202456999999413</v>
       </c>
       <c r="D163" s="5">
         <v>1.7694965156948905</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1111.7014971999999</v>
       </c>
       <c r="C164" s="5">
         <v>2.4139070999999603</v>
       </c>
       <c r="D164" s="5">
         <v>2.642786436215161</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1113.6731705</v>
       </c>
       <c r="C165" s="5">
         <v>1.9716733000000204</v>
       </c>
       <c r="D165" s="5">
         <v>2.1491600179335713</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1116.1367436999999</v>
       </c>
       <c r="C166" s="5">
         <v>2.463573199999928</v>
       </c>
       <c r="D166" s="5">
         <v>2.6870742073797027</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1114.2845758000001</v>
       </c>
       <c r="C167" s="5">
         <v>-1.852167899999813</v>
       </c>
       <c r="D167" s="5">
         <v>-1.9732597398306795</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1118.4170377999999</v>
       </c>
       <c r="C168" s="5">
         <v>4.1324619999998049</v>
       </c>
       <c r="D168" s="5">
         <v>4.5422554990323327</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1122.0044065</v>
       </c>
       <c r="C169" s="5">
         <v>3.58736870000007</v>
       </c>
       <c r="D169" s="5">
         <v>3.9176835962435597</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1125.5117057</v>
       </c>
       <c r="C170" s="5">
         <v>3.507299200000034</v>
       </c>
       <c r="D170" s="5">
         <v>3.8162753365049484</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1130.4408386</v>
       </c>
       <c r="C171" s="5">
         <v>4.9291329000000133</v>
       </c>
       <c r="D171" s="5">
         <v>5.3838034185060391</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1131.1469972</v>
       </c>
       <c r="C172" s="5">
         <v>0.70615859999998065</v>
       </c>
       <c r="D172" s="5">
         <v>0.75219131615964496</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1131.8018669000001</v>
       </c>
       <c r="C173" s="5">
         <v>0.65486970000006295</v>
       </c>
       <c r="D173" s="5">
         <v>0.69694809791627232</v>
       </c>
       <c r="E173" s="5">
         <v>2.8121058396978205</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1134.4438232</v>
       </c>
       <c r="C174" s="5">
         <v>2.6419562999999471</v>
       </c>
       <c r="D174" s="5">
         <v>2.8373948466628551</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1137.8601818</v>
       </c>
       <c r="C175" s="5">
         <v>3.4163585999999668</v>
       </c>
       <c r="D175" s="5">
         <v>3.6742404761466396</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1140.7426462000001</v>
       </c>
       <c r="C176" s="5">
         <v>2.8824644000001172</v>
       </c>
       <c r="D176" s="5">
         <v>3.082592657334926</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1144.6163753000001</v>
       </c>
       <c r="C177" s="5">
         <v>3.8737290999999914</v>
       </c>
       <c r="D177" s="5">
         <v>4.1519305089622316</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1145.7028557000001</v>
       </c>
       <c r="C178" s="5">
         <v>1.0864804000000277</v>
       </c>
       <c r="D178" s="5">
         <v>1.1450164893821002</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1147.2293463999999</v>
       </c>
       <c r="C179" s="5">
         <v>1.5264906999998402</v>
       </c>
       <c r="D179" s="5">
         <v>1.6106025708509497</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1150.9948299</v>
       </c>
       <c r="C180" s="5">
         <v>3.765483500000073</v>
       </c>
       <c r="D180" s="5">
         <v>4.0105757215912918</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1151.3422421</v>
       </c>
       <c r="C181" s="5">
         <v>0.34741220000000794</v>
       </c>
       <c r="D181" s="5">
         <v>0.36280564686466121</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1152.1037349000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.76149280000004183</v>
       </c>
       <c r="D182" s="5">
         <v>0.7965683382401334</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1164.5079607</v>
       </c>
       <c r="C183" s="5">
         <v>12.404225799999949</v>
       </c>
       <c r="D183" s="5">
         <v>13.713107225239817</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1165.0130360000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.50507530000004408</v>
       </c>
       <c r="D184" s="5">
         <v>0.52171242377923033</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1168.8668230000001</v>
       </c>
       <c r="C185" s="5">
         <v>3.8537870000000112</v>
       </c>
       <c r="D185" s="5">
         <v>4.0425439292485432</v>
       </c>
       <c r="E185" s="5">
         <v>3.2748626048409557</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1168.2143553000001</v>
       </c>
       <c r="C186" s="5">
         <v>-0.65246769999998833</v>
       </c>
       <c r="D186" s="5">
         <v>-0.66779371219825023</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1170.6523038</v>
       </c>
       <c r="C187" s="5">
         <v>2.4379484999999477</v>
       </c>
       <c r="D187" s="5">
         <v>2.5332269575567778</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1174.2555242000001</v>
       </c>
       <c r="C188" s="5">
         <v>3.6032204000000547</v>
       </c>
       <c r="D188" s="5">
         <v>3.7567247169668194</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1177.7994357</v>
       </c>
       <c r="C189" s="5">
         <v>3.5439114999999219</v>
       </c>
       <c r="D189" s="5">
         <v>3.6823326185609462</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1179.3553314999999</v>
       </c>
       <c r="C190" s="5">
         <v>1.5558957999999166</v>
       </c>
       <c r="D190" s="5">
         <v>1.5967916491892886</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1181.8693764</v>
       </c>
       <c r="C191" s="5">
         <v>2.5140449000000444</v>
       </c>
       <c r="D191" s="5">
         <v>2.5882591772119046</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1188.2005666</v>
       </c>
       <c r="C192" s="5">
         <v>6.3311902000000373</v>
       </c>
       <c r="D192" s="5">
         <v>6.6211358852142022</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1189.7684672</v>
       </c>
       <c r="C193" s="5">
         <v>1.56790060000003</v>
       </c>
       <c r="D193" s="5">
         <v>1.5950135010934341</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1193.2838095</v>
       </c>
       <c r="C194" s="5">
         <v>3.5153422999999293</v>
       </c>
       <c r="D194" s="5">
         <v>3.6037615724162197</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1193.5920080999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.30819859999996879</v>
       </c>
       <c r="D195" s="5">
         <v>0.31037389015720063</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1197.2292958</v>
       </c>
       <c r="C196" s="5">
         <v>3.6372877000001154</v>
       </c>
       <c r="D196" s="5">
         <v>3.7187316189852382</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1200.7186595000001</v>
       </c>
       <c r="C197" s="5">
         <v>3.4893637000000126</v>
       </c>
       <c r="D197" s="5">
         <v>3.5540509590362923</v>
       </c>
       <c r="E197" s="5">
         <v>2.7250184429265856</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1204.9737285000001</v>
       </c>
       <c r="C198" s="5">
         <v>4.2550690000000486</v>
       </c>
       <c r="D198" s="5">
         <v>4.3363939190799172</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1205.4637338</v>
       </c>
       <c r="C199" s="5">
         <v>0.4900052999998934</v>
       </c>
       <c r="D199" s="5">
         <v>0.48907561884483641</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1206.8922802</v>
       </c>
       <c r="C200" s="5">
         <v>1.4285463999999592</v>
       </c>
       <c r="D200" s="5">
         <v>1.4313770788302982</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1207.4637009</v>
       </c>
       <c r="C201" s="5">
         <v>0.57142070000008971</v>
       </c>
       <c r="D201" s="5">
         <v>0.56963930043059108</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1209.8614797</v>
       </c>
       <c r="C202" s="5">
         <v>2.3977787999999691</v>
       </c>
       <c r="D202" s="5">
         <v>2.4091568423204368</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1214.9173223</v>
       </c>
       <c r="C203" s="5">
         <v>5.0558426000000054</v>
       </c>
       <c r="D203" s="5">
         <v>5.1315084819689716</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1214.8376000999999</v>
       </c>
       <c r="C204" s="5">
         <v>-7.9722200000105659E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-7.871492079412068E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1221.7513796000001</v>
       </c>
       <c r="C205" s="5">
         <v>6.9137795000001461</v>
       </c>
       <c r="D205" s="5">
         <v>7.0472106006932433</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1224.4244077000001</v>
       </c>
       <c r="C206" s="5">
         <v>2.6730281000000105</v>
       </c>
       <c r="D206" s="5">
         <v>2.6572631346921227</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1227.1562893</v>
       </c>
       <c r="C207" s="5">
         <v>2.7318815999999515</v>
       </c>
       <c r="D207" s="5">
         <v>2.7104876930307498</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1229.7188226999999</v>
       </c>
       <c r="C208" s="5">
         <v>2.5625333999998929</v>
       </c>
       <c r="D208" s="5">
         <v>2.5348067226362403</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1233.8792524999999</v>
       </c>
       <c r="C209" s="5">
         <v>4.1604297999999744</v>
       </c>
       <c r="D209" s="5">
         <v>4.1362879872937075</v>
       </c>
       <c r="E209" s="5">
         <v>2.7617287978025207</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1235.3690784999999</v>
       </c>
       <c r="C210" s="5">
         <v>1.4898259999999937</v>
       </c>
       <c r="D210" s="5">
         <v>1.4585800157419948</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1242.4169955</v>
       </c>
       <c r="C211" s="5">
         <v>7.0479170000000977</v>
       </c>
       <c r="D211" s="5">
         <v>7.0650893180295382</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1247.7753210000001</v>
       </c>
       <c r="C212" s="5">
         <v>5.3583255000000918</v>
       </c>
       <c r="D212" s="5">
         <v>5.2999335301623374</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1248.1292656999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.35394469999982903</v>
       </c>
       <c r="D213" s="5">
         <v>0.34092428411869324</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1251.8460442000001</v>
       </c>
       <c r="C214" s="5">
         <v>3.7167785000001459</v>
       </c>
       <c r="D214" s="5">
         <v>3.6325674725909307</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1256.2130147</v>
       </c>
       <c r="C215" s="5">
         <v>4.3669704999999794</v>
       </c>
       <c r="D215" s="5">
         <v>4.2673668785981</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1258.8046402</v>
       </c>
       <c r="C216" s="5">
         <v>2.5916254999999637</v>
       </c>
       <c r="D216" s="5">
         <v>2.5039401808761186</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1261.3751173999999</v>
       </c>
       <c r="C217" s="5">
         <v>2.5704771999999139</v>
       </c>
       <c r="D217" s="5">
         <v>2.4781068000971462</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1262.3193183000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.94420090000016899</v>
       </c>
       <c r="D218" s="5">
         <v>0.90196601674221721</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1264.0441333000001</v>
       </c>
       <c r="C219" s="5">
         <v>1.7248150000000351</v>
       </c>
       <c r="D219" s="5">
         <v>1.6520413382876686</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1268.0579605999999</v>
       </c>
       <c r="C220" s="5">
         <v>4.0138272999997753</v>
       </c>
       <c r="D220" s="5">
         <v>3.8777202183661874</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1269.7243479000001</v>
       </c>
       <c r="C221" s="5">
         <v>1.6663873000002241</v>
       </c>
       <c r="D221" s="5">
         <v>1.5883983837074123</v>
       </c>
       <c r="E221" s="5">
         <v>2.9050731931324236</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1272.9240907999999</v>
       </c>
       <c r="C222" s="5">
         <v>3.1997428999998192</v>
       </c>
       <c r="D222" s="5">
         <v>3.0663031881863034</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1279.5483388</v>
       </c>
       <c r="C223" s="5">
         <v>6.6242480000000796</v>
       </c>
       <c r="D223" s="5">
         <v>6.4266269181847857</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1277.1841549000001</v>
       </c>
       <c r="C224" s="5">
         <v>-2.3641838999999436</v>
       </c>
       <c r="D224" s="5">
         <v>-2.1948113119841572</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1281.4663115000001</v>
       </c>
       <c r="C225" s="5">
         <v>4.2821566000000075</v>
       </c>
       <c r="D225" s="5">
         <v>4.0984010541350591</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1286.7294033000001</v>
       </c>
       <c r="C226" s="5">
         <v>5.2630917999999838</v>
       </c>
       <c r="D226" s="5">
         <v>5.0413708041360916</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1287.2502353</v>
       </c>
       <c r="C227" s="5">
         <v>0.52083199999992758</v>
       </c>
       <c r="D227" s="5">
         <v>0.48680917490038222</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1290.8641485999999</v>
       </c>
       <c r="C228" s="5">
         <v>3.6139132999999219</v>
       </c>
       <c r="D228" s="5">
         <v>3.4214713702986899</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1293.4174668000001</v>
       </c>
       <c r="C229" s="5">
         <v>2.5533182000001489</v>
       </c>
       <c r="D229" s="5">
         <v>2.3995828781305351</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1292.6266373999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.79082940000012059</v>
       </c>
       <c r="D230" s="5">
         <v>-0.73124917210494189</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1300.0730437</v>
       </c>
       <c r="C231" s="5">
         <v>7.4464063000000351</v>
       </c>
       <c r="D231" s="5">
         <v>7.1360985443124969</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1304.2988989999999</v>
       </c>
       <c r="C232" s="5">
         <v>4.225855299999921</v>
       </c>
       <c r="D232" s="5">
         <v>3.9710643406032142</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1309.8533734</v>
       </c>
       <c r="C233" s="5">
         <v>5.5544744000001174</v>
       </c>
       <c r="D233" s="5">
         <v>5.2317185290863044</v>
       </c>
       <c r="E233" s="5">
         <v>3.1604517599721049</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1311.7280152999999</v>
       </c>
       <c r="C234" s="5">
         <v>1.874641899999915</v>
       </c>
       <c r="D234" s="5">
         <v>1.731004859508567</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1314.0601359</v>
       </c>
       <c r="C235" s="5">
         <v>2.3321206000000529</v>
       </c>
       <c r="D235" s="5">
         <v>2.1544656638662563</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1317.0861146</v>
       </c>
       <c r="C236" s="5">
         <v>3.025978699999996</v>
       </c>
       <c r="D236" s="5">
         <v>2.7985926000679839</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1325.0247632999999</v>
       </c>
       <c r="C237" s="5">
         <v>7.9386486999999306</v>
       </c>
       <c r="D237" s="5">
         <v>7.4775810863412229</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1330.2018316000001</v>
       </c>
       <c r="C238" s="5">
         <v>5.1770683000002009</v>
       </c>
       <c r="D238" s="5">
         <v>4.7906561529091896</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1335.1484049999999</v>
       </c>
       <c r="C239" s="5">
         <v>4.9465733999998065</v>
       </c>
       <c r="D239" s="5">
         <v>4.5548052379898563</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1344.8650758000001</v>
       </c>
       <c r="C240" s="5">
         <v>9.7166708000002018</v>
       </c>
       <c r="D240" s="5">
         <v>9.0912940706153513</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1344.5752967000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.28977910000003249</v>
       </c>
       <c r="D241" s="5">
         <v>-0.25825870951515784</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1345.8951449000001</v>
       </c>
       <c r="C242" s="5">
         <v>1.319848200000024</v>
       </c>
       <c r="D242" s="5">
         <v>1.1843120164769516</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1354.77928</v>
       </c>
       <c r="C243" s="5">
         <v>8.8841350999998667</v>
       </c>
       <c r="D243" s="5">
         <v>8.2150920706036032</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>1356.6165865</v>
       </c>
       <c r="C244" s="5">
         <v>1.8373065000000679</v>
       </c>
       <c r="D244" s="5">
         <v>1.6395936819837642</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>1359.0142943000001</v>
       </c>
       <c r="C245" s="5">
         <v>2.3977078000000347</v>
       </c>
       <c r="D245" s="5">
         <v>2.1416397064145887</v>
       </c>
       <c r="E245" s="5">
         <v>3.7531621400029413</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>1364.6500877000001</v>
       </c>
       <c r="C246" s="5">
         <v>5.6357934000000114</v>
       </c>
       <c r="D246" s="5">
         <v>5.0914520353954273</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1367.574415</v>
       </c>
       <c r="C247" s="5">
         <v>2.924327299999959</v>
       </c>
       <c r="D247" s="5">
         <v>2.6020216372818261</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1373.948846</v>
       </c>
       <c r="C248" s="5">
         <v>6.3744309999999587</v>
       </c>
       <c r="D248" s="5">
         <v>5.7389896391491391</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1375.6175075000001</v>
       </c>
       <c r="C249" s="5">
         <v>1.6686615000000984</v>
       </c>
       <c r="D249" s="5">
         <v>1.4671751409193412</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1379.5925531</v>
       </c>
       <c r="C250" s="5">
         <v>3.9750455999999303</v>
       </c>
       <c r="D250" s="5">
         <v>3.5232180289394233</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1383.0788961000001</v>
       </c>
       <c r="C251" s="5">
         <v>3.4863430000000335</v>
       </c>
       <c r="D251" s="5">
         <v>3.0750035618312799</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1383.1131178000001</v>
       </c>
       <c r="C252" s="5">
         <v>3.4221699999989141E-2</v>
       </c>
       <c r="D252" s="5">
         <v>2.9695796197559687E-2</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1383.7550454</v>
       </c>
       <c r="C253" s="5">
         <v>0.64192759999991722</v>
       </c>
       <c r="D253" s="5">
         <v>0.55836539615672365</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1385.8515081999999</v>
       </c>
       <c r="C254" s="5">
         <v>2.0964627999999266</v>
       </c>
       <c r="D254" s="5">
         <v>1.8332904143695705</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1390.8417850000001</v>
       </c>
       <c r="C255" s="5">
         <v>4.9902768000001743</v>
       </c>
       <c r="D255" s="5">
         <v>4.4076620103602693</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1391.9510064000001</v>
       </c>
       <c r="C256" s="5">
         <v>1.109221400000024</v>
       </c>
       <c r="D256" s="5">
         <v>0.96123064622972709</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1394.4976291</v>
       </c>
       <c r="C257" s="5">
         <v>2.5466226999999435</v>
       </c>
       <c r="D257" s="5">
         <v>2.2176684508571132</v>
       </c>
       <c r="E257" s="5">
         <v>2.6109611170997082</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1398.2305151</v>
       </c>
       <c r="C258" s="5">
         <v>3.7328860000000077</v>
       </c>
       <c r="D258" s="5">
         <v>3.2599591806375505</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1395.8667189</v>
       </c>
       <c r="C259" s="5">
         <v>-2.3637962000000243</v>
       </c>
       <c r="D259" s="5">
         <v>-2.0099181874402183</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1400.7166087000001</v>
       </c>
       <c r="C260" s="5">
         <v>4.8498898000000281</v>
       </c>
       <c r="D260" s="5">
         <v>4.2499623638443618</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1407.2654319000001</v>
       </c>
       <c r="C261" s="5">
         <v>6.5488232000000153</v>
       </c>
       <c r="D261" s="5">
         <v>5.7569454018729482</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1408.8641732999999</v>
       </c>
       <c r="C262" s="5">
         <v>1.5987413999998807</v>
       </c>
       <c r="D262" s="5">
         <v>1.3718254776728722</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1412.0841938999999</v>
       </c>
       <c r="C263" s="5">
         <v>3.220020599999998</v>
       </c>
       <c r="D263" s="5">
         <v>2.7773929091265748</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1417.911934</v>
       </c>
       <c r="C264" s="5">
         <v>5.8277401000000282</v>
       </c>
       <c r="D264" s="5">
         <v>5.0664339482918708</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1419.5831765999999</v>
       </c>
       <c r="C265" s="5">
         <v>1.6712425999999141</v>
       </c>
       <c r="D265" s="5">
         <v>1.4236026892538334</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1426.2069790999999</v>
       </c>
       <c r="C266" s="5">
         <v>6.6238025000000107</v>
       </c>
       <c r="D266" s="5">
         <v>5.7451751793848205</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1423.1213501</v>
       </c>
       <c r="C267" s="5">
         <v>-3.0856289999999262</v>
       </c>
       <c r="D267" s="5">
         <v>-2.5655536876204033</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1426.5310339</v>
       </c>
       <c r="C268" s="5">
         <v>3.4096838000000389</v>
       </c>
       <c r="D268" s="5">
         <v>2.913294115749876</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1430.2111436</v>
       </c>
       <c r="C269" s="5">
         <v>3.6801097000000027</v>
       </c>
       <c r="D269" s="5">
         <v>3.1400177110202154</v>
       </c>
       <c r="E269" s="5">
         <v>2.5610308511638813</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1431.1946193000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.9834757000000991</v>
       </c>
       <c r="D270" s="5">
         <v>0.82830045469182156</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1435.1429075000001</v>
       </c>
       <c r="C271" s="5">
         <v>3.948288199999979</v>
       </c>
       <c r="D271" s="5">
         <v>3.3611781755567893</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1438.4603039000001</v>
       </c>
       <c r="C272" s="5">
         <v>3.3173964000000069</v>
       </c>
       <c r="D272" s="5">
         <v>2.8093916614047476</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1434.7929053</v>
       </c>
       <c r="C273" s="5">
         <v>-3.6673986000000696</v>
       </c>
       <c r="D273" s="5">
         <v>-3.0168985555333094</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1439.0704135000001</v>
       </c>
       <c r="C274" s="5">
         <v>4.2775082000000566</v>
       </c>
       <c r="D274" s="5">
         <v>3.6367742068125208</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1444.3778256999999</v>
       </c>
       <c r="C275" s="5">
         <v>5.3074121999998169</v>
       </c>
       <c r="D275" s="5">
         <v>4.5165862876008323</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1442.9247309</v>
       </c>
       <c r="C276" s="5">
         <v>-1.4530947999999171</v>
       </c>
       <c r="D276" s="5">
         <v>-1.2005845743499166</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1450.9968999</v>
       </c>
       <c r="C277" s="5">
         <v>8.0721690000000308</v>
       </c>
       <c r="D277" s="5">
         <v>6.9236289779678994</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1456.1373384999999</v>
       </c>
       <c r="C278" s="5">
         <v>5.1404385999999249</v>
       </c>
       <c r="D278" s="5">
         <v>4.3350538317876497</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1458.6696064</v>
       </c>
       <c r="C279" s="5">
         <v>2.532267900000079</v>
       </c>
       <c r="D279" s="5">
         <v>2.1069132067975671</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1462.8403315</v>
       </c>
       <c r="C280" s="5">
         <v>4.1707251000000269</v>
       </c>
       <c r="D280" s="5">
         <v>3.4855950265576974</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1468.2347182999999</v>
       </c>
       <c r="C281" s="5">
         <v>5.3943867999998929</v>
       </c>
       <c r="D281" s="5">
         <v>4.5159961513773883</v>
       </c>
       <c r="E281" s="5">
         <v>2.6585986880433898</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1466.128471</v>
       </c>
       <c r="C282" s="5">
         <v>-2.10624729999995</v>
       </c>
       <c r="D282" s="5">
         <v>-1.7079352851959384</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1474.9183968</v>
       </c>
       <c r="C283" s="5">
         <v>8.7899257999999918</v>
       </c>
       <c r="D283" s="5">
         <v>7.4364333310519504</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1478.7919856999999</v>
       </c>
       <c r="C284" s="5">
         <v>3.8735888999999588</v>
       </c>
       <c r="D284" s="5">
         <v>3.1974930436594162</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1479.8579625</v>
       </c>
       <c r="C285" s="5">
         <v>1.065976800000044</v>
       </c>
       <c r="D285" s="5">
         <v>0.86844926827625013</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1481.8148570000001</v>
       </c>
       <c r="C286" s="5">
         <v>1.9568945000000895</v>
       </c>
       <c r="D286" s="5">
         <v>1.5984154015830532</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1483.8430951</v>
       </c>
       <c r="C287" s="5">
         <v>2.0282380999999532</v>
       </c>
       <c r="D287" s="5">
         <v>1.6549248347799139</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1485.7152022</v>
       </c>
       <c r="C288" s="5">
         <v>1.8721070999999938</v>
       </c>
       <c r="D288" s="5">
         <v>1.5245434243517986</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1491.1965702</v>
       </c>
       <c r="C289" s="5">
         <v>5.4813679999999749</v>
       </c>
       <c r="D289" s="5">
         <v>4.5182061267011298</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1494.1990762999999</v>
       </c>
       <c r="C290" s="5">
         <v>3.0025060999998914</v>
       </c>
       <c r="D290" s="5">
         <v>2.4431230384188485</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1497.1486322999999</v>
       </c>
       <c r="C291" s="5">
         <v>2.9495560000000296</v>
       </c>
       <c r="D291" s="5">
         <v>2.394693804651804</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1500.8893069000001</v>
       </c>
       <c r="C292" s="5">
         <v>3.7406746000001476</v>
       </c>
       <c r="D292" s="5">
         <v>3.0397857384336646</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1500.8780657</v>
       </c>
       <c r="C293" s="5">
         <v>-1.1241200000085882E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-8.9872612705210742E-3</v>
       </c>
       <c r="E293" s="5">
         <v>2.2233057830015168</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1502.6018848000001</v>
       </c>
       <c r="C294" s="5">
         <v>1.7238191000001279</v>
       </c>
       <c r="D294" s="5">
         <v>1.3869882605535011</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1505.2948223000001</v>
       </c>
       <c r="C295" s="5">
         <v>2.6929374999999709</v>
       </c>
       <c r="D295" s="5">
         <v>2.1719453794242893</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1507.8824565</v>
       </c>
       <c r="C296" s="5">
         <v>2.5876341999999113</v>
       </c>
       <c r="D296" s="5">
         <v>2.0824412485561661</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>1512.2282473</v>
       </c>
       <c r="C297" s="5">
         <v>4.3457908000000316</v>
       </c>
       <c r="D297" s="5">
         <v>3.513809581441607</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>1517.1109305</v>
       </c>
       <c r="C298" s="5">
         <v>4.882683199999974</v>
       </c>
       <c r="D298" s="5">
         <v>3.9441124521195636</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1519.0699259999999</v>
       </c>
       <c r="C299" s="5">
         <v>1.9589954999999009</v>
       </c>
       <c r="D299" s="5">
         <v>1.5605727260094682</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>1520.6601237</v>
       </c>
       <c r="C300" s="5">
         <v>1.5901977000000898</v>
       </c>
       <c r="D300" s="5">
         <v>1.2634457201704974</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1524.9335733</v>
       </c>
       <c r="C301" s="5">
         <v>4.273449600000049</v>
       </c>
       <c r="D301" s="5">
         <v>3.4249266927337763</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>1528.8862064</v>
       </c>
       <c r="C302" s="5">
         <v>3.9526330999999573</v>
       </c>
       <c r="D302" s="5">
         <v>3.1551314930383878</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1535.890214</v>
       </c>
       <c r="C303" s="5">
         <v>7.0040076000000226</v>
       </c>
       <c r="D303" s="5">
         <v>5.6379901014435241</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>1540.4486996000001</v>
       </c>
       <c r="C304" s="5">
         <v>4.55848560000004</v>
       </c>
       <c r="D304" s="5">
         <v>3.6202891047178998</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>1544.4137166999999</v>
       </c>
       <c r="C305" s="5">
         <v>3.9650170999998409</v>
       </c>
       <c r="D305" s="5">
         <v>3.1328270979781747</v>
       </c>
       <c r="E305" s="5">
         <v>2.9006787423264235</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>1550.5491165000001</v>
       </c>
       <c r="C306" s="5">
         <v>6.1353998000001866</v>
       </c>
       <c r="D306" s="5">
         <v>4.8727201202025672</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>1554.7700163</v>
       </c>
       <c r="C307" s="5">
         <v>4.2208997999998701</v>
       </c>
       <c r="D307" s="5">
         <v>3.3159909952229505</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>1557.4409109000001</v>
       </c>
       <c r="C308" s="5">
         <v>2.6708946000001106</v>
       </c>
       <c r="D308" s="5">
         <v>2.0810345141771158</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1567.797411</v>
       </c>
       <c r="C309" s="5">
         <v>10.356500099999948</v>
       </c>
       <c r="D309" s="5">
         <v>8.2780366630162519</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>1572.1615846</v>
       </c>
       <c r="C310" s="5">
         <v>4.3641735999999582</v>
       </c>
       <c r="D310" s="5">
         <v>3.3919787342815644</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>1575.6043505</v>
       </c>
       <c r="C311" s="5">
         <v>3.4427659000000403</v>
       </c>
       <c r="D311" s="5">
         <v>2.6596769608919102</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1583.5228196</v>
       </c>
       <c r="C312" s="5">
         <v>7.9184691000000385</v>
       </c>
       <c r="D312" s="5">
         <v>6.2003282501892354</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1584.7317753</v>
       </c>
       <c r="C313" s="5">
         <v>1.2089556999999331</v>
       </c>
       <c r="D313" s="5">
         <v>0.92000827368778904</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>1588.3074577</v>
       </c>
       <c r="C314" s="5">
         <v>3.5756824000000051</v>
       </c>
       <c r="D314" s="5">
         <v>2.7414543023137838</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>1592.8671241</v>
       </c>
       <c r="C315" s="5">
         <v>4.5596663999999691</v>
       </c>
       <c r="D315" s="5">
         <v>3.4998413681320395</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1597.127</v>
       </c>
       <c r="C316" s="5">
         <v>4.2598758999999973</v>
       </c>
       <c r="D316" s="5">
         <v>3.2568410867392261</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1600.3103945</v>
       </c>
       <c r="C317" s="5">
         <v>3.1833945000000767</v>
       </c>
       <c r="D317" s="5">
         <v>2.4182365198948785</v>
       </c>
       <c r="E317" s="5">
         <v>3.6192813619550401</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1602.7738711</v>
       </c>
       <c r="C318" s="5">
         <v>2.4634765999999217</v>
       </c>
       <c r="D318" s="5">
         <v>1.8629694627421811</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1606.5906233999999</v>
       </c>
       <c r="C319" s="5">
         <v>3.8167522999999619</v>
       </c>
       <c r="D319" s="5">
         <v>2.8953359651307631</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1608.3949058000001</v>
       </c>
       <c r="C320" s="5">
         <v>1.8042824000001474</v>
       </c>
       <c r="D320" s="5">
         <v>1.3560160383516928</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1613.0987657999999</v>
       </c>
       <c r="C321" s="5">
         <v>4.7038599999998496</v>
       </c>
       <c r="D321" s="5">
         <v>3.5664857852504728</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1616.3825376</v>
       </c>
       <c r="C322" s="5">
         <v>3.2837718000000677</v>
       </c>
       <c r="D322" s="5">
         <v>2.4703671769296998</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1616.4141456</v>
       </c>
       <c r="C323" s="5">
         <v>3.1608000000005632E-2</v>
       </c>
       <c r="D323" s="5">
         <v>2.3468256282344058E-2</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1629.4568033</v>
       </c>
       <c r="C324" s="5">
         <v>13.042657700000063</v>
       </c>
       <c r="D324" s="5">
         <v>10.124135871127994</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1634.0916961999999</v>
       </c>
       <c r="C325" s="5">
         <v>4.6348928999998407</v>
       </c>
       <c r="D325" s="5">
         <v>3.4672376984810516</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1642.2389470999999</v>
       </c>
       <c r="C326" s="5">
         <v>8.1472509000000173</v>
       </c>
       <c r="D326" s="5">
         <v>6.1497789018690519</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1641.6255410000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.61340609999979279</v>
       </c>
       <c r="D327" s="5">
         <v>-0.44730215508561599</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1644.3576866999999</v>
       </c>
       <c r="C328" s="5">
         <v>2.732145699999819</v>
       </c>
       <c r="D328" s="5">
         <v>2.0155344016430377</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1648.9406793000001</v>
       </c>
       <c r="C329" s="5">
         <v>4.5829926000001251</v>
       </c>
       <c r="D329" s="5">
         <v>3.3962700908942933</v>
       </c>
       <c r="E329" s="5">
         <v>3.0388032826090594</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1655.8788572000001</v>
       </c>
       <c r="C330" s="5">
         <v>6.9381779000000279</v>
       </c>
       <c r="D330" s="5">
         <v>5.1676926229513809</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1658.9870037000001</v>
       </c>
       <c r="C331" s="5">
         <v>3.1081464999999753</v>
       </c>
       <c r="D331" s="5">
         <v>2.2758445339784217</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1663.5691105000001</v>
       </c>
       <c r="C332" s="5">
         <v>4.5821068000000196</v>
       </c>
       <c r="D332" s="5">
         <v>3.3652040797483851</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1664.0084314999999</v>
       </c>
       <c r="C333" s="5">
         <v>0.4393209999998362</v>
       </c>
       <c r="D333" s="5">
         <v>0.3173607792205102</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1667.6258842</v>
       </c>
       <c r="C334" s="5">
         <v>3.617452700000058</v>
       </c>
       <c r="D334" s="5">
         <v>2.6401455171259691</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1673.4139822</v>
       </c>
       <c r="C335" s="5">
         <v>5.7880979999999909</v>
       </c>
       <c r="D335" s="5">
         <v>4.2454699587820111</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1664.9612509000001</v>
       </c>
       <c r="C336" s="5">
         <v>-8.4527312999998685</v>
       </c>
       <c r="D336" s="5">
         <v>-5.8958350750153983</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1667.389602</v>
       </c>
       <c r="C337" s="5">
         <v>2.4283510999998725</v>
       </c>
       <c r="D337" s="5">
         <v>1.7643118941078839</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1668.6517091000001</v>
       </c>
       <c r="C338" s="5">
         <v>1.2621071000000939</v>
       </c>
       <c r="D338" s="5">
         <v>0.91211415729908207</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1668.097383</v>
       </c>
       <c r="C339" s="5">
         <v>-0.55432610000002569</v>
       </c>
       <c r="D339" s="5">
         <v>-0.39791245238826045</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1670.1370819000001</v>
       </c>
       <c r="C340" s="5">
         <v>2.0396989000000758</v>
       </c>
       <c r="D340" s="5">
         <v>1.4772320394356164</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1675.4813515000001</v>
       </c>
       <c r="C341" s="5">
         <v>5.3442695999999614</v>
       </c>
       <c r="D341" s="5">
         <v>3.9081842965524638</v>
       </c>
       <c r="E341" s="5">
         <v>1.6095589449140801</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1677.4471573999999</v>
       </c>
       <c r="C342" s="5">
         <v>1.9658058999998502</v>
       </c>
       <c r="D342" s="5">
         <v>1.4170550189381625</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1682.1557989999999</v>
       </c>
       <c r="C343" s="5">
         <v>4.7086415999999645</v>
       </c>
       <c r="D343" s="5">
         <v>3.4209276974950464</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1686.9869948999999</v>
       </c>
       <c r="C344" s="5">
         <v>4.8311959000000115</v>
       </c>
       <c r="D344" s="5">
         <v>3.5013966057006796</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1687.9349721000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.94797720000019581</v>
       </c>
       <c r="D345" s="5">
         <v>0.67641011359249603</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1691.2604421999999</v>
       </c>
       <c r="C346" s="5">
         <v>3.3254700999998477</v>
       </c>
       <c r="D346" s="5">
         <v>2.3899559388798064</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1698.7290957</v>
       </c>
       <c r="C347" s="5">
         <v>7.4686535000000731</v>
       </c>
       <c r="D347" s="5">
         <v>5.4298557867756392</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1702.3395479999999</v>
       </c>
       <c r="C348" s="5">
         <v>3.6104522999999062</v>
       </c>
       <c r="D348" s="5">
         <v>2.5804874076330808</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1706.2314282</v>
       </c>
       <c r="C349" s="5">
         <v>3.8918802000000596</v>
       </c>
       <c r="D349" s="5">
         <v>2.7781944050114138</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1708.9204451999999</v>
       </c>
       <c r="C350" s="5">
         <v>2.6890169999999216</v>
       </c>
       <c r="D350" s="5">
         <v>1.9076766754587471</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1710.7658185</v>
       </c>
       <c r="C351" s="5">
         <v>1.8453733000001193</v>
       </c>
       <c r="D351" s="5">
         <v>1.3035407143442868</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1714.3597745</v>
       </c>
       <c r="C352" s="5">
         <v>3.5939559999999346</v>
       </c>
       <c r="D352" s="5">
         <v>2.550278169266984</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1718.3590432999999</v>
       </c>
       <c r="C353" s="5">
         <v>3.9992687999999816</v>
       </c>
       <c r="D353" s="5">
         <v>2.8355650796760834</v>
       </c>
       <c r="E353" s="5">
         <v>2.5591267704419884</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1718.1572275999999</v>
       </c>
       <c r="C354" s="5">
         <v>-0.20181569999999738</v>
       </c>
       <c r="D354" s="5">
         <v>-0.14084510743669343</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1723.6182139</v>
       </c>
       <c r="C355" s="5">
         <v>5.4609863000000587</v>
       </c>
       <c r="D355" s="5">
         <v>3.88146281881252</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1728.6385711999999</v>
       </c>
       <c r="C356" s="5">
         <v>5.0203572999998869</v>
       </c>
       <c r="D356" s="5">
         <v>3.5517621280028999</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1730.7664021000001</v>
       </c>
       <c r="C357" s="5">
         <v>2.1278309000001627</v>
       </c>
       <c r="D357" s="5">
         <v>1.4871558596134316</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1737.2443831999999</v>
       </c>
       <c r="C358" s="5">
         <v>6.4779810999998517</v>
       </c>
       <c r="D358" s="5">
         <v>4.5850292663933478</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1738.0758779</v>
       </c>
       <c r="C359" s="5">
         <v>0.83149470000012116</v>
       </c>
       <c r="D359" s="5">
         <v>0.57586859598350859</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1744.2755826</v>
       </c>
       <c r="C360" s="5">
         <v>6.1997046999999839</v>
       </c>
       <c r="D360" s="5">
         <v>4.3653729651075723</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1752.0626107999999</v>
       </c>
       <c r="C361" s="5">
         <v>7.7870281999998952</v>
       </c>
       <c r="D361" s="5">
         <v>5.4907174723914931</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1754.4186969</v>
       </c>
       <c r="C362" s="5">
         <v>2.3560861000000841</v>
       </c>
       <c r="D362" s="5">
         <v>1.6256887216975935</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1754.6039565000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.18525960000010855</v>
       </c>
       <c r="D363" s="5">
         <v>0.12678882155801041</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1760.0619078</v>
       </c>
       <c r="C364" s="5">
         <v>5.4579512999998769</v>
       </c>
       <c r="D364" s="5">
         <v>3.7973040787044887</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1760.9488656000001</v>
       </c>
       <c r="C365" s="5">
         <v>0.88695780000011837</v>
       </c>
       <c r="D365" s="5">
         <v>0.60640157912275061</v>
       </c>
       <c r="E365" s="5">
         <v>2.4785170751165708</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1772.7167692999999</v>
       </c>
       <c r="C366" s="5">
         <v>11.767903699999806</v>
       </c>
       <c r="D366" s="5">
         <v>8.3206592692052652</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1776.0496808</v>
       </c>
       <c r="C367" s="5">
         <v>3.3329115000001366</v>
       </c>
       <c r="D367" s="5">
         <v>2.2796148008146</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1774.1055977000001</v>
       </c>
       <c r="C368" s="5">
         <v>-1.9440830999999434</v>
       </c>
       <c r="D368" s="5">
         <v>-1.3056537609327012</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>1597.1421868</v>
       </c>
       <c r="C369" s="5">
         <v>-176.9634109000001</v>
       </c>
       <c r="D369" s="5">
         <v>-71.661987939859003</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1646.9661616000001</v>
       </c>
       <c r="C370" s="5">
         <v>49.823974800000087</v>
       </c>
       <c r="D370" s="5">
         <v>44.574979838193471</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1678.2989156000001</v>
       </c>
       <c r="C371" s="5">
         <v>31.332754000000023</v>
       </c>
       <c r="D371" s="5">
         <v>25.376358575058244</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1677.8686766000001</v>
       </c>
       <c r="C372" s="5">
         <v>-0.43023900000002868</v>
       </c>
       <c r="D372" s="5">
         <v>-0.30719169228354826</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1678.0829478000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.21427119999998467</v>
       </c>
       <c r="D373" s="5">
         <v>0.15335295232119517</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1683.0626190999999</v>
       </c>
       <c r="C374" s="5">
         <v>4.9796712999998363</v>
       </c>
       <c r="D374" s="5">
         <v>3.6196692923224028</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1698.1115265999999</v>
       </c>
       <c r="C375" s="5">
         <v>15.048907500000041</v>
       </c>
       <c r="D375" s="5">
         <v>11.273366220156023</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1704.0504026000001</v>
       </c>
       <c r="C376" s="5">
         <v>5.9388760000001639</v>
       </c>
       <c r="D376" s="5">
         <v>4.2784856367830137</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1711.9652133</v>
       </c>
       <c r="C377" s="5">
         <v>7.9148106999998618</v>
       </c>
       <c r="D377" s="5">
         <v>5.7182567842420706</v>
       </c>
       <c r="E377" s="5">
         <v>-2.7816623899132975</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1713.6479853999999</v>
       </c>
       <c r="C378" s="5">
         <v>1.6827720999999656</v>
       </c>
       <c r="D378" s="5">
         <v>1.1859348890347787</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1706.2412976000001</v>
       </c>
       <c r="C379" s="5">
         <v>-7.4066877999998724</v>
       </c>
       <c r="D379" s="5">
         <v>-5.0650741808811244</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1718.8118787999999</v>
       </c>
       <c r="C380" s="5">
         <v>12.570581199999879</v>
       </c>
       <c r="D380" s="5">
         <v>9.2080783752549245</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1725.0499754</v>
       </c>
       <c r="C381" s="5">
         <v>6.2380966000000626</v>
       </c>
       <c r="D381" s="5">
         <v>4.4431635282618842</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1726.3553497</v>
       </c>
       <c r="C382" s="5">
         <v>1.3053743000000395</v>
       </c>
       <c r="D382" s="5">
         <v>0.91184900512975009</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1734.6578036999999</v>
       </c>
       <c r="C383" s="5">
         <v>8.3024539999998979</v>
       </c>
       <c r="D383" s="5">
         <v>5.9262094498073958</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1748.7467385</v>
       </c>
       <c r="C384" s="5">
         <v>14.088934800000061</v>
       </c>
       <c r="D384" s="5">
         <v>10.193820253087216</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1747.2989124999999</v>
       </c>
       <c r="C385" s="5">
         <v>-1.4478260000000773</v>
       </c>
       <c r="D385" s="5">
         <v>-0.98899492979120929</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1744.2368226999999</v>
       </c>
       <c r="C386" s="5">
         <v>-3.062089799999967</v>
       </c>
       <c r="D386" s="5">
         <v>-2.0828129326788569</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1758.4195295</v>
       </c>
       <c r="C387" s="5">
         <v>14.182706800000005</v>
       </c>
       <c r="D387" s="5">
         <v>10.205831075869209</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1760.7734266</v>
       </c>
       <c r="C388" s="5">
         <v>2.3538971000000402</v>
       </c>
       <c r="D388" s="5">
         <v>1.6182522682624656</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1765.2707988</v>
       </c>
       <c r="C389" s="5">
         <v>4.4973721999999725</v>
       </c>
       <c r="D389" s="5">
         <v>3.1084700035296953</v>
       </c>
       <c r="E389" s="5">
         <v>3.1137072813090416</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1763.4341216</v>
       </c>
       <c r="C390" s="5">
         <v>-1.8366771999999401</v>
       </c>
       <c r="D390" s="5">
         <v>-1.2414207869932747</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1767.6184550999999</v>
       </c>
       <c r="C391" s="5">
         <v>4.184333499999866</v>
       </c>
       <c r="D391" s="5">
         <v>2.8848544902263296</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1775.1352082000001</v>
       </c>
       <c r="C392" s="5">
         <v>7.5167531000001873</v>
       </c>
       <c r="D392" s="5">
         <v>5.2240293467680665</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1788.3145328999999</v>
       </c>
       <c r="C393" s="5">
         <v>13.179324699999825</v>
       </c>
       <c r="D393" s="5">
         <v>9.2822468930505266</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1794.0023263999999</v>
       </c>
       <c r="C394" s="5">
         <v>5.6877934999999979</v>
       </c>
       <c r="D394" s="5">
         <v>3.8841168045785412</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1794.6972654000001</v>
       </c>
       <c r="C395" s="5">
         <v>0.69493900000020403</v>
       </c>
       <c r="D395" s="5">
         <v>0.46583317348574127</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1815.9100871999999</v>
       </c>
       <c r="C396" s="5">
         <v>21.212821799999801</v>
       </c>
       <c r="D396" s="5">
         <v>15.143037043746311</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1820.5370883000001</v>
       </c>
       <c r="C397" s="5">
         <v>4.6270011000001432</v>
       </c>
       <c r="D397" s="5">
         <v>3.100857502664045</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1830.5386384999999</v>
       </c>
       <c r="C398" s="5">
         <v>10.001550199999883</v>
       </c>
       <c r="D398" s="5">
         <v>6.7953719802903656</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1836.2104333</v>
       </c>
       <c r="C399" s="5">
         <v>5.6717948000000433</v>
       </c>
       <c r="D399" s="5">
         <v>3.7821360623733424</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1845.0863796000001</v>
       </c>
       <c r="C400" s="5">
         <v>8.8759463000001233</v>
       </c>
       <c r="D400" s="5">
         <v>5.9573349559699729</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1846.7120422999999</v>
       </c>
       <c r="C401" s="5">
         <v>1.6256626999997934</v>
       </c>
       <c r="D401" s="5">
         <v>1.0624307254396115</v>
       </c>
       <c r="E401" s="5">
         <v>4.6135269192331352</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1860.6558544</v>
       </c>
       <c r="C402" s="5">
         <v>13.943812100000059</v>
       </c>
       <c r="D402" s="5">
         <v>9.446649395116836</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1869.0210810000001</v>
       </c>
       <c r="C403" s="5">
         <v>8.3652266000001418</v>
       </c>
       <c r="D403" s="5">
         <v>5.5304411336138282</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1879.2194079000001</v>
       </c>
       <c r="C404" s="5">
         <v>10.198326899999984</v>
       </c>
       <c r="D404" s="5">
         <v>6.7479318559647172</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1881.4383886999999</v>
       </c>
       <c r="C405" s="5">
         <v>2.2189807999998266</v>
       </c>
       <c r="D405" s="5">
         <v>1.4261976663259901</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1889.8051740000001</v>
       </c>
       <c r="C406" s="5">
         <v>8.3667853000001742</v>
       </c>
       <c r="D406" s="5">
         <v>5.4688938609288584</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1900.9277417000001</v>
       </c>
       <c r="C407" s="5">
         <v>11.122567699999991</v>
       </c>
       <c r="D407" s="5">
         <v>7.2958440288135584</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1897.5344502999999</v>
       </c>
       <c r="C408" s="5">
         <v>-3.3932914000001801</v>
       </c>
       <c r="D408" s="5">
         <v>-2.1211793358789754</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1901.1188259999999</v>
       </c>
       <c r="C409" s="5">
         <v>3.5843757000000096</v>
       </c>
       <c r="D409" s="5">
         <v>2.2904566631877454</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1908.0655162999999</v>
       </c>
       <c r="C410" s="5">
         <v>6.9466903000000002</v>
       </c>
       <c r="D410" s="5">
         <v>4.4740049056729125</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1907.1187147999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.9468014999999923</v>
       </c>
       <c r="D411" s="5">
         <v>-0.59382979813455972</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1907.5285151</v>
       </c>
       <c r="C412" s="5">
         <v>0.40980030000014267</v>
       </c>
       <c r="D412" s="5">
         <v>0.25816009920147653</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1911.8518549999999</v>
       </c>
       <c r="C413" s="5">
         <v>4.3233398999998371</v>
       </c>
       <c r="D413" s="5">
         <v>2.7539144146706995</v>
       </c>
       <c r="E413" s="5">
         <v>3.5273400079674166</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1914.2679062</v>
       </c>
       <c r="C414" s="5">
         <v>2.4160512000000836</v>
       </c>
       <c r="D414" s="5">
         <v>1.5270523227849164</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1918.8388015</v>
       </c>
       <c r="C415" s="5">
         <v>4.5708953000000747</v>
       </c>
       <c r="D415" s="5">
         <v>2.9032957297333351</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1921.0445557999999</v>
       </c>
       <c r="C416" s="5">
         <v>2.2057542999998532</v>
       </c>
       <c r="D416" s="5">
         <v>1.3881855089661777</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1925.2121910999999</v>
       </c>
       <c r="C417" s="5">
         <v>4.167635300000029</v>
       </c>
       <c r="D417" s="5">
         <v>2.6346448338793405</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1929.0866748000001</v>
       </c>
       <c r="C418" s="5">
         <v>3.8744837000001553</v>
       </c>
       <c r="D418" s="5">
         <v>2.4419074484563597</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1933.0182508</v>
       </c>
       <c r="C419" s="5">
         <v>3.93157599999995</v>
       </c>
       <c r="D419" s="5">
         <v>2.4732617438948612</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1934.5873786</v>
       </c>
       <c r="C420" s="5">
         <v>1.5691277999999329</v>
       </c>
       <c r="D420" s="5">
         <v>0.97846092751805447</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1944.2909129</v>
       </c>
       <c r="C421" s="5">
         <v>9.7035343000000012</v>
       </c>
       <c r="D421" s="5">
         <v>6.1878324520398209</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1948.2987286</v>
       </c>
       <c r="C422" s="5">
         <v>4.0078157000000374</v>
       </c>
       <c r="D422" s="5">
         <v>2.5018275366443632</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1952.5460501</v>
       </c>
       <c r="C423" s="5">
         <v>4.2473214999999982</v>
       </c>
       <c r="D423" s="5">
         <v>2.6476139839754609</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1958.5350438999999</v>
       </c>
       <c r="C424" s="5">
         <v>5.9889937999998892</v>
       </c>
       <c r="D424" s="5">
         <v>3.7434620296009857</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1962.2369709</v>
       </c>
       <c r="C425" s="5">
         <v>3.7019270000000688</v>
       </c>
       <c r="D425" s="5">
         <v>2.2919100422149619</v>
       </c>
       <c r="E425" s="5">
         <v>2.6354090024407251</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1970.861273</v>
       </c>
       <c r="C426" s="5">
         <v>8.6243021000000226</v>
       </c>
       <c r="D426" s="5">
         <v>5.4035457023912103</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1973.9082672</v>
       </c>
       <c r="C427" s="5">
         <v>3.0469941999999719</v>
       </c>
       <c r="D427" s="5">
         <v>1.8710827686837517</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1975.499433</v>
       </c>
       <c r="C428" s="5">
         <v>1.5911657999999989</v>
       </c>
       <c r="D428" s="5">
         <v>0.97161919156101284</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1977.4043839999999</v>
       </c>
       <c r="C429" s="5">
         <v>1.9049509999999827</v>
       </c>
       <c r="D429" s="5">
         <v>1.1633027579721178</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1979.4946110999999</v>
       </c>
       <c r="C430" s="5">
         <v>2.0902270999999928</v>
       </c>
       <c r="D430" s="5">
         <v>1.2758678292227765</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1969.9647245000001</v>
       </c>
       <c r="C431" s="5">
         <v>-9.529886599999827</v>
       </c>
       <c r="D431" s="5">
         <v>-5.6266203220603384</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1983.5242252</v>
       </c>
       <c r="C432" s="5">
         <v>13.559500699999944</v>
       </c>
       <c r="D432" s="5">
         <v>8.5797191769388714</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1985.1666786999999</v>
       </c>
       <c r="C433" s="5">
         <v>1.6424534999998741</v>
       </c>
       <c r="D433" s="5">
         <v>0.99819563497542951</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1985.9013815999999</v>
       </c>
       <c r="C434" s="5">
         <v>0.73470290000000205</v>
       </c>
       <c r="D434" s="5">
         <v>0.44502072135219617</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1991.1834832</v>
       </c>
       <c r="C435" s="5">
         <v>5.2821016000000327</v>
       </c>
       <c r="D435" s="5">
         <v>3.2388690842308998</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1995.75263</v>
       </c>
       <c r="C436" s="5">
         <v>4.5691467999999986</v>
       </c>
       <c r="D436" s="5">
         <v>2.7886469235395284</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2000.2474711</v>
       </c>
       <c r="C437" s="5">
         <v>4.4948411000000306</v>
       </c>
       <c r="D437" s="5">
         <v>2.7363748105481367</v>
       </c>
       <c r="E437" s="5">
         <v>1.9371003993756242</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>2004.2340376</v>
       </c>
       <c r="C438" s="5">
         <v>3.9865664999999808</v>
       </c>
       <c r="D438" s="5">
         <v>2.4180354075411525</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>2003.6130188</v>
       </c>
       <c r="C439" s="5">
         <v>-0.62101880000000165</v>
       </c>
       <c r="D439" s="5">
         <v>-0.37119111496601853</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2010.5082864999999</v>
+        <v>2009.4747165000001</v>
       </c>
       <c r="C440" s="5">
-        <v>6.8952676999999767</v>
+        <v>5.8616977000001498</v>
       </c>
       <c r="D440" s="5">
-        <v>4.2087700448104393</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5677199609502219</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>2010.8566484</v>
+      </c>
+      <c r="C441" s="5">
+        <v>1.3819318999999268</v>
+      </c>
+      <c r="D441" s="5">
+        <v>0.82837822274026696</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>