--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7BD424CD-BB60-4CBE-B32F-3B55AC47D660}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{43262253-EBA3-4458-9227-D6D0997D32D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8BD1C889-DEFC-4F2A-947A-65C50AD0A32C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{904F6F1A-D8D3-4940-AEB6-06462FF52688}"/>
   </bookViews>
   <sheets>
     <sheet name="AE650000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Education and Health Services</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E86C7BBB-911C-4C57-ABFF-AFAD086C6963}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4EB2C1F3-4BAD-4015-A70D-7886AD461CE5}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>659.58914030000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>662.50864551999996</v>
       </c>
       <c r="C7" s="5">
         <v>2.9195052199999054</v>
       </c>
       <c r="D7" s="5">
         <v>5.442729757305953</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>665.0594466</v>
       </c>
       <c r="C8" s="5">
         <v>2.550801080000042</v>
       </c>
       <c r="D8" s="5">
         <v>4.7193647194225363</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>667.37634025</v>
       </c>
       <c r="C9" s="5">
         <v>2.3168936499999973</v>
       </c>
       <c r="D9" s="5">
         <v>4.261525005023592</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>670.53466891000005</v>
       </c>
       <c r="C10" s="5">
         <v>3.158328660000052</v>
       </c>
       <c r="D10" s="5">
         <v>5.829117534930206</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>673.75779193000005</v>
       </c>
       <c r="C11" s="5">
         <v>3.2231230200000027</v>
       </c>
       <c r="D11" s="5">
         <v>5.923119452778014</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>676.80083300000001</v>
       </c>
       <c r="C12" s="5">
         <v>3.0430410699999584</v>
       </c>
       <c r="D12" s="5">
         <v>5.556505734207895</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>682.13494804000004</v>
       </c>
       <c r="C13" s="5">
         <v>5.3341150400000288</v>
       </c>
       <c r="D13" s="5">
         <v>9.8785679777924962</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>684.99203812999997</v>
       </c>
       <c r="C14" s="5">
         <v>2.8570900899999288</v>
       </c>
       <c r="D14" s="5">
         <v>5.1435600340860699</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>688.03307864999999</v>
       </c>
       <c r="C15" s="5">
         <v>3.0410405200000241</v>
       </c>
       <c r="D15" s="5">
         <v>5.4594585795269657</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>690.69050056000003</v>
       </c>
       <c r="C16" s="5">
         <v>2.6574219100000391</v>
       </c>
       <c r="D16" s="5">
         <v>4.7345509796077101</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>690.87078837000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.18028780999998162</v>
       </c>
       <c r="D17" s="5">
         <v>0.31368063743473229</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>693.56058886000005</v>
       </c>
       <c r="C18" s="5">
         <v>2.6898004900000387</v>
       </c>
       <c r="D18" s="5">
         <v>4.773371402805382</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>697.75785388999998</v>
       </c>
       <c r="C19" s="5">
         <v>4.1972650299999259</v>
       </c>
       <c r="D19" s="5">
         <v>7.508777340117212</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>701.33033008999996</v>
       </c>
       <c r="C20" s="5">
         <v>3.5724761999999828</v>
       </c>
       <c r="D20" s="5">
         <v>6.3199220613048279</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>705.33122105999996</v>
       </c>
       <c r="C21" s="5">
         <v>4.0008909700000004</v>
       </c>
       <c r="D21" s="5">
         <v>7.0645865723648837</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>708.90698048000002</v>
       </c>
       <c r="C22" s="5">
         <v>3.575759420000054</v>
       </c>
       <c r="D22" s="5">
         <v>6.2560670351196057</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>710.21641258</v>
       </c>
       <c r="C23" s="5">
         <v>1.3094320999999809</v>
       </c>
       <c r="D23" s="5">
         <v>2.2391942599642389</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>713.06875680999997</v>
       </c>
       <c r="C24" s="5">
         <v>2.8523442299999715</v>
       </c>
       <c r="D24" s="5">
         <v>4.9272876844170144</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>715.13039734999995</v>
       </c>
       <c r="C25" s="5">
         <v>2.0616405399999849</v>
       </c>
       <c r="D25" s="5">
         <v>3.5251728659852599</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>718.40652637999995</v>
       </c>
       <c r="C26" s="5">
         <v>3.2761290299999928</v>
       </c>
       <c r="D26" s="5">
         <v>5.638047515344824</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>721.19695038999998</v>
       </c>
       <c r="C27" s="5">
         <v>2.7904240100000379</v>
       </c>
       <c r="D27" s="5">
         <v>4.761896310557967</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>725.17469289999997</v>
       </c>
       <c r="C28" s="5">
         <v>3.9777425099999846</v>
       </c>
       <c r="D28" s="5">
         <v>6.8230803209333502</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>726.96460379999996</v>
       </c>
       <c r="C29" s="5">
         <v>1.7899108999999953</v>
       </c>
       <c r="D29" s="5">
         <v>3.0024389552867348</v>
       </c>
       <c r="E29" s="5">
         <v>5.2243944942523379</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>729.80857182</v>
       </c>
       <c r="C30" s="5">
         <v>2.8439680200000339</v>
       </c>
       <c r="D30" s="5">
         <v>4.7968756194822104</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>732.35147485000005</v>
       </c>
       <c r="C31" s="5">
         <v>2.5429030300000477</v>
       </c>
       <c r="D31" s="5">
         <v>4.2622772367367778</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>733.96545265999998</v>
       </c>
       <c r="C32" s="5">
         <v>1.6139778099999376</v>
       </c>
       <c r="D32" s="5">
         <v>2.6768874012528032</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>736.67798825</v>
       </c>
       <c r="C33" s="5">
         <v>2.7125355900000159</v>
       </c>
       <c r="D33" s="5">
         <v>4.5261370292532632</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>738.34006136000005</v>
       </c>
       <c r="C34" s="5">
         <v>1.6620731100000512</v>
       </c>
       <c r="D34" s="5">
         <v>2.7412578445680458</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>742.12500970999997</v>
       </c>
       <c r="C35" s="5">
         <v>3.7849483499999224</v>
       </c>
       <c r="D35" s="5">
         <v>6.3279918462181284</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>747.63173560999996</v>
       </c>
       <c r="C36" s="5">
         <v>5.5067258999999922</v>
       </c>
       <c r="D36" s="5">
         <v>9.2767891900374941</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>748.25603076000004</v>
       </c>
       <c r="C37" s="5">
         <v>0.62429515000007996</v>
       </c>
       <c r="D37" s="5">
         <v>1.0066512084784707</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>750.24658941999996</v>
       </c>
       <c r="C38" s="5">
         <v>1.9905586599999197</v>
       </c>
       <c r="D38" s="5">
         <v>3.2394418369486866</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>756.03566305000004</v>
       </c>
       <c r="C39" s="5">
         <v>5.7890736300000754</v>
       </c>
       <c r="D39" s="5">
         <v>9.6627235877834607</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>757.82169183999997</v>
       </c>
       <c r="C40" s="5">
         <v>1.7860287899999321</v>
       </c>
       <c r="D40" s="5">
         <v>2.8719571257018517</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>760.65394612</v>
       </c>
       <c r="C41" s="5">
         <v>2.8322542800000292</v>
       </c>
       <c r="D41" s="5">
         <v>4.578181026846484</v>
       </c>
       <c r="E41" s="5">
         <v>4.6342479597904163</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>769.19209120000005</v>
       </c>
       <c r="C42" s="5">
         <v>8.5381450800000493</v>
       </c>
       <c r="D42" s="5">
         <v>14.333171500740249</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>770.97080554000001</v>
       </c>
       <c r="C43" s="5">
         <v>1.778714339999965</v>
       </c>
       <c r="D43" s="5">
         <v>2.8105002111336486</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>773.56990516999997</v>
       </c>
       <c r="C44" s="5">
         <v>2.5990996299999551</v>
       </c>
       <c r="D44" s="5">
         <v>4.1213028627005599</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>773.05127471000003</v>
       </c>
       <c r="C45" s="5">
         <v>-0.51863045999994029</v>
       </c>
       <c r="D45" s="5">
         <v>-0.80156529674650923</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>776.08348058000001</v>
       </c>
       <c r="C46" s="5">
         <v>3.0322058699999843</v>
       </c>
       <c r="D46" s="5">
         <v>4.8097449531587788</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>780.74275759</v>
       </c>
       <c r="C47" s="5">
         <v>4.6592770099999825</v>
       </c>
       <c r="D47" s="5">
         <v>7.447001339392334</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>782.29431768999996</v>
       </c>
       <c r="C48" s="5">
         <v>1.5515600999999606</v>
       </c>
       <c r="D48" s="5">
         <v>2.4109835461922913</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>783.50849087999995</v>
       </c>
       <c r="C49" s="5">
         <v>1.2141731899999968</v>
       </c>
       <c r="D49" s="5">
         <v>1.8784617529663539</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>785.66726530999995</v>
       </c>
       <c r="C50" s="5">
         <v>2.158774429999994</v>
       </c>
       <c r="D50" s="5">
         <v>3.3568862651695452</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>785.01520299000003</v>
       </c>
       <c r="C51" s="5">
         <v>-0.6520623199999136</v>
       </c>
       <c r="D51" s="5">
         <v>-0.99140299108984031</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>786.76893943000005</v>
       </c>
       <c r="C52" s="5">
         <v>1.7537364400000115</v>
       </c>
       <c r="D52" s="5">
         <v>2.7140050585891196</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>788.93802970000002</v>
       </c>
       <c r="C53" s="5">
         <v>2.1690902699999697</v>
       </c>
       <c r="D53" s="5">
         <v>3.3589809999504894</v>
       </c>
       <c r="E53" s="5">
         <v>3.7183904355289954</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>792.48607229000004</v>
       </c>
       <c r="C54" s="5">
         <v>3.5480425900000228</v>
       </c>
       <c r="D54" s="5">
         <v>5.5321938472631116</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>793.86247556000001</v>
       </c>
       <c r="C55" s="5">
         <v>1.3764032699999689</v>
       </c>
       <c r="D55" s="5">
         <v>2.1042052135883171</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>796.03709383</v>
       </c>
       <c r="C56" s="5">
         <v>2.1746182699999963</v>
       </c>
       <c r="D56" s="5">
         <v>3.3371255104183373</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>804.03882290000001</v>
       </c>
       <c r="C57" s="5">
         <v>8.0017290700000103</v>
       </c>
       <c r="D57" s="5">
         <v>12.752080195947935</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>806.43427784999994</v>
       </c>
       <c r="C58" s="5">
         <v>2.3954549499999302</v>
       </c>
       <c r="D58" s="5">
         <v>3.6343011884796717</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>810.20000463999997</v>
       </c>
       <c r="C59" s="5">
         <v>3.7657267900000306</v>
       </c>
       <c r="D59" s="5">
         <v>5.749699880935033</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>816.21929011999998</v>
       </c>
       <c r="C60" s="5">
         <v>6.0192854800000077</v>
       </c>
       <c r="D60" s="5">
         <v>9.2887245259415607</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>818.14089455999999</v>
       </c>
       <c r="C61" s="5">
         <v>1.9216044400000101</v>
       </c>
       <c r="D61" s="5">
         <v>2.8619994859195641</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>820.52453485000001</v>
       </c>
       <c r="C62" s="5">
         <v>2.3836402900000166</v>
       </c>
       <c r="D62" s="5">
         <v>3.5527516523524039</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>823.26446831999999</v>
       </c>
       <c r="C63" s="5">
         <v>2.7399334699999827</v>
       </c>
       <c r="D63" s="5">
         <v>4.0815145695195065</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>827.25174045000006</v>
       </c>
       <c r="C64" s="5">
         <v>3.9872721300000649</v>
       </c>
       <c r="D64" s="5">
         <v>5.9692381109871961</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>831.85902768999995</v>
       </c>
       <c r="C65" s="5">
         <v>4.6072872399998914</v>
       </c>
       <c r="D65" s="5">
         <v>6.8918355773765816</v>
       </c>
       <c r="E65" s="5">
         <v>5.4403510002326794</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>832.81996347999996</v>
       </c>
       <c r="C66" s="5">
         <v>0.96093579000000773</v>
       </c>
       <c r="D66" s="5">
         <v>1.395041062686686</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>836.22536619000005</v>
       </c>
       <c r="C67" s="5">
         <v>3.4054027100000894</v>
       </c>
       <c r="D67" s="5">
         <v>5.0186723304544323</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>839.79208200000005</v>
       </c>
       <c r="C68" s="5">
         <v>3.5667158100000051</v>
       </c>
       <c r="D68" s="5">
         <v>5.2401015153066721</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>844.05535080000004</v>
       </c>
       <c r="C69" s="5">
         <v>4.2632687999999916</v>
       </c>
       <c r="D69" s="5">
         <v>6.2648960707397228</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>847.51047253000002</v>
       </c>
       <c r="C70" s="5">
         <v>3.4551217299999735</v>
       </c>
       <c r="D70" s="5">
         <v>5.0242895225947048</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>850.80227214000001</v>
       </c>
       <c r="C71" s="5">
         <v>3.2917996099999982</v>
       </c>
       <c r="D71" s="5">
         <v>4.7617662242438241</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>852.89569604999997</v>
       </c>
       <c r="C72" s="5">
         <v>2.0934239099999559</v>
       </c>
       <c r="D72" s="5">
         <v>2.9929224416307854</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>856.01368873000001</v>
       </c>
       <c r="C73" s="5">
         <v>3.117992680000043</v>
       </c>
       <c r="D73" s="5">
         <v>4.4762176845638324</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>860.51150615999995</v>
       </c>
       <c r="C74" s="5">
         <v>4.4978174299999409</v>
       </c>
       <c r="D74" s="5">
         <v>6.4906960461374341</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>863.92825445999995</v>
       </c>
       <c r="C75" s="5">
         <v>3.4167482999999947</v>
       </c>
       <c r="D75" s="5">
         <v>4.8701648615823157</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>867.52566545000002</v>
       </c>
       <c r="C76" s="5">
         <v>3.5974109900000713</v>
       </c>
       <c r="D76" s="5">
         <v>5.1128600515921274</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>869.68653842000003</v>
       </c>
       <c r="C77" s="5">
         <v>2.160872970000014</v>
       </c>
       <c r="D77" s="5">
         <v>3.0303057656712262</v>
       </c>
       <c r="E77" s="5">
         <v>4.5473463015775373</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>871.76268344000005</v>
       </c>
       <c r="C78" s="5">
         <v>2.0761450200000127</v>
       </c>
       <c r="D78" s="5">
         <v>2.9025940035728004</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>873.45897679999996</v>
       </c>
       <c r="C79" s="5">
         <v>1.6962933599999133</v>
       </c>
       <c r="D79" s="5">
         <v>2.3601359484292095</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>876.15648107000004</v>
       </c>
       <c r="C80" s="5">
         <v>2.6975042700000813</v>
       </c>
       <c r="D80" s="5">
         <v>3.7695619698436378</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>878.20378092999999</v>
       </c>
       <c r="C81" s="5">
         <v>2.0472998599999528</v>
       </c>
       <c r="D81" s="5">
         <v>2.8403382122171861</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>882.79259041</v>
       </c>
       <c r="C82" s="5">
         <v>4.588809480000009</v>
       </c>
       <c r="D82" s="5">
         <v>6.4536413113643443</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>884.73002683000004</v>
       </c>
       <c r="C83" s="5">
         <v>1.93743642000004</v>
       </c>
       <c r="D83" s="5">
         <v>2.6656243370215327</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>886.75225329</v>
       </c>
       <c r="C84" s="5">
         <v>2.0222264599999562</v>
       </c>
       <c r="D84" s="5">
         <v>2.7775839315054895</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>891.46445209000001</v>
       </c>
       <c r="C85" s="5">
         <v>4.7121988000000101</v>
       </c>
       <c r="D85" s="5">
         <v>6.5665120254798426</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>893.42525727999998</v>
       </c>
       <c r="C86" s="5">
         <v>1.9608051899999737</v>
       </c>
       <c r="D86" s="5">
         <v>2.6716049084011706</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>901.62621260000003</v>
       </c>
       <c r="C87" s="5">
         <v>8.2009553200000482</v>
       </c>
       <c r="D87" s="5">
         <v>11.588551652324529</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>907.10324996999998</v>
       </c>
       <c r="C88" s="5">
         <v>5.4770373699999482</v>
       </c>
       <c r="D88" s="5">
         <v>7.5380912900250063</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>908.21620236000001</v>
       </c>
       <c r="C89" s="5">
         <v>1.1129523900000322</v>
       </c>
       <c r="D89" s="5">
         <v>1.4822923708914804</v>
       </c>
       <c r="E89" s="5">
         <v>4.4302932422063845</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>912.31645171000002</v>
       </c>
       <c r="C90" s="5">
         <v>4.1002493500000128</v>
       </c>
       <c r="D90" s="5">
         <v>5.5541065698096359</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>917.31876285999999</v>
       </c>
       <c r="C91" s="5">
         <v>5.0023111499999686</v>
       </c>
       <c r="D91" s="5">
         <v>6.7818010682271002</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>921.37341590999995</v>
       </c>
       <c r="C92" s="5">
         <v>4.0546530499999562</v>
       </c>
       <c r="D92" s="5">
         <v>5.4350019603899069</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>926.74201333999997</v>
       </c>
       <c r="C93" s="5">
         <v>5.3685974300000225</v>
       </c>
       <c r="D93" s="5">
         <v>7.2205654317464729</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>931.34948259999999</v>
       </c>
       <c r="C94" s="5">
         <v>4.6074692600000162</v>
       </c>
       <c r="D94" s="5">
         <v>6.1318923846492623</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>933.93255653999995</v>
       </c>
       <c r="C95" s="5">
         <v>2.5830739399999629</v>
       </c>
       <c r="D95" s="5">
         <v>3.3794098178754339</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>937.93668539999999</v>
       </c>
       <c r="C96" s="5">
         <v>4.0041288600000371</v>
       </c>
       <c r="D96" s="5">
         <v>5.2679322419419305</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>941.76968123999995</v>
       </c>
       <c r="C97" s="5">
         <v>3.8329958399999668</v>
       </c>
       <c r="D97" s="5">
         <v>5.0156891392227676</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>944.49833966999995</v>
       </c>
       <c r="C98" s="5">
         <v>2.7286584299999959</v>
       </c>
       <c r="D98" s="5">
         <v>3.532792194031309</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>946.57978885</v>
       </c>
       <c r="C99" s="5">
         <v>2.0814491800000496</v>
       </c>
       <c r="D99" s="5">
         <v>2.6768038916741066</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>947.76082962999999</v>
       </c>
       <c r="C100" s="5">
         <v>1.1810407799999894</v>
       </c>
       <c r="D100" s="5">
         <v>1.5075486685716122</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>950.88486018000003</v>
       </c>
       <c r="C101" s="5">
         <v>3.1240305500000431</v>
       </c>
       <c r="D101" s="5">
         <v>4.0279702948674556</v>
       </c>
       <c r="E101" s="5">
         <v>4.6980727396324307</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>952.77786174000005</v>
       </c>
       <c r="C102" s="5">
         <v>1.8930015600000161</v>
       </c>
       <c r="D102" s="5">
         <v>2.4152662177487016</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>955.19657036000001</v>
       </c>
       <c r="C103" s="5">
         <v>2.4187086199999612</v>
       </c>
       <c r="D103" s="5">
         <v>3.0891984448062182</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>956.69404345999999</v>
       </c>
       <c r="C104" s="5">
         <v>1.4974730999999792</v>
       </c>
       <c r="D104" s="5">
         <v>1.8975603908945704</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>957.35560382999995</v>
       </c>
       <c r="C105" s="5">
         <v>0.66156036999996104</v>
       </c>
       <c r="D105" s="5">
         <v>0.83297136075952682</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>957.72094823999998</v>
       </c>
       <c r="C106" s="5">
         <v>0.36534441000003426</v>
       </c>
       <c r="D106" s="5">
         <v>0.45890434829432003</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>959.87395873000003</v>
       </c>
       <c r="C107" s="5">
         <v>2.1530104900000424</v>
       </c>
       <c r="D107" s="5">
         <v>2.731273414900004</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>961.20654940999998</v>
       </c>
       <c r="C108" s="5">
         <v>1.332590679999953</v>
       </c>
       <c r="D108" s="5">
         <v>1.6787367724253155</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>962.75139887</v>
       </c>
       <c r="C109" s="5">
         <v>1.5448494600000231</v>
       </c>
       <c r="D109" s="5">
         <v>1.9457779032215905</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>964.09214282000005</v>
       </c>
       <c r="C110" s="5">
         <v>1.3407439500000464</v>
       </c>
       <c r="D110" s="5">
         <v>1.6839999076927903</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>965.61973575000002</v>
       </c>
       <c r="C111" s="5">
         <v>1.5275929299999689</v>
       </c>
       <c r="D111" s="5">
         <v>1.9180440356534989</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>970.00114971999994</v>
       </c>
       <c r="C112" s="5">
         <v>4.3814139699999259</v>
       </c>
       <c r="D112" s="5">
         <v>5.5828514211318847</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>972.34399843000006</v>
       </c>
       <c r="C113" s="5">
         <v>2.3428487100001121</v>
       </c>
       <c r="D113" s="5">
         <v>2.9371801885874183</v>
       </c>
       <c r="E113" s="5">
         <v>2.2567546449249187</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>970.57267096999999</v>
       </c>
       <c r="C114" s="5">
         <v>-1.7713274600000659</v>
       </c>
       <c r="D114" s="5">
         <v>-2.1642799155615067</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>969.74841709999998</v>
       </c>
       <c r="C115" s="5">
         <v>-0.82425387000000683</v>
       </c>
       <c r="D115" s="5">
         <v>-1.0143472719203128</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>970.78404465000006</v>
       </c>
       <c r="C116" s="5">
         <v>1.035627550000072</v>
       </c>
       <c r="D116" s="5">
         <v>1.2890751530309386</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>972.90000852000003</v>
       </c>
       <c r="C117" s="5">
         <v>2.1159638699999732</v>
       </c>
       <c r="D117" s="5">
         <v>2.6471576499653482</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>973.15204593999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.2520374199999651</v>
       </c>
       <c r="D118" s="5">
         <v>0.31131277905229737</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>977.8078544</v>
       </c>
       <c r="C119" s="5">
         <v>4.6558084600000029</v>
       </c>
       <c r="D119" s="5">
         <v>5.8946105197530851</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>976.71152512000003</v>
       </c>
       <c r="C120" s="5">
         <v>-1.0963292799999635</v>
       </c>
       <c r="D120" s="5">
         <v>-1.3371876112652781</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>977.37331434999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.66178922999995393</v>
       </c>
       <c r="D121" s="5">
         <v>0.8161194383670578</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>981.09218126999997</v>
       </c>
       <c r="C122" s="5">
         <v>3.7188669199999822</v>
       </c>
       <c r="D122" s="5">
         <v>4.6627280210763011</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>983.64570920999995</v>
       </c>
       <c r="C123" s="5">
         <v>2.5535279399999808</v>
       </c>
       <c r="D123" s="5">
         <v>3.1683883589940454</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>986.14176515999998</v>
       </c>
       <c r="C124" s="5">
         <v>2.4960559500000272</v>
       </c>
       <c r="D124" s="5">
         <v>3.0879272413772529</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>988.16612164000003</v>
       </c>
       <c r="C125" s="5">
         <v>2.0243564800000513</v>
       </c>
       <c r="D125" s="5">
         <v>2.4913693176056295</v>
       </c>
       <c r="E125" s="5">
         <v>1.6272145696941909</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>989.18329475999997</v>
       </c>
       <c r="C126" s="5">
         <v>1.0171731199999385</v>
       </c>
       <c r="D126" s="5">
         <v>1.2422424646549191</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>991.29760118000002</v>
       </c>
       <c r="C127" s="5">
         <v>2.1143064200000481</v>
       </c>
       <c r="D127" s="5">
         <v>2.5952801667214587</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>994.38993309</v>
       </c>
       <c r="C128" s="5">
         <v>3.0923319099999844</v>
       </c>
       <c r="D128" s="5">
         <v>3.8082727554490381</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>995.98062456000002</v>
       </c>
       <c r="C129" s="5">
         <v>1.5906914700000243</v>
       </c>
       <c r="D129" s="5">
         <v>1.9365781627915357</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>998.93313435000005</v>
       </c>
       <c r="C130" s="5">
         <v>2.9525097900000219</v>
       </c>
       <c r="D130" s="5">
         <v>3.6158864509266087</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1002.1222459000001</v>
       </c>
       <c r="C131" s="5">
         <v>3.1891115500000069</v>
       </c>
       <c r="D131" s="5">
         <v>3.8990103743545168</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1003.1426504999999</v>
       </c>
       <c r="C132" s="5">
         <v>1.0204045999998925</v>
       </c>
       <c r="D132" s="5">
         <v>1.2287586561028796</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1005.9222865</v>
       </c>
       <c r="C133" s="5">
         <v>2.7796360000000959</v>
       </c>
       <c r="D133" s="5">
         <v>3.3762595929761607</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1010.5215758000001</v>
       </c>
       <c r="C134" s="5">
         <v>4.5992893000000095</v>
       </c>
       <c r="D134" s="5">
         <v>5.6267520045684805</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1011.8165976</v>
       </c>
       <c r="C135" s="5">
         <v>1.2950217999999722</v>
       </c>
       <c r="D135" s="5">
         <v>1.5487314802584917</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1014.4027555</v>
       </c>
       <c r="C136" s="5">
         <v>2.5861578999999892</v>
       </c>
       <c r="D136" s="5">
         <v>3.1106329065720306</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1017.5213228</v>
       </c>
       <c r="C137" s="5">
         <v>3.1185672999999952</v>
       </c>
       <c r="D137" s="5">
         <v>3.7521688239601225</v>
       </c>
       <c r="E137" s="5">
         <v>2.9706747192750349</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1021.9688365</v>
       </c>
       <c r="C138" s="5">
         <v>4.4475136999999449</v>
       </c>
       <c r="D138" s="5">
         <v>5.3730635753393097</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1026.2201133000001</v>
       </c>
       <c r="C139" s="5">
         <v>4.2512768000001415</v>
       </c>
       <c r="D139" s="5">
         <v>5.10767611950389</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1029.7197613999999</v>
       </c>
       <c r="C140" s="5">
         <v>3.4996480999998312</v>
       </c>
       <c r="D140" s="5">
         <v>4.1699128615364289</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1031.8550178</v>
       </c>
       <c r="C141" s="5">
         <v>2.1352564000001166</v>
       </c>
       <c r="D141" s="5">
         <v>2.5169310382852972</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1035.7303654</v>
       </c>
       <c r="C142" s="5">
         <v>3.8753475999999409</v>
       </c>
       <c r="D142" s="5">
         <v>4.6011219941862302</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1044.5859399000001</v>
       </c>
       <c r="C143" s="5">
         <v>8.8555745000001025</v>
       </c>
       <c r="D143" s="5">
         <v>10.756596892114878</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1045.7570149000001</v>
       </c>
       <c r="C144" s="5">
         <v>1.1710749999999734</v>
       </c>
       <c r="D144" s="5">
         <v>1.3536344123494359</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1048.0110608</v>
       </c>
       <c r="C145" s="5">
         <v>2.2540458999999373</v>
       </c>
       <c r="D145" s="5">
         <v>2.6173882576162599</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1045.9823041</v>
       </c>
       <c r="C146" s="5">
         <v>-2.0287567000000308</v>
       </c>
       <c r="D146" s="5">
         <v>-2.2984055036223472</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1051.5444798000001</v>
       </c>
       <c r="C147" s="5">
         <v>5.5621757000001253</v>
       </c>
       <c r="D147" s="5">
         <v>6.5711685032631584</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1055.1069519</v>
       </c>
       <c r="C148" s="5">
         <v>3.5624720999999226</v>
       </c>
       <c r="D148" s="5">
         <v>4.1420302952756449</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1058.6726005</v>
       </c>
       <c r="C149" s="5">
         <v>3.5656486000000314</v>
       </c>
       <c r="D149" s="5">
         <v>4.1315336332094832</v>
       </c>
       <c r="E149" s="5">
         <v>4.0442668647729718</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1063.1724827999999</v>
       </c>
       <c r="C150" s="5">
         <v>4.4998822999998538</v>
       </c>
       <c r="D150" s="5">
         <v>5.2215396221334087</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1067.6382785000001</v>
       </c>
       <c r="C151" s="5">
         <v>4.4657957000001716</v>
       </c>
       <c r="D151" s="5">
         <v>5.1586264655153702</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1070.1706280999999</v>
       </c>
       <c r="C152" s="5">
         <v>2.5323495999998613</v>
       </c>
       <c r="D152" s="5">
         <v>2.8837273355847515</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1074.1945779</v>
       </c>
       <c r="C153" s="5">
         <v>4.0239498000000822</v>
       </c>
       <c r="D153" s="5">
         <v>4.6066140605035333</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1079.2147041000001</v>
       </c>
       <c r="C154" s="5">
         <v>5.0201262000000497</v>
       </c>
       <c r="D154" s="5">
         <v>5.7544804062602317</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1081.1271002000001</v>
       </c>
       <c r="C155" s="5">
         <v>1.9123961000000236</v>
       </c>
       <c r="D155" s="5">
         <v>2.1472781357379622</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1084.4529832000001</v>
       </c>
       <c r="C156" s="5">
         <v>3.3258829999999762</v>
       </c>
       <c r="D156" s="5">
         <v>3.7546782775690568</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1090.2451397</v>
       </c>
       <c r="C157" s="5">
         <v>5.7921564999999191</v>
       </c>
       <c r="D157" s="5">
         <v>6.6009752327269133</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1092.7788184999999</v>
       </c>
       <c r="C158" s="5">
         <v>2.5336787999999615</v>
       </c>
       <c r="D158" s="5">
         <v>2.8246665537199123</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1091.8815520999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.89726640000003499</v>
       </c>
       <c r="D159" s="5">
         <v>-0.98086685348458547</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1097.1695732000001</v>
       </c>
       <c r="C160" s="5">
         <v>5.2880211000001509</v>
       </c>
       <c r="D160" s="5">
         <v>5.9689720292283033</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1100.8449419999999</v>
       </c>
       <c r="C161" s="5">
         <v>3.6753687999998874</v>
       </c>
       <c r="D161" s="5">
         <v>4.0947324879152092</v>
       </c>
       <c r="E161" s="5">
         <v>3.9835111893972153</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1107.6673444</v>
       </c>
       <c r="C162" s="5">
         <v>6.8224024000001009</v>
       </c>
       <c r="D162" s="5">
         <v>7.6957119168070465</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1109.2875901</v>
       </c>
       <c r="C163" s="5">
         <v>1.6202456999999413</v>
       </c>
       <c r="D163" s="5">
         <v>1.7694965156948905</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1111.7014971999999</v>
       </c>
       <c r="C164" s="5">
         <v>2.4139070999999603</v>
       </c>
       <c r="D164" s="5">
         <v>2.642786436215161</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1113.6731705</v>
       </c>
       <c r="C165" s="5">
         <v>1.9716733000000204</v>
       </c>
       <c r="D165" s="5">
         <v>2.1491600179335713</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1116.1367436999999</v>
       </c>
       <c r="C166" s="5">
         <v>2.463573199999928</v>
       </c>
       <c r="D166" s="5">
         <v>2.6870742073797027</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1114.2845758000001</v>
       </c>
       <c r="C167" s="5">
         <v>-1.852167899999813</v>
       </c>
       <c r="D167" s="5">
         <v>-1.9732597398306795</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1118.4170377999999</v>
       </c>
       <c r="C168" s="5">
         <v>4.1324619999998049</v>
       </c>
       <c r="D168" s="5">
         <v>4.5422554990323327</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1122.0044065</v>
       </c>
       <c r="C169" s="5">
         <v>3.58736870000007</v>
       </c>
       <c r="D169" s="5">
         <v>3.9176835962435597</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1125.5117057</v>
       </c>
       <c r="C170" s="5">
         <v>3.507299200000034</v>
       </c>
       <c r="D170" s="5">
         <v>3.8162753365049484</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1130.4408386</v>
       </c>
       <c r="C171" s="5">
         <v>4.9291329000000133</v>
       </c>
       <c r="D171" s="5">
         <v>5.3838034185060391</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1131.1469972</v>
       </c>
       <c r="C172" s="5">
         <v>0.70615859999998065</v>
       </c>
       <c r="D172" s="5">
         <v>0.75219131615964496</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1131.8018669000001</v>
       </c>
       <c r="C173" s="5">
         <v>0.65486970000006295</v>
       </c>
       <c r="D173" s="5">
         <v>0.69694809791627232</v>
       </c>
       <c r="E173" s="5">
         <v>2.8121058396978205</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1134.4438232</v>
       </c>
       <c r="C174" s="5">
         <v>2.6419562999999471</v>
       </c>
       <c r="D174" s="5">
         <v>2.8373948466628551</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1137.8601818</v>
       </c>
       <c r="C175" s="5">
         <v>3.4163585999999668</v>
       </c>
       <c r="D175" s="5">
         <v>3.6742404761466396</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1140.7426462000001</v>
       </c>
       <c r="C176" s="5">
         <v>2.8824644000001172</v>
       </c>
       <c r="D176" s="5">
         <v>3.082592657334926</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1144.6163753000001</v>
       </c>
       <c r="C177" s="5">
         <v>3.8737290999999914</v>
       </c>
       <c r="D177" s="5">
         <v>4.1519305089622316</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1145.7028557000001</v>
       </c>
       <c r="C178" s="5">
         <v>1.0864804000000277</v>
       </c>
       <c r="D178" s="5">
         <v>1.1450164893821002</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1147.2293463999999</v>
       </c>
       <c r="C179" s="5">
         <v>1.5264906999998402</v>
       </c>
       <c r="D179" s="5">
         <v>1.6106025708509497</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1150.9948299</v>
       </c>
       <c r="C180" s="5">
         <v>3.765483500000073</v>
       </c>
       <c r="D180" s="5">
         <v>4.0105757215912918</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1151.3422421</v>
       </c>
       <c r="C181" s="5">
         <v>0.34741220000000794</v>
       </c>
       <c r="D181" s="5">
         <v>0.36280564686466121</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1152.1037349000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.76149280000004183</v>
       </c>
       <c r="D182" s="5">
         <v>0.7965683382401334</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1164.5079607</v>
       </c>
       <c r="C183" s="5">
         <v>12.404225799999949</v>
       </c>
       <c r="D183" s="5">
         <v>13.713107225239817</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1165.0130360000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.50507530000004408</v>
       </c>
       <c r="D184" s="5">
         <v>0.52171242377923033</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1168.8668230000001</v>
       </c>
       <c r="C185" s="5">
         <v>3.8537870000000112</v>
       </c>
       <c r="D185" s="5">
         <v>4.0425439292485432</v>
       </c>
       <c r="E185" s="5">
         <v>3.2748626048409557</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1168.2143553000001</v>
       </c>
       <c r="C186" s="5">
         <v>-0.65246769999998833</v>
       </c>
       <c r="D186" s="5">
         <v>-0.66779371219825023</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1170.6523038</v>
       </c>
       <c r="C187" s="5">
         <v>2.4379484999999477</v>
       </c>
       <c r="D187" s="5">
         <v>2.5332269575567778</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1174.2555242000001</v>
       </c>
       <c r="C188" s="5">
         <v>3.6032204000000547</v>
       </c>
       <c r="D188" s="5">
         <v>3.7567247169668194</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1177.7994357</v>
       </c>
       <c r="C189" s="5">
         <v>3.5439114999999219</v>
       </c>
       <c r="D189" s="5">
         <v>3.6823326185609462</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1179.3553314999999</v>
       </c>
       <c r="C190" s="5">
         <v>1.5558957999999166</v>
       </c>
       <c r="D190" s="5">
         <v>1.5967916491892886</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1181.8693764</v>
       </c>
       <c r="C191" s="5">
         <v>2.5140449000000444</v>
       </c>
       <c r="D191" s="5">
         <v>2.5882591772119046</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1188.2005666</v>
       </c>
       <c r="C192" s="5">
         <v>6.3311902000000373</v>
       </c>
       <c r="D192" s="5">
         <v>6.6211358852142022</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1189.7684672</v>
       </c>
       <c r="C193" s="5">
         <v>1.56790060000003</v>
       </c>
       <c r="D193" s="5">
         <v>1.5950135010934341</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1193.2838095</v>
+        <v>1193.2838094000001</v>
       </c>
       <c r="C194" s="5">
-        <v>3.5153422999999293</v>
+        <v>3.5153422000000774</v>
       </c>
       <c r="D194" s="5">
-        <v>3.6037615724162197</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>3.6037614682294716</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1193.5920080999999</v>
+        <v>1193.5920080000001</v>
       </c>
       <c r="C195" s="5">
         <v>0.30819859999996879</v>
       </c>
       <c r="D195" s="5">
-        <v>0.31037389015720063</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.31037389018311323</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1197.2292958</v>
+        <v>1197.2292957</v>
       </c>
       <c r="C196" s="5">
-        <v>3.6372877000001154</v>
+        <v>3.637287699999888</v>
       </c>
       <c r="D196" s="5">
-        <v>3.7187316189852382</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.7187316193018072</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1200.7186595000001</v>
       </c>
       <c r="C197" s="5">
-        <v>3.4893637000000126</v>
+        <v>3.4893638000000919</v>
       </c>
       <c r="D197" s="5">
-        <v>3.5540509590362923</v>
+        <v>3.5540510628300215</v>
       </c>
       <c r="E197" s="5">
         <v>2.7250184429265856</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1204.9737285000001</v>
+        <v>1204.9737286</v>
       </c>
       <c r="C198" s="5">
-        <v>4.2550690000000486</v>
+        <v>4.2550690999999006</v>
       </c>
       <c r="D198" s="5">
-        <v>4.3363939190799172</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>4.3363940229855569</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1205.4637338</v>
       </c>
       <c r="C199" s="5">
-        <v>0.4900052999998934</v>
+        <v>0.49000520000004144</v>
       </c>
       <c r="D199" s="5">
-        <v>0.48907561884483641</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>0.48907551877077626</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1206.8922802</v>
       </c>
       <c r="C200" s="5">
         <v>1.4285463999999592</v>
       </c>
       <c r="D200" s="5">
         <v>1.4313770788302982</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1207.4637009</v>
       </c>
       <c r="C201" s="5">
         <v>0.57142070000008971</v>
       </c>
       <c r="D201" s="5">
         <v>0.56963930043059108</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1209.8614797</v>
       </c>
       <c r="C202" s="5">
         <v>2.3977787999999691</v>
       </c>
       <c r="D202" s="5">
         <v>2.4091568423204368</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1214.9173223</v>
       </c>
       <c r="C203" s="5">
         <v>5.0558426000000054</v>
       </c>
       <c r="D203" s="5">
         <v>5.1315084819689716</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1214.8376000999999</v>
+        <v>1214.8376002</v>
       </c>
       <c r="C204" s="5">
-        <v>-7.9722200000105659E-2</v>
+        <v>-7.972210000002633E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-7.871492079412068E-2</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-7.8714822093206571E-2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1221.7513796000001</v>
+        <v>1221.7513796999999</v>
       </c>
       <c r="C205" s="5">
-        <v>6.9137795000001461</v>
+        <v>6.9137794999999187</v>
       </c>
       <c r="D205" s="5">
-        <v>7.0472106006932433</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>7.0472106000948109</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1224.4244077000001</v>
       </c>
       <c r="C206" s="5">
-        <v>2.6730281000000105</v>
+        <v>2.6730280000001585</v>
       </c>
       <c r="D206" s="5">
-        <v>2.6572631346921227</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>2.6572630338627556</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1227.1562893</v>
+        <v>1227.1562891000001</v>
       </c>
       <c r="C207" s="5">
-        <v>2.7318815999999515</v>
+        <v>2.7318814000000202</v>
       </c>
       <c r="D207" s="5">
-        <v>2.7104876930307498</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.7104874921556998</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1229.7188226999999</v>
+        <v>1229.7188223999999</v>
       </c>
       <c r="C208" s="5">
-        <v>2.5625333999998929</v>
+        <v>2.5625332999998136</v>
       </c>
       <c r="D208" s="5">
-        <v>2.5348067226362403</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>2.5348066229970323</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1233.8792524999999</v>
+        <v>1233.8792521</v>
       </c>
       <c r="C209" s="5">
-        <v>4.1604297999999744</v>
+        <v>4.1604297000001225</v>
       </c>
       <c r="D209" s="5">
-        <v>4.1362879872937075</v>
+        <v>4.1362878870449205</v>
       </c>
       <c r="E209" s="5">
-        <v>2.7617287978025207</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.7617287644891464</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1235.3690784999999</v>
+        <v>1235.3690783</v>
       </c>
       <c r="C210" s="5">
-        <v>1.4898259999999937</v>
+        <v>1.4898261999999249</v>
       </c>
       <c r="D210" s="5">
-        <v>1.4585800157419948</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.4585802133254999</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1242.4169955</v>
+        <v>1242.4169956999999</v>
       </c>
       <c r="C211" s="5">
-        <v>7.0479170000000977</v>
+        <v>7.0479173999999603</v>
       </c>
       <c r="D211" s="5">
-        <v>7.0650893180295382</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>7.0650897328485396</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1247.7753210000001</v>
+        <v>1247.7753216000001</v>
       </c>
       <c r="C212" s="5">
-        <v>5.3583255000000918</v>
+        <v>5.3583259000001817</v>
       </c>
       <c r="D212" s="5">
-        <v>5.2999335301623374</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.299933934361456</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1248.1292656999999</v>
+        <v>1248.1292662999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.35394469999982903</v>
       </c>
       <c r="D213" s="5">
-        <v>0.34092428411869324</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>0.34092428395458008</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1251.8460442000001</v>
+        <v>1251.8460447</v>
       </c>
       <c r="C214" s="5">
-        <v>3.7167785000001459</v>
+        <v>3.7167784000000665</v>
       </c>
       <c r="D214" s="5">
-        <v>3.6325674725909307</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.632567371475437</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1256.2130147</v>
+        <v>1256.2130149</v>
       </c>
       <c r="C215" s="5">
-        <v>4.3669704999999794</v>
+        <v>4.3669701999999688</v>
       </c>
       <c r="D215" s="5">
-        <v>4.2673668785981</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.2673665780559755</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1258.8046402</v>
+        <v>1258.8046400999999</v>
       </c>
       <c r="C216" s="5">
-        <v>2.5916254999999637</v>
+        <v>2.5916251999999531</v>
       </c>
       <c r="D216" s="5">
-        <v>2.5039401808761186</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>2.5039398873262675</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1261.3751173999999</v>
+        <v>1261.3751172</v>
       </c>
       <c r="C217" s="5">
-        <v>2.5704771999999139</v>
+        <v>2.5704771000000619</v>
       </c>
       <c r="D217" s="5">
-        <v>2.4781068000971462</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.4781067028045278</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1262.3193183000001</v>
+        <v>1262.3193179</v>
       </c>
       <c r="C218" s="5">
-        <v>0.94420090000016899</v>
+        <v>0.94420070000001033</v>
       </c>
       <c r="D218" s="5">
-        <v>0.90196601674221721</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>0.90196582504451506</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1264.0441333000001</v>
+        <v>1264.0441324999999</v>
       </c>
       <c r="C219" s="5">
-        <v>1.7248150000000351</v>
+        <v>1.7248145999999451</v>
       </c>
       <c r="D219" s="5">
-        <v>1.6520413382876686</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>1.6520409528082647</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1268.0579605999999</v>
+        <v>1268.0579597000001</v>
       </c>
       <c r="C220" s="5">
-        <v>4.0138272999997753</v>
+        <v>4.0138272000001507</v>
       </c>
       <c r="D220" s="5">
-        <v>3.8777202183661874</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.8777201225614899</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1269.7243479000001</v>
+        <v>1269.7243461999999</v>
       </c>
       <c r="C221" s="5">
-        <v>1.6663873000002241</v>
+        <v>1.6663864999998168</v>
       </c>
       <c r="D221" s="5">
-        <v>1.5883983837074123</v>
+        <v>1.5883976167635039</v>
       </c>
       <c r="E221" s="5">
-        <v>2.9050731931324236</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.905073088715393</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1272.9240907999999</v>
+        <v>1272.9240890999999</v>
       </c>
       <c r="C222" s="5">
-        <v>3.1997428999998192</v>
+        <v>3.1997429000000466</v>
       </c>
       <c r="D222" s="5">
-        <v>3.0663031881863034</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.0663031923489958</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1279.5483388</v>
+        <v>1279.5483415000001</v>
       </c>
       <c r="C223" s="5">
-        <v>6.6242480000000796</v>
+        <v>6.6242524000001595</v>
       </c>
       <c r="D223" s="5">
-        <v>6.4266269181847857</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>6.4266313186629009</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1277.1841549000001</v>
+        <v>1277.1841565</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.3641838999999436</v>
+        <v>-2.3641850000001341</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.1948113119841572</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.1948123182396806</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1281.4663115000001</v>
+        <v>1281.4663129</v>
       </c>
       <c r="C225" s="5">
-        <v>4.2821566000000075</v>
+        <v>4.2821564000000762</v>
       </c>
       <c r="D225" s="5">
-        <v>4.0984010541350591</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>4.0984008539445727</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1286.7294033000001</v>
+        <v>1286.7294056999999</v>
       </c>
       <c r="C226" s="5">
-        <v>5.2630917999999838</v>
+        <v>5.2630927999998676</v>
       </c>
       <c r="D226" s="5">
-        <v>5.0413708041360916</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>5.0413717781158995</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1287.2502353</v>
+        <v>1287.2502360999999</v>
       </c>
       <c r="C227" s="5">
-        <v>0.52083199999992758</v>
+        <v>0.52083040000002256</v>
       </c>
       <c r="D227" s="5">
-        <v>0.48680917490038222</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>0.4868076751779471</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1290.8641485999999</v>
+        <v>1290.8641477000001</v>
       </c>
       <c r="C228" s="5">
-        <v>3.6139132999999219</v>
+        <v>3.613911600000165</v>
       </c>
       <c r="D228" s="5">
-        <v>3.4214713702986899</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>3.4214697337322075</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1293.4174668000001</v>
+        <v>1293.4174654000001</v>
       </c>
       <c r="C229" s="5">
-        <v>2.5533182000001489</v>
+        <v>2.5533176999999796</v>
       </c>
       <c r="D229" s="5">
-        <v>2.3995828781305351</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.3995824048030467</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1292.6266373999999</v>
+        <v>1292.6266364999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.79082940000012059</v>
+        <v>-0.79082890000017869</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.73124917210494189</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-0.73124871211702747</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1300.0730437</v>
+        <v>1300.0730421999999</v>
       </c>
       <c r="C231" s="5">
-        <v>7.4464063000000351</v>
+        <v>7.4464057000000139</v>
       </c>
       <c r="D231" s="5">
-        <v>7.1360985443124969</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>7.1360979561035487</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1304.2988989999999</v>
+        <v>1304.2988961999999</v>
       </c>
       <c r="C232" s="5">
-        <v>4.225855299999921</v>
+        <v>4.2258540000000266</v>
       </c>
       <c r="D232" s="5">
-        <v>3.9710643406032142</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>3.9710631017267684</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1309.8533734</v>
+        <v>1309.8533703999999</v>
       </c>
       <c r="C233" s="5">
-        <v>5.5544744000001174</v>
+        <v>5.5544741999999587</v>
       </c>
       <c r="D233" s="5">
-        <v>5.2317185290863044</v>
+        <v>5.2317183477691653</v>
       </c>
       <c r="E233" s="5">
-        <v>3.1604517599721049</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>3.1604516618191303</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1311.7280152999999</v>
+        <v>1311.7280128</v>
       </c>
       <c r="C234" s="5">
-        <v>1.874641899999915</v>
+        <v>1.8746424000000843</v>
       </c>
       <c r="D234" s="5">
-        <v>1.731004859508567</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>1.731005328834434</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1314.0601359</v>
+        <v>1314.0601405</v>
       </c>
       <c r="C235" s="5">
-        <v>2.3321206000000529</v>
+        <v>2.3321277000000009</v>
       </c>
       <c r="D235" s="5">
-        <v>2.1544656638662563</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>2.1544722914237813</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1317.0861146</v>
+        <v>1317.0861033000001</v>
       </c>
       <c r="C236" s="5">
-        <v>3.025978699999996</v>
+        <v>3.0259628000001157</v>
       </c>
       <c r="D236" s="5">
-        <v>2.7985926000679839</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>2.7985776982049515</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1325.0247632999999</v>
+        <v>1325.0247925000001</v>
       </c>
       <c r="C237" s="5">
-        <v>7.9386486999999306</v>
+        <v>7.9386891999999989</v>
       </c>
       <c r="D237" s="5">
-        <v>7.4775810863412229</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>7.4776205738729118</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1330.2018316000001</v>
+        <v>1330.2018313999999</v>
       </c>
       <c r="C238" s="5">
-        <v>5.1770683000002009</v>
+        <v>5.1770388999998431</v>
       </c>
       <c r="D238" s="5">
-        <v>4.7906561529091896</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>4.7906282521779309</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1335.1484049999999</v>
+        <v>1335.1484046</v>
       </c>
       <c r="C239" s="5">
-        <v>4.9465733999998065</v>
+        <v>4.9465732000001026</v>
       </c>
       <c r="D239" s="5">
-        <v>4.5548052379898563</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>4.5548050507463023</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1344.8650758000001</v>
+        <v>1344.8650697</v>
       </c>
       <c r="C240" s="5">
-        <v>9.7166708000002018</v>
+        <v>9.7166651000000002</v>
       </c>
       <c r="D240" s="5">
-        <v>9.0912940706153513</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>9.0912885250523434</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1344.5752967000001</v>
+        <v>1344.5752941000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.28977910000003249</v>
+        <v>-0.28977559999998448</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.25825870951515784</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-0.25825559508934059</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1345.8951449000001</v>
+        <v>1345.8951396</v>
       </c>
       <c r="C242" s="5">
-        <v>1.319848200000024</v>
+        <v>1.3198454999999285</v>
       </c>
       <c r="D242" s="5">
-        <v>1.1843120164769516</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>1.18430958294935</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1354.77928</v>
+        <v>1354.7792717</v>
       </c>
       <c r="C243" s="5">
-        <v>8.8841350999998667</v>
+        <v>8.884132099999988</v>
       </c>
       <c r="D243" s="5">
-        <v>8.2150920706036032</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>8.2150892285816077</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1356.6165865</v>
+        <v>1356.6165762000001</v>
       </c>
       <c r="C244" s="5">
-        <v>1.8373065000000679</v>
+        <v>1.8373045000000729</v>
       </c>
       <c r="D244" s="5">
-        <v>1.6395936819837642</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>1.6395918939905663</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1359.0142943000001</v>
+        <v>1359.0142874000001</v>
       </c>
       <c r="C245" s="5">
-        <v>2.3977078000000347</v>
+        <v>2.3977112000000034</v>
       </c>
       <c r="D245" s="5">
-        <v>2.1416397064145887</v>
+        <v>2.141642789304754</v>
       </c>
       <c r="E245" s="5">
-        <v>3.7531621400029413</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>3.7531618508556797</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1364.6500877000001</v>
+        <v>1364.6500922</v>
       </c>
       <c r="C246" s="5">
-        <v>5.6357934000000114</v>
+        <v>5.6358047999999599</v>
       </c>
       <c r="D246" s="5">
-        <v>5.0914520353954273</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>5.0914625967815264</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1367.574415</v>
+        <v>1367.5744321</v>
       </c>
       <c r="C247" s="5">
-        <v>2.924327299999959</v>
+        <v>2.9243398999999499</v>
       </c>
       <c r="D247" s="5">
-        <v>2.6020216372818261</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>2.6020329723531521</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1373.948846</v>
+        <v>1373.9488406999999</v>
       </c>
       <c r="C248" s="5">
-        <v>6.3744309999999587</v>
+        <v>6.3744085999999243</v>
       </c>
       <c r="D248" s="5">
-        <v>5.7389896391491391</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>5.738968878716233</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1375.6175075000001</v>
+        <v>1375.6175840000001</v>
       </c>
       <c r="C249" s="5">
-        <v>1.6686615000000984</v>
+        <v>1.6687433000001874</v>
       </c>
       <c r="D249" s="5">
-        <v>1.4671751409193412</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>1.4672475506181781</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1379.5925531</v>
+        <v>1379.5925508</v>
       </c>
       <c r="C250" s="5">
-        <v>3.9750455999999303</v>
+        <v>3.9749667999999474</v>
       </c>
       <c r="D250" s="5">
-        <v>3.5232180289394233</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>3.5231468730509086</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1383.0788961000001</v>
+        <v>1383.0788754</v>
       </c>
       <c r="C251" s="5">
-        <v>3.4863430000000335</v>
+        <v>3.486324599999989</v>
       </c>
       <c r="D251" s="5">
-        <v>3.0750035618312799</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>3.0749871117429439</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1383.1131178000001</v>
+        <v>1383.1130774999999</v>
       </c>
       <c r="C252" s="5">
-        <v>3.4221699999989141E-2</v>
+        <v>3.4202099999902202E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>2.9695796197559687E-2</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>2.9678786476639019E-2</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1383.7550454</v>
+        <v>1383.7550176</v>
       </c>
       <c r="C253" s="5">
-        <v>0.64192759999991722</v>
+        <v>0.64194010000005619</v>
       </c>
       <c r="D253" s="5">
-        <v>0.55836539615672365</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.55837631306454583</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1385.8515081999999</v>
+        <v>1385.8514878999999</v>
       </c>
       <c r="C254" s="5">
-        <v>2.0964627999999266</v>
+        <v>2.0964702999999645</v>
       </c>
       <c r="D254" s="5">
-        <v>1.8332904143695705</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.8332970647686686</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1390.8417850000001</v>
+        <v>1390.8417692999999</v>
       </c>
       <c r="C255" s="5">
-        <v>4.9902768000001743</v>
+        <v>4.990281399999958</v>
       </c>
       <c r="D255" s="5">
-        <v>4.4076620103602693</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>4.4076662199593386</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1391.9510064000001</v>
+        <v>1391.9509912999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.109221400000024</v>
+        <v>1.1092220000000452</v>
       </c>
       <c r="D256" s="5">
-        <v>0.96123064622972709</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.96123117935953406</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1394.4976291</v>
+        <v>1394.4976240999999</v>
       </c>
       <c r="C257" s="5">
-        <v>2.5466226999999435</v>
+        <v>2.5466327999999976</v>
       </c>
       <c r="D257" s="5">
-        <v>2.2176684508571132</v>
+        <v>2.2176773592037735</v>
       </c>
       <c r="E257" s="5">
-        <v>2.6109611170997082</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.6109612701633145</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1398.2305151</v>
+        <v>1398.2305464000001</v>
       </c>
       <c r="C258" s="5">
-        <v>3.7328860000000077</v>
+        <v>3.7329223000001548</v>
       </c>
       <c r="D258" s="5">
-        <v>3.2599591806375505</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.259991361761605</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1395.8667189</v>
+        <v>1395.8667774999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.3637962000000243</v>
+        <v>-2.3637689000001956</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.0099181874402183</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-2.0098951452870883</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1400.7166087000001</v>
+        <v>1400.7166649999999</v>
       </c>
       <c r="C260" s="5">
-        <v>4.8498898000000281</v>
+        <v>4.8498875000000226</v>
       </c>
       <c r="D260" s="5">
-        <v>4.2499623638443618</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>4.2499601278411347</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1407.2654319000001</v>
+        <v>1407.2656059999999</v>
       </c>
       <c r="C261" s="5">
-        <v>6.5488232000000153</v>
+        <v>6.5489410000000134</v>
       </c>
       <c r="D261" s="5">
-        <v>5.7569454018729482</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>5.7570513975345738</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1408.8641732999999</v>
+        <v>1408.8641700999999</v>
       </c>
       <c r="C262" s="5">
-        <v>1.5987413999998807</v>
+        <v>1.598564099999976</v>
       </c>
       <c r="D262" s="5">
-        <v>1.3718254776728722</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.3716722200872722</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1412.0841938999999</v>
+        <v>1412.0840978000001</v>
       </c>
       <c r="C263" s="5">
-        <v>3.220020599999998</v>
+        <v>3.2199277000001985</v>
       </c>
       <c r="D263" s="5">
-        <v>2.7773929091265748</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.7773117757379007</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1417.911934</v>
+        <v>1417.9117728000001</v>
       </c>
       <c r="C264" s="5">
-        <v>5.8277401000000282</v>
+        <v>5.8276749999999993</v>
       </c>
       <c r="D264" s="5">
-        <v>5.0664339482918708</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>5.0663764145076451</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1419.5831765999999</v>
+        <v>1419.5830469</v>
       </c>
       <c r="C265" s="5">
-        <v>1.6712425999999141</v>
+        <v>1.6712740999998914</v>
       </c>
       <c r="D265" s="5">
-        <v>1.4236026892538334</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.4236298587627205</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1426.2069790999999</v>
+        <v>1426.2069039999999</v>
       </c>
       <c r="C266" s="5">
-        <v>6.6238025000000107</v>
+        <v>6.6238570999998956</v>
       </c>
       <c r="D266" s="5">
-        <v>5.7451751793848205</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>5.7452242972217293</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1423.1213501</v>
+        <v>1423.1213207999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.0856289999999262</v>
+        <v>-3.0855831999999737</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.5655536876204033</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-2.5655161925679293</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1426.5310339</v>
+        <v>1426.5310179000001</v>
       </c>
       <c r="C268" s="5">
-        <v>3.4096838000000389</v>
+        <v>3.4096971000001304</v>
       </c>
       <c r="D268" s="5">
-        <v>2.913294115749876</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>2.9133056904422361</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1430.2111436</v>
+        <v>1430.2111425000001</v>
       </c>
       <c r="C269" s="5">
-        <v>3.6801097000000027</v>
+        <v>3.6801245999999992</v>
       </c>
       <c r="D269" s="5">
-        <v>3.1400177110202154</v>
+        <v>3.1400306409455903</v>
       </c>
       <c r="E269" s="5">
-        <v>2.5610308511638813</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.5610311400171337</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1431.1946193000001</v>
+        <v>1431.1947485000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.9834757000000991</v>
+        <v>0.98360600000000886</v>
       </c>
       <c r="D270" s="5">
-        <v>0.82830045469182156</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>0.82841061170524366</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1435.1429075000001</v>
+        <v>1435.143151</v>
       </c>
       <c r="C271" s="5">
-        <v>3.948288199999979</v>
+        <v>3.9484024999999292</v>
       </c>
       <c r="D271" s="5">
-        <v>3.3611781755567893</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.3612766522656434</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1438.4603039000001</v>
+        <v>1438.4605669</v>
       </c>
       <c r="C272" s="5">
-        <v>3.3173964000000069</v>
+        <v>3.3174159000000145</v>
       </c>
       <c r="D272" s="5">
-        <v>2.8093916614047476</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>2.809407903067096</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1434.7929053</v>
+        <v>1434.7932808</v>
       </c>
       <c r="C273" s="5">
-        <v>-3.6673986000000696</v>
+        <v>-3.6672860999999557</v>
       </c>
       <c r="D273" s="5">
-        <v>-3.0168985555333094</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-3.0168067600019777</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1439.0704135000001</v>
+        <v>1439.070518</v>
       </c>
       <c r="C274" s="5">
-        <v>4.2775082000000566</v>
+        <v>4.277237199999945</v>
       </c>
       <c r="D274" s="5">
-        <v>3.6367742068125208</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.6365390421101429</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1444.3778256999999</v>
+        <v>1444.3777359000001</v>
       </c>
       <c r="C275" s="5">
-        <v>5.3074121999998169</v>
+        <v>5.3072179000000688</v>
       </c>
       <c r="D275" s="5">
-        <v>4.5165862876008323</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.5164172362325505</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1442.9247309</v>
+        <v>1442.9234369000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.4530947999999171</v>
+        <v>-1.4542989999999918</v>
       </c>
       <c r="D276" s="5">
-        <v>-1.2005845743499166</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-1.2015740866131441</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1450.9968999</v>
+        <v>1450.9967371</v>
       </c>
       <c r="C277" s="5">
-        <v>8.0721690000000308</v>
+        <v>8.0733001999999487</v>
       </c>
       <c r="D277" s="5">
-        <v>6.9236289779678994</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>6.9246356789557595</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1456.1373384999999</v>
+        <v>1456.1372799999999</v>
       </c>
       <c r="C278" s="5">
-        <v>5.1404385999999249</v>
+        <v>5.1405428999999003</v>
       </c>
       <c r="D278" s="5">
-        <v>4.3350538317876497</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>4.3351440072953107</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1458.6696064</v>
+        <v>1458.6696334999999</v>
       </c>
       <c r="C279" s="5">
-        <v>2.532267900000079</v>
+        <v>2.5323534999999993</v>
       </c>
       <c r="D279" s="5">
-        <v>2.1069132067975671</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.1069851963084529</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1462.8403315</v>
+        <v>1462.840391</v>
       </c>
       <c r="C280" s="5">
-        <v>4.1707251000000269</v>
+        <v>4.1707575000000361</v>
       </c>
       <c r="D280" s="5">
-        <v>3.4855950265576974</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>3.4856224656283574</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1468.2347182999999</v>
+        <v>1468.2348191000001</v>
       </c>
       <c r="C281" s="5">
-        <v>5.3943867999998929</v>
+        <v>5.3944281000001411</v>
       </c>
       <c r="D281" s="5">
-        <v>4.5159961513773883</v>
+        <v>4.5160312431425709</v>
       </c>
       <c r="E281" s="5">
-        <v>2.6585986880433898</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.6586058149103087</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1466.128471</v>
+        <v>1466.1288233</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.10624729999995</v>
+        <v>-2.1059958000000734</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.7079352851959384</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.7077328361776445</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1474.9183968</v>
+        <v>1474.9189924</v>
       </c>
       <c r="C283" s="5">
-        <v>8.7899257999999918</v>
+        <v>8.7901690999999573</v>
       </c>
       <c r="D283" s="5">
-        <v>7.4364333310519504</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>7.4366441552897733</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1478.7919856999999</v>
+        <v>1478.7926482</v>
       </c>
       <c r="C284" s="5">
-        <v>3.8735888999999588</v>
+        <v>3.8736558000000514</v>
       </c>
       <c r="D284" s="5">
-        <v>3.1974930436594162</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.1975477571293487</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1479.8579625</v>
+        <v>1479.8586889000001</v>
       </c>
       <c r="C285" s="5">
-        <v>1.065976800000044</v>
+        <v>1.0660407000000305</v>
       </c>
       <c r="D285" s="5">
-        <v>0.86844926827625013</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>0.86850114343279827</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1481.8148570000001</v>
+        <v>1481.815106</v>
       </c>
       <c r="C286" s="5">
-        <v>1.9568945000000895</v>
+        <v>1.9564170999999533</v>
       </c>
       <c r="D286" s="5">
-        <v>1.5984154015830532</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>1.598021825576712</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1483.8430951</v>
+        <v>1483.8430722000001</v>
       </c>
       <c r="C287" s="5">
-        <v>2.0282380999999532</v>
+        <v>2.0279662000000371</v>
       </c>
       <c r="D287" s="5">
-        <v>1.6549248347799139</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>1.6547010273903373</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1485.7152022</v>
+        <v>1485.7115401999999</v>
       </c>
       <c r="C288" s="5">
-        <v>1.8721070999999938</v>
+        <v>1.8684679999998934</v>
       </c>
       <c r="D288" s="5">
-        <v>1.5245434243517986</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>1.5215594064664995</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1491.1965702</v>
+        <v>1491.1963936</v>
       </c>
       <c r="C289" s="5">
-        <v>5.4813679999999749</v>
+        <v>5.48485340000002</v>
       </c>
       <c r="D289" s="5">
-        <v>4.5182061267011298</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>4.5211490423008538</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1494.1990762999999</v>
+        <v>1494.1990588000001</v>
       </c>
       <c r="C290" s="5">
-        <v>3.0025060999998914</v>
+        <v>3.0026652000001377</v>
       </c>
       <c r="D290" s="5">
-        <v>2.4431230384188485</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.443254226876479</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1497.1486322999999</v>
+        <v>1497.1489038</v>
       </c>
       <c r="C291" s="5">
-        <v>2.9495560000000296</v>
+        <v>2.9498449999998684</v>
       </c>
       <c r="D291" s="5">
-        <v>2.394693804651804</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>2.3949310206624386</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1500.8893069000001</v>
+        <v>1500.8896018999999</v>
       </c>
       <c r="C292" s="5">
-        <v>3.7406746000001476</v>
+        <v>3.7406980999999178</v>
       </c>
       <c r="D292" s="5">
-        <v>3.0397857384336646</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>3.0398045395872542</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1500.8780657</v>
+        <v>1500.8783731999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-1.1241200000085882E-2</v>
+        <v>-1.1228699999946912E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-8.9872612705210742E-3</v>
+        <v>-8.977266254062144E-3</v>
       </c>
       <c r="E293" s="5">
-        <v>2.2233057830015168</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.2233197084925216</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1502.6018848000001</v>
+        <v>1502.6026434</v>
       </c>
       <c r="C294" s="5">
-        <v>1.7238191000001279</v>
+        <v>1.7242702000000918</v>
       </c>
       <c r="D294" s="5">
-        <v>1.3869882605535011</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>1.3873532269184752</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1505.2948223000001</v>
+        <v>1505.2959622999999</v>
       </c>
       <c r="C295" s="5">
-        <v>2.6929374999999709</v>
+        <v>2.6933188999998947</v>
       </c>
       <c r="D295" s="5">
-        <v>2.1719453794242893</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.1722549228240906</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1507.8824565</v>
+        <v>1507.8835140000001</v>
       </c>
       <c r="C296" s="5">
-        <v>2.5876341999999113</v>
+        <v>2.5875517000001764</v>
       </c>
       <c r="D296" s="5">
-        <v>2.0824412485561661</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.0823726343889959</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1512.2282473</v>
+        <v>1512.2293709</v>
       </c>
       <c r="C297" s="5">
-        <v>4.3457908000000316</v>
+        <v>4.3458568999999443</v>
       </c>
       <c r="D297" s="5">
-        <v>3.513809581441607</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>3.5138613734152946</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1517.1109305</v>
+        <v>1517.1118856000001</v>
       </c>
       <c r="C298" s="5">
-        <v>4.882683199999974</v>
+        <v>4.8825147000000015</v>
       </c>
       <c r="D298" s="5">
-        <v>3.9441124521195636</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.9439709332241168</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1519.0699259999999</v>
+        <v>1519.0702280999999</v>
       </c>
       <c r="C299" s="5">
-        <v>1.9589954999999009</v>
+        <v>1.9583424999998442</v>
       </c>
       <c r="D299" s="5">
-        <v>1.5605727260094682</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.5600478460904066</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1520.6601237</v>
+        <v>1520.6507721</v>
       </c>
       <c r="C300" s="5">
-        <v>1.5901977000000898</v>
+        <v>1.5805440000001454</v>
       </c>
       <c r="D300" s="5">
-        <v>1.2634457201704974</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.2557314549813237</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1524.9335733</v>
+        <v>1524.9346696</v>
       </c>
       <c r="C301" s="5">
-        <v>4.273449600000049</v>
+        <v>4.2838974999999664</v>
       </c>
       <c r="D301" s="5">
-        <v>3.4249266927337763</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.4334516982713614</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1528.8862064</v>
+        <v>1528.8871707999999</v>
       </c>
       <c r="C302" s="5">
-        <v>3.9526330999999573</v>
+        <v>3.9525011999999151</v>
       </c>
       <c r="D302" s="5">
-        <v>3.1551314930383878</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.155022399722629</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1535.890214</v>
+        <v>1535.8912259000001</v>
       </c>
       <c r="C303" s="5">
-        <v>7.0040076000000226</v>
+        <v>7.0040551000001869</v>
       </c>
       <c r="D303" s="5">
-        <v>5.6379901014435241</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.638025659380097</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1540.4486996000001</v>
+        <v>1540.4493680999999</v>
       </c>
       <c r="C304" s="5">
-        <v>4.55848560000004</v>
+        <v>4.5581421999997929</v>
       </c>
       <c r="D304" s="5">
-        <v>3.6202891047178998</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.6200094900193047</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1544.4137166999999</v>
+        <v>1544.4141273</v>
       </c>
       <c r="C305" s="5">
-        <v>3.9650170999998409</v>
+        <v>3.9647592000001168</v>
       </c>
       <c r="D305" s="5">
-        <v>3.1328270979781747</v>
+        <v>3.1326190549311628</v>
       </c>
       <c r="E305" s="5">
-        <v>2.9006787423264235</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.900685017346083</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1550.5491165000001</v>
+        <v>1550.5497475</v>
       </c>
       <c r="C306" s="5">
-        <v>6.1353998000001866</v>
+        <v>6.1356201999999485</v>
       </c>
       <c r="D306" s="5">
-        <v>4.8727201202025672</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>4.8728976797068446</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1554.7700163</v>
+        <v>1554.7710807999999</v>
       </c>
       <c r="C307" s="5">
-        <v>4.2208997999998701</v>
+        <v>4.2213332999999693</v>
       </c>
       <c r="D307" s="5">
-        <v>3.3159909952229505</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>3.3163353038867749</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1557.4409109000001</v>
+        <v>1557.4421519</v>
       </c>
       <c r="C308" s="5">
-        <v>2.6708946000001106</v>
+        <v>2.6710711000000629</v>
       </c>
       <c r="D308" s="5">
-        <v>2.0810345141771158</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>2.0811718982279848</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1567.797411</v>
+        <v>1567.7990196000001</v>
       </c>
       <c r="C309" s="5">
-        <v>10.356500099999948</v>
+        <v>10.356867700000066</v>
       </c>
       <c r="D309" s="5">
-        <v>8.2780366630162519</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>8.27833447816686</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1572.1615846</v>
+        <v>1572.1633816000001</v>
       </c>
       <c r="C310" s="5">
-        <v>4.3641735999999582</v>
+        <v>4.3643620000000283</v>
       </c>
       <c r="D310" s="5">
-        <v>3.3919787342815644</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.3921238802611331</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1575.6043505</v>
+        <v>1575.605133</v>
       </c>
       <c r="C311" s="5">
-        <v>3.4427659000000403</v>
+        <v>3.4417513999999301</v>
       </c>
       <c r="D311" s="5">
-        <v>2.6596769608919102</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.6588806818291344</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1583.5228196</v>
+        <v>1583.5086916</v>
       </c>
       <c r="C312" s="5">
-        <v>7.9184691000000385</v>
+        <v>7.9035585999999967</v>
       </c>
       <c r="D312" s="5">
-        <v>6.2003282501892354</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>6.1883258859691814</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1584.7317753</v>
+        <v>1584.7344811999999</v>
       </c>
       <c r="C313" s="5">
-        <v>1.2089556999999331</v>
+        <v>1.2257895999998709</v>
       </c>
       <c r="D313" s="5">
-        <v>0.92000827368778904</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.93288172355006083</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1588.3074577</v>
+        <v>1588.3097628999999</v>
       </c>
       <c r="C314" s="5">
-        <v>3.5756824000000051</v>
+        <v>3.575281700000005</v>
       </c>
       <c r="D314" s="5">
-        <v>2.7414543023137838</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.7411385273111266</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1592.8671241</v>
+        <v>1592.8689099000001</v>
       </c>
       <c r="C315" s="5">
-        <v>4.5596663999999691</v>
+        <v>4.5591470000001664</v>
       </c>
       <c r="D315" s="5">
-        <v>3.4998413681320395</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>3.4994312203942224</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1597.127</v>
+        <v>1597.1274209000001</v>
       </c>
       <c r="C316" s="5">
-        <v>4.2598758999999973</v>
+        <v>4.2585109999999986</v>
       </c>
       <c r="D316" s="5">
-        <v>3.2568410867392261</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>3.2557784718656668</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1600.3103945</v>
+        <v>1600.3097845</v>
       </c>
       <c r="C317" s="5">
-        <v>3.1833945000000767</v>
+        <v>3.1823635999999169</v>
       </c>
       <c r="D317" s="5">
-        <v>2.4182365198948785</v>
+        <v>2.4174441600094632</v>
       </c>
       <c r="E317" s="5">
-        <v>3.6192813619550401</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>3.6192143164164525</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1602.7738711</v>
+        <v>1602.7733132000001</v>
       </c>
       <c r="C318" s="5">
-        <v>2.4634765999999217</v>
+        <v>2.4635287000000972</v>
       </c>
       <c r="D318" s="5">
-        <v>1.8629694627421811</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>1.8630099129769429</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1606.5906233999999</v>
+        <v>1606.5911223999999</v>
       </c>
       <c r="C319" s="5">
-        <v>3.8167522999999619</v>
+        <v>3.8178091999998287</v>
       </c>
       <c r="D319" s="5">
-        <v>2.8953359651307631</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>2.8961492691274904</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1608.3949058000001</v>
+        <v>1608.3968276000001</v>
       </c>
       <c r="C320" s="5">
-        <v>1.8042824000001474</v>
+        <v>1.8057052000001477</v>
       </c>
       <c r="D320" s="5">
-        <v>1.3560160383516928</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.3570915443381626</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1613.0987657999999</v>
+        <v>1613.1020410000001</v>
       </c>
       <c r="C321" s="5">
-        <v>4.7038599999998496</v>
+        <v>4.7052134000000478</v>
       </c>
       <c r="D321" s="5">
-        <v>3.5664857852504728</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>3.5675241737549879</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1616.3825376</v>
+        <v>1616.3860764999999</v>
       </c>
       <c r="C322" s="5">
-        <v>3.2837718000000677</v>
+        <v>3.2840354999998453</v>
       </c>
       <c r="D322" s="5">
-        <v>2.4703671769296998</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.4705627113725148</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1616.4141456</v>
+        <v>1616.415377</v>
       </c>
       <c r="C323" s="5">
-        <v>3.1608000000005632E-2</v>
+        <v>2.9300500000090324E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>2.3468256282344058E-2</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.175476899641815E-2</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1629.4568033</v>
+        <v>1629.4389858</v>
       </c>
       <c r="C324" s="5">
-        <v>13.042657700000063</v>
+        <v>13.02360879999992</v>
       </c>
       <c r="D324" s="5">
-        <v>10.124135871127994</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>10.108680159278149</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1634.0916961999999</v>
+        <v>1634.0960156000001</v>
       </c>
       <c r="C325" s="5">
-        <v>4.6348928999998407</v>
+        <v>4.6570298000001458</v>
       </c>
       <c r="D325" s="5">
-        <v>3.4672376984810516</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.4840975914003591</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1642.2389470999999</v>
+        <v>1642.2414383</v>
       </c>
       <c r="C326" s="5">
-        <v>8.1472509000000173</v>
+        <v>8.1454226999999264</v>
       </c>
       <c r="D326" s="5">
-        <v>6.1497789018690519</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>6.1483441730495025</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1641.6255410000001</v>
+        <v>1641.6270036999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.61340609999979279</v>
+        <v>-0.61443460000009509</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.44730215508561599</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-0.44804992713392</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1644.3576866999999</v>
+        <v>1644.3588606999999</v>
       </c>
       <c r="C328" s="5">
-        <v>2.732145699999819</v>
+        <v>2.7318569999999909</v>
       </c>
       <c r="D328" s="5">
-        <v>2.0155344016430377</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>2.0153176592229594</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1648.9406793000001</v>
+        <v>1648.9429963</v>
       </c>
       <c r="C329" s="5">
-        <v>4.5829926000001251</v>
+        <v>4.5841356000000815</v>
       </c>
       <c r="D329" s="5">
-        <v>3.3962700908942933</v>
+        <v>3.3971276886247903</v>
       </c>
       <c r="E329" s="5">
-        <v>3.0388032826090594</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.0389873430159087</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1655.8788572000001</v>
+        <v>1655.8623585</v>
       </c>
       <c r="C330" s="5">
-        <v>6.9381779000000279</v>
+        <v>6.9193622000000232</v>
       </c>
       <c r="D330" s="5">
-        <v>5.1676926229513809</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>5.1533459033184625</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1658.9870037000001</v>
+        <v>1658.9932919</v>
       </c>
       <c r="C331" s="5">
-        <v>3.1081464999999753</v>
+        <v>3.1309334000000035</v>
       </c>
       <c r="D331" s="5">
-        <v>2.2758445339784217</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.2927265222406623</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1663.5691105000001</v>
+        <v>1663.5771984999999</v>
       </c>
       <c r="C332" s="5">
-        <v>4.5821068000000196</v>
+        <v>4.5839065999998638</v>
       </c>
       <c r="D332" s="5">
-        <v>3.3652040797483851</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.3665330910080726</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1664.0084314999999</v>
+        <v>1664.0168712</v>
       </c>
       <c r="C333" s="5">
-        <v>0.4393209999998362</v>
+        <v>0.43967270000007375</v>
       </c>
       <c r="D333" s="5">
-        <v>0.3173607792205102</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.31761366652556244</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1667.6258842</v>
+        <v>1667.6322055000001</v>
       </c>
       <c r="C334" s="5">
-        <v>3.617452700000058</v>
+        <v>3.6153343000000859</v>
       </c>
       <c r="D334" s="5">
-        <v>2.6401455171259691</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>2.6385673688797517</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1673.4139822</v>
+        <v>1673.4132738999999</v>
       </c>
       <c r="C335" s="5">
-        <v>5.7880979999999909</v>
+        <v>5.7810683999998673</v>
       </c>
       <c r="D335" s="5">
-        <v>4.2454699587820111</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>4.2401987850736012</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1664.9612509000001</v>
+        <v>1664.9394199000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-8.4527312999998685</v>
+        <v>-8.4738539999998466</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.8958350750153983</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-5.9101628522807204</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1667.389602</v>
+        <v>1667.3893928</v>
       </c>
       <c r="C337" s="5">
-        <v>2.4283510999998725</v>
+        <v>2.4499728999999206</v>
       </c>
       <c r="D337" s="5">
-        <v>1.7643118941078839</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.7801720443286984</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1668.6517091000001</v>
+        <v>1668.6597161</v>
       </c>
       <c r="C338" s="5">
-        <v>1.2621071000000939</v>
+        <v>1.2703232999999727</v>
       </c>
       <c r="D338" s="5">
-        <v>0.91211415729908207</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>0.91807695453940408</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1668.097383</v>
+        <v>1668.0812578</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.55432610000002569</v>
+        <v>-0.57845829999996567</v>
       </c>
       <c r="D339" s="5">
-        <v>-0.39791245238826045</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-0.41520029078921938</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1670.1370819000001</v>
+        <v>1670.1459365000001</v>
       </c>
       <c r="C340" s="5">
-        <v>2.0396989000000758</v>
+        <v>2.0646787000000586</v>
       </c>
       <c r="D340" s="5">
-        <v>1.4772320394356164</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>1.4954613111396897</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1675.4813515000001</v>
+        <v>1675.4907585999999</v>
       </c>
       <c r="C341" s="5">
-        <v>5.3442695999999614</v>
+        <v>5.3448220999998739</v>
       </c>
       <c r="D341" s="5">
-        <v>3.9081842965524638</v>
+        <v>3.9085743811850149</v>
       </c>
       <c r="E341" s="5">
-        <v>1.6095589449140801</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.6099866617323544</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1677.4471573999999</v>
+        <v>1677.4185949</v>
       </c>
       <c r="C342" s="5">
-        <v>1.9658058999998502</v>
+        <v>1.9278363000000809</v>
       </c>
       <c r="D342" s="5">
-        <v>1.4170550189381625</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>1.3895032733871826</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1682.1557989999999</v>
+        <v>1682.1710049999999</v>
       </c>
       <c r="C343" s="5">
-        <v>4.7086415999999645</v>
+        <v>4.7524100999999064</v>
       </c>
       <c r="D343" s="5">
-        <v>3.4209276974950464</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.4532833081691416</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1686.9869948999999</v>
+        <v>1687.0044023</v>
       </c>
       <c r="C344" s="5">
-        <v>4.8311959000000115</v>
+        <v>4.8333973000001151</v>
       </c>
       <c r="D344" s="5">
-        <v>3.5013966057006796</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.5029851946650759</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1687.9349721000001</v>
+        <v>1687.9522141</v>
       </c>
       <c r="C345" s="5">
-        <v>0.94797720000019581</v>
+        <v>0.94781179999995402</v>
       </c>
       <c r="D345" s="5">
-        <v>0.67641011359249603</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>0.67628473090231012</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1691.2604421999999</v>
+        <v>1691.2740882000001</v>
       </c>
       <c r="C346" s="5">
-        <v>3.3254700999998477</v>
+        <v>3.3218741000000591</v>
       </c>
       <c r="D346" s="5">
-        <v>2.3899559388798064</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.3873188699303993</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1698.7290957</v>
+        <v>1698.7322709</v>
       </c>
       <c r="C347" s="5">
-        <v>7.4686535000000731</v>
+        <v>7.4581826999999521</v>
       </c>
       <c r="D347" s="5">
-        <v>5.4298557867756392</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>5.4220129251172144</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1702.3395479999999</v>
+        <v>1702.2801966</v>
       </c>
       <c r="C348" s="5">
-        <v>3.6104522999999062</v>
+        <v>3.5479256999999507</v>
       </c>
       <c r="D348" s="5">
-        <v>2.5804874076330808</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.5352786109330117</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1706.2314282</v>
+        <v>1706.2309482000001</v>
       </c>
       <c r="C349" s="5">
-        <v>3.8918802000000596</v>
+        <v>3.9507516000001033</v>
       </c>
       <c r="D349" s="5">
-        <v>2.7781944050114138</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>2.8208568984399829</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1708.9204451999999</v>
+        <v>1708.9222771</v>
       </c>
       <c r="C350" s="5">
-        <v>2.6890169999999216</v>
+        <v>2.6913288999999168</v>
       </c>
       <c r="D350" s="5">
-        <v>1.9076766754587471</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>1.909331609857956</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1710.7658185</v>
+        <v>1710.7346565</v>
       </c>
       <c r="C351" s="5">
-        <v>1.8453733000001193</v>
+        <v>1.8123794000000544</v>
       </c>
       <c r="D351" s="5">
-        <v>1.3035407143442868</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.2800968897560994</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1714.3597745</v>
+        <v>1714.3828434</v>
       </c>
       <c r="C352" s="5">
-        <v>3.5939559999999346</v>
+        <v>3.6481868999999278</v>
       </c>
       <c r="D352" s="5">
-        <v>2.550278169266984</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.589260736748078</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1718.3590432999999</v>
+        <v>1718.3840688</v>
       </c>
       <c r="C353" s="5">
-        <v>3.9992687999999816</v>
+        <v>4.0012254000000667</v>
       </c>
       <c r="D353" s="5">
-        <v>2.8355650796760834</v>
+        <v>2.836931540329557</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5591267704419884</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.5600445708122477</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1718.1572275999999</v>
+        <v>1718.1239538</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.20181569999999738</v>
+        <v>-0.26011500000004162</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.14084510743669343</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.18149508467323328</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1723.6182139</v>
+        <v>1723.6487443999999</v>
       </c>
       <c r="C355" s="5">
-        <v>5.4609863000000587</v>
+        <v>5.5247905999999602</v>
       </c>
       <c r="D355" s="5">
-        <v>3.88146281881252</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.9276950035760372</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1728.6385711999999</v>
+        <v>1728.6669531</v>
       </c>
       <c r="C356" s="5">
-        <v>5.0203572999998869</v>
+        <v>5.0182087000000593</v>
       </c>
       <c r="D356" s="5">
-        <v>3.5517621280028999</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.5501537364063918</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1730.7664021000001</v>
+        <v>1730.7945170999999</v>
       </c>
       <c r="C357" s="5">
-        <v>2.1278309000001627</v>
+        <v>2.127563999999893</v>
       </c>
       <c r="D357" s="5">
-        <v>1.4871558596134316</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>1.4869434777139867</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1737.2443831999999</v>
+        <v>1737.2739867</v>
       </c>
       <c r="C358" s="5">
-        <v>6.4779810999998517</v>
+        <v>6.4794696000001295</v>
       </c>
       <c r="D358" s="5">
-        <v>4.5850292663933478</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.5860285567064452</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1738.0758779</v>
+        <v>1738.0917532999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.83149470000012116</v>
+        <v>0.81776659999991352</v>
       </c>
       <c r="D359" s="5">
-        <v>0.57586859598350859</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>0.56632661673481355</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1744.2755826</v>
+        <v>1744.1188225000001</v>
       </c>
       <c r="C360" s="5">
-        <v>6.1997046999999839</v>
+        <v>6.0270692000001418</v>
       </c>
       <c r="D360" s="5">
-        <v>4.3653729651075723</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>4.2414491778518304</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1752.0626107999999</v>
+        <v>1752.0689652999999</v>
       </c>
       <c r="C361" s="5">
-        <v>7.7870281999998952</v>
+        <v>7.9501427999998668</v>
       </c>
       <c r="D361" s="5">
-        <v>5.4907174723914931</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>5.6091471152348138</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1754.4186969</v>
+        <v>1754.4155076</v>
       </c>
       <c r="C362" s="5">
-        <v>2.3560861000000841</v>
+        <v>2.3465423000000101</v>
       </c>
       <c r="D362" s="5">
-        <v>1.6256887216975935</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.6190490450523676</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1754.6039565000001</v>
+        <v>1754.5456996</v>
       </c>
       <c r="C363" s="5">
-        <v>0.18525960000010855</v>
+        <v>0.13019200000007913</v>
       </c>
       <c r="D363" s="5">
-        <v>0.12678882155801041</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>8.9086182698783212E-2</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1760.0619078</v>
+        <v>1760.0765839000001</v>
       </c>
       <c r="C364" s="5">
-        <v>5.4579512999998769</v>
+        <v>5.5308843000000252</v>
       </c>
       <c r="D364" s="5">
-        <v>3.7973040787044887</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.849059381923281</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1760.9488656000001</v>
+        <v>1761.0765993</v>
       </c>
       <c r="C365" s="5">
-        <v>0.88695780000011837</v>
+        <v>1.0000153999999384</v>
       </c>
       <c r="D365" s="5">
-        <v>0.60640157912275061</v>
+        <v>0.68393361653029672</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4785170751165708</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.4844580018606344</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1772.7167692999999</v>
+        <v>1772.6741944</v>
       </c>
       <c r="C366" s="5">
-        <v>11.767903699999806</v>
+        <v>11.597595100000035</v>
       </c>
       <c r="D366" s="5">
-        <v>8.3206592692052652</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>8.1952299793467187</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1776.0496808</v>
+        <v>1776.0811177</v>
       </c>
       <c r="C367" s="5">
-        <v>3.3329115000001366</v>
+        <v>3.4069233000000168</v>
       </c>
       <c r="D367" s="5">
-        <v>2.2796148008146</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.3308296284394903</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1774.1055977000001</v>
+        <v>1774.1444707999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.9440830999999434</v>
+        <v>-1.9366469000001416</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.3056537609327012</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-1.3006666094696917</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1597.1421868</v>
+        <v>1597.1783307000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-176.9634109000001</v>
+        <v>-176.96614009999985</v>
       </c>
       <c r="D369" s="5">
-        <v>-71.661987939859003</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-71.661743450881985</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1646.9661616000001</v>
+        <v>1646.9991401</v>
       </c>
       <c r="C370" s="5">
-        <v>49.823974800000087</v>
+        <v>49.820809399999916</v>
       </c>
       <c r="D370" s="5">
-        <v>44.574979838193471</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>44.570457865780355</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1678.2989156000001</v>
+        <v>1678.335315</v>
       </c>
       <c r="C371" s="5">
-        <v>31.332754000000023</v>
+        <v>31.33617490000006</v>
       </c>
       <c r="D371" s="5">
-        <v>25.376358575058244</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>25.378862789278365</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1677.8686766000001</v>
+        <v>1677.6153236</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.43023900000002868</v>
+        <v>-0.71999140000002626</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.30719169228354826</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-0.51357678159165143</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1678.0829478000001</v>
+        <v>1678.0873644000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.21427119999998467</v>
+        <v>0.47204080000005888</v>
       </c>
       <c r="D373" s="5">
-        <v>0.15335295232119517</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>0.33817430803582127</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1683.0626190999999</v>
+        <v>1683.0261453999999</v>
       </c>
       <c r="C374" s="5">
-        <v>4.9796712999998363</v>
+        <v>4.9387809999998353</v>
       </c>
       <c r="D374" s="5">
-        <v>3.6196692923224028</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>3.5894542327027601</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1698.1115265999999</v>
+        <v>1698.0510159</v>
       </c>
       <c r="C375" s="5">
-        <v>15.048907500000041</v>
+        <v>15.024870500000134</v>
       </c>
       <c r="D375" s="5">
-        <v>11.273366220156023</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>11.254722615009483</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1704.0504026000001</v>
+        <v>1704.0583925000001</v>
       </c>
       <c r="C376" s="5">
-        <v>5.9388760000001639</v>
+        <v>6.0073766000000433</v>
       </c>
       <c r="D376" s="5">
-        <v>4.2784856367830137</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>4.3289563387330032</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1711.9652133</v>
+        <v>1712.1941939999999</v>
       </c>
       <c r="C377" s="5">
-        <v>7.9148106999998618</v>
+        <v>8.1358014999998431</v>
       </c>
       <c r="D377" s="5">
-        <v>5.7182567842420706</v>
+        <v>5.8821057982236802</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.7816623899132975</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-2.7757114778215852</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1713.6479853999999</v>
+        <v>1713.6057201000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.6827720999999656</v>
+        <v>1.4115261000001738</v>
       </c>
       <c r="D378" s="5">
-        <v>1.1859348890347787</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>0.99377313804316358</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1706.2412976000001</v>
+        <v>1706.2770877999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-7.4066877999998724</v>
+        <v>-7.3286323000002085</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.0650741808811244</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-5.0130659047752939</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1718.8118787999999</v>
+        <v>1718.8570553</v>
       </c>
       <c r="C380" s="5">
-        <v>12.570581199999879</v>
+        <v>12.579967500000066</v>
       </c>
       <c r="D380" s="5">
-        <v>9.2080783752549245</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>9.2150339138404647</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1725.0499754</v>
+        <v>1725.1015206</v>
       </c>
       <c r="C381" s="5">
-        <v>6.2380966000000626</v>
+        <v>6.2444653000000017</v>
       </c>
       <c r="D381" s="5">
-        <v>4.4431635282618842</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>4.4476714917389915</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1726.3553497</v>
+        <v>1726.4088291999999</v>
       </c>
       <c r="C382" s="5">
-        <v>1.3053743000000395</v>
+        <v>1.3073085999999421</v>
       </c>
       <c r="D382" s="5">
-        <v>0.91184900512975009</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>0.91317841729987581</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1734.6578036999999</v>
+        <v>1734.7388653</v>
       </c>
       <c r="C383" s="5">
-        <v>8.3024539999998979</v>
+        <v>8.3300361000001431</v>
       </c>
       <c r="D383" s="5">
-        <v>5.9262094498073958</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.9462335811684142</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1748.7467385</v>
+        <v>1748.3219984</v>
       </c>
       <c r="C384" s="5">
-        <v>14.088934800000061</v>
+        <v>13.583133099999941</v>
       </c>
       <c r="D384" s="5">
-        <v>10.193820253087216</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>9.8114845364790426</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1747.2989124999999</v>
+        <v>1747.3048859</v>
       </c>
       <c r="C385" s="5">
-        <v>-1.4478260000000773</v>
+        <v>-1.0171124999999392</v>
       </c>
       <c r="D385" s="5">
-        <v>-0.98899492979120929</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-0.69588852037932858</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1744.2368226999999</v>
+        <v>1744.1707833</v>
       </c>
       <c r="C386" s="5">
-        <v>-3.062089799999967</v>
+        <v>-3.1341026000000056</v>
       </c>
       <c r="D386" s="5">
-        <v>-2.0828129326788569</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-2.1313061725714344</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1758.4195295</v>
+        <v>1758.3404794</v>
       </c>
       <c r="C387" s="5">
-        <v>14.182706800000005</v>
+        <v>14.16969610000001</v>
       </c>
       <c r="D387" s="5">
-        <v>10.205831075869209</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>10.196449865650003</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1760.7734266</v>
+        <v>1760.7694372000001</v>
       </c>
       <c r="C388" s="5">
-        <v>2.3538971000000402</v>
+        <v>2.4289578000000347</v>
       </c>
       <c r="D388" s="5">
-        <v>1.6182522682624656</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>1.6703232104357202</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1765.2707988</v>
+        <v>1765.617837</v>
       </c>
       <c r="C389" s="5">
-        <v>4.4973721999999725</v>
+        <v>4.8483997999999247</v>
       </c>
       <c r="D389" s="5">
-        <v>3.1084700035296953</v>
+        <v>3.3547868742625386</v>
       </c>
       <c r="E389" s="5">
-        <v>3.1137072813090416</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>3.1201859688118949</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1763.4341216</v>
+        <v>1763.4118068</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.8366771999999401</v>
+        <v>-2.2060301999999865</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.2414207869932747</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.4890652826627271</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1767.6184550999999</v>
+        <v>1767.6551775999999</v>
       </c>
       <c r="C391" s="5">
-        <v>4.184333499999866</v>
+        <v>4.243370799999866</v>
       </c>
       <c r="D391" s="5">
-        <v>2.8848544902263296</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>2.9261350270873399</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1775.1352082000001</v>
+        <v>1775.1876064</v>
       </c>
       <c r="C392" s="5">
-        <v>7.5167531000001873</v>
+        <v>7.5324288000001616</v>
       </c>
       <c r="D392" s="5">
-        <v>5.2240293467680665</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>5.2350689991641275</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1788.3145328999999</v>
+        <v>1788.3842006</v>
       </c>
       <c r="C393" s="5">
-        <v>13.179324699999825</v>
+        <v>13.196594199999936</v>
       </c>
       <c r="D393" s="5">
-        <v>9.2822468930505266</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>9.2946257724770618</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1794.0023263999999</v>
+        <v>1794.0756504000001</v>
       </c>
       <c r="C394" s="5">
-        <v>5.6877934999999979</v>
+        <v>5.6914498000001004</v>
       </c>
       <c r="D394" s="5">
-        <v>3.8841168045785412</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.8865034413954058</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1794.6972654000001</v>
+        <v>1794.8286866000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.69493900000020403</v>
+        <v>0.75303619999999682</v>
       </c>
       <c r="D395" s="5">
-        <v>0.46583317348574127</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>0.50484630352185533</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1815.9100871999999</v>
+        <v>1815.3568734999999</v>
       </c>
       <c r="C396" s="5">
-        <v>21.212821799999801</v>
+        <v>20.52818689999981</v>
       </c>
       <c r="D396" s="5">
-        <v>15.143037043746311</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>14.622041831064948</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1820.5370883000001</v>
+        <v>1820.5304291</v>
       </c>
       <c r="C397" s="5">
-        <v>4.6270011000001432</v>
+        <v>5.1735556000000997</v>
       </c>
       <c r="D397" s="5">
-        <v>3.100857502664045</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.4739768155532813</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1830.5386384999999</v>
+        <v>1830.4161457</v>
       </c>
       <c r="C398" s="5">
-        <v>10.001550199999883</v>
+        <v>9.8857166000000234</v>
       </c>
       <c r="D398" s="5">
-        <v>6.7953719802903656</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>6.7143313816771411</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1836.2104333</v>
+        <v>1836.0528972</v>
       </c>
       <c r="C399" s="5">
-        <v>5.6717948000000433</v>
+        <v>5.6367514999999457</v>
       </c>
       <c r="D399" s="5">
-        <v>3.7821360623733424</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>3.7586266866807438</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1845.0863796000001</v>
+        <v>1845.1201432</v>
       </c>
       <c r="C400" s="5">
-        <v>8.8759463000001233</v>
+        <v>9.0672460000000683</v>
       </c>
       <c r="D400" s="5">
-        <v>5.9573349559699729</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>6.0897755604801818</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1846.7120422999999</v>
+        <v>1847.1294356000001</v>
       </c>
       <c r="C401" s="5">
-        <v>1.6256626999997934</v>
+        <v>2.0092924000000494</v>
       </c>
       <c r="D401" s="5">
-        <v>1.0624307254396115</v>
+        <v>1.3146269712106307</v>
       </c>
       <c r="E401" s="5">
-        <v>4.6135269192331352</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.6166048445963836</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1860.6558544</v>
+        <v>1860.6775950000001</v>
       </c>
       <c r="C402" s="5">
-        <v>13.943812100000059</v>
+        <v>13.548159400000031</v>
       </c>
       <c r="D402" s="5">
-        <v>9.446649395116836</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>9.1655450650603765</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1869.0210810000001</v>
+        <v>1869.0616139000001</v>
       </c>
       <c r="C403" s="5">
-        <v>8.3652266000001418</v>
+        <v>8.3840189000000009</v>
       </c>
       <c r="D403" s="5">
-        <v>5.5304411336138282</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>5.5431082805450949</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1879.2194079000001</v>
+        <v>1879.2778163999999</v>
       </c>
       <c r="C404" s="5">
-        <v>10.198326899999984</v>
+        <v>10.216202499999781</v>
       </c>
       <c r="D404" s="5">
-        <v>6.7479318559647172</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>6.7599664098572765</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1881.4383886999999</v>
+        <v>1881.5316439999999</v>
       </c>
       <c r="C405" s="5">
-        <v>2.2189807999998266</v>
+        <v>2.2538276000000224</v>
       </c>
       <c r="D405" s="5">
-        <v>1.4261976663259901</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>1.448697252987885</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1889.8051740000001</v>
+        <v>1889.9179607000001</v>
       </c>
       <c r="C406" s="5">
-        <v>8.3667853000001742</v>
+        <v>8.3863167000001795</v>
       </c>
       <c r="D406" s="5">
-        <v>5.4688938609288584</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>5.4816966322463134</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1900.9277417000001</v>
+        <v>1901.1133692000001</v>
       </c>
       <c r="C407" s="5">
-        <v>11.122567699999991</v>
+        <v>11.195408499999985</v>
       </c>
       <c r="D407" s="5">
-        <v>7.2958440288135584</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>7.3447387593706281</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1897.5344502999999</v>
+        <v>1896.889113</v>
       </c>
       <c r="C408" s="5">
-        <v>-3.3932914000001801</v>
+        <v>-4.2242562000001271</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.1211793358789754</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-2.6340431711617596</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1901.1188259999999</v>
+        <v>1901.0856769</v>
       </c>
       <c r="C409" s="5">
-        <v>3.5843757000000096</v>
+        <v>4.196563900000001</v>
       </c>
       <c r="D409" s="5">
-        <v>2.2904566631877454</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>2.6873509240704641</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1908.0655162999999</v>
+        <v>1907.8983022</v>
       </c>
       <c r="C410" s="5">
-        <v>6.9466903000000002</v>
+        <v>6.8126253000000361</v>
       </c>
       <c r="D410" s="5">
-        <v>4.4740049056729125</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>4.3860299700048788</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1907.1187147999999</v>
+        <v>1906.8877448999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.9468014999999923</v>
+        <v>-1.0105573000000732</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.59382979813455972</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-0.63375613741891712</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1907.5285151</v>
+        <v>1907.6262443999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.40980030000014267</v>
+        <v>0.73849949999998898</v>
       </c>
       <c r="D412" s="5">
-        <v>0.25816009920147653</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.46572719423247921</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1911.8518549999999</v>
+        <v>1912.2733298000001</v>
       </c>
       <c r="C413" s="5">
-        <v>4.3233398999998371</v>
+        <v>4.6470854000001509</v>
       </c>
       <c r="D413" s="5">
-        <v>2.7539144146706995</v>
+        <v>2.9627544993376276</v>
       </c>
       <c r="E413" s="5">
-        <v>3.5273400079674166</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.526763904276109</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1914.2679062</v>
+        <v>1914.3180454000001</v>
       </c>
       <c r="C414" s="5">
-        <v>2.4160512000000836</v>
+        <v>2.0447156000000177</v>
       </c>
       <c r="D414" s="5">
-        <v>1.5270523227849164</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>1.2906837211393851</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1918.8388015</v>
+        <v>1918.8672377</v>
       </c>
       <c r="C415" s="5">
-        <v>4.5708953000000747</v>
+        <v>4.5491922999999588</v>
       </c>
       <c r="D415" s="5">
-        <v>2.9032957297333351</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>2.8892532944843285</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1921.0445557999999</v>
+        <v>1921.1081147</v>
       </c>
       <c r="C416" s="5">
-        <v>2.2057542999998532</v>
+        <v>2.2408769999999549</v>
       </c>
       <c r="D416" s="5">
-        <v>1.3881855089661777</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.4104110257898705</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1925.2121910999999</v>
+        <v>1925.3281281</v>
       </c>
       <c r="C417" s="5">
-        <v>4.167635300000029</v>
+        <v>4.2200133999999707</v>
       </c>
       <c r="D417" s="5">
-        <v>2.6346448338793405</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>2.6680683393250693</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1929.0866748000001</v>
+        <v>1929.2171040000001</v>
       </c>
       <c r="C418" s="5">
-        <v>3.8744837000001553</v>
+        <v>3.888975900000105</v>
       </c>
       <c r="D418" s="5">
-        <v>2.4419074484563597</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.450993683984537</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1933.0182508</v>
+        <v>1933.2272241000001</v>
       </c>
       <c r="C419" s="5">
-        <v>3.93157599999995</v>
+        <v>4.0101200999999946</v>
       </c>
       <c r="D419" s="5">
-        <v>2.4732617438948612</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.5230657732209227</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1934.5873786</v>
+        <v>1933.9905515999999</v>
       </c>
       <c r="C420" s="5">
-        <v>1.5691277999999329</v>
+        <v>0.76332749999983207</v>
       </c>
       <c r="D420" s="5">
-        <v>0.97846092751805447</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>0.47484580661705245</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1944.2909129</v>
+        <v>1944.1983656</v>
       </c>
       <c r="C421" s="5">
-        <v>9.7035343000000012</v>
+        <v>10.207814000000099</v>
       </c>
       <c r="D421" s="5">
-        <v>6.1878324520398209</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>6.5208707876098781</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1948.2987286</v>
+        <v>1948.0712123000001</v>
       </c>
       <c r="C422" s="5">
-        <v>4.0078157000000374</v>
+        <v>3.8728467000000819</v>
       </c>
       <c r="D422" s="5">
-        <v>2.5018275366443632</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.4167661439697952</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1952.5460501</v>
+        <v>1952.2637181</v>
       </c>
       <c r="C423" s="5">
-        <v>4.2473214999999982</v>
+        <v>4.1925057999999353</v>
       </c>
       <c r="D423" s="5">
-        <v>2.6476139839754609</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>2.6133474222287845</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1958.5350438999999</v>
+        <v>1958.7853095</v>
       </c>
       <c r="C424" s="5">
-        <v>5.9889937999998892</v>
+        <v>6.5215914000000339</v>
       </c>
       <c r="D424" s="5">
-        <v>3.7434620296009857</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>4.0831100034598222</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1962.2369709</v>
+        <v>1962.5287198000001</v>
       </c>
       <c r="C425" s="5">
-        <v>3.7019270000000688</v>
+        <v>3.7434103000000505</v>
       </c>
       <c r="D425" s="5">
-        <v>2.2919100422149619</v>
+        <v>2.3175642158185461</v>
       </c>
       <c r="E425" s="5">
-        <v>2.6354090024407251</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.6280442872283372</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1970.861273</v>
+        <v>1970.9307650000001</v>
       </c>
       <c r="C426" s="5">
-        <v>8.6243021000000226</v>
+        <v>8.402045199999975</v>
       </c>
       <c r="D426" s="5">
-        <v>5.4035457023912103</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>5.2601953955634828</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1973.9082672</v>
+        <v>1973.9325323999999</v>
       </c>
       <c r="C427" s="5">
-        <v>3.0469941999999719</v>
+        <v>3.0017673999998351</v>
       </c>
       <c r="D427" s="5">
-        <v>1.8710827686837517</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.8430115455874585</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1975.499433</v>
+        <v>1975.5656257000001</v>
       </c>
       <c r="C428" s="5">
-        <v>1.5911657999999989</v>
+        <v>1.6330933000001551</v>
       </c>
       <c r="D428" s="5">
-        <v>0.97161919156101284</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.99732583076936887</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1977.4043839999999</v>
+        <v>1977.5371716</v>
       </c>
       <c r="C429" s="5">
-        <v>1.9049509999999827</v>
+        <v>1.97154589999991</v>
       </c>
       <c r="D429" s="5">
-        <v>1.1633027579721178</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.2041534184530356</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1979.4946110999999</v>
+        <v>1979.6549525999999</v>
       </c>
       <c r="C430" s="5">
-        <v>2.0902270999999928</v>
+        <v>2.1177809999999226</v>
       </c>
       <c r="D430" s="5">
-        <v>1.2758678292227765</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>1.292698517208013</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1969.9647245000001</v>
+        <v>1970.1956475</v>
       </c>
       <c r="C431" s="5">
-        <v>-9.529886599999827</v>
+        <v>-9.4593050999999377</v>
       </c>
       <c r="D431" s="5">
-        <v>-5.6266203220603384</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-5.5855962741935379</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1983.5242252</v>
+        <v>1982.9638003</v>
       </c>
       <c r="C432" s="5">
-        <v>13.559500699999944</v>
+        <v>12.768152800000053</v>
       </c>
       <c r="D432" s="5">
-        <v>8.5797191769388714</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>8.0600512818030055</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1985.1666786999999</v>
+        <v>1985.0236245999999</v>
       </c>
       <c r="C433" s="5">
-        <v>1.6424534999998741</v>
+        <v>2.0598242999999457</v>
       </c>
       <c r="D433" s="5">
-        <v>0.99819563497542951</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.2536587673924071</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1985.9013815999999</v>
+        <v>1985.6433666</v>
       </c>
       <c r="C434" s="5">
-        <v>0.73470290000000205</v>
+        <v>0.6197420000000875</v>
       </c>
       <c r="D434" s="5">
-        <v>0.44502072135219617</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.37529465533898687</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1991.1834832</v>
+        <v>1992.1613898999999</v>
       </c>
       <c r="C435" s="5">
-        <v>5.2821016000000327</v>
+        <v>6.518023299999868</v>
       </c>
       <c r="D435" s="5">
-        <v>3.2388690842308998</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>4.0109909207490357</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1995.75263</v>
+        <v>1995.3250353999999</v>
       </c>
       <c r="C436" s="5">
-        <v>4.5691467999999986</v>
+        <v>3.1636455000000296</v>
       </c>
       <c r="D436" s="5">
-        <v>2.7886469235395284</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.9223890620216011</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2000.2474711</v>
+        <v>2000.2070414</v>
       </c>
       <c r="C437" s="5">
-        <v>4.4948411000000306</v>
+        <v>4.8820060000000467</v>
       </c>
       <c r="D437" s="5">
-        <v>2.7363748105481367</v>
+        <v>2.9759011884489706</v>
       </c>
       <c r="E437" s="5">
-        <v>1.9371003993756242</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.9198863802533106</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2004.2340376</v>
+        <v>2004.2252871999999</v>
       </c>
       <c r="C438" s="5">
-        <v>3.9865664999999808</v>
+        <v>4.0182457999999315</v>
       </c>
       <c r="D438" s="5">
-        <v>2.4180354075411525</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>2.4375129745715762</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2003.6130188</v>
+        <v>2003.2069389999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.62101880000000165</v>
+        <v>-1.0183481999999913</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.37119111496601853</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.60801978231955767</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2009.4747165000001</v>
+        <v>2009.0674487000001</v>
       </c>
       <c r="C440" s="5">
-        <v>5.8616977000001498</v>
+        <v>5.8605097000001933</v>
       </c>
       <c r="D440" s="5">
-        <v>3.5677199609502219</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>3.567719968595684</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>2010.8566484</v>
+        <v>2012.7049543000001</v>
       </c>
       <c r="C441" s="5">
-        <v>1.3819318999999268</v>
+        <v>3.6375055999999404</v>
       </c>
       <c r="D441" s="5">
-        <v>0.82837822274026696</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>2.1944195211580642</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>2011.2937472999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-1.411207000000104</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-0.83814229837791965</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">