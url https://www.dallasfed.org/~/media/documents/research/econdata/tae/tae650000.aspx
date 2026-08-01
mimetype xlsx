--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{43262253-EBA3-4458-9227-D6D0997D32D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{292528B7-C838-46ED-89E8-91EDA94DF41C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{904F6F1A-D8D3-4940-AEB6-06462FF52688}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{553C035F-AC0F-4926-89DF-E5CEAB5A87C1}"/>
   </bookViews>
   <sheets>
     <sheet name="AE650000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Education and Health Services</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4EB2C1F3-4BAD-4015-A70D-7886AD461CE5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD35CC82-CF9C-4681-802F-00A8B53C28AF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>659.58914030000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>662.50864551999996</v>
       </c>
       <c r="C7" s="5">
         <v>2.9195052199999054</v>
       </c>
       <c r="D7" s="5">
         <v>5.442729757305953</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>665.0594466</v>
       </c>
       <c r="C8" s="5">
         <v>2.550801080000042</v>
       </c>
       <c r="D8" s="5">
         <v>4.7193647194225363</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>667.37634025</v>
       </c>
       <c r="C9" s="5">
         <v>2.3168936499999973</v>
       </c>
       <c r="D9" s="5">
         <v>4.261525005023592</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>670.53466891000005</v>
       </c>
       <c r="C10" s="5">
         <v>3.158328660000052</v>
       </c>
       <c r="D10" s="5">
         <v>5.829117534930206</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>673.75779193000005</v>
       </c>
       <c r="C11" s="5">
         <v>3.2231230200000027</v>
       </c>
       <c r="D11" s="5">
         <v>5.923119452778014</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>676.80083300000001</v>
       </c>
       <c r="C12" s="5">
         <v>3.0430410699999584</v>
       </c>
       <c r="D12" s="5">
         <v>5.556505734207895</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>682.13494804000004</v>
       </c>
       <c r="C13" s="5">
         <v>5.3341150400000288</v>
       </c>
       <c r="D13" s="5">
         <v>9.8785679777924962</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>684.99203812999997</v>
       </c>
       <c r="C14" s="5">
         <v>2.8570900899999288</v>
       </c>
       <c r="D14" s="5">
         <v>5.1435600340860699</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>688.03307864999999</v>
       </c>
       <c r="C15" s="5">
         <v>3.0410405200000241</v>
       </c>
       <c r="D15" s="5">
         <v>5.4594585795269657</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>690.69050056000003</v>
       </c>
       <c r="C16" s="5">
         <v>2.6574219100000391</v>
       </c>
       <c r="D16" s="5">
         <v>4.7345509796077101</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>690.87078837000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.18028780999998162</v>
       </c>
       <c r="D17" s="5">
         <v>0.31368063743473229</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>693.56058886000005</v>
       </c>
       <c r="C18" s="5">
         <v>2.6898004900000387</v>
       </c>
       <c r="D18" s="5">
         <v>4.773371402805382</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>697.75785388999998</v>
       </c>
       <c r="C19" s="5">
         <v>4.1972650299999259</v>
       </c>
       <c r="D19" s="5">
         <v>7.508777340117212</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>701.33033008999996</v>
       </c>
       <c r="C20" s="5">
         <v>3.5724761999999828</v>
       </c>
       <c r="D20" s="5">
         <v>6.3199220613048279</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>705.33122105999996</v>
       </c>
       <c r="C21" s="5">
         <v>4.0008909700000004</v>
       </c>
       <c r="D21" s="5">
         <v>7.0645865723648837</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>708.90698048000002</v>
       </c>
       <c r="C22" s="5">
         <v>3.575759420000054</v>
       </c>
       <c r="D22" s="5">
         <v>6.2560670351196057</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>710.21641258</v>
       </c>
       <c r="C23" s="5">
         <v>1.3094320999999809</v>
       </c>
       <c r="D23" s="5">
         <v>2.2391942599642389</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>713.06875680999997</v>
       </c>
       <c r="C24" s="5">
         <v>2.8523442299999715</v>
       </c>
       <c r="D24" s="5">
         <v>4.9272876844170144</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>715.13039734999995</v>
       </c>
       <c r="C25" s="5">
         <v>2.0616405399999849</v>
       </c>
       <c r="D25" s="5">
         <v>3.5251728659852599</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>718.40652637999995</v>
       </c>
       <c r="C26" s="5">
         <v>3.2761290299999928</v>
       </c>
       <c r="D26" s="5">
         <v>5.638047515344824</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>721.19695038999998</v>
       </c>
       <c r="C27" s="5">
         <v>2.7904240100000379</v>
       </c>
       <c r="D27" s="5">
         <v>4.761896310557967</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>725.17469289999997</v>
       </c>
       <c r="C28" s="5">
         <v>3.9777425099999846</v>
       </c>
       <c r="D28" s="5">
         <v>6.8230803209333502</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>726.96460379999996</v>
       </c>
       <c r="C29" s="5">
         <v>1.7899108999999953</v>
       </c>
       <c r="D29" s="5">
         <v>3.0024389552867348</v>
       </c>
       <c r="E29" s="5">
         <v>5.2243944942523379</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>729.80857182</v>
       </c>
       <c r="C30" s="5">
         <v>2.8439680200000339</v>
       </c>
       <c r="D30" s="5">
         <v>4.7968756194822104</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>732.35147485000005</v>
       </c>
       <c r="C31" s="5">
         <v>2.5429030300000477</v>
       </c>
       <c r="D31" s="5">
         <v>4.2622772367367778</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>733.96545265999998</v>
       </c>
       <c r="C32" s="5">
         <v>1.6139778099999376</v>
       </c>
       <c r="D32" s="5">
         <v>2.6768874012528032</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>736.67798825</v>
       </c>
       <c r="C33" s="5">
         <v>2.7125355900000159</v>
       </c>
       <c r="D33" s="5">
         <v>4.5261370292532632</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>738.34006136000005</v>
       </c>
       <c r="C34" s="5">
         <v>1.6620731100000512</v>
       </c>
       <c r="D34" s="5">
         <v>2.7412578445680458</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>742.12500970999997</v>
       </c>
       <c r="C35" s="5">
         <v>3.7849483499999224</v>
       </c>
       <c r="D35" s="5">
         <v>6.3279918462181284</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>747.63173560999996</v>
       </c>
       <c r="C36" s="5">
         <v>5.5067258999999922</v>
       </c>
       <c r="D36" s="5">
         <v>9.2767891900374941</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>748.25603076000004</v>
       </c>
       <c r="C37" s="5">
         <v>0.62429515000007996</v>
       </c>
       <c r="D37" s="5">
         <v>1.0066512084784707</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>750.24658941999996</v>
       </c>
       <c r="C38" s="5">
         <v>1.9905586599999197</v>
       </c>
       <c r="D38" s="5">
         <v>3.2394418369486866</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>756.03566305000004</v>
       </c>
       <c r="C39" s="5">
         <v>5.7890736300000754</v>
       </c>
       <c r="D39" s="5">
         <v>9.6627235877834607</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>757.82169183999997</v>
       </c>
       <c r="C40" s="5">
         <v>1.7860287899999321</v>
       </c>
       <c r="D40" s="5">
         <v>2.8719571257018517</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>760.65394612</v>
       </c>
       <c r="C41" s="5">
         <v>2.8322542800000292</v>
       </c>
       <c r="D41" s="5">
         <v>4.578181026846484</v>
       </c>
       <c r="E41" s="5">
         <v>4.6342479597904163</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>769.19209120000005</v>
       </c>
       <c r="C42" s="5">
         <v>8.5381450800000493</v>
       </c>
       <c r="D42" s="5">
         <v>14.333171500740249</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>770.97080554000001</v>
       </c>
       <c r="C43" s="5">
         <v>1.778714339999965</v>
       </c>
       <c r="D43" s="5">
         <v>2.8105002111336486</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>773.56990516999997</v>
       </c>
       <c r="C44" s="5">
         <v>2.5990996299999551</v>
       </c>
       <c r="D44" s="5">
         <v>4.1213028627005599</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>773.05127471000003</v>
       </c>
       <c r="C45" s="5">
         <v>-0.51863045999994029</v>
       </c>
       <c r="D45" s="5">
         <v>-0.80156529674650923</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>776.08348058000001</v>
       </c>
       <c r="C46" s="5">
         <v>3.0322058699999843</v>
       </c>
       <c r="D46" s="5">
         <v>4.8097449531587788</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>780.74275759</v>
       </c>
       <c r="C47" s="5">
         <v>4.6592770099999825</v>
       </c>
       <c r="D47" s="5">
         <v>7.447001339392334</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>782.29431768999996</v>
       </c>
       <c r="C48" s="5">
         <v>1.5515600999999606</v>
       </c>
       <c r="D48" s="5">
         <v>2.4109835461922913</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>783.50849087999995</v>
       </c>
       <c r="C49" s="5">
         <v>1.2141731899999968</v>
       </c>
       <c r="D49" s="5">
         <v>1.8784617529663539</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>785.66726530999995</v>
       </c>
       <c r="C50" s="5">
         <v>2.158774429999994</v>
       </c>
       <c r="D50" s="5">
         <v>3.3568862651695452</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>785.01520299000003</v>
       </c>
       <c r="C51" s="5">
         <v>-0.6520623199999136</v>
       </c>
       <c r="D51" s="5">
         <v>-0.99140299108984031</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>786.76893943000005</v>
       </c>
       <c r="C52" s="5">
         <v>1.7537364400000115</v>
       </c>
       <c r="D52" s="5">
         <v>2.7140050585891196</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>788.93802970000002</v>
       </c>
       <c r="C53" s="5">
         <v>2.1690902699999697</v>
       </c>
       <c r="D53" s="5">
         <v>3.3589809999504894</v>
       </c>
       <c r="E53" s="5">
         <v>3.7183904355289954</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>792.48607229000004</v>
       </c>
       <c r="C54" s="5">
         <v>3.5480425900000228</v>
       </c>
       <c r="D54" s="5">
         <v>5.5321938472631116</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>793.86247556000001</v>
       </c>
       <c r="C55" s="5">
         <v>1.3764032699999689</v>
       </c>
       <c r="D55" s="5">
         <v>2.1042052135883171</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>796.03709383</v>
       </c>
       <c r="C56" s="5">
         <v>2.1746182699999963</v>
       </c>
       <c r="D56" s="5">
         <v>3.3371255104183373</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>804.03882290000001</v>
       </c>
       <c r="C57" s="5">
         <v>8.0017290700000103</v>
       </c>
       <c r="D57" s="5">
         <v>12.752080195947935</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>806.43427784999994</v>
       </c>
       <c r="C58" s="5">
         <v>2.3954549499999302</v>
       </c>
       <c r="D58" s="5">
         <v>3.6343011884796717</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>810.20000463999997</v>
       </c>
       <c r="C59" s="5">
         <v>3.7657267900000306</v>
       </c>
       <c r="D59" s="5">
         <v>5.749699880935033</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>816.21929011999998</v>
       </c>
       <c r="C60" s="5">
         <v>6.0192854800000077</v>
       </c>
       <c r="D60" s="5">
         <v>9.2887245259415607</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>818.14089455999999</v>
       </c>
       <c r="C61" s="5">
         <v>1.9216044400000101</v>
       </c>
       <c r="D61" s="5">
         <v>2.8619994859195641</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>820.52453485000001</v>
       </c>
       <c r="C62" s="5">
         <v>2.3836402900000166</v>
       </c>
       <c r="D62" s="5">
         <v>3.5527516523524039</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>823.26446831999999</v>
       </c>
       <c r="C63" s="5">
         <v>2.7399334699999827</v>
       </c>
       <c r="D63" s="5">
         <v>4.0815145695195065</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>827.25174045000006</v>
       </c>
       <c r="C64" s="5">
         <v>3.9872721300000649</v>
       </c>
       <c r="D64" s="5">
         <v>5.9692381109871961</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>831.85902768999995</v>
       </c>
       <c r="C65" s="5">
         <v>4.6072872399998914</v>
       </c>
       <c r="D65" s="5">
         <v>6.8918355773765816</v>
       </c>
       <c r="E65" s="5">
         <v>5.4403510002326794</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>832.81996347999996</v>
       </c>
       <c r="C66" s="5">
         <v>0.96093579000000773</v>
       </c>
       <c r="D66" s="5">
         <v>1.395041062686686</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>836.22536619000005</v>
       </c>
       <c r="C67" s="5">
         <v>3.4054027100000894</v>
       </c>
       <c r="D67" s="5">
         <v>5.0186723304544323</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>839.79208200000005</v>
       </c>
       <c r="C68" s="5">
         <v>3.5667158100000051</v>
       </c>
       <c r="D68" s="5">
         <v>5.2401015153066721</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>844.05535080000004</v>
       </c>
       <c r="C69" s="5">
         <v>4.2632687999999916</v>
       </c>
       <c r="D69" s="5">
         <v>6.2648960707397228</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>847.51047253000002</v>
       </c>
       <c r="C70" s="5">
         <v>3.4551217299999735</v>
       </c>
       <c r="D70" s="5">
         <v>5.0242895225947048</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>850.80227214000001</v>
       </c>
       <c r="C71" s="5">
         <v>3.2917996099999982</v>
       </c>
       <c r="D71" s="5">
         <v>4.7617662242438241</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>852.89569604999997</v>
       </c>
       <c r="C72" s="5">
         <v>2.0934239099999559</v>
       </c>
       <c r="D72" s="5">
         <v>2.9929224416307854</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>856.01368873000001</v>
       </c>
       <c r="C73" s="5">
         <v>3.117992680000043</v>
       </c>
       <c r="D73" s="5">
         <v>4.4762176845638324</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>860.51150615999995</v>
       </c>
       <c r="C74" s="5">
         <v>4.4978174299999409</v>
       </c>
       <c r="D74" s="5">
         <v>6.4906960461374341</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>863.92825445999995</v>
       </c>
       <c r="C75" s="5">
         <v>3.4167482999999947</v>
       </c>
       <c r="D75" s="5">
         <v>4.8701648615823157</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>867.52566545000002</v>
       </c>
       <c r="C76" s="5">
         <v>3.5974109900000713</v>
       </c>
       <c r="D76" s="5">
         <v>5.1128600515921274</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>869.68653842000003</v>
       </c>
       <c r="C77" s="5">
         <v>2.160872970000014</v>
       </c>
       <c r="D77" s="5">
         <v>3.0303057656712262</v>
       </c>
       <c r="E77" s="5">
         <v>4.5473463015775373</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>871.76268344000005</v>
       </c>
       <c r="C78" s="5">
         <v>2.0761450200000127</v>
       </c>
       <c r="D78" s="5">
         <v>2.9025940035728004</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>873.45897679999996</v>
       </c>
       <c r="C79" s="5">
         <v>1.6962933599999133</v>
       </c>
       <c r="D79" s="5">
         <v>2.3601359484292095</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>876.15648107000004</v>
       </c>
       <c r="C80" s="5">
         <v>2.6975042700000813</v>
       </c>
       <c r="D80" s="5">
         <v>3.7695619698436378</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>878.20378092999999</v>
       </c>
       <c r="C81" s="5">
         <v>2.0472998599999528</v>
       </c>
       <c r="D81" s="5">
         <v>2.8403382122171861</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>882.79259041</v>
       </c>
       <c r="C82" s="5">
         <v>4.588809480000009</v>
       </c>
       <c r="D82" s="5">
         <v>6.4536413113643443</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>884.73002683000004</v>
       </c>
       <c r="C83" s="5">
         <v>1.93743642000004</v>
       </c>
       <c r="D83" s="5">
         <v>2.6656243370215327</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>886.75225329</v>
       </c>
       <c r="C84" s="5">
         <v>2.0222264599999562</v>
       </c>
       <c r="D84" s="5">
         <v>2.7775839315054895</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>891.46445209000001</v>
       </c>
       <c r="C85" s="5">
         <v>4.7121988000000101</v>
       </c>
       <c r="D85" s="5">
         <v>6.5665120254798426</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>893.42525727999998</v>
       </c>
       <c r="C86" s="5">
         <v>1.9608051899999737</v>
       </c>
       <c r="D86" s="5">
         <v>2.6716049084011706</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>901.62621260000003</v>
       </c>
       <c r="C87" s="5">
         <v>8.2009553200000482</v>
       </c>
       <c r="D87" s="5">
         <v>11.588551652324529</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>907.10324996999998</v>
       </c>
       <c r="C88" s="5">
         <v>5.4770373699999482</v>
       </c>
       <c r="D88" s="5">
         <v>7.5380912900250063</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>908.21620236000001</v>
       </c>
       <c r="C89" s="5">
         <v>1.1129523900000322</v>
       </c>
       <c r="D89" s="5">
         <v>1.4822923708914804</v>
       </c>
       <c r="E89" s="5">
         <v>4.4302932422063845</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>912.31645171000002</v>
       </c>
       <c r="C90" s="5">
         <v>4.1002493500000128</v>
       </c>
       <c r="D90" s="5">
         <v>5.5541065698096359</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>917.31876285999999</v>
       </c>
       <c r="C91" s="5">
         <v>5.0023111499999686</v>
       </c>
       <c r="D91" s="5">
         <v>6.7818010682271002</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>921.37341590999995</v>
       </c>
       <c r="C92" s="5">
         <v>4.0546530499999562</v>
       </c>
       <c r="D92" s="5">
         <v>5.4350019603899069</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>926.74201333999997</v>
       </c>
       <c r="C93" s="5">
         <v>5.3685974300000225</v>
       </c>
       <c r="D93" s="5">
         <v>7.2205654317464729</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>931.34948259999999</v>
       </c>
       <c r="C94" s="5">
         <v>4.6074692600000162</v>
       </c>
       <c r="D94" s="5">
         <v>6.1318923846492623</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>933.93255653999995</v>
       </c>
       <c r="C95" s="5">
         <v>2.5830739399999629</v>
       </c>
       <c r="D95" s="5">
         <v>3.3794098178754339</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>937.93668539999999</v>
       </c>
       <c r="C96" s="5">
         <v>4.0041288600000371</v>
       </c>
       <c r="D96" s="5">
         <v>5.2679322419419305</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>941.76968123999995</v>
       </c>
       <c r="C97" s="5">
         <v>3.8329958399999668</v>
       </c>
       <c r="D97" s="5">
         <v>5.0156891392227676</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>944.49833966999995</v>
       </c>
       <c r="C98" s="5">
         <v>2.7286584299999959</v>
       </c>
       <c r="D98" s="5">
         <v>3.532792194031309</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>946.57978885</v>
       </c>
       <c r="C99" s="5">
         <v>2.0814491800000496</v>
       </c>
       <c r="D99" s="5">
         <v>2.6768038916741066</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>947.76082962999999</v>
       </c>
       <c r="C100" s="5">
         <v>1.1810407799999894</v>
       </c>
       <c r="D100" s="5">
         <v>1.5075486685716122</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>950.88486018000003</v>
       </c>
       <c r="C101" s="5">
         <v>3.1240305500000431</v>
       </c>
       <c r="D101" s="5">
         <v>4.0279702948674556</v>
       </c>
       <c r="E101" s="5">
         <v>4.6980727396324307</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>952.77786174000005</v>
       </c>
       <c r="C102" s="5">
         <v>1.8930015600000161</v>
       </c>
       <c r="D102" s="5">
         <v>2.4152662177487016</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>955.19657036000001</v>
       </c>
       <c r="C103" s="5">
         <v>2.4187086199999612</v>
       </c>
       <c r="D103" s="5">
         <v>3.0891984448062182</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>956.69404345999999</v>
       </c>
       <c r="C104" s="5">
         <v>1.4974730999999792</v>
       </c>
       <c r="D104" s="5">
         <v>1.8975603908945704</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>957.35560382999995</v>
       </c>
       <c r="C105" s="5">
         <v>0.66156036999996104</v>
       </c>
       <c r="D105" s="5">
         <v>0.83297136075952682</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>957.72094823999998</v>
       </c>
       <c r="C106" s="5">
         <v>0.36534441000003426</v>
       </c>
       <c r="D106" s="5">
         <v>0.45890434829432003</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>959.87395873000003</v>
       </c>
       <c r="C107" s="5">
         <v>2.1530104900000424</v>
       </c>
       <c r="D107" s="5">
         <v>2.731273414900004</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>961.20654940999998</v>
       </c>
       <c r="C108" s="5">
         <v>1.332590679999953</v>
       </c>
       <c r="D108" s="5">
         <v>1.6787367724253155</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>962.75139887</v>
       </c>
       <c r="C109" s="5">
         <v>1.5448494600000231</v>
       </c>
       <c r="D109" s="5">
         <v>1.9457779032215905</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>964.09214282000005</v>
       </c>
       <c r="C110" s="5">
         <v>1.3407439500000464</v>
       </c>
       <c r="D110" s="5">
         <v>1.6839999076927903</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>965.61973575000002</v>
       </c>
       <c r="C111" s="5">
         <v>1.5275929299999689</v>
       </c>
       <c r="D111" s="5">
         <v>1.9180440356534989</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>970.00114971999994</v>
       </c>
       <c r="C112" s="5">
         <v>4.3814139699999259</v>
       </c>
       <c r="D112" s="5">
         <v>5.5828514211318847</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>972.34399843000006</v>
       </c>
       <c r="C113" s="5">
         <v>2.3428487100001121</v>
       </c>
       <c r="D113" s="5">
         <v>2.9371801885874183</v>
       </c>
       <c r="E113" s="5">
         <v>2.2567546449249187</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>970.57267096999999</v>
       </c>
       <c r="C114" s="5">
         <v>-1.7713274600000659</v>
       </c>
       <c r="D114" s="5">
         <v>-2.1642799155615067</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>969.74841709999998</v>
       </c>
       <c r="C115" s="5">
         <v>-0.82425387000000683</v>
       </c>
       <c r="D115" s="5">
         <v>-1.0143472719203128</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>970.78404465000006</v>
       </c>
       <c r="C116" s="5">
         <v>1.035627550000072</v>
       </c>
       <c r="D116" s="5">
         <v>1.2890751530309386</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>972.90000852000003</v>
       </c>
       <c r="C117" s="5">
         <v>2.1159638699999732</v>
       </c>
       <c r="D117" s="5">
         <v>2.6471576499653482</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>973.15204593999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.2520374199999651</v>
       </c>
       <c r="D118" s="5">
         <v>0.31131277905229737</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>977.8078544</v>
       </c>
       <c r="C119" s="5">
         <v>4.6558084600000029</v>
       </c>
       <c r="D119" s="5">
         <v>5.8946105197530851</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>976.71152512000003</v>
       </c>
       <c r="C120" s="5">
         <v>-1.0963292799999635</v>
       </c>
       <c r="D120" s="5">
         <v>-1.3371876112652781</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>977.37331434999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.66178922999995393</v>
       </c>
       <c r="D121" s="5">
         <v>0.8161194383670578</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>981.09218126999997</v>
       </c>
       <c r="C122" s="5">
         <v>3.7188669199999822</v>
       </c>
       <c r="D122" s="5">
         <v>4.6627280210763011</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>983.64570920999995</v>
       </c>
       <c r="C123" s="5">
         <v>2.5535279399999808</v>
       </c>
       <c r="D123" s="5">
         <v>3.1683883589940454</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>986.14176515999998</v>
       </c>
       <c r="C124" s="5">
         <v>2.4960559500000272</v>
       </c>
       <c r="D124" s="5">
         <v>3.0879272413772529</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>988.16612164000003</v>
       </c>
       <c r="C125" s="5">
         <v>2.0243564800000513</v>
       </c>
       <c r="D125" s="5">
         <v>2.4913693176056295</v>
       </c>
       <c r="E125" s="5">
         <v>1.6272145696941909</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>989.18329475999997</v>
       </c>
       <c r="C126" s="5">
         <v>1.0171731199999385</v>
       </c>
       <c r="D126" s="5">
         <v>1.2422424646549191</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>991.29760118000002</v>
       </c>
       <c r="C127" s="5">
         <v>2.1143064200000481</v>
       </c>
       <c r="D127" s="5">
         <v>2.5952801667214587</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>994.38993309</v>
       </c>
       <c r="C128" s="5">
         <v>3.0923319099999844</v>
       </c>
       <c r="D128" s="5">
         <v>3.8082727554490381</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>995.98062456000002</v>
       </c>
       <c r="C129" s="5">
         <v>1.5906914700000243</v>
       </c>
       <c r="D129" s="5">
         <v>1.9365781627915357</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>998.93313435000005</v>
       </c>
       <c r="C130" s="5">
         <v>2.9525097900000219</v>
       </c>
       <c r="D130" s="5">
         <v>3.6158864509266087</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1002.1222459000001</v>
       </c>
       <c r="C131" s="5">
         <v>3.1891115500000069</v>
       </c>
       <c r="D131" s="5">
         <v>3.8990103743545168</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1003.1426504999999</v>
       </c>
       <c r="C132" s="5">
         <v>1.0204045999998925</v>
       </c>
       <c r="D132" s="5">
         <v>1.2287586561028796</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1005.9222865</v>
       </c>
       <c r="C133" s="5">
         <v>2.7796360000000959</v>
       </c>
       <c r="D133" s="5">
         <v>3.3762595929761607</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1010.5215758000001</v>
       </c>
       <c r="C134" s="5">
         <v>4.5992893000000095</v>
       </c>
       <c r="D134" s="5">
         <v>5.6267520045684805</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1011.8165976</v>
       </c>
       <c r="C135" s="5">
         <v>1.2950217999999722</v>
       </c>
       <c r="D135" s="5">
         <v>1.5487314802584917</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1014.4027555</v>
       </c>
       <c r="C136" s="5">
         <v>2.5861578999999892</v>
       </c>
       <c r="D136" s="5">
         <v>3.1106329065720306</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1017.5213228</v>
       </c>
       <c r="C137" s="5">
         <v>3.1185672999999952</v>
       </c>
       <c r="D137" s="5">
         <v>3.7521688239601225</v>
       </c>
       <c r="E137" s="5">
         <v>2.9706747192750349</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1021.9688365</v>
       </c>
       <c r="C138" s="5">
         <v>4.4475136999999449</v>
       </c>
       <c r="D138" s="5">
         <v>5.3730635753393097</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1026.2201133000001</v>
       </c>
       <c r="C139" s="5">
         <v>4.2512768000001415</v>
       </c>
       <c r="D139" s="5">
         <v>5.10767611950389</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1029.7197613999999</v>
       </c>
       <c r="C140" s="5">
         <v>3.4996480999998312</v>
       </c>
       <c r="D140" s="5">
         <v>4.1699128615364289</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1031.8550178</v>
       </c>
       <c r="C141" s="5">
         <v>2.1352564000001166</v>
       </c>
       <c r="D141" s="5">
         <v>2.5169310382852972</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1035.7303654</v>
       </c>
       <c r="C142" s="5">
         <v>3.8753475999999409</v>
       </c>
       <c r="D142" s="5">
         <v>4.6011219941862302</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1044.5859399000001</v>
       </c>
       <c r="C143" s="5">
         <v>8.8555745000001025</v>
       </c>
       <c r="D143" s="5">
         <v>10.756596892114878</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1045.7570149000001</v>
       </c>
       <c r="C144" s="5">
         <v>1.1710749999999734</v>
       </c>
       <c r="D144" s="5">
         <v>1.3536344123494359</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1048.0110608</v>
       </c>
       <c r="C145" s="5">
         <v>2.2540458999999373</v>
       </c>
       <c r="D145" s="5">
         <v>2.6173882576162599</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1045.9823041</v>
       </c>
       <c r="C146" s="5">
         <v>-2.0287567000000308</v>
       </c>
       <c r="D146" s="5">
         <v>-2.2984055036223472</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1051.5444798000001</v>
       </c>
       <c r="C147" s="5">
         <v>5.5621757000001253</v>
       </c>
       <c r="D147" s="5">
         <v>6.5711685032631584</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1055.1069519</v>
       </c>
       <c r="C148" s="5">
         <v>3.5624720999999226</v>
       </c>
       <c r="D148" s="5">
         <v>4.1420302952756449</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1058.6726005</v>
       </c>
       <c r="C149" s="5">
         <v>3.5656486000000314</v>
       </c>
       <c r="D149" s="5">
         <v>4.1315336332094832</v>
       </c>
       <c r="E149" s="5">
         <v>4.0442668647729718</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1063.1724827999999</v>
       </c>
       <c r="C150" s="5">
         <v>4.4998822999998538</v>
       </c>
       <c r="D150" s="5">
         <v>5.2215396221334087</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1067.6382785000001</v>
       </c>
       <c r="C151" s="5">
         <v>4.4657957000001716</v>
       </c>
       <c r="D151" s="5">
         <v>5.1586264655153702</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1070.1706280999999</v>
       </c>
       <c r="C152" s="5">
         <v>2.5323495999998613</v>
       </c>
       <c r="D152" s="5">
         <v>2.8837273355847515</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1074.1945779</v>
       </c>
       <c r="C153" s="5">
         <v>4.0239498000000822</v>
       </c>
       <c r="D153" s="5">
         <v>4.6066140605035333</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1079.2147041000001</v>
       </c>
       <c r="C154" s="5">
         <v>5.0201262000000497</v>
       </c>
       <c r="D154" s="5">
         <v>5.7544804062602317</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1081.1271002000001</v>
       </c>
       <c r="C155" s="5">
         <v>1.9123961000000236</v>
       </c>
       <c r="D155" s="5">
         <v>2.1472781357379622</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1084.4529832000001</v>
       </c>
       <c r="C156" s="5">
         <v>3.3258829999999762</v>
       </c>
       <c r="D156" s="5">
         <v>3.7546782775690568</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1090.2451397</v>
       </c>
       <c r="C157" s="5">
         <v>5.7921564999999191</v>
       </c>
       <c r="D157" s="5">
         <v>6.6009752327269133</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1092.7788184999999</v>
       </c>
       <c r="C158" s="5">
         <v>2.5336787999999615</v>
       </c>
       <c r="D158" s="5">
         <v>2.8246665537199123</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1091.8815520999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.89726640000003499</v>
       </c>
       <c r="D159" s="5">
         <v>-0.98086685348458547</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1097.1695732000001</v>
       </c>
       <c r="C160" s="5">
         <v>5.2880211000001509</v>
       </c>
       <c r="D160" s="5">
         <v>5.9689720292283033</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1100.8449419999999</v>
       </c>
       <c r="C161" s="5">
         <v>3.6753687999998874</v>
       </c>
       <c r="D161" s="5">
         <v>4.0947324879152092</v>
       </c>
       <c r="E161" s="5">
         <v>3.9835111893972153</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1107.6673444</v>
       </c>
       <c r="C162" s="5">
         <v>6.8224024000001009</v>
       </c>
       <c r="D162" s="5">
         <v>7.6957119168070465</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1109.2875901</v>
       </c>
       <c r="C163" s="5">
         <v>1.6202456999999413</v>
       </c>
       <c r="D163" s="5">
         <v>1.7694965156948905</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1111.7014971999999</v>
       </c>
       <c r="C164" s="5">
         <v>2.4139070999999603</v>
       </c>
       <c r="D164" s="5">
         <v>2.642786436215161</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1113.6731705</v>
       </c>
       <c r="C165" s="5">
         <v>1.9716733000000204</v>
       </c>
       <c r="D165" s="5">
         <v>2.1491600179335713</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1116.1367436999999</v>
       </c>
       <c r="C166" s="5">
         <v>2.463573199999928</v>
       </c>
       <c r="D166" s="5">
         <v>2.6870742073797027</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1114.2845758000001</v>
       </c>
       <c r="C167" s="5">
         <v>-1.852167899999813</v>
       </c>
       <c r="D167" s="5">
         <v>-1.9732597398306795</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1118.4170377999999</v>
       </c>
       <c r="C168" s="5">
         <v>4.1324619999998049</v>
       </c>
       <c r="D168" s="5">
         <v>4.5422554990323327</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1122.0044065</v>
       </c>
       <c r="C169" s="5">
         <v>3.58736870000007</v>
       </c>
       <c r="D169" s="5">
         <v>3.9176835962435597</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1125.5117057</v>
       </c>
       <c r="C170" s="5">
         <v>3.507299200000034</v>
       </c>
       <c r="D170" s="5">
         <v>3.8162753365049484</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1130.4408386</v>
       </c>
       <c r="C171" s="5">
         <v>4.9291329000000133</v>
       </c>
       <c r="D171" s="5">
         <v>5.3838034185060391</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1131.1469972</v>
       </c>
       <c r="C172" s="5">
         <v>0.70615859999998065</v>
       </c>
       <c r="D172" s="5">
         <v>0.75219131615964496</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1131.8018669000001</v>
       </c>
       <c r="C173" s="5">
         <v>0.65486970000006295</v>
       </c>
       <c r="D173" s="5">
         <v>0.69694809791627232</v>
       </c>
       <c r="E173" s="5">
         <v>2.8121058396978205</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1134.4438232</v>
       </c>
       <c r="C174" s="5">
         <v>2.6419562999999471</v>
       </c>
       <c r="D174" s="5">
         <v>2.8373948466628551</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1137.8601818</v>
       </c>
       <c r="C175" s="5">
         <v>3.4163585999999668</v>
       </c>
       <c r="D175" s="5">
         <v>3.6742404761466396</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1140.7426462000001</v>
       </c>
       <c r="C176" s="5">
         <v>2.8824644000001172</v>
       </c>
       <c r="D176" s="5">
         <v>3.082592657334926</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1144.6163753000001</v>
       </c>
       <c r="C177" s="5">
         <v>3.8737290999999914</v>
       </c>
       <c r="D177" s="5">
         <v>4.1519305089622316</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1145.7028557000001</v>
       </c>
       <c r="C178" s="5">
         <v>1.0864804000000277</v>
       </c>
       <c r="D178" s="5">
         <v>1.1450164893821002</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1147.2293463999999</v>
       </c>
       <c r="C179" s="5">
         <v>1.5264906999998402</v>
       </c>
       <c r="D179" s="5">
         <v>1.6106025708509497</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1150.9948299</v>
       </c>
       <c r="C180" s="5">
         <v>3.765483500000073</v>
       </c>
       <c r="D180" s="5">
         <v>4.0105757215912918</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1151.3422421</v>
       </c>
       <c r="C181" s="5">
         <v>0.34741220000000794</v>
       </c>
       <c r="D181" s="5">
         <v>0.36280564686466121</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1152.1037349000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.76149280000004183</v>
       </c>
       <c r="D182" s="5">
         <v>0.7965683382401334</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1164.5079607</v>
       </c>
       <c r="C183" s="5">
         <v>12.404225799999949</v>
       </c>
       <c r="D183" s="5">
         <v>13.713107225239817</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1165.0130360000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.50507530000004408</v>
       </c>
       <c r="D184" s="5">
         <v>0.52171242377923033</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1168.8668230000001</v>
       </c>
       <c r="C185" s="5">
         <v>3.8537870000000112</v>
       </c>
       <c r="D185" s="5">
         <v>4.0425439292485432</v>
       </c>
       <c r="E185" s="5">
         <v>3.2748626048409557</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1168.2143553000001</v>
       </c>
       <c r="C186" s="5">
         <v>-0.65246769999998833</v>
       </c>
       <c r="D186" s="5">
         <v>-0.66779371219825023</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1170.6523038</v>
       </c>
       <c r="C187" s="5">
         <v>2.4379484999999477</v>
       </c>
       <c r="D187" s="5">
         <v>2.5332269575567778</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1174.2555242000001</v>
       </c>
       <c r="C188" s="5">
         <v>3.6032204000000547</v>
       </c>
       <c r="D188" s="5">
         <v>3.7567247169668194</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1177.7994357</v>
       </c>
       <c r="C189" s="5">
         <v>3.5439114999999219</v>
       </c>
       <c r="D189" s="5">
         <v>3.6823326185609462</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1179.3553314999999</v>
       </c>
       <c r="C190" s="5">
         <v>1.5558957999999166</v>
       </c>
       <c r="D190" s="5">
         <v>1.5967916491892886</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1181.8693764</v>
       </c>
       <c r="C191" s="5">
         <v>2.5140449000000444</v>
       </c>
       <c r="D191" s="5">
         <v>2.5882591772119046</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1188.2005666</v>
       </c>
       <c r="C192" s="5">
         <v>6.3311902000000373</v>
       </c>
       <c r="D192" s="5">
         <v>6.6211358852142022</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1189.7684672</v>
       </c>
       <c r="C193" s="5">
         <v>1.56790060000003</v>
       </c>
       <c r="D193" s="5">
         <v>1.5950135010934341</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1193.2838094000001</v>
       </c>
       <c r="C194" s="5">
         <v>3.5153422000000774</v>
       </c>
       <c r="D194" s="5">
         <v>3.6037614682294716</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1193.5920080000001</v>
       </c>
       <c r="C195" s="5">
         <v>0.30819859999996879</v>
       </c>
       <c r="D195" s="5">
         <v>0.31037389018311323</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1197.2292957</v>
       </c>
       <c r="C196" s="5">
         <v>3.637287699999888</v>
       </c>
       <c r="D196" s="5">
         <v>3.7187316193018072</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1200.7186595000001</v>
       </c>
       <c r="C197" s="5">
         <v>3.4893638000000919</v>
       </c>
       <c r="D197" s="5">
         <v>3.5540510628300215</v>
       </c>
       <c r="E197" s="5">
         <v>2.7250184429265856</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1204.9737286</v>
       </c>
       <c r="C198" s="5">
         <v>4.2550690999999006</v>
       </c>
       <c r="D198" s="5">
         <v>4.3363940229855569</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1205.4637338</v>
       </c>
       <c r="C199" s="5">
         <v>0.49000520000004144</v>
       </c>
       <c r="D199" s="5">
         <v>0.48907551877077626</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1206.8922802</v>
       </c>
       <c r="C200" s="5">
         <v>1.4285463999999592</v>
       </c>
       <c r="D200" s="5">
         <v>1.4313770788302982</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1207.4637009</v>
       </c>
       <c r="C201" s="5">
         <v>0.57142070000008971</v>
       </c>
       <c r="D201" s="5">
         <v>0.56963930043059108</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1209.8614797</v>
       </c>
       <c r="C202" s="5">
         <v>2.3977787999999691</v>
       </c>
       <c r="D202" s="5">
         <v>2.4091568423204368</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1214.9173223</v>
       </c>
       <c r="C203" s="5">
         <v>5.0558426000000054</v>
       </c>
       <c r="D203" s="5">
         <v>5.1315084819689716</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1214.8376002</v>
       </c>
       <c r="C204" s="5">
         <v>-7.972210000002633E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-7.8714822093206571E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1221.7513796999999</v>
       </c>
       <c r="C205" s="5">
         <v>6.9137794999999187</v>
       </c>
       <c r="D205" s="5">
         <v>7.0472106000948109</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1224.4244077000001</v>
       </c>
       <c r="C206" s="5">
         <v>2.6730280000001585</v>
       </c>
       <c r="D206" s="5">
         <v>2.6572630338627556</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1227.1562891000001</v>
       </c>
       <c r="C207" s="5">
         <v>2.7318814000000202</v>
       </c>
       <c r="D207" s="5">
         <v>2.7104874921556998</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1229.7188223999999</v>
       </c>
       <c r="C208" s="5">
         <v>2.5625332999998136</v>
       </c>
       <c r="D208" s="5">
         <v>2.5348066229970323</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1233.8792521</v>
       </c>
       <c r="C209" s="5">
         <v>4.1604297000001225</v>
       </c>
       <c r="D209" s="5">
         <v>4.1362878870449205</v>
       </c>
       <c r="E209" s="5">
         <v>2.7617287644891464</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1235.3690783</v>
       </c>
       <c r="C210" s="5">
         <v>1.4898261999999249</v>
       </c>
       <c r="D210" s="5">
         <v>1.4585802133254999</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1242.4169956999999</v>
       </c>
       <c r="C211" s="5">
         <v>7.0479173999999603</v>
       </c>
       <c r="D211" s="5">
         <v>7.0650897328485396</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1247.7753216000001</v>
       </c>
       <c r="C212" s="5">
         <v>5.3583259000001817</v>
       </c>
       <c r="D212" s="5">
         <v>5.299933934361456</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1248.1292662999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.35394469999982903</v>
       </c>
       <c r="D213" s="5">
         <v>0.34092428395458008</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1251.8460447</v>
       </c>
       <c r="C214" s="5">
         <v>3.7167784000000665</v>
       </c>
       <c r="D214" s="5">
         <v>3.632567371475437</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1256.2130149</v>
       </c>
       <c r="C215" s="5">
         <v>4.3669701999999688</v>
       </c>
       <c r="D215" s="5">
         <v>4.2673665780559755</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1258.8046400999999</v>
       </c>
       <c r="C216" s="5">
         <v>2.5916251999999531</v>
       </c>
       <c r="D216" s="5">
         <v>2.5039398873262675</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1261.3751172</v>
       </c>
       <c r="C217" s="5">
         <v>2.5704771000000619</v>
       </c>
       <c r="D217" s="5">
         <v>2.4781067028045278</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1262.3193179</v>
       </c>
       <c r="C218" s="5">
         <v>0.94420070000001033</v>
       </c>
       <c r="D218" s="5">
         <v>0.90196582504451506</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1264.0441324999999</v>
       </c>
       <c r="C219" s="5">
         <v>1.7248145999999451</v>
       </c>
       <c r="D219" s="5">
         <v>1.6520409528082647</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1268.0579597000001</v>
       </c>
       <c r="C220" s="5">
         <v>4.0138272000001507</v>
       </c>
       <c r="D220" s="5">
         <v>3.8777201225614899</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1269.7243461999999</v>
       </c>
       <c r="C221" s="5">
         <v>1.6663864999998168</v>
       </c>
       <c r="D221" s="5">
         <v>1.5883976167635039</v>
       </c>
       <c r="E221" s="5">
         <v>2.905073088715393</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1272.9240890999999</v>
       </c>
       <c r="C222" s="5">
         <v>3.1997429000000466</v>
       </c>
       <c r="D222" s="5">
         <v>3.0663031923489958</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1279.5483415000001</v>
       </c>
       <c r="C223" s="5">
         <v>6.6242524000001595</v>
       </c>
       <c r="D223" s="5">
         <v>6.4266313186629009</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1277.1841565</v>
       </c>
       <c r="C224" s="5">
         <v>-2.3641850000001341</v>
       </c>
       <c r="D224" s="5">
         <v>-2.1948123182396806</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1281.4663129</v>
       </c>
       <c r="C225" s="5">
         <v>4.2821564000000762</v>
       </c>
       <c r="D225" s="5">
         <v>4.0984008539445727</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1286.7294056999999</v>
       </c>
       <c r="C226" s="5">
         <v>5.2630927999998676</v>
       </c>
       <c r="D226" s="5">
         <v>5.0413717781158995</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1287.2502360999999</v>
       </c>
       <c r="C227" s="5">
         <v>0.52083040000002256</v>
       </c>
       <c r="D227" s="5">
         <v>0.4868076751779471</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1290.8641477000001</v>
       </c>
       <c r="C228" s="5">
         <v>3.613911600000165</v>
       </c>
       <c r="D228" s="5">
         <v>3.4214697337322075</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1293.4174654000001</v>
       </c>
       <c r="C229" s="5">
         <v>2.5533176999999796</v>
       </c>
       <c r="D229" s="5">
         <v>2.3995824048030467</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1292.6266364999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.79082890000017869</v>
       </c>
       <c r="D230" s="5">
         <v>-0.73124871211702747</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1300.0730421999999</v>
       </c>
       <c r="C231" s="5">
         <v>7.4464057000000139</v>
       </c>
       <c r="D231" s="5">
         <v>7.1360979561035487</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1304.2988961999999</v>
       </c>
       <c r="C232" s="5">
         <v>4.2258540000000266</v>
       </c>
       <c r="D232" s="5">
         <v>3.9710631017267684</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1309.8533703999999</v>
       </c>
       <c r="C233" s="5">
         <v>5.5544741999999587</v>
       </c>
       <c r="D233" s="5">
         <v>5.2317183477691653</v>
       </c>
       <c r="E233" s="5">
         <v>3.1604516618191303</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1311.7280128</v>
       </c>
       <c r="C234" s="5">
         <v>1.8746424000000843</v>
       </c>
       <c r="D234" s="5">
         <v>1.731005328834434</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1314.0601405</v>
       </c>
       <c r="C235" s="5">
         <v>2.3321277000000009</v>
       </c>
       <c r="D235" s="5">
         <v>2.1544722914237813</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1317.0861033000001</v>
       </c>
       <c r="C236" s="5">
         <v>3.0259628000001157</v>
       </c>
       <c r="D236" s="5">
         <v>2.7985776982049515</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1325.0247925000001</v>
       </c>
       <c r="C237" s="5">
         <v>7.9386891999999989</v>
       </c>
       <c r="D237" s="5">
         <v>7.4776205738729118</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1330.2018313999999</v>
       </c>
       <c r="C238" s="5">
         <v>5.1770388999998431</v>
       </c>
       <c r="D238" s="5">
         <v>4.7906282521779309</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1335.1484046</v>
       </c>
       <c r="C239" s="5">
         <v>4.9465732000001026</v>
       </c>
       <c r="D239" s="5">
         <v>4.5548050507463023</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1344.8650697</v>
       </c>
       <c r="C240" s="5">
         <v>9.7166651000000002</v>
       </c>
       <c r="D240" s="5">
         <v>9.0912885250523434</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1344.5752941000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.28977559999998448</v>
       </c>
       <c r="D241" s="5">
         <v>-0.25825559508934059</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1345.8951396</v>
       </c>
       <c r="C242" s="5">
         <v>1.3198454999999285</v>
       </c>
       <c r="D242" s="5">
         <v>1.18430958294935</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1354.7792717</v>
       </c>
       <c r="C243" s="5">
         <v>8.884132099999988</v>
       </c>
       <c r="D243" s="5">
         <v>8.2150892285816077</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>1356.6165762000001</v>
       </c>
       <c r="C244" s="5">
         <v>1.8373045000000729</v>
       </c>
       <c r="D244" s="5">
         <v>1.6395918939905663</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>1359.0142874000001</v>
       </c>
       <c r="C245" s="5">
         <v>2.3977112000000034</v>
       </c>
       <c r="D245" s="5">
         <v>2.141642789304754</v>
       </c>
       <c r="E245" s="5">
         <v>3.7531618508556797</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>1364.6500922</v>
       </c>
       <c r="C246" s="5">
         <v>5.6358047999999599</v>
       </c>
       <c r="D246" s="5">
         <v>5.0914625967815264</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1367.5744321</v>
       </c>
       <c r="C247" s="5">
         <v>2.9243398999999499</v>
       </c>
       <c r="D247" s="5">
         <v>2.6020329723531521</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1373.9488406999999</v>
       </c>
       <c r="C248" s="5">
         <v>6.3744085999999243</v>
       </c>
       <c r="D248" s="5">
         <v>5.738968878716233</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1375.6175840000001</v>
       </c>
       <c r="C249" s="5">
         <v>1.6687433000001874</v>
       </c>
       <c r="D249" s="5">
         <v>1.4672475506181781</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1379.5925508</v>
       </c>
       <c r="C250" s="5">
         <v>3.9749667999999474</v>
       </c>
       <c r="D250" s="5">
         <v>3.5231468730509086</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1383.0788754</v>
       </c>
       <c r="C251" s="5">
         <v>3.486324599999989</v>
       </c>
       <c r="D251" s="5">
         <v>3.0749871117429439</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1383.1130774999999</v>
       </c>
       <c r="C252" s="5">
         <v>3.4202099999902202E-2</v>
       </c>
       <c r="D252" s="5">
         <v>2.9678786476639019E-2</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1383.7550176</v>
       </c>
       <c r="C253" s="5">
         <v>0.64194010000005619</v>
       </c>
       <c r="D253" s="5">
         <v>0.55837631306454583</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1385.8514878999999</v>
       </c>
       <c r="C254" s="5">
         <v>2.0964702999999645</v>
       </c>
       <c r="D254" s="5">
         <v>1.8332970647686686</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1390.8417692999999</v>
       </c>
       <c r="C255" s="5">
         <v>4.990281399999958</v>
       </c>
       <c r="D255" s="5">
         <v>4.4076662199593386</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1391.9509912999999</v>
       </c>
       <c r="C256" s="5">
         <v>1.1092220000000452</v>
       </c>
       <c r="D256" s="5">
         <v>0.96123117935953406</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1394.4976240999999</v>
       </c>
       <c r="C257" s="5">
         <v>2.5466327999999976</v>
       </c>
       <c r="D257" s="5">
         <v>2.2176773592037735</v>
       </c>
       <c r="E257" s="5">
         <v>2.6109612701633145</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1398.2305464000001</v>
       </c>
       <c r="C258" s="5">
         <v>3.7329223000001548</v>
       </c>
       <c r="D258" s="5">
         <v>3.259991361761605</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1395.8667774999999</v>
       </c>
       <c r="C259" s="5">
         <v>-2.3637689000001956</v>
       </c>
       <c r="D259" s="5">
         <v>-2.0098951452870883</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1400.7166649999999</v>
       </c>
       <c r="C260" s="5">
         <v>4.8498875000000226</v>
       </c>
       <c r="D260" s="5">
         <v>4.2499601278411347</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1407.2656059999999</v>
       </c>
       <c r="C261" s="5">
         <v>6.5489410000000134</v>
       </c>
       <c r="D261" s="5">
         <v>5.7570513975345738</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1408.8641700999999</v>
       </c>
       <c r="C262" s="5">
         <v>1.598564099999976</v>
       </c>
       <c r="D262" s="5">
         <v>1.3716722200872722</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1412.0840978000001</v>
       </c>
       <c r="C263" s="5">
         <v>3.2199277000001985</v>
       </c>
       <c r="D263" s="5">
         <v>2.7773117757379007</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1417.9117728000001</v>
       </c>
       <c r="C264" s="5">
         <v>5.8276749999999993</v>
       </c>
       <c r="D264" s="5">
         <v>5.0663764145076451</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1419.5830469</v>
       </c>
       <c r="C265" s="5">
         <v>1.6712740999998914</v>
       </c>
       <c r="D265" s="5">
         <v>1.4236298587627205</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1426.2069039999999</v>
       </c>
       <c r="C266" s="5">
         <v>6.6238570999998956</v>
       </c>
       <c r="D266" s="5">
         <v>5.7452242972217293</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1423.1213207999999</v>
       </c>
       <c r="C267" s="5">
         <v>-3.0855831999999737</v>
       </c>
       <c r="D267" s="5">
         <v>-2.5655161925679293</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1426.5310179000001</v>
       </c>
       <c r="C268" s="5">
         <v>3.4096971000001304</v>
       </c>
       <c r="D268" s="5">
         <v>2.9133056904422361</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1430.2111425000001</v>
       </c>
       <c r="C269" s="5">
         <v>3.6801245999999992</v>
       </c>
       <c r="D269" s="5">
         <v>3.1400306409455903</v>
       </c>
       <c r="E269" s="5">
         <v>2.5610311400171337</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1431.1947485000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.98360600000000886</v>
       </c>
       <c r="D270" s="5">
         <v>0.82841061170524366</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1435.143151</v>
       </c>
       <c r="C271" s="5">
         <v>3.9484024999999292</v>
       </c>
       <c r="D271" s="5">
         <v>3.3612766522656434</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1438.4605669</v>
       </c>
       <c r="C272" s="5">
         <v>3.3174159000000145</v>
       </c>
       <c r="D272" s="5">
         <v>2.809407903067096</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1434.7932808</v>
       </c>
       <c r="C273" s="5">
         <v>-3.6672860999999557</v>
       </c>
       <c r="D273" s="5">
         <v>-3.0168067600019777</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1439.070518</v>
       </c>
       <c r="C274" s="5">
         <v>4.277237199999945</v>
       </c>
       <c r="D274" s="5">
         <v>3.6365390421101429</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1444.3777359000001</v>
       </c>
       <c r="C275" s="5">
         <v>5.3072179000000688</v>
       </c>
       <c r="D275" s="5">
         <v>4.5164172362325505</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1442.9234369000001</v>
       </c>
       <c r="C276" s="5">
         <v>-1.4542989999999918</v>
       </c>
       <c r="D276" s="5">
         <v>-1.2015740866131441</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1450.9967371</v>
       </c>
       <c r="C277" s="5">
         <v>8.0733001999999487</v>
       </c>
       <c r="D277" s="5">
         <v>6.9246356789557595</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1456.1372799999999</v>
       </c>
       <c r="C278" s="5">
         <v>5.1405428999999003</v>
       </c>
       <c r="D278" s="5">
         <v>4.3351440072953107</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1458.6696334999999</v>
       </c>
       <c r="C279" s="5">
         <v>2.5323534999999993</v>
       </c>
       <c r="D279" s="5">
         <v>2.1069851963084529</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1462.840391</v>
       </c>
       <c r="C280" s="5">
         <v>4.1707575000000361</v>
       </c>
       <c r="D280" s="5">
         <v>3.4856224656283574</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1468.2348191000001</v>
       </c>
       <c r="C281" s="5">
         <v>5.3944281000001411</v>
       </c>
       <c r="D281" s="5">
         <v>4.5160312431425709</v>
       </c>
       <c r="E281" s="5">
         <v>2.6586058149103087</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1466.1288233</v>
       </c>
       <c r="C282" s="5">
         <v>-2.1059958000000734</v>
       </c>
       <c r="D282" s="5">
         <v>-1.7077328361776445</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1474.9189924</v>
       </c>
       <c r="C283" s="5">
         <v>8.7901690999999573</v>
       </c>
       <c r="D283" s="5">
         <v>7.4366441552897733</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1478.7926482</v>
       </c>
       <c r="C284" s="5">
         <v>3.8736558000000514</v>
       </c>
       <c r="D284" s="5">
         <v>3.1975477571293487</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1479.8586889000001</v>
       </c>
       <c r="C285" s="5">
         <v>1.0660407000000305</v>
       </c>
       <c r="D285" s="5">
         <v>0.86850114343279827</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1481.815106</v>
       </c>
       <c r="C286" s="5">
         <v>1.9564170999999533</v>
       </c>
       <c r="D286" s="5">
         <v>1.598021825576712</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1483.8430722000001</v>
       </c>
       <c r="C287" s="5">
         <v>2.0279662000000371</v>
       </c>
       <c r="D287" s="5">
         <v>1.6547010273903373</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1485.7115401999999</v>
       </c>
       <c r="C288" s="5">
         <v>1.8684679999998934</v>
       </c>
       <c r="D288" s="5">
         <v>1.5215594064664995</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1491.1963936</v>
       </c>
       <c r="C289" s="5">
         <v>5.48485340000002</v>
       </c>
       <c r="D289" s="5">
         <v>4.5211490423008538</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1494.1990588000001</v>
       </c>
       <c r="C290" s="5">
         <v>3.0026652000001377</v>
       </c>
       <c r="D290" s="5">
         <v>2.443254226876479</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1497.1489038</v>
       </c>
       <c r="C291" s="5">
         <v>2.9498449999998684</v>
       </c>
       <c r="D291" s="5">
         <v>2.3949310206624386</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1500.8896018999999</v>
       </c>
       <c r="C292" s="5">
         <v>3.7406980999999178</v>
       </c>
       <c r="D292" s="5">
         <v>3.0398045395872542</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1500.8783731999999</v>
       </c>
       <c r="C293" s="5">
         <v>-1.1228699999946912E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-8.977266254062144E-3</v>
       </c>
       <c r="E293" s="5">
         <v>2.2233197084925216</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1502.6026434</v>
       </c>
       <c r="C294" s="5">
         <v>1.7242702000000918</v>
       </c>
       <c r="D294" s="5">
         <v>1.3873532269184752</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1505.2959622999999</v>
       </c>
       <c r="C295" s="5">
         <v>2.6933188999998947</v>
       </c>
       <c r="D295" s="5">
         <v>2.1722549228240906</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1507.8835140000001</v>
       </c>
       <c r="C296" s="5">
         <v>2.5875517000001764</v>
       </c>
       <c r="D296" s="5">
         <v>2.0823726343889959</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>1512.2293709</v>
       </c>
       <c r="C297" s="5">
         <v>4.3458568999999443</v>
       </c>
       <c r="D297" s="5">
         <v>3.5138613734152946</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>1517.1118856000001</v>
       </c>
       <c r="C298" s="5">
         <v>4.8825147000000015</v>
       </c>
       <c r="D298" s="5">
         <v>3.9439709332241168</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1519.0702280999999</v>
       </c>
       <c r="C299" s="5">
         <v>1.9583424999998442</v>
       </c>
       <c r="D299" s="5">
         <v>1.5600478460904066</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>1520.6507721</v>
       </c>
       <c r="C300" s="5">
         <v>1.5805440000001454</v>
       </c>
       <c r="D300" s="5">
         <v>1.2557314549813237</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1524.9346696</v>
       </c>
       <c r="C301" s="5">
         <v>4.2838974999999664</v>
       </c>
       <c r="D301" s="5">
         <v>3.4334516982713614</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>1528.8871707999999</v>
       </c>
       <c r="C302" s="5">
         <v>3.9525011999999151</v>
       </c>
       <c r="D302" s="5">
         <v>3.155022399722629</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1535.8912259000001</v>
       </c>
       <c r="C303" s="5">
         <v>7.0040551000001869</v>
       </c>
       <c r="D303" s="5">
         <v>5.638025659380097</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>1540.4493680999999</v>
       </c>
       <c r="C304" s="5">
         <v>4.5581421999997929</v>
       </c>
       <c r="D304" s="5">
         <v>3.6200094900193047</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>1544.4141273</v>
       </c>
       <c r="C305" s="5">
         <v>3.9647592000001168</v>
       </c>
       <c r="D305" s="5">
         <v>3.1326190549311628</v>
       </c>
       <c r="E305" s="5">
         <v>2.900685017346083</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>1550.5497475</v>
       </c>
       <c r="C306" s="5">
         <v>6.1356201999999485</v>
       </c>
       <c r="D306" s="5">
         <v>4.8728976797068446</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>1554.7710807999999</v>
       </c>
       <c r="C307" s="5">
         <v>4.2213332999999693</v>
       </c>
       <c r="D307" s="5">
         <v>3.3163353038867749</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>1557.4421519</v>
       </c>
       <c r="C308" s="5">
         <v>2.6710711000000629</v>
       </c>
       <c r="D308" s="5">
         <v>2.0811718982279848</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1567.7990196000001</v>
       </c>
       <c r="C309" s="5">
         <v>10.356867700000066</v>
       </c>
       <c r="D309" s="5">
         <v>8.27833447816686</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>1572.1633816000001</v>
       </c>
       <c r="C310" s="5">
         <v>4.3643620000000283</v>
       </c>
       <c r="D310" s="5">
         <v>3.3921238802611331</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>1575.605133</v>
       </c>
       <c r="C311" s="5">
         <v>3.4417513999999301</v>
       </c>
       <c r="D311" s="5">
         <v>2.6588806818291344</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1583.5086916</v>
       </c>
       <c r="C312" s="5">
         <v>7.9035585999999967</v>
       </c>
       <c r="D312" s="5">
         <v>6.1883258859691814</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1584.7344811999999</v>
       </c>
       <c r="C313" s="5">
         <v>1.2257895999998709</v>
       </c>
       <c r="D313" s="5">
         <v>0.93288172355006083</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>1588.3097628999999</v>
       </c>
       <c r="C314" s="5">
         <v>3.575281700000005</v>
       </c>
       <c r="D314" s="5">
         <v>2.7411385273111266</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>1592.8689099000001</v>
       </c>
       <c r="C315" s="5">
         <v>4.5591470000001664</v>
       </c>
       <c r="D315" s="5">
         <v>3.4994312203942224</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1597.1274209000001</v>
       </c>
       <c r="C316" s="5">
         <v>4.2585109999999986</v>
       </c>
       <c r="D316" s="5">
         <v>3.2557784718656668</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1600.3097845</v>
       </c>
       <c r="C317" s="5">
         <v>3.1823635999999169</v>
       </c>
       <c r="D317" s="5">
         <v>2.4174441600094632</v>
       </c>
       <c r="E317" s="5">
         <v>3.6192143164164525</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1602.7733132000001</v>
       </c>
       <c r="C318" s="5">
         <v>2.4635287000000972</v>
       </c>
       <c r="D318" s="5">
         <v>1.8630099129769429</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1606.5911223999999</v>
       </c>
       <c r="C319" s="5">
         <v>3.8178091999998287</v>
       </c>
       <c r="D319" s="5">
         <v>2.8961492691274904</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1608.3968276000001</v>
       </c>
       <c r="C320" s="5">
         <v>1.8057052000001477</v>
       </c>
       <c r="D320" s="5">
         <v>1.3570915443381626</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1613.1020410000001</v>
       </c>
       <c r="C321" s="5">
         <v>4.7052134000000478</v>
       </c>
       <c r="D321" s="5">
         <v>3.5675241737549879</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1616.3860764999999</v>
       </c>
       <c r="C322" s="5">
         <v>3.2840354999998453</v>
       </c>
       <c r="D322" s="5">
         <v>2.4705627113725148</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1616.415377</v>
       </c>
       <c r="C323" s="5">
         <v>2.9300500000090324E-2</v>
       </c>
       <c r="D323" s="5">
         <v>2.175476899641815E-2</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1629.4389858</v>
       </c>
       <c r="C324" s="5">
         <v>13.02360879999992</v>
       </c>
       <c r="D324" s="5">
         <v>10.108680159278149</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1634.0960156000001</v>
       </c>
       <c r="C325" s="5">
         <v>4.6570298000001458</v>
       </c>
       <c r="D325" s="5">
         <v>3.4840975914003591</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1642.2414383</v>
       </c>
       <c r="C326" s="5">
         <v>8.1454226999999264</v>
       </c>
       <c r="D326" s="5">
         <v>6.1483441730495025</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1641.6270036999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.61443460000009509</v>
       </c>
       <c r="D327" s="5">
         <v>-0.44804992713392</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1644.3588606999999</v>
       </c>
       <c r="C328" s="5">
         <v>2.7318569999999909</v>
       </c>
       <c r="D328" s="5">
         <v>2.0153176592229594</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1648.9429963</v>
       </c>
       <c r="C329" s="5">
         <v>4.5841356000000815</v>
       </c>
       <c r="D329" s="5">
         <v>3.3971276886247903</v>
       </c>
       <c r="E329" s="5">
         <v>3.0389873430159087</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1655.8623585</v>
       </c>
       <c r="C330" s="5">
         <v>6.9193622000000232</v>
       </c>
       <c r="D330" s="5">
         <v>5.1533459033184625</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1658.9932919</v>
       </c>
       <c r="C331" s="5">
         <v>3.1309334000000035</v>
       </c>
       <c r="D331" s="5">
         <v>2.2927265222406623</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1663.5771984999999</v>
       </c>
       <c r="C332" s="5">
         <v>4.5839065999998638</v>
       </c>
       <c r="D332" s="5">
         <v>3.3665330910080726</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1664.0168712</v>
       </c>
       <c r="C333" s="5">
         <v>0.43967270000007375</v>
       </c>
       <c r="D333" s="5">
         <v>0.31761366652556244</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1667.6322055000001</v>
       </c>
       <c r="C334" s="5">
         <v>3.6153343000000859</v>
       </c>
       <c r="D334" s="5">
         <v>2.6385673688797517</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1673.4132738999999</v>
       </c>
       <c r="C335" s="5">
         <v>5.7810683999998673</v>
       </c>
       <c r="D335" s="5">
         <v>4.2401987850736012</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1664.9394199000001</v>
       </c>
       <c r="C336" s="5">
         <v>-8.4738539999998466</v>
       </c>
       <c r="D336" s="5">
         <v>-5.9101628522807204</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1667.3893928</v>
       </c>
       <c r="C337" s="5">
         <v>2.4499728999999206</v>
       </c>
       <c r="D337" s="5">
         <v>1.7801720443286984</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1668.6597161</v>
       </c>
       <c r="C338" s="5">
         <v>1.2703232999999727</v>
       </c>
       <c r="D338" s="5">
         <v>0.91807695453940408</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1668.0812578</v>
       </c>
       <c r="C339" s="5">
         <v>-0.57845829999996567</v>
       </c>
       <c r="D339" s="5">
         <v>-0.41520029078921938</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1670.1459365000001</v>
       </c>
       <c r="C340" s="5">
         <v>2.0646787000000586</v>
       </c>
       <c r="D340" s="5">
         <v>1.4954613111396897</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1675.4907585999999</v>
       </c>
       <c r="C341" s="5">
         <v>5.3448220999998739</v>
       </c>
       <c r="D341" s="5">
         <v>3.9085743811850149</v>
       </c>
       <c r="E341" s="5">
         <v>1.6099866617323544</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1677.4185949</v>
       </c>
       <c r="C342" s="5">
         <v>1.9278363000000809</v>
       </c>
       <c r="D342" s="5">
         <v>1.3895032733871826</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1682.1710049999999</v>
       </c>
       <c r="C343" s="5">
         <v>4.7524100999999064</v>
       </c>
       <c r="D343" s="5">
         <v>3.4532833081691416</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1687.0044023</v>
       </c>
       <c r="C344" s="5">
         <v>4.8333973000001151</v>
       </c>
       <c r="D344" s="5">
         <v>3.5029851946650759</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1687.9522141</v>
       </c>
       <c r="C345" s="5">
         <v>0.94781179999995402</v>
       </c>
       <c r="D345" s="5">
         <v>0.67628473090231012</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1691.2740882000001</v>
       </c>
       <c r="C346" s="5">
         <v>3.3218741000000591</v>
       </c>
       <c r="D346" s="5">
         <v>2.3873188699303993</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1698.7322709</v>
       </c>
       <c r="C347" s="5">
         <v>7.4581826999999521</v>
       </c>
       <c r="D347" s="5">
         <v>5.4220129251172144</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1702.2801966</v>
       </c>
       <c r="C348" s="5">
         <v>3.5479256999999507</v>
       </c>
       <c r="D348" s="5">
         <v>2.5352786109330117</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1706.2309482000001</v>
       </c>
       <c r="C349" s="5">
         <v>3.9507516000001033</v>
       </c>
       <c r="D349" s="5">
         <v>2.8208568984399829</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1708.9222771</v>
       </c>
       <c r="C350" s="5">
         <v>2.6913288999999168</v>
       </c>
       <c r="D350" s="5">
         <v>1.909331609857956</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1710.7346565</v>
       </c>
       <c r="C351" s="5">
         <v>1.8123794000000544</v>
       </c>
       <c r="D351" s="5">
         <v>1.2800968897560994</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1714.3828434</v>
       </c>
       <c r="C352" s="5">
         <v>3.6481868999999278</v>
       </c>
       <c r="D352" s="5">
         <v>2.589260736748078</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1718.3840688</v>
       </c>
       <c r="C353" s="5">
         <v>4.0012254000000667</v>
       </c>
       <c r="D353" s="5">
         <v>2.836931540329557</v>
       </c>
       <c r="E353" s="5">
         <v>2.5600445708122477</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1718.1239538</v>
       </c>
       <c r="C354" s="5">
         <v>-0.26011500000004162</v>
       </c>
       <c r="D354" s="5">
         <v>-0.18149508467323328</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1723.6487443999999</v>
       </c>
       <c r="C355" s="5">
         <v>5.5247905999999602</v>
       </c>
       <c r="D355" s="5">
         <v>3.9276950035760372</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1728.6669531</v>
       </c>
       <c r="C356" s="5">
         <v>5.0182087000000593</v>
       </c>
       <c r="D356" s="5">
         <v>3.5501537364063918</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1730.7945170999999</v>
       </c>
       <c r="C357" s="5">
         <v>2.127563999999893</v>
       </c>
       <c r="D357" s="5">
         <v>1.4869434777139867</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1737.2739867</v>
       </c>
       <c r="C358" s="5">
         <v>6.4794696000001295</v>
       </c>
       <c r="D358" s="5">
         <v>4.5860285567064452</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1738.0917532999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.81776659999991352</v>
       </c>
       <c r="D359" s="5">
         <v>0.56632661673481355</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1744.1188225000001</v>
       </c>
       <c r="C360" s="5">
         <v>6.0270692000001418</v>
       </c>
       <c r="D360" s="5">
         <v>4.2414491778518304</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1752.0689652999999</v>
       </c>
       <c r="C361" s="5">
         <v>7.9501427999998668</v>
       </c>
       <c r="D361" s="5">
         <v>5.6091471152348138</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1754.4155076</v>
       </c>
       <c r="C362" s="5">
         <v>2.3465423000000101</v>
       </c>
       <c r="D362" s="5">
         <v>1.6190490450523676</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1754.5456996</v>
       </c>
       <c r="C363" s="5">
         <v>0.13019200000007913</v>
       </c>
       <c r="D363" s="5">
         <v>8.9086182698783212E-2</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1760.0765839000001</v>
       </c>
       <c r="C364" s="5">
         <v>5.5308843000000252</v>
       </c>
       <c r="D364" s="5">
         <v>3.849059381923281</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1761.0765993</v>
       </c>
       <c r="C365" s="5">
         <v>1.0000153999999384</v>
       </c>
       <c r="D365" s="5">
         <v>0.68393361653029672</v>
       </c>
       <c r="E365" s="5">
         <v>2.4844580018606344</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1772.6741944</v>
       </c>
       <c r="C366" s="5">
         <v>11.597595100000035</v>
       </c>
       <c r="D366" s="5">
         <v>8.1952299793467187</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1776.0811177</v>
       </c>
       <c r="C367" s="5">
         <v>3.4069233000000168</v>
       </c>
       <c r="D367" s="5">
         <v>2.3308296284394903</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1774.1444707999999</v>
       </c>
       <c r="C368" s="5">
         <v>-1.9366469000001416</v>
       </c>
       <c r="D368" s="5">
         <v>-1.3006666094696917</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>1597.1783307000001</v>
       </c>
       <c r="C369" s="5">
         <v>-176.96614009999985</v>
       </c>
       <c r="D369" s="5">
         <v>-71.661743450881985</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1646.9991401</v>
       </c>
       <c r="C370" s="5">
         <v>49.820809399999916</v>
       </c>
       <c r="D370" s="5">
         <v>44.570457865780355</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1678.335315</v>
       </c>
       <c r="C371" s="5">
         <v>31.33617490000006</v>
       </c>
       <c r="D371" s="5">
         <v>25.378862789278365</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1677.6153236</v>
       </c>
       <c r="C372" s="5">
         <v>-0.71999140000002626</v>
       </c>
       <c r="D372" s="5">
         <v>-0.51357678159165143</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1678.0873644000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.47204080000005888</v>
       </c>
       <c r="D373" s="5">
         <v>0.33817430803582127</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1683.0261453999999</v>
       </c>
       <c r="C374" s="5">
         <v>4.9387809999998353</v>
       </c>
       <c r="D374" s="5">
         <v>3.5894542327027601</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1698.0510159</v>
       </c>
       <c r="C375" s="5">
         <v>15.024870500000134</v>
       </c>
       <c r="D375" s="5">
         <v>11.254722615009483</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1704.0583925000001</v>
       </c>
       <c r="C376" s="5">
         <v>6.0073766000000433</v>
       </c>
       <c r="D376" s="5">
         <v>4.3289563387330032</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1712.1941939999999</v>
       </c>
       <c r="C377" s="5">
         <v>8.1358014999998431</v>
       </c>
       <c r="D377" s="5">
         <v>5.8821057982236802</v>
       </c>
       <c r="E377" s="5">
         <v>-2.7757114778215852</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1713.6057201000001</v>
       </c>
       <c r="C378" s="5">
         <v>1.4115261000001738</v>
       </c>
       <c r="D378" s="5">
         <v>0.99377313804316358</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1706.2770877999999</v>
       </c>
       <c r="C379" s="5">
         <v>-7.3286323000002085</v>
       </c>
       <c r="D379" s="5">
         <v>-5.0130659047752939</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1718.8570553</v>
       </c>
       <c r="C380" s="5">
         <v>12.579967500000066</v>
       </c>
       <c r="D380" s="5">
         <v>9.2150339138404647</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1725.1015206</v>
       </c>
       <c r="C381" s="5">
         <v>6.2444653000000017</v>
       </c>
       <c r="D381" s="5">
         <v>4.4476714917389915</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1726.4088291999999</v>
       </c>
       <c r="C382" s="5">
         <v>1.3073085999999421</v>
       </c>
       <c r="D382" s="5">
         <v>0.91317841729987581</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1734.7388653</v>
       </c>
       <c r="C383" s="5">
         <v>8.3300361000001431</v>
       </c>
       <c r="D383" s="5">
         <v>5.9462335811684142</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1748.3219984</v>
       </c>
       <c r="C384" s="5">
         <v>13.583133099999941</v>
       </c>
       <c r="D384" s="5">
         <v>9.8114845364790426</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1747.3048859</v>
       </c>
       <c r="C385" s="5">
         <v>-1.0171124999999392</v>
       </c>
       <c r="D385" s="5">
         <v>-0.69588852037932858</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1744.1707833</v>
       </c>
       <c r="C386" s="5">
         <v>-3.1341026000000056</v>
       </c>
       <c r="D386" s="5">
         <v>-2.1313061725714344</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1758.3404794</v>
       </c>
       <c r="C387" s="5">
         <v>14.16969610000001</v>
       </c>
       <c r="D387" s="5">
         <v>10.196449865650003</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1760.7694372000001</v>
       </c>
       <c r="C388" s="5">
         <v>2.4289578000000347</v>
       </c>
       <c r="D388" s="5">
         <v>1.6703232104357202</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1765.617837</v>
       </c>
       <c r="C389" s="5">
         <v>4.8483997999999247</v>
       </c>
       <c r="D389" s="5">
         <v>3.3547868742625386</v>
       </c>
       <c r="E389" s="5">
         <v>3.1201859688118949</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1763.4118068</v>
       </c>
       <c r="C390" s="5">
         <v>-2.2060301999999865</v>
       </c>
       <c r="D390" s="5">
         <v>-1.4890652826627271</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1767.6551775999999</v>
       </c>
       <c r="C391" s="5">
         <v>4.243370799999866</v>
       </c>
       <c r="D391" s="5">
         <v>2.9261350270873399</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1775.1876064</v>
       </c>
       <c r="C392" s="5">
         <v>7.5324288000001616</v>
       </c>
       <c r="D392" s="5">
         <v>5.2350689991641275</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1788.3842006</v>
       </c>
       <c r="C393" s="5">
         <v>13.196594199999936</v>
       </c>
       <c r="D393" s="5">
         <v>9.2946257724770618</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1794.0756504000001</v>
       </c>
       <c r="C394" s="5">
         <v>5.6914498000001004</v>
       </c>
       <c r="D394" s="5">
         <v>3.8865034413954058</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1794.8286866000001</v>
       </c>
       <c r="C395" s="5">
         <v>0.75303619999999682</v>
       </c>
       <c r="D395" s="5">
         <v>0.50484630352185533</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1815.3568734999999</v>
       </c>
       <c r="C396" s="5">
         <v>20.52818689999981</v>
       </c>
       <c r="D396" s="5">
         <v>14.622041831064948</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1820.5304291</v>
       </c>
       <c r="C397" s="5">
         <v>5.1735556000000997</v>
       </c>
       <c r="D397" s="5">
         <v>3.4739768155532813</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1830.4161457</v>
       </c>
       <c r="C398" s="5">
         <v>9.8857166000000234</v>
       </c>
       <c r="D398" s="5">
         <v>6.7143313816771411</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1836.0528972</v>
       </c>
       <c r="C399" s="5">
         <v>5.6367514999999457</v>
       </c>
       <c r="D399" s="5">
         <v>3.7586266866807438</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1845.1201432</v>
       </c>
       <c r="C400" s="5">
         <v>9.0672460000000683</v>
       </c>
       <c r="D400" s="5">
         <v>6.0897755604801818</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1847.1294356000001</v>
       </c>
       <c r="C401" s="5">
         <v>2.0092924000000494</v>
       </c>
       <c r="D401" s="5">
         <v>1.3146269712106307</v>
       </c>
       <c r="E401" s="5">
         <v>4.6166048445963836</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1860.6775950000001</v>
       </c>
       <c r="C402" s="5">
         <v>13.548159400000031</v>
       </c>
       <c r="D402" s="5">
         <v>9.1655450650603765</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1869.0616139000001</v>
       </c>
       <c r="C403" s="5">
         <v>8.3840189000000009</v>
       </c>
       <c r="D403" s="5">
         <v>5.5431082805450949</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1879.2778163999999</v>
       </c>
       <c r="C404" s="5">
         <v>10.216202499999781</v>
       </c>
       <c r="D404" s="5">
         <v>6.7599664098572765</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1881.5316439999999</v>
       </c>
       <c r="C405" s="5">
         <v>2.2538276000000224</v>
       </c>
       <c r="D405" s="5">
         <v>1.448697252987885</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1889.9179607000001</v>
       </c>
       <c r="C406" s="5">
         <v>8.3863167000001795</v>
       </c>
       <c r="D406" s="5">
         <v>5.4816966322463134</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1901.1133692000001</v>
       </c>
       <c r="C407" s="5">
         <v>11.195408499999985</v>
       </c>
       <c r="D407" s="5">
         <v>7.3447387593706281</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1896.889113</v>
       </c>
       <c r="C408" s="5">
         <v>-4.2242562000001271</v>
       </c>
       <c r="D408" s="5">
         <v>-2.6340431711617596</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1901.0856769</v>
       </c>
       <c r="C409" s="5">
         <v>4.196563900000001</v>
       </c>
       <c r="D409" s="5">
         <v>2.6873509240704641</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1907.8983022</v>
       </c>
       <c r="C410" s="5">
         <v>6.8126253000000361</v>
       </c>
       <c r="D410" s="5">
         <v>4.3860299700048788</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1906.8877448999999</v>
       </c>
       <c r="C411" s="5">
         <v>-1.0105573000000732</v>
       </c>
       <c r="D411" s="5">
         <v>-0.63375613741891712</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1907.6262443999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.73849949999998898</v>
       </c>
       <c r="D412" s="5">
         <v>0.46572719423247921</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1912.2733298000001</v>
       </c>
       <c r="C413" s="5">
         <v>4.6470854000001509</v>
       </c>
       <c r="D413" s="5">
         <v>2.9627544993376276</v>
       </c>
       <c r="E413" s="5">
         <v>3.526763904276109</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1914.3180454000001</v>
       </c>
       <c r="C414" s="5">
         <v>2.0447156000000177</v>
       </c>
       <c r="D414" s="5">
         <v>1.2906837211393851</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1918.8672377</v>
       </c>
       <c r="C415" s="5">
         <v>4.5491922999999588</v>
       </c>
       <c r="D415" s="5">
         <v>2.8892532944843285</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1921.1081147</v>
       </c>
       <c r="C416" s="5">
         <v>2.2408769999999549</v>
       </c>
       <c r="D416" s="5">
         <v>1.4104110257898705</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1925.3281281</v>
       </c>
       <c r="C417" s="5">
         <v>4.2200133999999707</v>
       </c>
       <c r="D417" s="5">
         <v>2.6680683393250693</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1929.2171040000001</v>
       </c>
       <c r="C418" s="5">
         <v>3.888975900000105</v>
       </c>
       <c r="D418" s="5">
         <v>2.450993683984537</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1933.2272241000001</v>
       </c>
       <c r="C419" s="5">
         <v>4.0101200999999946</v>
       </c>
       <c r="D419" s="5">
         <v>2.5230657732209227</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1933.9905515999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.76332749999983207</v>
       </c>
       <c r="D420" s="5">
         <v>0.47484580661705245</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1944.1983656</v>
       </c>
       <c r="C421" s="5">
         <v>10.207814000000099</v>
       </c>
       <c r="D421" s="5">
         <v>6.5208707876098781</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1948.0712123000001</v>
       </c>
       <c r="C422" s="5">
         <v>3.8728467000000819</v>
       </c>
       <c r="D422" s="5">
         <v>2.4167661439697952</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1952.2637181</v>
       </c>
       <c r="C423" s="5">
         <v>4.1925057999999353</v>
       </c>
       <c r="D423" s="5">
         <v>2.6133474222287845</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1958.7853095</v>
       </c>
       <c r="C424" s="5">
         <v>6.5215914000000339</v>
       </c>
       <c r="D424" s="5">
         <v>4.0831100034598222</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1962.5287198000001</v>
       </c>
       <c r="C425" s="5">
         <v>3.7434103000000505</v>
       </c>
       <c r="D425" s="5">
         <v>2.3175642158185461</v>
       </c>
       <c r="E425" s="5">
         <v>2.6280442872283372</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1970.9307650000001</v>
       </c>
       <c r="C426" s="5">
         <v>8.402045199999975</v>
       </c>
       <c r="D426" s="5">
         <v>5.2601953955634828</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1973.9325323999999</v>
       </c>
       <c r="C427" s="5">
         <v>3.0017673999998351</v>
       </c>
       <c r="D427" s="5">
         <v>1.8430115455874585</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1975.5656257000001</v>
       </c>
       <c r="C428" s="5">
         <v>1.6330933000001551</v>
       </c>
       <c r="D428" s="5">
         <v>0.99732583076936887</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1977.5371716</v>
       </c>
       <c r="C429" s="5">
         <v>1.97154589999991</v>
       </c>
       <c r="D429" s="5">
         <v>1.2041534184530356</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1979.6549525999999</v>
       </c>
       <c r="C430" s="5">
         <v>2.1177809999999226</v>
       </c>
       <c r="D430" s="5">
         <v>1.292698517208013</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1970.1956475</v>
       </c>
       <c r="C431" s="5">
         <v>-9.4593050999999377</v>
       </c>
       <c r="D431" s="5">
         <v>-5.5855962741935379</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1982.9638003</v>
       </c>
       <c r="C432" s="5">
         <v>12.768152800000053</v>
       </c>
       <c r="D432" s="5">
         <v>8.0600512818030055</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1985.0236245999999</v>
       </c>
       <c r="C433" s="5">
         <v>2.0598242999999457</v>
       </c>
       <c r="D433" s="5">
         <v>1.2536587673924071</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1985.6433666</v>
       </c>
       <c r="C434" s="5">
         <v>0.6197420000000875</v>
       </c>
       <c r="D434" s="5">
         <v>0.37529465533898687</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1992.1613898999999</v>
       </c>
       <c r="C435" s="5">
         <v>6.518023299999868</v>
       </c>
       <c r="D435" s="5">
         <v>4.0109909207490357</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1995.3250353999999</v>
       </c>
       <c r="C436" s="5">
         <v>3.1636455000000296</v>
       </c>
       <c r="D436" s="5">
         <v>1.9223890620216011</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2000.2070414</v>
       </c>
       <c r="C437" s="5">
         <v>4.8820060000000467</v>
       </c>
       <c r="D437" s="5">
         <v>2.9759011884489706</v>
       </c>
       <c r="E437" s="5">
         <v>1.9198863802533106</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>2004.2252871999999</v>
       </c>
       <c r="C438" s="5">
         <v>4.0182457999999315</v>
       </c>
       <c r="D438" s="5">
         <v>2.4375129745715762</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>2003.2069389999999</v>
       </c>
       <c r="C439" s="5">
         <v>-1.0183481999999913</v>
       </c>
       <c r="D439" s="5">
         <v>-0.60801978231955767</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>2009.0674487000001</v>
       </c>
       <c r="C440" s="5">
         <v>5.8605097000001933</v>
       </c>
       <c r="D440" s="5">
         <v>3.567719968595684</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>2012.7049543000001</v>
       </c>
       <c r="C441" s="5">
         <v>3.6375055999999404</v>
       </c>
       <c r="D441" s="5">
         <v>2.1944195211580642</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>2011.2937472999999</v>
+        <v>2010.8721393999999</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.411207000000104</v>
+        <v>-1.8328149000001304</v>
       </c>
       <c r="D442" s="5">
-        <v>-0.83814229837791965</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0872909235456363</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>2006.0311807999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-4.8409586000000218</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-2.850925789814307</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{555B5A25-BBE1-4236-8EBA-ABB7F0FE7844}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{752CDCD5-AAEC-4878-A49C-4735965CA9D0}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C427782A-CD8F-418C-A70C-592235E75509}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE650000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>