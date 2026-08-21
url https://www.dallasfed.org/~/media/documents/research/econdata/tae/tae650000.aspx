--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{292528B7-C838-46ED-89E8-91EDA94DF41C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{165A36FE-7527-4272-A13A-6C26D9B782DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{553C035F-AC0F-4926-89DF-E5CEAB5A87C1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{350D75F2-1667-49A4-BAC4-2C249612EE5D}"/>
   </bookViews>
   <sheets>
     <sheet name="AE650000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Education and Health Services</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD35CC82-CF9C-4681-802F-00A8B53C28AF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{704AC981-6753-4679-9433-E993CC12644A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>659.58914030000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>662.50864551999996</v>
+        <v>662.50864549999994</v>
       </c>
       <c r="C7" s="5">
-        <v>2.9195052199999054</v>
+        <v>2.9195051999998896</v>
       </c>
       <c r="D7" s="5">
-        <v>5.442729757305953</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>5.4427297191082413</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>665.0594466</v>
       </c>
       <c r="C8" s="5">
-        <v>2.550801080000042</v>
+        <v>2.5508011000000579</v>
       </c>
       <c r="D8" s="5">
-        <v>4.7193647194225363</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>4.7193647573582798</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>667.37634025</v>
+        <v>667.37634030000004</v>
       </c>
       <c r="C9" s="5">
-        <v>2.3168936499999973</v>
+        <v>2.3168937000000369</v>
       </c>
       <c r="D9" s="5">
-        <v>4.261525005023592</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>4.2615250987591224</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>670.53466891000005</v>
+        <v>670.53466890000004</v>
       </c>
       <c r="C10" s="5">
-        <v>3.158328660000052</v>
+        <v>3.1583286000000044</v>
       </c>
       <c r="D10" s="5">
-        <v>5.829117534930206</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>5.829117420845864</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>673.75779193000005</v>
+        <v>673.75779190000003</v>
       </c>
       <c r="C11" s="5">
-        <v>3.2231230200000027</v>
+        <v>3.2231229999999869</v>
       </c>
       <c r="D11" s="5">
-        <v>5.923119452778014</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>5.9231194151376343</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>676.80083300000001</v>
       </c>
       <c r="C12" s="5">
-        <v>3.0430410699999584</v>
+        <v>3.0430410999999822</v>
       </c>
       <c r="D12" s="5">
-        <v>5.556505734207895</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>5.5565057906085791</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>682.13494804000004</v>
+        <v>682.13494800000001</v>
       </c>
       <c r="C13" s="5">
-        <v>5.3341150400000288</v>
+        <v>5.3341149999999971</v>
       </c>
       <c r="D13" s="5">
-        <v>9.8785679777924962</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>9.8785679004735663</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>684.99203812999997</v>
+        <v>684.99203809999995</v>
       </c>
       <c r="C14" s="5">
-        <v>2.8570900899999288</v>
+        <v>2.8570900999999367</v>
       </c>
       <c r="D14" s="5">
-        <v>5.1435600340860699</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>5.1435600528141334</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>688.03307864999999</v>
+        <v>688.03307870000003</v>
       </c>
       <c r="C15" s="5">
-        <v>3.0410405200000241</v>
+        <v>3.0410406000000876</v>
       </c>
       <c r="D15" s="5">
-        <v>5.4594585795269657</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>5.4594587269177097</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>690.69050056000003</v>
+        <v>690.69050059999995</v>
       </c>
       <c r="C16" s="5">
-        <v>2.6574219100000391</v>
+        <v>2.6574218999999175</v>
       </c>
       <c r="D16" s="5">
-        <v>4.7345509796077101</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7345509610596137</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>690.87078837000001</v>
+        <v>690.87078840000004</v>
       </c>
       <c r="C17" s="5">
-        <v>0.18028780999998162</v>
+        <v>0.18028780000008737</v>
       </c>
       <c r="D17" s="5">
-        <v>0.31368063743473229</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.31368061999303976</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>693.56058886000005</v>
+        <v>693.56058889999997</v>
       </c>
       <c r="C18" s="5">
-        <v>2.6898004900000387</v>
+        <v>2.689800499999933</v>
       </c>
       <c r="D18" s="5">
-        <v>4.773371402805382</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7733714207212952</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>697.75785388999998</v>
+        <v>697.75785389999999</v>
       </c>
       <c r="C19" s="5">
-        <v>4.1972650299999259</v>
+        <v>4.1972650000000158</v>
       </c>
       <c r="D19" s="5">
-        <v>7.508777340117212</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5087772842018286</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>701.33033008999996</v>
+        <v>701.33033009999997</v>
       </c>
       <c r="C20" s="5">
         <v>3.5724761999999828</v>
       </c>
       <c r="D20" s="5">
-        <v>6.3199220613048279</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.319922061211547</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>705.33122105999996</v>
+        <v>705.33122109999999</v>
       </c>
       <c r="C21" s="5">
-        <v>4.0008909700000004</v>
+        <v>4.0008910000000242</v>
       </c>
       <c r="D21" s="5">
-        <v>7.0645865723648837</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0645866269068769</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>708.90698048000002</v>
+        <v>708.90698050000003</v>
       </c>
       <c r="C22" s="5">
-        <v>3.575759420000054</v>
+        <v>3.5757594000000381</v>
       </c>
       <c r="D22" s="5">
-        <v>6.2560670351196057</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2560669987820727</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>710.21641258</v>
+        <v>710.21641260000001</v>
       </c>
       <c r="C23" s="5">
         <v>1.3094320999999809</v>
       </c>
       <c r="D23" s="5">
-        <v>2.2391942599642389</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2391942599003345</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>713.06875680999997</v>
+        <v>713.06875679999996</v>
       </c>
       <c r="C24" s="5">
-        <v>2.8523442299999715</v>
+        <v>2.8523441999999477</v>
       </c>
       <c r="D24" s="5">
-        <v>4.9272876844170144</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9272876313013692</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>715.13039734999995</v>
+        <v>715.13039739999999</v>
       </c>
       <c r="C25" s="5">
-        <v>2.0616405399999849</v>
+        <v>2.0616406000000325</v>
       </c>
       <c r="D25" s="5">
-        <v>3.5251728659852599</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5251729702657109</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>718.40652637999995</v>
+        <v>718.40652639999996</v>
       </c>
       <c r="C26" s="5">
-        <v>3.2761290299999928</v>
+        <v>3.276128999999969</v>
       </c>
       <c r="D26" s="5">
-        <v>5.638047515344824</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6380474620045584</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>721.19695038999998</v>
+        <v>721.19695039999999</v>
       </c>
       <c r="C27" s="5">
-        <v>2.7904240100000379</v>
+        <v>2.79042400000003</v>
       </c>
       <c r="D27" s="5">
-        <v>4.761896310557967</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7618962929911524</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>725.17469289999997</v>
       </c>
       <c r="C28" s="5">
-        <v>3.9777425099999846</v>
+        <v>3.9777424999999766</v>
       </c>
       <c r="D28" s="5">
-        <v>6.8230803209333502</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.823080303158946</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>726.96460379999996</v>
       </c>
       <c r="C29" s="5">
         <v>1.7899108999999953</v>
       </c>
       <c r="D29" s="5">
         <v>3.0024389552867348</v>
       </c>
       <c r="E29" s="5">
-        <v>5.2243944942523379</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2243944896831263</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>729.80857182</v>
+        <v>729.80857179999998</v>
       </c>
       <c r="C30" s="5">
-        <v>2.8439680200000339</v>
+        <v>2.843968000000018</v>
       </c>
       <c r="D30" s="5">
-        <v>4.7968756194822104</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7968755850195555</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>732.35147485000005</v>
+        <v>732.35147489999997</v>
       </c>
       <c r="C31" s="5">
-        <v>2.5429030300000477</v>
+        <v>2.5429030999999895</v>
       </c>
       <c r="D31" s="5">
-        <v>4.2622772367367778</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2622773564435557</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>733.96545265999998</v>
+        <v>733.96545270000001</v>
       </c>
       <c r="C32" s="5">
-        <v>1.6139778099999376</v>
+        <v>1.6139778000000433</v>
       </c>
       <c r="D32" s="5">
-        <v>2.6768874012528032</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6768873842808016</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>736.67798825</v>
+        <v>736.67798830000004</v>
       </c>
       <c r="C33" s="5">
-        <v>2.7125355900000159</v>
+        <v>2.7125356000000238</v>
       </c>
       <c r="D33" s="5">
-        <v>4.5261370292532632</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5261370460282446</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>738.34006136000005</v>
+        <v>738.34006139999997</v>
       </c>
       <c r="C34" s="5">
-        <v>1.6620731100000512</v>
+        <v>1.6620730999999296</v>
       </c>
       <c r="D34" s="5">
-        <v>2.7412578445680458</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7412578276813537</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>742.12500970999997</v>
+        <v>742.12500969999996</v>
       </c>
       <c r="C35" s="5">
-        <v>3.7849483499999224</v>
+        <v>3.7849482999999964</v>
       </c>
       <c r="D35" s="5">
-        <v>6.3279918462181284</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3279917599005753</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>747.63173560999996</v>
+        <v>747.63173559999996</v>
       </c>
       <c r="C36" s="5">
         <v>5.5067258999999922</v>
       </c>
       <c r="D36" s="5">
-        <v>9.2767891900374941</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2767891901675448</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>748.25603076000004</v>
+        <v>748.25603079999996</v>
       </c>
       <c r="C37" s="5">
-        <v>0.62429515000007996</v>
+        <v>0.62429520000000593</v>
       </c>
       <c r="D37" s="5">
-        <v>1.0066512084784707</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0066512894855606</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>750.24658941999996</v>
+        <v>750.24658939999995</v>
       </c>
       <c r="C38" s="5">
-        <v>1.9905586599999197</v>
+        <v>1.9905585999999857</v>
       </c>
       <c r="D38" s="5">
-        <v>3.2394418369486866</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2394417376959916</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>756.03566305000004</v>
+        <v>756.03566309999997</v>
       </c>
       <c r="C39" s="5">
-        <v>5.7890736300000754</v>
+        <v>5.7890737000000172</v>
       </c>
       <c r="D39" s="5">
-        <v>9.6627235877834607</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.66272370989374</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>757.82169183999997</v>
+        <v>757.82169180000005</v>
       </c>
       <c r="C40" s="5">
-        <v>1.7860287899999321</v>
+        <v>1.7860287000000881</v>
       </c>
       <c r="D40" s="5">
-        <v>2.8719571257018517</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8719569789030786</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>760.65394612</v>
+        <v>760.65394609999998</v>
       </c>
       <c r="C41" s="5">
-        <v>2.8322542800000292</v>
+        <v>2.8322542999999314</v>
       </c>
       <c r="D41" s="5">
-        <v>4.578181026846484</v>
+        <v>4.5781810600891815</v>
       </c>
       <c r="E41" s="5">
-        <v>4.6342479597904163</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6342479570392614</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>769.19209120000005</v>
       </c>
       <c r="C42" s="5">
-        <v>8.5381450800000493</v>
+        <v>8.5381451000000652</v>
       </c>
       <c r="D42" s="5">
-        <v>14.333171500740249</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.333171536814394</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>770.97080554000001</v>
+        <v>770.97080549999998</v>
       </c>
       <c r="C43" s="5">
-        <v>1.778714339999965</v>
+        <v>1.7787142999999332</v>
       </c>
       <c r="D43" s="5">
-        <v>2.8105002111336486</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8105001471246727</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>773.56990516999997</v>
+        <v>773.56990519999999</v>
       </c>
       <c r="C44" s="5">
-        <v>2.5990996299999551</v>
+        <v>2.5990997000000107</v>
       </c>
       <c r="D44" s="5">
-        <v>4.1213028627005599</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1213029759812336</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>773.05127471000003</v>
+        <v>773.05127470000002</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.51863045999994029</v>
+        <v>-0.51863049999997202</v>
       </c>
       <c r="D45" s="5">
-        <v>-0.80156529674650923</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.80156535830945286</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>776.08348058000001</v>
+        <v>776.08348060000003</v>
       </c>
       <c r="C46" s="5">
-        <v>3.0322058699999843</v>
+        <v>3.0322059000000081</v>
       </c>
       <c r="D46" s="5">
-        <v>4.8097449531587788</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8097450018402155</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>780.74275759</v>
+        <v>780.7427576</v>
       </c>
       <c r="C47" s="5">
-        <v>4.6592770099999825</v>
+        <v>4.6592769999999746</v>
       </c>
       <c r="D47" s="5">
-        <v>7.447001339392334</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4470013226796139</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>782.29431768999996</v>
+        <v>782.29431769999997</v>
       </c>
       <c r="C48" s="5">
         <v>1.5515600999999606</v>
       </c>
       <c r="D48" s="5">
-        <v>2.4109835461922913</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4109835461612494</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>783.50849087999995</v>
+        <v>783.50849089999997</v>
       </c>
       <c r="C49" s="5">
-        <v>1.2141731899999968</v>
+        <v>1.2141732000000047</v>
       </c>
       <c r="D49" s="5">
-        <v>1.8784617529663539</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8784617685453364</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>785.66726530999995</v>
+        <v>785.66726530000005</v>
       </c>
       <c r="C50" s="5">
-        <v>2.158774429999994</v>
+        <v>2.1587744000000839</v>
       </c>
       <c r="D50" s="5">
-        <v>3.3568862651695452</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3568862177236092</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>785.01520299000003</v>
+        <v>785.01520300000004</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.6520623199999136</v>
+        <v>-0.65206230000001142</v>
       </c>
       <c r="D51" s="5">
-        <v>-0.99140299108984031</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.99140296083307655</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>786.76893943000005</v>
+        <v>786.76893940000002</v>
       </c>
       <c r="C52" s="5">
-        <v>1.7537364400000115</v>
+        <v>1.7537363999999798</v>
       </c>
       <c r="D52" s="5">
-        <v>2.7140050585891196</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7140049958891632</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>788.93802970000002</v>
       </c>
       <c r="C53" s="5">
-        <v>2.1690902699999697</v>
+        <v>2.1690902999999935</v>
       </c>
       <c r="D53" s="5">
-        <v>3.3589809999504894</v>
+        <v>3.3589810472443249</v>
       </c>
       <c r="E53" s="5">
-        <v>3.7183904355289954</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7183904382560806</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>792.48607229000004</v>
+        <v>792.48607230000005</v>
       </c>
       <c r="C54" s="5">
-        <v>3.5480425900000228</v>
+        <v>3.5480426000000307</v>
       </c>
       <c r="D54" s="5">
-        <v>5.5321938472631116</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5321938632429291</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>793.86247556000001</v>
+        <v>793.86247560000004</v>
       </c>
       <c r="C55" s="5">
-        <v>1.3764032699999689</v>
+        <v>1.3764032999999927</v>
       </c>
       <c r="D55" s="5">
-        <v>2.1042052135883171</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1042052598634786</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>796.03709383</v>
+        <v>796.03709379999998</v>
       </c>
       <c r="C56" s="5">
-        <v>2.1746182699999963</v>
+        <v>2.1746181999999408</v>
       </c>
       <c r="D56" s="5">
-        <v>3.3371255104183373</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3371254012035445</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>804.03882290000001</v>
       </c>
       <c r="C57" s="5">
-        <v>8.0017290700000103</v>
+        <v>8.0017291000000341</v>
       </c>
       <c r="D57" s="5">
-        <v>12.752080195947935</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.752080246939013</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>806.43427784999994</v>
+        <v>806.43427789999998</v>
       </c>
       <c r="C58" s="5">
-        <v>2.3954549499999302</v>
+        <v>2.3954549999999699</v>
       </c>
       <c r="D58" s="5">
-        <v>3.6343011884796717</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.634301265585238</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>810.20000463999997</v>
+        <v>810.20000460000006</v>
       </c>
       <c r="C59" s="5">
-        <v>3.7657267900000306</v>
+        <v>3.7657267000000729</v>
       </c>
       <c r="D59" s="5">
-        <v>5.749699880935033</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7496997396046634</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>816.21929011999998</v>
+        <v>816.21929009999997</v>
       </c>
       <c r="C60" s="5">
-        <v>6.0192854800000077</v>
+        <v>6.0192854999999099</v>
       </c>
       <c r="D60" s="5">
-        <v>9.2887245259415607</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2887245585540299</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>818.14089455999999</v>
+        <v>818.14089460000002</v>
       </c>
       <c r="C61" s="5">
-        <v>1.9216044400000101</v>
+        <v>1.9216045000000577</v>
       </c>
       <c r="D61" s="5">
-        <v>2.8619994859195641</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8619995765137185</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>820.52453485000001</v>
+        <v>820.52453490000005</v>
       </c>
       <c r="C62" s="5">
-        <v>2.3836402900000166</v>
+        <v>2.3836403000000246</v>
       </c>
       <c r="D62" s="5">
-        <v>3.5527516523524039</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5527516673202308</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>823.26446831999999</v>
+        <v>823.26446829999998</v>
       </c>
       <c r="C63" s="5">
-        <v>2.7399334699999827</v>
+        <v>2.7399333999999271</v>
       </c>
       <c r="D63" s="5">
-        <v>4.0815145695195065</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0815144630687028</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>827.25174045000006</v>
+        <v>827.25174049999998</v>
       </c>
       <c r="C64" s="5">
-        <v>3.9872721300000649</v>
+        <v>3.9872722000000067</v>
       </c>
       <c r="D64" s="5">
-        <v>5.9692381109871961</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9692382187383375</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>831.85902768999995</v>
+        <v>831.85902769999996</v>
       </c>
       <c r="C65" s="5">
-        <v>4.6072872399998914</v>
+        <v>4.6072871999999734</v>
       </c>
       <c r="D65" s="5">
-        <v>6.8918355773765816</v>
+        <v>6.8918355152686406</v>
       </c>
       <c r="E65" s="5">
-        <v>5.4403510002326794</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4403510015001988</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>832.81996347999996</v>
+        <v>832.81996349999997</v>
       </c>
       <c r="C66" s="5">
-        <v>0.96093579000000773</v>
+        <v>0.96093580000001566</v>
       </c>
       <c r="D66" s="5">
-        <v>1.395041062686686</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.395041077279835</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>836.22536619000005</v>
+        <v>836.22536620000005</v>
       </c>
       <c r="C67" s="5">
-        <v>3.4054027100000894</v>
+        <v>3.4054027000000815</v>
       </c>
       <c r="D67" s="5">
-        <v>5.0186723304544323</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0186723152607193</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>839.79208200000005</v>
       </c>
       <c r="C68" s="5">
-        <v>3.5667158100000051</v>
+        <v>3.5667157999999972</v>
       </c>
       <c r="D68" s="5">
-        <v>5.2401015153066721</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2401015002045082</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>844.05535080000004</v>
       </c>
       <c r="C69" s="5">
         <v>4.2632687999999916</v>
       </c>
       <c r="D69" s="5">
         <v>6.2648960707397228</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>847.51047253000002</v>
+        <v>847.51047249999999</v>
       </c>
       <c r="C70" s="5">
-        <v>3.4551217299999735</v>
+        <v>3.4551216999999497</v>
       </c>
       <c r="D70" s="5">
-        <v>5.0242895225947048</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0242894779829017</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>850.80227214000001</v>
+        <v>850.80227209999998</v>
       </c>
       <c r="C71" s="5">
-        <v>3.2917996099999982</v>
+        <v>3.2917995999999903</v>
       </c>
       <c r="D71" s="5">
-        <v>4.7617662242438241</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7617662096400393</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>852.89569604999997</v>
+        <v>852.89569610000001</v>
       </c>
       <c r="C72" s="5">
-        <v>2.0934239099999559</v>
+        <v>2.0934240000000273</v>
       </c>
       <c r="D72" s="5">
-        <v>2.9929224416307854</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9929225721909702</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>856.01368873000001</v>
+        <v>856.01368869999999</v>
       </c>
       <c r="C73" s="5">
-        <v>3.117992680000043</v>
+        <v>3.1179925999999796</v>
       </c>
       <c r="D73" s="5">
-        <v>4.4762176845638324</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4762175671282156</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>860.51150615999995</v>
+        <v>860.51150619999999</v>
       </c>
       <c r="C74" s="5">
-        <v>4.4978174299999409</v>
+        <v>4.4978174999999965</v>
       </c>
       <c r="D74" s="5">
-        <v>6.4906960461374341</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4906961503237381</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>863.92825445999995</v>
+        <v>863.92825449999998</v>
       </c>
       <c r="C75" s="5">
         <v>3.4167482999999947</v>
       </c>
       <c r="D75" s="5">
-        <v>4.8701648615823157</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.870164861351034</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>867.52566545000002</v>
+        <v>867.52566549999995</v>
       </c>
       <c r="C76" s="5">
-        <v>3.5974109900000713</v>
+        <v>3.5974109999999655</v>
       </c>
       <c r="D76" s="5">
-        <v>5.1128600515921274</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1128600658896239</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>869.68653842000003</v>
+        <v>869.68653840000002</v>
       </c>
       <c r="C77" s="5">
-        <v>2.160872970000014</v>
+        <v>2.1608729000000721</v>
       </c>
       <c r="D77" s="5">
-        <v>3.0303057656712262</v>
+        <v>3.0303056659807037</v>
       </c>
       <c r="E77" s="5">
-        <v>4.5473463015775373</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.547346297916488</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>871.76268344000005</v>
+        <v>871.76268340000001</v>
       </c>
       <c r="C78" s="5">
-        <v>2.0761450200000127</v>
+        <v>2.0761449999999968</v>
       </c>
       <c r="D78" s="5">
-        <v>2.9025940035728004</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9025939753109409</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>873.45897679999996</v>
       </c>
       <c r="C79" s="5">
-        <v>1.6962933599999133</v>
+        <v>1.696293399999945</v>
       </c>
       <c r="D79" s="5">
-        <v>2.3601359484292095</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3601360047894593</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>876.15648107000004</v>
+        <v>876.15648109999995</v>
       </c>
       <c r="C80" s="5">
-        <v>2.6975042700000813</v>
+        <v>2.6975042999999914</v>
       </c>
       <c r="D80" s="5">
-        <v>3.7695619698436378</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7695620124808871</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>878.20378092999999</v>
+        <v>878.20378089999997</v>
       </c>
       <c r="C81" s="5">
-        <v>2.0472998599999528</v>
+        <v>2.0472998000000189</v>
       </c>
       <c r="D81" s="5">
-        <v>2.8403382122171861</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8403381278044648</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>882.79259041</v>
+        <v>882.79259039999999</v>
       </c>
       <c r="C82" s="5">
-        <v>4.588809480000009</v>
+        <v>4.5888095000000249</v>
       </c>
       <c r="D82" s="5">
-        <v>6.4536413113643443</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4536413405322124</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>884.73002683000004</v>
+        <v>884.73002680000002</v>
       </c>
       <c r="C83" s="5">
-        <v>1.93743642000004</v>
+        <v>1.9374364000000242</v>
       </c>
       <c r="D83" s="5">
-        <v>2.6656243370215327</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6656243092020082</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>886.75225329</v>
+        <v>886.75225330000001</v>
       </c>
       <c r="C84" s="5">
-        <v>2.0222264599999562</v>
+        <v>2.0222264999999879</v>
       </c>
       <c r="D84" s="5">
-        <v>2.7775839315054895</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7775839872345776</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>891.46445209000001</v>
+        <v>891.46445210000002</v>
       </c>
       <c r="C85" s="5">
         <v>4.7121988000000101</v>
       </c>
       <c r="D85" s="5">
-        <v>6.5665120254798426</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5665120254038589</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>893.42525727999998</v>
+        <v>893.4252573</v>
       </c>
       <c r="C86" s="5">
-        <v>1.9608051899999737</v>
+        <v>1.9608051999999816</v>
       </c>
       <c r="D86" s="5">
-        <v>2.6716049084011706</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6716049221611193</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>901.62621260000003</v>
       </c>
       <c r="C87" s="5">
-        <v>8.2009553200000482</v>
+        <v>8.2009553000000324</v>
       </c>
       <c r="D87" s="5">
-        <v>11.588551652324529</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.588551622348575</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>907.10324996999998</v>
+        <v>907.10325</v>
       </c>
       <c r="C88" s="5">
-        <v>5.4770373699999482</v>
+        <v>5.477037399999972</v>
       </c>
       <c r="D88" s="5">
-        <v>7.5380912900250063</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5380913327033339</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>908.21620236000001</v>
+        <v>908.21620240000004</v>
       </c>
       <c r="C89" s="5">
-        <v>1.1129523900000322</v>
+        <v>1.1129524000000401</v>
       </c>
       <c r="D89" s="5">
-        <v>1.4822923708914804</v>
+        <v>1.4822923842508384</v>
       </c>
       <c r="E89" s="5">
-        <v>4.4302932422063845</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4302932492073177</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>912.31645171000002</v>
+        <v>912.31645170000002</v>
       </c>
       <c r="C90" s="5">
-        <v>4.1002493500000128</v>
+        <v>4.1002492999999731</v>
       </c>
       <c r="D90" s="5">
-        <v>5.5541065698096359</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5541065001395218</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>917.31876285999999</v>
+        <v>917.31876290000002</v>
       </c>
       <c r="C91" s="5">
-        <v>5.0023111499999686</v>
+        <v>5.0023112000000083</v>
       </c>
       <c r="D91" s="5">
-        <v>6.7818010682271002</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7818011381475696</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>921.37341590999995</v>
+        <v>921.37341590000005</v>
       </c>
       <c r="C92" s="5">
-        <v>4.0546530499999562</v>
+        <v>4.0546530000000303</v>
       </c>
       <c r="D92" s="5">
-        <v>5.4350019603899069</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.435001891487734</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>926.74201333999997</v>
+        <v>926.74201330000005</v>
       </c>
       <c r="C93" s="5">
-        <v>5.3685974300000225</v>
+        <v>5.3685973999999987</v>
       </c>
       <c r="D93" s="5">
-        <v>7.2205654317464729</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2205653901766587</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>931.34948259999999</v>
       </c>
       <c r="C94" s="5">
-        <v>4.6074692600000162</v>
+        <v>4.6074692999999343</v>
       </c>
       <c r="D94" s="5">
-        <v>6.1318923846492623</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1318924396194241</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>933.93255653999995</v>
+        <v>933.93255650000003</v>
       </c>
       <c r="C95" s="5">
-        <v>2.5830739399999629</v>
+        <v>2.5830739000000449</v>
       </c>
       <c r="D95" s="5">
-        <v>3.3794098178754339</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3794097647431354</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>937.93668539999999</v>
       </c>
       <c r="C96" s="5">
-        <v>4.0041288600000371</v>
+        <v>4.0041288999999551</v>
       </c>
       <c r="D96" s="5">
-        <v>5.2679322419419305</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2679322960451191</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>941.76968123999995</v>
+        <v>941.76968120000004</v>
       </c>
       <c r="C97" s="5">
-        <v>3.8329958399999668</v>
+        <v>3.8329958000000488</v>
       </c>
       <c r="D97" s="5">
-        <v>5.0156891392227676</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0156890856988268</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>944.49833966999995</v>
+        <v>944.49833969999997</v>
       </c>
       <c r="C98" s="5">
-        <v>2.7286584299999959</v>
+        <v>2.7286584999999377</v>
       </c>
       <c r="D98" s="5">
-        <v>3.532792194031309</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5327922862616656</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>946.57978885</v>
+        <v>946.57978890000004</v>
       </c>
       <c r="C99" s="5">
-        <v>2.0814491800000496</v>
+        <v>2.0814492000000655</v>
       </c>
       <c r="D99" s="5">
-        <v>2.6768038916741066</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6768039176212843</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>947.76082962999999</v>
+        <v>947.76082959999997</v>
       </c>
       <c r="C100" s="5">
-        <v>1.1810407799999894</v>
+        <v>1.1810406999999259</v>
       </c>
       <c r="D100" s="5">
-        <v>1.5075486685716122</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5075485656729448</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>950.88486018000003</v>
+        <v>950.88486020000005</v>
       </c>
       <c r="C101" s="5">
-        <v>3.1240305500000431</v>
+        <v>3.1240306000000828</v>
       </c>
       <c r="D101" s="5">
-        <v>4.0279702948674556</v>
+        <v>4.0279703606381556</v>
       </c>
       <c r="E101" s="5">
-        <v>4.6980727396324307</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6980727372233799</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>952.77786174000005</v>
+        <v>952.77786170000002</v>
       </c>
       <c r="C102" s="5">
-        <v>1.8930015600000161</v>
+        <v>1.8930014999999685</v>
       </c>
       <c r="D102" s="5">
-        <v>2.4152662177487016</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4152661403036069</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>955.19657036000001</v>
+        <v>955.19657040000004</v>
       </c>
       <c r="C103" s="5">
-        <v>2.4187086199999612</v>
+        <v>2.4187087000000247</v>
       </c>
       <c r="D103" s="5">
-        <v>3.0891984448062182</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.089198548545391</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>956.69404345999999</v>
+        <v>956.69404350000002</v>
       </c>
       <c r="C104" s="5">
         <v>1.4974730999999792</v>
       </c>
       <c r="D104" s="5">
-        <v>1.8975603908945704</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8975603908143235</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>957.35560382999995</v>
+        <v>957.35560380000004</v>
       </c>
       <c r="C105" s="5">
-        <v>0.66156036999996104</v>
+        <v>0.6615603000000192</v>
       </c>
       <c r="D105" s="5">
-        <v>0.83297136075952682</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.83297127225185896</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>957.72094823999998</v>
+        <v>957.72094819999995</v>
       </c>
       <c r="C106" s="5">
-        <v>0.36534441000003426</v>
+        <v>0.36534439999991264</v>
       </c>
       <c r="D106" s="5">
-        <v>0.45890434829432003</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.45890433572155498</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>959.87395873000003</v>
+        <v>959.8739587</v>
       </c>
       <c r="C107" s="5">
-        <v>2.1530104900000424</v>
+        <v>2.1530105000000503</v>
       </c>
       <c r="D107" s="5">
-        <v>2.731273414900004</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7312734278585937</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>961.20654940999998</v>
+        <v>961.20654939999997</v>
       </c>
       <c r="C108" s="5">
-        <v>1.332590679999953</v>
+        <v>1.3325906999999688</v>
       </c>
       <c r="D108" s="5">
-        <v>1.6787367724253155</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6787367978657652</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>962.75139887</v>
+        <v>962.75139890000003</v>
       </c>
       <c r="C109" s="5">
-        <v>1.5448494600000231</v>
+        <v>1.5448495000000548</v>
       </c>
       <c r="D109" s="5">
-        <v>1.9457779032215905</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9457779540692943</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>964.09214282000005</v>
+        <v>964.09214280000003</v>
       </c>
       <c r="C110" s="5">
-        <v>1.3407439500000464</v>
+        <v>1.3407439000000068</v>
       </c>
       <c r="D110" s="5">
-        <v>1.6839999076927903</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6839998443570536</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>965.61973575000002</v>
+        <v>965.61973579999994</v>
       </c>
       <c r="C111" s="5">
-        <v>1.5275929299999689</v>
+        <v>1.5275929999999107</v>
       </c>
       <c r="D111" s="5">
-        <v>1.9180440356534989</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9180441243527468</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>970.00114971999994</v>
+        <v>970.00114970000004</v>
       </c>
       <c r="C112" s="5">
-        <v>4.3814139699999259</v>
+        <v>4.3814139000000978</v>
       </c>
       <c r="D112" s="5">
-        <v>5.5828514211318847</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5828513294031934</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>972.34399843000006</v>
+        <v>972.34399840000003</v>
       </c>
       <c r="C113" s="5">
-        <v>2.3428487100001121</v>
+        <v>2.3428486999999905</v>
       </c>
       <c r="D113" s="5">
-        <v>2.9371801885874183</v>
+        <v>2.9371801759448646</v>
       </c>
       <c r="E113" s="5">
-        <v>2.2567546449249187</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2567546396191851</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>970.57267096999999</v>
+        <v>970.57267100000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.7713274600000659</v>
+        <v>-1.7713274000000183</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.1642799155615067</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.164279843050132</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>969.74841709999998</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.82425387000000683</v>
+        <v>-0.82425390000003063</v>
       </c>
       <c r="D115" s="5">
-        <v>-1.0143472719203128</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0143473086356658</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>970.78404465000006</v>
+        <v>970.78404469999998</v>
       </c>
       <c r="C116" s="5">
-        <v>1.035627550000072</v>
+        <v>1.035627599999998</v>
       </c>
       <c r="D116" s="5">
-        <v>1.2890751530309386</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2890752156334839</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>972.90000852000003</v>
+        <v>972.90000850000001</v>
       </c>
       <c r="C117" s="5">
-        <v>2.1159638699999732</v>
+        <v>2.1159638000000314</v>
       </c>
       <c r="D117" s="5">
-        <v>2.6471576499653482</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.647157561202329</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>973.15204593999999</v>
+        <v>973.15204589999996</v>
       </c>
       <c r="C118" s="5">
-        <v>0.2520374199999651</v>
+        <v>0.25203739999994923</v>
       </c>
       <c r="D118" s="5">
-        <v>0.31131277905229737</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.31131275431979244</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>977.8078544</v>
       </c>
       <c r="C119" s="5">
-        <v>4.6558084600000029</v>
+        <v>4.6558085000000347</v>
       </c>
       <c r="D119" s="5">
-        <v>5.8946105197530851</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8946105719849484</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>976.71152512000003</v>
+        <v>976.71152510000002</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.0963292799999635</v>
+        <v>-1.0963292999999794</v>
       </c>
       <c r="D120" s="5">
-        <v>-1.3371876112652781</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3371876355090184</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>977.37331434999999</v>
+        <v>977.37331440000003</v>
       </c>
       <c r="C121" s="5">
-        <v>0.66178922999995393</v>
+        <v>0.66178930000000946</v>
       </c>
       <c r="D121" s="5">
-        <v>0.8161194383670578</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.81611952502982366</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>981.09218126999997</v>
+        <v>981.09218129999999</v>
       </c>
       <c r="C122" s="5">
-        <v>3.7188669199999822</v>
+        <v>3.7188668999999663</v>
       </c>
       <c r="D122" s="5">
-        <v>4.6627280210763011</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6627279952295542</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>983.64570920999995</v>
+        <v>983.64570920000006</v>
       </c>
       <c r="C123" s="5">
-        <v>2.5535279399999808</v>
+        <v>2.5535279000000628</v>
       </c>
       <c r="D123" s="5">
-        <v>3.1683883589940454</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1683883085516396</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>986.14176515999998</v>
+        <v>986.14176520000001</v>
       </c>
       <c r="C124" s="5">
-        <v>2.4960559500000272</v>
+        <v>2.4960559999999532</v>
       </c>
       <c r="D124" s="5">
-        <v>3.0879272413772529</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0879273041307886</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>988.16612164000003</v>
+        <v>988.1661216</v>
       </c>
       <c r="C125" s="5">
-        <v>2.0243564800000513</v>
+        <v>2.0243563999999878</v>
       </c>
       <c r="D125" s="5">
-        <v>2.4913693176056295</v>
+        <v>2.4913692179334479</v>
       </c>
       <c r="E125" s="5">
-        <v>1.6272145696941909</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6272145687159512</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>989.18329475999997</v>
+        <v>989.1832948</v>
       </c>
       <c r="C126" s="5">
-        <v>1.0171731199999385</v>
+        <v>1.017173200000002</v>
       </c>
       <c r="D126" s="5">
-        <v>1.2422424646549191</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2422425629607714</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>991.29760118000002</v>
+        <v>991.29760120000003</v>
       </c>
       <c r="C127" s="5">
-        <v>2.1143064200000481</v>
+        <v>2.1143064000000322</v>
       </c>
       <c r="D127" s="5">
-        <v>2.5952801667214587</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5952801417763016</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>994.38993309</v>
+        <v>994.38993310000001</v>
       </c>
       <c r="C128" s="5">
-        <v>3.0923319099999844</v>
+        <v>3.0923318999999765</v>
       </c>
       <c r="D128" s="5">
-        <v>3.8082727554490381</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8082727428435659</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>995.98062456000002</v>
+        <v>995.98062460000006</v>
       </c>
       <c r="C129" s="5">
-        <v>1.5906914700000243</v>
+        <v>1.5906915000000481</v>
       </c>
       <c r="D129" s="5">
-        <v>1.9365781627915357</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9365781996172116</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>998.93313435000005</v>
+        <v>998.93313439999997</v>
       </c>
       <c r="C130" s="5">
-        <v>2.9525097900000219</v>
+        <v>2.9525097999999161</v>
       </c>
       <c r="D130" s="5">
-        <v>3.6158864509266087</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6158864632263255</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1002.1222459000001</v>
+        <v>1002.122246</v>
       </c>
       <c r="C131" s="5">
-        <v>3.1891115500000069</v>
+        <v>3.1891116000000466</v>
       </c>
       <c r="D131" s="5">
-        <v>3.8990103743545168</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8990104363633371</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1003.1426504999999</v>
+        <v>1003.142651</v>
       </c>
       <c r="C132" s="5">
-        <v>1.0204045999998925</v>
+        <v>1.0204049999999825</v>
       </c>
       <c r="D132" s="5">
-        <v>1.2287586561028796</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2287591403556064</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1005.9222865</v>
+        <v>1005.922287</v>
       </c>
       <c r="C133" s="5">
-        <v>2.7796360000000959</v>
+        <v>2.7796359999999822</v>
       </c>
       <c r="D133" s="5">
-        <v>3.3762595929761607</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3762595912675941</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1010.5215758000001</v>
+        <v>1010.521576</v>
       </c>
       <c r="C134" s="5">
-        <v>4.5992893000000095</v>
+        <v>4.5992889999999989</v>
       </c>
       <c r="D134" s="5">
-        <v>5.6267520045684805</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6267516254037808</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1011.8165976</v>
+        <v>1011.816598</v>
       </c>
       <c r="C135" s="5">
-        <v>1.2950217999999722</v>
+        <v>1.2950220000000172</v>
       </c>
       <c r="D135" s="5">
-        <v>1.5487314802584917</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5487317208204177</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1014.4027555</v>
+        <v>1014.402756</v>
       </c>
       <c r="C136" s="5">
-        <v>2.5861578999999892</v>
+        <v>2.5861579999999549</v>
       </c>
       <c r="D136" s="5">
-        <v>3.1106329065720306</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1106330273007243</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1017.5213228</v>
+        <v>1017.5213230000001</v>
       </c>
       <c r="C137" s="5">
-        <v>3.1185672999999952</v>
+        <v>3.1185670000000982</v>
       </c>
       <c r="D137" s="5">
-        <v>3.7521688239601225</v>
+        <v>3.7521684550032353</v>
       </c>
       <c r="E137" s="5">
-        <v>2.9706747192750349</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9706747436826886</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1021.9688365</v>
+        <v>1021.968837</v>
       </c>
       <c r="C138" s="5">
-        <v>4.4475136999999449</v>
+        <v>4.4475139999999556</v>
       </c>
       <c r="D138" s="5">
-        <v>5.3730635753393097</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3730639454459661</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1026.2201133000001</v>
+        <v>1026.2201130000001</v>
       </c>
       <c r="C139" s="5">
-        <v>4.2512768000001415</v>
+        <v>4.2512760000000753</v>
       </c>
       <c r="D139" s="5">
-        <v>5.10767611950389</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1076751336945225</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1029.7197613999999</v>
+        <v>1029.7197610000001</v>
       </c>
       <c r="C140" s="5">
-        <v>3.4996480999998312</v>
+        <v>3.4996479999999792</v>
       </c>
       <c r="D140" s="5">
-        <v>4.1699128615364289</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1699127413824533</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1031.8550178</v>
+        <v>1031.855018</v>
       </c>
       <c r="C141" s="5">
-        <v>2.1352564000001166</v>
+        <v>2.1352569999999105</v>
       </c>
       <c r="D141" s="5">
-        <v>2.5169310382852972</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5169317546088754</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1035.7303654</v>
+        <v>1035.7303649999999</v>
       </c>
       <c r="C142" s="5">
-        <v>3.8753475999999409</v>
+        <v>3.8753469999999197</v>
       </c>
       <c r="D142" s="5">
-        <v>4.6011219941862302</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6011212661291045</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1044.5859399000001</v>
+        <v>1044.5859399999999</v>
       </c>
       <c r="C143" s="5">
-        <v>8.8555745000001025</v>
+        <v>8.8555750000000444</v>
       </c>
       <c r="D143" s="5">
-        <v>10.756596892114878</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.756597532641511</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1045.7570149000001</v>
+        <v>1045.7570149999999</v>
       </c>
       <c r="C144" s="5">
         <v>1.1710749999999734</v>
       </c>
       <c r="D144" s="5">
-        <v>1.3536344123494359</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3536344122191402</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1048.0110608</v>
+        <v>1048.0110609999999</v>
       </c>
       <c r="C145" s="5">
-        <v>2.2540458999999373</v>
+        <v>2.2540460000000166</v>
       </c>
       <c r="D145" s="5">
-        <v>2.6173882576162599</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6173883748628057</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1045.9823041</v>
+        <v>1045.9823040000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.0287567000000308</v>
+        <v>-2.0287569999998141</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.2984055036223472</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2984058394516893</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1051.5444798000001</v>
+        <v>1051.54448</v>
       </c>
       <c r="C147" s="5">
-        <v>5.5621757000001253</v>
+        <v>5.5621759999999085</v>
       </c>
       <c r="D147" s="5">
-        <v>6.5711685032631584</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5711688687595471</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1055.1069519</v>
+        <v>1055.1069520000001</v>
       </c>
       <c r="C148" s="5">
-        <v>3.5624720999999226</v>
+        <v>3.5624720000000707</v>
       </c>
       <c r="D148" s="5">
-        <v>4.1420302952756449</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1420301760297873</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1058.6726005</v>
+        <v>1058.672601</v>
       </c>
       <c r="C149" s="5">
-        <v>3.5656486000000314</v>
+        <v>3.5656489999998939</v>
       </c>
       <c r="D149" s="5">
-        <v>4.1315336332094832</v>
+        <v>4.1315341049407595</v>
       </c>
       <c r="E149" s="5">
-        <v>4.0442668647729718</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0442668934614456</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1063.1724827999999</v>
+        <v>1063.1724830000001</v>
       </c>
       <c r="C150" s="5">
-        <v>4.4998822999998538</v>
+        <v>4.4998820000000705</v>
       </c>
       <c r="D150" s="5">
-        <v>5.2215396221334087</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2215392633197411</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1067.6382785000001</v>
+        <v>1067.638279</v>
       </c>
       <c r="C151" s="5">
-        <v>4.4657957000001716</v>
+        <v>4.4657959999999548</v>
       </c>
       <c r="D151" s="5">
-        <v>5.1586264655153702</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.158626819109613</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1070.1706280999999</v>
+        <v>1070.1706280000001</v>
       </c>
       <c r="C152" s="5">
-        <v>2.5323495999998613</v>
+        <v>2.5323490000000675</v>
       </c>
       <c r="D152" s="5">
-        <v>2.8837273355847515</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8837266420255192</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1074.1945779</v>
+        <v>1074.1945780000001</v>
       </c>
       <c r="C153" s="5">
-        <v>4.0239498000000822</v>
+        <v>4.0239500000000135</v>
       </c>
       <c r="D153" s="5">
-        <v>4.6066140605035333</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6066142946585176</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1079.2147041000001</v>
+        <v>1079.214704</v>
       </c>
       <c r="C154" s="5">
-        <v>5.0201262000000497</v>
+        <v>5.0201259999998911</v>
       </c>
       <c r="D154" s="5">
-        <v>5.7544804062602317</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7544801705295967</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1081.1271002000001</v>
+        <v>1081.1270999999999</v>
       </c>
       <c r="C155" s="5">
-        <v>1.9123961000000236</v>
+        <v>1.9123959999999443</v>
       </c>
       <c r="D155" s="5">
-        <v>2.1472781357379622</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.147278022560184</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1084.4529832000001</v>
+        <v>1084.4529829999999</v>
       </c>
       <c r="C156" s="5">
         <v>3.3258829999999762</v>
       </c>
       <c r="D156" s="5">
-        <v>3.7546782775690568</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7546782782754473</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1090.2451397</v>
+        <v>1090.24514</v>
       </c>
       <c r="C157" s="5">
-        <v>5.7921564999999191</v>
+        <v>5.7921570000000884</v>
       </c>
       <c r="D157" s="5">
-        <v>6.6009752327269133</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6009758206428293</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1092.7788184999999</v>
+        <v>1092.7788190000001</v>
       </c>
       <c r="C158" s="5">
-        <v>2.5336787999999615</v>
+        <v>2.5336790000001201</v>
       </c>
       <c r="D158" s="5">
-        <v>2.8246665537199123</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.824666778760232</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1091.8815520999999</v>
+        <v>1091.8815520000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.89726640000003499</v>
+        <v>-0.89726700000005621</v>
       </c>
       <c r="D159" s="5">
-        <v>-0.98086685348458547</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.98086750598210815</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1097.1695732000001</v>
+        <v>1097.1695729999999</v>
       </c>
       <c r="C160" s="5">
-        <v>5.2880211000001509</v>
+        <v>5.2880209999998442</v>
       </c>
       <c r="D160" s="5">
-        <v>5.9689720292283033</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9689719138884989</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1100.8449419999999</v>
       </c>
       <c r="C161" s="5">
-        <v>3.6753687999998874</v>
+        <v>3.6753690000000461</v>
       </c>
       <c r="D161" s="5">
-        <v>4.0947324879152092</v>
+        <v>4.0947327156169777</v>
       </c>
       <c r="E161" s="5">
-        <v>3.9835111893972153</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9835111402868995</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1107.6673444</v>
+        <v>1107.667344</v>
       </c>
       <c r="C162" s="5">
-        <v>6.8224024000001009</v>
+        <v>6.822402000000011</v>
       </c>
       <c r="D162" s="5">
-        <v>7.6957119168070465</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6957114501150059</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1109.2875901</v>
+        <v>1109.2875899999999</v>
       </c>
       <c r="C163" s="5">
-        <v>1.6202456999999413</v>
+        <v>1.6202459999999519</v>
       </c>
       <c r="D163" s="5">
-        <v>1.7694965156948905</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7694968466144267</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1111.7014971999999</v>
+        <v>1111.701497</v>
       </c>
       <c r="C164" s="5">
-        <v>2.4139070999999603</v>
+        <v>2.4139070000001084</v>
       </c>
       <c r="D164" s="5">
-        <v>2.642786436215161</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6427863256611284</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1113.6731705</v>
+        <v>1113.6731709999999</v>
       </c>
       <c r="C165" s="5">
-        <v>1.9716733000000204</v>
+        <v>1.9716739999998936</v>
       </c>
       <c r="D165" s="5">
-        <v>2.1491600179335713</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1491607887947906</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1116.1367436999999</v>
+        <v>1116.1367439999999</v>
       </c>
       <c r="C166" s="5">
-        <v>2.463573199999928</v>
+        <v>2.4635729999999967</v>
       </c>
       <c r="D166" s="5">
-        <v>2.6870742073797027</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6870739853531722</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1114.2845758000001</v>
+        <v>1114.284576</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.852167899999813</v>
+        <v>-1.8521679999998923</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.9732597398306795</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9732598448725769</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1118.4170377999999</v>
+        <v>1118.417038</v>
       </c>
       <c r="C168" s="5">
-        <v>4.1324619999998049</v>
+        <v>4.1324620000000323</v>
       </c>
       <c r="D168" s="5">
-        <v>4.5422554990323327</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5422554982005758</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1122.0044065</v>
+        <v>1122.0044069999999</v>
       </c>
       <c r="C169" s="5">
-        <v>3.58736870000007</v>
+        <v>3.5873689999998533</v>
       </c>
       <c r="D169" s="5">
-        <v>3.9176835962435597</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9176839289548626</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1125.5117057</v>
+        <v>1125.511706</v>
       </c>
       <c r="C170" s="5">
-        <v>3.507299200000034</v>
+        <v>3.5072990000001028</v>
       </c>
       <c r="D170" s="5">
-        <v>3.8162753365049484</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8162751134009465</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1130.4408386</v>
+        <v>1130.4408390000001</v>
       </c>
       <c r="C171" s="5">
-        <v>4.9291329000000133</v>
+        <v>4.9291330000000926</v>
       </c>
       <c r="D171" s="5">
-        <v>5.3838034185060391</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3838035289046848</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1131.1469972</v>
+        <v>1131.1469970000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.70615859999998065</v>
+        <v>0.70615799999995943</v>
       </c>
       <c r="D172" s="5">
-        <v>0.75219131615964496</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.75219067458258682</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1131.8018669000001</v>
+        <v>1131.8018669999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.65486970000006295</v>
+        <v>0.65486999999984619</v>
       </c>
       <c r="D173" s="5">
-        <v>0.69694809791627232</v>
+        <v>0.69694841833318755</v>
       </c>
       <c r="E173" s="5">
-        <v>2.8121058396978205</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8121058487817319</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1134.4438232</v>
+        <v>1134.4438230000001</v>
       </c>
       <c r="C174" s="5">
-        <v>2.6419562999999471</v>
+        <v>2.6419560000001638</v>
       </c>
       <c r="D174" s="5">
-        <v>2.8373948466628551</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8373945200690809</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1137.8601818</v>
+        <v>1137.8601819999999</v>
       </c>
       <c r="C175" s="5">
-        <v>3.4163585999999668</v>
+        <v>3.4163589999998294</v>
       </c>
       <c r="D175" s="5">
-        <v>3.6742404761466396</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6742409141489407</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1140.7426462000001</v>
+        <v>1140.7426459999999</v>
       </c>
       <c r="C176" s="5">
-        <v>2.8824644000001172</v>
+        <v>2.8824640000000272</v>
       </c>
       <c r="D176" s="5">
-        <v>3.082592657334926</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0825922230359515</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1144.6163753000001</v>
+        <v>1144.6163750000001</v>
       </c>
       <c r="C177" s="5">
-        <v>3.8737290999999914</v>
+        <v>3.8737290000001394</v>
       </c>
       <c r="D177" s="5">
-        <v>4.1519305089622316</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1519304005126711</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1145.7028557000001</v>
+        <v>1145.7028560000001</v>
       </c>
       <c r="C178" s="5">
-        <v>1.0864804000000277</v>
+        <v>1.0864810000000489</v>
       </c>
       <c r="D178" s="5">
-        <v>1.1450164893821002</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1450171253148511</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1147.2293463999999</v>
+        <v>1147.2293460000001</v>
       </c>
       <c r="C179" s="5">
-        <v>1.5264906999998402</v>
+        <v>1.526489999999967</v>
       </c>
       <c r="D179" s="5">
-        <v>1.6106025708509497</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6106018264345989</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1150.9948299</v>
+        <v>1150.9948300000001</v>
       </c>
       <c r="C180" s="5">
-        <v>3.765483500000073</v>
+        <v>3.7654840000000149</v>
       </c>
       <c r="D180" s="5">
-        <v>4.0105757215912918</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0105762652099086</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1151.3422421</v>
+        <v>1151.3422419999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.34741220000000794</v>
+        <v>0.34741199999984929</v>
       </c>
       <c r="D181" s="5">
-        <v>0.36280564686466121</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.36280543762441386</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1152.1037349000001</v>
+        <v>1152.1037349999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.76149280000004183</v>
+        <v>0.76149299999997311</v>
       </c>
       <c r="D182" s="5">
-        <v>0.7965683382401334</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.79656854828342727</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1164.5079607</v>
+        <v>1164.507961</v>
       </c>
       <c r="C183" s="5">
-        <v>12.404225799999949</v>
+        <v>12.404226000000108</v>
       </c>
       <c r="D183" s="5">
-        <v>13.713107225239817</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.713107458335983</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1165.0130360000001</v>
       </c>
       <c r="C184" s="5">
-        <v>0.50507530000004408</v>
+        <v>0.50507500000003347</v>
       </c>
       <c r="D184" s="5">
-        <v>0.52171242377923033</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.52171211302307618</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1168.8668230000001</v>
       </c>
       <c r="C185" s="5">
         <v>3.8537870000000112</v>
       </c>
       <c r="D185" s="5">
         <v>4.0425439292485432</v>
       </c>
       <c r="E185" s="5">
-        <v>3.2748626048409557</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2748625957161659</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1168.2143553000001</v>
+        <v>1168.2143550000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.65246769999998833</v>
+        <v>-0.65246799999999894</v>
       </c>
       <c r="D186" s="5">
-        <v>-0.66779371219825023</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.6677940183030695</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1170.6523038</v>
+        <v>1170.652304</v>
       </c>
       <c r="C187" s="5">
-        <v>2.4379484999999477</v>
+        <v>2.4379489999998896</v>
       </c>
       <c r="D187" s="5">
-        <v>2.5332269575567778</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5332274837330582</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1174.2555242000001</v>
+        <v>1174.2555239999999</v>
       </c>
       <c r="C188" s="5">
-        <v>3.6032204000000547</v>
+        <v>3.6032199999999648</v>
       </c>
       <c r="D188" s="5">
-        <v>3.7567247169668194</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7567242921879629</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1177.7994357</v>
+        <v>1177.799436</v>
       </c>
       <c r="C189" s="5">
-        <v>3.5439114999999219</v>
+        <v>3.5439120000000912</v>
       </c>
       <c r="D189" s="5">
-        <v>3.6823326185609462</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6823331473820442</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1179.3553314999999</v>
+        <v>1179.3553320000001</v>
       </c>
       <c r="C190" s="5">
-        <v>1.5558957999999166</v>
+        <v>1.5558960000000752</v>
       </c>
       <c r="D190" s="5">
-        <v>1.5967916491892886</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5967918555301663</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1181.8693764</v>
+        <v>1181.8693760000001</v>
       </c>
       <c r="C191" s="5">
-        <v>2.5140449000000444</v>
+        <v>2.5140440000000126</v>
       </c>
       <c r="D191" s="5">
-        <v>2.5882591772119046</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.588258238643637</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1188.2005666</v>
+        <v>1188.2005670000001</v>
       </c>
       <c r="C192" s="5">
-        <v>6.3311902000000373</v>
+        <v>6.3311909999999898</v>
       </c>
       <c r="D192" s="5">
-        <v>6.6211358852142022</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6211367489611428</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1189.7684672</v>
+        <v>1189.7684670000001</v>
       </c>
       <c r="C193" s="5">
-        <v>1.56790060000003</v>
+        <v>1.5679000000000087</v>
       </c>
       <c r="D193" s="5">
-        <v>1.5950135010934341</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5950128857404211</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1193.2838094000001</v>
+        <v>1193.283809</v>
       </c>
       <c r="C194" s="5">
-        <v>3.5153422000000774</v>
+        <v>3.5153419999999187</v>
       </c>
       <c r="D194" s="5">
-        <v>3.6037614682294716</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.603761260471372</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1193.5920080000001</v>
       </c>
       <c r="C195" s="5">
-        <v>0.30819859999996879</v>
+        <v>0.30819900000005873</v>
       </c>
       <c r="D195" s="5">
-        <v>0.31037389018311323</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.31037429368292457</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1197.2292957</v>
+        <v>1197.229296</v>
       </c>
       <c r="C196" s="5">
-        <v>3.637287699999888</v>
+        <v>3.6372879999998986</v>
       </c>
       <c r="D196" s="5">
-        <v>3.7187316193018072</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7187319311779765</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1200.7186595000001</v>
+        <v>1200.71866</v>
       </c>
       <c r="C197" s="5">
-        <v>3.4893638000000919</v>
+        <v>3.4893640000000232</v>
       </c>
       <c r="D197" s="5">
-        <v>3.5540510628300215</v>
+        <v>3.5540512689090198</v>
       </c>
       <c r="E197" s="5">
-        <v>2.7250184429265856</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7250184857030568</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1204.9737286</v>
+        <v>1204.973729</v>
       </c>
       <c r="C198" s="5">
-        <v>4.2550690999999006</v>
+        <v>4.2550690000000486</v>
       </c>
       <c r="D198" s="5">
-        <v>4.3363940229855569</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.33639391723879</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1205.4637338</v>
+        <v>1205.4637339999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.49000520000004144</v>
+        <v>0.49000499999988278</v>
       </c>
       <c r="D199" s="5">
-        <v>0.48907551877077626</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.48907531854074371</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1206.8922802</v>
+        <v>1206.89228</v>
       </c>
       <c r="C200" s="5">
-        <v>1.4285463999999592</v>
+        <v>1.4285460000000967</v>
       </c>
       <c r="D200" s="5">
-        <v>1.4313770788302982</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.431376675182805</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1207.4637009</v>
+        <v>1207.4637009999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.57142070000008971</v>
+        <v>0.57142099999987295</v>
       </c>
       <c r="D201" s="5">
-        <v>0.56963930043059108</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.56963960036879868</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1209.8614797</v>
+        <v>1209.86148</v>
       </c>
       <c r="C202" s="5">
-        <v>2.3977787999999691</v>
+        <v>2.3977790000001278</v>
       </c>
       <c r="D202" s="5">
-        <v>2.4091568423204368</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4091570452676958</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1214.9173223</v>
+        <v>1214.917322</v>
       </c>
       <c r="C203" s="5">
-        <v>5.0558426000000054</v>
+        <v>5.0558419999999842</v>
       </c>
       <c r="D203" s="5">
-        <v>5.1315084819689716</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1315078576232853</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1214.8376002</v>
+        <v>1214.8376000000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-7.972210000002633E-2</v>
+        <v>-7.9721999999947002E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-7.8714822093206571E-2</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.8714723411588139E-2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1221.7513796999999</v>
+        <v>1221.7513799999999</v>
       </c>
       <c r="C205" s="5">
-        <v>6.9137794999999187</v>
+        <v>6.9137799999998606</v>
       </c>
       <c r="D205" s="5">
-        <v>7.0472106000948109</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0472111269984206</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1224.4244077000001</v>
+        <v>1224.4244080000001</v>
       </c>
       <c r="C206" s="5">
         <v>2.6730280000001585</v>
       </c>
       <c r="D206" s="5">
-        <v>2.6572630338627556</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6572630332022396</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1227.1562891000001</v>
+        <v>1227.156289</v>
       </c>
       <c r="C207" s="5">
-        <v>2.7318814000000202</v>
+        <v>2.7318809999999303</v>
       </c>
       <c r="D207" s="5">
-        <v>2.7104874921556998</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7104870897332711</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1229.7188223999999</v>
+        <v>1229.718822</v>
       </c>
       <c r="C208" s="5">
-        <v>2.5625332999998136</v>
+        <v>2.5625330000000304</v>
       </c>
       <c r="D208" s="5">
-        <v>2.5348066229970323</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5348063230357543</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1233.8792521</v>
+        <v>1233.879252</v>
       </c>
       <c r="C209" s="5">
-        <v>4.1604297000001225</v>
+        <v>4.1604299999999057</v>
       </c>
       <c r="D209" s="5">
-        <v>4.1362878870449205</v>
+        <v>4.1362881922460515</v>
       </c>
       <c r="E209" s="5">
-        <v>2.7617287644891464</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7617287133690382</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1235.3690783</v>
+        <v>1235.3690779999999</v>
       </c>
       <c r="C210" s="5">
-        <v>1.4898261999999249</v>
+        <v>1.4898259999999937</v>
       </c>
       <c r="D210" s="5">
-        <v>1.4585802133254999</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4585800163371188</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1242.4169956999999</v>
+        <v>1242.4169959999999</v>
       </c>
       <c r="C211" s="5">
-        <v>7.0479173999999603</v>
+        <v>7.0479179999999815</v>
       </c>
       <c r="D211" s="5">
-        <v>7.0650897328485396</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0650903550774746</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1247.7753216000001</v>
+        <v>1247.775322</v>
       </c>
       <c r="C212" s="5">
-        <v>5.3583259000001817</v>
+        <v>5.3583260000000337</v>
       </c>
       <c r="D212" s="5">
-        <v>5.299933934361456</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2999340343193868</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1248.1292662999999</v>
+        <v>1248.1292659999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.35394469999982903</v>
+        <v>0.35394399999995585</v>
       </c>
       <c r="D213" s="5">
-        <v>0.34092428395458008</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.34092360854343084</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1251.8460447</v>
+        <v>1251.846045</v>
       </c>
       <c r="C214" s="5">
-        <v>3.7167784000000665</v>
+        <v>3.7167790000000878</v>
       </c>
       <c r="D214" s="5">
-        <v>3.632567371475437</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6325679684061418</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1256.2130149</v>
+        <v>1256.213015</v>
       </c>
       <c r="C215" s="5">
-        <v>4.3669701999999688</v>
+        <v>4.3669700000000375</v>
       </c>
       <c r="D215" s="5">
-        <v>4.2673665780559755</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2673663778104887</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1258.8046400999999</v>
+        <v>1258.8046400000001</v>
       </c>
       <c r="C216" s="5">
-        <v>2.5916251999999531</v>
+        <v>2.5916250000000218</v>
       </c>
       <c r="D216" s="5">
-        <v>2.5039398873262675</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5039396916938683</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1261.3751172</v>
+        <v>1261.375117</v>
       </c>
       <c r="C217" s="5">
-        <v>2.5704771000000619</v>
+        <v>2.5704769999999826</v>
       </c>
       <c r="D217" s="5">
-        <v>2.4781067028045278</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4781066055119094</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1262.3193179</v>
+        <v>1262.3193180000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.94420070000001033</v>
+        <v>0.94420100000002094</v>
       </c>
       <c r="D218" s="5">
-        <v>0.90196582504451506</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.90196611294970364</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1264.0441324999999</v>
+        <v>1264.0441330000001</v>
       </c>
       <c r="C219" s="5">
-        <v>1.7248145999999451</v>
+        <v>1.7248150000000351</v>
       </c>
       <c r="D219" s="5">
-        <v>1.6520409528082647</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6520413386833965</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1268.0579597000001</v>
+        <v>1268.0579600000001</v>
       </c>
       <c r="C220" s="5">
-        <v>4.0138272000001507</v>
+        <v>4.013826999999992</v>
       </c>
       <c r="D220" s="5">
-        <v>3.8777201225614899</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8777199243954064</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1269.7243461999999</v>
+        <v>1269.724346</v>
       </c>
       <c r="C221" s="5">
-        <v>1.6663864999998168</v>
+        <v>1.6663859999998749</v>
       </c>
       <c r="D221" s="5">
-        <v>1.5883976167635039</v>
+        <v>1.5883971363357174</v>
       </c>
       <c r="E221" s="5">
-        <v>2.905073088715393</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9050730808463321</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1272.9240890999999</v>
+        <v>1272.9240890000001</v>
       </c>
       <c r="C222" s="5">
-        <v>3.1997429000000466</v>
+        <v>3.1997430000001259</v>
       </c>
       <c r="D222" s="5">
-        <v>3.0663031923489958</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0663032900005271</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1279.5483415000001</v>
+        <v>1279.548342</v>
       </c>
       <c r="C223" s="5">
-        <v>6.6242524000001595</v>
+        <v>6.6242529999999533</v>
       </c>
       <c r="D223" s="5">
-        <v>6.4266313186629009</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4266319180430242</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1277.1841565</v>
+        <v>1277.1841569999999</v>
       </c>
       <c r="C224" s="5">
         <v>-2.3641850000001341</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.1948123182396806</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1948123173907597</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1281.4663129</v>
+        <v>1281.4663129999999</v>
       </c>
       <c r="C225" s="5">
-        <v>4.2821564000000762</v>
+        <v>4.2821559999999863</v>
       </c>
       <c r="D225" s="5">
-        <v>4.0984008539445727</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0984004623881187</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1286.7294056999999</v>
+        <v>1286.7294059999999</v>
       </c>
       <c r="C226" s="5">
-        <v>5.2630927999998676</v>
+        <v>5.2630930000000262</v>
       </c>
       <c r="D226" s="5">
-        <v>5.0413717781158995</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.041371973636144</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1287.2502360999999</v>
+        <v>1287.2502360000001</v>
       </c>
       <c r="C227" s="5">
-        <v>0.52083040000002256</v>
+        <v>0.52083000000016</v>
       </c>
       <c r="D227" s="5">
-        <v>0.4868076751779471</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.48680730036121389</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1290.8641477000001</v>
+        <v>1290.8641479999999</v>
       </c>
       <c r="C228" s="5">
-        <v>3.613911600000165</v>
+        <v>3.6139119999998002</v>
       </c>
       <c r="D228" s="5">
-        <v>3.4214697337322075</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4214701185682372</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1293.4174654000001</v>
+        <v>1293.417465</v>
       </c>
       <c r="C229" s="5">
-        <v>2.5533176999999796</v>
+        <v>2.5533170000001064</v>
       </c>
       <c r="D229" s="5">
-        <v>2.3995824048030467</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3995817392131302</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1292.6266364999999</v>
+        <v>1292.6266370000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.79082890000017869</v>
+        <v>-0.79082799999991948</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.73124871211702747</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.73124788294364196</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1300.0730421999999</v>
+        <v>1300.073042</v>
       </c>
       <c r="C231" s="5">
-        <v>7.4464057000000139</v>
+        <v>7.4464049999999133</v>
       </c>
       <c r="D231" s="5">
-        <v>7.1360979561035487</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.136097261029839</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1304.2988961999999</v>
+        <v>1304.298896</v>
       </c>
       <c r="C232" s="5">
         <v>4.2258540000000266</v>
       </c>
       <c r="D232" s="5">
-        <v>3.9710631017267684</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9710631023486265</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1309.8533703999999</v>
+        <v>1309.85337</v>
       </c>
       <c r="C233" s="5">
-        <v>5.5544741999999587</v>
+        <v>5.5544740000000274</v>
       </c>
       <c r="D233" s="5">
-        <v>5.2317183477691653</v>
+        <v>5.2317181557777426</v>
       </c>
       <c r="E233" s="5">
-        <v>3.1604516618191303</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1604516465655097</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1311.7280128</v>
+        <v>1311.7280129999999</v>
       </c>
       <c r="C234" s="5">
-        <v>1.8746424000000843</v>
+        <v>1.8746429999998782</v>
       </c>
       <c r="D234" s="5">
-        <v>1.731005328834434</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7310058877627155</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1314.0601405</v>
+        <v>1314.0601409999999</v>
       </c>
       <c r="C235" s="5">
-        <v>2.3321277000000009</v>
+        <v>2.3321280000000115</v>
       </c>
       <c r="D235" s="5">
-        <v>2.1544722914237813</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1544725709544688</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1317.0861033000001</v>
+        <v>1317.0861030000001</v>
       </c>
       <c r="C236" s="5">
-        <v>3.0259628000001157</v>
+        <v>3.0259620000001632</v>
       </c>
       <c r="D236" s="5">
-        <v>2.7985776982049515</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7985769478465539</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1325.0247925000001</v>
+        <v>1325.024793</v>
       </c>
       <c r="C237" s="5">
-        <v>7.9386891999999989</v>
+        <v>7.9386899999999514</v>
       </c>
       <c r="D237" s="5">
-        <v>7.4776205738729118</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4776213543242154</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1330.2018313999999</v>
+        <v>1330.2018310000001</v>
       </c>
       <c r="C238" s="5">
-        <v>5.1770388999998431</v>
+        <v>5.1770380000000387</v>
       </c>
       <c r="D238" s="5">
-        <v>4.7906282521779309</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7906273995289794</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1335.1484046</v>
+        <v>1335.1484049999999</v>
       </c>
       <c r="C239" s="5">
-        <v>4.9465732000001026</v>
+        <v>4.9465739999998277</v>
       </c>
       <c r="D239" s="5">
-        <v>4.5548050507463023</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5548058039149852</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1344.8650697</v>
+        <v>1344.8650700000001</v>
       </c>
       <c r="C240" s="5">
-        <v>9.7166651000000002</v>
+        <v>9.7166650000001482</v>
       </c>
       <c r="D240" s="5">
-        <v>9.0912885250523434</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.091288424878762</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1344.5752941000001</v>
+        <v>1344.575294</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.28977559999998448</v>
+        <v>-0.28977600000007442</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.25825559508934059</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.25825595109992827</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1345.8951396</v>
+        <v>1345.8951400000001</v>
       </c>
       <c r="C242" s="5">
-        <v>1.3198454999999285</v>
+        <v>1.3198460000000978</v>
       </c>
       <c r="D242" s="5">
-        <v>1.18430958294935</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1843100341177415</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1354.7792717</v>
+        <v>1354.779272</v>
       </c>
       <c r="C243" s="5">
-        <v>8.884132099999988</v>
+        <v>8.8841319999999087</v>
       </c>
       <c r="D243" s="5">
-        <v>8.2150892285816077</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2150891301987947</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1356.6165762000001</v>
+        <v>1356.6165759999999</v>
       </c>
       <c r="C244" s="5">
-        <v>1.8373045000000729</v>
+        <v>1.8373039999999037</v>
       </c>
       <c r="D244" s="5">
-        <v>1.6395918939905663</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6395914440962445</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1359.0142874000001</v>
+        <v>1359.014287</v>
       </c>
       <c r="C245" s="5">
-        <v>2.3977112000000034</v>
+        <v>2.3977110000000721</v>
       </c>
       <c r="D245" s="5">
-        <v>2.141642789304754</v>
+        <v>2.1416426092429663</v>
       </c>
       <c r="E245" s="5">
-        <v>3.7531618508556797</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7531618520017851</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1364.6500922</v>
+        <v>1364.6500920000001</v>
       </c>
       <c r="C246" s="5">
-        <v>5.6358047999999599</v>
+        <v>5.6358050000001185</v>
       </c>
       <c r="D246" s="5">
-        <v>5.0914625967815264</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0914627831381676</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1367.5744321</v>
+        <v>1367.5744319999999</v>
       </c>
       <c r="C247" s="5">
-        <v>2.9243398999999499</v>
+        <v>2.9243399999998019</v>
       </c>
       <c r="D247" s="5">
-        <v>2.6020329723531521</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6020330627687827</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1373.9488406999999</v>
+        <v>1373.9488409999999</v>
       </c>
       <c r="C248" s="5">
-        <v>6.3744085999999243</v>
+        <v>6.3744090000000142</v>
       </c>
       <c r="D248" s="5">
-        <v>5.738968878716233</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7389692485543042</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1375.6175840000001</v>
       </c>
       <c r="C249" s="5">
-        <v>1.6687433000001874</v>
+        <v>1.6687430000001768</v>
       </c>
       <c r="D249" s="5">
-        <v>1.4672475506181781</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4672472847554019</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1379.5925508</v>
+        <v>1379.592551</v>
       </c>
       <c r="C250" s="5">
-        <v>3.9749667999999474</v>
+        <v>3.9749669999998787</v>
       </c>
       <c r="D250" s="5">
-        <v>3.5231468730509086</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5231470531440934</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1383.0788754</v>
+        <v>1383.0788749999999</v>
       </c>
       <c r="C251" s="5">
-        <v>3.486324599999989</v>
+        <v>3.4863239999999678</v>
       </c>
       <c r="D251" s="5">
-        <v>3.0749871117429439</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0749865747055516</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1383.1130774999999</v>
+        <v>1383.1130780000001</v>
       </c>
       <c r="C252" s="5">
-        <v>3.4202099999902202E-2</v>
+        <v>3.420300000016141E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>2.9678786476639019E-2</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9679567564433462E-2</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1383.7550176</v>
+        <v>1383.7550180000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.64194010000005619</v>
+        <v>0.64193999999997686</v>
       </c>
       <c r="D253" s="5">
-        <v>0.55837631306454583</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.55837622565735323</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1385.8514878999999</v>
+        <v>1385.851488</v>
       </c>
       <c r="C254" s="5">
-        <v>2.0964702999999645</v>
+        <v>2.0964699999999539</v>
       </c>
       <c r="D254" s="5">
-        <v>1.8332970647686686</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8332967997038763</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1390.8417692999999</v>
+        <v>1390.8417690000001</v>
       </c>
       <c r="C255" s="5">
-        <v>4.990281399999958</v>
+        <v>4.9902810000000954</v>
       </c>
       <c r="D255" s="5">
-        <v>4.4076662199593386</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4076658593088736</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1391.9509912999999</v>
+        <v>1391.9509909999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.1092220000000452</v>
+        <v>1.1092219999998179</v>
       </c>
       <c r="D256" s="5">
-        <v>0.96123117935953406</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.96123117956758986</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1394.4976240999999</v>
+        <v>1394.4976240000001</v>
       </c>
       <c r="C257" s="5">
-        <v>2.5466327999999976</v>
+        <v>2.5466330000001562</v>
       </c>
       <c r="D257" s="5">
-        <v>2.2176773592037735</v>
+        <v>2.21767753560842</v>
       </c>
       <c r="E257" s="5">
-        <v>2.6109612701633145</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6109612930066417</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1398.2305464000001</v>
+        <v>1398.230546</v>
       </c>
       <c r="C258" s="5">
-        <v>3.7329223000001548</v>
+        <v>3.7329219999999168</v>
       </c>
       <c r="D258" s="5">
-        <v>3.259991361761605</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2599910961369716</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1395.8667774999999</v>
+        <v>1395.8667780000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.3637689000001956</v>
+        <v>-2.3637679999999364</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.0098951452870883</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0098943876944664</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1400.7166649999999</v>
       </c>
       <c r="C260" s="5">
-        <v>4.8498875000000226</v>
+        <v>4.8498869999998533</v>
       </c>
       <c r="D260" s="5">
-        <v>4.2499601278411347</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2499596797323846</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1407.2656059999999</v>
       </c>
       <c r="C261" s="5">
         <v>6.5489410000000134</v>
       </c>
       <c r="D261" s="5">
         <v>5.7570513975345738</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1408.8641700999999</v>
+        <v>1408.8641700000001</v>
       </c>
       <c r="C262" s="5">
-        <v>1.598564099999976</v>
+        <v>1.598564000000124</v>
       </c>
       <c r="D262" s="5">
-        <v>1.3716722200872722</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.371672133744184</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1412.0840978000001</v>
+        <v>1412.084098</v>
       </c>
       <c r="C263" s="5">
-        <v>3.2199277000001985</v>
+        <v>3.2199279999999817</v>
       </c>
       <c r="D263" s="5">
-        <v>2.7773117757379007</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7773120379601668</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1417.9117728000001</v>
+        <v>1417.911773</v>
       </c>
       <c r="C264" s="5">
         <v>5.8276749999999993</v>
       </c>
       <c r="D264" s="5">
-        <v>5.0663764145076451</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0663764137738543</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1419.5830469</v>
+        <v>1419.5830470000001</v>
       </c>
       <c r="C265" s="5">
-        <v>1.6712740999998914</v>
+        <v>1.6712740000000395</v>
       </c>
       <c r="D265" s="5">
-        <v>1.4236298587627205</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4236297728252412</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1426.2069039999999</v>
       </c>
       <c r="C266" s="5">
-        <v>6.6238570999998956</v>
+        <v>6.6238569999998163</v>
       </c>
       <c r="D266" s="5">
-        <v>5.7452242972217293</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7452242078331439</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1423.1213207999999</v>
+        <v>1423.1213210000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.0855831999999737</v>
+        <v>-3.085582999999815</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.5655161925679293</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.565516028251047</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1426.5310179000001</v>
+        <v>1426.5310179999999</v>
       </c>
       <c r="C268" s="5">
-        <v>3.4096971000001304</v>
+        <v>3.4096969999998237</v>
       </c>
       <c r="D268" s="5">
-        <v>2.9133056904422361</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9133056034562399</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1430.2111425000001</v>
+        <v>1430.211143</v>
       </c>
       <c r="C269" s="5">
-        <v>3.6801245999999992</v>
+        <v>3.6801250000000891</v>
       </c>
       <c r="D269" s="5">
-        <v>3.1400306409455903</v>
+        <v>3.1400309868754972</v>
       </c>
       <c r="E269" s="5">
-        <v>2.5610311400171337</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5610311832270138</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1431.1947485000001</v>
+        <v>1431.194749</v>
       </c>
       <c r="C270" s="5">
         <v>0.98360600000000886</v>
       </c>
       <c r="D270" s="5">
-        <v>0.82841061170524366</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.82841061141449845</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1435.143151</v>
       </c>
       <c r="C271" s="5">
-        <v>3.9484024999999292</v>
+        <v>3.9484019999999873</v>
       </c>
       <c r="D271" s="5">
-        <v>3.3612766522656434</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.361276218944087</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1438.4605669</v>
+        <v>1438.4605670000001</v>
       </c>
       <c r="C272" s="5">
-        <v>3.3174159000000145</v>
+        <v>3.3174160000000938</v>
       </c>
       <c r="D272" s="5">
-        <v>2.809407903067096</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8094079888334456</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1434.7932808</v>
+        <v>1434.793281</v>
       </c>
       <c r="C273" s="5">
-        <v>-3.6672860999999557</v>
+        <v>-3.6672860000001037</v>
       </c>
       <c r="D273" s="5">
-        <v>-3.0168067600019777</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0168066786826708</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1439.070518</v>
       </c>
       <c r="C274" s="5">
-        <v>4.277237199999945</v>
+        <v>4.2772370000000137</v>
       </c>
       <c r="D274" s="5">
-        <v>3.6365390421101429</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6365388687558342</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1444.3777359000001</v>
+        <v>1444.3777359999999</v>
       </c>
       <c r="C275" s="5">
-        <v>5.3072179000000688</v>
+        <v>5.3072179999999207</v>
       </c>
       <c r="D275" s="5">
-        <v>4.5164172362325505</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5164173230655802</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1442.9234369000001</v>
+        <v>1442.9234369999999</v>
       </c>
       <c r="C276" s="5">
         <v>-1.4542989999999918</v>
       </c>
       <c r="D276" s="5">
-        <v>-1.2015740866131441</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2015740865305324</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1450.9967371</v>
+        <v>1450.9967369999999</v>
       </c>
       <c r="C277" s="5">
-        <v>8.0733001999999487</v>
+        <v>8.0733000000000175</v>
       </c>
       <c r="D277" s="5">
-        <v>6.9246356789557595</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9246355016041372</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1456.1372799999999</v>
       </c>
       <c r="C278" s="5">
-        <v>5.1405428999999003</v>
+        <v>5.1405429999999797</v>
       </c>
       <c r="D278" s="5">
-        <v>4.3351440072953107</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3351440935825103</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1458.6696334999999</v>
+        <v>1458.6696340000001</v>
       </c>
       <c r="C279" s="5">
-        <v>2.5323534999999993</v>
+        <v>2.5323540000001685</v>
       </c>
       <c r="D279" s="5">
-        <v>2.1069851963084529</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1069856163089096</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1462.840391</v>
       </c>
       <c r="C280" s="5">
-        <v>4.1707575000000361</v>
+        <v>4.1707569999998668</v>
       </c>
       <c r="D280" s="5">
-        <v>3.4856224656283574</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4856220399569038</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1468.2348191000001</v>
+        <v>1468.234819</v>
       </c>
       <c r="C281" s="5">
-        <v>5.3944281000001411</v>
+        <v>5.3944280000000617</v>
       </c>
       <c r="D281" s="5">
-        <v>4.5160312431425709</v>
+        <v>4.5160311577207235</v>
       </c>
       <c r="E281" s="5">
-        <v>2.6586058149103087</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6586057720290102</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1466.1288233</v>
+        <v>1466.128823</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.1059958000000734</v>
+        <v>-2.1059960000000046</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.7077328361776445</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7077329971938671</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1474.9189924</v>
+        <v>1474.9189919999999</v>
       </c>
       <c r="C283" s="5">
-        <v>8.7901690999999573</v>
+        <v>8.790168999999878</v>
       </c>
       <c r="D283" s="5">
-        <v>7.4366441552897733</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4366440694508817</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1478.7926482</v>
+        <v>1478.7926480000001</v>
       </c>
       <c r="C284" s="5">
-        <v>3.8736558000000514</v>
+        <v>3.87365600000021</v>
       </c>
       <c r="D284" s="5">
-        <v>3.1975477571293487</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1975479254931383</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1479.8586889000001</v>
+        <v>1479.8586889999999</v>
       </c>
       <c r="C285" s="5">
-        <v>1.0660407000000305</v>
+        <v>1.0660409999998137</v>
       </c>
       <c r="D285" s="5">
-        <v>0.86850114343279827</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.8685013889299098</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1481.815106</v>
       </c>
       <c r="C286" s="5">
-        <v>1.9564170999999533</v>
+        <v>1.9564170000001013</v>
       </c>
       <c r="D286" s="5">
-        <v>1.598021825576712</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.598021743192235</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1483.8430722000001</v>
+        <v>1483.8430719999999</v>
       </c>
       <c r="C287" s="5">
-        <v>2.0279662000000371</v>
+        <v>2.0279659999998785</v>
       </c>
       <c r="D287" s="5">
-        <v>1.6547010273903373</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6547008629718363</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1485.7115401999999</v>
+        <v>1485.71154</v>
       </c>
       <c r="C288" s="5">
-        <v>1.8684679999998934</v>
+        <v>1.8684680000001208</v>
       </c>
       <c r="D288" s="5">
-        <v>1.5215594064664995</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5215594066731786</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1491.1963936</v>
+        <v>1491.1963940000001</v>
       </c>
       <c r="C289" s="5">
-        <v>5.48485340000002</v>
+        <v>5.4848540000000412</v>
       </c>
       <c r="D289" s="5">
-        <v>4.5211490423008538</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5211495475853347</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1494.1990588000001</v>
+        <v>1494.199059</v>
       </c>
       <c r="C290" s="5">
-        <v>3.0026652000001377</v>
+        <v>3.002664999999979</v>
       </c>
       <c r="D290" s="5">
-        <v>2.443254226876479</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4432540616681431</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1497.1489038</v>
+        <v>1497.1489039999999</v>
       </c>
       <c r="C291" s="5">
         <v>2.9498449999998684</v>
       </c>
       <c r="D291" s="5">
-        <v>2.3949310206624386</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3949310203384089</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1500.8896018999999</v>
+        <v>1500.889602</v>
       </c>
       <c r="C292" s="5">
-        <v>3.7406980999999178</v>
+        <v>3.7406980000000658</v>
       </c>
       <c r="D292" s="5">
-        <v>3.0398045395872542</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0398044567925719</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1500.8783731999999</v>
+        <v>1500.878373</v>
       </c>
       <c r="C293" s="5">
-        <v>-1.1228699999946912E-2</v>
+        <v>-1.1228999999957523E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-8.977266254062144E-3</v>
+        <v>-8.9775060915231464E-3</v>
       </c>
       <c r="E293" s="5">
-        <v>2.2233197084925216</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2233197018330708</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1502.6026434</v>
+        <v>1502.6026429999999</v>
       </c>
       <c r="C294" s="5">
-        <v>1.7242702000000918</v>
+        <v>1.7242699999999331</v>
       </c>
       <c r="D294" s="5">
-        <v>1.3873532269184752</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3873530651654864</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1505.2959622999999</v>
+        <v>1505.2959619999999</v>
       </c>
       <c r="C295" s="5">
-        <v>2.6933188999998947</v>
+        <v>2.693318999999974</v>
       </c>
       <c r="D295" s="5">
-        <v>2.1722549228240906</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1722550048583589</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1507.8835140000001</v>
       </c>
       <c r="C296" s="5">
-        <v>2.5875517000001764</v>
+        <v>2.587552000000187</v>
       </c>
       <c r="D296" s="5">
-        <v>2.0823726343889959</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0823728785247742</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1512.2293709</v>
+        <v>1512.2293709999999</v>
       </c>
       <c r="C297" s="5">
-        <v>4.3458568999999443</v>
+        <v>4.3458569999997962</v>
       </c>
       <c r="D297" s="5">
-        <v>3.5138613734152946</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5138614555566106</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1517.1118856000001</v>
+        <v>1517.1118859999999</v>
       </c>
       <c r="C298" s="5">
-        <v>4.8825147000000015</v>
+        <v>4.8825150000000122</v>
       </c>
       <c r="D298" s="5">
-        <v>3.9439709332241168</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9439711796103394</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1519.0702280999999</v>
+        <v>1519.070228</v>
       </c>
       <c r="C299" s="5">
-        <v>1.9583424999998442</v>
+        <v>1.9583420000001297</v>
       </c>
       <c r="D299" s="5">
-        <v>1.5600478460904066</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5600474445359058</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1520.6507721</v>
+        <v>1520.650772</v>
       </c>
       <c r="C300" s="5">
-        <v>1.5805440000001454</v>
+        <v>1.580543999999918</v>
       </c>
       <c r="D300" s="5">
-        <v>1.2557314549813237</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2557314550643239</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1524.9346696</v>
+        <v>1524.9346700000001</v>
       </c>
       <c r="C301" s="5">
-        <v>4.2838974999999664</v>
+        <v>4.2838980000001357</v>
       </c>
       <c r="D301" s="5">
-        <v>3.4334516982713614</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4334521054695033</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1528.8871707999999</v>
+        <v>1528.8871710000001</v>
       </c>
       <c r="C302" s="5">
-        <v>3.9525011999999151</v>
+        <v>3.9525009999999838</v>
       </c>
       <c r="D302" s="5">
-        <v>3.155022399722629</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1550222369536973</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1535.8912259000001</v>
+        <v>1535.891226</v>
       </c>
       <c r="C303" s="5">
-        <v>7.0040551000001869</v>
+        <v>7.0040549999998802</v>
       </c>
       <c r="D303" s="5">
-        <v>5.638025659380097</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6380255760880793</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1540.4493680999999</v>
+        <v>1540.449368</v>
       </c>
       <c r="C304" s="5">
-        <v>4.5581421999997929</v>
+        <v>4.558142000000089</v>
       </c>
       <c r="D304" s="5">
-        <v>3.6200094900193047</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6200093283413892</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1544.4141273</v>
+        <v>1544.414127</v>
       </c>
       <c r="C305" s="5">
-        <v>3.9647592000001168</v>
+        <v>3.9647589999999582</v>
       </c>
       <c r="D305" s="5">
-        <v>3.1326190549311628</v>
+        <v>3.1326188948706202</v>
       </c>
       <c r="E305" s="5">
-        <v>2.900685017346083</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9006850110698368</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1550.5497475</v>
+        <v>1550.5497479999999</v>
       </c>
       <c r="C306" s="5">
-        <v>6.1356201999999485</v>
+        <v>6.135620999999901</v>
       </c>
       <c r="D306" s="5">
-        <v>4.8728976797068446</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8728983299792361</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1554.7710807999999</v>
+        <v>1554.7710810000001</v>
       </c>
       <c r="C307" s="5">
-        <v>4.2213332999999693</v>
+        <v>4.2213330000001861</v>
       </c>
       <c r="D307" s="5">
-        <v>3.3163353038867749</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3163350635774691</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1557.4421519</v>
+        <v>1557.4421520000001</v>
       </c>
       <c r="C308" s="5">
-        <v>2.6710711000000629</v>
+        <v>2.6710709999999835</v>
       </c>
       <c r="D308" s="5">
-        <v>2.0811718982279848</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0811718193046502</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1567.7990196000001</v>
+        <v>1567.7990199999999</v>
       </c>
       <c r="C309" s="5">
-        <v>10.356867700000066</v>
+        <v>10.356867999999849</v>
       </c>
       <c r="D309" s="5">
-        <v>8.27833447816686</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2783347262457276</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1572.1633816000001</v>
+        <v>1572.163382</v>
       </c>
       <c r="C310" s="5">
         <v>4.3643620000000283</v>
       </c>
       <c r="D310" s="5">
-        <v>3.3921238802611331</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.392123879382547</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>1575.605133</v>
       </c>
       <c r="C311" s="5">
-        <v>3.4417513999999301</v>
+        <v>3.4417510000000675</v>
       </c>
       <c r="D311" s="5">
-        <v>2.6588806818291344</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6588803683996076</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1583.5086916</v>
+        <v>1583.5086920000001</v>
       </c>
       <c r="C312" s="5">
-        <v>7.9035585999999967</v>
+        <v>7.9035590000000866</v>
       </c>
       <c r="D312" s="5">
-        <v>6.1883258859691814</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1883262078518131</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1584.7344811999999</v>
+        <v>1584.734481</v>
       </c>
       <c r="C313" s="5">
-        <v>1.2257895999998709</v>
+        <v>1.2257889999998497</v>
       </c>
       <c r="D313" s="5">
-        <v>0.93288172355006083</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.93288126474018185</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1588.3097628999999</v>
+        <v>1588.309763</v>
       </c>
       <c r="C314" s="5">
-        <v>3.575281700000005</v>
+        <v>3.5752820000000156</v>
       </c>
       <c r="D314" s="5">
-        <v>2.7411385273111266</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7411387605302373</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1592.8689099000001</v>
+        <v>1592.8689099999999</v>
       </c>
       <c r="C315" s="5">
-        <v>4.5591470000001664</v>
+        <v>4.559146999999939</v>
       </c>
       <c r="D315" s="5">
-        <v>3.4994312203942224</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4994312201701128</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1597.1274209000001</v>
+        <v>1597.1274209999999</v>
       </c>
       <c r="C316" s="5">
         <v>4.2585109999999986</v>
       </c>
       <c r="D316" s="5">
-        <v>3.2557784718656668</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2557784716582105</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1600.3097845</v>
+        <v>1600.3097849999999</v>
       </c>
       <c r="C317" s="5">
-        <v>3.1823635999999169</v>
+        <v>3.1823640000000069</v>
       </c>
       <c r="D317" s="5">
-        <v>2.4174441600094632</v>
+        <v>2.417444467049279</v>
       </c>
       <c r="E317" s="5">
-        <v>3.6192143164164525</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6192143689190548</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1602.7733132000001</v>
+        <v>1602.7733129999999</v>
       </c>
       <c r="C318" s="5">
-        <v>2.4635287000000972</v>
+        <v>2.4635279999999966</v>
       </c>
       <c r="D318" s="5">
-        <v>1.8630099129769429</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8630093785343416</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1606.5911223999999</v>
+        <v>1606.591122</v>
       </c>
       <c r="C319" s="5">
-        <v>3.8178091999998287</v>
+        <v>3.8178090000001248</v>
       </c>
       <c r="D319" s="5">
-        <v>2.8961492691274904</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8961491157826869</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1608.3968276000001</v>
+        <v>1608.3968279999999</v>
       </c>
       <c r="C320" s="5">
-        <v>1.8057052000001477</v>
+        <v>1.8057059999998728</v>
       </c>
       <c r="D320" s="5">
-        <v>1.3570915443381626</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3570921496455446</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1613.1020410000001</v>
       </c>
       <c r="C321" s="5">
-        <v>4.7052134000000478</v>
+        <v>4.7052130000001853</v>
       </c>
       <c r="D321" s="5">
-        <v>3.5675241737549879</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5675238646746266</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1616.3860764999999</v>
+        <v>1616.3860769999999</v>
       </c>
       <c r="C322" s="5">
-        <v>3.2840354999998453</v>
+        <v>3.2840359999997872</v>
       </c>
       <c r="D322" s="5">
-        <v>2.4705627113725148</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4705630917416954</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1616.415377</v>
       </c>
       <c r="C323" s="5">
-        <v>2.9300500000090324E-2</v>
+        <v>2.930000000014843E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>2.175476899641815E-2</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1754397717188567E-2</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1629.4389858</v>
+        <v>1629.4389860000001</v>
       </c>
       <c r="C324" s="5">
-        <v>13.02360879999992</v>
+        <v>13.023609000000079</v>
       </c>
       <c r="D324" s="5">
-        <v>10.108680159278149</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.108680321457486</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1634.0960156000001</v>
+        <v>1634.096016</v>
       </c>
       <c r="C325" s="5">
-        <v>4.6570298000001458</v>
+        <v>4.6570299999998497</v>
       </c>
       <c r="D325" s="5">
-        <v>3.4840975914003591</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4840977429531739</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1642.2414383</v>
+        <v>1642.241438</v>
       </c>
       <c r="C326" s="5">
-        <v>8.1454226999999264</v>
+        <v>8.1454220000000532</v>
       </c>
       <c r="D326" s="5">
-        <v>6.1483441730495025</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1483436285585391</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1641.6270036999999</v>
+        <v>1641.6270039999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.61443460000009509</v>
+        <v>-0.61443400000007387</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.44804992713392</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.44804949059135124</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1644.3588606999999</v>
+        <v>1644.3588609999999</v>
       </c>
       <c r="C328" s="5">
         <v>2.7318569999999909</v>
       </c>
       <c r="D328" s="5">
-        <v>2.0153176592229594</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0153176588514343</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1648.9429963</v>
+        <v>1648.942996</v>
       </c>
       <c r="C329" s="5">
-        <v>4.5841356000000815</v>
+        <v>4.5841350000000602</v>
       </c>
       <c r="D329" s="5">
-        <v>3.3971276886247903</v>
+        <v>3.3971272365186156</v>
       </c>
       <c r="E329" s="5">
-        <v>3.0389873430159087</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0389872920760785</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1655.8623585</v>
+        <v>1655.862359</v>
       </c>
       <c r="C330" s="5">
-        <v>6.9193622000000232</v>
+        <v>6.9193629999999757</v>
       </c>
       <c r="D330" s="5">
-        <v>5.1533459033184625</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1533465139129708</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1658.9932919</v>
+        <v>1658.9932920000001</v>
       </c>
       <c r="C331" s="5">
-        <v>3.1309334000000035</v>
+        <v>3.130933000000141</v>
       </c>
       <c r="D331" s="5">
-        <v>2.2927265222406623</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2927262255753922</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1663.5771984999999</v>
+        <v>1663.5771990000001</v>
       </c>
       <c r="C332" s="5">
-        <v>4.5839065999998638</v>
+        <v>4.5839069999999538</v>
       </c>
       <c r="D332" s="5">
-        <v>3.3665330910080726</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3665333890507521</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1664.0168712</v>
+        <v>1664.016871</v>
       </c>
       <c r="C333" s="5">
-        <v>0.43967270000007375</v>
+        <v>0.4396719999999732</v>
       </c>
       <c r="D333" s="5">
-        <v>0.31761366652556244</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.31761316002416606</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1667.6322055000001</v>
+        <v>1667.632206</v>
       </c>
       <c r="C334" s="5">
-        <v>3.6153343000000859</v>
+        <v>3.6153349999999591</v>
       </c>
       <c r="D334" s="5">
-        <v>2.6385673688797517</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6385678861992945</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1673.4132738999999</v>
+        <v>1673.413274</v>
       </c>
       <c r="C335" s="5">
-        <v>5.7810683999998673</v>
+        <v>5.7810680000000048</v>
       </c>
       <c r="D335" s="5">
-        <v>4.2401987850736012</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2401984847765251</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1664.9394199000001</v>
+        <v>1664.9394199999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-8.4738539999998466</v>
+        <v>-8.4738540000000739</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.9101628522807204</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9101628519375176</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1667.3893928</v>
+        <v>1667.3893929999999</v>
       </c>
       <c r="C337" s="5">
-        <v>2.4499728999999206</v>
+        <v>2.449973</v>
       </c>
       <c r="D337" s="5">
-        <v>1.7801720443286984</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7801721174707907</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1668.6597161</v>
+        <v>1668.6597159999999</v>
       </c>
       <c r="C338" s="5">
-        <v>1.2703232999999727</v>
+        <v>1.2703229999999621</v>
       </c>
       <c r="D338" s="5">
-        <v>0.91807695453940408</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.91807673670616374</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1668.0812578</v>
+        <v>1668.0812579999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.57845829999996567</v>
+        <v>-0.57845799999995506</v>
       </c>
       <c r="D339" s="5">
-        <v>-0.41520029078921938</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.41520007589334051</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1670.1459365000001</v>
+        <v>1670.145937</v>
       </c>
       <c r="C340" s="5">
-        <v>2.0646787000000586</v>
+        <v>2.0646790000000692</v>
       </c>
       <c r="D340" s="5">
-        <v>1.4954613111396897</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4954615297326335</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1675.4907585999999</v>
+        <v>1675.490759</v>
       </c>
       <c r="C341" s="5">
-        <v>5.3448220999998739</v>
+        <v>5.3448220000000219</v>
       </c>
       <c r="D341" s="5">
-        <v>3.9085743811850149</v>
+        <v>3.9085743055739863</v>
       </c>
       <c r="E341" s="5">
-        <v>1.6099866617323544</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.609986704476718</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1677.4185949</v>
+        <v>1677.4185950000001</v>
       </c>
       <c r="C342" s="5">
-        <v>1.9278363000000809</v>
+        <v>1.9278360000000703</v>
       </c>
       <c r="D342" s="5">
-        <v>1.3895032733871826</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3895030554559762</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1682.1710049999999</v>
       </c>
       <c r="C343" s="5">
-        <v>4.7524100999999064</v>
+        <v>4.7524099999998271</v>
       </c>
       <c r="D343" s="5">
-        <v>3.4532833081691416</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4532832341601205</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1687.0044023</v>
+        <v>1687.004402</v>
       </c>
       <c r="C344" s="5">
-        <v>4.8333973000001151</v>
+        <v>4.8333970000001045</v>
       </c>
       <c r="D344" s="5">
-        <v>3.5029851946650759</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5029849737939323</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1687.9522141</v>
+        <v>1687.9522139999999</v>
       </c>
       <c r="C345" s="5">
-        <v>0.94781179999995402</v>
+        <v>0.9478119999998853</v>
       </c>
       <c r="D345" s="5">
-        <v>0.67628473090231012</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.67628487416870886</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1691.2740882000001</v>
+        <v>1691.2740879999999</v>
       </c>
       <c r="C346" s="5">
-        <v>3.3218741000000591</v>
+        <v>3.3218739999999798</v>
       </c>
       <c r="D346" s="5">
-        <v>2.3873188699303993</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3873187974271959</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1698.7322709</v>
+        <v>1698.7322710000001</v>
       </c>
       <c r="C347" s="5">
-        <v>7.4581826999999521</v>
+        <v>7.4581830000001901</v>
       </c>
       <c r="D347" s="5">
-        <v>5.4220129251172144</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4220131491875545</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1702.2801966</v>
+        <v>1702.280197</v>
       </c>
       <c r="C348" s="5">
-        <v>3.5479256999999507</v>
+        <v>3.5479259999999613</v>
       </c>
       <c r="D348" s="5">
-        <v>2.5352786109330117</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5352788276246541</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1706.2309482000001</v>
+        <v>1706.2309479999999</v>
       </c>
       <c r="C349" s="5">
-        <v>3.9507516000001033</v>
+        <v>3.9507509999998547</v>
       </c>
       <c r="D349" s="5">
-        <v>2.8208568984399829</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8208564638820155</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1708.9222771</v>
+        <v>1708.9222769999999</v>
       </c>
       <c r="C350" s="5">
-        <v>2.6913288999999168</v>
+        <v>2.6913289999999961</v>
       </c>
       <c r="D350" s="5">
-        <v>1.909331609857956</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9093316816441552</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1710.7346565</v>
+        <v>1710.734657</v>
       </c>
       <c r="C351" s="5">
-        <v>1.8123794000000544</v>
+        <v>1.8123800000000756</v>
       </c>
       <c r="D351" s="5">
-        <v>1.2800968897560994</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2800973160907114</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1714.3828434</v>
+        <v>1714.3828430000001</v>
       </c>
       <c r="C352" s="5">
-        <v>3.6481868999999278</v>
+        <v>3.6481860000001234</v>
       </c>
       <c r="D352" s="5">
-        <v>2.589260736748078</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5892600897068796</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1718.3840688</v>
+        <v>1718.384069</v>
       </c>
       <c r="C353" s="5">
-        <v>4.0012254000000667</v>
+        <v>4.0012259999998605</v>
       </c>
       <c r="D353" s="5">
-        <v>2.836931540329557</v>
+        <v>2.8369319718847041</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5600445708122477</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5600445582642628</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1718.1239538</v>
+        <v>1718.1239539999999</v>
       </c>
       <c r="C354" s="5">
         <v>-0.26011500000004162</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.18149508467323328</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.18149508465209463</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1723.6487443999999</v>
+        <v>1723.6487440000001</v>
       </c>
       <c r="C355" s="5">
-        <v>5.5247905999999602</v>
+        <v>5.5247900000001664</v>
       </c>
       <c r="D355" s="5">
-        <v>3.9276950035760372</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9276945689855625</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1728.6669531</v>
+        <v>1728.6669529999999</v>
       </c>
       <c r="C356" s="5">
-        <v>5.0182087000000593</v>
+        <v>5.0182089999998425</v>
       </c>
       <c r="D356" s="5">
-        <v>3.5501537364063918</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5501539528896009</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1730.7945170999999</v>
+        <v>1730.794517</v>
       </c>
       <c r="C357" s="5">
-        <v>2.127563999999893</v>
+        <v>2.1275640000001204</v>
       </c>
       <c r="D357" s="5">
-        <v>1.4869434777139867</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4869434778006729</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1737.2739867</v>
+        <v>1737.273987</v>
       </c>
       <c r="C358" s="5">
-        <v>6.4794696000001295</v>
+        <v>6.4794699999999921</v>
       </c>
       <c r="D358" s="5">
-        <v>4.5860285567064452</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5860288459428356</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1738.0917532999999</v>
+        <v>1738.0917529999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.81776659999991352</v>
+        <v>0.8177659999998923</v>
       </c>
       <c r="D359" s="5">
-        <v>0.56632661673481355</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.5663262000431768</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1744.1188225000001</v>
+        <v>1744.118823</v>
       </c>
       <c r="C360" s="5">
-        <v>6.0270692000001418</v>
+        <v>6.0270700000000943</v>
       </c>
       <c r="D360" s="5">
-        <v>4.2414491778518304</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2414497523648897</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1752.0689652999999</v>
+        <v>1752.0689649999999</v>
       </c>
       <c r="C361" s="5">
-        <v>7.9501427999998668</v>
+        <v>7.9501419999999143</v>
       </c>
       <c r="D361" s="5">
-        <v>5.6091471152348138</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6091465349289882</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1754.4155076</v>
+        <v>1754.415508</v>
       </c>
       <c r="C362" s="5">
-        <v>2.3465423000000101</v>
+        <v>2.3465430000001106</v>
       </c>
       <c r="D362" s="5">
-        <v>1.6190490450523676</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.619049531875616</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1754.5456996</v>
+        <v>1754.5456999999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.13019200000007913</v>
+        <v>0.13019199999985176</v>
       </c>
       <c r="D363" s="5">
-        <v>8.9086182698783212E-2</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.908618267826629E-2</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1760.0765839000001</v>
+        <v>1760.0765839999999</v>
       </c>
       <c r="C364" s="5">
-        <v>5.5308843000000252</v>
+        <v>5.5308840000000146</v>
       </c>
       <c r="D364" s="5">
-        <v>3.849059381923281</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8490591686212161</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1761.0765993</v>
+        <v>1761.076599</v>
       </c>
       <c r="C365" s="5">
-        <v>1.0000153999999384</v>
+        <v>1.0000150000000758</v>
       </c>
       <c r="D365" s="5">
-        <v>0.68393361653029672</v>
+        <v>0.68393334206671152</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4844580018606344</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4844579724743632</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1772.6741944</v>
+        <v>1772.6741939999999</v>
       </c>
       <c r="C366" s="5">
-        <v>11.597595100000035</v>
+        <v>11.597594999999956</v>
       </c>
       <c r="D366" s="5">
-        <v>8.1952299793467187</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.1952299075515498</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1776.0811177</v>
+        <v>1776.0811180000001</v>
       </c>
       <c r="C367" s="5">
-        <v>3.4069233000000168</v>
+        <v>3.4069240000001173</v>
       </c>
       <c r="D367" s="5">
-        <v>2.3308296284394903</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3308301129461251</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1774.1444707999999</v>
+        <v>1774.1444710000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.9366469000001416</v>
+        <v>-1.9366469999999936</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.3006666094696917</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3006666760096763</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1597.1783307000001</v>
+        <v>1597.1783310000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-176.96614009999985</v>
+        <v>-176.96614</v>
       </c>
       <c r="D369" s="5">
-        <v>-71.661743450881985</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-71.661743425343289</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1646.9991401</v>
+        <v>1646.9991399999999</v>
       </c>
       <c r="C370" s="5">
-        <v>49.820809399999916</v>
+        <v>49.820808999999826</v>
       </c>
       <c r="D370" s="5">
-        <v>44.570457865780355</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>44.57045743458832</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1678.335315</v>
       </c>
       <c r="C371" s="5">
-        <v>31.33617490000006</v>
+        <v>31.336175000000139</v>
       </c>
       <c r="D371" s="5">
-        <v>25.378862789278365</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>25.378862880629338</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1677.6153236</v>
+        <v>1677.6153240000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.71999140000002626</v>
+        <v>-0.71999099999993632</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.51357678159165143</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.51357649694059315</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1678.0873644000001</v>
+        <v>1678.087364</v>
       </c>
       <c r="C373" s="5">
-        <v>0.47204080000005888</v>
+        <v>0.472039999999879</v>
       </c>
       <c r="D373" s="5">
-        <v>0.33817430803582127</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.33817373394051664</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1683.0261453999999</v>
+        <v>1683.026145</v>
       </c>
       <c r="C374" s="5">
-        <v>4.9387809999998353</v>
+        <v>4.9387810000000627</v>
       </c>
       <c r="D374" s="5">
-        <v>3.5894542327027601</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5894542335723978</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1698.0510159</v>
+        <v>1698.0510159999999</v>
       </c>
       <c r="C375" s="5">
-        <v>15.024870500000134</v>
+        <v>15.024870999999848</v>
       </c>
       <c r="D375" s="5">
-        <v>11.254722615009483</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.254723010931045</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1704.0583925000001</v>
+        <v>1704.058393</v>
       </c>
       <c r="C376" s="5">
-        <v>6.0073766000000433</v>
+        <v>6.0073770000001332</v>
       </c>
       <c r="D376" s="5">
-        <v>4.3289563387330032</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3289566323472917</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1712.1941939999999</v>
       </c>
       <c r="C377" s="5">
-        <v>8.1358014999998431</v>
+        <v>8.1358009999999013</v>
       </c>
       <c r="D377" s="5">
-        <v>5.8821057982236802</v>
+        <v>5.8821054254122762</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.7757114778215852</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7757114612593892</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1713.6057201000001</v>
+        <v>1713.60572</v>
       </c>
       <c r="C378" s="5">
-        <v>1.4115261000001738</v>
+        <v>1.4115260000000944</v>
       </c>
       <c r="D378" s="5">
-        <v>0.99377313804316358</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.99377306731942561</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1706.2770877999999</v>
+        <v>1706.277088</v>
       </c>
       <c r="C379" s="5">
-        <v>-7.3286323000002085</v>
+        <v>-7.3286319999999705</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.0130659047752939</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.0130657046519751</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1718.8570553</v>
+        <v>1718.8570549999999</v>
       </c>
       <c r="C380" s="5">
-        <v>12.579967500000066</v>
+        <v>12.579966999999897</v>
       </c>
       <c r="D380" s="5">
-        <v>9.2150339138404647</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2150335314802092</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1725.1015206</v>
+        <v>1725.101521</v>
       </c>
       <c r="C381" s="5">
-        <v>6.2444653000000017</v>
+        <v>6.2444660000001022</v>
       </c>
       <c r="D381" s="5">
-        <v>4.4476714917389915</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4476720011157544</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1726.4088291999999</v>
+        <v>1726.408829</v>
       </c>
       <c r="C382" s="5">
-        <v>1.3073085999999421</v>
+        <v>1.3073079999999209</v>
       </c>
       <c r="D382" s="5">
-        <v>0.91317841729987581</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.91317799622803175</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1734.7388653</v>
+        <v>1734.738865</v>
       </c>
       <c r="C383" s="5">
-        <v>8.3300361000001431</v>
+        <v>8.3300360000000637</v>
       </c>
       <c r="D383" s="5">
-        <v>5.9462335811684142</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9462335085876283</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1748.3219984</v>
+        <v>1748.3219979999999</v>
       </c>
       <c r="C384" s="5">
-        <v>13.583133099999941</v>
+        <v>13.583132999999862</v>
       </c>
       <c r="D384" s="5">
-        <v>9.8114845364790426</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.8114844628777185</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1747.3048859</v>
+        <v>1747.3048859999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-1.0171124999999392</v>
+        <v>-1.0171119999999974</v>
       </c>
       <c r="D385" s="5">
-        <v>-0.69588852037932858</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.69588817954158166</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1744.1707833</v>
+        <v>1744.170783</v>
       </c>
       <c r="C386" s="5">
-        <v>-3.1341026000000056</v>
+        <v>-3.1341029999998682</v>
       </c>
       <c r="D386" s="5">
-        <v>-2.1313061725714344</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1313064417876171</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1758.3404794</v>
+        <v>1758.340479</v>
       </c>
       <c r="C387" s="5">
-        <v>14.16969610000001</v>
+        <v>14.169695999999931</v>
       </c>
       <c r="D387" s="5">
-        <v>10.196449865650003</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.196449792277939</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1760.7694372000001</v>
+        <v>1760.7694369999999</v>
       </c>
       <c r="C388" s="5">
-        <v>2.4289578000000347</v>
+        <v>2.428957999999966</v>
       </c>
       <c r="D388" s="5">
-        <v>1.6703232104357202</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.670323349399383</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1765.617837</v>
       </c>
       <c r="C389" s="5">
-        <v>4.8483997999999247</v>
+        <v>4.8484000000000833</v>
       </c>
       <c r="D389" s="5">
-        <v>3.3547868742625386</v>
+        <v>3.3547870151394044</v>
       </c>
       <c r="E389" s="5">
         <v>3.1201859688118949</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1763.4118068</v>
+        <v>1763.411807</v>
       </c>
       <c r="C390" s="5">
-        <v>-2.2060301999999865</v>
+        <v>-2.2060300000000552</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.4890652826627271</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4890651485894968</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1767.6551775999999</v>
+        <v>1767.655178</v>
       </c>
       <c r="C391" s="5">
-        <v>4.243370799999866</v>
+        <v>4.2433710000000247</v>
       </c>
       <c r="D391" s="5">
-        <v>2.9261350270873399</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9261351664969348</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1775.1876064</v>
+        <v>1775.187606</v>
       </c>
       <c r="C392" s="5">
-        <v>7.5324288000001616</v>
+        <v>7.5324279999999817</v>
       </c>
       <c r="D392" s="5">
-        <v>5.2350689991641275</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2350684288528182</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1788.3842006</v>
+        <v>1788.3842010000001</v>
       </c>
       <c r="C393" s="5">
-        <v>13.196594199999936</v>
+        <v>13.196595000000116</v>
       </c>
       <c r="D393" s="5">
-        <v>9.2946257724770618</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.294626361348568</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1794.0756504000001</v>
+        <v>1794.07565</v>
       </c>
       <c r="C394" s="5">
-        <v>5.6914498000001004</v>
+        <v>5.6914489999999205</v>
       </c>
       <c r="D394" s="5">
-        <v>3.8865034413954058</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8865028846199579</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1794.8286866000001</v>
+        <v>1794.8286869999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.75303619999999682</v>
+        <v>0.75303699999994933</v>
       </c>
       <c r="D395" s="5">
-        <v>0.50484630352185533</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.50484684120495338</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1815.3568734999999</v>
+        <v>1815.3568740000001</v>
       </c>
       <c r="C396" s="5">
-        <v>20.52818689999981</v>
+        <v>20.528187000000116</v>
       </c>
       <c r="D396" s="5">
-        <v>14.622041831064948</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.622041903367045</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1820.5304291</v>
+        <v>1820.5304289999999</v>
       </c>
       <c r="C397" s="5">
-        <v>5.1735556000000997</v>
+        <v>5.1735549999998511</v>
       </c>
       <c r="D397" s="5">
-        <v>3.4739768155532813</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4739764053529631</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1830.4161457</v>
+        <v>1830.416146</v>
       </c>
       <c r="C398" s="5">
-        <v>9.8857166000000234</v>
+        <v>9.8857170000001133</v>
       </c>
       <c r="D398" s="5">
-        <v>6.7143313816771411</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7143316618998306</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1836.0528972</v>
+        <v>1836.052897</v>
       </c>
       <c r="C399" s="5">
-        <v>5.6367514999999457</v>
+        <v>5.6367510000000038</v>
       </c>
       <c r="D399" s="5">
-        <v>3.7586266866807438</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7586263469835401</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1845.1201432</v>
+        <v>1845.1201430000001</v>
       </c>
       <c r="C400" s="5">
         <v>9.0672460000000683</v>
       </c>
       <c r="D400" s="5">
-        <v>6.0897755604801818</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0897755611617477</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1847.1294356000001</v>
+        <v>1847.1294359999999</v>
       </c>
       <c r="C401" s="5">
-        <v>2.0092924000000494</v>
+        <v>2.0092929999998432</v>
       </c>
       <c r="D401" s="5">
-        <v>1.3146269712106307</v>
+        <v>1.3146273662722141</v>
       </c>
       <c r="E401" s="5">
-        <v>4.6166048445963836</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6166048672513504</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1860.6775950000001</v>
       </c>
       <c r="C402" s="5">
-        <v>13.548159400000031</v>
+        <v>13.548159000000169</v>
       </c>
       <c r="D402" s="5">
-        <v>9.1655450650603765</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.1655447813801203</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1869.0616139000001</v>
+        <v>1869.061614</v>
       </c>
       <c r="C403" s="5">
-        <v>8.3840189000000009</v>
+        <v>8.3840189999998529</v>
       </c>
       <c r="D403" s="5">
-        <v>5.5431082805450949</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5431083483070465</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1879.2778163999999</v>
+        <v>1879.277816</v>
       </c>
       <c r="C404" s="5">
-        <v>10.216202499999781</v>
+        <v>10.216202000000067</v>
       </c>
       <c r="D404" s="5">
-        <v>6.7599664098572765</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7599660686306073</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1881.5316439999999</v>
       </c>
       <c r="C405" s="5">
-        <v>2.2538276000000224</v>
+        <v>2.2538279999998849</v>
       </c>
       <c r="D405" s="5">
-        <v>1.448697252987885</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4486975121052348</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1889.9179607000001</v>
+        <v>1889.9179610000001</v>
       </c>
       <c r="C406" s="5">
-        <v>8.3863167000001795</v>
+        <v>8.3863170000001901</v>
       </c>
       <c r="D406" s="5">
-        <v>5.4816966322463134</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4816968331724114</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1901.1133692000001</v>
+        <v>1901.1133689999999</v>
       </c>
       <c r="C407" s="5">
-        <v>11.195408499999985</v>
+        <v>11.195407999999816</v>
       </c>
       <c r="D407" s="5">
-        <v>7.3447387593706281</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3447384193816356</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1896.889113</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.2242562000001271</v>
+        <v>-4.2242559999999685</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.6340431711617596</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6340430482450161</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1901.0856769</v>
+        <v>1901.085677</v>
       </c>
       <c r="C409" s="5">
-        <v>4.196563900000001</v>
+        <v>4.1965640000000803</v>
       </c>
       <c r="D409" s="5">
-        <v>2.6873509240704641</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6873509888887925</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1907.8983022</v>
+        <v>1907.8983020000001</v>
       </c>
       <c r="C410" s="5">
-        <v>6.8126253000000361</v>
+        <v>6.8126250000000255</v>
       </c>
       <c r="D410" s="5">
-        <v>4.3860299700048788</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3860297728041786</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1906.8877448999999</v>
+        <v>1906.887745</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.0105573000000732</v>
+        <v>-1.0105570000000625</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.63375613741891712</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.63375594989227846</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1907.6262443999999</v>
+        <v>1907.626244</v>
       </c>
       <c r="C412" s="5">
-        <v>0.73849949999998898</v>
+        <v>0.73849900000004709</v>
       </c>
       <c r="D412" s="5">
-        <v>0.46572719423247921</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.46572687821626602</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1912.2733298000001</v>
+        <v>1912.27333</v>
       </c>
       <c r="C413" s="5">
-        <v>4.6470854000001509</v>
+        <v>4.6470859999999448</v>
       </c>
       <c r="D413" s="5">
-        <v>2.9627544993376276</v>
+        <v>2.9627548876375975</v>
       </c>
       <c r="E413" s="5">
-        <v>3.526763904276109</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5267638926847811</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1914.3180454000001</v>
+        <v>1914.318045</v>
       </c>
       <c r="C414" s="5">
-        <v>2.0447156000000177</v>
+        <v>2.0447149999999965</v>
       </c>
       <c r="D414" s="5">
-        <v>1.2906837211393851</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2906833400361695</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1918.8672377</v>
+        <v>1918.867238</v>
       </c>
       <c r="C415" s="5">
-        <v>4.5491922999999588</v>
+        <v>4.5491930000000593</v>
       </c>
       <c r="D415" s="5">
-        <v>2.8892532944843285</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8892537455021294</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1921.1081147</v>
+        <v>1921.108115</v>
       </c>
       <c r="C416" s="5">
         <v>2.2408769999999549</v>
       </c>
       <c r="D416" s="5">
-        <v>1.4104110257898705</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4104110255680258</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1925.3281281</v>
+        <v>1925.3281280000001</v>
       </c>
       <c r="C417" s="5">
-        <v>4.2200133999999707</v>
+        <v>4.2200130000001081</v>
       </c>
       <c r="D417" s="5">
-        <v>2.6680683393250693</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6680680829436865</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1929.2171040000001</v>
       </c>
       <c r="C418" s="5">
-        <v>3.888975900000105</v>
+        <v>3.8889759999999569</v>
       </c>
       <c r="D418" s="5">
-        <v>2.450993683984537</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4509937478389698</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1933.2272241000001</v>
+        <v>1933.227224</v>
       </c>
       <c r="C419" s="5">
-        <v>4.0101200999999946</v>
+        <v>4.0101199999999153</v>
       </c>
       <c r="D419" s="5">
-        <v>2.5230657732209227</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5230657095823616</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1933.9905515999999</v>
+        <v>1933.990552</v>
       </c>
       <c r="C420" s="5">
-        <v>0.76332749999983207</v>
+        <v>0.76332800000000134</v>
       </c>
       <c r="D420" s="5">
-        <v>0.47484580661705245</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.47484611835419965</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1944.1983656</v>
+        <v>1944.1983660000001</v>
       </c>
       <c r="C421" s="5">
         <v>10.207814000000099</v>
       </c>
       <c r="D421" s="5">
-        <v>6.5208707876098781</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5208707862219217</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1948.0712123000001</v>
+        <v>1948.0712120000001</v>
       </c>
       <c r="C422" s="5">
-        <v>3.8728467000000819</v>
+        <v>3.8728459999999814</v>
       </c>
       <c r="D422" s="5">
-        <v>2.4167661439697952</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.416765701850343</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1952.2637181</v>
+        <v>1952.2637179999999</v>
       </c>
       <c r="C423" s="5">
-        <v>4.1925057999999353</v>
+        <v>4.1925059999998666</v>
       </c>
       <c r="D423" s="5">
-        <v>2.6133474222287845</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6133475487827518</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1958.7853095</v>
+        <v>1958.78531</v>
       </c>
       <c r="C424" s="5">
-        <v>6.5215914000000339</v>
+        <v>6.5215920000000551</v>
       </c>
       <c r="D424" s="5">
-        <v>4.0831100034598222</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0831103862561058</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1962.5287198000001</v>
+        <v>1962.52872</v>
       </c>
       <c r="C425" s="5">
-        <v>3.7434103000000505</v>
+        <v>3.7434100000000399</v>
       </c>
       <c r="D425" s="5">
-        <v>2.3175642158185461</v>
+        <v>2.3175640275326481</v>
       </c>
       <c r="E425" s="5">
-        <v>2.6280442872283372</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6280442869534681</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1970.9307650000001</v>
       </c>
       <c r="C426" s="5">
-        <v>8.402045199999975</v>
+        <v>8.4020450000000437</v>
       </c>
       <c r="D426" s="5">
-        <v>5.2601953955634828</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.26019526683974</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1973.9325323999999</v>
+        <v>1973.932532</v>
       </c>
       <c r="C427" s="5">
-        <v>3.0017673999998351</v>
+        <v>3.0017669999999725</v>
       </c>
       <c r="D427" s="5">
-        <v>1.8430115455874585</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8430112979365809</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1975.5656257000001</v>
+        <v>1975.5656260000001</v>
       </c>
       <c r="C428" s="5">
-        <v>1.6330933000001551</v>
+        <v>1.6330940000000282</v>
       </c>
       <c r="D428" s="5">
-        <v>0.99732583076936887</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.99732626040771599</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1977.5371716</v>
+        <v>1977.5371720000001</v>
       </c>
       <c r="C429" s="5">
-        <v>1.97154589999991</v>
+        <v>1.9715459999999894</v>
       </c>
       <c r="D429" s="5">
-        <v>1.2041534184530356</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2041534796815245</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1979.6549525999999</v>
+        <v>1979.654953</v>
       </c>
       <c r="C430" s="5">
         <v>2.1177809999999226</v>
       </c>
       <c r="D430" s="5">
-        <v>1.292698517208013</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2926985169448679</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1970.1956475</v>
+        <v>1970.1956479999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-9.4593050999999377</v>
+        <v>-9.4593050000000858</v>
       </c>
       <c r="D431" s="5">
-        <v>-5.5855962741935379</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.5855962155889056</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1982.9638003</v>
+        <v>1982.9638</v>
       </c>
       <c r="C432" s="5">
-        <v>12.768152800000053</v>
+        <v>12.7681520000001</v>
       </c>
       <c r="D432" s="5">
-        <v>8.0600512818030055</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0600507565397059</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1985.0236245999999</v>
+        <v>1985.023625</v>
       </c>
       <c r="C433" s="5">
-        <v>2.0598242999999457</v>
+        <v>2.0598250000000462</v>
       </c>
       <c r="D433" s="5">
-        <v>1.2536587673924071</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2536591960570886</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1985.6433666</v>
+        <v>1985.6433669999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.6197420000000875</v>
+        <v>0.61974199999986013</v>
       </c>
       <c r="D434" s="5">
-        <v>0.37529465533898687</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.37529465526304762</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1992.1613898999999</v>
+        <v>1992.16139</v>
       </c>
       <c r="C435" s="5">
-        <v>6.518023299999868</v>
+        <v>6.5180230000000847</v>
       </c>
       <c r="D435" s="5">
-        <v>4.0109909207490357</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0109907319700433</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1995.3250353999999</v>
+        <v>1995.3250350000001</v>
       </c>
       <c r="C436" s="5">
-        <v>3.1636455000000296</v>
+        <v>3.1636450000000877</v>
       </c>
       <c r="D436" s="5">
-        <v>1.9223890620216011</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9223887554407071</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2000.2070414</v>
+        <v>2000.2070409999999</v>
       </c>
       <c r="C437" s="5">
-        <v>4.8820060000000467</v>
+        <v>4.8820059999998193</v>
       </c>
       <c r="D437" s="5">
-        <v>2.9759011884489706</v>
+        <v>2.975901189053598</v>
       </c>
       <c r="E437" s="5">
-        <v>1.9198863802533106</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9198863494848561</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2004.2252871999999</v>
+        <v>2004.225287</v>
       </c>
       <c r="C438" s="5">
-        <v>4.0182457999999315</v>
+        <v>4.0182460000000901</v>
       </c>
       <c r="D438" s="5">
-        <v>2.4375129745715762</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4375130977303927</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>2003.2069389999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.0183481999999913</v>
+        <v>-1.01834800000006</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.60801978231955767</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.60801966330067403</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2009.0674487000001</v>
+        <v>2009.0674489999999</v>
       </c>
       <c r="C440" s="5">
-        <v>5.8605097000001933</v>
+        <v>5.8605099999999766</v>
       </c>
       <c r="D440" s="5">
-        <v>3.567719968595684</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5677201541760795</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>2012.7049543000001</v>
+        <v>2012.704954</v>
       </c>
       <c r="C441" s="5">
-        <v>3.6375055999999404</v>
+        <v>3.6375050000001465</v>
       </c>
       <c r="D441" s="5">
-        <v>2.1944195211580642</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1944191552497161</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>2010.8721393999999</v>
+        <v>2010.8721390000001</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.8328149000001304</v>
+        <v>-1.8328149999999823</v>
       </c>
       <c r="D442" s="5">
-        <v>-1.0872909235456363</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0872909827335575</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>2006.0311807999999</v>
+        <v>2009.431002</v>
       </c>
       <c r="C443" s="5">
-        <v>-4.8409586000000218</v>
+        <v>-1.4411370000000261</v>
       </c>
       <c r="D443" s="5">
-        <v>-2.850925789814307</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.85662533687068665</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>2013.723068</v>
+      </c>
+      <c r="C444" s="5">
+        <v>4.2920659999999771</v>
+      </c>
+      <c r="D444" s="5">
+        <v>2.5934798425834016</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE650000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>