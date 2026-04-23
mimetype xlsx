--- v2 (2026-02-01)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9165EE69-DA0E-41AD-8842-E2674E3AE619}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5FC4B6C6-F509-4368-ACFE-AE93C11E3B4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{67AF239F-0D40-4781-8683-EB41400F42BF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4AFB7287-EF78-4985-966F-4E0E3CF36ADD}"/>
   </bookViews>
   <sheets>
     <sheet name="AE700000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Leisure and Hospitality</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE036C3F-54D4-4719-8F77-7A571DBF3DF4}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F7B85C0-A5FB-4E82-AA68-D4A333FEB5F8}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>584.96371450000004</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>584.34953910000002</v>
       </c>
       <c r="C7" s="5">
         <v>-0.61417540000002191</v>
       </c>
       <c r="D7" s="5">
         <v>-1.2526748910594132</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>583.14782319999995</v>
       </c>
       <c r="C8" s="5">
         <v>-1.2017159000000674</v>
       </c>
       <c r="D8" s="5">
         <v>-2.4400799438606291</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>587.84874930000001</v>
       </c>
       <c r="C9" s="5">
         <v>4.7009261000000606</v>
       </c>
       <c r="D9" s="5">
         <v>10.114187012392728</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>590.66042749999997</v>
       </c>
       <c r="C10" s="5">
         <v>2.8116781999999603</v>
       </c>
       <c r="D10" s="5">
         <v>5.8930170635321577</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>596.4509802</v>
       </c>
       <c r="C11" s="5">
         <v>5.7905527000000347</v>
       </c>
       <c r="D11" s="5">
         <v>12.419739590565836</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>598.95191269999998</v>
       </c>
       <c r="C12" s="5">
         <v>2.5009324999999762</v>
       </c>
       <c r="D12" s="5">
         <v>5.1493019712117283</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>600.93979590000004</v>
       </c>
       <c r="C13" s="5">
         <v>1.9878832000000557</v>
       </c>
       <c r="D13" s="5">
         <v>4.0562350391033952</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>600.56849950000003</v>
       </c>
       <c r="C14" s="5">
         <v>-0.37129640000000563</v>
       </c>
       <c r="D14" s="5">
         <v>-0.73891710521807319</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>598.96617249999997</v>
       </c>
       <c r="C15" s="5">
         <v>-1.6023270000000593</v>
       </c>
       <c r="D15" s="5">
         <v>-3.1550549099773062</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>598.83677060000002</v>
       </c>
       <c r="C16" s="5">
         <v>-0.129401899999948</v>
       </c>
       <c r="D16" s="5">
         <v>-0.25894267262484005</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>598.71278489999997</v>
       </c>
       <c r="C17" s="5">
         <v>-0.12398570000004838</v>
       </c>
       <c r="D17" s="5">
         <v>-0.24817035077118188</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>594.47719900000004</v>
       </c>
       <c r="C18" s="5">
         <v>-4.2355858999999327</v>
       </c>
       <c r="D18" s="5">
         <v>-8.1667322084518208</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>595.20025250000003</v>
       </c>
       <c r="C19" s="5">
         <v>0.7230534999999918</v>
       </c>
       <c r="D19" s="5">
         <v>1.4693449889727539</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>595.50787979999996</v>
       </c>
       <c r="C20" s="5">
         <v>0.30762729999992189</v>
       </c>
       <c r="D20" s="5">
         <v>0.62198217004068024</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>597.7605039</v>
       </c>
       <c r="C21" s="5">
         <v>2.2526241000000482</v>
       </c>
       <c r="D21" s="5">
         <v>4.6348717035812781</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>601.42189359999998</v>
       </c>
       <c r="C22" s="5">
         <v>3.6613896999999724</v>
       </c>
       <c r="D22" s="5">
         <v>7.6029576066422022</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>604.02627129999996</v>
       </c>
       <c r="C23" s="5">
         <v>2.6043776999999864</v>
       </c>
       <c r="D23" s="5">
         <v>5.3220084932252831</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>602.61695440000005</v>
       </c>
       <c r="C24" s="5">
         <v>-1.4093168999999079</v>
       </c>
       <c r="D24" s="5">
         <v>-2.7641941742298393</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>603.20741269999996</v>
       </c>
       <c r="C25" s="5">
         <v>0.59045829999990929</v>
       </c>
       <c r="D25" s="5">
         <v>1.1821453914967472</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>608.59530440000003</v>
       </c>
       <c r="C26" s="5">
         <v>5.3878917000000683</v>
       </c>
       <c r="D26" s="5">
         <v>11.261043475014244</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>605.89301839999996</v>
       </c>
       <c r="C27" s="5">
         <v>-2.7022860000000719</v>
       </c>
       <c r="D27" s="5">
         <v>-5.2000274188662932</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>606.6687938</v>
       </c>
       <c r="C28" s="5">
         <v>0.77577540000004319</v>
       </c>
       <c r="D28" s="5">
         <v>1.5473263854686836</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>609.07490640000003</v>
       </c>
       <c r="C29" s="5">
         <v>2.4061126000000286</v>
       </c>
       <c r="D29" s="5">
         <v>4.8645297196151294</v>
       </c>
       <c r="E29" s="5">
         <v>1.7307332933822028</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>609.3732086</v>
       </c>
       <c r="C30" s="5">
         <v>0.29830219999996643</v>
       </c>
       <c r="D30" s="5">
         <v>0.58930101100131971</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>610.21191539999995</v>
       </c>
       <c r="C31" s="5">
         <v>0.83870679999995446</v>
       </c>
       <c r="D31" s="5">
         <v>1.6641721492508976</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>612.29313520000005</v>
       </c>
       <c r="C32" s="5">
         <v>2.081219800000099</v>
       </c>
       <c r="D32" s="5">
         <v>4.1704353779728143</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>613.01132140000004</v>
       </c>
       <c r="C33" s="5">
         <v>0.718186199999991</v>
       </c>
       <c r="D33" s="5">
         <v>1.4166499325680926</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>614.82982349999997</v>
       </c>
       <c r="C34" s="5">
         <v>1.8185020999999324</v>
       </c>
       <c r="D34" s="5">
         <v>3.6184671008767877</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>612.96933579999995</v>
       </c>
       <c r="C35" s="5">
         <v>-1.8604877000000215</v>
       </c>
       <c r="D35" s="5">
         <v>-3.5713952743185229</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>617.62596699999995</v>
       </c>
       <c r="C36" s="5">
         <v>4.6566311999999925</v>
       </c>
       <c r="D36" s="5">
         <v>9.5069219945778549</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>619.12867779999999</v>
       </c>
       <c r="C37" s="5">
         <v>1.5027108000000453</v>
       </c>
       <c r="D37" s="5">
         <v>2.9590407407139141</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>619.84649909999996</v>
       </c>
       <c r="C38" s="5">
         <v>0.71782129999996869</v>
       </c>
       <c r="D38" s="5">
         <v>1.4001930434959897</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>626.18976929999997</v>
       </c>
       <c r="C39" s="5">
         <v>6.3432702000000063</v>
       </c>
       <c r="D39" s="5">
         <v>12.995664939560591</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>629.41874470000005</v>
       </c>
       <c r="C40" s="5">
         <v>3.2289754000000812</v>
       </c>
       <c r="D40" s="5">
         <v>6.3663988139272654</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>627.51464280000005</v>
       </c>
       <c r="C41" s="5">
         <v>-1.9041019000000006</v>
       </c>
       <c r="D41" s="5">
         <v>-3.5704139314058581</v>
       </c>
       <c r="E41" s="5">
         <v>3.0274989506611005</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>632.63774990000002</v>
       </c>
       <c r="C42" s="5">
         <v>5.1231070999999702</v>
       </c>
       <c r="D42" s="5">
         <v>10.249051930979981</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>637.47058400000003</v>
       </c>
       <c r="C43" s="5">
         <v>4.8328341000000137</v>
       </c>
       <c r="D43" s="5">
         <v>9.5621518621234145</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>638.86289160000001</v>
       </c>
       <c r="C44" s="5">
         <v>1.392307599999981</v>
       </c>
       <c r="D44" s="5">
         <v>2.652649889693981</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>638.56035299999996</v>
       </c>
       <c r="C45" s="5">
         <v>-0.30253860000004806</v>
       </c>
       <c r="D45" s="5">
         <v>-0.56679177442728879</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>632.26921279999999</v>
       </c>
       <c r="C46" s="5">
         <v>-6.2911401999999725</v>
       </c>
       <c r="D46" s="5">
         <v>-11.20244342939467</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>636.2945009</v>
       </c>
       <c r="C47" s="5">
         <v>4.0252881000000116</v>
       </c>
       <c r="D47" s="5">
         <v>7.9129629827964454</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>635.33989640000004</v>
       </c>
       <c r="C48" s="5">
         <v>-0.95460449999995944</v>
       </c>
       <c r="D48" s="5">
         <v>-1.7855259038350058</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>638.44829879999998</v>
       </c>
       <c r="C49" s="5">
         <v>3.1084023999999317</v>
       </c>
       <c r="D49" s="5">
         <v>6.0315901671044614</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>642.3084192</v>
       </c>
       <c r="C50" s="5">
         <v>3.860120400000028</v>
       </c>
       <c r="D50" s="5">
         <v>7.5015105802055171</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>639.44798619999995</v>
       </c>
       <c r="C51" s="5">
         <v>-2.8604330000000573</v>
       </c>
       <c r="D51" s="5">
         <v>-5.2150660173498338</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>639.45722990000002</v>
       </c>
       <c r="C52" s="5">
         <v>9.2437000000700209E-3</v>
       </c>
       <c r="D52" s="5">
         <v>1.7348278835038755E-2</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>643.46515509999995</v>
       </c>
       <c r="C53" s="5">
         <v>4.0079251999999315</v>
       </c>
       <c r="D53" s="5">
         <v>7.7860070670123349</v>
       </c>
       <c r="E53" s="5">
         <v>2.5418549962161752</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>645.61958549999997</v>
       </c>
       <c r="C54" s="5">
         <v>2.1544304000000238</v>
       </c>
       <c r="D54" s="5">
         <v>4.0926229618595045</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>645.54189929999995</v>
       </c>
       <c r="C55" s="5">
         <v>-7.768620000001647E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-0.1442982386488767</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>649.23719219999998</v>
       </c>
       <c r="C56" s="5">
         <v>3.6952929000000267</v>
       </c>
       <c r="D56" s="5">
         <v>7.0896408966169222</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>656.65072120000002</v>
       </c>
       <c r="C57" s="5">
         <v>7.4135290000000396</v>
       </c>
       <c r="D57" s="5">
         <v>14.596780513520491</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>653.89158520000001</v>
       </c>
       <c r="C58" s="5">
         <v>-2.7591360000000122</v>
       </c>
       <c r="D58" s="5">
         <v>-4.9272895320636838</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>655.66787820000002</v>
       </c>
       <c r="C59" s="5">
         <v>1.7762930000000097</v>
       </c>
       <c r="D59" s="5">
         <v>3.308940976560093</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>665.27476950000005</v>
       </c>
       <c r="C60" s="5">
         <v>9.6068913000000293</v>
       </c>
       <c r="D60" s="5">
         <v>19.070930042587285</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>666.18565639999997</v>
       </c>
       <c r="C61" s="5">
         <v>0.91088689999992312</v>
       </c>
       <c r="D61" s="5">
         <v>1.6554563285591462</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>665.19002339999997</v>
       </c>
       <c r="C62" s="5">
         <v>-0.99563299999999799</v>
       </c>
       <c r="D62" s="5">
         <v>-1.7787647352182634</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>673.2538452</v>
       </c>
       <c r="C63" s="5">
         <v>8.0638218000000279</v>
       </c>
       <c r="D63" s="5">
         <v>15.557300037172794</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>677.68253119999997</v>
       </c>
       <c r="C64" s="5">
         <v>4.4286859999999706</v>
       </c>
       <c r="D64" s="5">
         <v>8.1855806299314438</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>679.24358549999999</v>
       </c>
       <c r="C65" s="5">
         <v>1.5610543000000234</v>
       </c>
       <c r="D65" s="5">
         <v>2.7995135014556194</v>
       </c>
       <c r="E65" s="5">
         <v>5.5602747276097375</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>681.96699149999995</v>
       </c>
       <c r="C66" s="5">
         <v>2.7234059999999545</v>
       </c>
       <c r="D66" s="5">
         <v>4.9188940690762628</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>684.83596450000005</v>
       </c>
       <c r="C67" s="5">
         <v>2.8689730000000964</v>
       </c>
       <c r="D67" s="5">
         <v>5.1667516155363025</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>684.90976860000001</v>
       </c>
       <c r="C68" s="5">
         <v>7.3804099999961181E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.12939950368540121</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>683.72406520000004</v>
       </c>
       <c r="C69" s="5">
         <v>-1.1857033999999658</v>
       </c>
       <c r="D69" s="5">
         <v>-2.057751850327072</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>688.58908259999998</v>
       </c>
       <c r="C70" s="5">
         <v>4.8650173999999424</v>
       </c>
       <c r="D70" s="5">
         <v>8.8807741168430496</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>691.95353420000004</v>
       </c>
       <c r="C71" s="5">
         <v>3.3644516000000522</v>
       </c>
       <c r="D71" s="5">
         <v>6.0233661855161769</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>693.06756310000003</v>
       </c>
       <c r="C72" s="5">
         <v>1.1140288999999939</v>
       </c>
       <c r="D72" s="5">
         <v>1.9491712507098802</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>693.95896100000004</v>
       </c>
       <c r="C73" s="5">
         <v>0.8913979000000154</v>
       </c>
       <c r="D73" s="5">
         <v>1.5543604404434808</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>694.87045739999996</v>
       </c>
       <c r="C74" s="5">
         <v>0.91149639999991905</v>
       </c>
       <c r="D74" s="5">
         <v>1.5876040677833769</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>693.32603189999998</v>
       </c>
       <c r="C75" s="5">
         <v>-1.5444254999999885</v>
       </c>
       <c r="D75" s="5">
         <v>-2.6347674922947317</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>693.71249680000005</v>
       </c>
       <c r="C76" s="5">
         <v>0.38646490000007816</v>
       </c>
       <c r="D76" s="5">
         <v>0.670943054774642</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>696.78707940000004</v>
       </c>
       <c r="C77" s="5">
         <v>3.0745825999999852</v>
       </c>
       <c r="D77" s="5">
         <v>5.4500644366675566</v>
       </c>
       <c r="E77" s="5">
         <v>2.5827986122365809</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>698.62531460000002</v>
       </c>
       <c r="C78" s="5">
         <v>1.8382351999999855</v>
       </c>
       <c r="D78" s="5">
         <v>3.2121325523654543</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>697.48048129999995</v>
       </c>
       <c r="C79" s="5">
         <v>-1.144833300000073</v>
       </c>
       <c r="D79" s="5">
         <v>-1.9488064724994203</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>698.86611349999998</v>
       </c>
       <c r="C80" s="5">
         <v>1.3856322000000318</v>
       </c>
       <c r="D80" s="5">
         <v>2.4101714150147169</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>704.08559639999999</v>
       </c>
       <c r="C81" s="5">
         <v>5.2194829000000027</v>
       </c>
       <c r="D81" s="5">
         <v>9.3396611893669537</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>708.5372132</v>
       </c>
       <c r="C82" s="5">
         <v>4.4516168000000107</v>
       </c>
       <c r="D82" s="5">
         <v>7.85653358961933</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>708.60550539999997</v>
       </c>
       <c r="C83" s="5">
         <v>6.8292199999973491E-2</v>
       </c>
       <c r="D83" s="5">
         <v>0.1157230640821405</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>709.67607429999998</v>
       </c>
       <c r="C84" s="5">
         <v>1.070568900000012</v>
       </c>
       <c r="D84" s="5">
         <v>1.8281139959617443</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>710.42002730000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.74395300000003317</v>
       </c>
       <c r="D85" s="5">
         <v>1.2652376279252531</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>711.12259940000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.70257209999999759</v>
       </c>
       <c r="D86" s="5">
         <v>1.1932200526756809</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>719.86461229999998</v>
       </c>
       <c r="C87" s="5">
         <v>8.7420128999999633</v>
       </c>
       <c r="D87" s="5">
         <v>15.791352804877157</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>722.15520040000001</v>
       </c>
       <c r="C88" s="5">
         <v>2.2905881000000363</v>
       </c>
       <c r="D88" s="5">
         <v>3.8859033002955234</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>723.4799481</v>
       </c>
       <c r="C89" s="5">
         <v>1.324747699999989</v>
       </c>
       <c r="D89" s="5">
         <v>2.2236699415142391</v>
       </c>
       <c r="E89" s="5">
         <v>3.8308501246873128</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>727.58278780000001</v>
       </c>
       <c r="C90" s="5">
         <v>4.1028397000000041</v>
       </c>
       <c r="D90" s="5">
         <v>7.0214950033703483</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>731.41870440000002</v>
       </c>
       <c r="C91" s="5">
         <v>3.8359166000000187</v>
       </c>
       <c r="D91" s="5">
         <v>6.5132775153845968</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>735.71234719999995</v>
       </c>
       <c r="C92" s="5">
         <v>4.2936427999999296</v>
       </c>
       <c r="D92" s="5">
         <v>7.2763008356457659</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>733.45039359999998</v>
       </c>
       <c r="C93" s="5">
         <v>-2.2619535999999698</v>
       </c>
       <c r="D93" s="5">
         <v>-3.6276575706378988</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>738.93742399999996</v>
       </c>
       <c r="C94" s="5">
         <v>5.4870303999999805</v>
       </c>
       <c r="D94" s="5">
         <v>9.3560954738660449</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>742.04722860000004</v>
       </c>
       <c r="C95" s="5">
         <v>3.109804600000075</v>
       </c>
       <c r="D95" s="5">
         <v>5.1687281588899125</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>742.33160820000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.28437959999996565</v>
       </c>
       <c r="D96" s="5">
         <v>0.46085441083634215</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>745.05451029999995</v>
       </c>
       <c r="C97" s="5">
         <v>2.722902099999942</v>
       </c>
       <c r="D97" s="5">
         <v>4.4915426804012171</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>750.56883479999999</v>
       </c>
       <c r="C98" s="5">
         <v>5.5143245000000434</v>
       </c>
       <c r="D98" s="5">
         <v>9.2520900582936818</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>747.49732830000005</v>
       </c>
       <c r="C99" s="5">
         <v>-3.0715064999999413</v>
       </c>
       <c r="D99" s="5">
         <v>-4.8016534513987796</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>751.45976299999995</v>
       </c>
       <c r="C100" s="5">
         <v>3.9624346999999034</v>
       </c>
       <c r="D100" s="5">
         <v>6.5498977800612534</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>753.63674649999996</v>
       </c>
       <c r="C101" s="5">
         <v>2.1769835000000057</v>
       </c>
       <c r="D101" s="5">
         <v>3.5323371448641838</v>
       </c>
       <c r="E101" s="5">
         <v>4.1682977502275786</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>754.59967719999997</v>
       </c>
       <c r="C102" s="5">
         <v>0.96293070000001535</v>
       </c>
       <c r="D102" s="5">
         <v>1.5440752154281201</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>756.73382679999997</v>
       </c>
       <c r="C103" s="5">
         <v>2.1341496000000006</v>
       </c>
       <c r="D103" s="5">
         <v>3.4471172817152507</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>756.81605420000005</v>
       </c>
       <c r="C104" s="5">
         <v>8.2227400000078887E-2</v>
       </c>
       <c r="D104" s="5">
         <v>0.13047106954242604</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>760.31971859999999</v>
       </c>
       <c r="C105" s="5">
         <v>3.5036643999999342</v>
       </c>
       <c r="D105" s="5">
         <v>5.6990328499093579</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>762.15071499999999</v>
       </c>
       <c r="C106" s="5">
         <v>1.8309964000000036</v>
       </c>
       <c r="D106" s="5">
         <v>2.9284161586594859</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>764.69403460000001</v>
       </c>
       <c r="C107" s="5">
         <v>2.543319600000018</v>
       </c>
       <c r="D107" s="5">
         <v>4.0787554493057154</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>769.13753480000003</v>
       </c>
       <c r="C108" s="5">
         <v>4.4435002000000168</v>
       </c>
       <c r="D108" s="5">
         <v>7.2002120023420435</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>771.98596480000003</v>
       </c>
       <c r="C109" s="5">
         <v>2.8484300000000076</v>
       </c>
       <c r="D109" s="5">
         <v>4.5357367765674006</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>776.66543309999997</v>
       </c>
       <c r="C110" s="5">
         <v>4.6794682999999395</v>
       </c>
       <c r="D110" s="5">
         <v>7.5213880830243607</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>773.85127190000003</v>
       </c>
       <c r="C111" s="5">
         <v>-2.8141611999999441</v>
       </c>
       <c r="D111" s="5">
         <v>-4.2624541457278458</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>776.25488069999994</v>
       </c>
       <c r="C112" s="5">
         <v>2.4036087999999154</v>
       </c>
       <c r="D112" s="5">
         <v>3.7915785218924913</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>779.72280839999996</v>
       </c>
       <c r="C113" s="5">
         <v>3.4679277000000184</v>
       </c>
       <c r="D113" s="5">
         <v>5.4947226030517493</v>
       </c>
       <c r="E113" s="5">
         <v>3.4613574803972202</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>780.60887290000005</v>
       </c>
       <c r="C114" s="5">
         <v>0.88606450000008863</v>
       </c>
       <c r="D114" s="5">
         <v>1.3722161629758034</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>782.47788909999997</v>
       </c>
       <c r="C115" s="5">
         <v>1.8690161999999191</v>
       </c>
       <c r="D115" s="5">
         <v>2.9113061434173471</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>785.75203810000005</v>
       </c>
       <c r="C116" s="5">
         <v>3.2741490000000795</v>
       </c>
       <c r="D116" s="5">
         <v>5.1383852021319676</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>787.79557350000005</v>
       </c>
       <c r="C117" s="5">
         <v>2.0435353999999961</v>
       </c>
       <c r="D117" s="5">
         <v>3.165916546501979</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>788.65625269999998</v>
       </c>
       <c r="C118" s="5">
         <v>0.86067919999993592</v>
       </c>
       <c r="D118" s="5">
         <v>1.318925554985384</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>791.52656890000003</v>
       </c>
       <c r="C119" s="5">
         <v>2.8703162000000475</v>
       </c>
       <c r="D119" s="5">
         <v>4.4558954645749216</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>792.9778973</v>
       </c>
       <c r="C120" s="5">
         <v>1.4513283999999658</v>
       </c>
       <c r="D120" s="5">
         <v>2.2226232067111162</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>794.26267970000004</v>
       </c>
       <c r="C121" s="5">
         <v>1.2847824000000401</v>
       </c>
       <c r="D121" s="5">
         <v>1.9616586277505066</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>799.12786979999998</v>
       </c>
       <c r="C122" s="5">
         <v>4.8651900999999498</v>
       </c>
       <c r="D122" s="5">
         <v>7.6032638444430978</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>804.33820260000005</v>
       </c>
       <c r="C123" s="5">
         <v>5.2103328000000602</v>
       </c>
       <c r="D123" s="5">
         <v>8.1107875140104433</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>806.78023080000003</v>
       </c>
       <c r="C124" s="5">
         <v>2.4420281999999816</v>
       </c>
       <c r="D124" s="5">
         <v>3.7047425866132411</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>806.98659310000005</v>
       </c>
       <c r="C125" s="5">
         <v>0.20636230000002342</v>
       </c>
       <c r="D125" s="5">
         <v>0.30737420759892053</v>
       </c>
       <c r="E125" s="5">
         <v>3.4965996128734078</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>810.78310280000005</v>
       </c>
       <c r="C126" s="5">
         <v>3.7965097000000014</v>
       </c>
       <c r="D126" s="5">
         <v>5.7938530422176671</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>812.05710180000005</v>
       </c>
       <c r="C127" s="5">
         <v>1.2739990000000034</v>
       </c>
       <c r="D127" s="5">
         <v>1.9019643005186992</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>816.11448180000002</v>
       </c>
       <c r="C128" s="5">
         <v>4.0573799999999665</v>
       </c>
       <c r="D128" s="5">
         <v>6.163245582991661</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>813.17369129999997</v>
       </c>
       <c r="C129" s="5">
         <v>-2.9407905000000483</v>
       </c>
       <c r="D129" s="5">
         <v>-4.2394084548190829</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>814.04742620000002</v>
       </c>
       <c r="C130" s="5">
         <v>0.87373490000004495</v>
       </c>
       <c r="D130" s="5">
         <v>1.2970171800651187</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>817.3855466</v>
       </c>
       <c r="C131" s="5">
         <v>3.3381203999999798</v>
       </c>
       <c r="D131" s="5">
         <v>5.0332873518910137</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>817.92728920000002</v>
       </c>
       <c r="C132" s="5">
         <v>0.5417426000000205</v>
       </c>
       <c r="D132" s="5">
         <v>0.79823544497812371</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>819.81224520000001</v>
       </c>
       <c r="C133" s="5">
         <v>1.8849559999999883</v>
       </c>
       <c r="D133" s="5">
         <v>2.8007854481540528</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>822.5758763</v>
       </c>
       <c r="C134" s="5">
         <v>2.7636310999999978</v>
       </c>
       <c r="D134" s="5">
         <v>4.1211160740337816</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>825.47514980000005</v>
       </c>
       <c r="C135" s="5">
         <v>2.8992735000000494</v>
       </c>
       <c r="D135" s="5">
         <v>4.31251569533877</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>827.11514520000003</v>
       </c>
       <c r="C136" s="5">
         <v>1.6399953999999752</v>
       </c>
       <c r="D136" s="5">
         <v>2.4102988732225716</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>829.05874089999998</v>
       </c>
       <c r="C137" s="5">
         <v>1.9435956999999462</v>
       </c>
       <c r="D137" s="5">
         <v>2.8565495940148233</v>
       </c>
       <c r="E137" s="5">
         <v>2.7351319078562142</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>828.66002100000003</v>
       </c>
       <c r="C138" s="5">
         <v>-0.39871989999994639</v>
       </c>
       <c r="D138" s="5">
         <v>-0.57559288503734596</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>833.06643610000003</v>
       </c>
       <c r="C139" s="5">
         <v>4.4064151000000038</v>
       </c>
       <c r="D139" s="5">
         <v>6.5709917811552998</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>834.62432490000003</v>
       </c>
       <c r="C140" s="5">
         <v>1.5578888000000006</v>
       </c>
       <c r="D140" s="5">
         <v>2.2673042396178289</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>836.10158690000003</v>
       </c>
       <c r="C141" s="5">
         <v>1.4772619999999961</v>
       </c>
       <c r="D141" s="5">
         <v>2.1447658232701006</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>837.14224569999999</v>
       </c>
       <c r="C142" s="5">
         <v>1.0406587999999601</v>
       </c>
       <c r="D142" s="5">
         <v>1.5038541689571971</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>837.50574649999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.36350079999999707</v>
       </c>
       <c r="D143" s="5">
         <v>0.52230573967757543</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>839.1734788</v>
       </c>
       <c r="C144" s="5">
         <v>1.6677323000000115</v>
       </c>
       <c r="D144" s="5">
         <v>2.4159157218994087</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>841.61162820000004</v>
       </c>
       <c r="C145" s="5">
         <v>2.438149400000043</v>
       </c>
       <c r="D145" s="5">
         <v>3.5427578216216338</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>838.28506549999997</v>
       </c>
       <c r="C146" s="5">
         <v>-3.3265627000000677</v>
       </c>
       <c r="D146" s="5">
         <v>-4.6413661318432382</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>832.38866619999999</v>
       </c>
       <c r="C147" s="5">
         <v>-5.8963992999999846</v>
       </c>
       <c r="D147" s="5">
         <v>-8.1216578304544988</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>833.69923370000004</v>
       </c>
       <c r="C148" s="5">
         <v>1.3105675000000474</v>
       </c>
       <c r="D148" s="5">
         <v>1.9058061707615703</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>834.87566919999995</v>
       </c>
       <c r="C149" s="5">
         <v>1.1764354999999114</v>
       </c>
       <c r="D149" s="5">
         <v>1.7065276244302652</v>
       </c>
       <c r="E149" s="5">
         <v>0.70163041688522387</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>835.79014129999996</v>
       </c>
       <c r="C150" s="5">
         <v>0.91447210000001178</v>
       </c>
       <c r="D150" s="5">
         <v>1.3223545675246084</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>838.9069892</v>
       </c>
       <c r="C151" s="5">
         <v>3.1168479000000389</v>
       </c>
       <c r="D151" s="5">
         <v>4.5680052203908694</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>841.4990282</v>
       </c>
       <c r="C152" s="5">
         <v>2.5920389999999998</v>
       </c>
       <c r="D152" s="5">
         <v>3.7713993869161966</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>843.13945369999999</v>
       </c>
       <c r="C153" s="5">
         <v>1.6404254999999921</v>
       </c>
       <c r="D153" s="5">
         <v>2.3645353794579327</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>846.92305620000002</v>
       </c>
       <c r="C154" s="5">
         <v>3.7836025000000291</v>
       </c>
       <c r="D154" s="5">
         <v>5.5199380725154956</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>846.56396270000005</v>
       </c>
       <c r="C155" s="5">
         <v>-0.35909349999997175</v>
       </c>
       <c r="D155" s="5">
         <v>-0.50761250827150439</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>847.25896720000003</v>
+        <v>847.25896709999995</v>
       </c>
       <c r="C156" s="5">
-        <v>0.69500449999998182</v>
+        <v>0.69500439999990249</v>
       </c>
       <c r="D156" s="5">
-        <v>0.98962580497279351</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98962566193787627</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>850.61941300000001</v>
       </c>
       <c r="C157" s="5">
-        <v>3.3604457999999795</v>
+        <v>3.3604459000000588</v>
       </c>
       <c r="D157" s="5">
-        <v>4.8647177859415969</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8647179344649683</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>853.35556480000002</v>
       </c>
       <c r="C158" s="5">
         <v>2.736151800000016</v>
       </c>
       <c r="D158" s="5">
         <v>3.929016692957088</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>849.52511489999995</v>
       </c>
       <c r="C159" s="5">
         <v>-3.830449900000076</v>
       </c>
       <c r="D159" s="5">
         <v>-5.2554204436457974</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>853.98939529999996</v>
       </c>
       <c r="C160" s="5">
         <v>4.4642804000000069</v>
       </c>
       <c r="D160" s="5">
         <v>6.4915285936992806</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>855.62127210000006</v>
       </c>
       <c r="C161" s="5">
         <v>1.6318768000001</v>
       </c>
       <c r="D161" s="5">
         <v>2.3173177748538887</v>
       </c>
       <c r="E161" s="5">
         <v>2.4848733368741049</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>856.25048819999995</v>
       </c>
       <c r="C162" s="5">
         <v>0.62921609999989414</v>
       </c>
       <c r="D162" s="5">
         <v>0.88604712614586134</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>854.62297130000002</v>
       </c>
       <c r="C163" s="5">
         <v>-1.6275168999999323</v>
       </c>
       <c r="D163" s="5">
         <v>-2.2572039507859465</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>854.58403959999998</v>
       </c>
       <c r="C164" s="5">
         <v>-3.8931700000034652E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-5.4651393912086288E-2</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>852.62917010000001</v>
       </c>
       <c r="C165" s="5">
         <v>-1.9548694999999725</v>
       </c>
       <c r="D165" s="5">
         <v>-2.710738103382393</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>854.46213909999994</v>
       </c>
       <c r="C166" s="5">
         <v>1.8329689999999346</v>
       </c>
       <c r="D166" s="5">
         <v>2.6104634611221478</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>855.69468189999998</v>
       </c>
       <c r="C167" s="5">
         <v>1.2325428000000329</v>
       </c>
       <c r="D167" s="5">
         <v>1.744772695036878</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>855.89772270000003</v>
       </c>
       <c r="C168" s="5">
         <v>0.20304080000005342</v>
       </c>
       <c r="D168" s="5">
         <v>0.28511008760958578</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>859.76295189999996</v>
       </c>
       <c r="C169" s="5">
         <v>3.8652291999999306</v>
       </c>
       <c r="D169" s="5">
         <v>5.555841795379135</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>860.81668119999995</v>
+        <v>860.81668130000003</v>
       </c>
       <c r="C170" s="5">
-        <v>1.0537292999999863</v>
+        <v>1.0537294000000657</v>
       </c>
       <c r="D170" s="5">
-        <v>1.4806798553057554</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4806799967724382</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>865.93078960000003</v>
+        <v>865.93078969999999</v>
       </c>
       <c r="C171" s="5">
-        <v>5.1141084000000774</v>
+        <v>5.1141083999999637</v>
       </c>
       <c r="D171" s="5">
-        <v>7.366820408413588</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3668204075294064</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>867.67457530000001</v>
       </c>
       <c r="C172" s="5">
-        <v>1.7437856999999894</v>
+        <v>1.7437856000000238</v>
       </c>
       <c r="D172" s="5">
-        <v>2.4434696161009573</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4434694741356289</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>870.02942589999998</v>
       </c>
       <c r="C173" s="5">
         <v>2.3548505999999634</v>
       </c>
       <c r="D173" s="5">
         <v>3.3058308191705743</v>
       </c>
       <c r="E173" s="5">
         <v>1.6839405785970207</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>873.69332610000004</v>
       </c>
       <c r="C174" s="5">
         <v>3.6639002000000573</v>
       </c>
       <c r="D174" s="5">
         <v>5.1721910708937502</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>874.52249830000005</v>
+        <v>874.52249819999997</v>
       </c>
       <c r="C175" s="5">
-        <v>0.82917220000001635</v>
+        <v>0.82917209999993702</v>
       </c>
       <c r="D175" s="5">
-        <v>1.1448144854519171</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1448143466632477</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>876.49208209999995</v>
+        <v>876.49208199999998</v>
       </c>
       <c r="C176" s="5">
-        <v>1.9695837999998957</v>
+        <v>1.9695838000000094</v>
       </c>
       <c r="D176" s="5">
-        <v>2.7363482973370878</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7363482976539233</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>878.73849910000001</v>
       </c>
       <c r="C177" s="5">
-        <v>2.2464170000000649</v>
+        <v>2.2464171000000306</v>
       </c>
       <c r="D177" s="5">
-        <v>3.1192823852697948</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1192825264498181</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>878.84780049999995</v>
+        <v>878.84780039999998</v>
       </c>
       <c r="C178" s="5">
-        <v>0.10930139999993571</v>
+        <v>0.10930129999997007</v>
       </c>
       <c r="D178" s="5">
-        <v>0.14936348748553208</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.14936335073927332</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>882.32084210000005</v>
       </c>
       <c r="C179" s="5">
-        <v>3.4730416000001014</v>
+        <v>3.4730417000000671</v>
       </c>
       <c r="D179" s="5">
-        <v>4.8466157227185391</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8466158658784453</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>886.96972619999997</v>
       </c>
       <c r="C180" s="5">
         <v>4.6488840999999184</v>
       </c>
       <c r="D180" s="5">
         <v>6.5091953916220024</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>888.86873830000002</v>
       </c>
       <c r="C181" s="5">
         <v>1.8990121000000499</v>
       </c>
       <c r="D181" s="5">
         <v>2.5996843034320705</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>891.48487050000006</v>
       </c>
       <c r="C182" s="5">
         <v>2.6161322000000382</v>
       </c>
       <c r="D182" s="5">
         <v>3.589595784810462</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>894.50208259999999</v>
       </c>
       <c r="C183" s="5">
         <v>3.0172120999999379</v>
       </c>
       <c r="D183" s="5">
         <v>4.1378356246986714</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>895.19914129999995</v>
+        <v>895.19914140000003</v>
       </c>
       <c r="C184" s="5">
-        <v>0.69705869999995684</v>
+        <v>0.69705880000003617</v>
       </c>
       <c r="D184" s="5">
-        <v>0.9391424405878368</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.93914257589524652</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>896.0313635</v>
       </c>
       <c r="C185" s="5">
-        <v>0.83222220000004654</v>
+        <v>0.83222209999996721</v>
       </c>
       <c r="D185" s="5">
-        <v>1.1213021881654406</v>
+        <v>1.1213020526137818</v>
       </c>
       <c r="E185" s="5">
         <v>2.9886273758042536</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>897.4077307</v>
       </c>
       <c r="C186" s="5">
         <v>1.3763672000000042</v>
       </c>
       <c r="D186" s="5">
         <v>1.858937198723587</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>898.68041000000005</v>
       </c>
       <c r="C187" s="5">
         <v>1.2726793000000498</v>
       </c>
       <c r="D187" s="5">
         <v>1.7151444125454107</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>900.21408910000002</v>
+        <v>900.21408880000001</v>
       </c>
       <c r="C188" s="5">
-        <v>1.5336790999999721</v>
+        <v>1.5336787999999615</v>
       </c>
       <c r="D188" s="5">
-        <v>2.0672400699367932</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0672396617649857</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>905.87072950000004</v>
+        <v>905.87072939999996</v>
       </c>
       <c r="C189" s="5">
-        <v>5.6566404000000148</v>
+        <v>5.6566405999999461</v>
       </c>
       <c r="D189" s="5">
-        <v>7.8065268459051484</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8065271342180331</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>905.95633450000003</v>
+        <v>905.95633439999995</v>
       </c>
       <c r="C190" s="5">
         <v>8.5604999999986831E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.11345924473358249</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.11345924474612801</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>906.23655059999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.28021609999996144</v>
+        <v>0.28021620000004077</v>
       </c>
       <c r="D191" s="5">
-        <v>0.37179710839403413</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.37179724134328573</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>908.49477969999998</v>
+        <v>908.49477990000003</v>
       </c>
       <c r="C192" s="5">
-        <v>2.2582290999999941</v>
+        <v>2.2582293000000391</v>
       </c>
       <c r="D192" s="5">
-        <v>3.0315758548905558</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0315761270724995</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>908.05600879999997</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.43877090000000862</v>
+        <v>-0.43877110000005359</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.57802062187561898</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.57802088452181266</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>910.07834109999999</v>
+        <v>910.07834130000003</v>
       </c>
       <c r="C194" s="5">
-        <v>2.0223323000000164</v>
+        <v>2.0223325000000614</v>
       </c>
       <c r="D194" s="5">
-        <v>2.7055011061392076</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7055013769875069</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>911.14097879999997</v>
       </c>
       <c r="C195" s="5">
-        <v>1.062637699999982</v>
+        <v>1.0626374999999371</v>
       </c>
       <c r="D195" s="5">
-        <v>1.4101931975176951</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4101929300851523</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>914.71463459999995</v>
       </c>
       <c r="C196" s="5">
         <v>3.5736557999999832</v>
       </c>
       <c r="D196" s="5">
         <v>4.8094819761392849</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>914.21210240000005</v>
+        <v>914.21210250000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.50253219999990506</v>
+        <v>-0.50253209999993942</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.65727582325977307</v>
+        <v>-0.65727569286201382</v>
       </c>
       <c r="E197" s="5">
-        <v>2.0290292997093395</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0290293108696567</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>924.88799840000001</v>
       </c>
       <c r="C198" s="5">
-        <v>10.675895999999966</v>
+        <v>10.6758959</v>
       </c>
       <c r="D198" s="5">
-        <v>14.949247610069882</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.949247459187021</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>926.84107670000003</v>
+        <v>926.84107659999995</v>
       </c>
       <c r="C199" s="5">
-        <v>1.9530783000000156</v>
+        <v>1.9530781999999363</v>
       </c>
       <c r="D199" s="5">
-        <v>2.5636691749018503</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5636690421104724</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>930.49168329999998</v>
+        <v>930.49168269999996</v>
       </c>
       <c r="C200" s="5">
-        <v>3.6506065999999464</v>
+        <v>3.6506061000000045</v>
       </c>
       <c r="D200" s="5">
-        <v>4.8302623437989967</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8302616683644883</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>931.25756339999998</v>
+        <v>931.25756330000002</v>
       </c>
       <c r="C201" s="5">
-        <v>0.76588010000000395</v>
+        <v>0.76588060000005953</v>
       </c>
       <c r="D201" s="5">
-        <v>0.99219385250135517</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.99219450382672658</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>934.62993359999996</v>
+        <v>934.62993349999999</v>
       </c>
       <c r="C202" s="5">
         <v>3.3723701999999776</v>
       </c>
       <c r="D202" s="5">
-        <v>4.433174126570294</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4331741270557723</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>939.08818719999999</v>
       </c>
       <c r="C203" s="5">
-        <v>4.4582536000000346</v>
+        <v>4.4582537000000002</v>
       </c>
       <c r="D203" s="5">
-        <v>5.8766757560148708</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8766758919532647</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>941.50049249999995</v>
+        <v>941.50049300000001</v>
       </c>
       <c r="C204" s="5">
-        <v>2.4123052999999572</v>
+        <v>2.4123058000000128</v>
       </c>
       <c r="D204" s="5">
-        <v>3.1264546051892772</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1264552623942565</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>944.82289449999996</v>
       </c>
       <c r="C205" s="5">
-        <v>3.322402000000011</v>
+        <v>3.3224014999999554</v>
       </c>
       <c r="D205" s="5">
-        <v>4.317766934730316</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3177662699333874</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>949.87610129999996</v>
+        <v>949.87610170000005</v>
       </c>
       <c r="C206" s="5">
-        <v>5.0532067999999981</v>
+        <v>5.0532072000000881</v>
       </c>
       <c r="D206" s="5">
-        <v>6.6101691325781031</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6101696713102953</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>950.5999339</v>
+        <v>950.59993399999996</v>
       </c>
       <c r="C207" s="5">
-        <v>0.72383260000003702</v>
+        <v>0.72383229999991272</v>
       </c>
       <c r="D207" s="5">
-        <v>0.91827641151238648</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.9182760289380143</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>954.42086730000005</v>
       </c>
       <c r="C208" s="5">
-        <v>3.8209334000000581</v>
+        <v>3.8209333000000925</v>
       </c>
       <c r="D208" s="5">
-        <v>4.9314698034051307</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9314696709438222</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>957.82058110000003</v>
       </c>
       <c r="C209" s="5">
         <v>3.3997137999999723</v>
       </c>
       <c r="D209" s="5">
         <v>4.3592292239062358</v>
       </c>
       <c r="E209" s="5">
-        <v>4.7700614097667904</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7700613983066464</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>958.36445070000002</v>
       </c>
       <c r="C210" s="5">
         <v>0.54386959999999362</v>
       </c>
       <c r="D210" s="5">
         <v>0.6835158980433409</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>962.90235150000001</v>
+        <v>962.90235140000004</v>
       </c>
       <c r="C211" s="5">
-        <v>4.5379007999999885</v>
+        <v>4.5379007000000229</v>
       </c>
       <c r="D211" s="5">
-        <v>5.8323935887498957</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8323934568580427</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>967.29238550000002</v>
+        <v>967.29238439999995</v>
       </c>
       <c r="C212" s="5">
-        <v>4.3900340000000142</v>
+        <v>4.390032999999903</v>
       </c>
       <c r="D212" s="5">
-        <v>5.6102962405807366</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6102949310015138</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>972.95182220000004</v>
+        <v>972.95182179999995</v>
       </c>
       <c r="C213" s="5">
-        <v>5.6594367000000148</v>
+        <v>5.6594374000000016</v>
       </c>
       <c r="D213" s="5">
-        <v>7.2513582641500207</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.251359198620122</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>975.66510730000005</v>
+        <v>975.66510689999996</v>
       </c>
       <c r="C214" s="5">
         <v>2.7132851000000073</v>
       </c>
       <c r="D214" s="5">
-        <v>3.3982655760140812</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3982655774328352</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>980.61032660000001</v>
+        <v>980.61032650000004</v>
       </c>
       <c r="C215" s="5">
-        <v>4.9452192999999625</v>
+        <v>4.9452196000000868</v>
       </c>
       <c r="D215" s="5">
-        <v>6.2547284149145232</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2547288076313601</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>984.51870610000003</v>
+        <v>984.51870710000003</v>
       </c>
       <c r="C216" s="5">
-        <v>3.9083795000000237</v>
+        <v>3.9083805999999868</v>
       </c>
       <c r="D216" s="5">
-        <v>4.8890418739160779</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8890432807321416</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>987.82276549999995</v>
+        <v>987.82276630000001</v>
       </c>
       <c r="C217" s="5">
-        <v>3.3040593999999146</v>
+        <v>3.3040591999999833</v>
       </c>
       <c r="D217" s="5">
-        <v>4.1023904126186395</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1023901554489539</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>985.96439199999998</v>
+        <v>985.96439380000004</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.8583734999999706</v>
+        <v>-1.8583724999999731</v>
       </c>
       <c r="D218" s="5">
-        <v>-2.2343257702361896</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2343245785565125</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>993.28161909999994</v>
+        <v>993.28161990000001</v>
       </c>
       <c r="C219" s="5">
-        <v>7.3172270999999682</v>
+        <v>7.3172260999999708</v>
       </c>
       <c r="D219" s="5">
-        <v>9.2783218929252342</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2783205550796666</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>995.96835109999995</v>
+        <v>995.96835120000003</v>
       </c>
       <c r="C220" s="5">
-        <v>2.6867320000000063</v>
+        <v>2.6867313000000195</v>
       </c>
       <c r="D220" s="5">
-        <v>3.2946125044630792</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2946116305829554</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>998.54240609999999</v>
+        <v>998.54240500000003</v>
       </c>
       <c r="C221" s="5">
-        <v>2.5740550000000439</v>
+        <v>2.5740538000000015</v>
       </c>
       <c r="D221" s="5">
-        <v>3.1458363999736783</v>
+        <v>3.1458349121850748</v>
       </c>
       <c r="E221" s="5">
-        <v>4.2515086649352885</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2515085500912209</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1002.30628</v>
+        <v>1002.306278</v>
       </c>
       <c r="C222" s="5">
-        <v>3.7638739000000214</v>
+        <v>3.7638729999999896</v>
       </c>
       <c r="D222" s="5">
-        <v>4.6182037051434088</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.618202583059916</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1004.182618</v>
+        <v>1004.1826160000001</v>
       </c>
       <c r="C223" s="5">
         <v>1.8763380000000325</v>
       </c>
       <c r="D223" s="5">
-        <v>2.2696990980146214</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.269699102590339</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1001.765482</v>
+        <v>1001.76548</v>
       </c>
       <c r="C224" s="5">
         <v>-2.4171360000000277</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.850546702877832</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8505467084803171</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1006.702859</v>
+        <v>1006.702858</v>
       </c>
       <c r="C225" s="5">
-        <v>4.9373769999999695</v>
+        <v>4.937377999999967</v>
       </c>
       <c r="D225" s="5">
-        <v>6.077400200412697</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0774014773302243</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1006.8778170000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.17495800000006057</v>
+        <v>0.17495900000005804</v>
       </c>
       <c r="D226" s="5">
-        <v>0.20875116949095052</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.20875236398938402</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1006.075063</v>
       </c>
       <c r="C227" s="5">
         <v>-0.80275400000004993</v>
       </c>
       <c r="D227" s="5">
         <v>-0.95254052639416331</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1009.654371</v>
+        <v>1009.654373</v>
       </c>
       <c r="C228" s="5">
-        <v>3.5793079999999691</v>
+        <v>3.579309999999964</v>
       </c>
       <c r="D228" s="5">
-        <v>4.3537698491030508</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3537723296456665</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1008.223579</v>
+        <v>1008.223583</v>
       </c>
       <c r="C229" s="5">
-        <v>-1.4307919999999967</v>
+        <v>-1.4307900000000018</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.6873410968060498</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6873387532311157</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>999.3041412</v>
+        <v>999.3041475</v>
       </c>
       <c r="C230" s="5">
-        <v>-8.9194377999999688</v>
+        <v>-8.9194354999999632</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.114415492814576</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.114412972049259</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1010.0511739999999</v>
+        <v>1010.051179</v>
       </c>
       <c r="C231" s="5">
-        <v>10.747032799999943</v>
+        <v>10.747031500000048</v>
       </c>
       <c r="D231" s="5">
-        <v>13.696811925482667</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.696810077942235</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1010.956693</v>
+        <v>1010.956694</v>
       </c>
       <c r="C232" s="5">
-        <v>0.90551900000002661</v>
+        <v>0.90551499999992302</v>
       </c>
       <c r="D232" s="5">
-        <v>1.0811301300959864</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0811253254078945</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1012.183789</v>
+        <v>1012.1837839999999</v>
       </c>
       <c r="C233" s="5">
-        <v>1.2270960000000741</v>
+        <v>1.2270899999999756</v>
       </c>
       <c r="D233" s="5">
-        <v>1.4663194089902243</v>
+        <v>1.4663121898933262</v>
       </c>
       <c r="E233" s="5">
-        <v>1.366129552101758</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3661291630373995</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1012.605866</v>
+        <v>1012.605857</v>
       </c>
       <c r="C234" s="5">
-        <v>0.42207699999994475</v>
+        <v>0.42207300000006853</v>
       </c>
       <c r="D234" s="5">
-        <v>0.50154492888208058</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.5015401673458264</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1011.109689</v>
+        <v>1011.109679</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.4961769999999888</v>
+        <v>-1.4961779999999862</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.7587233163064098</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7587244977531946</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1009.234158</v>
+        <v>1009.234152</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.8755310000000236</v>
+        <v>-1.8755270000000337</v>
       </c>
       <c r="D236" s="5">
-        <v>-2.203338991453363</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2033343617336554</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1006.228292</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.0058659999999691</v>
+        <v>-3.0058599999999842</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.5160670733700772</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5160601900880883</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1007.193791</v>
+        <v>1007.193793</v>
       </c>
       <c r="C238" s="5">
-        <v>0.96549900000002253</v>
+        <v>0.96550100000001748</v>
       </c>
       <c r="D238" s="5">
-        <v>1.1575233658755124</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.157525776315893</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1007.2513290000001</v>
+        <v>1007.251332</v>
       </c>
       <c r="C239" s="5">
-        <v>5.7538000000022294E-2</v>
+        <v>5.7539000000019769E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>6.8573991210074681E-2</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8575183251828875E-2</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1007.628204</v>
+        <v>1007.628213</v>
       </c>
       <c r="C240" s="5">
-        <v>0.37687499999992724</v>
+        <v>0.37688099999991209</v>
       </c>
       <c r="D240" s="5">
-        <v>0.44991932942799462</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.44992650572708293</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1006.118686</v>
+        <v>1006.118696</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.5095179999999573</v>
+        <v>-1.5095169999999598</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.7829698210318101</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7829686338009187</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1002.881539</v>
+        <v>1002.8815520000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.23714700000005</v>
+        <v>-3.2371439999999438</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.7933563896471623</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7933528991209942</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1000.43378</v>
+        <v>1000.433791</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.4477590000000191</v>
+        <v>-2.4477610000000141</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.8898721233956204</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8898744160691159</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>999.00796400000002</v>
+        <v>999.00797160000002</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.4258159999999407</v>
+        <v>-1.4258194000000231</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.6968949706378633</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6968989668755485</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>999.17762779999998</v>
       </c>
       <c r="C245" s="5">
-        <v>0.16966379999996661</v>
+        <v>0.16965619999996306</v>
       </c>
       <c r="D245" s="5">
-        <v>0.20398920731150572</v>
+        <v>0.20398005963333521</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.2849604332084485</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2849599455744709</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>997.36770430000001</v>
+        <v>997.3676352</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.809923499999968</v>
+        <v>-1.8099925999999869</v>
       </c>
       <c r="D246" s="5">
-        <v>-2.1521699793891624</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1522513289150225</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>997.57855919999997</v>
+        <v>997.57854870000006</v>
       </c>
       <c r="C247" s="5">
-        <v>0.21085489999995843</v>
+        <v>0.21091350000006059</v>
       </c>
       <c r="D247" s="5">
-        <v>0.25398887029177697</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.25405955766468757</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>999.56015239999999</v>
+        <v>999.56014719999996</v>
       </c>
       <c r="C248" s="5">
-        <v>1.9815932000000203</v>
+        <v>1.9815984999999046</v>
       </c>
       <c r="D248" s="5">
-        <v>2.409899260630799</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4099058024096953</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>999.62935070000003</v>
+        <v>999.62935419999997</v>
       </c>
       <c r="C249" s="5">
-        <v>6.9198300000039126E-2</v>
+        <v>6.9207000000005792E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>8.310613871094219E-2</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3116591694443187E-2</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1002.897733</v>
+        <v>1002.897744</v>
       </c>
       <c r="C250" s="5">
-        <v>3.2683822999999848</v>
+        <v>3.2683898000000227</v>
       </c>
       <c r="D250" s="5">
-        <v>3.9948432788014854</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9948525970550985</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1003.642593</v>
+        <v>1003.64261</v>
       </c>
       <c r="C251" s="5">
-        <v>0.74486000000001695</v>
+        <v>0.7448660000000018</v>
       </c>
       <c r="D251" s="5">
-        <v>0.89489908392887951</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.89490631214079741</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1004.5877809999999</v>
+        <v>1004.587802</v>
       </c>
       <c r="C252" s="5">
-        <v>0.94518799999991643</v>
+        <v>0.94519200000002002</v>
       </c>
       <c r="D252" s="5">
-        <v>1.1359810753332589</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1359858883492668</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1007.981087</v>
+        <v>1007.981107</v>
       </c>
       <c r="C253" s="5">
-        <v>3.3933060000000523</v>
+        <v>3.3933049999999412</v>
       </c>
       <c r="D253" s="5">
-        <v>4.129528900680568</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.129527573085956</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1013.152199</v>
+        <v>1013.1522179999999</v>
       </c>
       <c r="C254" s="5">
-        <v>5.1711119999999937</v>
+        <v>5.1711109999999962</v>
       </c>
       <c r="D254" s="5">
-        <v>6.3329091045058572</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3329077158535085</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1022.005939</v>
+        <v>1022.00595</v>
       </c>
       <c r="C255" s="5">
-        <v>8.8537400000000162</v>
+        <v>8.8537320000000364</v>
       </c>
       <c r="D255" s="5">
-        <v>11.005561492697646</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.00555084921162</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1022.934656</v>
+        <v>1022.934658</v>
       </c>
       <c r="C256" s="5">
-        <v>0.92871700000000601</v>
+        <v>0.92870800000002873</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0959303570213352</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0959196716012976</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1025.332934</v>
+        <v>1025.3329229999999</v>
       </c>
       <c r="C257" s="5">
-        <v>2.3982780000000048</v>
+        <v>2.3982649999999239</v>
       </c>
       <c r="D257" s="5">
-        <v>2.8499723714578762</v>
+        <v>2.8499567176333285</v>
       </c>
       <c r="E257" s="5">
-        <v>2.6176833299989877</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.617682229093643</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1025.7505369999999</v>
+        <v>1025.7503979999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.41760299999987183</v>
+        <v>0.41747499999996762</v>
       </c>
       <c r="D258" s="5">
-        <v>0.48983862721088123</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.48968815506400531</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1022.742792</v>
+        <v>1022.742743</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.0077449999998862</v>
+        <v>-3.0076549999998861</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.4624900157935734</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4623885353300965</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1033.5474999999999</v>
+        <v>1033.5475260000001</v>
       </c>
       <c r="C260" s="5">
-        <v>10.804707999999891</v>
+        <v>10.804783000000043</v>
       </c>
       <c r="D260" s="5">
-        <v>13.44050758970765</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.440607054109122</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1037.0210239999999</v>
+        <v>1037.0210629999999</v>
       </c>
       <c r="C261" s="5">
-        <v>3.4735239999999976</v>
+        <v>3.4735369999998511</v>
       </c>
       <c r="D261" s="5">
-        <v>4.1083212873413544</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1083368431826806</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1038.3314049999999</v>
+        <v>1038.3314519999999</v>
       </c>
       <c r="C262" s="5">
-        <v>1.3103810000000067</v>
+        <v>1.3103889999999865</v>
       </c>
       <c r="D262" s="5">
-        <v>1.5269040817479151</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5269134106994153</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1040.102678</v>
+        <v>1040.102793</v>
       </c>
       <c r="C263" s="5">
-        <v>1.7712730000000647</v>
+        <v>1.7713410000001204</v>
       </c>
       <c r="D263" s="5">
-        <v>2.0663767798503319</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0664567604054884</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1040.730967</v>
+        <v>1040.7309829999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.62828899999999521</v>
+        <v>0.6281899999999041</v>
       </c>
       <c r="D264" s="5">
-        <v>0.72729043475414645</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.72717537340178939</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1045.6845780000001</v>
+        <v>1045.684569</v>
       </c>
       <c r="C265" s="5">
-        <v>4.9536110000001372</v>
+        <v>4.9535860000000866</v>
       </c>
       <c r="D265" s="5">
-        <v>5.8636123969476817</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8635819328619609</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1050.1371790000001</v>
+        <v>1050.1371449999999</v>
       </c>
       <c r="C266" s="5">
-        <v>4.4526009999999587</v>
+        <v>4.4525759999999082</v>
       </c>
       <c r="D266" s="5">
-        <v>5.2310679731695009</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2310379571636201</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1053.3126139999999</v>
+        <v>1053.3125749999999</v>
       </c>
       <c r="C267" s="5">
-        <v>3.1754349999998794</v>
+        <v>3.1754300000000057</v>
       </c>
       <c r="D267" s="5">
-        <v>3.6895542994600738</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6895485144261109</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1056.4426980000001</v>
+        <v>1056.4426659999999</v>
       </c>
       <c r="C268" s="5">
-        <v>3.1300840000001244</v>
+        <v>3.1300909999999931</v>
       </c>
       <c r="D268" s="5">
-        <v>3.6248527528682795</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6248611287156285</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1056.561322</v>
+        <v>1056.561303</v>
       </c>
       <c r="C269" s="5">
-        <v>0.11862399999995432</v>
+        <v>0.11863700000003519</v>
       </c>
       <c r="D269" s="5">
-        <v>0.13482675791247622</v>
+        <v>0.13484154678651272</v>
       </c>
       <c r="E269" s="5">
-        <v>3.0456827206527537</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0456819730931395</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1061.533169</v>
+        <v>1061.532907</v>
       </c>
       <c r="C270" s="5">
-        <v>4.9718470000000252</v>
+        <v>4.9716040000000703</v>
       </c>
       <c r="D270" s="5">
-        <v>5.7952884439080421</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7949979346898495</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1064.4881250000001</v>
+        <v>1064.4880579999999</v>
       </c>
       <c r="C271" s="5">
-        <v>2.9549560000000383</v>
+        <v>2.9551509999998871</v>
       </c>
       <c r="D271" s="5">
-        <v>3.3920213583903402</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3922494891710064</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1070.5967209999999</v>
+        <v>1070.596898</v>
       </c>
       <c r="C272" s="5">
-        <v>6.1085959999998067</v>
+        <v>6.1088400000001002</v>
       </c>
       <c r="D272" s="5">
-        <v>7.1077891495666234</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1080825431351746</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1075.505938</v>
+        <v>1075.506071</v>
       </c>
       <c r="C273" s="5">
-        <v>4.9092170000001261</v>
+        <v>4.9091730000000098</v>
       </c>
       <c r="D273" s="5">
-        <v>5.6435151737583844</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6434623533353934</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1079.518867</v>
+        <v>1079.5190399999999</v>
       </c>
       <c r="C274" s="5">
-        <v>4.0129289999999855</v>
+        <v>4.0129689999998845</v>
       </c>
       <c r="D274" s="5">
-        <v>4.570478125247579</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5705240448862039</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1087.0492569999999</v>
+        <v>1087.049544</v>
       </c>
       <c r="C275" s="5">
-        <v>7.5303899999998976</v>
+        <v>7.5305040000000645</v>
       </c>
       <c r="D275" s="5">
-        <v>8.6995730781059386</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6997084233434219</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1084.891327</v>
+        <v>1084.8913150000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-2.1579299999998511</v>
+        <v>-2.158228999999892</v>
       </c>
       <c r="D276" s="5">
-        <v>-2.3563140267629734</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3566363423233372</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1093.43397</v>
+        <v>1093.4338150000001</v>
       </c>
       <c r="C277" s="5">
-        <v>8.5426429999999982</v>
+        <v>8.5425000000000182</v>
       </c>
       <c r="D277" s="5">
-        <v>9.8691836261068246</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.869011315009768</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1098.795558</v>
+        <v>1098.795306</v>
       </c>
       <c r="C278" s="5">
-        <v>5.3615879999999834</v>
+        <v>5.3614909999998872</v>
       </c>
       <c r="D278" s="5">
-        <v>6.0454393074939272</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.045327849386628</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1102.0221240000001</v>
+        <v>1102.021892</v>
       </c>
       <c r="C279" s="5">
-        <v>3.226566000000048</v>
+        <v>3.2265859999999975</v>
       </c>
       <c r="D279" s="5">
-        <v>3.581219597104357</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5812429898166354</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1107.235799</v>
+        <v>1107.23569</v>
       </c>
       <c r="C280" s="5">
-        <v>5.2136749999999665</v>
+        <v>5.213797999999997</v>
       </c>
       <c r="D280" s="5">
-        <v>5.8272877257912636</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8274300577782379</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1115.8757270000001</v>
+        <v>1115.8757989999999</v>
       </c>
       <c r="C281" s="5">
-        <v>8.6399280000000545</v>
+        <v>8.6401089999999385</v>
       </c>
       <c r="D281" s="5">
-        <v>9.7762881712277974</v>
+        <v>9.7765028499454907</v>
       </c>
       <c r="E281" s="5">
-        <v>5.6139103112086142</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6139190250090065</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1117.5584080000001</v>
+        <v>1117.5581050000001</v>
       </c>
       <c r="C282" s="5">
-        <v>1.6826810000000023</v>
+        <v>1.6823060000001533</v>
       </c>
       <c r="D282" s="5">
-        <v>1.8246193630071295</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8242092344876504</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1124.983033</v>
+        <v>1124.9829099999999</v>
       </c>
       <c r="C283" s="5">
-        <v>7.4246249999998781</v>
+        <v>7.4248049999998784</v>
       </c>
       <c r="D283" s="5">
-        <v>8.2701916561497058</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2704018631265086</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1127.7500660000001</v>
+        <v>1127.7508009999999</v>
       </c>
       <c r="C284" s="5">
-        <v>2.7670330000000831</v>
+        <v>2.7678909999999632</v>
       </c>
       <c r="D284" s="5">
-        <v>2.9918038477046105</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9927444657565694</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1131.2771829999999</v>
+        <v>1131.2773749999999</v>
       </c>
       <c r="C285" s="5">
-        <v>3.5271169999998619</v>
+        <v>3.5265739999999823</v>
       </c>
       <c r="D285" s="5">
-        <v>3.8183206839883743</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8177201752984002</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1135.770982</v>
+        <v>1135.7710999999999</v>
       </c>
       <c r="C286" s="5">
-        <v>4.4937990000000809</v>
+        <v>4.4937250000000404</v>
       </c>
       <c r="D286" s="5">
-        <v>4.8723233828406709</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8722405436144367</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1139.430756</v>
+        <v>1139.431022</v>
       </c>
       <c r="C287" s="5">
-        <v>3.6597739999999703</v>
+        <v>3.6599220000000514</v>
       </c>
       <c r="D287" s="5">
-        <v>3.936007864365032</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9361694505143152</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1142.6935880000001</v>
+        <v>1142.6935020000001</v>
       </c>
       <c r="C288" s="5">
-        <v>3.2628320000001168</v>
+        <v>3.262480000000096</v>
       </c>
       <c r="D288" s="5">
-        <v>3.4909157515821798</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4905323673181998</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1146.205015</v>
+        <v>1146.2050039999999</v>
       </c>
       <c r="C289" s="5">
-        <v>3.5114269999999124</v>
+        <v>3.5115019999998367</v>
       </c>
       <c r="D289" s="5">
-        <v>3.7504923691601855</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.750574121118877</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1148.2689720000001</v>
+        <v>1148.267351</v>
       </c>
       <c r="C290" s="5">
-        <v>2.0639570000000731</v>
+        <v>2.0623470000000452</v>
       </c>
       <c r="D290" s="5">
-        <v>2.1823542652566807</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1806350482089787</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1150.7636399999999</v>
+        <v>1150.7642719999999</v>
       </c>
       <c r="C291" s="5">
-        <v>2.4946679999998196</v>
+        <v>2.4969209999999293</v>
       </c>
       <c r="D291" s="5">
-        <v>2.6384345089534689</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6408496914078317</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1156.894781</v>
+        <v>1156.8955040000001</v>
       </c>
       <c r="C292" s="5">
-        <v>6.1311410000000706</v>
+        <v>6.1312320000001819</v>
       </c>
       <c r="D292" s="5">
-        <v>6.5841846148803951</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5842814976742492</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1158.3676330000001</v>
+        <v>1158.368068</v>
       </c>
       <c r="C293" s="5">
-        <v>1.4728520000001026</v>
+        <v>1.4725639999999203</v>
       </c>
       <c r="D293" s="5">
-        <v>1.538472431761706</v>
+        <v>1.5381685232360942</v>
       </c>
       <c r="E293" s="5">
-        <v>3.8079424950158369</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8079747798168695</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1164.9995819999999</v>
+        <v>1164.998795</v>
       </c>
       <c r="C294" s="5">
-        <v>6.6319489999998495</v>
+        <v>6.6307269999999789</v>
       </c>
       <c r="D294" s="5">
-        <v>7.0908255180057056</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0894748130785779</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1165.81412</v>
+        <v>1165.8132330000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.81453800000008414</v>
+        <v>0.81443800000010924</v>
       </c>
       <c r="D295" s="5">
-        <v>0.84224330780033885</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.84214007963308024</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1174.435708</v>
+        <v>1174.4364009999999</v>
       </c>
       <c r="C296" s="5">
-        <v>8.6215879999999743</v>
+        <v>8.6231679999998505</v>
       </c>
       <c r="D296" s="5">
-        <v>9.2444126431145754</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2461836130917519</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1179.1285049999999</v>
+        <v>1179.128532</v>
       </c>
       <c r="C297" s="5">
-        <v>4.6927969999999277</v>
+        <v>4.6921310000000176</v>
       </c>
       <c r="D297" s="5">
-        <v>4.9017405314966789</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9010265657486229</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1183.505287</v>
+        <v>1183.5053820000001</v>
       </c>
       <c r="C298" s="5">
-        <v>4.3767820000000484</v>
+        <v>4.376850000000104</v>
       </c>
       <c r="D298" s="5">
-        <v>4.546324132015056</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5463961081135373</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1189.4352759999999</v>
+        <v>1189.435553</v>
       </c>
       <c r="C299" s="5">
-        <v>5.9299889999999778</v>
+        <v>5.930170999999973</v>
       </c>
       <c r="D299" s="5">
-        <v>6.1811308459046366</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1813253022681147</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1190.8367029999999</v>
+        <v>1190.83663</v>
       </c>
       <c r="C300" s="5">
-        <v>1.4014270000000124</v>
+        <v>1.4010769999999866</v>
       </c>
       <c r="D300" s="5">
-        <v>1.4230730165765149</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4227149714030496</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1193.8360789999999</v>
+        <v>1193.836495</v>
       </c>
       <c r="C301" s="5">
-        <v>2.9993759999999838</v>
+        <v>2.9998649999999998</v>
       </c>
       <c r="D301" s="5">
-        <v>3.0646790868150919</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0651858668908183</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1199.0745609999999</v>
+        <v>1199.070776</v>
       </c>
       <c r="C302" s="5">
-        <v>5.2384819999999763</v>
+        <v>5.23428100000001</v>
       </c>
       <c r="D302" s="5">
-        <v>5.3944826411812086</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3900497634148392</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1204.137688</v>
+        <v>1204.1407810000001</v>
       </c>
       <c r="C303" s="5">
-        <v>5.0631270000001223</v>
+        <v>5.0700050000000374</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1863831944814143</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1936100575756372</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1205.7099470000001</v>
+        <v>1205.712898</v>
       </c>
       <c r="C304" s="5">
-        <v>1.5722590000000309</v>
+        <v>1.5721169999999347</v>
       </c>
       <c r="D304" s="5">
-        <v>1.5781577441084771</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5780101038122218</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1210.6309670000001</v>
+        <v>1210.632063</v>
       </c>
       <c r="C305" s="5">
-        <v>4.9210199999999986</v>
+        <v>4.9191650000000209</v>
       </c>
       <c r="D305" s="5">
-        <v>5.0091680664307248</v>
+        <v>5.0072247364053579</v>
       </c>
       <c r="E305" s="5">
-        <v>4.5118089034174469</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5118642721425628</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1211.9224650000001</v>
+        <v>1211.92037</v>
       </c>
       <c r="C306" s="5">
-        <v>1.2914980000000469</v>
+        <v>1.2883070000000316</v>
       </c>
       <c r="D306" s="5">
-        <v>1.2876948602005278</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2844934426819554</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1218.7465239999999</v>
+        <v>1218.743397</v>
       </c>
       <c r="C307" s="5">
-        <v>6.8240589999998065</v>
+        <v>6.8230269999999109</v>
       </c>
       <c r="D307" s="5">
-        <v>6.9701610335624054</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9690865096619037</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1218.3172629999999</v>
+        <v>1218.316867</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.42926099999999678</v>
+        <v>-0.426529999999957</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.4218403841741325</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.4191628320777685</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1228.358853</v>
+        <v>1228.358833</v>
       </c>
       <c r="C309" s="5">
-        <v>10.041590000000042</v>
+        <v>10.041966000000002</v>
       </c>
       <c r="D309" s="5">
-        <v>10.351526844006575</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.351935705980807</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1234.190971</v>
+        <v>1234.191638</v>
       </c>
       <c r="C310" s="5">
-        <v>5.8321180000000368</v>
+        <v>5.8328050000000076</v>
       </c>
       <c r="D310" s="5">
-        <v>5.8486336587351806</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8493407935763964</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1239.8089359999999</v>
+        <v>1239.809268</v>
       </c>
       <c r="C311" s="5">
-        <v>5.6179649999999128</v>
+        <v>5.6176299999999628</v>
       </c>
       <c r="D311" s="5">
-        <v>5.6011792107365288</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6008337032153355</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1247.0632390000001</v>
+        <v>1247.0624339999999</v>
       </c>
       <c r="C312" s="5">
-        <v>7.2543030000001636</v>
+        <v>7.2531659999999647</v>
       </c>
       <c r="D312" s="5">
-        <v>7.2517976934762141</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2506222631776751</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1251.7440879999999</v>
+        <v>1251.744929</v>
       </c>
       <c r="C313" s="5">
-        <v>4.6808489999998528</v>
+        <v>4.6824950000000172</v>
       </c>
       <c r="D313" s="5">
-        <v>4.598356247792923</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6000098091681485</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1258.867101</v>
+        <v>1258.860782</v>
       </c>
       <c r="C314" s="5">
-        <v>7.1230130000001282</v>
+        <v>7.1158530000000155</v>
       </c>
       <c r="D314" s="5">
-        <v>7.0463886224434669</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0390778595278425</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1263.7077449999999</v>
+        <v>1263.7108229999999</v>
       </c>
       <c r="C315" s="5">
-        <v>4.8406439999998838</v>
+        <v>4.8500409999999192</v>
       </c>
       <c r="D315" s="5">
-        <v>4.7131343304861018</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7225027534490982</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1265.278548</v>
+        <v>1265.2912429999999</v>
       </c>
       <c r="C316" s="5">
-        <v>1.570803000000069</v>
+        <v>1.5804200000000037</v>
       </c>
       <c r="D316" s="5">
-        <v>1.5018534326002086</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5111079327671861</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1268.3084019999999</v>
+        <v>1268.312079</v>
       </c>
       <c r="C317" s="5">
-        <v>3.0298539999998866</v>
+        <v>3.0208360000001448</v>
       </c>
       <c r="D317" s="5">
-        <v>2.9116863497040235</v>
+        <v>2.9028764402187823</v>
       </c>
       <c r="E317" s="5">
-        <v>4.7642458000993759</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7644546813890187</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1274.9725100000001</v>
+        <v>1274.9758400000001</v>
       </c>
       <c r="C318" s="5">
-        <v>6.6641080000001693</v>
+        <v>6.6637610000000222</v>
       </c>
       <c r="D318" s="5">
-        <v>6.4906352003989864</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4902680443216232</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1279.747783</v>
+        <v>1279.718977</v>
       </c>
       <c r="C319" s="5">
-        <v>4.7752729999999701</v>
+        <v>4.7431369999999333</v>
       </c>
       <c r="D319" s="5">
-        <v>4.5882217666982639</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5566979466478141</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1279.0122369999999</v>
+        <v>1279.019137</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.73554600000011305</v>
+        <v>-0.69983999999999469</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.68753415748470381</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.65427383023893837</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1285.5106169999999</v>
+        <v>1285.5152869999999</v>
       </c>
       <c r="C321" s="5">
-        <v>6.4983799999999974</v>
+        <v>6.4961499999999432</v>
       </c>
       <c r="D321" s="5">
-        <v>6.2702294600488928</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2679825284394974</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1286.660228</v>
+        <v>1286.6624280000001</v>
       </c>
       <c r="C322" s="5">
-        <v>1.1496110000000499</v>
+        <v>1.147141000000147</v>
       </c>
       <c r="D322" s="5">
-        <v>1.0784343320476841</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0761019464664789</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1287.6218449999999</v>
+        <v>1287.6210960000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.96161699999993289</v>
+        <v>0.95866799999998875</v>
       </c>
       <c r="D323" s="5">
-        <v>0.90054511071451238</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.89777053197868106</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1289.5931800000001</v>
+        <v>1289.590105</v>
       </c>
       <c r="C324" s="5">
-        <v>1.971335000000181</v>
+        <v>1.9690089999999145</v>
       </c>
       <c r="D324" s="5">
-        <v>1.8527360534345449</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8505326566237157</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1294.688206</v>
+        <v>1294.685559</v>
       </c>
       <c r="C325" s="5">
-        <v>5.0950259999999616</v>
+        <v>5.0954540000000179</v>
       </c>
       <c r="D325" s="5">
-        <v>4.8454454401881897</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8458731676580546</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1299.6753590000001</v>
+        <v>1299.664012</v>
       </c>
       <c r="C326" s="5">
-        <v>4.9871530000000348</v>
+        <v>4.978452999999945</v>
       </c>
       <c r="D326" s="5">
-        <v>4.7216121214076034</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7132102203108595</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1297.9057620000001</v>
+        <v>1297.907201</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.7695969999999761</v>
+        <v>-1.7568109999999706</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.6217020016084605</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6100855283710747</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1301.683059</v>
+        <v>1301.7075239999999</v>
       </c>
       <c r="C328" s="5">
-        <v>3.7772969999998622</v>
+        <v>3.8003229999999348</v>
       </c>
       <c r="D328" s="5">
-        <v>3.5488086236460603</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5707873422558212</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1302.05719</v>
+        <v>1302.06764</v>
       </c>
       <c r="C329" s="5">
-        <v>0.37413100000003396</v>
+        <v>0.36011600000006183</v>
       </c>
       <c r="D329" s="5">
-        <v>0.34545091119013716</v>
+        <v>0.33248431649905985</v>
       </c>
       <c r="E329" s="5">
-        <v>2.6609291515203637</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6614554539774238</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1307.401208</v>
+        <v>1307.415882</v>
       </c>
       <c r="C330" s="5">
-        <v>5.3440180000000055</v>
+        <v>5.3482420000000275</v>
       </c>
       <c r="D330" s="5">
-        <v>5.0378592400670108</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0418902511512043</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1306.593936</v>
+        <v>1306.544578</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.80727200000001176</v>
+        <v>-0.87130400000000918</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.73844456885669985</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.79679383272562854</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1311.462657</v>
+        <v>1311.4791769999999</v>
       </c>
       <c r="C332" s="5">
-        <v>4.8687210000000505</v>
+        <v>4.9345989999999347</v>
       </c>
       <c r="D332" s="5">
-        <v>4.5643127010706941</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6275388513986382</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1312.3448900000001</v>
+        <v>1312.3551580000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.88223300000004201</v>
+        <v>0.87598100000013801</v>
       </c>
       <c r="D333" s="5">
-        <v>0.81024450090751987</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.80447137116492762</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1316.7621710000001</v>
+        <v>1316.76586</v>
       </c>
       <c r="C334" s="5">
-        <v>4.4172810000000027</v>
+        <v>4.4107019999999011</v>
       </c>
       <c r="D334" s="5">
-        <v>4.1147548837671577</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1084799927267213</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1319.6295359999999</v>
+        <v>1319.613783</v>
       </c>
       <c r="C335" s="5">
-        <v>2.8673649999998361</v>
+        <v>2.8479230000000371</v>
       </c>
       <c r="D335" s="5">
-        <v>2.6446298880428598</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6264768476183642</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1323.2176469999999</v>
+        <v>1323.203391</v>
       </c>
       <c r="C336" s="5">
-        <v>3.5881110000000263</v>
+        <v>3.5896079999999984</v>
       </c>
       <c r="D336" s="5">
-        <v>3.3120743680679965</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3135170898610289</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1327.333042</v>
+        <v>1327.324932</v>
       </c>
       <c r="C337" s="5">
-        <v>4.115395000000035</v>
+        <v>4.1215409999999792</v>
       </c>
       <c r="D337" s="5">
-        <v>3.7966788072421709</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8024879893732377</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1320.210296</v>
+        <v>1320.1874600000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-7.1227460000000065</v>
+        <v>-7.1374719999998888</v>
       </c>
       <c r="D338" s="5">
-        <v>-6.2527543317954741</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2653389185443276</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1326.8494989999999</v>
+        <v>1326.85365</v>
       </c>
       <c r="C339" s="5">
-        <v>6.6392029999999522</v>
+        <v>6.666189999999915</v>
       </c>
       <c r="D339" s="5">
-        <v>6.2044203322152658</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2304553124712614</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1330.1859119999999</v>
+        <v>1330.2316760000001</v>
       </c>
       <c r="C340" s="5">
-        <v>3.3364129999999932</v>
+        <v>3.3780260000000908</v>
       </c>
       <c r="D340" s="5">
-        <v>3.0595280663489266</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.098213767983049</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1334.889756</v>
+        <v>1334.918649</v>
       </c>
       <c r="C341" s="5">
-        <v>4.7038440000001174</v>
+        <v>4.6869729999998526</v>
       </c>
       <c r="D341" s="5">
-        <v>4.3269897505213928</v>
+        <v>4.3110172111155975</v>
       </c>
       <c r="E341" s="5">
-        <v>2.5215916975198427</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5229878994611932</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1338.6846700000001</v>
+        <v>1338.7213770000001</v>
       </c>
       <c r="C342" s="5">
-        <v>3.7949140000000625</v>
+        <v>3.8027280000001156</v>
       </c>
       <c r="D342" s="5">
-        <v>3.4652895733491285</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4724606781534995</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1342.8291770000001</v>
+        <v>1342.7671029999999</v>
       </c>
       <c r="C343" s="5">
-        <v>4.144506999999976</v>
+        <v>4.0457259999998314</v>
       </c>
       <c r="D343" s="5">
-        <v>3.7790635351838242</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6873876349959422</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1346.861813</v>
+        <v>1346.888455</v>
       </c>
       <c r="C344" s="5">
-        <v>4.0326359999999113</v>
+        <v>4.1213520000001154</v>
       </c>
       <c r="D344" s="5">
-        <v>3.6638295033756263</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.745973676565395</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1347.237824</v>
+        <v>1347.2518030000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.37601100000006227</v>
+        <v>0.36334800000008727</v>
       </c>
       <c r="D345" s="5">
-        <v>0.33552563692464954</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.32420287760883681</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1349.4788470000001</v>
+        <v>1349.473886</v>
       </c>
       <c r="C346" s="5">
-        <v>2.2410230000000411</v>
+        <v>2.2220829999998841</v>
       </c>
       <c r="D346" s="5">
-        <v>2.0144682116415069</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9972672906228839</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1353.7327479999999</v>
+        <v>1353.673207</v>
       </c>
       <c r="C347" s="5">
-        <v>4.2539009999998143</v>
+        <v>4.1993210000000545</v>
       </c>
       <c r="D347" s="5">
-        <v>3.8489819081499954</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7987632673011307</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1357.5724419999999</v>
+        <v>1357.5232980000001</v>
       </c>
       <c r="C348" s="5">
-        <v>3.8396940000000086</v>
+        <v>3.8500910000000204</v>
       </c>
       <c r="D348" s="5">
-        <v>3.4572526357441902</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4669158713044546</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1367.152554</v>
+        <v>1367.142085</v>
       </c>
       <c r="C349" s="5">
-        <v>9.5801120000000992</v>
+        <v>9.6187869999998838</v>
       </c>
       <c r="D349" s="5">
-        <v>8.8046799762319097</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8419537217458775</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1362.7429279999999</v>
+        <v>1362.71921</v>
       </c>
       <c r="C350" s="5">
-        <v>-4.4096260000001166</v>
+        <v>-4.4228749999999764</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.8025620093670831</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8138132239212919</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1370.806452</v>
+        <v>1370.8231639999999</v>
       </c>
       <c r="C351" s="5">
-        <v>8.0635240000001431</v>
+        <v>8.1039539999999306</v>
       </c>
       <c r="D351" s="5">
-        <v>7.3362542112958007</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3743817235797593</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1368.4105910000001</v>
+        <v>1368.460736</v>
       </c>
       <c r="C352" s="5">
-        <v>-2.395860999999968</v>
+        <v>-2.3624279999999089</v>
       </c>
       <c r="D352" s="5">
-        <v>-2.0772856495123171</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0485476864133711</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1375.9130290000001</v>
+        <v>1376.0666120000001</v>
       </c>
       <c r="C353" s="5">
-        <v>7.5024379999999837</v>
+        <v>7.6058760000000802</v>
       </c>
       <c r="D353" s="5">
-        <v>6.7811702733113988</v>
+        <v>6.8772811193276828</v>
       </c>
       <c r="E353" s="5">
-        <v>3.0731581252766871</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0824322538923532</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1379.9068850000001</v>
+        <v>1379.937169</v>
       </c>
       <c r="C354" s="5">
-        <v>3.9938560000000507</v>
+        <v>3.8705569999999625</v>
       </c>
       <c r="D354" s="5">
-        <v>3.5393849155732626</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4280320550849508</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1387.0211939999999</v>
+        <v>1386.9459199999999</v>
       </c>
       <c r="C355" s="5">
-        <v>7.114308999999821</v>
+        <v>7.0087509999998474</v>
       </c>
       <c r="D355" s="5">
-        <v>6.3652556627894263</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2680169010064235</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1385.6877360000001</v>
+        <v>1385.710691</v>
       </c>
       <c r="C356" s="5">
-        <v>-1.3334579999998368</v>
+        <v>-1.2352289999998902</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.1475784975321091</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.063513418865647</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1386.203573</v>
+        <v>1386.2186369999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.5158369999999195</v>
+        <v>0.50794599999994716</v>
       </c>
       <c r="D357" s="5">
-        <v>0.44762851556869876</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.44075980518891722</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1388.4108550000001</v>
+        <v>1388.4127450000001</v>
       </c>
       <c r="C358" s="5">
-        <v>2.2072820000000775</v>
+        <v>2.1941080000001421</v>
       </c>
       <c r="D358" s="5">
-        <v>1.9276093769933222</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9159832423969236</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1390.618336</v>
+        <v>1390.3885110000001</v>
       </c>
       <c r="C359" s="5">
-        <v>2.2074809999999161</v>
+        <v>1.9757660000000214</v>
       </c>
       <c r="D359" s="5">
-        <v>1.924693064746652</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.721076117866005</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1397.5260189999999</v>
+        <v>1397.4488510000001</v>
       </c>
       <c r="C360" s="5">
-        <v>6.9076829999999063</v>
+        <v>7.0603399999999965</v>
       </c>
       <c r="D360" s="5">
-        <v>6.1263944440567819</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2666538204451339</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1401.5672709999999</v>
+        <v>1401.577319</v>
       </c>
       <c r="C361" s="5">
-        <v>4.0412519999999859</v>
+        <v>4.1284679999998843</v>
       </c>
       <c r="D361" s="5">
-        <v>3.5257872273322777</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6033216881811381</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1405.3034170000001</v>
+        <v>1405.299082</v>
       </c>
       <c r="C362" s="5">
-        <v>3.7361460000001898</v>
+        <v>3.7217630000000099</v>
       </c>
       <c r="D362" s="5">
-        <v>3.246148085961198</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2334448345585853</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1408.718055</v>
+        <v>1408.7727669999999</v>
       </c>
       <c r="C363" s="5">
-        <v>3.4146379999999681</v>
+        <v>3.4736849999999322</v>
       </c>
       <c r="D363" s="5">
-        <v>2.9550711067504176</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0068773012557282</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1409.8756390000001</v>
+        <v>1409.9736210000001</v>
       </c>
       <c r="C364" s="5">
-        <v>1.1575840000000426</v>
+        <v>1.2008540000001631</v>
       </c>
       <c r="D364" s="5">
-        <v>0.99054319260871715</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0277029552377082</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1413.125436</v>
+        <v>1413.4632099999999</v>
       </c>
       <c r="C365" s="5">
-        <v>3.2497969999999441</v>
+        <v>3.4895889999997962</v>
       </c>
       <c r="D365" s="5">
-        <v>2.8013661682433133</v>
+        <v>3.0106808262100326</v>
       </c>
       <c r="E365" s="5">
-        <v>2.7045609871901188</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7176444565897073</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1418.4203090000001</v>
+        <v>1418.4272559999999</v>
       </c>
       <c r="C366" s="5">
-        <v>5.2948730000000523</v>
+        <v>4.964046000000053</v>
       </c>
       <c r="D366" s="5">
-        <v>4.5901356788348169</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2967334436154303</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1419.1814569999999</v>
+        <v>1419.0744480000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.76114799999982097</v>
+        <v>0.64719200000013188</v>
       </c>
       <c r="D367" s="5">
-        <v>0.64584394135498435</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.54890536328375816</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1379.7121239999999</v>
+        <v>1379.7045559999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-39.469333000000006</v>
+        <v>-39.369892000000164</v>
       </c>
       <c r="D368" s="5">
-        <v>-28.713608603120811</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-28.653771762941403</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>854.50968169999999</v>
+        <v>854.51199729999996</v>
       </c>
       <c r="C369" s="5">
-        <v>-525.20244229999992</v>
+        <v>-525.19255869999995</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.68147605562055</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-99.681444730161502</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1004.752897</v>
+        <v>1004.720713</v>
       </c>
       <c r="C370" s="5">
-        <v>150.24321529999997</v>
+        <v>150.20871570000008</v>
       </c>
       <c r="D370" s="5">
-        <v>598.40502018665325</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>598.11391198876981</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1112.339892</v>
+        <v>1111.9987799999999</v>
       </c>
       <c r="C371" s="5">
-        <v>107.586995</v>
+        <v>107.27806699999985</v>
       </c>
       <c r="D371" s="5">
-        <v>238.95258250949291</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>237.83719434945533</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1100.4198160000001</v>
+        <v>1100.3302739999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-11.920075999999881</v>
+        <v>-11.668505999999979</v>
       </c>
       <c r="D372" s="5">
-        <v>-12.127966440992143</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.890037570310419</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1119.9794810000001</v>
+        <v>1120.0123679999999</v>
       </c>
       <c r="C373" s="5">
-        <v>19.559664999999995</v>
+        <v>19.682094000000006</v>
       </c>
       <c r="D373" s="5">
-        <v>23.543517990341822</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.707798030770345</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1155.4492419999999</v>
+        <v>1155.4830380000001</v>
       </c>
       <c r="C374" s="5">
-        <v>35.469760999999835</v>
+        <v>35.470670000000155</v>
       </c>
       <c r="D374" s="5">
-        <v>45.374981023751282</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>45.374780933243805</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1195.205471</v>
+        <v>1195.3046959999999</v>
       </c>
       <c r="C375" s="5">
-        <v>39.756229000000076</v>
+        <v>39.821657999999843</v>
       </c>
       <c r="D375" s="5">
-        <v>50.072253898913544</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>50.169112271932683</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1204.756697</v>
+        <v>1204.9242690000001</v>
       </c>
       <c r="C376" s="5">
-        <v>9.5512260000000424</v>
+        <v>9.6195730000001731</v>
       </c>
       <c r="D376" s="5">
-        <v>10.022452199349431</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.096500071038971</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1212.836693</v>
+        <v>1213.4048250000001</v>
       </c>
       <c r="C377" s="5">
-        <v>8.0799959999999373</v>
+        <v>8.4805559999999787</v>
       </c>
       <c r="D377" s="5">
-        <v>8.3517029008566048</v>
+        <v>8.7806347758652379</v>
       </c>
       <c r="E377" s="5">
-        <v>-14.173458201059519</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.153773765360322</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1219.4796940000001</v>
+        <v>1219.3695299999999</v>
       </c>
       <c r="C378" s="5">
-        <v>6.6430010000001403</v>
+        <v>5.9647049999998671</v>
       </c>
       <c r="D378" s="5">
-        <v>6.7743525052740283</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0609351000371792</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1208.670216</v>
+        <v>1208.539722</v>
       </c>
       <c r="C379" s="5">
-        <v>-10.809478000000126</v>
+        <v>-10.829807999999957</v>
       </c>
       <c r="D379" s="5">
-        <v>-10.133264226988958</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.152274200932965</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1235.383505</v>
+        <v>1235.3283200000001</v>
       </c>
       <c r="C380" s="5">
-        <v>26.713289000000032</v>
+        <v>26.788598000000093</v>
       </c>
       <c r="D380" s="5">
-        <v>29.995325239313676</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>30.094106304562086</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1261.457441</v>
+        <v>1261.427576</v>
       </c>
       <c r="C381" s="5">
-        <v>26.073936000000003</v>
+        <v>26.099255999999968</v>
       </c>
       <c r="D381" s="5">
-        <v>28.484179447390567</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28.516555464966341</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1279.8991490000001</v>
+        <v>1279.7663239999999</v>
       </c>
       <c r="C382" s="5">
-        <v>18.441708000000062</v>
+        <v>18.338747999999896</v>
       </c>
       <c r="D382" s="5">
-        <v>19.024884570592704</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.910521663804868</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1297.709024</v>
+        <v>1297.0781689999999</v>
       </c>
       <c r="C383" s="5">
-        <v>17.80987499999992</v>
+        <v>17.311844999999948</v>
       </c>
       <c r="D383" s="5">
-        <v>18.037198123489251</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.496698405170097</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1322.288427</v>
+        <v>1322.1751899999999</v>
       </c>
       <c r="C384" s="5">
-        <v>24.579402999999957</v>
+        <v>25.097021000000041</v>
       </c>
       <c r="D384" s="5">
-        <v>25.252518489809006</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.856092787987038</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1325.9007340000001</v>
+        <v>1326.0383890000001</v>
       </c>
       <c r="C385" s="5">
-        <v>3.6123070000001007</v>
+        <v>3.8631990000001224</v>
       </c>
       <c r="D385" s="5">
-        <v>3.3279396244925374</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5631193031825603</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1334.218104</v>
+        <v>1334.2972030000001</v>
       </c>
       <c r="C386" s="5">
-        <v>8.3173699999999826</v>
+        <v>8.2588140000000294</v>
       </c>
       <c r="D386" s="5">
-        <v>7.7928163818945295</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7352297276462645</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1351.435802</v>
+        <v>1351.627135</v>
       </c>
       <c r="C387" s="5">
-        <v>17.217697999999928</v>
+        <v>17.329931999999872</v>
       </c>
       <c r="D387" s="5">
-        <v>16.633440920982178</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.748663148096842</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1355.4925720000001</v>
+        <v>1355.817051</v>
       </c>
       <c r="C388" s="5">
-        <v>4.0567700000001423</v>
+        <v>4.1899160000000393</v>
       </c>
       <c r="D388" s="5">
-        <v>3.6622579497510799</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7839683108098487</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1366.5122510000001</v>
+        <v>1367.3755960000001</v>
       </c>
       <c r="C389" s="5">
-        <v>11.019678999999996</v>
+        <v>11.558545000000095</v>
       </c>
       <c r="D389" s="5">
-        <v>10.203820453000167</v>
+        <v>10.723753336444242</v>
       </c>
       <c r="E389" s="5">
-        <v>12.670754346974578</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.689151042398406</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1368.5121340000001</v>
+        <v>1368.3195229999999</v>
       </c>
       <c r="C390" s="5">
-        <v>1.9998829999999543</v>
+        <v>0.94392699999980323</v>
       </c>
       <c r="D390" s="5">
-        <v>1.7703984280789342</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.83153667008049048</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1377.328657</v>
+        <v>1377.18029</v>
       </c>
       <c r="C391" s="5">
-        <v>8.816522999999961</v>
+        <v>8.8607670000001235</v>
       </c>
       <c r="D391" s="5">
-        <v>8.0107977478684589</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0536149132734991</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1377.9695119999999</v>
+        <v>1377.9001539999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.64085499999987405</v>
+        <v>0.7198639999999159</v>
       </c>
       <c r="D392" s="5">
-        <v>0.55977711293231369</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.62905676227551499</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1393.912787</v>
+        <v>1393.832639</v>
       </c>
       <c r="C393" s="5">
-        <v>15.943275000000085</v>
+        <v>15.932485000000042</v>
       </c>
       <c r="D393" s="5">
-        <v>14.802651773658493</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.792780801011718</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1400.359592</v>
+        <v>1399.8240969999999</v>
       </c>
       <c r="C394" s="5">
-        <v>6.4468050000000403</v>
+        <v>5.991457999999966</v>
       </c>
       <c r="D394" s="5">
-        <v>5.6933397250989781</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2819749494485979</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1406.710272</v>
+        <v>1405.852965</v>
       </c>
       <c r="C395" s="5">
-        <v>6.3506800000000112</v>
+        <v>6.0288680000001023</v>
       </c>
       <c r="D395" s="5">
-        <v>5.5798544244084702</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2924497759909261</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1422.5902679999999</v>
+        <v>1422.488417</v>
       </c>
       <c r="C396" s="5">
-        <v>15.879995999999892</v>
+        <v>16.635451999999987</v>
       </c>
       <c r="D396" s="5">
-        <v>14.420039968300058</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.161165230828688</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1428.6399289999999</v>
+        <v>1429.0102899999999</v>
       </c>
       <c r="C397" s="5">
-        <v>6.0496610000000146</v>
+        <v>6.5218729999999141</v>
       </c>
       <c r="D397" s="5">
-        <v>5.2241456626570093</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6426795242814354</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1432.670944</v>
+        <v>1432.8114499999999</v>
       </c>
       <c r="C398" s="5">
-        <v>4.0310150000000249</v>
+        <v>3.8011599999999817</v>
       </c>
       <c r="D398" s="5">
-        <v>3.4389320830814585</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.239109139241525</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1436.128389</v>
+        <v>1436.4252019999999</v>
       </c>
       <c r="C399" s="5">
-        <v>3.457445000000007</v>
+        <v>3.6137519999999768</v>
       </c>
       <c r="D399" s="5">
-        <v>2.934692388488358</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0689076305039142</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1440.644646</v>
+        <v>1441.1177520000001</v>
       </c>
       <c r="C400" s="5">
-        <v>4.516256999999996</v>
+        <v>4.6925500000002103</v>
       </c>
       <c r="D400" s="5">
-        <v>3.8396527449134243</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9913990442720371</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1439.016987</v>
+        <v>1440.1322709999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-1.6276589999999942</v>
+        <v>-0.98548100000016348</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.3473824558634995</v>
+        <v>-0.81751790574463579</v>
       </c>
       <c r="E401" s="5">
-        <v>5.305824074898835</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3208990428698533</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1468.650359</v>
+        <v>1468.3481059999999</v>
       </c>
       <c r="C402" s="5">
-        <v>29.633372000000008</v>
+        <v>28.21583499999997</v>
       </c>
       <c r="D402" s="5">
-        <v>27.71148117455715</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.21754847509894</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1472.2199539999999</v>
+        <v>1472.0249080000001</v>
       </c>
       <c r="C403" s="5">
-        <v>3.5695949999999357</v>
+        <v>3.6768020000001798</v>
       </c>
       <c r="D403" s="5">
-        <v>2.955939806002883</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0465784721118938</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1475.934974</v>
+        <v>1475.7999170000001</v>
       </c>
       <c r="C404" s="5">
-        <v>3.715020000000095</v>
+        <v>3.7750089999999545</v>
       </c>
       <c r="D404" s="5">
-        <v>3.070478223176587</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.12118009804907</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1470.1708510000001</v>
+        <v>1469.947277</v>
       </c>
       <c r="C405" s="5">
-        <v>-5.7641229999999268</v>
+        <v>-5.8526400000000649</v>
       </c>
       <c r="D405" s="5">
-        <v>-4.5871199214894247</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6564501085473609</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1476.3919510000001</v>
+        <v>1475.3936140000001</v>
       </c>
       <c r="C406" s="5">
-        <v>6.2210999999999785</v>
+        <v>5.446337000000085</v>
       </c>
       <c r="D406" s="5">
-        <v>5.1977213727414595</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5378816712156933</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1487.5166240000001</v>
+        <v>1486.367103</v>
       </c>
       <c r="C407" s="5">
-        <v>11.12467300000003</v>
+        <v>10.973488999999972</v>
       </c>
       <c r="D407" s="5">
-        <v>9.4263490415431583</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2995124294349409</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1486.8670320000001</v>
+        <v>1487.0148360000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.64959199999998418</v>
+        <v>0.64773300000001655</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.52277793863103605</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.524194389522048</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1490.4624980000001</v>
+        <v>1491.26134</v>
       </c>
       <c r="C409" s="5">
-        <v>3.5954659999999876</v>
+        <v>4.246503999999959</v>
       </c>
       <c r="D409" s="5">
-        <v>2.9406846911842699</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4812085527989645</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1495.407921</v>
+        <v>1495.760141</v>
       </c>
       <c r="C410" s="5">
-        <v>4.9454229999998915</v>
+        <v>4.4988009999999576</v>
       </c>
       <c r="D410" s="5">
-        <v>4.055127012043469</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6808051780821804</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1495.4585649999999</v>
+        <v>1495.799996</v>
       </c>
       <c r="C411" s="5">
-        <v>5.0643999999920197E-2</v>
+        <v>3.985499999998865E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>4.0647184131947789E-2</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1979064139431301E-2</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1496.2279080000001</v>
+        <v>1496.7925110000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.76934300000016265</v>
+        <v>0.99251500000013948</v>
       </c>
       <c r="D412" s="5">
-        <v>0.6190932502480706</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.79915375052961313</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1498.866839</v>
+        <v>1499.9819620000001</v>
       </c>
       <c r="C413" s="5">
-        <v>2.6389309999999568</v>
+        <v>3.1894509999999627</v>
       </c>
       <c r="D413" s="5">
-        <v>2.1371190565370402</v>
+        <v>2.5872100845828472</v>
       </c>
       <c r="E413" s="5">
-        <v>4.1590789087745605</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1558468069354149</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1501.158222</v>
+        <v>1506.5010890000001</v>
       </c>
       <c r="C414" s="5">
-        <v>2.2913829999999962</v>
+        <v>6.5191270000000259</v>
       </c>
       <c r="D414" s="5">
-        <v>1.8499956967907405</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3418549451170971</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1502.092267</v>
+        <v>1507.7650699999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.93404499999996915</v>
+        <v>1.2639809999998306</v>
       </c>
       <c r="D415" s="5">
-        <v>0.74921998544656976</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0114802696828518</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1502.781489</v>
+        <v>1508.702258</v>
       </c>
       <c r="C416" s="5">
-        <v>0.68922199999997247</v>
+        <v>0.9371880000001056</v>
       </c>
       <c r="D416" s="5">
-        <v>0.55200124596503919</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.74844437669947528</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1504.72911</v>
+        <v>1510.692681</v>
       </c>
       <c r="C417" s="5">
-        <v>1.9476210000000265</v>
+        <v>1.9904229999999643</v>
       </c>
       <c r="D417" s="5">
-        <v>1.566346608482716</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5946919491074407</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1508.524439</v>
+        <v>1514.2459799999999</v>
       </c>
       <c r="C418" s="5">
-        <v>3.7953290000000379</v>
+        <v>3.5532989999999245</v>
       </c>
       <c r="D418" s="5">
-        <v>3.0690638580339602</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8593204482552093</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1504.9234919999999</v>
+        <v>1512.0950929999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-3.6009470000001329</v>
+        <v>-2.1508870000000115</v>
       </c>
       <c r="D419" s="5">
-        <v>-2.827169172647459</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6912676830197926</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1497.0979420000001</v>
+        <v>1505.2859980000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-7.8255499999997937</v>
+        <v>-6.8090949999998429</v>
       </c>
       <c r="D420" s="5">
-        <v>-6.0645542106505967</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2718590689995848</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1506.237453</v>
+        <v>1515.4383539999999</v>
       </c>
       <c r="C421" s="5">
-        <v>9.1395109999998567</v>
+        <v>10.152355999999827</v>
       </c>
       <c r="D421" s="5">
-        <v>7.576831011630536</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4004367122525245</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1508.3610570000001</v>
+        <v>1518.8879509999999</v>
       </c>
       <c r="C422" s="5">
-        <v>2.123604000000114</v>
+        <v>3.4495970000000398</v>
       </c>
       <c r="D422" s="5">
-        <v>1.7050289377589456</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7660227888390843</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1514.879193</v>
+        <v>1525.4291049999999</v>
       </c>
       <c r="C423" s="5">
-        <v>6.5181359999999131</v>
+        <v>6.5411540000000059</v>
       </c>
       <c r="D423" s="5">
-        <v>5.3106448249186089</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2920296754372931</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1516.196158</v>
+        <v>1527.209777</v>
       </c>
       <c r="C424" s="5">
-        <v>1.316964999999982</v>
+        <v>1.7806720000000951</v>
       </c>
       <c r="D424" s="5">
-        <v>1.0482263787823243</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4098189354820434</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1519.3759970000001</v>
+        <v>1530.898864</v>
       </c>
       <c r="C425" s="5">
-        <v>3.1798390000001291</v>
+        <v>3.6890869999999722</v>
       </c>
       <c r="D425" s="5">
-        <v>2.5459309759190862</v>
+        <v>2.937510571775781</v>
       </c>
       <c r="E425" s="5">
-        <v>1.3683108776816555</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0611515860348595</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1520.632844</v>
+        <v>1529.610856</v>
       </c>
       <c r="C426" s="5">
-        <v>1.2568469999998797</v>
+        <v>-1.2880079999999907</v>
       </c>
       <c r="D426" s="5">
-        <v>0.99718387355893778</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0049504510417973</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1519.0169599999999</v>
+        <v>1528.2379920000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-1.6158840000000509</v>
+        <v>-1.3728639999999359</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.2677405881938553</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0717292493385711</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1520.238701</v>
+        <v>1529.8919760000001</v>
       </c>
       <c r="C428" s="5">
-        <v>1.2217410000000655</v>
+        <v>1.6539840000000368</v>
       </c>
       <c r="D428" s="5">
-        <v>0.96943753765712515</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3064967904702129</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1524.0028689999999</v>
+        <v>1533.5938180000001</v>
       </c>
       <c r="C429" s="5">
-        <v>3.7641679999999269</v>
+        <v>3.7018419999999423</v>
       </c>
       <c r="D429" s="5">
-        <v>3.0120438285848428</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9425657412878836</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1525.9038820000001</v>
+        <v>1534.3246979999999</v>
       </c>
       <c r="C430" s="5">
-        <v>1.9010130000001482</v>
+        <v>0.73087999999984277</v>
       </c>
       <c r="D430" s="5">
-        <v>1.5071699715491604</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.57339732049510594</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1507.983538</v>
+        <v>1521.79628</v>
       </c>
       <c r="C431" s="5">
-        <v>-17.920344000000114</v>
+        <v>-12.528417999999874</v>
       </c>
       <c r="D431" s="5">
-        <v>-13.217317174915966</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.3702240067127356</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1507.049528</v>
+        <v>1525.5128769999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.93400999999994383</v>
+        <v>3.7165969999998651</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.74072542344920667</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9703804321357552</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1512.8426959999999</v>
+        <v>1526.77658</v>
       </c>
       <c r="C433" s="5">
-        <v>5.7931679999999233</v>
+        <v>1.2637030000000777</v>
       </c>
       <c r="D433" s="5">
-        <v>4.7116421178064805</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.99859646049100803</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1512.28925</v>
+        <v>1530.245778</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.55344599999989441</v>
+        <v>3.4691980000000058</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.43811596545331177</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7610198341727621</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1512.0625970000001</v>
+        <v>1532.9945</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.22665299999994204</v>
+        <v>2.7487220000000434</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.17970075091301441</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.176937427192005</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1513.7102709999999</v>
+        <v>1531.7420279999999</v>
       </c>
       <c r="C436" s="5">
-        <v>1.6476739999998244</v>
+        <v>-1.2524720000001253</v>
       </c>
       <c r="D436" s="5">
-        <v>1.3154891260690915</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.976018567498671</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1518.182499</v>
+        <v>1536.2046539999999</v>
       </c>
       <c r="C437" s="5">
-        <v>4.4722280000000865</v>
+        <v>4.4626260000000002</v>
       </c>
       <c r="D437" s="5">
-        <v>3.6035592894988033</v>
+        <v>3.5526872046794056</v>
       </c>
       <c r="E437" s="5">
-        <v>-7.8551853021024964E-2</v>
+        <v>0.34658004684493537</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>1543.508947</v>
+      </c>
+      <c r="C438" s="5">
+        <v>7.3042930000001434</v>
+      </c>
+      <c r="D438" s="5">
+        <v>5.8573205158528818</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>1544.000145</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.49119799999994029</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.38255067023793554</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE700000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>