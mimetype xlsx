--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5FC4B6C6-F509-4368-ACFE-AE93C11E3B4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4EC6A82E-658E-4C08-AA3E-7A0075D515B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4AFB7287-EF78-4985-966F-4E0E3CF36ADD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{46842ED2-9674-45B8-9863-1D71B2844EF2}"/>
   </bookViews>
   <sheets>
     <sheet name="AE700000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Leisure and Hospitality</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F7B85C0-A5FB-4E82-AA68-D4A333FEB5F8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FFF80228-6172-4595-A673-686252F93052}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>584.96371450000004</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>584.96371452000005</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>584.34953910000002</v>
+        <v>584.34953906999999</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.61417540000002191</v>
+        <v>-0.61417545000006157</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.2526748910594132</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-1.252674992408942</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>583.14782319999995</v>
+        <v>583.14782316000003</v>
       </c>
       <c r="C8" s="5">
-        <v>-1.2017159000000674</v>
+        <v>-1.2017159099999617</v>
       </c>
       <c r="D8" s="5">
-        <v>-2.4400799438606291</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-2.4400799640601378</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>587.84874930000001</v>
+        <v>587.84874927999999</v>
       </c>
       <c r="C9" s="5">
-        <v>4.7009261000000606</v>
+        <v>4.7009261199999628</v>
       </c>
       <c r="D9" s="5">
-        <v>10.114187012392728</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>10.11418705807352</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>590.66042749999997</v>
+        <v>590.66042746000005</v>
       </c>
       <c r="C10" s="5">
-        <v>2.8116781999999603</v>
+        <v>2.8116781800000581</v>
       </c>
       <c r="D10" s="5">
-        <v>5.8930170635321577</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>5.8930170207113219</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>596.4509802</v>
+        <v>596.45098024000004</v>
       </c>
       <c r="C11" s="5">
-        <v>5.7905527000000347</v>
+        <v>5.7905527799999845</v>
       </c>
       <c r="D11" s="5">
-        <v>12.419739590565836</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>12.419739772394722</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>598.95191269999998</v>
+        <v>598.95191267999996</v>
       </c>
       <c r="C12" s="5">
-        <v>2.5009324999999762</v>
+        <v>2.5009324399999286</v>
       </c>
       <c r="D12" s="5">
-        <v>5.1493019712117283</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>5.1493018444581873</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>600.93979590000004</v>
+        <v>600.93979588000002</v>
       </c>
       <c r="C13" s="5">
         <v>1.9878832000000557</v>
       </c>
       <c r="D13" s="5">
-        <v>4.0562350391033952</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>4.0562350392412849</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>600.56849950000003</v>
+        <v>600.56849947000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.37129640000000563</v>
+        <v>-0.37129641000001357</v>
       </c>
       <c r="D14" s="5">
-        <v>-0.73891710521807319</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-0.73891712507607732</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>598.96617249999997</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.6023270000000593</v>
+        <v>-1.6023269700000355</v>
       </c>
       <c r="D15" s="5">
-        <v>-3.1550549099773062</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-3.1550548519253652</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>598.83677060000002</v>
+        <v>598.83677058000001</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.129401899999948</v>
+        <v>-0.12940191999996387</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.25894267262484005</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-0.25894271259874202</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>598.71278489999997</v>
+        <v>598.71278486999995</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.12398570000004838</v>
+        <v>-0.12398571000005632</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.24817035077118188</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-0.24817037077273785</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>594.47719900000004</v>
+        <v>594.47719903999996</v>
       </c>
       <c r="C18" s="5">
-        <v>-4.2355858999999327</v>
+        <v>-4.2355858299999909</v>
       </c>
       <c r="D18" s="5">
-        <v>-8.1667322084518208</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-8.1667320790844258</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>595.20025250000003</v>
       </c>
       <c r="C19" s="5">
-        <v>0.7230534999999918</v>
+        <v>0.72305346000007376</v>
       </c>
       <c r="D19" s="5">
-        <v>1.4693449889727539</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>1.4693449070433795</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>595.50787979999996</v>
+        <v>595.50787978999995</v>
       </c>
       <c r="C20" s="5">
-        <v>0.30762729999992189</v>
+        <v>0.30762728999991396</v>
       </c>
       <c r="D20" s="5">
-        <v>0.62198217004068024</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>0.62198214976454391</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>597.7605039</v>
+        <v>597.76050387999999</v>
       </c>
       <c r="C21" s="5">
-        <v>2.2526241000000482</v>
+        <v>2.2526240900000403</v>
       </c>
       <c r="D21" s="5">
-        <v>4.6348717035812781</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>4.6348716826551062</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>601.42189359999998</v>
+        <v>601.42189364000001</v>
       </c>
       <c r="C22" s="5">
-        <v>3.6613896999999724</v>
+        <v>3.66138976000002</v>
       </c>
       <c r="D22" s="5">
-        <v>7.6029576066422022</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>7.6029577357234368</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>604.02627129999996</v>
+        <v>604.02627131999998</v>
       </c>
       <c r="C23" s="5">
-        <v>2.6043776999999864</v>
+        <v>2.6043776799999705</v>
       </c>
       <c r="D23" s="5">
-        <v>5.3220084932252831</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>5.3220084510149146</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>602.61695440000005</v>
+        <v>602.61695442999996</v>
       </c>
       <c r="C24" s="5">
-        <v>-1.4093168999999079</v>
+        <v>-1.4093168900000137</v>
       </c>
       <c r="D24" s="5">
-        <v>-2.7641941742298393</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-2.7641941547770554</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>603.20741269999996</v>
+        <v>603.20741268999996</v>
       </c>
       <c r="C25" s="5">
-        <v>0.59045829999990929</v>
+        <v>0.59045825999999124</v>
       </c>
       <c r="D25" s="5">
-        <v>1.1821453914967472</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>1.1821453109222224</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>608.59530440000003</v>
+        <v>608.59530434999999</v>
       </c>
       <c r="C26" s="5">
-        <v>5.3878917000000683</v>
+        <v>5.3878916600000366</v>
       </c>
       <c r="D26" s="5">
-        <v>11.261043475014244</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>11.261043387458347</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>605.89301839999996</v>
+        <v>605.89301836000004</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.7022860000000719</v>
+        <v>-2.7022859899999503</v>
       </c>
       <c r="D27" s="5">
-        <v>-5.2000274188662932</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-5.2000274005073006</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>606.6687938</v>
+        <v>606.66879374999996</v>
       </c>
       <c r="C28" s="5">
-        <v>0.77577540000004319</v>
+        <v>0.77577538999992157</v>
       </c>
       <c r="D28" s="5">
-        <v>1.5473263854686836</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>1.5473263654851355</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>609.07490640000003</v>
+        <v>609.07490641000004</v>
       </c>
       <c r="C29" s="5">
-        <v>2.4061126000000286</v>
+        <v>2.4061126600000762</v>
       </c>
       <c r="D29" s="5">
-        <v>4.8645297196151294</v>
+        <v>4.8645298439874862</v>
       </c>
       <c r="E29" s="5">
-        <v>1.7307332933822028</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>1.7307333001499225</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>609.3732086</v>
+        <v>609.37320863000002</v>
       </c>
       <c r="C30" s="5">
-        <v>0.29830219999996643</v>
+        <v>0.2983022199999823</v>
       </c>
       <c r="D30" s="5">
-        <v>0.58930101100131971</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>0.58930105060841509</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>610.21191539999995</v>
+        <v>610.21191537000004</v>
       </c>
       <c r="C31" s="5">
-        <v>0.83870679999995446</v>
+        <v>0.83870674000002055</v>
       </c>
       <c r="D31" s="5">
-        <v>1.6641721492508976</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.6641720292131845</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>612.29313520000005</v>
+        <v>612.29313520999995</v>
       </c>
       <c r="C32" s="5">
-        <v>2.081219800000099</v>
+        <v>2.0812198399999033</v>
       </c>
       <c r="D32" s="5">
-        <v>4.1704353779728143</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>4.1704354598447235</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>613.01132140000004</v>
+        <v>613.01132136000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.718186199999991</v>
+        <v>0.71818615000006503</v>
       </c>
       <c r="D33" s="5">
-        <v>1.4166499325680926</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>1.4166498332808253</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>614.82982349999997</v>
+        <v>614.82982353</v>
       </c>
       <c r="C34" s="5">
-        <v>1.8185020999999324</v>
+        <v>1.8185021699999879</v>
       </c>
       <c r="D34" s="5">
-        <v>3.6184671008767877</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>3.6184672426837317</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>612.96933579999995</v>
+        <v>612.96933578999995</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.8604877000000215</v>
+        <v>-1.8604877400000532</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.5713952743185229</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-3.5713953496577799</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>617.62596699999995</v>
       </c>
       <c r="C36" s="5">
-        <v>4.6566311999999925</v>
+        <v>4.6566312100000005</v>
       </c>
       <c r="D36" s="5">
-        <v>9.5069219945778549</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>9.5069220160158388</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>619.12867779999999</v>
+        <v>619.12867782000001</v>
       </c>
       <c r="C37" s="5">
-        <v>1.5027108000000453</v>
+        <v>1.5027108200000612</v>
       </c>
       <c r="D37" s="5">
-        <v>2.9590407407139141</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>2.9590407806251662</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>619.84649909999996</v>
+        <v>619.84649911999998</v>
       </c>
       <c r="C38" s="5">
         <v>0.71782129999996869</v>
       </c>
       <c r="D38" s="5">
-        <v>1.4001930434959897</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>1.4001930434506482</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>626.18976929999997</v>
+        <v>626.18976927999995</v>
       </c>
       <c r="C39" s="5">
-        <v>6.3432702000000063</v>
+        <v>6.3432701599999746</v>
       </c>
       <c r="D39" s="5">
-        <v>12.995664939560591</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>12.995664852501543</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>629.41874470000005</v>
+        <v>629.41874467000002</v>
       </c>
       <c r="C40" s="5">
-        <v>3.2289754000000812</v>
+        <v>3.2289753900000733</v>
       </c>
       <c r="D40" s="5">
-        <v>6.3663988139272654</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>6.3663987938574085</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>627.51464280000005</v>
+        <v>627.51464275000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.9041019000000006</v>
+        <v>-1.9041019200000164</v>
       </c>
       <c r="D41" s="5">
-        <v>-3.5704139314058581</v>
+        <v>-3.5704139684538339</v>
       </c>
       <c r="E41" s="5">
-        <v>3.0274989506611005</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>3.0274989407603758</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>632.63774990000002</v>
       </c>
       <c r="C42" s="5">
-        <v>5.1231070999999702</v>
+        <v>5.1231071500000098</v>
       </c>
       <c r="D42" s="5">
-        <v>10.249051930979981</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>10.249052036394989</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>637.47058400000003</v>
+        <v>637.47058394999999</v>
       </c>
       <c r="C43" s="5">
-        <v>4.8328341000000137</v>
+        <v>4.832834049999974</v>
       </c>
       <c r="D43" s="5">
-        <v>9.5621518621234145</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>9.5621517590011251</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>638.86289160000001</v>
       </c>
       <c r="C44" s="5">
-        <v>1.392307599999981</v>
+        <v>1.3923076500000207</v>
       </c>
       <c r="D44" s="5">
-        <v>2.652649889693981</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>2.6526499863126052</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>638.56035299999996</v>
       </c>
       <c r="C45" s="5">
         <v>-0.30253860000004806</v>
       </c>
       <c r="D45" s="5">
         <v>-0.56679177442728879</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>632.26921279999999</v>
+        <v>632.26921281</v>
       </c>
       <c r="C46" s="5">
-        <v>-6.2911401999999725</v>
+        <v>-6.2911401899999646</v>
       </c>
       <c r="D46" s="5">
-        <v>-11.20244342939467</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-11.20244341254153</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>636.2945009</v>
+        <v>636.29450087999999</v>
       </c>
       <c r="C47" s="5">
-        <v>4.0252881000000116</v>
+        <v>4.0252880699999878</v>
       </c>
       <c r="D47" s="5">
-        <v>7.9129629827964454</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>7.912962921612321</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>635.33989640000004</v>
+        <v>635.33989635</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.95460449999995944</v>
+        <v>-0.95460452999998324</v>
       </c>
       <c r="D48" s="5">
-        <v>-1.7855259038350058</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-1.7855259595415229</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>638.44829879999998</v>
+        <v>638.44829878999997</v>
       </c>
       <c r="C49" s="5">
-        <v>3.1084023999999317</v>
+        <v>3.1084024399999635</v>
       </c>
       <c r="D49" s="5">
-        <v>6.0315901671044614</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>6.0315902473090599</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>642.3084192</v>
+        <v>642.30841921000001</v>
       </c>
       <c r="C50" s="5">
-        <v>3.860120400000028</v>
+        <v>3.8601204200000439</v>
       </c>
       <c r="D50" s="5">
-        <v>7.5015105802055171</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>7.5015106204951332</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>639.44798619999995</v>
+        <v>639.44798622999997</v>
       </c>
       <c r="C51" s="5">
-        <v>-2.8604330000000573</v>
+        <v>-2.8604329800000414</v>
       </c>
       <c r="D51" s="5">
-        <v>-5.2150660173498338</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-5.2150659816955658</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>639.45722990000002</v>
+        <v>639.45722988</v>
       </c>
       <c r="C52" s="5">
-        <v>9.2437000000700209E-3</v>
+        <v>9.2436500000303568E-3</v>
       </c>
       <c r="D52" s="5">
-        <v>1.7348278835038755E-2</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.7348184988241755E-2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>643.46515509999995</v>
       </c>
       <c r="C53" s="5">
-        <v>4.0079251999999315</v>
+        <v>4.0079252199999473</v>
       </c>
       <c r="D53" s="5">
-        <v>7.7860070670123349</v>
+        <v>7.7860071074664416</v>
       </c>
       <c r="E53" s="5">
-        <v>2.5418549962161752</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.5418550043866617</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>645.61958549999997</v>
+        <v>645.61958546999995</v>
       </c>
       <c r="C54" s="5">
-        <v>2.1544304000000238</v>
+        <v>2.15443037</v>
       </c>
       <c r="D54" s="5">
-        <v>4.0926229618595045</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>4.0926229038168893</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>645.54189929999995</v>
       </c>
       <c r="C55" s="5">
-        <v>-7.768620000001647E-2</v>
+        <v>-7.7686169999992671E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.1442982386488767</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-0.14429818296896046</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>649.23719219999998</v>
+        <v>649.23719223000001</v>
       </c>
       <c r="C56" s="5">
-        <v>3.6952929000000267</v>
+        <v>3.6952929300000505</v>
       </c>
       <c r="D56" s="5">
-        <v>7.0896408966169222</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>7.0896409559978002</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>656.65072120000002</v>
+        <v>656.65072122000004</v>
       </c>
       <c r="C57" s="5">
-        <v>7.4135290000000396</v>
+        <v>7.4135289900000316</v>
       </c>
       <c r="D57" s="5">
-        <v>14.596780513520491</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>14.596780491860994</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>653.89158520000001</v>
+        <v>653.89158519</v>
       </c>
       <c r="C58" s="5">
-        <v>-2.7591360000000122</v>
+        <v>-2.759136030000036</v>
       </c>
       <c r="D58" s="5">
-        <v>-4.9272895320636838</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-4.9272895842593751</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>655.66787820000002</v>
+        <v>655.66787816999999</v>
       </c>
       <c r="C59" s="5">
-        <v>1.7762930000000097</v>
+        <v>1.7762929799999938</v>
       </c>
       <c r="D59" s="5">
-        <v>3.308940976560093</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>3.3089409387962121</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>665.27476950000005</v>
+        <v>665.27476945000001</v>
       </c>
       <c r="C60" s="5">
-        <v>9.6068913000000293</v>
+        <v>9.6068912800000135</v>
       </c>
       <c r="D60" s="5">
-        <v>19.070930042587285</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>19.070930000575892</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>666.18565639999997</v>
+        <v>666.18565642999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.91088689999992312</v>
+        <v>0.91088697999998658</v>
       </c>
       <c r="D61" s="5">
-        <v>1.6554563285591462</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>1.6554564751740219</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>665.19002339999997</v>
+        <v>665.19002340999998</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.99563299999999799</v>
+        <v>-0.99563302000001386</v>
       </c>
       <c r="D62" s="5">
-        <v>-1.7787647352182634</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-1.7787647705769682</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>673.2538452</v>
+        <v>673.25384523000002</v>
       </c>
       <c r="C63" s="5">
-        <v>8.0638218000000279</v>
+        <v>8.0638218200000438</v>
       </c>
       <c r="D63" s="5">
-        <v>15.557300037172794</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>15.557300078116665</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>677.68253119999997</v>
+        <v>677.68253115000005</v>
       </c>
       <c r="C64" s="5">
-        <v>4.4286859999999706</v>
+        <v>4.4286859200000208</v>
       </c>
       <c r="D64" s="5">
-        <v>8.1855806299314438</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>8.1855804762986253</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>679.24358549999999</v>
+        <v>679.24358553000002</v>
       </c>
       <c r="C65" s="5">
-        <v>1.5610543000000234</v>
+        <v>1.5610543799999732</v>
       </c>
       <c r="D65" s="5">
-        <v>2.7995135014556194</v>
+        <v>2.7995136469549875</v>
       </c>
       <c r="E65" s="5">
-        <v>5.5602747276097375</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>5.5602747322719859</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>681.96699149999995</v>
+        <v>681.96699150999996</v>
       </c>
       <c r="C66" s="5">
-        <v>2.7234059999999545</v>
+        <v>2.7234059799999386</v>
       </c>
       <c r="D66" s="5">
-        <v>4.9188940690762628</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>4.9188940319307761</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>684.83596450000005</v>
       </c>
       <c r="C67" s="5">
-        <v>2.8689730000000964</v>
+        <v>2.8689729900000884</v>
       </c>
       <c r="D67" s="5">
-        <v>5.1667516155363025</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>5.1667515970310607</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>684.90976860000001</v>
+        <v>684.90976854999997</v>
       </c>
       <c r="C68" s="5">
-        <v>7.3804099999961181E-2</v>
+        <v>7.3804049999921517E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.12939950368540121</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>0.12939941596916693</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>683.72406520000004</v>
+        <v>683.72406522999995</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.1857033999999658</v>
+        <v>-1.185703320000016</v>
       </c>
       <c r="D69" s="5">
-        <v>-2.057751850327072</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-2.0577517129577005</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>688.58908259999998</v>
+        <v>688.58908255999995</v>
       </c>
       <c r="C70" s="5">
-        <v>4.8650173999999424</v>
+        <v>4.8650173300000006</v>
       </c>
       <c r="D70" s="5">
-        <v>8.8807741168430496</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>8.8807739836158426</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>691.95353420000004</v>
+        <v>691.95353415</v>
       </c>
       <c r="C71" s="5">
-        <v>3.3644516000000522</v>
+        <v>3.3644515900000442</v>
       </c>
       <c r="D71" s="5">
-        <v>6.0233661855161769</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>6.0233661674887529</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>693.06756310000003</v>
+        <v>693.06756312000005</v>
       </c>
       <c r="C72" s="5">
-        <v>1.1140288999999939</v>
+        <v>1.1140289700000494</v>
       </c>
       <c r="D72" s="5">
-        <v>1.9491712507098802</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>1.9491713744146821</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>693.95896100000004</v>
+        <v>693.95896103999996</v>
       </c>
       <c r="C73" s="5">
-        <v>0.8913979000000154</v>
+        <v>0.89139791999991758</v>
       </c>
       <c r="D73" s="5">
-        <v>1.5543604404434808</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>1.5543604755200002</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>694.87045739999996</v>
+        <v>694.87045738999996</v>
       </c>
       <c r="C74" s="5">
-        <v>0.91149639999991905</v>
+        <v>0.91149634999999307</v>
       </c>
       <c r="D74" s="5">
-        <v>1.5876040677833769</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>1.5876039799733288</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>693.32603189999998</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.5444254999999885</v>
+        <v>-1.5444254899999805</v>
       </c>
       <c r="D75" s="5">
-        <v>-2.6347674922947317</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-2.6347674754802153</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>693.71249680000005</v>
+        <v>693.71249677000003</v>
       </c>
       <c r="C76" s="5">
-        <v>0.38646490000007816</v>
+        <v>0.38646487000005436</v>
       </c>
       <c r="D76" s="5">
-        <v>0.670943054774642</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>0.67094300253185413</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>696.78707940000004</v>
+        <v>696.78707939000003</v>
       </c>
       <c r="C77" s="5">
-        <v>3.0745825999999852</v>
+        <v>3.074582620000001</v>
       </c>
       <c r="D77" s="5">
-        <v>5.4500644366675566</v>
+        <v>5.4500644732298431</v>
       </c>
       <c r="E77" s="5">
-        <v>2.5827986122365809</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.582798606233605</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>698.62531460000002</v>
+        <v>698.62531461000003</v>
       </c>
       <c r="C78" s="5">
-        <v>1.8382351999999855</v>
+        <v>1.8382352200000014</v>
       </c>
       <c r="D78" s="5">
-        <v>3.2121325523654543</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>3.2121325878688545</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>697.48048129999995</v>
+        <v>697.48048125000003</v>
       </c>
       <c r="C79" s="5">
-        <v>-1.144833300000073</v>
+        <v>-1.1448333600000069</v>
       </c>
       <c r="D79" s="5">
-        <v>-1.9488064724994203</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-1.9488065736886773</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>698.86611349999998</v>
+        <v>698.86611350999999</v>
       </c>
       <c r="C80" s="5">
-        <v>1.3856322000000318</v>
+        <v>1.3856322599999658</v>
       </c>
       <c r="D80" s="5">
-        <v>2.4101714150147169</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.4101715206965579</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>704.08559639999999</v>
+        <v>704.08559642</v>
       </c>
       <c r="C81" s="5">
-        <v>5.2194829000000027</v>
+        <v>5.2194829100000106</v>
       </c>
       <c r="D81" s="5">
-        <v>9.3396611893669537</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>9.3396612078628714</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>708.5372132</v>
+        <v>708.53721315999996</v>
       </c>
       <c r="C82" s="5">
-        <v>4.4516168000000107</v>
+        <v>4.4516167399999631</v>
       </c>
       <c r="D82" s="5">
-        <v>7.85653358961933</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>7.8565334797868092</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>708.60550539999997</v>
+        <v>708.60550544</v>
       </c>
       <c r="C83" s="5">
-        <v>6.8292199999973491E-2</v>
+        <v>6.8292280000036953E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>0.1157230640821405</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.11572319972281697</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>709.67607429999998</v>
       </c>
       <c r="C84" s="5">
-        <v>1.070568900000012</v>
+        <v>1.0705688599999803</v>
       </c>
       <c r="D84" s="5">
-        <v>1.8281139959617443</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>1.8281139269845426</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>710.42002730000002</v>
+        <v>710.42002732000003</v>
       </c>
       <c r="C85" s="5">
-        <v>0.74395300000003317</v>
+        <v>0.74395302000004904</v>
       </c>
       <c r="D85" s="5">
-        <v>1.2652376279252531</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>1.2652376621355543</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>711.12259940000001</v>
+        <v>711.12259942000003</v>
       </c>
       <c r="C86" s="5">
         <v>0.70257209999999759</v>
       </c>
       <c r="D86" s="5">
-        <v>1.1932200526756809</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>1.1932200526417525</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>719.86461229999998</v>
       </c>
       <c r="C87" s="5">
-        <v>8.7420128999999633</v>
+        <v>8.7420128799999475</v>
       </c>
       <c r="D87" s="5">
-        <v>15.791352804877157</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>15.791352765798127</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>722.15520040000001</v>
+        <v>722.15520041000002</v>
       </c>
       <c r="C88" s="5">
-        <v>2.2905881000000363</v>
+        <v>2.2905881100000443</v>
       </c>
       <c r="D88" s="5">
-        <v>3.8859033002955234</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>3.8859033175582258</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>723.4799481</v>
+        <v>723.47994812000002</v>
       </c>
       <c r="C89" s="5">
-        <v>1.324747699999989</v>
+        <v>1.3247477099999969</v>
       </c>
       <c r="D89" s="5">
-        <v>2.2236699415142391</v>
+        <v>2.2236699584384789</v>
       </c>
       <c r="E89" s="5">
-        <v>3.8308501246873128</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.8308501290477581</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>727.58278780000001</v>
+        <v>727.58278779</v>
       </c>
       <c r="C90" s="5">
-        <v>4.1028397000000041</v>
+        <v>4.1028396699999803</v>
       </c>
       <c r="D90" s="5">
-        <v>7.0214950033703483</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>7.0214949502171997</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>731.41870440000002</v>
+        <v>731.41870442000004</v>
       </c>
       <c r="C91" s="5">
-        <v>3.8359166000000187</v>
+        <v>3.8359166300000425</v>
       </c>
       <c r="D91" s="5">
-        <v>6.5132775153845968</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>6.5132775679020316</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>735.71234719999995</v>
+        <v>735.71234716000004</v>
       </c>
       <c r="C92" s="5">
-        <v>4.2936427999999296</v>
+        <v>4.2936427399999957</v>
       </c>
       <c r="D92" s="5">
-        <v>7.2763008356457659</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>7.2763007304550431</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>733.45039359999998</v>
+        <v>733.45039354999994</v>
       </c>
       <c r="C93" s="5">
-        <v>-2.2619535999999698</v>
+        <v>-2.2619536100000914</v>
       </c>
       <c r="D93" s="5">
-        <v>-3.6276575706378988</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-3.627657586599442</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>738.93742399999996</v>
+        <v>738.93742395000004</v>
       </c>
       <c r="C94" s="5">
-        <v>5.4870303999999805</v>
+        <v>5.4870304000000942</v>
       </c>
       <c r="D94" s="5">
-        <v>9.3560954738660449</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>9.3560954745303793</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>742.04722860000004</v>
+        <v>742.04722862000006</v>
       </c>
       <c r="C95" s="5">
-        <v>3.109804600000075</v>
+        <v>3.1098046700000168</v>
       </c>
       <c r="D95" s="5">
-        <v>5.1687281588899125</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>5.1687282782990618</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>742.33160820000001</v>
+        <v>742.33160821000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.28437959999996565</v>
+        <v>0.28437958999995772</v>
       </c>
       <c r="D96" s="5">
-        <v>0.46085441083634215</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>0.46085439458414257</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>745.05451029999995</v>
       </c>
       <c r="C97" s="5">
-        <v>2.722902099999942</v>
+        <v>2.7229020899999341</v>
       </c>
       <c r="D97" s="5">
-        <v>4.4915426804012171</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>4.4915426635098399</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>750.56883479999999</v>
+        <v>750.56883474999995</v>
       </c>
       <c r="C98" s="5">
-        <v>5.5143245000000434</v>
+        <v>5.5143244500000037</v>
       </c>
       <c r="D98" s="5">
-        <v>9.2520900582936818</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>9.2520899709582096</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>747.49732830000005</v>
+        <v>747.49732828000003</v>
       </c>
       <c r="C99" s="5">
-        <v>-3.0715064999999413</v>
+        <v>-3.0715064699999175</v>
       </c>
       <c r="D99" s="5">
-        <v>-4.8016534513987796</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-4.8016534058633482</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>751.45976299999995</v>
+        <v>751.45976298999994</v>
       </c>
       <c r="C100" s="5">
-        <v>3.9624346999999034</v>
+        <v>3.9624347099999113</v>
       </c>
       <c r="D100" s="5">
-        <v>6.5498977800612534</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>6.5498977972565653</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>753.63674649999996</v>
+        <v>753.63674647000005</v>
       </c>
       <c r="C101" s="5">
-        <v>2.1769835000000057</v>
+        <v>2.1769834800001036</v>
       </c>
       <c r="D101" s="5">
-        <v>3.5323371448641838</v>
+        <v>3.532337111941497</v>
       </c>
       <c r="E101" s="5">
-        <v>4.1682977502275786</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.1682977432013102</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>754.59967719999997</v>
+        <v>754.59967718999997</v>
       </c>
       <c r="C102" s="5">
-        <v>0.96293070000001535</v>
+        <v>0.96293071999991753</v>
       </c>
       <c r="D102" s="5">
-        <v>1.5440752154281201</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>1.5440752477859254</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>756.73382679999997</v>
+        <v>756.73382681999999</v>
       </c>
       <c r="C103" s="5">
-        <v>2.1341496000000006</v>
+        <v>2.1341496300000244</v>
       </c>
       <c r="D103" s="5">
-        <v>3.4471172817152507</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.4471173309744918</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>756.81605420000005</v>
+        <v>756.81605419000005</v>
       </c>
       <c r="C104" s="5">
-        <v>8.2227400000078887E-2</v>
+        <v>8.2227370000055089E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>0.13047106954242604</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>0.13047102190919535</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>760.31971859999999</v>
+        <v>760.31971855999996</v>
       </c>
       <c r="C105" s="5">
-        <v>3.5036643999999342</v>
+        <v>3.5036643699999104</v>
       </c>
       <c r="D105" s="5">
-        <v>5.6990328499093579</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>5.6990327999397072</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>762.15071499999999</v>
+        <v>762.15071504000002</v>
       </c>
       <c r="C106" s="5">
-        <v>1.8309964000000036</v>
+        <v>1.8309964800000671</v>
       </c>
       <c r="D106" s="5">
-        <v>2.9284161586594859</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>2.9284162884637199</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>764.69403460000001</v>
+        <v>764.69403455999998</v>
       </c>
       <c r="C107" s="5">
-        <v>2.543319600000018</v>
+        <v>2.5433195199999545</v>
       </c>
       <c r="D107" s="5">
-        <v>4.0787554493057154</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>4.0787553184265635</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>769.13753480000003</v>
+        <v>769.13753482000004</v>
       </c>
       <c r="C108" s="5">
-        <v>4.4435002000000168</v>
+        <v>4.4435002600000644</v>
       </c>
       <c r="D108" s="5">
-        <v>7.2002120023420435</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>7.2002121030824373</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>771.98596480000003</v>
+        <v>771.98596477000001</v>
       </c>
       <c r="C109" s="5">
-        <v>2.8484300000000076</v>
+        <v>2.8484299499999679</v>
       </c>
       <c r="D109" s="5">
-        <v>4.5357367765674006</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.5357366952002209</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>776.66543309999997</v>
+        <v>776.66543306999995</v>
       </c>
       <c r="C110" s="5">
         <v>4.6794682999999395</v>
       </c>
       <c r="D110" s="5">
-        <v>7.5213880830243607</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>7.5213880833264968</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>773.85127190000003</v>
+        <v>773.85127187000001</v>
       </c>
       <c r="C111" s="5">
         <v>-2.8141611999999441</v>
       </c>
       <c r="D111" s="5">
-        <v>-4.2624541457278458</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-4.2624541458892722</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>776.25488069999994</v>
+        <v>776.25488071999996</v>
       </c>
       <c r="C112" s="5">
-        <v>2.4036087999999154</v>
+        <v>2.4036088499999551</v>
       </c>
       <c r="D112" s="5">
-        <v>3.7915785218924913</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.7915786022667541</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>779.72280839999996</v>
+        <v>779.72280838999995</v>
       </c>
       <c r="C113" s="5">
-        <v>3.4679277000000184</v>
+        <v>3.4679276699999946</v>
       </c>
       <c r="D113" s="5">
-        <v>5.4947226030517493</v>
+        <v>5.494722554199627</v>
       </c>
       <c r="E113" s="5">
-        <v>3.4613574803972202</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.4613574831887872</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>780.60887290000005</v>
+        <v>780.60887287000003</v>
       </c>
       <c r="C114" s="5">
-        <v>0.88606450000008863</v>
+        <v>0.88606448000007276</v>
       </c>
       <c r="D114" s="5">
-        <v>1.3722161629758034</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>1.3722161318262094</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>782.47788909999997</v>
       </c>
       <c r="C115" s="5">
-        <v>1.8690161999999191</v>
+        <v>1.8690162299999429</v>
       </c>
       <c r="D115" s="5">
-        <v>2.9113061434173471</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.9113061908776272</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>785.75203810000005</v>
+        <v>785.75203808000003</v>
       </c>
       <c r="C116" s="5">
-        <v>3.2741490000000795</v>
+        <v>3.2741489800000636</v>
       </c>
       <c r="D116" s="5">
-        <v>5.1383852021319676</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>5.1383851700183003</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>787.79557350000005</v>
+        <v>787.79557353999996</v>
       </c>
       <c r="C117" s="5">
-        <v>2.0435353999999961</v>
+        <v>2.04353545999993</v>
       </c>
       <c r="D117" s="5">
-        <v>3.165916546501979</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>3.1659166408712247</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>788.65625269999998</v>
+        <v>788.65625266999996</v>
       </c>
       <c r="C118" s="5">
-        <v>0.86067919999993592</v>
+        <v>0.86067912999999407</v>
       </c>
       <c r="D118" s="5">
-        <v>1.318925554985384</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>1.3189254470031164</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>791.52656890000003</v>
+        <v>791.52656888000001</v>
       </c>
       <c r="C119" s="5">
-        <v>2.8703162000000475</v>
+        <v>2.8703162100000554</v>
       </c>
       <c r="D119" s="5">
-        <v>4.4558954645749216</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>4.4558954805838713</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>792.9778973</v>
+        <v>792.97789732000001</v>
       </c>
       <c r="C120" s="5">
-        <v>1.4513283999999658</v>
+        <v>1.4513284399999975</v>
       </c>
       <c r="D120" s="5">
-        <v>2.2226232067111162</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>2.2226232686447744</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>794.26267970000004</v>
+        <v>794.26267971000004</v>
       </c>
       <c r="C121" s="5">
-        <v>1.2847824000000401</v>
+        <v>1.2847823900000321</v>
       </c>
       <c r="D121" s="5">
-        <v>1.9616586277505066</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>1.9616586122957358</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>799.12786979999998</v>
+        <v>799.12786978999998</v>
       </c>
       <c r="C122" s="5">
-        <v>4.8651900999999498</v>
+        <v>4.8651900799999339</v>
       </c>
       <c r="D122" s="5">
-        <v>7.6032638444430978</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>7.6032638120278051</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>804.33820260000005</v>
+        <v>804.33820256000001</v>
       </c>
       <c r="C123" s="5">
-        <v>5.2103328000000602</v>
+        <v>5.2103327700000364</v>
       </c>
       <c r="D123" s="5">
-        <v>8.1107875140104433</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>8.1107874657281087</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>806.78023080000003</v>
+        <v>806.78023077</v>
       </c>
       <c r="C124" s="5">
-        <v>2.4420281999999816</v>
+        <v>2.4420282099999895</v>
       </c>
       <c r="D124" s="5">
-        <v>3.7047425866132411</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>3.7047426022257302</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>806.98659310000005</v>
+        <v>806.98659313999997</v>
       </c>
       <c r="C125" s="5">
-        <v>0.20636230000002342</v>
+        <v>0.20636236999996527</v>
       </c>
       <c r="D125" s="5">
-        <v>0.30737420759892053</v>
+        <v>0.30737431202096932</v>
       </c>
       <c r="E125" s="5">
-        <v>3.4965996128734078</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>3.4965996193307758</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>810.78310280000005</v>
+        <v>810.78310280999995</v>
       </c>
       <c r="C126" s="5">
-        <v>3.7965097000000014</v>
+        <v>3.7965096699999776</v>
       </c>
       <c r="D126" s="5">
-        <v>5.7938530422176671</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>5.793852994948967</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>812.05710180000005</v>
+        <v>812.05710182999997</v>
       </c>
       <c r="C127" s="5">
-        <v>1.2739990000000034</v>
+        <v>1.2739990200000193</v>
       </c>
       <c r="D127" s="5">
-        <v>1.9019643005186992</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>1.9019643306116496</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>816.11448180000002</v>
+        <v>816.11448179000001</v>
       </c>
       <c r="C128" s="5">
-        <v>4.0573799999999665</v>
+        <v>4.0573799600000484</v>
       </c>
       <c r="D128" s="5">
-        <v>6.163245582991661</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>6.1632455203177061</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>813.17369129999997</v>
+        <v>813.17369126000006</v>
       </c>
       <c r="C129" s="5">
-        <v>-2.9407905000000483</v>
+        <v>-2.9407905299999584</v>
       </c>
       <c r="D129" s="5">
-        <v>-4.2394084548190829</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-4.2394084972641295</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>814.04742620000002</v>
+        <v>814.04742619000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.87373490000004495</v>
+        <v>0.87373492999995506</v>
       </c>
       <c r="D130" s="5">
-        <v>1.2970171800651187</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>1.2970172249263445</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>817.3855466</v>
+        <v>817.38554658999999</v>
       </c>
       <c r="C131" s="5">
         <v>3.3381203999999798</v>
       </c>
       <c r="D131" s="5">
-        <v>5.0332873518910137</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>5.0332873519542964</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>817.92728920000002</v>
       </c>
       <c r="C132" s="5">
-        <v>0.5417426000000205</v>
+        <v>0.54174261000002844</v>
       </c>
       <c r="D132" s="5">
-        <v>0.79823544497812371</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>0.79823545977621979</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>819.81224520000001</v>
+        <v>819.81224516999998</v>
       </c>
       <c r="C133" s="5">
-        <v>1.8849559999999883</v>
+        <v>1.8849559699999645</v>
       </c>
       <c r="D133" s="5">
-        <v>2.8007854481540528</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>2.8007854030114965</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>822.5758763</v>
+        <v>822.57587624999996</v>
       </c>
       <c r="C134" s="5">
-        <v>2.7636310999999978</v>
+        <v>2.7636310799999819</v>
       </c>
       <c r="D134" s="5">
-        <v>4.1211160740337816</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>4.121116043808204</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>825.47514980000005</v>
+        <v>825.47514979000005</v>
       </c>
       <c r="C135" s="5">
-        <v>2.8992735000000494</v>
+        <v>2.8992735400000811</v>
       </c>
       <c r="D135" s="5">
-        <v>4.31251569533877</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>4.3125157562620808</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>827.11514520000003</v>
+        <v>827.11514522000004</v>
       </c>
       <c r="C136" s="5">
-        <v>1.6399953999999752</v>
+        <v>1.639995429999999</v>
       </c>
       <c r="D136" s="5">
-        <v>2.4102988732225716</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.4102989178258483</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>829.05874089999998</v>
+        <v>829.05874090999998</v>
       </c>
       <c r="C137" s="5">
-        <v>1.9435956999999462</v>
+        <v>1.9435956899999383</v>
       </c>
       <c r="D137" s="5">
-        <v>2.8565495940148233</v>
+        <v>2.8565495790572548</v>
       </c>
       <c r="E137" s="5">
-        <v>2.7351319078562142</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.7351319040031186</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>828.66002100000003</v>
+        <v>828.66002098000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.39871989999994639</v>
+        <v>-0.39871992999997019</v>
       </c>
       <c r="D138" s="5">
-        <v>-0.57559288503734596</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-0.57559292822402242</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>833.06643610000003</v>
+        <v>833.06643608000002</v>
       </c>
       <c r="C139" s="5">
         <v>4.4064151000000038</v>
       </c>
       <c r="D139" s="5">
-        <v>6.5709917811552998</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>6.5709917813185692</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>834.62432490000003</v>
+        <v>834.62432492999994</v>
       </c>
       <c r="C140" s="5">
-        <v>1.5578888000000006</v>
+        <v>1.5578888499999266</v>
       </c>
       <c r="D140" s="5">
-        <v>2.2673042396178289</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>2.2673043131911985</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>836.10158690000003</v>
+        <v>836.10158693999995</v>
       </c>
       <c r="C141" s="5">
-        <v>1.4772619999999961</v>
+        <v>1.477262010000004</v>
       </c>
       <c r="D141" s="5">
-        <v>2.1447658232701006</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>2.1447658378523915</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>837.14224569999999</v>
+        <v>837.14224574000002</v>
       </c>
       <c r="C142" s="5">
-        <v>1.0406587999999601</v>
+        <v>1.0406588000000738</v>
       </c>
       <c r="D142" s="5">
-        <v>1.5038541689571971</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>1.5038541688848106</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>837.50574649999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.36350079999999707</v>
+        <v>0.36350075999996534</v>
       </c>
       <c r="D143" s="5">
-        <v>0.52230573967757543</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>0.52230568204008065</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>839.1734788</v>
+        <v>839.17347881000001</v>
       </c>
       <c r="C144" s="5">
-        <v>1.6677323000000115</v>
+        <v>1.6677323100000194</v>
       </c>
       <c r="D144" s="5">
-        <v>2.4159157218994087</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>2.4159157365446715</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>841.61162820000004</v>
+        <v>841.61162823999996</v>
       </c>
       <c r="C145" s="5">
-        <v>2.438149400000043</v>
+        <v>2.4381494299999531</v>
       </c>
       <c r="D145" s="5">
-        <v>3.5427578216216338</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>3.5427578658691505</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>838.28506549999997</v>
+        <v>838.28506546000006</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.3265627000000677</v>
+        <v>-3.3265627799999038</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.6413661318432382</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-4.6413662408314345</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>832.38866619999999</v>
+        <v>832.38866621</v>
       </c>
       <c r="C147" s="5">
-        <v>-5.8963992999999846</v>
+        <v>-5.8963992500000586</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.1216578304544988</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-8.121657764599755</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>833.69923370000004</v>
+        <v>833.69923369000003</v>
       </c>
       <c r="C148" s="5">
-        <v>1.3105675000000474</v>
+        <v>1.3105674800000315</v>
       </c>
       <c r="D148" s="5">
-        <v>1.9058061707615703</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>1.905806141402544</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>834.87566919999995</v>
       </c>
       <c r="C149" s="5">
-        <v>1.1764354999999114</v>
+        <v>1.1764355099999193</v>
       </c>
       <c r="D149" s="5">
-        <v>1.7065276244302652</v>
+        <v>1.706527639069666</v>
       </c>
       <c r="E149" s="5">
-        <v>0.70163041688522387</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>0.70163041567057327</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>835.79014129999996</v>
+        <v>835.79014127999994</v>
       </c>
       <c r="C150" s="5">
-        <v>0.91447210000001178</v>
+        <v>0.91447207999999591</v>
       </c>
       <c r="D150" s="5">
-        <v>1.3223545675246084</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>1.3223545384294599</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>838.9069892</v>
+        <v>838.90698916999997</v>
       </c>
       <c r="C151" s="5">
-        <v>3.1168479000000389</v>
+        <v>3.1168478900000309</v>
       </c>
       <c r="D151" s="5">
-        <v>4.5680052203908694</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>4.5680052055445453</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>841.4990282</v>
+        <v>841.49902824000003</v>
       </c>
       <c r="C152" s="5">
-        <v>2.5920389999999998</v>
+        <v>2.5920390700000553</v>
       </c>
       <c r="D152" s="5">
-        <v>3.7713993869161966</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>3.7713994906400261</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>843.13945369999999</v>
+        <v>843.13945372000001</v>
       </c>
       <c r="C153" s="5">
-        <v>1.6404254999999921</v>
+        <v>1.6404254799999762</v>
       </c>
       <c r="D153" s="5">
-        <v>2.3645353794579327</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>2.3645353502061983</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>846.92305620000002</v>
       </c>
       <c r="C154" s="5">
-        <v>3.7836025000000291</v>
+        <v>3.7836024800000132</v>
       </c>
       <c r="D154" s="5">
-        <v>5.5199380725154956</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>5.5199380424791222</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>846.56396270000005</v>
+        <v>846.56396266000002</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.35909349999997175</v>
+        <v>-0.35909354000000349</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.50761250827150439</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-0.50761256468359051</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>847.25896709999995</v>
+        <v>847.25896713999998</v>
       </c>
       <c r="C156" s="5">
-        <v>0.69500439999990249</v>
+        <v>0.69500447999996595</v>
       </c>
       <c r="D156" s="5">
-        <v>0.98962566193787627</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>0.98962577641263927</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>850.61941300000001</v>
+        <v>850.61941295999998</v>
       </c>
       <c r="C157" s="5">
-        <v>3.3604459000000588</v>
+        <v>3.3604458199999954</v>
       </c>
       <c r="D157" s="5">
-        <v>4.8647179344649683</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>4.8647178158810034</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>853.35556480000002</v>
+        <v>853.35556478000001</v>
       </c>
       <c r="C158" s="5">
-        <v>2.736151800000016</v>
+        <v>2.7361518200000319</v>
       </c>
       <c r="D158" s="5">
-        <v>3.929016692957088</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>3.9290167223743566</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>849.52511489999995</v>
+        <v>849.52511492999997</v>
       </c>
       <c r="C159" s="5">
-        <v>-3.830449900000076</v>
+        <v>-3.8304498500000363</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.2554204436457974</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-5.2554203768499397</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>853.98939529999996</v>
+        <v>853.98939528999995</v>
       </c>
       <c r="C160" s="5">
-        <v>4.4642804000000069</v>
+        <v>4.4642803599999752</v>
       </c>
       <c r="D160" s="5">
-        <v>6.4915285936992806</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>6.4915285336079931</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>855.62127210000006</v>
       </c>
       <c r="C161" s="5">
-        <v>1.6318768000001</v>
+        <v>1.631876810000108</v>
       </c>
       <c r="D161" s="5">
-        <v>2.3173177748538887</v>
+        <v>2.3173177892312546</v>
       </c>
       <c r="E161" s="5">
         <v>2.4848733368741049</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>856.25048819999995</v>
       </c>
       <c r="C162" s="5">
         <v>0.62921609999989414</v>
       </c>
       <c r="D162" s="5">
         <v>0.88604712614586134</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>854.62297130000002</v>
       </c>
       <c r="C163" s="5">
         <v>-1.6275168999999323</v>
       </c>
       <c r="D163" s="5">
         <v>-2.2572039507859465</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>854.58403959999998</v>
+        <v>854.58403955999995</v>
       </c>
       <c r="C164" s="5">
-        <v>-3.8931700000034652E-2</v>
+        <v>-3.8931740000066384E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-5.4651393912086288E-2</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-5.4651450049025829E-2</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>852.62917010000001</v>
+        <v>852.62917012000003</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.9548694999999725</v>
+        <v>-1.9548694399999249</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.710738103382393</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-2.7107380213519994</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>854.46213909999994</v>
+        <v>854.46213907000003</v>
       </c>
       <c r="C166" s="5">
-        <v>1.8329689999999346</v>
+        <v>1.8329689500000086</v>
       </c>
       <c r="D166" s="5">
-        <v>2.6104634611221478</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>2.6104633890077444</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>855.69468189999998</v>
+        <v>855.69468193</v>
       </c>
       <c r="C167" s="5">
-        <v>1.2325428000000329</v>
+        <v>1.2325428599999668</v>
       </c>
       <c r="D167" s="5">
-        <v>1.744772695036878</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>1.7447727807088365</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>855.89772270000003</v>
+        <v>855.89772271000004</v>
       </c>
       <c r="C168" s="5">
-        <v>0.20304080000005342</v>
+        <v>0.20304078000003756</v>
       </c>
       <c r="D168" s="5">
-        <v>0.28511008760958578</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>0.28511005947897683</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>859.76295189999996</v>
       </c>
       <c r="C169" s="5">
-        <v>3.8652291999999306</v>
+        <v>3.8652291899999227</v>
       </c>
       <c r="D169" s="5">
-        <v>5.555841795379135</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>5.5558417805798399</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>860.81668130000003</v>
+        <v>860.81668124999999</v>
       </c>
       <c r="C170" s="5">
-        <v>1.0537294000000657</v>
+        <v>1.053729350000026</v>
       </c>
       <c r="D170" s="5">
-        <v>1.4806799967724382</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.4806799260389525</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>865.93078969999999</v>
+        <v>865.93078965999996</v>
       </c>
       <c r="C171" s="5">
-        <v>5.1141083999999637</v>
+        <v>5.1141084099999716</v>
       </c>
       <c r="D171" s="5">
-        <v>7.3668204075294064</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>7.3668204228502399</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>867.67457530000001</v>
+        <v>867.67457531000002</v>
       </c>
       <c r="C172" s="5">
-        <v>1.7437856000000238</v>
+        <v>1.7437856500000635</v>
       </c>
       <c r="D172" s="5">
-        <v>2.4434694741356289</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>2.4434695450898269</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>870.02942589999998</v>
+        <v>870.02942588999997</v>
       </c>
       <c r="C173" s="5">
-        <v>2.3548505999999634</v>
+        <v>2.3548505799999475</v>
       </c>
       <c r="D173" s="5">
-        <v>3.3058308191705743</v>
+        <v>3.3058307906348228</v>
       </c>
       <c r="E173" s="5">
-        <v>1.6839405785970207</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>1.6839405774282667</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>873.69332610000004</v>
+        <v>873.69332606</v>
       </c>
       <c r="C174" s="5">
-        <v>3.6639002000000573</v>
+        <v>3.6639001700000335</v>
       </c>
       <c r="D174" s="5">
-        <v>5.1721910708937502</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>5.1721910276188332</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>874.52249819999997</v>
+        <v>874.52249821999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.82917209999993702</v>
+        <v>0.82917215999998461</v>
       </c>
       <c r="D175" s="5">
-        <v>1.1448143466632477</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.1448144299891716</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>876.49208199999998</v>
+        <v>876.49208202</v>
       </c>
       <c r="C176" s="5">
         <v>1.9695838000000094</v>
       </c>
       <c r="D176" s="5">
-        <v>2.7363482976539233</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.7363482975905518</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>878.73849910000001</v>
+        <v>878.73849911000002</v>
       </c>
       <c r="C177" s="5">
-        <v>2.2464171000000306</v>
+        <v>2.2464170900000227</v>
       </c>
       <c r="D177" s="5">
-        <v>3.1192825264498181</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.1192825122958512</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>878.84780039999998</v>
+        <v>878.84780042</v>
       </c>
       <c r="C178" s="5">
-        <v>0.10930129999997007</v>
+        <v>0.109301309999978</v>
       </c>
       <c r="D178" s="5">
-        <v>0.14936335073927332</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.14936336441211395</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>882.32084210000005</v>
       </c>
       <c r="C179" s="5">
-        <v>3.4730417000000671</v>
+        <v>3.4730416800000512</v>
       </c>
       <c r="D179" s="5">
-        <v>4.8466158658784453</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>4.8466158372463486</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>886.96972619999997</v>
+        <v>886.96972616999994</v>
       </c>
       <c r="C180" s="5">
-        <v>4.6488840999999184</v>
+        <v>4.6488840699998946</v>
       </c>
       <c r="D180" s="5">
-        <v>6.5091953916220024</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>6.509195348392427</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>888.86873830000002</v>
+        <v>888.86873834000005</v>
       </c>
       <c r="C181" s="5">
-        <v>1.8990121000000499</v>
+        <v>1.8990121700001055</v>
       </c>
       <c r="D181" s="5">
-        <v>2.5996843034320705</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.5996844004799291</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>891.48487050000006</v>
+        <v>891.48487051999996</v>
       </c>
       <c r="C182" s="5">
-        <v>2.6161322000000382</v>
+        <v>2.6161321799999087</v>
       </c>
       <c r="D182" s="5">
-        <v>3.589595784810462</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>3.5895957567585013</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>894.50208259999999</v>
+        <v>894.50208262000001</v>
       </c>
       <c r="C183" s="5">
-        <v>3.0172120999999379</v>
+        <v>3.0172121000000516</v>
       </c>
       <c r="D183" s="5">
-        <v>4.1378356246986714</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>4.137835624604369</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>895.19914140000003</v>
+        <v>895.19914137000001</v>
       </c>
       <c r="C184" s="5">
-        <v>0.69705880000003617</v>
+        <v>0.69705874999999651</v>
       </c>
       <c r="D184" s="5">
-        <v>0.93914257589524652</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.93914250822058065</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>896.0313635</v>
+        <v>896.03136353000002</v>
       </c>
       <c r="C185" s="5">
-        <v>0.83222209999996721</v>
+        <v>0.83222216000001481</v>
       </c>
       <c r="D185" s="5">
-        <v>1.1213020526137818</v>
+        <v>1.1213021339070428</v>
       </c>
       <c r="E185" s="5">
-        <v>2.9886273758042536</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.9886273804361485</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>897.4077307</v>
+        <v>897.40773066999998</v>
       </c>
       <c r="C186" s="5">
-        <v>1.3763672000000042</v>
+        <v>1.3763671399999566</v>
       </c>
       <c r="D186" s="5">
-        <v>1.858937198723587</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>1.8589371169383861</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>898.68041000000005</v>
+        <v>898.68041001999995</v>
       </c>
       <c r="C187" s="5">
-        <v>1.2726793000000498</v>
+        <v>1.2726793499999758</v>
       </c>
       <c r="D187" s="5">
-        <v>1.7151444125454107</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.715144480512798</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>900.21408880000001</v>
+        <v>900.21408874999997</v>
       </c>
       <c r="C188" s="5">
-        <v>1.5336787999999615</v>
+        <v>1.5336787300000196</v>
       </c>
       <c r="D188" s="5">
-        <v>2.0672396617649857</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.0672395664785403</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>905.87072939999996</v>
+        <v>905.87072943999999</v>
       </c>
       <c r="C189" s="5">
-        <v>5.6566405999999461</v>
+        <v>5.6566406900000175</v>
       </c>
       <c r="D189" s="5">
-        <v>7.8065271342180331</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>7.8065272631962612</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>905.95633439999995</v>
+        <v>905.95633442999997</v>
       </c>
       <c r="C190" s="5">
-        <v>8.5604999999986831E-2</v>
+        <v>8.5604989999978898E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.11345924474612801</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.11345923148027293</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>906.23655059999999</v>
+        <v>906.23655056999996</v>
       </c>
       <c r="C191" s="5">
-        <v>0.28021620000004077</v>
+        <v>0.28021613999999317</v>
       </c>
       <c r="D191" s="5">
-        <v>0.37179724134328573</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>0.3717971615861293</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>908.49477990000003</v>
       </c>
       <c r="C192" s="5">
-        <v>2.2582293000000391</v>
+        <v>2.2582293300000629</v>
       </c>
       <c r="D192" s="5">
-        <v>3.0315761270724995</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>3.0315761680016928</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>908.05600879999997</v>
+        <v>908.05600875000005</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.43877110000005359</v>
+        <v>-0.43877114999997957</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.57802088452181266</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-0.57802095021510791</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>910.07834130000003</v>
       </c>
       <c r="C194" s="5">
-        <v>2.0223325000000614</v>
+        <v>2.0223325499999874</v>
       </c>
       <c r="D194" s="5">
-        <v>2.7055013769875069</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>2.7055014448502446</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>911.14097879999997</v>
+        <v>911.14097882999999</v>
       </c>
       <c r="C195" s="5">
-        <v>1.0626374999999371</v>
+        <v>1.0626375299999609</v>
       </c>
       <c r="D195" s="5">
-        <v>1.4101929300851523</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>1.4101929701533455</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>914.71463459999995</v>
+        <v>914.71463460999996</v>
       </c>
       <c r="C196" s="5">
-        <v>3.5736557999999832</v>
+        <v>3.5736557799999673</v>
       </c>
       <c r="D196" s="5">
-        <v>4.8094819761392849</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>4.8094819484778562</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>914.21210250000001</v>
+        <v>914.21210245999998</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.50253209999993942</v>
+        <v>-0.50253214999997908</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.65727569286201382</v>
+        <v>-0.65727575805374361</v>
       </c>
       <c r="E197" s="5">
-        <v>2.0290293108696567</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.0290293029894935</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>924.88799840000001</v>
+        <v>924.88799841000002</v>
       </c>
       <c r="C198" s="5">
-        <v>10.6758959</v>
+        <v>10.67589595000004</v>
       </c>
       <c r="D198" s="5">
-        <v>14.949247459187021</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>14.949247534454525</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>926.84107659999995</v>
+        <v>926.84107662999998</v>
       </c>
       <c r="C199" s="5">
-        <v>1.9530781999999363</v>
+        <v>1.9530782199999521</v>
       </c>
       <c r="D199" s="5">
-        <v>2.5636690421104724</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.5636690686406505</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>930.49168269999996</v>
+        <v>930.49168270999996</v>
       </c>
       <c r="C200" s="5">
-        <v>3.6506061000000045</v>
+        <v>3.6506060799999887</v>
       </c>
       <c r="D200" s="5">
-        <v>4.8302616683644883</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>4.8302616411660226</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>931.25756330000002</v>
+        <v>931.25756334000005</v>
       </c>
       <c r="C201" s="5">
-        <v>0.76588060000005953</v>
+        <v>0.76588063000008333</v>
       </c>
       <c r="D201" s="5">
-        <v>0.99219450382672658</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>0.9921945428570389</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>934.62993349999999</v>
+        <v>934.62993352000001</v>
       </c>
       <c r="C202" s="5">
-        <v>3.3723701999999776</v>
+        <v>3.3723701799999617</v>
       </c>
       <c r="D202" s="5">
-        <v>4.4331741270557723</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>4.4331741000446456</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>939.08818719999999</v>
+        <v>939.08818718999999</v>
       </c>
       <c r="C203" s="5">
-        <v>4.4582537000000002</v>
+        <v>4.4582536699999764</v>
       </c>
       <c r="D203" s="5">
-        <v>5.8766758919532647</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>5.8766758512361683</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>941.50049300000001</v>
+        <v>941.50049296999998</v>
       </c>
       <c r="C204" s="5">
-        <v>2.4123058000000128</v>
+        <v>2.412305779999997</v>
       </c>
       <c r="D204" s="5">
-        <v>3.1264552623942565</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>3.1264552361398579</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>944.82289449999996</v>
+        <v>944.82289447000005</v>
       </c>
       <c r="C205" s="5">
-        <v>3.3224014999999554</v>
+        <v>3.3224015000000691</v>
       </c>
       <c r="D205" s="5">
-        <v>4.3177662699333874</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.3177662700738084</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>949.87610170000005</v>
       </c>
       <c r="C206" s="5">
-        <v>5.0532072000000881</v>
+        <v>5.0532072299999982</v>
       </c>
       <c r="D206" s="5">
-        <v>6.6101696713102953</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>6.610169711931313</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>950.59993399999996</v>
+        <v>950.59993395000004</v>
       </c>
       <c r="C207" s="5">
-        <v>0.72383229999991272</v>
+        <v>0.72383224999998674</v>
       </c>
       <c r="D207" s="5">
-        <v>0.9182760289380143</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>0.91827596524050037</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>954.42086730000005</v>
+        <v>954.42086732999996</v>
       </c>
       <c r="C208" s="5">
-        <v>3.8209333000000925</v>
+        <v>3.8209333799999285</v>
       </c>
       <c r="D208" s="5">
-        <v>4.9314696709438222</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>4.9314697767534721</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>957.82058110000003</v>
+        <v>957.82058113000005</v>
       </c>
       <c r="C209" s="5">
-        <v>3.3997137999999723</v>
+        <v>3.3997138000000859</v>
       </c>
       <c r="D209" s="5">
-        <v>4.3592292239062358</v>
+        <v>4.3592292237668806</v>
       </c>
       <c r="E209" s="5">
-        <v>4.7700613983066464</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.7700614061722213</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>958.36445070000002</v>
+        <v>958.36445064999998</v>
       </c>
       <c r="C210" s="5">
-        <v>0.54386959999999362</v>
+        <v>0.54386951999993016</v>
       </c>
       <c r="D210" s="5">
-        <v>0.6835158980433409</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>0.68351579716654509</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>962.90235140000004</v>
+        <v>962.90235135</v>
       </c>
       <c r="C211" s="5">
         <v>4.5379007000000229</v>
       </c>
       <c r="D211" s="5">
-        <v>5.8323934568580427</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>5.832393457170415</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>967.29238439999995</v>
+        <v>967.29238440999995</v>
       </c>
       <c r="C212" s="5">
-        <v>4.390032999999903</v>
+        <v>4.3900330599999506</v>
       </c>
       <c r="D212" s="5">
-        <v>5.6102949310015138</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.6102950099108151</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>972.95182179999995</v>
+        <v>972.95182180999996</v>
       </c>
       <c r="C213" s="5">
         <v>5.6594374000000016</v>
       </c>
       <c r="D213" s="5">
-        <v>7.251359198620122</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>7.2513591985428283</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>975.66510689999996</v>
+        <v>975.66510693999999</v>
       </c>
       <c r="C214" s="5">
-        <v>2.7132851000000073</v>
+        <v>2.7132851300000311</v>
       </c>
       <c r="D214" s="5">
-        <v>3.3982655774328352</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.3982656155491897</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>980.61032650000004</v>
+        <v>980.61032648000003</v>
       </c>
       <c r="C215" s="5">
-        <v>4.9452196000000868</v>
+        <v>4.9452195400000392</v>
       </c>
       <c r="D215" s="5">
-        <v>6.2547288076313601</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>6.2547287293514886</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>984.51870710000003</v>
+        <v>984.51870713000005</v>
       </c>
       <c r="C216" s="5">
-        <v>3.9083805999999868</v>
+        <v>3.9083806500000264</v>
       </c>
       <c r="D216" s="5">
-        <v>4.8890432807321416</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>4.8890433447572157</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>987.82276630000001</v>
+        <v>987.82276625999998</v>
       </c>
       <c r="C217" s="5">
-        <v>3.3040591999999833</v>
+        <v>3.3040591299999278</v>
       </c>
       <c r="D217" s="5">
-        <v>4.1023901554489539</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>4.1023900667975788</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>985.96439380000004</v>
+        <v>985.96439383999996</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.8583724999999731</v>
+        <v>-1.8583724200000233</v>
       </c>
       <c r="D218" s="5">
-        <v>-2.2343245785565125</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-2.234324483455008</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>993.28161990000001</v>
+        <v>993.28161987999999</v>
       </c>
       <c r="C219" s="5">
-        <v>7.3172260999999708</v>
+        <v>7.3172260400000368</v>
       </c>
       <c r="D219" s="5">
-        <v>9.2783205550796666</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>9.2783204754753648</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>995.96835120000003</v>
+        <v>995.96835119000002</v>
       </c>
       <c r="C220" s="5">
-        <v>2.6867313000000195</v>
+        <v>2.6867313100000274</v>
       </c>
       <c r="D220" s="5">
-        <v>3.2946116305829554</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.294611643095835</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>998.54240500000003</v>
+        <v>998.54240503999995</v>
       </c>
       <c r="C221" s="5">
-        <v>2.5740538000000015</v>
+        <v>2.5740538499999275</v>
       </c>
       <c r="D221" s="5">
-        <v>3.1458349121850748</v>
+        <v>3.1458349741948499</v>
       </c>
       <c r="E221" s="5">
-        <v>4.2515085500912209</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.2515085510020922</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1002.306278</v>
+        <v>1002.3062781</v>
       </c>
       <c r="C222" s="5">
-        <v>3.7638729999999896</v>
+        <v>3.7638730600000372</v>
       </c>
       <c r="D222" s="5">
-        <v>4.618202583059916</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>4.618202658022752</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1004.1826160000001</v>
+        <v>1004.1826161</v>
       </c>
       <c r="C223" s="5">
         <v>1.8763380000000325</v>
       </c>
       <c r="D223" s="5">
-        <v>2.269699102590339</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>2.2696991023613222</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1001.76548</v>
+        <v>1001.7654798999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.4171360000000277</v>
+        <v>-2.4171362000000727</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.8505467084803171</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.8505469409479178</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1006.702858</v>
+        <v>1006.7028583</v>
       </c>
       <c r="C225" s="5">
-        <v>4.937377999999967</v>
+        <v>4.9373784000000569</v>
       </c>
       <c r="D225" s="5">
-        <v>6.0774014773302243</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>6.0774019837351201</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1006.8778170000001</v>
+        <v>1006.8778167</v>
       </c>
       <c r="C226" s="5">
-        <v>0.17495900000005804</v>
+        <v>0.17495840000003682</v>
       </c>
       <c r="D226" s="5">
-        <v>0.20875236398938402</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.20875164735243423</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1006.075063</v>
+        <v>1006.0750626</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.80275400000004993</v>
+        <v>-0.80275410000001557</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.95254052639416331</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.95254064481585798</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1009.654373</v>
+        <v>1009.6543733</v>
       </c>
       <c r="C228" s="5">
-        <v>3.579309999999964</v>
+        <v>3.5793106999999509</v>
       </c>
       <c r="D228" s="5">
-        <v>4.3537723296456665</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>4.353773199600286</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1008.223583</v>
+        <v>1008.2235826</v>
       </c>
       <c r="C229" s="5">
-        <v>-1.4307900000000018</v>
+        <v>-1.4307906999999886</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.6873387532311157</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-1.6873395718240647</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>999.3041475</v>
+        <v>999.30414745999997</v>
       </c>
       <c r="C230" s="5">
-        <v>-8.9194354999999632</v>
+        <v>-8.9194351400000187</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.114412972049259</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-10.114412587292687</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1010.051179</v>
+        <v>1010.0511786</v>
       </c>
       <c r="C231" s="5">
-        <v>10.747031500000048</v>
+        <v>10.74703113999999</v>
       </c>
       <c r="D231" s="5">
-        <v>13.696810077942235</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>13.696809592240843</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1010.956694</v>
+        <v>1010.9566943</v>
       </c>
       <c r="C232" s="5">
-        <v>0.90551499999992302</v>
+        <v>0.90551570000002357</v>
       </c>
       <c r="D232" s="5">
-        <v>1.0811253254078945</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>1.081126165717472</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1012.1837839999999</v>
       </c>
       <c r="C233" s="5">
-        <v>1.2270899999999756</v>
+        <v>1.227089699999965</v>
       </c>
       <c r="D233" s="5">
-        <v>1.4663121898933262</v>
+        <v>1.4663118285735077</v>
       </c>
       <c r="E233" s="5">
-        <v>1.3661291630373995</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>1.3661291589768254</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1012.605857</v>
+        <v>1012.6058566</v>
       </c>
       <c r="C234" s="5">
-        <v>0.42207300000006853</v>
+        <v>0.42207260000009228</v>
       </c>
       <c r="D234" s="5">
-        <v>0.5015401673458264</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>0.50153969094406392</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1011.109679</v>
+        <v>1011.1096791</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.4961779999999862</v>
+        <v>-1.4961775000000443</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.7587244977531946</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-1.7587239154713163</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1009.234152</v>
+        <v>1009.2341516</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.8755270000000337</v>
+        <v>-1.8755274999999756</v>
       </c>
       <c r="D236" s="5">
-        <v>-2.2033343617336554</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-2.2033349429290583</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1006.228292</v>
+        <v>1006.2282918</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.0058599999999842</v>
+        <v>-3.0058598000000529</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.5160601900880883</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-3.5160599613307197</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1007.193793</v>
+        <v>1007.1937927</v>
       </c>
       <c r="C238" s="5">
-        <v>0.96550100000001748</v>
+        <v>0.96550090000005184</v>
       </c>
       <c r="D238" s="5">
-        <v>1.157525776315893</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>1.1575256560252711</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1007.251332</v>
+        <v>1007.2513322</v>
       </c>
       <c r="C239" s="5">
-        <v>5.7539000000019769E-2</v>
+        <v>5.7539499999961663E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>6.8575183251828875E-2</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>6.8575779361235156E-2</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1007.628213</v>
+        <v>1007.6282128</v>
       </c>
       <c r="C240" s="5">
-        <v>0.37688099999991209</v>
+        <v>0.37688060000004953</v>
       </c>
       <c r="D240" s="5">
-        <v>0.44992650572708293</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>0.44992602712801144</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1006.118696</v>
+        <v>1006.1186962</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.5095169999999598</v>
+        <v>-1.5095165999999836</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.7829686338009187</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-1.7829681655772034</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1002.8815520000001</v>
+        <v>1002.8815519</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.2371439999999438</v>
+        <v>-3.2371443000000681</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.7933528991209942</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-3.7933532437291695</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1000.433791</v>
+        <v>1000.4337913000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.4477610000000141</v>
+        <v>-2.4477605999999241</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.8898744160691159</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-2.8898739504268689</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>999.00797160000002</v>
+        <v>999.00797164000005</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.4258194000000231</v>
+        <v>-1.4258196600000019</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.6968989668755485</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-1.6968992733809252</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>999.17762779999998</v>
+        <v>999.17762775000006</v>
       </c>
       <c r="C245" s="5">
-        <v>0.16965619999996306</v>
+        <v>0.16965611000000536</v>
       </c>
       <c r="D245" s="5">
-        <v>0.20398005963333521</v>
+        <v>0.20397995131582469</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.2849599455744709</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.284959950514275</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>997.3676352</v>
+        <v>997.36763522000001</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.8099925999999869</v>
+        <v>-1.809992530000045</v>
       </c>
       <c r="D246" s="5">
-        <v>-2.1522513289150225</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-2.1522512466126575</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>997.57854870000006</v>
       </c>
       <c r="C247" s="5">
-        <v>0.21091350000006059</v>
+        <v>0.21091348000004473</v>
       </c>
       <c r="D247" s="5">
-        <v>0.25405955766468757</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.25405953354016297</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>999.56014719999996</v>
+        <v>999.56014716000004</v>
       </c>
       <c r="C248" s="5">
-        <v>1.9815984999999046</v>
+        <v>1.9815984599999865</v>
       </c>
       <c r="D248" s="5">
-        <v>2.4099058024096953</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.4099057532313672</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>999.62935419999997</v>
+        <v>999.62935422999999</v>
       </c>
       <c r="C249" s="5">
-        <v>6.9207000000005792E-2</v>
+        <v>6.9207069999947635E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>8.3116591694443187E-2</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>8.3116675798700079E-2</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1002.897744</v>
+        <v>1002.8977437999999</v>
       </c>
       <c r="C250" s="5">
-        <v>3.2683898000000227</v>
+        <v>3.2683895699999539</v>
       </c>
       <c r="D250" s="5">
-        <v>3.9948525970550985</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>3.9948523107365519</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1003.64261</v>
+        <v>1003.6426096</v>
       </c>
       <c r="C251" s="5">
-        <v>0.7448660000000018</v>
+        <v>0.74486580000007052</v>
       </c>
       <c r="D251" s="5">
-        <v>0.89490631214079741</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>0.89490607105116027</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1004.587802</v>
       </c>
       <c r="C252" s="5">
-        <v>0.94519200000002002</v>
+        <v>0.94519239999999627</v>
       </c>
       <c r="D252" s="5">
-        <v>1.1359858883492668</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>1.1359863720400654</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1007.981107</v>
+        <v>1007.9811073</v>
       </c>
       <c r="C253" s="5">
-        <v>3.3933049999999412</v>
+        <v>3.3933052999999518</v>
       </c>
       <c r="D253" s="5">
-        <v>4.129527573085956</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>4.1295279449841793</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1013.1522179999999</v>
+        <v>1013.1522179</v>
       </c>
       <c r="C254" s="5">
-        <v>5.1711109999999962</v>
+        <v>5.17111060000002</v>
       </c>
       <c r="D254" s="5">
-        <v>6.3329077158535085</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>6.3329072101431239</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1022.00595</v>
+        <v>1022.0059502</v>
       </c>
       <c r="C255" s="5">
-        <v>8.8537320000000364</v>
+        <v>8.853732300000047</v>
       </c>
       <c r="D255" s="5">
-        <v>11.00555084921162</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>11.005551241366129</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1022.934658</v>
+        <v>1022.9346575</v>
       </c>
       <c r="C256" s="5">
-        <v>0.92870800000002873</v>
+        <v>0.92870729999992818</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0959196716012976</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.095918841219401</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1025.3329229999999</v>
+        <v>1025.3329229000001</v>
       </c>
       <c r="C257" s="5">
-        <v>2.3982649999999239</v>
+        <v>2.3982654000001276</v>
       </c>
       <c r="D257" s="5">
-        <v>2.8499567176333285</v>
+        <v>2.8499572005271423</v>
       </c>
       <c r="E257" s="5">
-        <v>2.617682229093643</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.6176822242205189</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1025.7503979999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.41747499999996762</v>
+        <v>0.41747509999981958</v>
       </c>
       <c r="D258" s="5">
-        <v>0.48968815506400531</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>0.48968827267208415</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1022.742743</v>
+        <v>1022.7427428</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.0076549999998861</v>
+        <v>-3.007655199999931</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.4623885353300965</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-3.462388761868318</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1033.5475260000001</v>
+        <v>1033.5475254999999</v>
       </c>
       <c r="C260" s="5">
-        <v>10.804783000000043</v>
+        <v>10.804782699999919</v>
       </c>
       <c r="D260" s="5">
-        <v>13.440607054109122</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>13.440606661761167</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1037.0210629999999</v>
+        <v>1037.0210626000001</v>
       </c>
       <c r="C261" s="5">
-        <v>3.4735369999998511</v>
+        <v>3.4735371000001578</v>
       </c>
       <c r="D261" s="5">
-        <v>4.1083368431826806</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>4.1083369656773616</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1038.3314519999999</v>
+        <v>1038.3314516</v>
       </c>
       <c r="C262" s="5">
         <v>1.3103889999999865</v>
       </c>
       <c r="D262" s="5">
-        <v>1.5269134106994153</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.5269134112924521</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1040.102793</v>
+        <v>1040.1027928000001</v>
       </c>
       <c r="C263" s="5">
-        <v>1.7713410000001204</v>
+        <v>1.7713412000000517</v>
       </c>
       <c r="D263" s="5">
-        <v>2.0664567604054884</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.0664569967236535</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1040.7309829999999</v>
+        <v>1040.7309832000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.6281899999999041</v>
+        <v>0.62819039999999404</v>
       </c>
       <c r="D264" s="5">
-        <v>0.72717537340178939</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>0.72717583811034991</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1045.684569</v>
       </c>
       <c r="C265" s="5">
-        <v>4.9535860000000866</v>
+        <v>4.953585799999928</v>
       </c>
       <c r="D265" s="5">
-        <v>5.8635819328619609</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>5.8635816887326886</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1050.1371449999999</v>
+        <v>1050.1371452999999</v>
       </c>
       <c r="C266" s="5">
-        <v>4.4525759999999082</v>
+        <v>4.4525762999999188</v>
       </c>
       <c r="D266" s="5">
-        <v>5.2310379571636201</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>5.2310383179086317</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1053.3125749999999</v>
       </c>
       <c r="C267" s="5">
-        <v>3.1754300000000057</v>
+        <v>3.1754296999999951</v>
       </c>
       <c r="D267" s="5">
-        <v>3.6895485144261109</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>3.6895481589655388</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1056.4426659999999</v>
+        <v>1056.4426662000001</v>
       </c>
       <c r="C268" s="5">
-        <v>3.1300909999999931</v>
+        <v>3.1300912000001517</v>
       </c>
       <c r="D268" s="5">
-        <v>3.6248611287156285</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.62486136412834</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1056.561303</v>
+        <v>1056.5613032000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.11863700000003519</v>
       </c>
       <c r="D269" s="5">
-        <v>0.13484154678651272</v>
+        <v>0.13484154676088878</v>
       </c>
       <c r="E269" s="5">
-        <v>3.0456819730931395</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.0456820026489861</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1061.532907</v>
+        <v>1061.5329068999999</v>
       </c>
       <c r="C270" s="5">
-        <v>4.9716040000000703</v>
+        <v>4.9716036999998323</v>
       </c>
       <c r="D270" s="5">
-        <v>5.7949979346898495</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>5.7949975747792815</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1064.4880579999999</v>
+        <v>1064.4880578</v>
       </c>
       <c r="C271" s="5">
-        <v>2.9551509999998871</v>
+        <v>2.9551509000000351</v>
       </c>
       <c r="D271" s="5">
-        <v>3.3922494891710064</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.3922493729412251</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1070.596898</v>
+        <v>1070.5968975999999</v>
       </c>
       <c r="C272" s="5">
-        <v>6.1088400000001002</v>
+        <v>6.1088397999999415</v>
       </c>
       <c r="D272" s="5">
-        <v>7.1080825431351746</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>7.1080823044044061</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1075.506071</v>
+        <v>1075.5060705000001</v>
       </c>
       <c r="C273" s="5">
-        <v>4.9091730000000098</v>
+        <v>4.9091729000001578</v>
       </c>
       <c r="D273" s="5">
-        <v>5.6434623533353934</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>5.6434622376255072</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1079.5190399999999</v>
+        <v>1079.5190402999999</v>
       </c>
       <c r="C274" s="5">
-        <v>4.0129689999998845</v>
+        <v>4.0129697999998371</v>
       </c>
       <c r="D274" s="5">
-        <v>4.5705240448862039</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>4.5705249769846912</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1087.049544</v>
+        <v>1087.0495435</v>
       </c>
       <c r="C275" s="5">
-        <v>7.5305040000000645</v>
+        <v>7.530503200000112</v>
       </c>
       <c r="D275" s="5">
-        <v>8.6997084233434219</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>8.6997074608787592</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1084.8913150000001</v>
+        <v>1084.8913152</v>
       </c>
       <c r="C276" s="5">
-        <v>-2.158228999999892</v>
+        <v>-2.1582283000000189</v>
       </c>
       <c r="D276" s="5">
-        <v>-2.3566363423233372</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-2.3566355873713252</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1093.4338150000001</v>
+        <v>1093.4338147000001</v>
       </c>
       <c r="C277" s="5">
-        <v>8.5425000000000182</v>
+        <v>8.5424995000000763</v>
       </c>
       <c r="D277" s="5">
-        <v>9.869011315009768</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>9.8690107102265667</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1098.795306</v>
+        <v>1098.7953058999999</v>
       </c>
       <c r="C278" s="5">
-        <v>5.3614909999998872</v>
+        <v>5.3614911999998185</v>
       </c>
       <c r="D278" s="5">
-        <v>6.045327849386628</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>6.0453280827154732</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1102.021892</v>
+        <v>1102.0218918999999</v>
       </c>
       <c r="C279" s="5">
         <v>3.2265859999999975</v>
       </c>
       <c r="D279" s="5">
-        <v>3.5812429898166354</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>3.5812429901479703</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1107.23569</v>
+        <v>1107.2356898</v>
       </c>
       <c r="C280" s="5">
-        <v>5.213797999999997</v>
+        <v>5.2137979000001451</v>
       </c>
       <c r="D280" s="5">
-        <v>5.8274300577782379</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>5.8274299436273491</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1115.8757989999999</v>
+        <v>1115.8757991</v>
       </c>
       <c r="C281" s="5">
-        <v>8.6401089999999385</v>
+        <v>8.6401092999999491</v>
       </c>
       <c r="D281" s="5">
-        <v>9.7765028499454907</v>
+        <v>9.7765032059450974</v>
       </c>
       <c r="E281" s="5">
-        <v>5.6139190250090065</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>5.6139190144816498</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1117.5581050000001</v>
+        <v>1117.5581047000001</v>
       </c>
       <c r="C282" s="5">
-        <v>1.6823060000001533</v>
+        <v>1.6823056000000634</v>
       </c>
       <c r="D282" s="5">
-        <v>1.8242092344876504</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>1.8242087969799536</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1124.9829099999999</v>
+        <v>1124.9829103</v>
       </c>
       <c r="C283" s="5">
-        <v>7.4248049999998784</v>
+        <v>7.4248055999998996</v>
       </c>
       <c r="D283" s="5">
-        <v>8.2704018631265086</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>8.2704025583693728</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1127.7508009999999</v>
+        <v>1127.7508012999999</v>
       </c>
       <c r="C284" s="5">
         <v>2.7678909999999632</v>
       </c>
       <c r="D284" s="5">
-        <v>2.9927444657565694</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.9927444649476387</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1131.2773749999999</v>
+        <v>1131.2773754</v>
       </c>
       <c r="C285" s="5">
-        <v>3.5265739999999823</v>
+        <v>3.5265741000000617</v>
       </c>
       <c r="D285" s="5">
-        <v>3.8177201752984002</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>3.8177202843896696</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1135.7710999999999</v>
+        <v>1135.7710996999999</v>
       </c>
       <c r="C286" s="5">
-        <v>4.4937250000000404</v>
+        <v>4.4937242999999398</v>
       </c>
       <c r="D286" s="5">
-        <v>4.8722405436144367</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>4.872239766233788</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1139.431022</v>
+        <v>1139.4310223</v>
       </c>
       <c r="C287" s="5">
-        <v>3.6599220000000514</v>
+        <v>3.6599226000000726</v>
       </c>
       <c r="D287" s="5">
-        <v>3.9361694505143152</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.9361701083391543</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1142.6935020000001</v>
+        <v>1142.6935023000001</v>
       </c>
       <c r="C288" s="5">
         <v>3.262480000000096</v>
       </c>
       <c r="D288" s="5">
-        <v>3.4905323673181998</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.4905323663847021</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1146.2050039999999</v>
+        <v>1146.2050042000001</v>
       </c>
       <c r="C289" s="5">
-        <v>3.5115019999998367</v>
+        <v>3.5115018999999847</v>
       </c>
       <c r="D289" s="5">
-        <v>3.750574121118877</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.7505740114978092</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1148.267351</v>
+        <v>1148.2673506000001</v>
       </c>
       <c r="C290" s="5">
-        <v>2.0623470000000452</v>
+        <v>2.062346400000024</v>
       </c>
       <c r="D290" s="5">
-        <v>2.1806350482089787</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.1806344071197081</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1150.7642719999999</v>
+        <v>1150.7642722999999</v>
       </c>
       <c r="C291" s="5">
-        <v>2.4969209999999293</v>
+        <v>2.4969216999998025</v>
       </c>
       <c r="D291" s="5">
-        <v>2.6408496914078317</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>2.6408504415652345</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1156.8955040000001</v>
+        <v>1156.8955039</v>
       </c>
       <c r="C292" s="5">
-        <v>6.1312320000001819</v>
+        <v>6.1312316000000919</v>
       </c>
       <c r="D292" s="5">
-        <v>6.5842814976742492</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>6.5842810536850926</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1158.368068</v>
       </c>
       <c r="C293" s="5">
-        <v>1.4725639999999203</v>
+        <v>1.4725640999999996</v>
       </c>
       <c r="D293" s="5">
-        <v>1.5381685232360942</v>
+        <v>1.5381686285575347</v>
       </c>
       <c r="E293" s="5">
-        <v>3.8079747798168695</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.8079747705140443</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1164.998795</v>
+        <v>1164.9987948999999</v>
       </c>
       <c r="C294" s="5">
-        <v>6.6307269999999789</v>
+        <v>6.6307268999998996</v>
       </c>
       <c r="D294" s="5">
-        <v>7.0894748130785779</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>7.0894747027715255</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1165.8132330000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.81443800000010924</v>
+        <v>0.81443810000018857</v>
       </c>
       <c r="D295" s="5">
-        <v>0.84214007963308024</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>0.84214018350499131</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1174.4364009999999</v>
+        <v>1174.4364011</v>
       </c>
       <c r="C296" s="5">
-        <v>8.6231679999998505</v>
+        <v>8.6231680999999298</v>
       </c>
       <c r="D296" s="5">
-        <v>9.2461836130917519</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>9.2461837247157277</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>1179.128532</v>
       </c>
       <c r="C297" s="5">
-        <v>4.6921310000000176</v>
+        <v>4.6921308999999383</v>
       </c>
       <c r="D297" s="5">
-        <v>4.9010265657486229</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>4.9010264585642727</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1183.5053820000001</v>
+        <v>1183.5053816</v>
       </c>
       <c r="C298" s="5">
-        <v>4.376850000000104</v>
+        <v>4.3768496000000141</v>
       </c>
       <c r="D298" s="5">
-        <v>4.5463961081135373</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>4.546395684099469</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1189.435553</v>
+        <v>1189.4355528000001</v>
       </c>
       <c r="C299" s="5">
-        <v>5.930170999999973</v>
+        <v>5.9301712000001316</v>
       </c>
       <c r="D299" s="5">
-        <v>6.1813253022681147</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>6.1813255186640159</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1190.83663</v>
+        <v>1190.8366303</v>
       </c>
       <c r="C300" s="5">
-        <v>1.4010769999999866</v>
+        <v>1.4010774999999285</v>
       </c>
       <c r="D300" s="5">
-        <v>1.4227149714030496</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.4227154826593758</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1193.836495</v>
       </c>
       <c r="C301" s="5">
-        <v>2.9998649999999998</v>
+        <v>2.9998646999999892</v>
       </c>
       <c r="D301" s="5">
-        <v>3.0651858668908183</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.0651855553159413</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1199.070776</v>
+        <v>1199.0707758999999</v>
       </c>
       <c r="C302" s="5">
-        <v>5.23428100000001</v>
+        <v>5.2342808999999306</v>
       </c>
       <c r="D302" s="5">
-        <v>5.3900497634148392</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.3900496579432744</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1204.1407810000001</v>
+        <v>1204.1407804999999</v>
       </c>
       <c r="C303" s="5">
-        <v>5.0700050000000374</v>
+        <v>5.0700045999999475</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1936100575756372</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.1936096386914654</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1205.712898</v>
+        <v>1205.7128975999999</v>
       </c>
       <c r="C304" s="5">
-        <v>1.5721169999999347</v>
+        <v>1.572117100000014</v>
       </c>
       <c r="D304" s="5">
-        <v>1.5780101038122218</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>1.5780102055689138</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1210.632063</v>
+        <v>1210.6320627</v>
       </c>
       <c r="C305" s="5">
-        <v>4.9191650000000209</v>
+        <v>4.9191651000001002</v>
       </c>
       <c r="D305" s="5">
-        <v>5.0072247364053579</v>
+        <v>5.0072248421888954</v>
       </c>
       <c r="E305" s="5">
-        <v>4.5118642721425628</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.5118642462440572</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1211.92037</v>
+        <v>1211.9203700999999</v>
       </c>
       <c r="C306" s="5">
-        <v>1.2883070000000316</v>
+        <v>1.2883073999998942</v>
       </c>
       <c r="D306" s="5">
-        <v>1.2844934426819554</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.2844938441550324</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>1218.743397</v>
       </c>
       <c r="C307" s="5">
-        <v>6.8230269999999109</v>
+        <v>6.823026900000059</v>
       </c>
       <c r="D307" s="5">
-        <v>6.9690865096619037</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>6.969086403744873</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1218.316867</v>
+        <v>1218.3168668999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.426529999999957</v>
+        <v>-0.42653010000003633</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.4191628320777685</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.41916293016154293</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1228.358833</v>
+        <v>1228.3588325000001</v>
       </c>
       <c r="C309" s="5">
-        <v>10.041966000000002</v>
+        <v>10.04196560000014</v>
       </c>
       <c r="D309" s="5">
-        <v>10.351935705980807</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>10.351935275652346</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1234.191638</v>
+        <v>1234.1916381999999</v>
       </c>
       <c r="C310" s="5">
-        <v>5.8328050000000076</v>
+        <v>5.8328056999998807</v>
       </c>
       <c r="D310" s="5">
-        <v>5.8493407935763964</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>5.8493415164382778</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1239.809268</v>
+        <v>1239.8092677</v>
       </c>
       <c r="C311" s="5">
-        <v>5.6176299999999628</v>
+        <v>5.6176295000000209</v>
       </c>
       <c r="D311" s="5">
-        <v>5.6008337032153355</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>5.6008331912344334</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1247.0624339999999</v>
+        <v>1247.0624339000001</v>
       </c>
       <c r="C312" s="5">
-        <v>7.2531659999999647</v>
+        <v>7.2531662000001234</v>
       </c>
       <c r="D312" s="5">
-        <v>7.2506222631776751</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>7.2506224713954737</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1251.744929</v>
+        <v>1251.7449286999999</v>
       </c>
       <c r="C313" s="5">
-        <v>4.6824950000000172</v>
+        <v>4.6824947999998585</v>
       </c>
       <c r="D313" s="5">
-        <v>4.6000098091681485</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>4.6000096089926945</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1258.860782</v>
+        <v>1258.8607824000001</v>
       </c>
       <c r="C314" s="5">
-        <v>7.1158530000000155</v>
+        <v>7.1158537000001161</v>
       </c>
       <c r="D314" s="5">
-        <v>7.0390778595278425</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>7.0390785755075846</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1263.7108229999999</v>
+        <v>1263.7108226</v>
       </c>
       <c r="C315" s="5">
-        <v>4.8500409999999192</v>
+        <v>4.8500401999999667</v>
       </c>
       <c r="D315" s="5">
-        <v>4.7225027534490982</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>4.7225019563736259</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1265.2912429999999</v>
+        <v>1265.2912432999999</v>
       </c>
       <c r="C316" s="5">
-        <v>1.5804200000000037</v>
+        <v>1.5804206999998769</v>
       </c>
       <c r="D316" s="5">
-        <v>1.5111079327671861</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.5111086071593283</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1268.312079</v>
+        <v>1268.3120789</v>
       </c>
       <c r="C317" s="5">
-        <v>3.0208360000001448</v>
+        <v>3.0208356000000549</v>
       </c>
       <c r="D317" s="5">
-        <v>2.9028764402187823</v>
+        <v>2.9028760500795059</v>
       </c>
       <c r="E317" s="5">
-        <v>4.7644546813890187</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>4.7644546990899705</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1274.9758400000001</v>
       </c>
       <c r="C318" s="5">
-        <v>6.6637610000000222</v>
+        <v>6.6637611000001016</v>
       </c>
       <c r="D318" s="5">
-        <v>6.4902680443216232</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>6.4902681450763389</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1279.718977</v>
       </c>
       <c r="C319" s="5">
         <v>4.7431369999999333</v>
       </c>
       <c r="D319" s="5">
         <v>4.5566979466478141</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1279.019137</v>
+        <v>1279.0191365000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.69983999999999469</v>
+        <v>-0.69984049999993658</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.65427383023893837</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-0.65427429627904488</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1285.5152869999999</v>
+        <v>1285.5152871</v>
       </c>
       <c r="C321" s="5">
-        <v>6.4961499999999432</v>
+        <v>6.4961505999999645</v>
       </c>
       <c r="D321" s="5">
-        <v>6.2679825284394974</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>6.2679831261514218</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1286.6624280000001</v>
+        <v>1286.6624282</v>
       </c>
       <c r="C322" s="5">
-        <v>1.147141000000147</v>
+        <v>1.1471410999999989</v>
       </c>
       <c r="D322" s="5">
-        <v>1.0761019464664789</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>1.0761020406503841</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1287.6210960000001</v>
+        <v>1287.6210963999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.95866799999998875</v>
+        <v>0.95866819999992003</v>
       </c>
       <c r="D323" s="5">
-        <v>0.89777053197868106</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.89777071990213564</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1289.590105</v>
+        <v>1289.5901048999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.9690089999999145</v>
+        <v>1.9690084999999726</v>
       </c>
       <c r="D324" s="5">
-        <v>1.8505326566237157</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>1.8505321821701948</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1294.685559</v>
       </c>
       <c r="C325" s="5">
-        <v>5.0954540000000179</v>
+        <v>5.0954541000000972</v>
       </c>
       <c r="D325" s="5">
-        <v>4.8458731676580546</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>4.8458732652200798</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1299.664012</v>
+        <v>1299.6640116000001</v>
       </c>
       <c r="C326" s="5">
-        <v>4.978452999999945</v>
+        <v>4.9784526000000824</v>
       </c>
       <c r="D326" s="5">
-        <v>4.7132102203108595</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.7132098335778139</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1297.907201</v>
+        <v>1297.9072008000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.7568109999999706</v>
+        <v>-1.7568108000000393</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.6100855283710747</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-1.610085346927248</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1301.7075239999999</v>
+        <v>1301.7075238</v>
       </c>
       <c r="C328" s="5">
         <v>3.8003229999999348</v>
       </c>
       <c r="D328" s="5">
-        <v>3.5707873422558212</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>3.5707873428149517</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1302.06764</v>
+        <v>1302.0676398999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.36011600000006183</v>
+        <v>0.36011609999991379</v>
       </c>
       <c r="D329" s="5">
-        <v>0.33248431649905985</v>
+        <v>0.33248440901756382</v>
       </c>
       <c r="E329" s="5">
-        <v>2.6614554539774238</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.6614554541872559</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1307.415882</v>
+        <v>1307.4158815000001</v>
       </c>
       <c r="C330" s="5">
-        <v>5.3482420000000275</v>
+        <v>5.3482416000001649</v>
       </c>
       <c r="D330" s="5">
-        <v>5.0418902511512043</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>5.041889865900373</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1306.544578</v>
+        <v>1306.5445778999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.87130400000000918</v>
+        <v>-0.87130360000014662</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.79679383272562854</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-0.79679346857539635</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1311.4791769999999</v>
+        <v>1311.4791774</v>
       </c>
       <c r="C332" s="5">
-        <v>4.9345989999999347</v>
+        <v>4.9345995000001039</v>
       </c>
       <c r="D332" s="5">
-        <v>4.6275388513986382</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>4.6275393304300749</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1312.3551580000001</v>
+        <v>1312.3551574999999</v>
       </c>
       <c r="C333" s="5">
-        <v>0.87598100000013801</v>
+        <v>0.8759800999998788</v>
       </c>
       <c r="D333" s="5">
-        <v>0.80447137116492762</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.80447054135002194</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1316.76586</v>
+        <v>1316.7658598999999</v>
       </c>
       <c r="C334" s="5">
-        <v>4.4107019999999011</v>
+        <v>4.410702399999991</v>
       </c>
       <c r="D334" s="5">
-        <v>4.1084799927267213</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>4.108480373827228</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1319.613783</v>
+        <v>1319.6137825999999</v>
       </c>
       <c r="C335" s="5">
-        <v>2.8479230000000371</v>
+        <v>2.8479227000000265</v>
       </c>
       <c r="D335" s="5">
-        <v>2.6264768476183642</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.6264765678480684</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1323.203391</v>
       </c>
       <c r="C336" s="5">
-        <v>3.5896079999999984</v>
+        <v>3.5896084000000883</v>
       </c>
       <c r="D336" s="5">
-        <v>3.3135170898610289</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>3.3135174656564903</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1327.324932</v>
+        <v>1327.3249324000001</v>
       </c>
       <c r="C337" s="5">
-        <v>4.1215409999999792</v>
+        <v>4.1215414000000692</v>
       </c>
       <c r="D337" s="5">
-        <v>3.8024879893732377</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.8024883647536978</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1320.1874600000001</v>
+        <v>1320.1874601</v>
       </c>
       <c r="C338" s="5">
-        <v>-7.1374719999998888</v>
+        <v>-7.1374723000001268</v>
       </c>
       <c r="D338" s="5">
-        <v>-6.2653389185443276</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-6.265339172315576</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1326.85365</v>
       </c>
       <c r="C339" s="5">
-        <v>6.666189999999915</v>
+        <v>6.6661899000000631</v>
       </c>
       <c r="D339" s="5">
-        <v>6.2304553124712614</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>6.2304552159117899</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1330.2316760000001</v>
+        <v>1330.2316764</v>
       </c>
       <c r="C340" s="5">
-        <v>3.3780260000000908</v>
+        <v>3.3780263999999534</v>
       </c>
       <c r="D340" s="5">
-        <v>3.098213767983049</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>3.0982141400020424</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1334.918649</v>
+        <v>1334.9186489000001</v>
       </c>
       <c r="C341" s="5">
-        <v>4.6869729999998526</v>
+        <v>4.6869725000001381</v>
       </c>
       <c r="D341" s="5">
-        <v>4.3110172111155975</v>
+        <v>4.3110167409522671</v>
       </c>
       <c r="E341" s="5">
-        <v>2.5229878994611932</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.5229878996549715</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1338.7213770000001</v>
       </c>
       <c r="C342" s="5">
-        <v>3.8027280000001156</v>
+        <v>3.8027280999999675</v>
       </c>
       <c r="D342" s="5">
-        <v>3.4724606781534995</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>3.4724607711678734</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1342.7671029999999</v>
+        <v>1342.7671028</v>
       </c>
       <c r="C343" s="5">
-        <v>4.0457259999998314</v>
+        <v>4.0457257999999001</v>
       </c>
       <c r="D343" s="5">
-        <v>3.6873876349959422</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.6873874496698988</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1346.888455</v>
+        <v>1346.8884553</v>
       </c>
       <c r="C344" s="5">
-        <v>4.1213520000001154</v>
+        <v>4.1213525000000573</v>
       </c>
       <c r="D344" s="5">
-        <v>3.745973676565395</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.745974139291075</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1347.2518030000001</v>
+        <v>1347.2518027000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.36334800000008727</v>
+        <v>0.36334740000006605</v>
       </c>
       <c r="D345" s="5">
-        <v>0.32420287760883681</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>0.32420234138279547</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1349.473886</v>
+        <v>1349.4738855999999</v>
       </c>
       <c r="C346" s="5">
-        <v>2.2220829999998841</v>
+        <v>2.2220828999998048</v>
       </c>
       <c r="D346" s="5">
-        <v>1.9972672906228839</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>1.9972672003722103</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1353.673207</v>
+        <v>1353.6732066</v>
       </c>
       <c r="C347" s="5">
         <v>4.1993210000000545</v>
       </c>
       <c r="D347" s="5">
-        <v>3.7987632673011307</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>3.798763268446459</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1357.5232980000001</v>
+        <v>1357.5232979</v>
       </c>
       <c r="C348" s="5">
-        <v>3.8500910000000204</v>
+        <v>3.850091300000031</v>
       </c>
       <c r="D348" s="5">
-        <v>3.4669158713044546</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>3.4669161467276055</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1367.142085</v>
+        <v>1367.1420846000001</v>
       </c>
       <c r="C349" s="5">
-        <v>9.6187869999998838</v>
+        <v>9.6187867000001006</v>
       </c>
       <c r="D349" s="5">
-        <v>8.8419537217458775</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>8.8419534358168406</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1362.71921</v>
+        <v>1362.7192098999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-4.4228749999999764</v>
+        <v>-4.4228747000001931</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.8138132239212919</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-3.8138129709150426</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1370.8231639999999</v>
       </c>
       <c r="C351" s="5">
-        <v>8.1039539999999306</v>
+        <v>8.1039541000000099</v>
       </c>
       <c r="D351" s="5">
-        <v>7.3743817235797593</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>7.3743818181326359</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1368.460736</v>
+        <v>1368.4607355000001</v>
       </c>
       <c r="C352" s="5">
-        <v>-2.3624279999999089</v>
+        <v>-2.3624284999998508</v>
       </c>
       <c r="D352" s="5">
-        <v>-2.0485476864133711</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-2.0485481158803664</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1376.0666120000001</v>
+        <v>1376.0666117999999</v>
       </c>
       <c r="C353" s="5">
-        <v>7.6058760000000802</v>
+        <v>7.6058762999998635</v>
       </c>
       <c r="D353" s="5">
-        <v>6.8772811193276828</v>
+        <v>6.8772814015248374</v>
       </c>
       <c r="E353" s="5">
-        <v>3.0824322538923532</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>3.0824322466321608</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1379.937169</v>
+        <v>1379.9371693000001</v>
       </c>
       <c r="C354" s="5">
-        <v>3.8705569999999625</v>
+        <v>3.8705575000001318</v>
       </c>
       <c r="D354" s="5">
-        <v>3.4280320550849508</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>3.4280325052986838</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1386.9459199999999</v>
+        <v>1386.9459197000001</v>
       </c>
       <c r="C355" s="5">
-        <v>7.0087509999998474</v>
+        <v>7.0087504000000536</v>
       </c>
       <c r="D355" s="5">
-        <v>6.2680169010064235</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>6.2680163479405415</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1385.710691</v>
+        <v>1385.7106913</v>
       </c>
       <c r="C356" s="5">
-        <v>-1.2352289999998902</v>
+        <v>-1.2352284000000964</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.063513418865647</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-1.063512905031605</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1386.2186369999999</v>
+        <v>1386.2186369000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.50794599999994716</v>
+        <v>0.5079456000000846</v>
       </c>
       <c r="D357" s="5">
-        <v>0.44075980518891722</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.44075945730162047</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1388.4127450000001</v>
       </c>
       <c r="C358" s="5">
-        <v>2.1941080000001421</v>
+        <v>2.194108099999994</v>
       </c>
       <c r="D358" s="5">
-        <v>1.9159832423969236</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>1.9159833306219287</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1390.3885110000001</v>
+        <v>1390.3885107999999</v>
       </c>
       <c r="C359" s="5">
-        <v>1.9757660000000214</v>
+        <v>1.9757657999998628</v>
       </c>
       <c r="D359" s="5">
-        <v>1.721076117866005</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.7210759422815025</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1397.4488510000001</v>
+        <v>1397.4488504999999</v>
       </c>
       <c r="C360" s="5">
-        <v>7.0603399999999965</v>
+        <v>7.0603396999999859</v>
       </c>
       <c r="D360" s="5">
-        <v>6.2666538204451339</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>6.2666535476158414</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1401.577319</v>
+        <v>1401.5773185</v>
       </c>
       <c r="C361" s="5">
-        <v>4.1284679999998843</v>
+        <v>4.1284680000001117</v>
       </c>
       <c r="D361" s="5">
-        <v>3.6033216881811381</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.6033216894918452</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1405.299082</v>
       </c>
       <c r="C362" s="5">
-        <v>3.7217630000000099</v>
+        <v>3.7217634999999518</v>
       </c>
       <c r="D362" s="5">
-        <v>3.2334448345585853</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>3.2334452764898547</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1408.7727669999999</v>
+        <v>1408.7727672000001</v>
       </c>
       <c r="C363" s="5">
-        <v>3.4736849999999322</v>
+        <v>3.4736852000000908</v>
       </c>
       <c r="D363" s="5">
-        <v>3.0068773012557282</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>3.0068774767395112</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1409.9736210000001</v>
+        <v>1409.9736207999999</v>
       </c>
       <c r="C364" s="5">
-        <v>1.2008540000001631</v>
+        <v>1.2008535999998458</v>
       </c>
       <c r="D364" s="5">
-        <v>1.0277029552377082</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>1.0277026111602972</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1413.4632099999999</v>
+        <v>1413.4632097000001</v>
       </c>
       <c r="C365" s="5">
-        <v>3.4895889999997962</v>
+        <v>3.4895889000001716</v>
       </c>
       <c r="D365" s="5">
-        <v>3.0106808262100326</v>
+        <v>3.0106807391893753</v>
       </c>
       <c r="E365" s="5">
-        <v>2.7176444565897073</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.7176444497176266</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1418.4272559999999</v>
+        <v>1418.4272555</v>
       </c>
       <c r="C366" s="5">
-        <v>4.964046000000053</v>
+        <v>4.9640457999998944</v>
       </c>
       <c r="D366" s="5">
-        <v>4.2967334436154303</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.2967332680735382</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1419.0744480000001</v>
+        <v>1419.0744482</v>
       </c>
       <c r="C367" s="5">
-        <v>0.64719200000013188</v>
+        <v>0.64719270000000506</v>
       </c>
       <c r="D367" s="5">
-        <v>0.54890536328375816</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>0.54890595866192715</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1379.7045559999999</v>
+        <v>1379.7045555</v>
       </c>
       <c r="C368" s="5">
-        <v>-39.369892000000164</v>
+        <v>-39.369892700000037</v>
       </c>
       <c r="D368" s="5">
-        <v>-28.653771762941403</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-28.653772193872552</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>854.51199729999996</v>
+        <v>854.51199733999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-525.19255869999995</v>
+        <v>-525.19255815999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.681444730161502</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-99.681444728597242</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1004.720713</v>
       </c>
       <c r="C370" s="5">
-        <v>150.20871570000008</v>
+        <v>150.20871566000005</v>
       </c>
       <c r="D370" s="5">
-        <v>598.11391198876981</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>598.11391159662207</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1111.9987799999999</v>
+        <v>1111.9987798</v>
       </c>
       <c r="C371" s="5">
-        <v>107.27806699999985</v>
+        <v>107.27806679999992</v>
       </c>
       <c r="D371" s="5">
-        <v>237.83719434945533</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>237.83719362030936</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1100.3302739999999</v>
+        <v>1100.3302735</v>
       </c>
       <c r="C372" s="5">
-        <v>-11.668505999999979</v>
+        <v>-11.66850629999999</v>
       </c>
       <c r="D372" s="5">
-        <v>-11.890037570310419</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-11.890037860600412</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1120.0123679999999</v>
+        <v>1120.0123682000001</v>
       </c>
       <c r="C373" s="5">
-        <v>19.682094000000006</v>
+        <v>19.682094700000107</v>
       </c>
       <c r="D373" s="5">
-        <v>23.707798030770345</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>23.707798970423145</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1155.4830380000001</v>
+        <v>1155.4830383999999</v>
       </c>
       <c r="C374" s="5">
-        <v>35.470670000000155</v>
+        <v>35.470670199999859</v>
       </c>
       <c r="D374" s="5">
-        <v>45.374780933243805</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>45.374781225631764</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1195.3046959999999</v>
+        <v>1195.3046962000001</v>
       </c>
       <c r="C375" s="5">
-        <v>39.821657999999843</v>
+        <v>39.821657800000139</v>
       </c>
       <c r="D375" s="5">
-        <v>50.169112271932683</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>50.169111949632693</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1204.9242690000001</v>
+        <v>1204.9242693000001</v>
       </c>
       <c r="C376" s="5">
-        <v>9.6195730000001731</v>
+        <v>9.6195731000000251</v>
       </c>
       <c r="D376" s="5">
-        <v>10.096500071038971</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>10.096500178920476</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1213.4048250000001</v>
+        <v>1213.4048244999999</v>
       </c>
       <c r="C377" s="5">
-        <v>8.4805559999999787</v>
+        <v>8.4805551999997988</v>
       </c>
       <c r="D377" s="5">
-        <v>8.7806347758652379</v>
+        <v>8.7806339129623758</v>
       </c>
       <c r="E377" s="5">
-        <v>-14.153773765360322</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-14.153773782514046</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1219.3695299999999</v>
+        <v>1219.3695296999999</v>
       </c>
       <c r="C378" s="5">
-        <v>5.9647049999998671</v>
+        <v>5.9647052000000258</v>
       </c>
       <c r="D378" s="5">
-        <v>6.0609351000371792</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>6.0609353113548758</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1208.539722</v>
+        <v>1208.5397224000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-10.829807999999957</v>
+        <v>-10.829807299999857</v>
       </c>
       <c r="D379" s="5">
-        <v>-10.152274200932965</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-10.152273578819893</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1235.3283200000001</v>
       </c>
       <c r="C380" s="5">
-        <v>26.788598000000093</v>
+        <v>26.788597600000003</v>
       </c>
       <c r="D380" s="5">
-        <v>30.094106304562086</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>30.094105787862624</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1261.427576</v>
+        <v>1261.4275759</v>
       </c>
       <c r="C381" s="5">
-        <v>26.099255999999968</v>
+        <v>26.099255899999889</v>
       </c>
       <c r="D381" s="5">
-        <v>28.516555464966341</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>28.516555342708138</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1279.7663239999999</v>
+        <v>1279.7663242000001</v>
       </c>
       <c r="C382" s="5">
-        <v>18.338747999999896</v>
+        <v>18.338748300000134</v>
       </c>
       <c r="D382" s="5">
-        <v>18.910521663804868</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>18.910521999923226</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1297.0781689999999</v>
+        <v>1297.0781692999999</v>
       </c>
       <c r="C383" s="5">
-        <v>17.311844999999948</v>
+        <v>17.3118450999998</v>
       </c>
       <c r="D383" s="5">
-        <v>17.496698405170097</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>17.496698510931942</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1322.1751899999999</v>
       </c>
       <c r="C384" s="5">
-        <v>25.097021000000041</v>
+        <v>25.09702070000003</v>
       </c>
       <c r="D384" s="5">
-        <v>25.856092787987038</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>25.856092438677326</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1326.0383890000001</v>
+        <v>1326.0383890999999</v>
       </c>
       <c r="C385" s="5">
-        <v>3.8631990000001224</v>
+        <v>3.8631990999999744</v>
       </c>
       <c r="D385" s="5">
-        <v>3.5631193031825603</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>3.5631193969019925</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1334.2972030000001</v>
+        <v>1334.2972033000001</v>
       </c>
       <c r="C386" s="5">
-        <v>8.2588140000000294</v>
+        <v>8.2588142000001881</v>
       </c>
       <c r="D386" s="5">
-        <v>7.7352297276462645</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>7.7352299208261144</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1351.627135</v>
       </c>
       <c r="C387" s="5">
-        <v>17.329931999999872</v>
+        <v>17.329931699999861</v>
       </c>
       <c r="D387" s="5">
-        <v>16.748663148096842</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>16.748662833103278</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1355.817051</v>
+        <v>1355.8170513</v>
       </c>
       <c r="C388" s="5">
-        <v>4.1899160000000393</v>
+        <v>4.1899163000000499</v>
       </c>
       <c r="D388" s="5">
-        <v>3.7839683108098487</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>3.7839685863796602</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1367.3755960000001</v>
       </c>
       <c r="C389" s="5">
-        <v>11.558545000000095</v>
+        <v>11.558544700000084</v>
       </c>
       <c r="D389" s="5">
-        <v>10.723753336444242</v>
+        <v>10.723753042447548</v>
       </c>
       <c r="E389" s="5">
-        <v>12.689151042398406</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>12.689151088833528</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1368.3195229999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.94392699999980323</v>
       </c>
       <c r="D390" s="5">
         <v>0.83153667008049048</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1377.18029</v>
+        <v>1377.1802903</v>
       </c>
       <c r="C391" s="5">
-        <v>8.8607670000001235</v>
+        <v>8.8607673000001341</v>
       </c>
       <c r="D391" s="5">
-        <v>8.0536149132734991</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>8.0536151957296696</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1377.9001539999999</v>
+        <v>1377.9001536999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.7198639999999159</v>
+        <v>0.71986339999989468</v>
       </c>
       <c r="D392" s="5">
-        <v>0.62905676227551499</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>0.62905623631672736</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1393.832639</v>
+        <v>1393.8326391000001</v>
       </c>
       <c r="C393" s="5">
-        <v>15.932485000000042</v>
+        <v>15.932485400000132</v>
       </c>
       <c r="D393" s="5">
-        <v>14.792780801011718</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>14.792781199756888</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1399.8240969999999</v>
+        <v>1399.8240965</v>
       </c>
       <c r="C394" s="5">
-        <v>5.991457999999966</v>
+        <v>5.9914573999999448</v>
       </c>
       <c r="D394" s="5">
-        <v>5.2819749494485979</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>5.2819744075422559</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1405.852965</v>
+        <v>1405.8529653999999</v>
       </c>
       <c r="C395" s="5">
-        <v>6.0288680000001023</v>
+        <v>6.0288688999999067</v>
       </c>
       <c r="D395" s="5">
-        <v>5.2924497759909261</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>5.2924505868006788</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1422.488417</v>
+        <v>1422.4884165999999</v>
       </c>
       <c r="C396" s="5">
-        <v>16.635451999999987</v>
+        <v>16.635451200000034</v>
       </c>
       <c r="D396" s="5">
-        <v>15.161165230828688</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>15.161164449038033</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1429.0102899999999</v>
+        <v>1429.0102902000001</v>
       </c>
       <c r="C397" s="5">
-        <v>6.5218729999999141</v>
+        <v>6.5218736000001627</v>
       </c>
       <c r="D397" s="5">
-        <v>5.6426795242814354</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>5.6426800581840242</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1432.8114499999999</v>
+        <v>1432.8114501</v>
       </c>
       <c r="C398" s="5">
-        <v>3.8011599999999817</v>
+        <v>3.8011598999999023</v>
       </c>
       <c r="D398" s="5">
-        <v>3.239109139241525</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>3.2391090523172572</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1436.4252019999999</v>
+        <v>1436.4252016</v>
       </c>
       <c r="C399" s="5">
-        <v>3.6137519999999768</v>
+        <v>3.6137515000000349</v>
       </c>
       <c r="D399" s="5">
-        <v>3.0689076305039142</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>3.0689071997644923</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1441.1177520000001</v>
+        <v>1441.1177522999999</v>
       </c>
       <c r="C400" s="5">
-        <v>4.6925500000002103</v>
+        <v>4.6925506999998561</v>
       </c>
       <c r="D400" s="5">
-        <v>3.9913990442720371</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.9913996515492656</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1440.1322709999999</v>
+        <v>1440.1322714</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.98548100000016348</v>
+        <v>-0.98548089999985677</v>
       </c>
       <c r="D401" s="5">
-        <v>-0.81751790574463579</v>
+        <v>-0.81751782293034703</v>
       </c>
       <c r="E401" s="5">
-        <v>5.3208990428698533</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>5.3208990721229643</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1468.3481059999999</v>
+        <v>1468.3481062999999</v>
       </c>
       <c r="C402" s="5">
-        <v>28.21583499999997</v>
+        <v>28.215834899999891</v>
       </c>
       <c r="D402" s="5">
-        <v>26.21754847509894</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>26.217548363864452</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1472.0249080000001</v>
+        <v>1472.0249074999999</v>
       </c>
       <c r="C403" s="5">
-        <v>3.6768020000001798</v>
+        <v>3.6768011999999999</v>
       </c>
       <c r="D403" s="5">
-        <v>3.0465784721118938</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.0465777994493015</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1475.7999170000001</v>
+        <v>1475.7999165000001</v>
       </c>
       <c r="C404" s="5">
-        <v>3.7750089999999545</v>
+        <v>3.7750090000001819</v>
       </c>
       <c r="D404" s="5">
-        <v>3.12118009804907</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.1211800991242544</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1469.947277</v>
+        <v>1469.9472771000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-5.8526400000000649</v>
+        <v>-5.8526394000000437</v>
       </c>
       <c r="D405" s="5">
-        <v>-4.6564501085473609</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-4.6564496430852138</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1475.3936140000001</v>
+        <v>1475.3936140999999</v>
       </c>
       <c r="C406" s="5">
-        <v>5.446337000000085</v>
+        <v>5.4463369999998577</v>
       </c>
       <c r="D406" s="5">
-        <v>4.5378816712156933</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.5378816709004344</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1486.367103</v>
+        <v>1486.3671026</v>
       </c>
       <c r="C407" s="5">
-        <v>10.973488999999972</v>
+        <v>10.97348850000003</v>
       </c>
       <c r="D407" s="5">
-        <v>9.2995124294349409</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>9.2995119875705967</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1487.0148360000001</v>
+        <v>1487.0148359</v>
       </c>
       <c r="C408" s="5">
-        <v>0.64773300000001655</v>
+        <v>0.64773330000002716</v>
       </c>
       <c r="D408" s="5">
-        <v>0.524194389522048</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>0.52419463302841862</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1491.26134</v>
+        <v>1491.2613397</v>
       </c>
       <c r="C409" s="5">
-        <v>4.246503999999959</v>
+        <v>4.2465038000000277</v>
       </c>
       <c r="D409" s="5">
-        <v>3.4812085527989645</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>3.4812083864965038</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1495.760141</v>
+        <v>1495.7601413</v>
       </c>
       <c r="C410" s="5">
-        <v>4.4988009999999576</v>
+        <v>4.4988015999999789</v>
       </c>
       <c r="D410" s="5">
-        <v>3.6808051780821804</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>3.6808056779134457</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1495.799996</v>
       </c>
       <c r="C411" s="5">
-        <v>3.985499999998865E-2</v>
+        <v>3.9854699999978038E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>3.1979064139431301E-2</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>3.1978823381950683E-2</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1496.7925110000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.99251500000013948</v>
       </c>
       <c r="D412" s="5">
         <v>0.79915375052961313</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1499.9819620000001</v>
+        <v>1499.9819622</v>
       </c>
       <c r="C413" s="5">
-        <v>3.1894509999999627</v>
+        <v>3.189451199999894</v>
       </c>
       <c r="D413" s="5">
-        <v>2.5872100845828472</v>
+        <v>2.5872102487244142</v>
       </c>
       <c r="E413" s="5">
-        <v>4.1558468069354149</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.1558467918935138</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1506.5010890000001</v>
+        <v>1506.5010886</v>
       </c>
       <c r="C414" s="5">
-        <v>6.5191270000000259</v>
+        <v>6.5191264000000047</v>
       </c>
       <c r="D414" s="5">
-        <v>5.3418549451170971</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>5.3418544409286506</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1507.7650699999999</v>
+        <v>1507.7650698</v>
       </c>
       <c r="C415" s="5">
-        <v>1.2639809999998306</v>
+        <v>1.2639811999999893</v>
       </c>
       <c r="D415" s="5">
-        <v>1.0114802696828518</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.0114804307389536</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1508.702258</v>
+        <v>1508.7022578000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.9371880000001056</v>
       </c>
       <c r="D416" s="5">
-        <v>0.74844437669947528</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>0.74844437679899567</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1510.692681</v>
+        <v>1510.6926814000001</v>
       </c>
       <c r="C417" s="5">
-        <v>1.9904229999999643</v>
+        <v>1.9904235999999855</v>
       </c>
       <c r="D417" s="5">
-        <v>1.5946919491074407</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.5946924335233703</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1514.2459799999999</v>
+        <v>1514.2459798</v>
       </c>
       <c r="C418" s="5">
-        <v>3.5532989999999245</v>
+        <v>3.5532983999999033</v>
       </c>
       <c r="D418" s="5">
-        <v>2.8593204482552093</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.8593199584082463</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1512.0950929999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-2.1508870000000115</v>
+        <v>-2.1508868000000803</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.6912676830197926</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-1.6912675272055644</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1505.2859980000001</v>
+        <v>1505.2859982</v>
       </c>
       <c r="C420" s="5">
-        <v>-6.8090949999998429</v>
+        <v>-6.8090947999999116</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.2718590689995848</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-5.2718589179668651</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1515.4383539999999</v>
+        <v>1515.4383542999999</v>
       </c>
       <c r="C421" s="5">
-        <v>10.152355999999827</v>
+        <v>10.152356099999906</v>
       </c>
       <c r="D421" s="5">
-        <v>8.4004367122525245</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>8.4004367969315865</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1518.8879509999999</v>
+        <v>1518.8879514</v>
       </c>
       <c r="C422" s="5">
-        <v>3.4495970000000398</v>
+        <v>3.4495971000001191</v>
       </c>
       <c r="D422" s="5">
-        <v>2.7660227888390843</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.7660228694754263</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1525.4291049999999</v>
+        <v>1525.4291046000001</v>
       </c>
       <c r="C423" s="5">
-        <v>6.5411540000000059</v>
+        <v>6.5411532000000534</v>
       </c>
       <c r="D423" s="5">
-        <v>5.2920296754372931</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>5.2920290113748658</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1527.209777</v>
+        <v>1527.2097773</v>
       </c>
       <c r="C424" s="5">
-        <v>1.7806720000000951</v>
+        <v>1.7806726999999682</v>
       </c>
       <c r="D424" s="5">
-        <v>1.4098189354820434</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.4098194936310815</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1530.898864</v>
+        <v>1530.8988643</v>
       </c>
       <c r="C425" s="5">
         <v>3.6890869999999722</v>
       </c>
       <c r="D425" s="5">
-        <v>2.937510571775781</v>
+        <v>2.9375105711910487</v>
       </c>
       <c r="E425" s="5">
-        <v>2.0611515860348595</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.0611515924267909</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1529.610856</v>
+        <v>1529.6108561999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.2880079999999907</v>
+        <v>-1.28800810000007</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.0049504510417973</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-1.0049505285086857</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1528.2379920000001</v>
+        <v>1528.2379922</v>
       </c>
       <c r="C427" s="5">
         <v>-1.3728639999999359</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.0717292493385711</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-1.0717292491991381</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1529.8919760000001</v>
+        <v>1529.8919758</v>
       </c>
       <c r="C428" s="5">
-        <v>1.6539840000000368</v>
+        <v>1.6539835999999468</v>
       </c>
       <c r="D428" s="5">
-        <v>1.3064967904702129</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>1.3064964724514905</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1533.5938180000001</v>
+        <v>1533.5938182</v>
       </c>
       <c r="C429" s="5">
-        <v>3.7018419999999423</v>
+        <v>3.7018424000000323</v>
       </c>
       <c r="D429" s="5">
-        <v>2.9425657412878836</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.942566063878127</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1534.3246979999999</v>
+        <v>1534.3246982999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.73087999999984277</v>
+        <v>0.73088009999992209</v>
       </c>
       <c r="D430" s="5">
-        <v>0.57339732049510594</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.57339739907882326</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1521.79628</v>
       </c>
       <c r="C431" s="5">
-        <v>-12.528417999999874</v>
+        <v>-12.528418299999885</v>
       </c>
       <c r="D431" s="5">
-        <v>-9.3702240067127356</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-9.370224219358203</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1525.5128769999999</v>
+        <v>1525.5128768</v>
       </c>
       <c r="C432" s="5">
-        <v>3.7165969999998651</v>
+        <v>3.7165967999999339</v>
       </c>
       <c r="D432" s="5">
-        <v>2.9703804321357552</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>2.9703802701386062</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1526.77658</v>
+        <v>1526.7765798999999</v>
       </c>
       <c r="C433" s="5">
-        <v>1.2637030000000777</v>
+        <v>1.2637030999999297</v>
       </c>
       <c r="D433" s="5">
-        <v>0.99859646049100803</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.99859654000413745</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1530.245778</v>
+        <v>1530.2457783</v>
       </c>
       <c r="C434" s="5">
-        <v>3.4691980000000058</v>
+        <v>3.4691984000000957</v>
       </c>
       <c r="D434" s="5">
-        <v>2.7610198341727621</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>2.7610201566916626</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1532.9945</v>
+        <v>1532.9945004000001</v>
       </c>
       <c r="C435" s="5">
-        <v>2.7487220000000434</v>
+        <v>2.7487221000001227</v>
       </c>
       <c r="D435" s="5">
-        <v>2.176937427192005</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>2.1769375067433039</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1531.7420279999999</v>
+        <v>1531.7420279</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.2524720000001253</v>
+        <v>-1.2524725000000672</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.976018567498671</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-0.976018955132818</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1536.2046539999999</v>
+        <v>1536.2046538</v>
       </c>
       <c r="C437" s="5">
-        <v>4.4626260000000002</v>
+        <v>4.4626258999999209</v>
       </c>
       <c r="D437" s="5">
-        <v>3.5526872046794056</v>
+        <v>3.5526871240252111</v>
       </c>
       <c r="E437" s="5">
-        <v>0.34658004684493537</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.34658001411647099</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1543.508947</v>
+        <v>1543.5089465000001</v>
       </c>
       <c r="C438" s="5">
-        <v>7.3042930000001434</v>
+        <v>7.3042927000001328</v>
       </c>
       <c r="D438" s="5">
-        <v>5.8573205158528818</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>5.8573202697394633</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1544.000145</v>
+        <v>1544.6317974999999</v>
       </c>
       <c r="C439" s="5">
-        <v>0.49119799999994029</v>
+        <v>1.122850999999855</v>
       </c>
       <c r="D439" s="5">
-        <v>0.38255067023793554</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.87646101302090162</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>1553.0904593</v>
+      </c>
+      <c r="C440" s="5">
+        <v>8.4586618000000726</v>
+      </c>
+      <c r="D440" s="5">
+        <v>6.772981756283758</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE700000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>