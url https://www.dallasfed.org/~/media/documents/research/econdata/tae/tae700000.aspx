--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4EC6A82E-658E-4C08-AA3E-7A0075D515B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{53E9A05C-A746-4978-9F6E-757D7039FBC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{46842ED2-9674-45B8-9863-1D71B2844EF2}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{460CFED4-F93A-45D8-A8A7-1CF7B93342FF}"/>
   </bookViews>
   <sheets>
     <sheet name="AE700000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Leisure and Hospitality</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FFF80228-6172-4595-A673-686252F93052}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74E40416-B3CE-4DA6-ABF9-5E6E35EFCC27}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>584.96371452000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>584.34953906999999</v>
       </c>
       <c r="C7" s="5">
         <v>-0.61417545000006157</v>
       </c>
       <c r="D7" s="5">
         <v>-1.252674992408942</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>583.14782316000003</v>
       </c>
       <c r="C8" s="5">
         <v>-1.2017159099999617</v>
       </c>
       <c r="D8" s="5">
         <v>-2.4400799640601378</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>587.84874927999999</v>
       </c>
       <c r="C9" s="5">
         <v>4.7009261199999628</v>
       </c>
       <c r="D9" s="5">
         <v>10.11418705807352</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>590.66042746000005</v>
       </c>
       <c r="C10" s="5">
         <v>2.8116781800000581</v>
       </c>
       <c r="D10" s="5">
         <v>5.8930170207113219</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>596.45098024000004</v>
       </c>
       <c r="C11" s="5">
         <v>5.7905527799999845</v>
       </c>
       <c r="D11" s="5">
         <v>12.419739772394722</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>598.95191267999996</v>
       </c>
       <c r="C12" s="5">
         <v>2.5009324399999286</v>
       </c>
       <c r="D12" s="5">
         <v>5.1493018444581873</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>600.93979588000002</v>
       </c>
       <c r="C13" s="5">
         <v>1.9878832000000557</v>
       </c>
       <c r="D13" s="5">
         <v>4.0562350392412849</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>600.56849947000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.37129641000001357</v>
       </c>
       <c r="D14" s="5">
         <v>-0.73891712507607732</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>598.96617249999997</v>
       </c>
       <c r="C15" s="5">
         <v>-1.6023269700000355</v>
       </c>
       <c r="D15" s="5">
         <v>-3.1550548519253652</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>598.83677058000001</v>
       </c>
       <c r="C16" s="5">
         <v>-0.12940191999996387</v>
       </c>
       <c r="D16" s="5">
         <v>-0.25894271259874202</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>598.71278486999995</v>
       </c>
       <c r="C17" s="5">
         <v>-0.12398571000005632</v>
       </c>
       <c r="D17" s="5">
         <v>-0.24817037077273785</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>594.47719903999996</v>
       </c>
       <c r="C18" s="5">
         <v>-4.2355858299999909</v>
       </c>
       <c r="D18" s="5">
         <v>-8.1667320790844258</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>595.20025250000003</v>
       </c>
       <c r="C19" s="5">
         <v>0.72305346000007376</v>
       </c>
       <c r="D19" s="5">
         <v>1.4693449070433795</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>595.50787978999995</v>
       </c>
       <c r="C20" s="5">
         <v>0.30762728999991396</v>
       </c>
       <c r="D20" s="5">
         <v>0.62198214976454391</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>597.76050387999999</v>
       </c>
       <c r="C21" s="5">
         <v>2.2526240900000403</v>
       </c>
       <c r="D21" s="5">
         <v>4.6348716826551062</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>601.42189364000001</v>
       </c>
       <c r="C22" s="5">
         <v>3.66138976000002</v>
       </c>
       <c r="D22" s="5">
         <v>7.6029577357234368</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>604.02627131999998</v>
       </c>
       <c r="C23" s="5">
         <v>2.6043776799999705</v>
       </c>
       <c r="D23" s="5">
         <v>5.3220084510149146</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>602.61695442999996</v>
       </c>
       <c r="C24" s="5">
         <v>-1.4093168900000137</v>
       </c>
       <c r="D24" s="5">
         <v>-2.7641941547770554</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>603.20741268999996</v>
       </c>
       <c r="C25" s="5">
         <v>0.59045825999999124</v>
       </c>
       <c r="D25" s="5">
         <v>1.1821453109222224</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>608.59530434999999</v>
       </c>
       <c r="C26" s="5">
         <v>5.3878916600000366</v>
       </c>
       <c r="D26" s="5">
         <v>11.261043387458347</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>605.89301836000004</v>
       </c>
       <c r="C27" s="5">
         <v>-2.7022859899999503</v>
       </c>
       <c r="D27" s="5">
         <v>-5.2000274005073006</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>606.66879374999996</v>
       </c>
       <c r="C28" s="5">
         <v>0.77577538999992157</v>
       </c>
       <c r="D28" s="5">
         <v>1.5473263654851355</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>609.07490641000004</v>
       </c>
       <c r="C29" s="5">
         <v>2.4061126600000762</v>
       </c>
       <c r="D29" s="5">
         <v>4.8645298439874862</v>
       </c>
       <c r="E29" s="5">
         <v>1.7307333001499225</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>609.37320863000002</v>
       </c>
       <c r="C30" s="5">
         <v>0.2983022199999823</v>
       </c>
       <c r="D30" s="5">
         <v>0.58930105060841509</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>610.21191537000004</v>
       </c>
       <c r="C31" s="5">
         <v>0.83870674000002055</v>
       </c>
       <c r="D31" s="5">
         <v>1.6641720292131845</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>612.29313520999995</v>
       </c>
       <c r="C32" s="5">
         <v>2.0812198399999033</v>
       </c>
       <c r="D32" s="5">
         <v>4.1704354598447235</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>613.01132136000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.71818615000006503</v>
       </c>
       <c r="D33" s="5">
         <v>1.4166498332808253</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>614.82982353</v>
       </c>
       <c r="C34" s="5">
         <v>1.8185021699999879</v>
       </c>
       <c r="D34" s="5">
         <v>3.6184672426837317</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>612.96933578999995</v>
       </c>
       <c r="C35" s="5">
         <v>-1.8604877400000532</v>
       </c>
       <c r="D35" s="5">
         <v>-3.5713953496577799</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>617.62596699999995</v>
       </c>
       <c r="C36" s="5">
         <v>4.6566312100000005</v>
       </c>
       <c r="D36" s="5">
         <v>9.5069220160158388</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>619.12867782000001</v>
       </c>
       <c r="C37" s="5">
         <v>1.5027108200000612</v>
       </c>
       <c r="D37" s="5">
         <v>2.9590407806251662</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>619.84649911999998</v>
       </c>
       <c r="C38" s="5">
         <v>0.71782129999996869</v>
       </c>
       <c r="D38" s="5">
         <v>1.4001930434506482</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>626.18976927999995</v>
       </c>
       <c r="C39" s="5">
         <v>6.3432701599999746</v>
       </c>
       <c r="D39" s="5">
         <v>12.995664852501543</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>629.41874467000002</v>
       </c>
       <c r="C40" s="5">
         <v>3.2289753900000733</v>
       </c>
       <c r="D40" s="5">
         <v>6.3663987938574085</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>627.51464275000001</v>
       </c>
       <c r="C41" s="5">
         <v>-1.9041019200000164</v>
       </c>
       <c r="D41" s="5">
         <v>-3.5704139684538339</v>
       </c>
       <c r="E41" s="5">
         <v>3.0274989407603758</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>632.63774990000002</v>
       </c>
       <c r="C42" s="5">
         <v>5.1231071500000098</v>
       </c>
       <c r="D42" s="5">
         <v>10.249052036394989</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>637.47058394999999</v>
       </c>
       <c r="C43" s="5">
         <v>4.832834049999974</v>
       </c>
       <c r="D43" s="5">
         <v>9.5621517590011251</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>638.86289160000001</v>
       </c>
       <c r="C44" s="5">
         <v>1.3923076500000207</v>
       </c>
       <c r="D44" s="5">
         <v>2.6526499863126052</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>638.56035299999996</v>
       </c>
       <c r="C45" s="5">
         <v>-0.30253860000004806</v>
       </c>
       <c r="D45" s="5">
         <v>-0.56679177442728879</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>632.26921281</v>
       </c>
       <c r="C46" s="5">
         <v>-6.2911401899999646</v>
       </c>
       <c r="D46" s="5">
         <v>-11.20244341254153</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>636.29450087999999</v>
       </c>
       <c r="C47" s="5">
         <v>4.0252880699999878</v>
       </c>
       <c r="D47" s="5">
         <v>7.912962921612321</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>635.33989635</v>
       </c>
       <c r="C48" s="5">
         <v>-0.95460452999998324</v>
       </c>
       <c r="D48" s="5">
         <v>-1.7855259595415229</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>638.44829878999997</v>
       </c>
       <c r="C49" s="5">
         <v>3.1084024399999635</v>
       </c>
       <c r="D49" s="5">
         <v>6.0315902473090599</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>642.30841921000001</v>
       </c>
       <c r="C50" s="5">
         <v>3.8601204200000439</v>
       </c>
       <c r="D50" s="5">
         <v>7.5015106204951332</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>639.44798622999997</v>
       </c>
       <c r="C51" s="5">
         <v>-2.8604329800000414</v>
       </c>
       <c r="D51" s="5">
         <v>-5.2150659816955658</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>639.45722988</v>
       </c>
       <c r="C52" s="5">
         <v>9.2436500000303568E-3</v>
       </c>
       <c r="D52" s="5">
         <v>1.7348184988241755E-2</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>643.46515509999995</v>
       </c>
       <c r="C53" s="5">
         <v>4.0079252199999473</v>
       </c>
       <c r="D53" s="5">
         <v>7.7860071074664416</v>
       </c>
       <c r="E53" s="5">
         <v>2.5418550043866617</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>645.61958546999995</v>
       </c>
       <c r="C54" s="5">
         <v>2.15443037</v>
       </c>
       <c r="D54" s="5">
         <v>4.0926229038168893</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>645.54189929999995</v>
       </c>
       <c r="C55" s="5">
         <v>-7.7686169999992671E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-0.14429818296896046</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>649.23719223000001</v>
       </c>
       <c r="C56" s="5">
         <v>3.6952929300000505</v>
       </c>
       <c r="D56" s="5">
         <v>7.0896409559978002</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>656.65072122000004</v>
       </c>
       <c r="C57" s="5">
         <v>7.4135289900000316</v>
       </c>
       <c r="D57" s="5">
         <v>14.596780491860994</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>653.89158519</v>
       </c>
       <c r="C58" s="5">
         <v>-2.759136030000036</v>
       </c>
       <c r="D58" s="5">
         <v>-4.9272895842593751</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>655.66787816999999</v>
       </c>
       <c r="C59" s="5">
         <v>1.7762929799999938</v>
       </c>
       <c r="D59" s="5">
         <v>3.3089409387962121</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>665.27476945000001</v>
       </c>
       <c r="C60" s="5">
         <v>9.6068912800000135</v>
       </c>
       <c r="D60" s="5">
         <v>19.070930000575892</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>666.18565642999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.91088697999998658</v>
       </c>
       <c r="D61" s="5">
         <v>1.6554564751740219</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>665.19002340999998</v>
       </c>
       <c r="C62" s="5">
         <v>-0.99563302000001386</v>
       </c>
       <c r="D62" s="5">
         <v>-1.7787647705769682</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>673.25384523000002</v>
       </c>
       <c r="C63" s="5">
         <v>8.0638218200000438</v>
       </c>
       <c r="D63" s="5">
         <v>15.557300078116665</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>677.68253115000005</v>
       </c>
       <c r="C64" s="5">
         <v>4.4286859200000208</v>
       </c>
       <c r="D64" s="5">
         <v>8.1855804762986253</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>679.24358553000002</v>
       </c>
       <c r="C65" s="5">
         <v>1.5610543799999732</v>
       </c>
       <c r="D65" s="5">
         <v>2.7995136469549875</v>
       </c>
       <c r="E65" s="5">
         <v>5.5602747322719859</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>681.96699150999996</v>
       </c>
       <c r="C66" s="5">
         <v>2.7234059799999386</v>
       </c>
       <c r="D66" s="5">
         <v>4.9188940319307761</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>684.83596450000005</v>
       </c>
       <c r="C67" s="5">
         <v>2.8689729900000884</v>
       </c>
       <c r="D67" s="5">
         <v>5.1667515970310607</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>684.90976854999997</v>
       </c>
       <c r="C68" s="5">
         <v>7.3804049999921517E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.12939941596916693</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>683.72406522999995</v>
       </c>
       <c r="C69" s="5">
         <v>-1.185703320000016</v>
       </c>
       <c r="D69" s="5">
         <v>-2.0577517129577005</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>688.58908255999995</v>
       </c>
       <c r="C70" s="5">
         <v>4.8650173300000006</v>
       </c>
       <c r="D70" s="5">
         <v>8.8807739836158426</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>691.95353415</v>
       </c>
       <c r="C71" s="5">
         <v>3.3644515900000442</v>
       </c>
       <c r="D71" s="5">
         <v>6.0233661674887529</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>693.06756312000005</v>
       </c>
       <c r="C72" s="5">
         <v>1.1140289700000494</v>
       </c>
       <c r="D72" s="5">
         <v>1.9491713744146821</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>693.95896103999996</v>
       </c>
       <c r="C73" s="5">
         <v>0.89139791999991758</v>
       </c>
       <c r="D73" s="5">
         <v>1.5543604755200002</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>694.87045738999996</v>
       </c>
       <c r="C74" s="5">
         <v>0.91149634999999307</v>
       </c>
       <c r="D74" s="5">
         <v>1.5876039799733288</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>693.32603189999998</v>
       </c>
       <c r="C75" s="5">
         <v>-1.5444254899999805</v>
       </c>
       <c r="D75" s="5">
         <v>-2.6347674754802153</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>693.71249677000003</v>
       </c>
       <c r="C76" s="5">
         <v>0.38646487000005436</v>
       </c>
       <c r="D76" s="5">
         <v>0.67094300253185413</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>696.78707939000003</v>
       </c>
       <c r="C77" s="5">
         <v>3.074582620000001</v>
       </c>
       <c r="D77" s="5">
         <v>5.4500644732298431</v>
       </c>
       <c r="E77" s="5">
         <v>2.582798606233605</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>698.62531461000003</v>
       </c>
       <c r="C78" s="5">
         <v>1.8382352200000014</v>
       </c>
       <c r="D78" s="5">
         <v>3.2121325878688545</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>697.48048125000003</v>
       </c>
       <c r="C79" s="5">
         <v>-1.1448333600000069</v>
       </c>
       <c r="D79" s="5">
         <v>-1.9488065736886773</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>698.86611350999999</v>
       </c>
       <c r="C80" s="5">
         <v>1.3856322599999658</v>
       </c>
       <c r="D80" s="5">
         <v>2.4101715206965579</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>704.08559642</v>
       </c>
       <c r="C81" s="5">
         <v>5.2194829100000106</v>
       </c>
       <c r="D81" s="5">
         <v>9.3396612078628714</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>708.53721315999996</v>
       </c>
       <c r="C82" s="5">
         <v>4.4516167399999631</v>
       </c>
       <c r="D82" s="5">
         <v>7.8565334797868092</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>708.60550544</v>
       </c>
       <c r="C83" s="5">
         <v>6.8292280000036953E-2</v>
       </c>
       <c r="D83" s="5">
         <v>0.11572319972281697</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>709.67607429999998</v>
       </c>
       <c r="C84" s="5">
         <v>1.0705688599999803</v>
       </c>
       <c r="D84" s="5">
         <v>1.8281139269845426</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>710.42002732000003</v>
       </c>
       <c r="C85" s="5">
         <v>0.74395302000004904</v>
       </c>
       <c r="D85" s="5">
         <v>1.2652376621355543</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>711.12259942000003</v>
       </c>
       <c r="C86" s="5">
         <v>0.70257209999999759</v>
       </c>
       <c r="D86" s="5">
         <v>1.1932200526417525</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>719.86461229999998</v>
       </c>
       <c r="C87" s="5">
         <v>8.7420128799999475</v>
       </c>
       <c r="D87" s="5">
         <v>15.791352765798127</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>722.15520041000002</v>
       </c>
       <c r="C88" s="5">
         <v>2.2905881100000443</v>
       </c>
       <c r="D88" s="5">
         <v>3.8859033175582258</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>723.47994812000002</v>
       </c>
       <c r="C89" s="5">
         <v>1.3247477099999969</v>
       </c>
       <c r="D89" s="5">
         <v>2.2236699584384789</v>
       </c>
       <c r="E89" s="5">
         <v>3.8308501290477581</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>727.58278779</v>
       </c>
       <c r="C90" s="5">
         <v>4.1028396699999803</v>
       </c>
       <c r="D90" s="5">
         <v>7.0214949502171997</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>731.41870442000004</v>
       </c>
       <c r="C91" s="5">
         <v>3.8359166300000425</v>
       </c>
       <c r="D91" s="5">
         <v>6.5132775679020316</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>735.71234716000004</v>
       </c>
       <c r="C92" s="5">
         <v>4.2936427399999957</v>
       </c>
       <c r="D92" s="5">
         <v>7.2763007304550431</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>733.45039354999994</v>
       </c>
       <c r="C93" s="5">
         <v>-2.2619536100000914</v>
       </c>
       <c r="D93" s="5">
         <v>-3.627657586599442</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>738.93742395000004</v>
       </c>
       <c r="C94" s="5">
         <v>5.4870304000000942</v>
       </c>
       <c r="D94" s="5">
         <v>9.3560954745303793</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>742.04722862000006</v>
       </c>
       <c r="C95" s="5">
         <v>3.1098046700000168</v>
       </c>
       <c r="D95" s="5">
         <v>5.1687282782990618</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>742.33160821000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.28437958999995772</v>
       </c>
       <c r="D96" s="5">
         <v>0.46085439458414257</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>745.05451029999995</v>
       </c>
       <c r="C97" s="5">
         <v>2.7229020899999341</v>
       </c>
       <c r="D97" s="5">
         <v>4.4915426635098399</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>750.56883474999995</v>
       </c>
       <c r="C98" s="5">
         <v>5.5143244500000037</v>
       </c>
       <c r="D98" s="5">
         <v>9.2520899709582096</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>747.49732828000003</v>
       </c>
       <c r="C99" s="5">
         <v>-3.0715064699999175</v>
       </c>
       <c r="D99" s="5">
         <v>-4.8016534058633482</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>751.45976298999994</v>
       </c>
       <c r="C100" s="5">
         <v>3.9624347099999113</v>
       </c>
       <c r="D100" s="5">
         <v>6.5498977972565653</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>753.63674647000005</v>
       </c>
       <c r="C101" s="5">
         <v>2.1769834800001036</v>
       </c>
       <c r="D101" s="5">
         <v>3.532337111941497</v>
       </c>
       <c r="E101" s="5">
         <v>4.1682977432013102</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>754.59967718999997</v>
       </c>
       <c r="C102" s="5">
         <v>0.96293071999991753</v>
       </c>
       <c r="D102" s="5">
         <v>1.5440752477859254</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>756.73382681999999</v>
       </c>
       <c r="C103" s="5">
         <v>2.1341496300000244</v>
       </c>
       <c r="D103" s="5">
         <v>3.4471173309744918</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>756.81605419000005</v>
       </c>
       <c r="C104" s="5">
         <v>8.2227370000055089E-2</v>
       </c>
       <c r="D104" s="5">
         <v>0.13047102190919535</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>760.31971855999996</v>
       </c>
       <c r="C105" s="5">
         <v>3.5036643699999104</v>
       </c>
       <c r="D105" s="5">
         <v>5.6990327999397072</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>762.15071504000002</v>
       </c>
       <c r="C106" s="5">
         <v>1.8309964800000671</v>
       </c>
       <c r="D106" s="5">
         <v>2.9284162884637199</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>764.69403455999998</v>
       </c>
       <c r="C107" s="5">
         <v>2.5433195199999545</v>
       </c>
       <c r="D107" s="5">
         <v>4.0787553184265635</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>769.13753482000004</v>
       </c>
       <c r="C108" s="5">
         <v>4.4435002600000644</v>
       </c>
       <c r="D108" s="5">
         <v>7.2002121030824373</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>771.98596477000001</v>
       </c>
       <c r="C109" s="5">
         <v>2.8484299499999679</v>
       </c>
       <c r="D109" s="5">
         <v>4.5357366952002209</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>776.66543306999995</v>
       </c>
       <c r="C110" s="5">
         <v>4.6794682999999395</v>
       </c>
       <c r="D110" s="5">
         <v>7.5213880833264968</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>773.85127187000001</v>
       </c>
       <c r="C111" s="5">
         <v>-2.8141611999999441</v>
       </c>
       <c r="D111" s="5">
         <v>-4.2624541458892722</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>776.25488071999996</v>
       </c>
       <c r="C112" s="5">
         <v>2.4036088499999551</v>
       </c>
       <c r="D112" s="5">
         <v>3.7915786022667541</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>779.72280838999995</v>
       </c>
       <c r="C113" s="5">
         <v>3.4679276699999946</v>
       </c>
       <c r="D113" s="5">
         <v>5.494722554199627</v>
       </c>
       <c r="E113" s="5">
         <v>3.4613574831887872</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>780.60887287000003</v>
       </c>
       <c r="C114" s="5">
         <v>0.88606448000007276</v>
       </c>
       <c r="D114" s="5">
         <v>1.3722161318262094</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>782.47788909999997</v>
       </c>
       <c r="C115" s="5">
         <v>1.8690162299999429</v>
       </c>
       <c r="D115" s="5">
         <v>2.9113061908776272</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>785.75203808000003</v>
       </c>
       <c r="C116" s="5">
         <v>3.2741489800000636</v>
       </c>
       <c r="D116" s="5">
         <v>5.1383851700183003</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>787.79557353999996</v>
       </c>
       <c r="C117" s="5">
         <v>2.04353545999993</v>
       </c>
       <c r="D117" s="5">
         <v>3.1659166408712247</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>788.65625266999996</v>
       </c>
       <c r="C118" s="5">
         <v>0.86067912999999407</v>
       </c>
       <c r="D118" s="5">
         <v>1.3189254470031164</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>791.52656888000001</v>
       </c>
       <c r="C119" s="5">
         <v>2.8703162100000554</v>
       </c>
       <c r="D119" s="5">
         <v>4.4558954805838713</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>792.97789732000001</v>
       </c>
       <c r="C120" s="5">
         <v>1.4513284399999975</v>
       </c>
       <c r="D120" s="5">
         <v>2.2226232686447744</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>794.26267971000004</v>
       </c>
       <c r="C121" s="5">
         <v>1.2847823900000321</v>
       </c>
       <c r="D121" s="5">
         <v>1.9616586122957358</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>799.12786978999998</v>
       </c>
       <c r="C122" s="5">
         <v>4.8651900799999339</v>
       </c>
       <c r="D122" s="5">
         <v>7.6032638120278051</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>804.33820256000001</v>
       </c>
       <c r="C123" s="5">
         <v>5.2103327700000364</v>
       </c>
       <c r="D123" s="5">
         <v>8.1107874657281087</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>806.78023077</v>
       </c>
       <c r="C124" s="5">
         <v>2.4420282099999895</v>
       </c>
       <c r="D124" s="5">
         <v>3.7047426022257302</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>806.98659313999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.20636236999996527</v>
       </c>
       <c r="D125" s="5">
         <v>0.30737431202096932</v>
       </c>
       <c r="E125" s="5">
         <v>3.4965996193307758</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>810.78310280999995</v>
       </c>
       <c r="C126" s="5">
         <v>3.7965096699999776</v>
       </c>
       <c r="D126" s="5">
         <v>5.793852994948967</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>812.05710182999997</v>
       </c>
       <c r="C127" s="5">
         <v>1.2739990200000193</v>
       </c>
       <c r="D127" s="5">
         <v>1.9019643306116496</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>816.11448179000001</v>
       </c>
       <c r="C128" s="5">
         <v>4.0573799600000484</v>
       </c>
       <c r="D128" s="5">
         <v>6.1632455203177061</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>813.17369126000006</v>
       </c>
       <c r="C129" s="5">
         <v>-2.9407905299999584</v>
       </c>
       <c r="D129" s="5">
         <v>-4.2394084972641295</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>814.04742619000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.87373492999995506</v>
       </c>
       <c r="D130" s="5">
         <v>1.2970172249263445</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>817.38554658999999</v>
       </c>
       <c r="C131" s="5">
         <v>3.3381203999999798</v>
       </c>
       <c r="D131" s="5">
         <v>5.0332873519542964</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>817.92728920000002</v>
       </c>
       <c r="C132" s="5">
         <v>0.54174261000002844</v>
       </c>
       <c r="D132" s="5">
         <v>0.79823545977621979</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>819.81224516999998</v>
       </c>
       <c r="C133" s="5">
         <v>1.8849559699999645</v>
       </c>
       <c r="D133" s="5">
         <v>2.8007854030114965</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>822.57587624999996</v>
       </c>
       <c r="C134" s="5">
         <v>2.7636310799999819</v>
       </c>
       <c r="D134" s="5">
         <v>4.121116043808204</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>825.47514979000005</v>
       </c>
       <c r="C135" s="5">
         <v>2.8992735400000811</v>
       </c>
       <c r="D135" s="5">
         <v>4.3125157562620808</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>827.11514522000004</v>
       </c>
       <c r="C136" s="5">
         <v>1.639995429999999</v>
       </c>
       <c r="D136" s="5">
         <v>2.4102989178258483</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>829.05874090999998</v>
       </c>
       <c r="C137" s="5">
         <v>1.9435956899999383</v>
       </c>
       <c r="D137" s="5">
         <v>2.8565495790572548</v>
       </c>
       <c r="E137" s="5">
         <v>2.7351319040031186</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>828.66002098000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.39871992999997019</v>
       </c>
       <c r="D138" s="5">
         <v>-0.57559292822402242</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>833.06643608000002</v>
       </c>
       <c r="C139" s="5">
         <v>4.4064151000000038</v>
       </c>
       <c r="D139" s="5">
         <v>6.5709917813185692</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>834.62432492999994</v>
       </c>
       <c r="C140" s="5">
         <v>1.5578888499999266</v>
       </c>
       <c r="D140" s="5">
         <v>2.2673043131911985</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>836.10158693999995</v>
       </c>
       <c r="C141" s="5">
         <v>1.477262010000004</v>
       </c>
       <c r="D141" s="5">
         <v>2.1447658378523915</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>837.14224574000002</v>
       </c>
       <c r="C142" s="5">
         <v>1.0406588000000738</v>
       </c>
       <c r="D142" s="5">
         <v>1.5038541688848106</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>837.50574649999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.36350075999996534</v>
       </c>
       <c r="D143" s="5">
         <v>0.52230568204008065</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>839.17347881000001</v>
       </c>
       <c r="C144" s="5">
         <v>1.6677323100000194</v>
       </c>
       <c r="D144" s="5">
         <v>2.4159157365446715</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>841.61162823999996</v>
       </c>
       <c r="C145" s="5">
         <v>2.4381494299999531</v>
       </c>
       <c r="D145" s="5">
         <v>3.5427578658691505</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>838.28506546000006</v>
       </c>
       <c r="C146" s="5">
         <v>-3.3265627799999038</v>
       </c>
       <c r="D146" s="5">
         <v>-4.6413662408314345</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>832.38866621</v>
       </c>
       <c r="C147" s="5">
         <v>-5.8963992500000586</v>
       </c>
       <c r="D147" s="5">
         <v>-8.121657764599755</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>833.69923369000003</v>
       </c>
       <c r="C148" s="5">
         <v>1.3105674800000315</v>
       </c>
       <c r="D148" s="5">
         <v>1.905806141402544</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>834.87566919999995</v>
       </c>
       <c r="C149" s="5">
         <v>1.1764355099999193</v>
       </c>
       <c r="D149" s="5">
         <v>1.706527639069666</v>
       </c>
       <c r="E149" s="5">
         <v>0.70163041567057327</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>835.79014127999994</v>
       </c>
       <c r="C150" s="5">
         <v>0.91447207999999591</v>
       </c>
       <c r="D150" s="5">
         <v>1.3223545384294599</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>838.90698916999997</v>
       </c>
       <c r="C151" s="5">
         <v>3.1168478900000309</v>
       </c>
       <c r="D151" s="5">
         <v>4.5680052055445453</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>841.49902824000003</v>
       </c>
       <c r="C152" s="5">
         <v>2.5920390700000553</v>
       </c>
       <c r="D152" s="5">
         <v>3.7713994906400261</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>843.13945372000001</v>
       </c>
       <c r="C153" s="5">
         <v>1.6404254799999762</v>
       </c>
       <c r="D153" s="5">
         <v>2.3645353502061983</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>846.92305620000002</v>
       </c>
       <c r="C154" s="5">
         <v>3.7836024800000132</v>
       </c>
       <c r="D154" s="5">
         <v>5.5199380424791222</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>846.56396266000002</v>
       </c>
       <c r="C155" s="5">
         <v>-0.35909354000000349</v>
       </c>
       <c r="D155" s="5">
         <v>-0.50761256468359051</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>847.25896713999998</v>
       </c>
       <c r="C156" s="5">
         <v>0.69500447999996595</v>
       </c>
       <c r="D156" s="5">
         <v>0.98962577641263927</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>850.61941295999998</v>
       </c>
       <c r="C157" s="5">
         <v>3.3604458199999954</v>
       </c>
       <c r="D157" s="5">
         <v>4.8647178158810034</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>853.35556478000001</v>
       </c>
       <c r="C158" s="5">
         <v>2.7361518200000319</v>
       </c>
       <c r="D158" s="5">
         <v>3.9290167223743566</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>849.52511492999997</v>
       </c>
       <c r="C159" s="5">
         <v>-3.8304498500000363</v>
       </c>
       <c r="D159" s="5">
         <v>-5.2554203768499397</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>853.98939528999995</v>
       </c>
       <c r="C160" s="5">
         <v>4.4642803599999752</v>
       </c>
       <c r="D160" s="5">
         <v>6.4915285336079931</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>855.62127210000006</v>
       </c>
       <c r="C161" s="5">
         <v>1.631876810000108</v>
       </c>
       <c r="D161" s="5">
         <v>2.3173177892312546</v>
       </c>
       <c r="E161" s="5">
         <v>2.4848733368741049</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>856.25048819999995</v>
       </c>
       <c r="C162" s="5">
         <v>0.62921609999989414</v>
       </c>
       <c r="D162" s="5">
         <v>0.88604712614586134</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>854.62297130000002</v>
       </c>
       <c r="C163" s="5">
         <v>-1.6275168999999323</v>
       </c>
       <c r="D163" s="5">
         <v>-2.2572039507859465</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>854.58403955999995</v>
       </c>
       <c r="C164" s="5">
         <v>-3.8931740000066384E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-5.4651450049025829E-2</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>852.62917012000003</v>
       </c>
       <c r="C165" s="5">
         <v>-1.9548694399999249</v>
       </c>
       <c r="D165" s="5">
         <v>-2.7107380213519994</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>854.46213907000003</v>
       </c>
       <c r="C166" s="5">
         <v>1.8329689500000086</v>
       </c>
       <c r="D166" s="5">
         <v>2.6104633890077444</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>855.69468193</v>
       </c>
       <c r="C167" s="5">
         <v>1.2325428599999668</v>
       </c>
       <c r="D167" s="5">
         <v>1.7447727807088365</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>855.89772271000004</v>
       </c>
       <c r="C168" s="5">
         <v>0.20304078000003756</v>
       </c>
       <c r="D168" s="5">
         <v>0.28511005947897683</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>859.76295189999996</v>
       </c>
       <c r="C169" s="5">
         <v>3.8652291899999227</v>
       </c>
       <c r="D169" s="5">
         <v>5.5558417805798399</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>860.81668124999999</v>
       </c>
       <c r="C170" s="5">
         <v>1.053729350000026</v>
       </c>
       <c r="D170" s="5">
         <v>1.4806799260389525</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>865.93078965999996</v>
       </c>
       <c r="C171" s="5">
         <v>5.1141084099999716</v>
       </c>
       <c r="D171" s="5">
         <v>7.3668204228502399</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>867.67457531000002</v>
       </c>
       <c r="C172" s="5">
         <v>1.7437856500000635</v>
       </c>
       <c r="D172" s="5">
         <v>2.4434695450898269</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>870.02942588999997</v>
       </c>
       <c r="C173" s="5">
         <v>2.3548505799999475</v>
       </c>
       <c r="D173" s="5">
         <v>3.3058307906348228</v>
       </c>
       <c r="E173" s="5">
         <v>1.6839405774282667</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>873.69332606</v>
       </c>
       <c r="C174" s="5">
         <v>3.6639001700000335</v>
       </c>
       <c r="D174" s="5">
         <v>5.1721910276188332</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>874.52249821999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.82917215999998461</v>
       </c>
       <c r="D175" s="5">
         <v>1.1448144299891716</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>876.49208202</v>
       </c>
       <c r="C176" s="5">
         <v>1.9695838000000094</v>
       </c>
       <c r="D176" s="5">
         <v>2.7363482975905518</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>878.73849911000002</v>
       </c>
       <c r="C177" s="5">
         <v>2.2464170900000227</v>
       </c>
       <c r="D177" s="5">
         <v>3.1192825122958512</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>878.84780042</v>
       </c>
       <c r="C178" s="5">
         <v>0.109301309999978</v>
       </c>
       <c r="D178" s="5">
         <v>0.14936336441211395</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>882.32084210000005</v>
       </c>
       <c r="C179" s="5">
         <v>3.4730416800000512</v>
       </c>
       <c r="D179" s="5">
         <v>4.8466158372463486</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>886.96972616999994</v>
       </c>
       <c r="C180" s="5">
         <v>4.6488840699998946</v>
       </c>
       <c r="D180" s="5">
         <v>6.509195348392427</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>888.86873834000005</v>
       </c>
       <c r="C181" s="5">
         <v>1.8990121700001055</v>
       </c>
       <c r="D181" s="5">
         <v>2.5996844004799291</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>891.48487051999996</v>
       </c>
       <c r="C182" s="5">
         <v>2.6161321799999087</v>
       </c>
       <c r="D182" s="5">
         <v>3.5895957567585013</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>894.50208262000001</v>
       </c>
       <c r="C183" s="5">
         <v>3.0172121000000516</v>
       </c>
       <c r="D183" s="5">
         <v>4.137835624604369</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>895.19914137000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.69705874999999651</v>
       </c>
       <c r="D184" s="5">
         <v>0.93914250822058065</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>896.03136353000002</v>
       </c>
       <c r="C185" s="5">
         <v>0.83222216000001481</v>
       </c>
       <c r="D185" s="5">
         <v>1.1213021339070428</v>
       </c>
       <c r="E185" s="5">
         <v>2.9886273804361485</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>897.40773066999998</v>
       </c>
       <c r="C186" s="5">
         <v>1.3763671399999566</v>
       </c>
       <c r="D186" s="5">
         <v>1.8589371169383861</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>898.68041001999995</v>
       </c>
       <c r="C187" s="5">
         <v>1.2726793499999758</v>
       </c>
       <c r="D187" s="5">
         <v>1.715144480512798</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>900.21408874999997</v>
       </c>
       <c r="C188" s="5">
         <v>1.5336787300000196</v>
       </c>
       <c r="D188" s="5">
         <v>2.0672395664785403</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>905.87072943999999</v>
       </c>
       <c r="C189" s="5">
         <v>5.6566406900000175</v>
       </c>
       <c r="D189" s="5">
         <v>7.8065272631962612</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>905.95633442999997</v>
       </c>
       <c r="C190" s="5">
         <v>8.5604989999978898E-2</v>
       </c>
       <c r="D190" s="5">
         <v>0.11345923148027293</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>906.23655056999996</v>
       </c>
       <c r="C191" s="5">
         <v>0.28021613999999317</v>
       </c>
       <c r="D191" s="5">
         <v>0.3717971615861293</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>908.49477990000003</v>
       </c>
       <c r="C192" s="5">
         <v>2.2582293300000629</v>
       </c>
       <c r="D192" s="5">
         <v>3.0315761680016928</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>908.05600875000005</v>
       </c>
       <c r="C193" s="5">
         <v>-0.43877114999997957</v>
       </c>
       <c r="D193" s="5">
         <v>-0.57802095021510791</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>910.07834130000003</v>
       </c>
       <c r="C194" s="5">
         <v>2.0223325499999874</v>
       </c>
       <c r="D194" s="5">
         <v>2.7055014448502446</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>911.14097882999999</v>
       </c>
       <c r="C195" s="5">
         <v>1.0626375299999609</v>
       </c>
       <c r="D195" s="5">
         <v>1.4101929701533455</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>914.71463460999996</v>
       </c>
       <c r="C196" s="5">
         <v>3.5736557799999673</v>
       </c>
       <c r="D196" s="5">
         <v>4.8094819484778562</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>914.21210245999998</v>
       </c>
       <c r="C197" s="5">
         <v>-0.50253214999997908</v>
       </c>
       <c r="D197" s="5">
         <v>-0.65727575805374361</v>
       </c>
       <c r="E197" s="5">
         <v>2.0290293029894935</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>924.88799841000002</v>
       </c>
       <c r="C198" s="5">
         <v>10.67589595000004</v>
       </c>
       <c r="D198" s="5">
         <v>14.949247534454525</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>926.84107662999998</v>
       </c>
       <c r="C199" s="5">
         <v>1.9530782199999521</v>
       </c>
       <c r="D199" s="5">
         <v>2.5636690686406505</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>930.49168270999996</v>
       </c>
       <c r="C200" s="5">
         <v>3.6506060799999887</v>
       </c>
       <c r="D200" s="5">
         <v>4.8302616411660226</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>931.25756334000005</v>
       </c>
       <c r="C201" s="5">
         <v>0.76588063000008333</v>
       </c>
       <c r="D201" s="5">
         <v>0.9921945428570389</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>934.62993352000001</v>
       </c>
       <c r="C202" s="5">
         <v>3.3723701799999617</v>
       </c>
       <c r="D202" s="5">
         <v>4.4331741000446456</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>939.08818718999999</v>
       </c>
       <c r="C203" s="5">
         <v>4.4582536699999764</v>
       </c>
       <c r="D203" s="5">
         <v>5.8766758512361683</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>941.50049296999998</v>
       </c>
       <c r="C204" s="5">
         <v>2.412305779999997</v>
       </c>
       <c r="D204" s="5">
         <v>3.1264552361398579</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>944.82289447000005</v>
       </c>
       <c r="C205" s="5">
         <v>3.3224015000000691</v>
       </c>
       <c r="D205" s="5">
         <v>4.3177662700738084</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>949.87610170000005</v>
       </c>
       <c r="C206" s="5">
         <v>5.0532072299999982</v>
       </c>
       <c r="D206" s="5">
         <v>6.610169711931313</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>950.59993395000004</v>
       </c>
       <c r="C207" s="5">
         <v>0.72383224999998674</v>
       </c>
       <c r="D207" s="5">
         <v>0.91827596524050037</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>954.42086732999996</v>
       </c>
       <c r="C208" s="5">
         <v>3.8209333799999285</v>
       </c>
       <c r="D208" s="5">
         <v>4.9314697767534721</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>957.82058113000005</v>
       </c>
       <c r="C209" s="5">
         <v>3.3997138000000859</v>
       </c>
       <c r="D209" s="5">
         <v>4.3592292237668806</v>
       </c>
       <c r="E209" s="5">
         <v>4.7700614061722213</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>958.36445064999998</v>
       </c>
       <c r="C210" s="5">
         <v>0.54386951999993016</v>
       </c>
       <c r="D210" s="5">
         <v>0.68351579716654509</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>962.90235135</v>
       </c>
       <c r="C211" s="5">
         <v>4.5379007000000229</v>
       </c>
       <c r="D211" s="5">
         <v>5.832393457170415</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>967.29238440999995</v>
       </c>
       <c r="C212" s="5">
         <v>4.3900330599999506</v>
       </c>
       <c r="D212" s="5">
         <v>5.6102950099108151</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>972.95182180999996</v>
       </c>
       <c r="C213" s="5">
         <v>5.6594374000000016</v>
       </c>
       <c r="D213" s="5">
         <v>7.2513591985428283</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>975.66510693999999</v>
       </c>
       <c r="C214" s="5">
         <v>2.7132851300000311</v>
       </c>
       <c r="D214" s="5">
         <v>3.3982656155491897</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>980.61032648000003</v>
       </c>
       <c r="C215" s="5">
         <v>4.9452195400000392</v>
       </c>
       <c r="D215" s="5">
         <v>6.2547287293514886</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>984.51870713000005</v>
       </c>
       <c r="C216" s="5">
         <v>3.9083806500000264</v>
       </c>
       <c r="D216" s="5">
         <v>4.8890433447572157</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>987.82276625999998</v>
       </c>
       <c r="C217" s="5">
         <v>3.3040591299999278</v>
       </c>
       <c r="D217" s="5">
         <v>4.1023900667975788</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>985.96439383999996</v>
       </c>
       <c r="C218" s="5">
         <v>-1.8583724200000233</v>
       </c>
       <c r="D218" s="5">
         <v>-2.234324483455008</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>993.28161987999999</v>
       </c>
       <c r="C219" s="5">
         <v>7.3172260400000368</v>
       </c>
       <c r="D219" s="5">
         <v>9.2783204754753648</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>995.96835119000002</v>
       </c>
       <c r="C220" s="5">
         <v>2.6867313100000274</v>
       </c>
       <c r="D220" s="5">
         <v>3.294611643095835</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>998.54240503999995</v>
       </c>
       <c r="C221" s="5">
         <v>2.5740538499999275</v>
       </c>
       <c r="D221" s="5">
         <v>3.1458349741948499</v>
       </c>
       <c r="E221" s="5">
         <v>4.2515085510020922</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1002.3062781</v>
       </c>
       <c r="C222" s="5">
         <v>3.7638730600000372</v>
       </c>
       <c r="D222" s="5">
         <v>4.618202658022752</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1004.1826161</v>
       </c>
       <c r="C223" s="5">
         <v>1.8763380000000325</v>
       </c>
       <c r="D223" s="5">
         <v>2.2696991023613222</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1001.7654798999999</v>
       </c>
       <c r="C224" s="5">
         <v>-2.4171362000000727</v>
       </c>
       <c r="D224" s="5">
         <v>-2.8505469409479178</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1006.7028583</v>
       </c>
       <c r="C225" s="5">
         <v>4.9373784000000569</v>
       </c>
       <c r="D225" s="5">
         <v>6.0774019837351201</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1006.8778167</v>
       </c>
       <c r="C226" s="5">
         <v>0.17495840000003682</v>
       </c>
       <c r="D226" s="5">
         <v>0.20875164735243423</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1006.0750626</v>
       </c>
       <c r="C227" s="5">
         <v>-0.80275410000001557</v>
       </c>
       <c r="D227" s="5">
         <v>-0.95254064481585798</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1009.6543733</v>
       </c>
       <c r="C228" s="5">
         <v>3.5793106999999509</v>
       </c>
       <c r="D228" s="5">
         <v>4.353773199600286</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1008.2235826</v>
       </c>
       <c r="C229" s="5">
         <v>-1.4307906999999886</v>
       </c>
       <c r="D229" s="5">
         <v>-1.6873395718240647</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>999.30414745999997</v>
       </c>
       <c r="C230" s="5">
         <v>-8.9194351400000187</v>
       </c>
       <c r="D230" s="5">
         <v>-10.114412587292687</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1010.0511786</v>
       </c>
       <c r="C231" s="5">
         <v>10.74703113999999</v>
       </c>
       <c r="D231" s="5">
         <v>13.696809592240843</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1010.9566943</v>
       </c>
       <c r="C232" s="5">
         <v>0.90551570000002357</v>
       </c>
       <c r="D232" s="5">
         <v>1.081126165717472</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1012.1837839999999</v>
       </c>
       <c r="C233" s="5">
         <v>1.227089699999965</v>
       </c>
       <c r="D233" s="5">
         <v>1.4663118285735077</v>
       </c>
       <c r="E233" s="5">
         <v>1.3661291589768254</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1012.6058566</v>
       </c>
       <c r="C234" s="5">
         <v>0.42207260000009228</v>
       </c>
       <c r="D234" s="5">
         <v>0.50153969094406392</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1011.1096791</v>
       </c>
       <c r="C235" s="5">
         <v>-1.4961775000000443</v>
       </c>
       <c r="D235" s="5">
         <v>-1.7587239154713163</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1009.2341516</v>
       </c>
       <c r="C236" s="5">
         <v>-1.8755274999999756</v>
       </c>
       <c r="D236" s="5">
         <v>-2.2033349429290583</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1006.2282918</v>
       </c>
       <c r="C237" s="5">
         <v>-3.0058598000000529</v>
       </c>
       <c r="D237" s="5">
         <v>-3.5160599613307197</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1007.1937927</v>
       </c>
       <c r="C238" s="5">
         <v>0.96550090000005184</v>
       </c>
       <c r="D238" s="5">
         <v>1.1575256560252711</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1007.2513322</v>
       </c>
       <c r="C239" s="5">
         <v>5.7539499999961663E-2</v>
       </c>
       <c r="D239" s="5">
         <v>6.8575779361235156E-2</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1007.6282128</v>
       </c>
       <c r="C240" s="5">
         <v>0.37688060000004953</v>
       </c>
       <c r="D240" s="5">
         <v>0.44992602712801144</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1006.1186962</v>
       </c>
       <c r="C241" s="5">
         <v>-1.5095165999999836</v>
       </c>
       <c r="D241" s="5">
         <v>-1.7829681655772034</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1002.8815519</v>
       </c>
       <c r="C242" s="5">
         <v>-3.2371443000000681</v>
       </c>
       <c r="D242" s="5">
         <v>-3.7933532437291695</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1000.4337913000001</v>
       </c>
       <c r="C243" s="5">
         <v>-2.4477605999999241</v>
       </c>
       <c r="D243" s="5">
         <v>-2.8898739504268689</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>999.00797164000005</v>
       </c>
       <c r="C244" s="5">
         <v>-1.4258196600000019</v>
       </c>
       <c r="D244" s="5">
         <v>-1.6968992733809252</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>999.17762775000006</v>
       </c>
       <c r="C245" s="5">
         <v>0.16965611000000536</v>
       </c>
       <c r="D245" s="5">
         <v>0.20397995131582469</v>
       </c>
       <c r="E245" s="5">
         <v>-1.284959950514275</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>997.36763522000001</v>
       </c>
       <c r="C246" s="5">
         <v>-1.809992530000045</v>
       </c>
       <c r="D246" s="5">
         <v>-2.1522512466126575</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>997.57854870000006</v>
       </c>
       <c r="C247" s="5">
         <v>0.21091348000004473</v>
       </c>
       <c r="D247" s="5">
         <v>0.25405953354016297</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>999.56014716000004</v>
       </c>
       <c r="C248" s="5">
         <v>1.9815984599999865</v>
       </c>
       <c r="D248" s="5">
         <v>2.4099057532313672</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>999.62935422999999</v>
       </c>
       <c r="C249" s="5">
         <v>6.9207069999947635E-2</v>
       </c>
       <c r="D249" s="5">
         <v>8.3116675798700079E-2</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1002.8977437999999</v>
       </c>
       <c r="C250" s="5">
         <v>3.2683895699999539</v>
       </c>
       <c r="D250" s="5">
         <v>3.9948523107365519</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1003.6426096</v>
       </c>
       <c r="C251" s="5">
         <v>0.74486580000007052</v>
       </c>
       <c r="D251" s="5">
         <v>0.89490607105116027</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1004.587802</v>
       </c>
       <c r="C252" s="5">
         <v>0.94519239999999627</v>
       </c>
       <c r="D252" s="5">
         <v>1.1359863720400654</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1007.9811073</v>
       </c>
       <c r="C253" s="5">
         <v>3.3933052999999518</v>
       </c>
       <c r="D253" s="5">
         <v>4.1295279449841793</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1013.1522179</v>
       </c>
       <c r="C254" s="5">
         <v>5.17111060000002</v>
       </c>
       <c r="D254" s="5">
         <v>6.3329072101431239</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1022.0059502</v>
       </c>
       <c r="C255" s="5">
         <v>8.853732300000047</v>
       </c>
       <c r="D255" s="5">
         <v>11.005551241366129</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1022.9346575</v>
       </c>
       <c r="C256" s="5">
         <v>0.92870729999992818</v>
       </c>
       <c r="D256" s="5">
         <v>1.095918841219401</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1025.3329229000001</v>
       </c>
       <c r="C257" s="5">
         <v>2.3982654000001276</v>
       </c>
       <c r="D257" s="5">
         <v>2.8499572005271423</v>
       </c>
       <c r="E257" s="5">
         <v>2.6176822242205189</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1025.7503979999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.41747509999981958</v>
       </c>
       <c r="D258" s="5">
         <v>0.48968827267208415</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1022.7427428</v>
       </c>
       <c r="C259" s="5">
         <v>-3.007655199999931</v>
       </c>
       <c r="D259" s="5">
         <v>-3.462388761868318</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1033.5475254999999</v>
       </c>
       <c r="C260" s="5">
         <v>10.804782699999919</v>
       </c>
       <c r="D260" s="5">
         <v>13.440606661761167</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1037.0210626000001</v>
       </c>
       <c r="C261" s="5">
         <v>3.4735371000001578</v>
       </c>
       <c r="D261" s="5">
         <v>4.1083369656773616</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1038.3314516</v>
       </c>
       <c r="C262" s="5">
         <v>1.3103889999999865</v>
       </c>
       <c r="D262" s="5">
         <v>1.5269134112924521</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1040.1027928000001</v>
       </c>
       <c r="C263" s="5">
         <v>1.7713412000000517</v>
       </c>
       <c r="D263" s="5">
         <v>2.0664569967236535</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1040.7309832000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.62819039999999404</v>
       </c>
       <c r="D264" s="5">
         <v>0.72717583811034991</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1045.684569</v>
       </c>
       <c r="C265" s="5">
         <v>4.953585799999928</v>
       </c>
       <c r="D265" s="5">
         <v>5.8635816887326886</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1050.1371452999999</v>
       </c>
       <c r="C266" s="5">
         <v>4.4525762999999188</v>
       </c>
       <c r="D266" s="5">
         <v>5.2310383179086317</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1053.3125749999999</v>
       </c>
       <c r="C267" s="5">
         <v>3.1754296999999951</v>
       </c>
       <c r="D267" s="5">
         <v>3.6895481589655388</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1056.4426662000001</v>
       </c>
       <c r="C268" s="5">
         <v>3.1300912000001517</v>
       </c>
       <c r="D268" s="5">
         <v>3.62486136412834</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1056.5613032000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.11863700000003519</v>
       </c>
       <c r="D269" s="5">
         <v>0.13484154676088878</v>
       </c>
       <c r="E269" s="5">
         <v>3.0456820026489861</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1061.5329068999999</v>
       </c>
       <c r="C270" s="5">
         <v>4.9716036999998323</v>
       </c>
       <c r="D270" s="5">
         <v>5.7949975747792815</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1064.4880578</v>
       </c>
       <c r="C271" s="5">
         <v>2.9551509000000351</v>
       </c>
       <c r="D271" s="5">
         <v>3.3922493729412251</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1070.5968975999999</v>
       </c>
       <c r="C272" s="5">
         <v>6.1088397999999415</v>
       </c>
       <c r="D272" s="5">
         <v>7.1080823044044061</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1075.5060705000001</v>
       </c>
       <c r="C273" s="5">
         <v>4.9091729000001578</v>
       </c>
       <c r="D273" s="5">
         <v>5.6434622376255072</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1079.5190402999999</v>
       </c>
       <c r="C274" s="5">
         <v>4.0129697999998371</v>
       </c>
       <c r="D274" s="5">
         <v>4.5705249769846912</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1087.0495435</v>
       </c>
       <c r="C275" s="5">
         <v>7.530503200000112</v>
       </c>
       <c r="D275" s="5">
         <v>8.6997074608787592</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1084.8913152</v>
       </c>
       <c r="C276" s="5">
         <v>-2.1582283000000189</v>
       </c>
       <c r="D276" s="5">
         <v>-2.3566355873713252</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1093.4338147000001</v>
       </c>
       <c r="C277" s="5">
         <v>8.5424995000000763</v>
       </c>
       <c r="D277" s="5">
         <v>9.8690107102265667</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1098.7953058999999</v>
       </c>
       <c r="C278" s="5">
         <v>5.3614911999998185</v>
       </c>
       <c r="D278" s="5">
         <v>6.0453280827154732</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1102.0218918999999</v>
       </c>
       <c r="C279" s="5">
         <v>3.2265859999999975</v>
       </c>
       <c r="D279" s="5">
         <v>3.5812429901479703</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1107.2356898</v>
       </c>
       <c r="C280" s="5">
         <v>5.2137979000001451</v>
       </c>
       <c r="D280" s="5">
         <v>5.8274299436273491</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1115.8757991</v>
       </c>
       <c r="C281" s="5">
         <v>8.6401092999999491</v>
       </c>
       <c r="D281" s="5">
         <v>9.7765032059450974</v>
       </c>
       <c r="E281" s="5">
         <v>5.6139190144816498</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1117.5581047000001</v>
       </c>
       <c r="C282" s="5">
         <v>1.6823056000000634</v>
       </c>
       <c r="D282" s="5">
         <v>1.8242087969799536</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1124.9829103</v>
       </c>
       <c r="C283" s="5">
         <v>7.4248055999998996</v>
       </c>
       <c r="D283" s="5">
         <v>8.2704025583693728</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1127.7508012999999</v>
       </c>
       <c r="C284" s="5">
         <v>2.7678909999999632</v>
       </c>
       <c r="D284" s="5">
         <v>2.9927444649476387</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1131.2773754</v>
       </c>
       <c r="C285" s="5">
         <v>3.5265741000000617</v>
       </c>
       <c r="D285" s="5">
         <v>3.8177202843896696</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1135.7710996999999</v>
       </c>
       <c r="C286" s="5">
         <v>4.4937242999999398</v>
       </c>
       <c r="D286" s="5">
         <v>4.872239766233788</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1139.4310223</v>
       </c>
       <c r="C287" s="5">
         <v>3.6599226000000726</v>
       </c>
       <c r="D287" s="5">
         <v>3.9361701083391543</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1142.6935023000001</v>
       </c>
       <c r="C288" s="5">
         <v>3.262480000000096</v>
       </c>
       <c r="D288" s="5">
         <v>3.4905323663847021</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1146.2050042000001</v>
       </c>
       <c r="C289" s="5">
         <v>3.5115018999999847</v>
       </c>
       <c r="D289" s="5">
         <v>3.7505740114978092</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1148.2673506000001</v>
       </c>
       <c r="C290" s="5">
         <v>2.062346400000024</v>
       </c>
       <c r="D290" s="5">
         <v>2.1806344071197081</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1150.7642722999999</v>
       </c>
       <c r="C291" s="5">
         <v>2.4969216999998025</v>
       </c>
       <c r="D291" s="5">
         <v>2.6408504415652345</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1156.8955039</v>
       </c>
       <c r="C292" s="5">
         <v>6.1312316000000919</v>
       </c>
       <c r="D292" s="5">
         <v>6.5842810536850926</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1158.368068</v>
       </c>
       <c r="C293" s="5">
         <v>1.4725640999999996</v>
       </c>
       <c r="D293" s="5">
         <v>1.5381686285575347</v>
       </c>
       <c r="E293" s="5">
         <v>3.8079747705140443</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1164.9987948999999</v>
       </c>
       <c r="C294" s="5">
         <v>6.6307268999998996</v>
       </c>
       <c r="D294" s="5">
         <v>7.0894747027715255</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1165.8132330000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.81443810000018857</v>
       </c>
       <c r="D295" s="5">
         <v>0.84214018350499131</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1174.4364011</v>
       </c>
       <c r="C296" s="5">
         <v>8.6231680999999298</v>
       </c>
       <c r="D296" s="5">
         <v>9.2461837247157277</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>1179.128532</v>
       </c>
       <c r="C297" s="5">
         <v>4.6921308999999383</v>
       </c>
       <c r="D297" s="5">
         <v>4.9010264585642727</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>1183.5053816</v>
       </c>
       <c r="C298" s="5">
         <v>4.3768496000000141</v>
       </c>
       <c r="D298" s="5">
         <v>4.546395684099469</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1189.4355528000001</v>
       </c>
       <c r="C299" s="5">
         <v>5.9301712000001316</v>
       </c>
       <c r="D299" s="5">
         <v>6.1813255186640159</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>1190.8366303</v>
       </c>
       <c r="C300" s="5">
         <v>1.4010774999999285</v>
       </c>
       <c r="D300" s="5">
         <v>1.4227154826593758</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1193.836495</v>
       </c>
       <c r="C301" s="5">
         <v>2.9998646999999892</v>
       </c>
       <c r="D301" s="5">
         <v>3.0651855553159413</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>1199.0707758999999</v>
       </c>
       <c r="C302" s="5">
         <v>5.2342808999999306</v>
       </c>
       <c r="D302" s="5">
         <v>5.3900496579432744</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1204.1407804999999</v>
       </c>
       <c r="C303" s="5">
         <v>5.0700045999999475</v>
       </c>
       <c r="D303" s="5">
         <v>5.1936096386914654</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>1205.7128975999999</v>
       </c>
       <c r="C304" s="5">
         <v>1.572117100000014</v>
       </c>
       <c r="D304" s="5">
         <v>1.5780102055689138</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>1210.6320627</v>
       </c>
       <c r="C305" s="5">
         <v>4.9191651000001002</v>
       </c>
       <c r="D305" s="5">
         <v>5.0072248421888954</v>
       </c>
       <c r="E305" s="5">
         <v>4.5118642462440572</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>1211.9203700999999</v>
       </c>
       <c r="C306" s="5">
         <v>1.2883073999998942</v>
       </c>
       <c r="D306" s="5">
         <v>1.2844938441550324</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>1218.743397</v>
       </c>
       <c r="C307" s="5">
         <v>6.823026900000059</v>
       </c>
       <c r="D307" s="5">
         <v>6.969086403744873</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>1218.3168668999999</v>
       </c>
       <c r="C308" s="5">
         <v>-0.42653010000003633</v>
       </c>
       <c r="D308" s="5">
         <v>-0.41916293016154293</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1228.3588325000001</v>
       </c>
       <c r="C309" s="5">
         <v>10.04196560000014</v>
       </c>
       <c r="D309" s="5">
         <v>10.351935275652346</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>1234.1916381999999</v>
       </c>
       <c r="C310" s="5">
         <v>5.8328056999998807</v>
       </c>
       <c r="D310" s="5">
         <v>5.8493415164382778</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>1239.8092677</v>
       </c>
       <c r="C311" s="5">
         <v>5.6176295000000209</v>
       </c>
       <c r="D311" s="5">
         <v>5.6008331912344334</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1247.0624339000001</v>
       </c>
       <c r="C312" s="5">
         <v>7.2531662000001234</v>
       </c>
       <c r="D312" s="5">
         <v>7.2506224713954737</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1251.7449286999999</v>
       </c>
       <c r="C313" s="5">
         <v>4.6824947999998585</v>
       </c>
       <c r="D313" s="5">
         <v>4.6000096089926945</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>1258.8607824000001</v>
       </c>
       <c r="C314" s="5">
         <v>7.1158537000001161</v>
       </c>
       <c r="D314" s="5">
         <v>7.0390785755075846</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>1263.7108226</v>
       </c>
       <c r="C315" s="5">
         <v>4.8500401999999667</v>
       </c>
       <c r="D315" s="5">
         <v>4.7225019563736259</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1265.2912432999999</v>
       </c>
       <c r="C316" s="5">
         <v>1.5804206999998769</v>
       </c>
       <c r="D316" s="5">
         <v>1.5111086071593283</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1268.3120789</v>
       </c>
       <c r="C317" s="5">
         <v>3.0208356000000549</v>
       </c>
       <c r="D317" s="5">
         <v>2.9028760500795059</v>
       </c>
       <c r="E317" s="5">
         <v>4.7644546990899705</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1274.9758400000001</v>
       </c>
       <c r="C318" s="5">
         <v>6.6637611000001016</v>
       </c>
       <c r="D318" s="5">
         <v>6.4902681450763389</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1279.718977</v>
       </c>
       <c r="C319" s="5">
         <v>4.7431369999999333</v>
       </c>
       <c r="D319" s="5">
         <v>4.5566979466478141</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1279.0191365000001</v>
       </c>
       <c r="C320" s="5">
         <v>-0.69984049999993658</v>
       </c>
       <c r="D320" s="5">
         <v>-0.65427429627904488</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1285.5152871</v>
       </c>
       <c r="C321" s="5">
         <v>6.4961505999999645</v>
       </c>
       <c r="D321" s="5">
         <v>6.2679831261514218</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1286.6624282</v>
       </c>
       <c r="C322" s="5">
         <v>1.1471410999999989</v>
       </c>
       <c r="D322" s="5">
         <v>1.0761020406503841</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1287.6210963999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.95866819999992003</v>
       </c>
       <c r="D323" s="5">
         <v>0.89777071990213564</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1289.5901048999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.9690084999999726</v>
       </c>
       <c r="D324" s="5">
         <v>1.8505321821701948</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1294.685559</v>
       </c>
       <c r="C325" s="5">
         <v>5.0954541000000972</v>
       </c>
       <c r="D325" s="5">
         <v>4.8458732652200798</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1299.6640116000001</v>
       </c>
       <c r="C326" s="5">
         <v>4.9784526000000824</v>
       </c>
       <c r="D326" s="5">
         <v>4.7132098335778139</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1297.9072008000001</v>
       </c>
       <c r="C327" s="5">
         <v>-1.7568108000000393</v>
       </c>
       <c r="D327" s="5">
         <v>-1.610085346927248</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1301.7075238</v>
       </c>
       <c r="C328" s="5">
         <v>3.8003229999999348</v>
       </c>
       <c r="D328" s="5">
         <v>3.5707873428149517</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1302.0676398999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.36011609999991379</v>
       </c>
       <c r="D329" s="5">
         <v>0.33248440901756382</v>
       </c>
       <c r="E329" s="5">
         <v>2.6614554541872559</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1307.4158815000001</v>
       </c>
       <c r="C330" s="5">
         <v>5.3482416000001649</v>
       </c>
       <c r="D330" s="5">
         <v>5.041889865900373</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1306.5445778999999</v>
       </c>
       <c r="C331" s="5">
         <v>-0.87130360000014662</v>
       </c>
       <c r="D331" s="5">
         <v>-0.79679346857539635</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1311.4791774</v>
       </c>
       <c r="C332" s="5">
         <v>4.9345995000001039</v>
       </c>
       <c r="D332" s="5">
         <v>4.6275393304300749</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1312.3551574999999</v>
       </c>
       <c r="C333" s="5">
         <v>0.8759800999998788</v>
       </c>
       <c r="D333" s="5">
         <v>0.80447054135002194</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1316.7658598999999</v>
       </c>
       <c r="C334" s="5">
         <v>4.410702399999991</v>
       </c>
       <c r="D334" s="5">
         <v>4.108480373827228</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1319.6137825999999</v>
       </c>
       <c r="C335" s="5">
         <v>2.8479227000000265</v>
       </c>
       <c r="D335" s="5">
         <v>2.6264765678480684</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1323.203391</v>
       </c>
       <c r="C336" s="5">
         <v>3.5896084000000883</v>
       </c>
       <c r="D336" s="5">
         <v>3.3135174656564903</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1327.3249324000001</v>
       </c>
       <c r="C337" s="5">
         <v>4.1215414000000692</v>
       </c>
       <c r="D337" s="5">
         <v>3.8024883647536978</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1320.1874601</v>
       </c>
       <c r="C338" s="5">
         <v>-7.1374723000001268</v>
       </c>
       <c r="D338" s="5">
         <v>-6.265339172315576</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1326.85365</v>
       </c>
       <c r="C339" s="5">
         <v>6.6661899000000631</v>
       </c>
       <c r="D339" s="5">
         <v>6.2304552159117899</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1330.2316764</v>
       </c>
       <c r="C340" s="5">
         <v>3.3780263999999534</v>
       </c>
       <c r="D340" s="5">
         <v>3.0982141400020424</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1334.9186489000001</v>
       </c>
       <c r="C341" s="5">
         <v>4.6869725000001381</v>
       </c>
       <c r="D341" s="5">
         <v>4.3110167409522671</v>
       </c>
       <c r="E341" s="5">
         <v>2.5229878996549715</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1338.7213770000001</v>
       </c>
       <c r="C342" s="5">
         <v>3.8027280999999675</v>
       </c>
       <c r="D342" s="5">
         <v>3.4724607711678734</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1342.7671028</v>
       </c>
       <c r="C343" s="5">
         <v>4.0457257999999001</v>
       </c>
       <c r="D343" s="5">
         <v>3.6873874496698988</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1346.8884553</v>
       </c>
       <c r="C344" s="5">
         <v>4.1213525000000573</v>
       </c>
       <c r="D344" s="5">
         <v>3.745974139291075</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1347.2518027000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.36334740000006605</v>
       </c>
       <c r="D345" s="5">
         <v>0.32420234138279547</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1349.4738855999999</v>
       </c>
       <c r="C346" s="5">
         <v>2.2220828999998048</v>
       </c>
       <c r="D346" s="5">
         <v>1.9972672003722103</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1353.6732066</v>
       </c>
       <c r="C347" s="5">
         <v>4.1993210000000545</v>
       </c>
       <c r="D347" s="5">
         <v>3.798763268446459</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1357.5232979</v>
       </c>
       <c r="C348" s="5">
         <v>3.850091300000031</v>
       </c>
       <c r="D348" s="5">
         <v>3.4669161467276055</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1367.1420846000001</v>
       </c>
       <c r="C349" s="5">
         <v>9.6187867000001006</v>
       </c>
       <c r="D349" s="5">
         <v>8.8419534358168406</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1362.7192098999999</v>
       </c>
       <c r="C350" s="5">
         <v>-4.4228747000001931</v>
       </c>
       <c r="D350" s="5">
         <v>-3.8138129709150426</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1370.8231639999999</v>
       </c>
       <c r="C351" s="5">
         <v>8.1039541000000099</v>
       </c>
       <c r="D351" s="5">
         <v>7.3743818181326359</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1368.4607355000001</v>
       </c>
       <c r="C352" s="5">
         <v>-2.3624284999998508</v>
       </c>
       <c r="D352" s="5">
         <v>-2.0485481158803664</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1376.0666117999999</v>
       </c>
       <c r="C353" s="5">
         <v>7.6058762999998635</v>
       </c>
       <c r="D353" s="5">
         <v>6.8772814015248374</v>
       </c>
       <c r="E353" s="5">
         <v>3.0824322466321608</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1379.9371693000001</v>
       </c>
       <c r="C354" s="5">
         <v>3.8705575000001318</v>
       </c>
       <c r="D354" s="5">
         <v>3.4280325052986838</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1386.9459197000001</v>
       </c>
       <c r="C355" s="5">
         <v>7.0087504000000536</v>
       </c>
       <c r="D355" s="5">
         <v>6.2680163479405415</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1385.7106913</v>
       </c>
       <c r="C356" s="5">
         <v>-1.2352284000000964</v>
       </c>
       <c r="D356" s="5">
         <v>-1.063512905031605</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1386.2186369000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.5079456000000846</v>
       </c>
       <c r="D357" s="5">
         <v>0.44075945730162047</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1388.4127450000001</v>
       </c>
       <c r="C358" s="5">
         <v>2.194108099999994</v>
       </c>
       <c r="D358" s="5">
         <v>1.9159833306219287</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1390.3885107999999</v>
       </c>
       <c r="C359" s="5">
         <v>1.9757657999998628</v>
       </c>
       <c r="D359" s="5">
         <v>1.7210759422815025</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1397.4488504999999</v>
       </c>
       <c r="C360" s="5">
         <v>7.0603396999999859</v>
       </c>
       <c r="D360" s="5">
         <v>6.2666535476158414</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1401.5773185</v>
       </c>
       <c r="C361" s="5">
         <v>4.1284680000001117</v>
       </c>
       <c r="D361" s="5">
         <v>3.6033216894918452</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1405.299082</v>
       </c>
       <c r="C362" s="5">
         <v>3.7217634999999518</v>
       </c>
       <c r="D362" s="5">
         <v>3.2334452764898547</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1408.7727672000001</v>
       </c>
       <c r="C363" s="5">
         <v>3.4736852000000908</v>
       </c>
       <c r="D363" s="5">
         <v>3.0068774767395112</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1409.9736207999999</v>
       </c>
       <c r="C364" s="5">
         <v>1.2008535999998458</v>
       </c>
       <c r="D364" s="5">
         <v>1.0277026111602972</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1413.4632097000001</v>
       </c>
       <c r="C365" s="5">
         <v>3.4895889000001716</v>
       </c>
       <c r="D365" s="5">
         <v>3.0106807391893753</v>
       </c>
       <c r="E365" s="5">
         <v>2.7176444497176266</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1418.4272555</v>
       </c>
       <c r="C366" s="5">
         <v>4.9640457999998944</v>
       </c>
       <c r="D366" s="5">
         <v>4.2967332680735382</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1419.0744482</v>
       </c>
       <c r="C367" s="5">
         <v>0.64719270000000506</v>
       </c>
       <c r="D367" s="5">
         <v>0.54890595866192715</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1379.7045555</v>
       </c>
       <c r="C368" s="5">
         <v>-39.369892700000037</v>
       </c>
       <c r="D368" s="5">
         <v>-28.653772193872552</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>854.51199733999999</v>
       </c>
       <c r="C369" s="5">
         <v>-525.19255815999998</v>
       </c>
       <c r="D369" s="5">
         <v>-99.681444728597242</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1004.720713</v>
       </c>
       <c r="C370" s="5">
         <v>150.20871566000005</v>
       </c>
       <c r="D370" s="5">
         <v>598.11391159662207</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1111.9987798</v>
       </c>
       <c r="C371" s="5">
         <v>107.27806679999992</v>
       </c>
       <c r="D371" s="5">
         <v>237.83719362030936</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1100.3302735</v>
       </c>
       <c r="C372" s="5">
         <v>-11.66850629999999</v>
       </c>
       <c r="D372" s="5">
         <v>-11.890037860600412</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1120.0123682000001</v>
       </c>
       <c r="C373" s="5">
         <v>19.682094700000107</v>
       </c>
       <c r="D373" s="5">
         <v>23.707798970423145</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1155.4830383999999</v>
       </c>
       <c r="C374" s="5">
         <v>35.470670199999859</v>
       </c>
       <c r="D374" s="5">
         <v>45.374781225631764</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1195.3046962000001</v>
       </c>
       <c r="C375" s="5">
         <v>39.821657800000139</v>
       </c>
       <c r="D375" s="5">
         <v>50.169111949632693</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1204.9242693000001</v>
       </c>
       <c r="C376" s="5">
         <v>9.6195731000000251</v>
       </c>
       <c r="D376" s="5">
         <v>10.096500178920476</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1213.4048244999999</v>
       </c>
       <c r="C377" s="5">
         <v>8.4805551999997988</v>
       </c>
       <c r="D377" s="5">
         <v>8.7806339129623758</v>
       </c>
       <c r="E377" s="5">
         <v>-14.153773782514046</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1219.3695296999999</v>
       </c>
       <c r="C378" s="5">
         <v>5.9647052000000258</v>
       </c>
       <c r="D378" s="5">
         <v>6.0609353113548758</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1208.5397224000001</v>
       </c>
       <c r="C379" s="5">
         <v>-10.829807299999857</v>
       </c>
       <c r="D379" s="5">
         <v>-10.152273578819893</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1235.3283200000001</v>
       </c>
       <c r="C380" s="5">
         <v>26.788597600000003</v>
       </c>
       <c r="D380" s="5">
         <v>30.094105787862624</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1261.4275759</v>
       </c>
       <c r="C381" s="5">
         <v>26.099255899999889</v>
       </c>
       <c r="D381" s="5">
         <v>28.516555342708138</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1279.7663242000001</v>
       </c>
       <c r="C382" s="5">
         <v>18.338748300000134</v>
       </c>
       <c r="D382" s="5">
         <v>18.910521999923226</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1297.0781692999999</v>
       </c>
       <c r="C383" s="5">
         <v>17.3118450999998</v>
       </c>
       <c r="D383" s="5">
         <v>17.496698510931942</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1322.1751899999999</v>
       </c>
       <c r="C384" s="5">
         <v>25.09702070000003</v>
       </c>
       <c r="D384" s="5">
         <v>25.856092438677326</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1326.0383890999999</v>
       </c>
       <c r="C385" s="5">
         <v>3.8631990999999744</v>
       </c>
       <c r="D385" s="5">
         <v>3.5631193969019925</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1334.2972033000001</v>
       </c>
       <c r="C386" s="5">
         <v>8.2588142000001881</v>
       </c>
       <c r="D386" s="5">
         <v>7.7352299208261144</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1351.627135</v>
       </c>
       <c r="C387" s="5">
         <v>17.329931699999861</v>
       </c>
       <c r="D387" s="5">
         <v>16.748662833103278</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1355.8170513</v>
       </c>
       <c r="C388" s="5">
         <v>4.1899163000000499</v>
       </c>
       <c r="D388" s="5">
         <v>3.7839685863796602</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1367.3755960000001</v>
       </c>
       <c r="C389" s="5">
         <v>11.558544700000084</v>
       </c>
       <c r="D389" s="5">
         <v>10.723753042447548</v>
       </c>
       <c r="E389" s="5">
         <v>12.689151088833528</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1368.3195229999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.94392699999980323</v>
       </c>
       <c r="D390" s="5">
         <v>0.83153667008049048</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1377.1802903</v>
       </c>
       <c r="C391" s="5">
         <v>8.8607673000001341</v>
       </c>
       <c r="D391" s="5">
         <v>8.0536151957296696</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1377.9001536999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.71986339999989468</v>
       </c>
       <c r="D392" s="5">
         <v>0.62905623631672736</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1393.8326391000001</v>
       </c>
       <c r="C393" s="5">
         <v>15.932485400000132</v>
       </c>
       <c r="D393" s="5">
         <v>14.792781199756888</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1399.8240965</v>
       </c>
       <c r="C394" s="5">
         <v>5.9914573999999448</v>
       </c>
       <c r="D394" s="5">
         <v>5.2819744075422559</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1405.8529653999999</v>
       </c>
       <c r="C395" s="5">
         <v>6.0288688999999067</v>
       </c>
       <c r="D395" s="5">
         <v>5.2924505868006788</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1422.4884165999999</v>
       </c>
       <c r="C396" s="5">
         <v>16.635451200000034</v>
       </c>
       <c r="D396" s="5">
         <v>15.161164449038033</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1429.0102902000001</v>
       </c>
       <c r="C397" s="5">
         <v>6.5218736000001627</v>
       </c>
       <c r="D397" s="5">
         <v>5.6426800581840242</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1432.8114501</v>
       </c>
       <c r="C398" s="5">
         <v>3.8011598999999023</v>
       </c>
       <c r="D398" s="5">
         <v>3.2391090523172572</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1436.4252016</v>
       </c>
       <c r="C399" s="5">
         <v>3.6137515000000349</v>
       </c>
       <c r="D399" s="5">
         <v>3.0689071997644923</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1441.1177522999999</v>
       </c>
       <c r="C400" s="5">
         <v>4.6925506999998561</v>
       </c>
       <c r="D400" s="5">
         <v>3.9913996515492656</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1440.1322714</v>
       </c>
       <c r="C401" s="5">
         <v>-0.98548089999985677</v>
       </c>
       <c r="D401" s="5">
         <v>-0.81751782293034703</v>
       </c>
       <c r="E401" s="5">
         <v>5.3208990721229643</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1468.3481062999999</v>
       </c>
       <c r="C402" s="5">
         <v>28.215834899999891</v>
       </c>
       <c r="D402" s="5">
         <v>26.217548363864452</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1472.0249074999999</v>
       </c>
       <c r="C403" s="5">
         <v>3.6768011999999999</v>
       </c>
       <c r="D403" s="5">
         <v>3.0465777994493015</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1475.7999165000001</v>
       </c>
       <c r="C404" s="5">
         <v>3.7750090000001819</v>
       </c>
       <c r="D404" s="5">
         <v>3.1211800991242544</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1469.9472771000001</v>
       </c>
       <c r="C405" s="5">
         <v>-5.8526394000000437</v>
       </c>
       <c r="D405" s="5">
         <v>-4.6564496430852138</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1475.3936140999999</v>
       </c>
       <c r="C406" s="5">
         <v>5.4463369999998577</v>
       </c>
       <c r="D406" s="5">
         <v>4.5378816709004344</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1486.3671026</v>
       </c>
       <c r="C407" s="5">
         <v>10.97348850000003</v>
       </c>
       <c r="D407" s="5">
         <v>9.2995119875705967</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1487.0148359</v>
       </c>
       <c r="C408" s="5">
         <v>0.64773330000002716</v>
       </c>
       <c r="D408" s="5">
         <v>0.52419463302841862</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1491.2613397</v>
       </c>
       <c r="C409" s="5">
         <v>4.2465038000000277</v>
       </c>
       <c r="D409" s="5">
         <v>3.4812083864965038</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1495.7601413</v>
       </c>
       <c r="C410" s="5">
         <v>4.4988015999999789</v>
       </c>
       <c r="D410" s="5">
         <v>3.6808056779134457</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1495.799996</v>
       </c>
       <c r="C411" s="5">
         <v>3.9854699999978038E-2</v>
       </c>
       <c r="D411" s="5">
         <v>3.1978823381950683E-2</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1496.7925110000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.99251500000013948</v>
       </c>
       <c r="D412" s="5">
         <v>0.79915375052961313</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1499.9819622</v>
       </c>
       <c r="C413" s="5">
         <v>3.189451199999894</v>
       </c>
       <c r="D413" s="5">
         <v>2.5872102487244142</v>
       </c>
       <c r="E413" s="5">
         <v>4.1558467918935138</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1506.5010886</v>
       </c>
       <c r="C414" s="5">
         <v>6.5191264000000047</v>
       </c>
       <c r="D414" s="5">
         <v>5.3418544409286506</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1507.7650698</v>
       </c>
       <c r="C415" s="5">
         <v>1.2639811999999893</v>
       </c>
       <c r="D415" s="5">
         <v>1.0114804307389536</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1508.7022578000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.9371880000001056</v>
       </c>
       <c r="D416" s="5">
         <v>0.74844437679899567</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1510.6926814000001</v>
       </c>
       <c r="C417" s="5">
         <v>1.9904235999999855</v>
       </c>
       <c r="D417" s="5">
         <v>1.5946924335233703</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1514.2459798</v>
       </c>
       <c r="C418" s="5">
         <v>3.5532983999999033</v>
       </c>
       <c r="D418" s="5">
         <v>2.8593199584082463</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1512.0950929999999</v>
       </c>
       <c r="C419" s="5">
         <v>-2.1508868000000803</v>
       </c>
       <c r="D419" s="5">
         <v>-1.6912675272055644</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1505.2859982</v>
       </c>
       <c r="C420" s="5">
         <v>-6.8090947999999116</v>
       </c>
       <c r="D420" s="5">
         <v>-5.2718589179668651</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1515.4383542999999</v>
       </c>
       <c r="C421" s="5">
         <v>10.152356099999906</v>
       </c>
       <c r="D421" s="5">
         <v>8.4004367969315865</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1518.8879514</v>
       </c>
       <c r="C422" s="5">
         <v>3.4495971000001191</v>
       </c>
       <c r="D422" s="5">
         <v>2.7660228694754263</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1525.4291046000001</v>
       </c>
       <c r="C423" s="5">
         <v>6.5411532000000534</v>
       </c>
       <c r="D423" s="5">
         <v>5.2920290113748658</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1527.2097773</v>
       </c>
       <c r="C424" s="5">
         <v>1.7806726999999682</v>
       </c>
       <c r="D424" s="5">
         <v>1.4098194936310815</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1530.8988643</v>
       </c>
       <c r="C425" s="5">
         <v>3.6890869999999722</v>
       </c>
       <c r="D425" s="5">
         <v>2.9375105711910487</v>
       </c>
       <c r="E425" s="5">
         <v>2.0611515924267909</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1529.6108561999999</v>
       </c>
       <c r="C426" s="5">
         <v>-1.28800810000007</v>
       </c>
       <c r="D426" s="5">
         <v>-1.0049505285086857</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1528.2379922</v>
       </c>
       <c r="C427" s="5">
         <v>-1.3728639999999359</v>
       </c>
       <c r="D427" s="5">
         <v>-1.0717292491991381</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1529.8919758</v>
       </c>
       <c r="C428" s="5">
         <v>1.6539835999999468</v>
       </c>
       <c r="D428" s="5">
         <v>1.3064964724514905</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1533.5938182</v>
       </c>
       <c r="C429" s="5">
         <v>3.7018424000000323</v>
       </c>
       <c r="D429" s="5">
         <v>2.942566063878127</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1534.3246982999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.73088009999992209</v>
       </c>
       <c r="D430" s="5">
         <v>0.57339739907882326</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1521.79628</v>
       </c>
       <c r="C431" s="5">
         <v>-12.528418299999885</v>
       </c>
       <c r="D431" s="5">
         <v>-9.370224219358203</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1525.5128768</v>
       </c>
       <c r="C432" s="5">
         <v>3.7165967999999339</v>
       </c>
       <c r="D432" s="5">
         <v>2.9703802701386062</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1526.7765798999999</v>
       </c>
       <c r="C433" s="5">
         <v>1.2637030999999297</v>
       </c>
       <c r="D433" s="5">
         <v>0.99859654000413745</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1530.2457783</v>
       </c>
       <c r="C434" s="5">
         <v>3.4691984000000957</v>
       </c>
       <c r="D434" s="5">
         <v>2.7610201566916626</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1532.9945004000001</v>
       </c>
       <c r="C435" s="5">
         <v>2.7487221000001227</v>
       </c>
       <c r="D435" s="5">
         <v>2.1769375067433039</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1531.7420279</v>
       </c>
       <c r="C436" s="5">
         <v>-1.2524725000000672</v>
       </c>
       <c r="D436" s="5">
         <v>-0.976018955132818</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1536.2046538</v>
       </c>
       <c r="C437" s="5">
         <v>4.4626258999999209</v>
       </c>
       <c r="D437" s="5">
         <v>3.5526871240252111</v>
       </c>
       <c r="E437" s="5">
         <v>0.34658001411647099</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1543.5089465000001</v>
       </c>
       <c r="C438" s="5">
         <v>7.3042927000001328</v>
       </c>
       <c r="D438" s="5">
         <v>5.8573202697394633</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1544.6317974999999</v>
       </c>
       <c r="C439" s="5">
         <v>1.122850999999855</v>
       </c>
       <c r="D439" s="5">
         <v>0.87646101302090162</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1553.0904593</v>
+        <v>1551.6097112</v>
       </c>
       <c r="C440" s="5">
-        <v>8.4586618000000726</v>
+        <v>6.9779137000000446</v>
       </c>
       <c r="D440" s="5">
-        <v>6.772981756283758</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5577728080478117</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>1549.4022483000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-2.2074628999998822</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-1.6939349368411238</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>