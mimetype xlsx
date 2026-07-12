--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{53E9A05C-A746-4978-9F6E-757D7039FBC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{086F4DDF-AE75-46E7-8E1F-F06B7AE045AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{460CFED4-F93A-45D8-A8A7-1CF7B93342FF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{759123AE-11E8-4CAA-9515-157FC2DA58D7}"/>
   </bookViews>
   <sheets>
     <sheet name="AE700000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Leisure and Hospitality</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74E40416-B3CE-4DA6-ABF9-5E6E35EFCC27}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{420F8747-96EB-4F8D-92A2-238B018A54B0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>584.96371452000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>584.34953906999999</v>
       </c>
       <c r="C7" s="5">
         <v>-0.61417545000006157</v>
       </c>
       <c r="D7" s="5">
         <v>-1.252674992408942</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>583.14782316000003</v>
       </c>
       <c r="C8" s="5">
         <v>-1.2017159099999617</v>
       </c>
       <c r="D8" s="5">
         <v>-2.4400799640601378</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>587.84874927999999</v>
       </c>
       <c r="C9" s="5">
         <v>4.7009261199999628</v>
       </c>
       <c r="D9" s="5">
         <v>10.11418705807352</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>590.66042746000005</v>
       </c>
       <c r="C10" s="5">
         <v>2.8116781800000581</v>
       </c>
       <c r="D10" s="5">
         <v>5.8930170207113219</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>596.45098024000004</v>
       </c>
       <c r="C11" s="5">
         <v>5.7905527799999845</v>
       </c>
       <c r="D11" s="5">
         <v>12.419739772394722</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>598.95191267999996</v>
       </c>
       <c r="C12" s="5">
         <v>2.5009324399999286</v>
       </c>
       <c r="D12" s="5">
         <v>5.1493018444581873</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>600.93979588000002</v>
       </c>
       <c r="C13" s="5">
         <v>1.9878832000000557</v>
       </c>
       <c r="D13" s="5">
         <v>4.0562350392412849</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>600.56849947000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.37129641000001357</v>
       </c>
       <c r="D14" s="5">
         <v>-0.73891712507607732</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>598.96617249999997</v>
       </c>
       <c r="C15" s="5">
         <v>-1.6023269700000355</v>
       </c>
       <c r="D15" s="5">
         <v>-3.1550548519253652</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>598.83677058000001</v>
       </c>
       <c r="C16" s="5">
         <v>-0.12940191999996387</v>
       </c>
       <c r="D16" s="5">
         <v>-0.25894271259874202</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>598.71278486999995</v>
       </c>
       <c r="C17" s="5">
         <v>-0.12398571000005632</v>
       </c>
       <c r="D17" s="5">
         <v>-0.24817037077273785</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>594.47719903999996</v>
       </c>
       <c r="C18" s="5">
         <v>-4.2355858299999909</v>
       </c>
       <c r="D18" s="5">
         <v>-8.1667320790844258</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>595.20025250000003</v>
       </c>
       <c r="C19" s="5">
         <v>0.72305346000007376</v>
       </c>
       <c r="D19" s="5">
         <v>1.4693449070433795</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>595.50787978999995</v>
       </c>
       <c r="C20" s="5">
         <v>0.30762728999991396</v>
       </c>
       <c r="D20" s="5">
         <v>0.62198214976454391</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>597.76050387999999</v>
       </c>
       <c r="C21" s="5">
         <v>2.2526240900000403</v>
       </c>
       <c r="D21" s="5">
         <v>4.6348716826551062</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>601.42189364000001</v>
       </c>
       <c r="C22" s="5">
         <v>3.66138976000002</v>
       </c>
       <c r="D22" s="5">
         <v>7.6029577357234368</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>604.02627131999998</v>
       </c>
       <c r="C23" s="5">
         <v>2.6043776799999705</v>
       </c>
       <c r="D23" s="5">
         <v>5.3220084510149146</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>602.61695442999996</v>
       </c>
       <c r="C24" s="5">
         <v>-1.4093168900000137</v>
       </c>
       <c r="D24" s="5">
         <v>-2.7641941547770554</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>603.20741268999996</v>
       </c>
       <c r="C25" s="5">
         <v>0.59045825999999124</v>
       </c>
       <c r="D25" s="5">
         <v>1.1821453109222224</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>608.59530434999999</v>
       </c>
       <c r="C26" s="5">
         <v>5.3878916600000366</v>
       </c>
       <c r="D26" s="5">
         <v>11.261043387458347</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>605.89301836000004</v>
       </c>
       <c r="C27" s="5">
         <v>-2.7022859899999503</v>
       </c>
       <c r="D27" s="5">
         <v>-5.2000274005073006</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>606.66879374999996</v>
       </c>
       <c r="C28" s="5">
         <v>0.77577538999992157</v>
       </c>
       <c r="D28" s="5">
         <v>1.5473263654851355</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>609.07490641000004</v>
       </c>
       <c r="C29" s="5">
         <v>2.4061126600000762</v>
       </c>
       <c r="D29" s="5">
         <v>4.8645298439874862</v>
       </c>
       <c r="E29" s="5">
         <v>1.7307333001499225</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>609.37320863000002</v>
       </c>
       <c r="C30" s="5">
         <v>0.2983022199999823</v>
       </c>
       <c r="D30" s="5">
         <v>0.58930105060841509</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>610.21191537000004</v>
       </c>
       <c r="C31" s="5">
         <v>0.83870674000002055</v>
       </c>
       <c r="D31" s="5">
         <v>1.6641720292131845</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>612.29313520999995</v>
       </c>
       <c r="C32" s="5">
         <v>2.0812198399999033</v>
       </c>
       <c r="D32" s="5">
         <v>4.1704354598447235</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>613.01132136000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.71818615000006503</v>
       </c>
       <c r="D33" s="5">
         <v>1.4166498332808253</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>614.82982353</v>
       </c>
       <c r="C34" s="5">
         <v>1.8185021699999879</v>
       </c>
       <c r="D34" s="5">
         <v>3.6184672426837317</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>612.96933578999995</v>
       </c>
       <c r="C35" s="5">
         <v>-1.8604877400000532</v>
       </c>
       <c r="D35" s="5">
         <v>-3.5713953496577799</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>617.62596699999995</v>
       </c>
       <c r="C36" s="5">
         <v>4.6566312100000005</v>
       </c>
       <c r="D36" s="5">
         <v>9.5069220160158388</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>619.12867782000001</v>
       </c>
       <c r="C37" s="5">
         <v>1.5027108200000612</v>
       </c>
       <c r="D37" s="5">
         <v>2.9590407806251662</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>619.84649911999998</v>
       </c>
       <c r="C38" s="5">
         <v>0.71782129999996869</v>
       </c>
       <c r="D38" s="5">
         <v>1.4001930434506482</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>626.18976927999995</v>
       </c>
       <c r="C39" s="5">
         <v>6.3432701599999746</v>
       </c>
       <c r="D39" s="5">
         <v>12.995664852501543</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>629.41874467000002</v>
       </c>
       <c r="C40" s="5">
         <v>3.2289753900000733</v>
       </c>
       <c r="D40" s="5">
         <v>6.3663987938574085</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>627.51464275000001</v>
       </c>
       <c r="C41" s="5">
         <v>-1.9041019200000164</v>
       </c>
       <c r="D41" s="5">
         <v>-3.5704139684538339</v>
       </c>
       <c r="E41" s="5">
         <v>3.0274989407603758</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>632.63774990000002</v>
       </c>
       <c r="C42" s="5">
         <v>5.1231071500000098</v>
       </c>
       <c r="D42" s="5">
         <v>10.249052036394989</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>637.47058394999999</v>
       </c>
       <c r="C43" s="5">
         <v>4.832834049999974</v>
       </c>
       <c r="D43" s="5">
         <v>9.5621517590011251</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>638.86289160000001</v>
       </c>
       <c r="C44" s="5">
         <v>1.3923076500000207</v>
       </c>
       <c r="D44" s="5">
         <v>2.6526499863126052</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>638.56035299999996</v>
       </c>
       <c r="C45" s="5">
         <v>-0.30253860000004806</v>
       </c>
       <c r="D45" s="5">
         <v>-0.56679177442728879</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>632.26921281</v>
       </c>
       <c r="C46" s="5">
         <v>-6.2911401899999646</v>
       </c>
       <c r="D46" s="5">
         <v>-11.20244341254153</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>636.29450087999999</v>
       </c>
       <c r="C47" s="5">
         <v>4.0252880699999878</v>
       </c>
       <c r="D47" s="5">
         <v>7.912962921612321</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>635.33989635</v>
       </c>
       <c r="C48" s="5">
         <v>-0.95460452999998324</v>
       </c>
       <c r="D48" s="5">
         <v>-1.7855259595415229</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>638.44829878999997</v>
       </c>
       <c r="C49" s="5">
         <v>3.1084024399999635</v>
       </c>
       <c r="D49" s="5">
         <v>6.0315902473090599</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>642.30841921000001</v>
       </c>
       <c r="C50" s="5">
         <v>3.8601204200000439</v>
       </c>
       <c r="D50" s="5">
         <v>7.5015106204951332</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>639.44798622999997</v>
       </c>
       <c r="C51" s="5">
         <v>-2.8604329800000414</v>
       </c>
       <c r="D51" s="5">
         <v>-5.2150659816955658</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>639.45722988</v>
       </c>
       <c r="C52" s="5">
         <v>9.2436500000303568E-3</v>
       </c>
       <c r="D52" s="5">
         <v>1.7348184988241755E-2</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>643.46515509999995</v>
       </c>
       <c r="C53" s="5">
         <v>4.0079252199999473</v>
       </c>
       <c r="D53" s="5">
         <v>7.7860071074664416</v>
       </c>
       <c r="E53" s="5">
         <v>2.5418550043866617</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>645.61958546999995</v>
       </c>
       <c r="C54" s="5">
         <v>2.15443037</v>
       </c>
       <c r="D54" s="5">
         <v>4.0926229038168893</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>645.54189929999995</v>
       </c>
       <c r="C55" s="5">
         <v>-7.7686169999992671E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-0.14429818296896046</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>649.23719223000001</v>
       </c>
       <c r="C56" s="5">
         <v>3.6952929300000505</v>
       </c>
       <c r="D56" s="5">
         <v>7.0896409559978002</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>656.65072122000004</v>
       </c>
       <c r="C57" s="5">
         <v>7.4135289900000316</v>
       </c>
       <c r="D57" s="5">
         <v>14.596780491860994</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>653.89158519</v>
       </c>
       <c r="C58" s="5">
         <v>-2.759136030000036</v>
       </c>
       <c r="D58" s="5">
         <v>-4.9272895842593751</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>655.66787816999999</v>
       </c>
       <c r="C59" s="5">
         <v>1.7762929799999938</v>
       </c>
       <c r="D59" s="5">
         <v>3.3089409387962121</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>665.27476945000001</v>
       </c>
       <c r="C60" s="5">
         <v>9.6068912800000135</v>
       </c>
       <c r="D60" s="5">
         <v>19.070930000575892</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>666.18565642999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.91088697999998658</v>
       </c>
       <c r="D61" s="5">
         <v>1.6554564751740219</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>665.19002340999998</v>
       </c>
       <c r="C62" s="5">
         <v>-0.99563302000001386</v>
       </c>
       <c r="D62" s="5">
         <v>-1.7787647705769682</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>673.25384523000002</v>
       </c>
       <c r="C63" s="5">
         <v>8.0638218200000438</v>
       </c>
       <c r="D63" s="5">
         <v>15.557300078116665</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>677.68253115000005</v>
       </c>
       <c r="C64" s="5">
         <v>4.4286859200000208</v>
       </c>
       <c r="D64" s="5">
         <v>8.1855804762986253</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>679.24358553000002</v>
       </c>
       <c r="C65" s="5">
         <v>1.5610543799999732</v>
       </c>
       <c r="D65" s="5">
         <v>2.7995136469549875</v>
       </c>
       <c r="E65" s="5">
         <v>5.5602747322719859</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>681.96699150999996</v>
       </c>
       <c r="C66" s="5">
         <v>2.7234059799999386</v>
       </c>
       <c r="D66" s="5">
         <v>4.9188940319307761</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>684.83596450000005</v>
       </c>
       <c r="C67" s="5">
         <v>2.8689729900000884</v>
       </c>
       <c r="D67" s="5">
         <v>5.1667515970310607</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>684.90976854999997</v>
       </c>
       <c r="C68" s="5">
         <v>7.3804049999921517E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.12939941596916693</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>683.72406522999995</v>
       </c>
       <c r="C69" s="5">
         <v>-1.185703320000016</v>
       </c>
       <c r="D69" s="5">
         <v>-2.0577517129577005</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>688.58908255999995</v>
       </c>
       <c r="C70" s="5">
         <v>4.8650173300000006</v>
       </c>
       <c r="D70" s="5">
         <v>8.8807739836158426</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>691.95353415</v>
       </c>
       <c r="C71" s="5">
         <v>3.3644515900000442</v>
       </c>
       <c r="D71" s="5">
         <v>6.0233661674887529</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>693.06756312000005</v>
       </c>
       <c r="C72" s="5">
         <v>1.1140289700000494</v>
       </c>
       <c r="D72" s="5">
         <v>1.9491713744146821</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>693.95896103999996</v>
       </c>
       <c r="C73" s="5">
         <v>0.89139791999991758</v>
       </c>
       <c r="D73" s="5">
         <v>1.5543604755200002</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>694.87045738999996</v>
       </c>
       <c r="C74" s="5">
         <v>0.91149634999999307</v>
       </c>
       <c r="D74" s="5">
         <v>1.5876039799733288</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>693.32603189999998</v>
       </c>
       <c r="C75" s="5">
         <v>-1.5444254899999805</v>
       </c>
       <c r="D75" s="5">
         <v>-2.6347674754802153</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>693.71249677000003</v>
       </c>
       <c r="C76" s="5">
         <v>0.38646487000005436</v>
       </c>
       <c r="D76" s="5">
         <v>0.67094300253185413</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>696.78707939000003</v>
       </c>
       <c r="C77" s="5">
         <v>3.074582620000001</v>
       </c>
       <c r="D77" s="5">
         <v>5.4500644732298431</v>
       </c>
       <c r="E77" s="5">
         <v>2.582798606233605</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>698.62531461000003</v>
       </c>
       <c r="C78" s="5">
         <v>1.8382352200000014</v>
       </c>
       <c r="D78" s="5">
         <v>3.2121325878688545</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>697.48048125000003</v>
       </c>
       <c r="C79" s="5">
         <v>-1.1448333600000069</v>
       </c>
       <c r="D79" s="5">
         <v>-1.9488065736886773</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>698.86611350999999</v>
       </c>
       <c r="C80" s="5">
         <v>1.3856322599999658</v>
       </c>
       <c r="D80" s="5">
         <v>2.4101715206965579</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>704.08559642</v>
       </c>
       <c r="C81" s="5">
         <v>5.2194829100000106</v>
       </c>
       <c r="D81" s="5">
         <v>9.3396612078628714</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>708.53721315999996</v>
       </c>
       <c r="C82" s="5">
         <v>4.4516167399999631</v>
       </c>
       <c r="D82" s="5">
         <v>7.8565334797868092</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>708.60550544</v>
       </c>
       <c r="C83" s="5">
         <v>6.8292280000036953E-2</v>
       </c>
       <c r="D83" s="5">
         <v>0.11572319972281697</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>709.67607429999998</v>
       </c>
       <c r="C84" s="5">
         <v>1.0705688599999803</v>
       </c>
       <c r="D84" s="5">
         <v>1.8281139269845426</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>710.42002732000003</v>
       </c>
       <c r="C85" s="5">
         <v>0.74395302000004904</v>
       </c>
       <c r="D85" s="5">
         <v>1.2652376621355543</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>711.12259942000003</v>
       </c>
       <c r="C86" s="5">
         <v>0.70257209999999759</v>
       </c>
       <c r="D86" s="5">
         <v>1.1932200526417525</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>719.86461229999998</v>
       </c>
       <c r="C87" s="5">
         <v>8.7420128799999475</v>
       </c>
       <c r="D87" s="5">
         <v>15.791352765798127</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>722.15520041000002</v>
       </c>
       <c r="C88" s="5">
         <v>2.2905881100000443</v>
       </c>
       <c r="D88" s="5">
         <v>3.8859033175582258</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>723.47994812000002</v>
       </c>
       <c r="C89" s="5">
         <v>1.3247477099999969</v>
       </c>
       <c r="D89" s="5">
         <v>2.2236699584384789</v>
       </c>
       <c r="E89" s="5">
         <v>3.8308501290477581</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>727.58278779</v>
       </c>
       <c r="C90" s="5">
         <v>4.1028396699999803</v>
       </c>
       <c r="D90" s="5">
         <v>7.0214949502171997</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>731.41870442000004</v>
       </c>
       <c r="C91" s="5">
         <v>3.8359166300000425</v>
       </c>
       <c r="D91" s="5">
         <v>6.5132775679020316</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>735.71234716000004</v>
       </c>
       <c r="C92" s="5">
         <v>4.2936427399999957</v>
       </c>
       <c r="D92" s="5">
         <v>7.2763007304550431</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>733.45039354999994</v>
       </c>
       <c r="C93" s="5">
         <v>-2.2619536100000914</v>
       </c>
       <c r="D93" s="5">
         <v>-3.627657586599442</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>738.93742395000004</v>
       </c>
       <c r="C94" s="5">
         <v>5.4870304000000942</v>
       </c>
       <c r="D94" s="5">
         <v>9.3560954745303793</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>742.04722862000006</v>
       </c>
       <c r="C95" s="5">
         <v>3.1098046700000168</v>
       </c>
       <c r="D95" s="5">
         <v>5.1687282782990618</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>742.33160821000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.28437958999995772</v>
       </c>
       <c r="D96" s="5">
         <v>0.46085439458414257</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>745.05451029999995</v>
       </c>
       <c r="C97" s="5">
         <v>2.7229020899999341</v>
       </c>
       <c r="D97" s="5">
         <v>4.4915426635098399</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>750.56883474999995</v>
       </c>
       <c r="C98" s="5">
         <v>5.5143244500000037</v>
       </c>
       <c r="D98" s="5">
         <v>9.2520899709582096</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>747.49732828000003</v>
       </c>
       <c r="C99" s="5">
         <v>-3.0715064699999175</v>
       </c>
       <c r="D99" s="5">
         <v>-4.8016534058633482</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>751.45976298999994</v>
       </c>
       <c r="C100" s="5">
         <v>3.9624347099999113</v>
       </c>
       <c r="D100" s="5">
         <v>6.5498977972565653</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>753.63674647000005</v>
       </c>
       <c r="C101" s="5">
         <v>2.1769834800001036</v>
       </c>
       <c r="D101" s="5">
         <v>3.532337111941497</v>
       </c>
       <c r="E101" s="5">
         <v>4.1682977432013102</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>754.59967718999997</v>
       </c>
       <c r="C102" s="5">
         <v>0.96293071999991753</v>
       </c>
       <c r="D102" s="5">
         <v>1.5440752477859254</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>756.73382681999999</v>
       </c>
       <c r="C103" s="5">
         <v>2.1341496300000244</v>
       </c>
       <c r="D103" s="5">
         <v>3.4471173309744918</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>756.81605419000005</v>
       </c>
       <c r="C104" s="5">
         <v>8.2227370000055089E-2</v>
       </c>
       <c r="D104" s="5">
         <v>0.13047102190919535</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>760.31971855999996</v>
       </c>
       <c r="C105" s="5">
         <v>3.5036643699999104</v>
       </c>
       <c r="D105" s="5">
         <v>5.6990327999397072</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>762.15071504000002</v>
       </c>
       <c r="C106" s="5">
         <v>1.8309964800000671</v>
       </c>
       <c r="D106" s="5">
         <v>2.9284162884637199</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>764.69403455999998</v>
       </c>
       <c r="C107" s="5">
         <v>2.5433195199999545</v>
       </c>
       <c r="D107" s="5">
         <v>4.0787553184265635</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>769.13753482000004</v>
       </c>
       <c r="C108" s="5">
         <v>4.4435002600000644</v>
       </c>
       <c r="D108" s="5">
         <v>7.2002121030824373</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>771.98596477000001</v>
       </c>
       <c r="C109" s="5">
         <v>2.8484299499999679</v>
       </c>
       <c r="D109" s="5">
         <v>4.5357366952002209</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>776.66543306999995</v>
       </c>
       <c r="C110" s="5">
         <v>4.6794682999999395</v>
       </c>
       <c r="D110" s="5">
         <v>7.5213880833264968</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>773.85127187000001</v>
       </c>
       <c r="C111" s="5">
         <v>-2.8141611999999441</v>
       </c>
       <c r="D111" s="5">
         <v>-4.2624541458892722</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>776.25488071999996</v>
       </c>
       <c r="C112" s="5">
         <v>2.4036088499999551</v>
       </c>
       <c r="D112" s="5">
         <v>3.7915786022667541</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>779.72280838999995</v>
       </c>
       <c r="C113" s="5">
         <v>3.4679276699999946</v>
       </c>
       <c r="D113" s="5">
         <v>5.494722554199627</v>
       </c>
       <c r="E113" s="5">
         <v>3.4613574831887872</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>780.60887287000003</v>
       </c>
       <c r="C114" s="5">
         <v>0.88606448000007276</v>
       </c>
       <c r="D114" s="5">
         <v>1.3722161318262094</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>782.47788909999997</v>
       </c>
       <c r="C115" s="5">
         <v>1.8690162299999429</v>
       </c>
       <c r="D115" s="5">
         <v>2.9113061908776272</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>785.75203808000003</v>
       </c>
       <c r="C116" s="5">
         <v>3.2741489800000636</v>
       </c>
       <c r="D116" s="5">
         <v>5.1383851700183003</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>787.79557353999996</v>
       </c>
       <c r="C117" s="5">
         <v>2.04353545999993</v>
       </c>
       <c r="D117" s="5">
         <v>3.1659166408712247</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>788.65625266999996</v>
       </c>
       <c r="C118" s="5">
         <v>0.86067912999999407</v>
       </c>
       <c r="D118" s="5">
         <v>1.3189254470031164</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>791.52656888000001</v>
       </c>
       <c r="C119" s="5">
         <v>2.8703162100000554</v>
       </c>
       <c r="D119" s="5">
         <v>4.4558954805838713</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>792.97789732000001</v>
       </c>
       <c r="C120" s="5">
         <v>1.4513284399999975</v>
       </c>
       <c r="D120" s="5">
         <v>2.2226232686447744</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>794.26267971000004</v>
       </c>
       <c r="C121" s="5">
         <v>1.2847823900000321</v>
       </c>
       <c r="D121" s="5">
         <v>1.9616586122957358</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>799.12786978999998</v>
       </c>
       <c r="C122" s="5">
         <v>4.8651900799999339</v>
       </c>
       <c r="D122" s="5">
         <v>7.6032638120278051</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>804.33820256000001</v>
       </c>
       <c r="C123" s="5">
         <v>5.2103327700000364</v>
       </c>
       <c r="D123" s="5">
         <v>8.1107874657281087</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>806.78023077</v>
       </c>
       <c r="C124" s="5">
         <v>2.4420282099999895</v>
       </c>
       <c r="D124" s="5">
         <v>3.7047426022257302</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>806.98659313999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.20636236999996527</v>
       </c>
       <c r="D125" s="5">
         <v>0.30737431202096932</v>
       </c>
       <c r="E125" s="5">
         <v>3.4965996193307758</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>810.78310280999995</v>
       </c>
       <c r="C126" s="5">
         <v>3.7965096699999776</v>
       </c>
       <c r="D126" s="5">
         <v>5.793852994948967</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>812.05710182999997</v>
       </c>
       <c r="C127" s="5">
         <v>1.2739990200000193</v>
       </c>
       <c r="D127" s="5">
         <v>1.9019643306116496</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>816.11448179000001</v>
       </c>
       <c r="C128" s="5">
         <v>4.0573799600000484</v>
       </c>
       <c r="D128" s="5">
         <v>6.1632455203177061</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>813.17369126000006</v>
       </c>
       <c r="C129" s="5">
         <v>-2.9407905299999584</v>
       </c>
       <c r="D129" s="5">
         <v>-4.2394084972641295</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>814.04742619000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.87373492999995506</v>
       </c>
       <c r="D130" s="5">
         <v>1.2970172249263445</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>817.38554658999999</v>
       </c>
       <c r="C131" s="5">
         <v>3.3381203999999798</v>
       </c>
       <c r="D131" s="5">
         <v>5.0332873519542964</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>817.92728920000002</v>
       </c>
       <c r="C132" s="5">
         <v>0.54174261000002844</v>
       </c>
       <c r="D132" s="5">
         <v>0.79823545977621979</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>819.81224516999998</v>
       </c>
       <c r="C133" s="5">
         <v>1.8849559699999645</v>
       </c>
       <c r="D133" s="5">
         <v>2.8007854030114965</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>822.57587624999996</v>
       </c>
       <c r="C134" s="5">
         <v>2.7636310799999819</v>
       </c>
       <c r="D134" s="5">
         <v>4.121116043808204</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>825.47514979000005</v>
       </c>
       <c r="C135" s="5">
         <v>2.8992735400000811</v>
       </c>
       <c r="D135" s="5">
         <v>4.3125157562620808</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>827.11514522000004</v>
       </c>
       <c r="C136" s="5">
         <v>1.639995429999999</v>
       </c>
       <c r="D136" s="5">
         <v>2.4102989178258483</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>829.05874090999998</v>
       </c>
       <c r="C137" s="5">
         <v>1.9435956899999383</v>
       </c>
       <c r="D137" s="5">
         <v>2.8565495790572548</v>
       </c>
       <c r="E137" s="5">
         <v>2.7351319040031186</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>828.66002098000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.39871992999997019</v>
       </c>
       <c r="D138" s="5">
         <v>-0.57559292822402242</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>833.06643608000002</v>
       </c>
       <c r="C139" s="5">
         <v>4.4064151000000038</v>
       </c>
       <c r="D139" s="5">
         <v>6.5709917813185692</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>834.62432492999994</v>
       </c>
       <c r="C140" s="5">
         <v>1.5578888499999266</v>
       </c>
       <c r="D140" s="5">
         <v>2.2673043131911985</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>836.10158693999995</v>
       </c>
       <c r="C141" s="5">
         <v>1.477262010000004</v>
       </c>
       <c r="D141" s="5">
         <v>2.1447658378523915</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>837.14224574000002</v>
+        <v>837.14224575000003</v>
       </c>
       <c r="C142" s="5">
-        <v>1.0406588000000738</v>
+        <v>1.0406588100000818</v>
       </c>
       <c r="D142" s="5">
-        <v>1.5038541688848106</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>1.503854183434794</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>837.50574649999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.36350075999996534</v>
+        <v>0.36350074999995741</v>
       </c>
       <c r="D143" s="5">
-        <v>0.52230568204008065</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>0.5223056676308957</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>839.17347881000001</v>
       </c>
       <c r="C144" s="5">
         <v>1.6677323100000194</v>
       </c>
       <c r="D144" s="5">
         <v>2.4159157365446715</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>841.61162823999996</v>
       </c>
       <c r="C145" s="5">
         <v>2.4381494299999531</v>
       </c>
       <c r="D145" s="5">
         <v>3.5427578658691505</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>838.28506546000006</v>
       </c>
       <c r="C146" s="5">
         <v>-3.3265627799999038</v>
       </c>
       <c r="D146" s="5">
         <v>-4.6413662408314345</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>832.38866621</v>
       </c>
       <c r="C147" s="5">
         <v>-5.8963992500000586</v>
       </c>
       <c r="D147" s="5">
         <v>-8.121657764599755</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>833.69923369000003</v>
       </c>
       <c r="C148" s="5">
         <v>1.3105674800000315</v>
       </c>
       <c r="D148" s="5">
         <v>1.905806141402544</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>834.87566919999995</v>
       </c>
       <c r="C149" s="5">
         <v>1.1764355099999193</v>
       </c>
       <c r="D149" s="5">
         <v>1.706527639069666</v>
       </c>
       <c r="E149" s="5">
         <v>0.70163041567057327</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>835.79014127999994</v>
       </c>
       <c r="C150" s="5">
         <v>0.91447207999999591</v>
       </c>
       <c r="D150" s="5">
         <v>1.3223545384294599</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>838.90698916999997</v>
+        <v>838.90698915999997</v>
       </c>
       <c r="C151" s="5">
-        <v>3.1168478900000309</v>
+        <v>3.116847880000023</v>
       </c>
       <c r="D151" s="5">
-        <v>4.5680052055445453</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>4.5680051905868879</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>841.49902824000003</v>
       </c>
       <c r="C152" s="5">
-        <v>2.5920390700000553</v>
+        <v>2.5920390800000632</v>
       </c>
       <c r="D152" s="5">
-        <v>3.7713994906400261</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>3.771399505483819</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>843.13945372000001</v>
+        <v>843.13945373000001</v>
       </c>
       <c r="C153" s="5">
-        <v>1.6404254799999762</v>
+        <v>1.6404254899999842</v>
       </c>
       <c r="D153" s="5">
-        <v>2.3645353502061983</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>2.3645353647750333</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>846.92305620000002</v>
       </c>
       <c r="C154" s="5">
-        <v>3.7836024800000132</v>
+        <v>3.7836024700000053</v>
       </c>
       <c r="D154" s="5">
-        <v>5.5199380424791222</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>5.5199380274610688</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>846.56396266000002</v>
       </c>
       <c r="C155" s="5">
         <v>-0.35909354000000349</v>
       </c>
       <c r="D155" s="5">
         <v>-0.50761256468359051</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>847.25896713999998</v>
+        <v>847.25896714999999</v>
       </c>
       <c r="C156" s="5">
-        <v>0.69500447999996595</v>
+        <v>0.69500448999997388</v>
       </c>
       <c r="D156" s="5">
-        <v>0.98962577641263927</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>0.98962579071624202</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>850.61941295999998</v>
       </c>
       <c r="C157" s="5">
-        <v>3.3604458199999954</v>
+        <v>3.3604458099999874</v>
       </c>
       <c r="D157" s="5">
-        <v>4.8647178158810034</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>4.8647178010288838</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>853.35556478000001</v>
+        <v>853.35556477</v>
       </c>
       <c r="C158" s="5">
-        <v>2.7361518200000319</v>
+        <v>2.7361518100000239</v>
       </c>
       <c r="D158" s="5">
-        <v>3.9290167223743566</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>3.9290167077597138</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>849.52511492999997</v>
+        <v>849.52511490999996</v>
       </c>
       <c r="C159" s="5">
-        <v>-3.8304498500000363</v>
+        <v>-3.8304498600000443</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.2554203768499397</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-5.2554203902933079</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>853.98939528999995</v>
+        <v>853.98939526000004</v>
       </c>
       <c r="C160" s="5">
-        <v>4.4642803599999752</v>
+        <v>4.4642803500000809</v>
       </c>
       <c r="D160" s="5">
-        <v>6.4915285336079931</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>6.4915285188016814</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>855.62127210000006</v>
+        <v>855.62127208000004</v>
       </c>
       <c r="C161" s="5">
-        <v>1.631876810000108</v>
+        <v>1.6318768200000022</v>
       </c>
       <c r="D161" s="5">
-        <v>2.3173177892312546</v>
+        <v>2.3173178036633324</v>
       </c>
       <c r="E161" s="5">
-        <v>2.4848733368741049</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>2.4848733344785323</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>856.25048819999995</v>
+        <v>856.25048820999996</v>
       </c>
       <c r="C162" s="5">
-        <v>0.62921609999989414</v>
+        <v>0.62921612999991794</v>
       </c>
       <c r="D162" s="5">
-        <v>0.88604712614586134</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>0.88604716858302623</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>854.62297130000002</v>
+        <v>854.62297133000004</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.6275168999999323</v>
+        <v>-1.6275168799999165</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.2572039507859465</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-2.2572039233111796</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>854.58403955999995</v>
+        <v>854.58403960999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-3.8931740000066384E-2</v>
+        <v>-3.8931720000050518E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-5.4651450049025829E-2</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-5.4651421978624271E-2</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>852.62917012000003</v>
+        <v>852.62917016999995</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.9548694399999249</v>
+        <v>-1.9548694400000386</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.7107380213519994</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-2.7107380211954579</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>854.46213907000003</v>
+        <v>854.46213908000004</v>
       </c>
       <c r="C166" s="5">
-        <v>1.8329689500000086</v>
+        <v>1.8329689100000905</v>
       </c>
       <c r="D166" s="5">
-        <v>2.6104633890077444</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>2.6104633312107994</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>855.69468193</v>
+        <v>855.69468190999999</v>
       </c>
       <c r="C167" s="5">
-        <v>1.2325428599999668</v>
+        <v>1.232542829999943</v>
       </c>
       <c r="D167" s="5">
-        <v>1.7447727807088365</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>1.7447727378830047</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>855.89772271000004</v>
+        <v>855.89772268000002</v>
       </c>
       <c r="C168" s="5">
-        <v>0.20304078000003756</v>
+        <v>0.20304077000002962</v>
       </c>
       <c r="D168" s="5">
-        <v>0.28511005947897683</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>0.28511004542528529</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>859.76295189999996</v>
+        <v>859.76295187000005</v>
       </c>
       <c r="C169" s="5">
-        <v>3.8652291899999227</v>
+        <v>3.8652291900000364</v>
       </c>
       <c r="D169" s="5">
-        <v>5.5558417805798399</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>5.5558417807794802</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>860.81668124999999</v>
+        <v>860.81668121999996</v>
       </c>
       <c r="C170" s="5">
-        <v>1.053729350000026</v>
+        <v>1.0537293499999123</v>
       </c>
       <c r="D170" s="5">
-        <v>1.4806799260389525</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.4806799260908221</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>865.93078965999996</v>
+        <v>865.93078961000003</v>
       </c>
       <c r="C171" s="5">
-        <v>5.1141084099999716</v>
+        <v>5.1141083900000694</v>
       </c>
       <c r="D171" s="5">
-        <v>7.3668204228502399</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>7.3668203933578091</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>867.67457531000002</v>
+        <v>867.67457522999996</v>
       </c>
       <c r="C172" s="5">
-        <v>1.7437856500000635</v>
+        <v>1.743785619999926</v>
       </c>
       <c r="D172" s="5">
-        <v>2.4434695450898269</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>2.4434695027283793</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>870.02942588999997</v>
+        <v>870.02942584000004</v>
       </c>
       <c r="C173" s="5">
-        <v>2.3548505799999475</v>
+        <v>2.354850610000085</v>
       </c>
       <c r="D173" s="5">
-        <v>3.3058307906348228</v>
+        <v>3.305830833690071</v>
       </c>
       <c r="E173" s="5">
-        <v>1.6839405774282667</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>1.6839405739614177</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>873.69332606</v>
+        <v>873.69332609000003</v>
       </c>
       <c r="C174" s="5">
-        <v>3.6639001700000335</v>
+        <v>3.6639002499999833</v>
       </c>
       <c r="D174" s="5">
-        <v>5.1721910276188332</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>5.1721911434844836</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>874.52249821999999</v>
+        <v>874.52249833999997</v>
       </c>
       <c r="C175" s="5">
-        <v>0.82917215999998461</v>
+        <v>0.82917224999994232</v>
       </c>
       <c r="D175" s="5">
-        <v>1.1448144299891716</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.1448145548593081</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>876.49208202</v>
+        <v>876.49208220000003</v>
       </c>
       <c r="C176" s="5">
-        <v>1.9695838000000094</v>
+        <v>1.969583860000057</v>
       </c>
       <c r="D176" s="5">
-        <v>2.7363482975905518</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.7363483816040812</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>878.73849911000002</v>
+        <v>878.73849927000003</v>
       </c>
       <c r="C177" s="5">
-        <v>2.2464170900000227</v>
+        <v>2.2464170700000068</v>
       </c>
       <c r="D177" s="5">
-        <v>3.1192825122958512</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.1192824834822996</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>878.84780042</v>
+        <v>878.84780044000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.109301309999978</v>
+        <v>0.10930116999998063</v>
       </c>
       <c r="D178" s="5">
-        <v>0.14936336441211395</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.14936317294007573</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>882.32084210000005</v>
+        <v>882.32084199999997</v>
       </c>
       <c r="C179" s="5">
-        <v>3.4730416800000512</v>
+        <v>3.473041559999956</v>
       </c>
       <c r="D179" s="5">
-        <v>4.8466158372463486</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>4.8466156660175841</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>886.96972616999994</v>
+        <v>886.96972602999995</v>
       </c>
       <c r="C180" s="5">
-        <v>4.6488840699998946</v>
+        <v>4.6488840299999765</v>
       </c>
       <c r="D180" s="5">
-        <v>6.509195348392427</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>6.5091952915123263</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>888.86873834000005</v>
+        <v>888.86873824999998</v>
       </c>
       <c r="C181" s="5">
-        <v>1.8990121700001055</v>
+        <v>1.8990122200000314</v>
       </c>
       <c r="D181" s="5">
-        <v>2.5996844004799291</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.5996844701513311</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>891.48487051999996</v>
+        <v>891.48487044000001</v>
       </c>
       <c r="C182" s="5">
-        <v>2.6161321799999087</v>
+        <v>2.6161321900000303</v>
       </c>
       <c r="D182" s="5">
-        <v>3.5895957567585013</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>3.5895957710717852</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>894.50208262000001</v>
+        <v>894.50208252000004</v>
       </c>
       <c r="C183" s="5">
-        <v>3.0172121000000516</v>
+        <v>3.0172120800000357</v>
       </c>
       <c r="D183" s="5">
-        <v>4.137835624604369</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>4.1378355970418834</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>895.19914137000001</v>
+        <v>895.19914127000004</v>
       </c>
       <c r="C184" s="5">
         <v>0.69705874999999651</v>
       </c>
       <c r="D184" s="5">
-        <v>0.93914250822058065</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.93914250832594082</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>896.03136353000002</v>
+        <v>896.03136342000005</v>
       </c>
       <c r="C185" s="5">
-        <v>0.83222216000001481</v>
+        <v>0.83222215000000688</v>
       </c>
       <c r="D185" s="5">
-        <v>1.1213021339070428</v>
+        <v>1.1213021204902862</v>
       </c>
       <c r="E185" s="5">
-        <v>2.9886273804361485</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.9886273737115943</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>897.40773066999998</v>
+        <v>897.40773065999997</v>
       </c>
       <c r="C186" s="5">
-        <v>1.3763671399999566</v>
+        <v>1.3763672399999223</v>
       </c>
       <c r="D186" s="5">
-        <v>1.8589371169383861</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>1.8589372533726056</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>898.68041001999995</v>
+        <v>898.68041010000002</v>
       </c>
       <c r="C187" s="5">
-        <v>1.2726793499999758</v>
+        <v>1.2726794400000472</v>
       </c>
       <c r="D187" s="5">
-        <v>1.715144480512798</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.7151446027697137</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>900.21408874999997</v>
+        <v>900.21408980000001</v>
       </c>
       <c r="C188" s="5">
-        <v>1.5336787300000196</v>
+        <v>1.5336796999999933</v>
       </c>
       <c r="D188" s="5">
-        <v>2.0672395664785403</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.0672408860483049</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>905.87072943999999</v>
+        <v>905.87072951000005</v>
       </c>
       <c r="C189" s="5">
-        <v>5.6566406900000175</v>
+        <v>5.6566397100000358</v>
       </c>
       <c r="D189" s="5">
-        <v>7.8065272631962612</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>7.8065258542311833</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>905.95633442999997</v>
+        <v>905.95633439000005</v>
       </c>
       <c r="C190" s="5">
-        <v>8.5604989999978898E-2</v>
+        <v>8.5604880000005323E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.11345923148027293</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.1134590856039619</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>906.23655056999996</v>
+        <v>906.23655048000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.28021613999999317</v>
+        <v>0.28021608999995351</v>
       </c>
       <c r="D191" s="5">
-        <v>0.3717971615861293</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>0.37179709514840731</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>908.49477990000003</v>
+        <v>908.49477870999999</v>
       </c>
       <c r="C192" s="5">
-        <v>2.2582293300000629</v>
+        <v>2.2582282299999861</v>
       </c>
       <c r="D192" s="5">
-        <v>3.0315761680016928</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>3.0315746713067249</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>908.05600875000005</v>
+        <v>908.05600878999996</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.43877114999997957</v>
+        <v>-0.43876992000002701</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.57802095021510791</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-0.57801933491526958</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>910.07834130000003</v>
+        <v>910.07834158000003</v>
       </c>
       <c r="C194" s="5">
-        <v>2.0223325499999874</v>
+        <v>2.0223327900000641</v>
       </c>
       <c r="D194" s="5">
-        <v>2.7055014448502446</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>2.7055017697477313</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>911.14097882999999</v>
+        <v>911.14097901000002</v>
       </c>
       <c r="C195" s="5">
-        <v>1.0626375299999609</v>
+        <v>1.0626374299999952</v>
       </c>
       <c r="D195" s="5">
-        <v>1.4101929701533455</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>1.4101928361565097</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>914.71463460999996</v>
+        <v>914.71463472000005</v>
       </c>
       <c r="C196" s="5">
-        <v>3.5736557799999673</v>
+        <v>3.5736557100000255</v>
       </c>
       <c r="D196" s="5">
-        <v>4.8094819484778562</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>4.8094818512587345</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>914.21210245999998</v>
+        <v>914.21210236000002</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.50253214999997908</v>
+        <v>-0.50253236000003199</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.65727575805374361</v>
+        <v>-0.65727603181038319</v>
       </c>
       <c r="E197" s="5">
-        <v>2.0290293029894935</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.0290293043546015</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>924.88799841000002</v>
+        <v>924.88799812000002</v>
       </c>
       <c r="C198" s="5">
-        <v>10.67589595000004</v>
+        <v>10.675895760000003</v>
       </c>
       <c r="D198" s="5">
-        <v>14.949247534454525</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>14.949247252827469</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>926.84107662999998</v>
+        <v>926.84107624000001</v>
       </c>
       <c r="C199" s="5">
-        <v>1.9530782199999521</v>
+        <v>1.9530781199999865</v>
       </c>
       <c r="D199" s="5">
-        <v>2.5636690686406505</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.5636689366627552</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>930.49168270999996</v>
+        <v>930.49168426000006</v>
       </c>
       <c r="C200" s="5">
-        <v>3.6506060799999887</v>
+        <v>3.6506080200000497</v>
       </c>
       <c r="D200" s="5">
-        <v>4.8302616411660226</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>4.8302642659945771</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>931.25756334000005</v>
+        <v>931.25756322999996</v>
       </c>
       <c r="C201" s="5">
-        <v>0.76588063000008333</v>
+        <v>0.76587896999990335</v>
       </c>
       <c r="D201" s="5">
-        <v>0.9921945428570389</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>0.99219238093011253</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>934.62993352000001</v>
+        <v>934.62993341000004</v>
       </c>
       <c r="C202" s="5">
-        <v>3.3723701799999617</v>
+        <v>3.3723701800000754</v>
       </c>
       <c r="D202" s="5">
-        <v>4.4331741000446456</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>4.4331741005789294</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>939.08818718999999</v>
+        <v>939.08818723000002</v>
       </c>
       <c r="C203" s="5">
-        <v>4.4582536699999764</v>
+        <v>4.4582538199999817</v>
       </c>
       <c r="D203" s="5">
-        <v>5.8766758512361683</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>5.8766760548854657</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>941.50049296999998</v>
+        <v>941.50049082999999</v>
       </c>
       <c r="C204" s="5">
-        <v>2.412305779999997</v>
+        <v>2.4123035999999729</v>
       </c>
       <c r="D204" s="5">
-        <v>3.1264552361398579</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>3.1264523705912817</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>944.82289447000005</v>
+        <v>944.82289488000004</v>
       </c>
       <c r="C205" s="5">
-        <v>3.3224015000000691</v>
+        <v>3.3224040500000456</v>
       </c>
       <c r="D205" s="5">
-        <v>4.3177662700738084</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.3177696586210956</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>949.87610170000005</v>
+        <v>949.87610256000005</v>
       </c>
       <c r="C206" s="5">
-        <v>5.0532072299999982</v>
+        <v>5.0532076800000141</v>
       </c>
       <c r="D206" s="5">
-        <v>6.610169711931313</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>6.6101703150516666</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>950.59993395000004</v>
+        <v>950.59993467000004</v>
       </c>
       <c r="C207" s="5">
-        <v>0.72383224999998674</v>
+        <v>0.72383210999998937</v>
       </c>
       <c r="D207" s="5">
-        <v>0.91827596524050037</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>0.91827578605228055</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>954.42086732999996</v>
+        <v>954.42086793999999</v>
       </c>
       <c r="C208" s="5">
-        <v>3.8209333799999285</v>
+        <v>3.820933269999955</v>
       </c>
       <c r="D208" s="5">
-        <v>4.9314697767534721</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>4.9314696278112358</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>957.82058113000005</v>
+        <v>957.82058110000003</v>
       </c>
       <c r="C209" s="5">
-        <v>3.3997138000000859</v>
+        <v>3.399713160000033</v>
       </c>
       <c r="D209" s="5">
-        <v>4.3592292237668806</v>
+        <v>4.3592283841523027</v>
       </c>
       <c r="E209" s="5">
-        <v>4.7700614061722213</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.7700614143508346</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>958.36445064999998</v>
+        <v>958.36444984000002</v>
       </c>
       <c r="C210" s="5">
-        <v>0.54386951999993016</v>
+        <v>0.54386873999999352</v>
       </c>
       <c r="D210" s="5">
-        <v>0.68351579716654509</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>0.68351481384834045</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>962.90235135</v>
+        <v>962.90235027000006</v>
       </c>
       <c r="C211" s="5">
-        <v>4.5379007000000229</v>
+        <v>4.5379004300000361</v>
       </c>
       <c r="D211" s="5">
-        <v>5.832393457170415</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>5.8323931061211365</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>967.29238440999995</v>
+        <v>967.29238640000005</v>
       </c>
       <c r="C212" s="5">
-        <v>4.3900330599999506</v>
+        <v>4.3900361299999986</v>
       </c>
       <c r="D212" s="5">
-        <v>5.6102950099108151</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.6102990386034168</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>972.95182180999996</v>
+        <v>972.95182130000001</v>
       </c>
       <c r="C213" s="5">
-        <v>5.6594374000000016</v>
+        <v>5.6594348999999511</v>
       </c>
       <c r="D213" s="5">
-        <v>7.2513591985428283</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>7.2513558761523544</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>975.66510693999999</v>
+        <v>975.66510642000003</v>
       </c>
       <c r="C214" s="5">
-        <v>2.7132851300000311</v>
+        <v>2.7132851200000232</v>
       </c>
       <c r="D214" s="5">
-        <v>3.3982656155491897</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.3982656046405602</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>980.61032648000003</v>
+        <v>980.61032628999999</v>
       </c>
       <c r="C215" s="5">
-        <v>4.9452195400000392</v>
+        <v>4.9452198699999599</v>
       </c>
       <c r="D215" s="5">
-        <v>6.2547287293514886</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>6.2547291618671119</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>984.51870713000005</v>
+        <v>984.51870341999995</v>
       </c>
       <c r="C216" s="5">
-        <v>3.9083806500000264</v>
+        <v>3.9083771299999626</v>
       </c>
       <c r="D216" s="5">
-        <v>4.8890433447572157</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>4.8890388455435474</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>987.82276625999998</v>
+        <v>987.82276684999999</v>
       </c>
       <c r="C217" s="5">
-        <v>3.3040591299999278</v>
+        <v>3.304063430000042</v>
       </c>
       <c r="D217" s="5">
-        <v>4.1023900667975788</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>4.102395520445401</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>985.96439383999996</v>
+        <v>985.96439519</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.8583724200000233</v>
+        <v>-1.8583716599999889</v>
       </c>
       <c r="D218" s="5">
-        <v>-2.234324483455008</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-2.2343235778185422</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>993.28161987999999</v>
+        <v>993.28162280000004</v>
       </c>
       <c r="C219" s="5">
-        <v>7.3172260400000368</v>
+        <v>7.3172276100000317</v>
       </c>
       <c r="D219" s="5">
-        <v>9.2783204754753648</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>9.278322534977379</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>995.96835119000002</v>
+        <v>995.96835228999998</v>
       </c>
       <c r="C220" s="5">
-        <v>2.6867313100000274</v>
+        <v>2.6867294899999479</v>
       </c>
       <c r="D220" s="5">
-        <v>3.294611643095835</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.2946093681795796</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>998.54240503999995</v>
+        <v>998.54240704999995</v>
       </c>
       <c r="C221" s="5">
-        <v>2.5740538499999275</v>
+        <v>2.5740547599999672</v>
       </c>
       <c r="D221" s="5">
-        <v>3.1458349741948499</v>
+        <v>3.1458360986678091</v>
       </c>
       <c r="E221" s="5">
-        <v>4.2515085510020922</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.2515087641187721</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1002.3062781</v>
+        <v>1002.3062803</v>
       </c>
       <c r="C222" s="5">
-        <v>3.7638730600000372</v>
+        <v>3.7638732500000742</v>
       </c>
       <c r="D222" s="5">
-        <v>4.618202658022752</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>4.6182028865137115</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1004.1826161</v>
+        <v>1004.1826066</v>
       </c>
       <c r="C223" s="5">
-        <v>1.8763380000000325</v>
+        <v>1.8763262999999597</v>
       </c>
       <c r="D223" s="5">
-        <v>2.2696991023613222</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>2.2696847984698065</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1001.7654798999999</v>
+        <v>1001.7654849</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.4171362000000727</v>
+        <v>-2.4171216999999388</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.8505469409479178</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.850530093344017</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1006.7028583</v>
+        <v>1006.7028585</v>
       </c>
       <c r="C225" s="5">
-        <v>4.9373784000000569</v>
+        <v>4.9373736000000008</v>
       </c>
       <c r="D225" s="5">
-        <v>6.0774019837351201</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>6.0773958831986663</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1006.8778167</v>
+        <v>1006.8778136</v>
       </c>
       <c r="C226" s="5">
-        <v>0.17495840000003682</v>
+        <v>0.17495509999992009</v>
       </c>
       <c r="D226" s="5">
-        <v>0.20875164735243423</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.20874770615084692</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1006.0750626</v>
+        <v>1006.075058</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.80275410000001557</v>
+        <v>-0.80275559999995494</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.95254064481585798</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.95254241982436483</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1009.6543733</v>
+        <v>1009.6543749</v>
       </c>
       <c r="C228" s="5">
-        <v>3.5793106999999509</v>
+        <v>3.5793168999999807</v>
       </c>
       <c r="D228" s="5">
-        <v>4.353773199600286</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>4.3537809095799407</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1008.2235826</v>
+        <v>1008.2235812</v>
       </c>
       <c r="C229" s="5">
-        <v>-1.4307906999999886</v>
+        <v>-1.4307936999999811</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.6873395718240647</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-1.6873430795587896</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>999.30414745999997</v>
+        <v>999.30414932999997</v>
       </c>
       <c r="C230" s="5">
-        <v>-8.9194351400000187</v>
+        <v>-8.9194318700000395</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.114412587292687</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-10.11440907109461</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1010.0511786</v>
+        <v>1010.0511855</v>
       </c>
       <c r="C231" s="5">
-        <v>10.74703113999999</v>
+        <v>10.747036170000001</v>
       </c>
       <c r="D231" s="5">
-        <v>13.696809592240843</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>13.696816359522801</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1010.9566943</v>
+        <v>1010.9566968</v>
       </c>
       <c r="C232" s="5">
-        <v>0.90551570000002357</v>
+        <v>0.90551130000005742</v>
       </c>
       <c r="D232" s="5">
-        <v>1.081126165717472</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>1.0811208790552529</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1012.1837839999999</v>
+        <v>1012.1837879</v>
       </c>
       <c r="C233" s="5">
-        <v>1.227089699999965</v>
+        <v>1.2270910999999387</v>
       </c>
       <c r="D233" s="5">
-        <v>1.4663118285735077</v>
+        <v>1.4663135090384083</v>
       </c>
       <c r="E233" s="5">
-        <v>1.3661291589768254</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>1.3661293455027979</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1012.6058566</v>
+        <v>1012.6058611</v>
       </c>
       <c r="C234" s="5">
-        <v>0.42207260000009228</v>
+        <v>0.42207319999999982</v>
       </c>
       <c r="D234" s="5">
-        <v>0.50153969094406392</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>0.50154040360992358</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1011.1096791</v>
+        <v>1011.1096563</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.4961775000000443</v>
+        <v>-1.4962047999999868</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.7587239154713163</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-1.7587557379326157</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1009.2341516</v>
+        <v>1009.2341542</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.8755274999999756</v>
+        <v>-1.8755020999999488</v>
       </c>
       <c r="D236" s="5">
-        <v>-2.2033349429290583</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-2.2033054564160715</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1006.2282918</v>
+        <v>1006.228293</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.0058598000000529</v>
+        <v>-3.0058612000000267</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.5160599613307197</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-3.5160615633175296</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1007.1937927</v>
+        <v>1007.1937971</v>
       </c>
       <c r="C238" s="5">
-        <v>0.96550090000005184</v>
+        <v>0.96550409999997555</v>
       </c>
       <c r="D238" s="5">
-        <v>1.1575256560252711</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>1.1575295113420703</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1007.2513322</v>
+        <v>1007.2513097999999</v>
       </c>
       <c r="C239" s="5">
-        <v>5.7539499999961663E-2</v>
+        <v>5.7512699999961114E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>6.8575779361235156E-2</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>6.8543828695055709E-2</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1007.6282128</v>
+        <v>1007.6282277</v>
       </c>
       <c r="C240" s="5">
-        <v>0.37688060000004953</v>
+        <v>0.37691790000008041</v>
       </c>
       <c r="D240" s="5">
-        <v>0.44992602712801144</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>0.44997065817309334</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1006.1186962</v>
+        <v>1006.1187056</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.5095165999999836</v>
+        <v>-1.5095221000000265</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.7829681655772034</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-1.7829745823305876</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1002.8815519</v>
+        <v>1002.8815647</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.2371443000000681</v>
+        <v>-3.2371408999999858</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.7933532437291695</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-3.7933492949601688</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1000.4337913000001</v>
+        <v>1000.4338076</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.4477605999999241</v>
+        <v>-2.4477570999999898</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.8898739504268689</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-2.8898698371797593</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>999.00797164000005</v>
+        <v>999.00797219000003</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.4258196600000019</v>
+        <v>-1.4258354099999906</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.6968992733809252</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-1.696917843683432</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>999.17762775000006</v>
+        <v>999.17761704999998</v>
       </c>
       <c r="C245" s="5">
-        <v>0.16965611000000536</v>
+        <v>0.16964485999994849</v>
       </c>
       <c r="D245" s="5">
-        <v>0.20397995131582469</v>
+        <v>0.20396641253297432</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.284959950514275</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.2849613879890476</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>997.36763522000001</v>
+        <v>997.36763702999997</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.809992530000045</v>
+        <v>-1.8099800200000118</v>
       </c>
       <c r="D246" s="5">
-        <v>-2.1522512466126575</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-2.1522365417576239</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>997.57854870000006</v>
+        <v>997.57848765000006</v>
       </c>
       <c r="C247" s="5">
-        <v>0.21091348000004473</v>
+        <v>0.21085062000008747</v>
       </c>
       <c r="D247" s="5">
-        <v>0.25405953354016297</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.2539837258993094</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>999.56014716000004</v>
+        <v>999.56012935000001</v>
       </c>
       <c r="C248" s="5">
-        <v>1.9815984599999865</v>
+        <v>1.9816416999999547</v>
       </c>
       <c r="D248" s="5">
-        <v>2.4099057532313672</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.4099590641793123</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>999.62935422999999</v>
+        <v>999.62935381</v>
       </c>
       <c r="C249" s="5">
-        <v>6.9207069999947635E-2</v>
+        <v>6.9224459999986721E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>8.3116675798700079E-2</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>8.3137570371261127E-2</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1002.8977437999999</v>
+        <v>1002.8977642999999</v>
       </c>
       <c r="C250" s="5">
-        <v>3.2683895699999539</v>
+        <v>3.2684104899999511</v>
       </c>
       <c r="D250" s="5">
-        <v>3.9948523107365519</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>3.994878343883479</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1003.6426096</v>
+        <v>1003.6425833</v>
       </c>
       <c r="C251" s="5">
-        <v>0.74486580000007052</v>
+        <v>0.74481900000000678</v>
       </c>
       <c r="D251" s="5">
-        <v>0.89490607105116027</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>0.89484959577075252</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1004.587802</v>
+        <v>1004.5878517</v>
       </c>
       <c r="C252" s="5">
-        <v>0.94519239999999627</v>
+        <v>0.94526840000003176</v>
       </c>
       <c r="D252" s="5">
-        <v>1.1359863720400654</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>1.1360782167947114</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1007.9811073</v>
+        <v>1007.9811548</v>
       </c>
       <c r="C253" s="5">
-        <v>3.3933052999999518</v>
+        <v>3.3933031000000256</v>
       </c>
       <c r="D253" s="5">
-        <v>4.1295279449841793</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>4.1295250096207603</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1013.1522179</v>
+        <v>1013.1522735999999</v>
       </c>
       <c r="C254" s="5">
-        <v>5.17111060000002</v>
+        <v>5.1711187999999311</v>
       </c>
       <c r="D254" s="5">
-        <v>6.3329072101431239</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>6.3329172305718995</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1022.0059502</v>
+        <v>1022.0059984</v>
       </c>
       <c r="C255" s="5">
-        <v>8.853732300000047</v>
+        <v>8.8537248000000091</v>
       </c>
       <c r="D255" s="5">
-        <v>11.005551241366129</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>11.005540831560246</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1022.9346575</v>
+        <v>1022.9346634</v>
       </c>
       <c r="C256" s="5">
-        <v>0.92870729999992818</v>
+        <v>0.92866500000002361</v>
       </c>
       <c r="D256" s="5">
-        <v>1.095918841219401</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.0958686235350346</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1025.3329229000001</v>
+        <v>1025.3328575</v>
       </c>
       <c r="C257" s="5">
-        <v>2.3982654000001276</v>
+        <v>2.3981941000000688</v>
       </c>
       <c r="D257" s="5">
-        <v>2.8499572005271423</v>
+        <v>2.849871359665701</v>
       </c>
       <c r="E257" s="5">
-        <v>2.6176822242205189</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.6176767777506438</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1025.7503979999999</v>
+        <v>1025.7503165999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.41747509999981958</v>
+        <v>0.41745909999985997</v>
       </c>
       <c r="D258" s="5">
-        <v>0.48968827267208415</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>0.48966949431319406</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1022.7427428</v>
+        <v>1022.7426037</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.007655199999931</v>
+        <v>-3.0077128999998877</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.462388761868318</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-3.4624543884618553</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1033.5475254999999</v>
+        <v>1033.5474339</v>
       </c>
       <c r="C260" s="5">
-        <v>10.804782699999919</v>
+        <v>10.804830199999969</v>
       </c>
       <c r="D260" s="5">
-        <v>13.440606661761167</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>13.440671159634277</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1037.0210626000001</v>
+        <v>1037.0210242000001</v>
       </c>
       <c r="C261" s="5">
-        <v>3.4735371000001578</v>
+        <v>3.473590300000069</v>
       </c>
       <c r="D261" s="5">
-        <v>4.1083369656773616</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>4.1084014266460356</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1038.3314516</v>
+        <v>1038.3314660999999</v>
       </c>
       <c r="C262" s="5">
-        <v>1.3103889999999865</v>
+        <v>1.310441899999887</v>
       </c>
       <c r="D262" s="5">
-        <v>1.5269134112924521</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.526975538295483</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1040.1027928000001</v>
+        <v>1040.1030529</v>
       </c>
       <c r="C263" s="5">
-        <v>1.7713412000000517</v>
+        <v>1.7715868000000228</v>
       </c>
       <c r="D263" s="5">
-        <v>2.0664569967236535</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.0667461800174314</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1040.7309832000001</v>
+        <v>1040.7310482</v>
       </c>
       <c r="C264" s="5">
-        <v>0.62819039999999404</v>
+        <v>0.62799530000006598</v>
       </c>
       <c r="D264" s="5">
-        <v>0.72717583811034991</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>0.72694906284673788</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1045.684569</v>
+        <v>1045.6846638</v>
       </c>
       <c r="C265" s="5">
-        <v>4.953585799999928</v>
+        <v>4.953615599999921</v>
       </c>
       <c r="D265" s="5">
-        <v>5.8635816887326886</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>5.8636175157825932</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1050.1371452999999</v>
+        <v>1050.1372361000001</v>
       </c>
       <c r="C266" s="5">
-        <v>4.4525762999999188</v>
+        <v>4.4525723000001562</v>
       </c>
       <c r="D266" s="5">
-        <v>5.2310383179086317</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>5.2310330225779467</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1053.3125749999999</v>
+        <v>1053.3126255</v>
       </c>
       <c r="C267" s="5">
-        <v>3.1754296999999951</v>
+        <v>3.1753893999998581</v>
       </c>
       <c r="D267" s="5">
-        <v>3.6895481589655388</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>3.6895002283856115</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1056.4426662000001</v>
+        <v>1056.4426602999999</v>
       </c>
       <c r="C268" s="5">
-        <v>3.1300912000001517</v>
+        <v>3.1300347999999758</v>
       </c>
       <c r="D268" s="5">
-        <v>3.62486136412834</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.6247948012230857</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1056.5613032000001</v>
+        <v>1056.5612048999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.11863700000003519</v>
+        <v>0.11854459999995015</v>
       </c>
       <c r="D269" s="5">
-        <v>0.13484154676088878</v>
+        <v>0.13473646183763677</v>
       </c>
       <c r="E269" s="5">
-        <v>3.0456820026489861</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.0456789882011392</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1061.5329068999999</v>
+        <v>1061.5322407000001</v>
       </c>
       <c r="C270" s="5">
-        <v>4.9716036999998323</v>
+        <v>4.9710358000002088</v>
       </c>
       <c r="D270" s="5">
-        <v>5.7949975747792815</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>5.7943189500542669</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1064.4880578</v>
+        <v>1064.4879171</v>
       </c>
       <c r="C271" s="5">
-        <v>2.9551509000000351</v>
+        <v>2.9556763999999021</v>
       </c>
       <c r="D271" s="5">
-        <v>3.3922493729412251</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.3928640296593704</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1070.5968975999999</v>
+        <v>1070.5968637000001</v>
       </c>
       <c r="C272" s="5">
-        <v>6.1088397999999415</v>
+        <v>6.1089466000000812</v>
       </c>
       <c r="D272" s="5">
-        <v>7.1080823044044061</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>7.1082114917933481</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1075.5060705000001</v>
+        <v>1075.5062310000001</v>
       </c>
       <c r="C273" s="5">
-        <v>4.9091729000001578</v>
+        <v>4.9093672999999853</v>
       </c>
       <c r="D273" s="5">
-        <v>5.6434622376255072</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>5.6436915644435537</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1079.5190402999999</v>
+        <v>1079.5193489000001</v>
       </c>
       <c r="C274" s="5">
-        <v>4.0129697999998371</v>
+        <v>4.0131178999999975</v>
       </c>
       <c r="D274" s="5">
-        <v>4.5705249769846912</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>4.5706964342354661</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1087.0495435</v>
+        <v>1087.0503561</v>
       </c>
       <c r="C275" s="5">
-        <v>7.530503200000112</v>
+        <v>7.5310071999999764</v>
       </c>
       <c r="D275" s="5">
-        <v>8.6997074608787592</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>8.7003096498919454</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1084.8913152</v>
+        <v>1084.8913121000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-2.1582283000000189</v>
+        <v>-2.1590439999999944</v>
       </c>
       <c r="D276" s="5">
-        <v>-2.3566355873713252</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-2.357514825011231</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1093.4338147000001</v>
+        <v>1093.4335355000001</v>
       </c>
       <c r="C277" s="5">
-        <v>8.5424995000000763</v>
+        <v>8.5422234000000117</v>
       </c>
       <c r="D277" s="5">
-        <v>9.8690107102265667</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>9.8686778274175815</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1098.7953058999999</v>
+        <v>1098.7950338999999</v>
       </c>
       <c r="C278" s="5">
-        <v>5.3614911999998185</v>
+        <v>5.3614983999998458</v>
       </c>
       <c r="D278" s="5">
-        <v>6.0453280827154732</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>6.0453380067226448</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1102.0218918999999</v>
+        <v>1102.0218255</v>
       </c>
       <c r="C279" s="5">
-        <v>3.2265859999999975</v>
+        <v>3.2267916000000696</v>
       </c>
       <c r="D279" s="5">
-        <v>3.5812429901479703</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>3.581475788391919</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1107.2356898</v>
+        <v>1107.2357955</v>
       </c>
       <c r="C280" s="5">
-        <v>5.2137979000001451</v>
+        <v>5.2139700000000175</v>
       </c>
       <c r="D280" s="5">
-        <v>5.8274299436273491</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>5.8276276919067893</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1115.8757991</v>
+        <v>1115.8750643000001</v>
       </c>
       <c r="C281" s="5">
-        <v>8.6401092999999491</v>
+        <v>8.6392688000000817</v>
       </c>
       <c r="D281" s="5">
-        <v>9.7765032059450974</v>
+        <v>9.7755100061211806</v>
       </c>
       <c r="E281" s="5">
-        <v>5.6139190144816498</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>5.6138592941820109</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1117.5581047000001</v>
+        <v>1117.5572597</v>
       </c>
       <c r="C282" s="5">
-        <v>1.6823056000000634</v>
+        <v>1.682195399999955</v>
       </c>
       <c r="D282" s="5">
-        <v>1.8242087969799536</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>1.82408952018418</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1124.9829103</v>
+        <v>1124.9834733</v>
       </c>
       <c r="C283" s="5">
-        <v>7.4248055999998996</v>
+        <v>7.4262135999999828</v>
       </c>
       <c r="D283" s="5">
-        <v>8.2704025583693728</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>8.2720351562828967</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1127.7508012999999</v>
+        <v>1127.7500743000001</v>
       </c>
       <c r="C284" s="5">
-        <v>2.7678909999999632</v>
+        <v>2.7666010000000369</v>
       </c>
       <c r="D284" s="5">
-        <v>2.9927444649476387</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.9913292331302355</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1131.2773754</v>
+        <v>1131.2788745</v>
       </c>
       <c r="C285" s="5">
-        <v>3.5265741000000617</v>
+        <v>3.5288001999999778</v>
       </c>
       <c r="D285" s="5">
-        <v>3.8177202843896696</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>3.8201742958213769</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1135.7710996999999</v>
+        <v>1135.7726508999999</v>
       </c>
       <c r="C286" s="5">
-        <v>4.4937242999999398</v>
+        <v>4.4937763999998879</v>
       </c>
       <c r="D286" s="5">
-        <v>4.872239766233788</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>4.872290896367959</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1139.4310223</v>
+        <v>1139.4327054</v>
       </c>
       <c r="C287" s="5">
-        <v>3.6599226000000726</v>
+        <v>3.6600545000001148</v>
       </c>
       <c r="D287" s="5">
-        <v>3.9361701083391543</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.9363090159312941</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1142.6935023000001</v>
+        <v>1142.6928998000001</v>
       </c>
       <c r="C288" s="5">
-        <v>3.262480000000096</v>
+        <v>3.2601944000000458</v>
       </c>
       <c r="D288" s="5">
-        <v>3.4905323663847021</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.4880431557683389</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1146.2050042000001</v>
+        <v>1146.2034774000001</v>
       </c>
       <c r="C289" s="5">
-        <v>3.5115018999999847</v>
+        <v>3.5105776000000333</v>
       </c>
       <c r="D289" s="5">
-        <v>3.7505740114978092</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.749572052622252</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1148.2673506000001</v>
+        <v>1148.2641896</v>
       </c>
       <c r="C290" s="5">
-        <v>2.062346400000024</v>
+        <v>2.0607121999998981</v>
       </c>
       <c r="D290" s="5">
-        <v>2.1806344071197081</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.1788922852302273</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1150.7642722999999</v>
+        <v>1150.7638471</v>
       </c>
       <c r="C291" s="5">
-        <v>2.4969216999998025</v>
+        <v>2.4996575000000121</v>
       </c>
       <c r="D291" s="5">
-        <v>2.6408504415652345</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>2.6437860365560839</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1156.8955039</v>
+        <v>1156.8961247</v>
       </c>
       <c r="C292" s="5">
-        <v>6.1312316000000919</v>
+        <v>6.1322775999999521</v>
       </c>
       <c r="D292" s="5">
-        <v>6.5842810536850926</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>6.58543997478509</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1158.368068</v>
+        <v>1158.3673874000001</v>
       </c>
       <c r="C293" s="5">
-        <v>1.4725640999999996</v>
+        <v>1.4712627000001248</v>
       </c>
       <c r="D293" s="5">
-        <v>1.5381686285575347</v>
+        <v>1.5367988968910007</v>
       </c>
       <c r="E293" s="5">
-        <v>3.8079747705140443</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.8079821352272836</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1164.9987948999999</v>
+        <v>1164.9984182000001</v>
       </c>
       <c r="C294" s="5">
-        <v>6.6307268999998996</v>
+        <v>6.6310307999999623</v>
       </c>
       <c r="D294" s="5">
-        <v>7.0894747027715255</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>7.0898142234723238</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1165.8132330000001</v>
+        <v>1165.8153335</v>
       </c>
       <c r="C295" s="5">
-        <v>0.81443810000018857</v>
+        <v>0.81691529999989143</v>
       </c>
       <c r="D295" s="5">
-        <v>0.84214018350499131</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>0.84471180338232532</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1174.4364011</v>
+        <v>1174.4359924</v>
       </c>
       <c r="C296" s="5">
-        <v>8.6231680999999298</v>
+        <v>8.6206589000000804</v>
       </c>
       <c r="D296" s="5">
-        <v>9.2461837247157277</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>9.2433655481200425</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1179.128532</v>
+        <v>1179.1321387</v>
       </c>
       <c r="C297" s="5">
-        <v>4.6921308999999383</v>
+        <v>4.6961463000000094</v>
       </c>
       <c r="D297" s="5">
-        <v>4.9010264585642727</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>4.905315038476199</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1183.5053816</v>
+        <v>1183.5086954000001</v>
       </c>
       <c r="C298" s="5">
-        <v>4.3768496000000141</v>
+        <v>4.3765567000000374</v>
       </c>
       <c r="D298" s="5">
-        <v>4.546395684099469</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>4.5460710098229384</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1189.4355528000001</v>
+        <v>1189.4389240999999</v>
       </c>
       <c r="C299" s="5">
-        <v>5.9301712000001316</v>
+        <v>5.9302286999998159</v>
       </c>
       <c r="D299" s="5">
-        <v>6.1813255186640159</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>6.1813693277183779</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1190.8366303</v>
+        <v>1190.8373481000001</v>
       </c>
       <c r="C300" s="5">
-        <v>1.4010774999999285</v>
+        <v>1.3984240000002046</v>
       </c>
       <c r="D300" s="5">
-        <v>1.4227154826593758</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.419999504360403</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1193.836495</v>
+        <v>1193.826116</v>
       </c>
       <c r="C301" s="5">
-        <v>2.9998646999999892</v>
+        <v>2.988767899999857</v>
       </c>
       <c r="D301" s="5">
-        <v>3.0651855553159413</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.0536882930478404</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1199.0707758999999</v>
+        <v>1199.0612157999999</v>
       </c>
       <c r="C302" s="5">
-        <v>5.2342808999999306</v>
+        <v>5.2350997999999436</v>
       </c>
       <c r="D302" s="5">
-        <v>5.3900496579432744</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.39096137327022</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1204.1407804999999</v>
+        <v>1204.1418816</v>
       </c>
       <c r="C303" s="5">
-        <v>5.0700045999999475</v>
+        <v>5.0806658000001335</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1936096386914654</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.2048289879592424</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1205.7128975999999</v>
+        <v>1205.7153019</v>
       </c>
       <c r="C304" s="5">
-        <v>1.572117100000014</v>
+        <v>1.5734202999999525</v>
       </c>
       <c r="D304" s="5">
-        <v>1.5780102055689138</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>1.5793262512058925</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1210.6320627</v>
+        <v>1210.6325890000001</v>
       </c>
       <c r="C305" s="5">
-        <v>4.9191651000001002</v>
+        <v>4.9172871000000669</v>
       </c>
       <c r="D305" s="5">
-        <v>5.0072248421888954</v>
+        <v>5.0052599362008676</v>
       </c>
       <c r="E305" s="5">
-        <v>4.5118642462440572</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.5119710869373941</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1211.9203700999999</v>
+        <v>1211.9226206999999</v>
       </c>
       <c r="C306" s="5">
-        <v>1.2883073999998942</v>
+        <v>1.2900316999998722</v>
       </c>
       <c r="D306" s="5">
-        <v>1.2844938441550324</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.286222565817452</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1218.743397</v>
+        <v>1218.7484428</v>
       </c>
       <c r="C307" s="5">
-        <v>6.823026900000059</v>
+        <v>6.8258221000000958</v>
       </c>
       <c r="D307" s="5">
-        <v>6.969086403744873</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>6.9720171056513625</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1218.3168668999999</v>
+        <v>1218.3176318999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.42653010000003633</v>
+        <v>-0.43081090000009681</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.41916293016154293</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.42335986591692798</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1228.3588325000001</v>
+        <v>1228.3652626999999</v>
       </c>
       <c r="C309" s="5">
-        <v>10.04196560000014</v>
+        <v>10.047630799999979</v>
       </c>
       <c r="D309" s="5">
-        <v>10.351935275652346</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>10.358035956071721</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1234.1916381999999</v>
+        <v>1234.1963347000001</v>
       </c>
       <c r="C310" s="5">
-        <v>5.8328056999998807</v>
+        <v>5.8310720000001766</v>
       </c>
       <c r="D310" s="5">
-        <v>5.8493415164382778</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>5.8475258453171808</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1239.8092677</v>
+        <v>1239.8137492000001</v>
       </c>
       <c r="C311" s="5">
-        <v>5.6176295000000209</v>
+        <v>5.6174144999999953</v>
       </c>
       <c r="D311" s="5">
-        <v>5.6008331912344334</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>5.6005915913927673</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1247.0624339000001</v>
+        <v>1247.0656597</v>
       </c>
       <c r="C312" s="5">
-        <v>7.2531662000001234</v>
+        <v>7.2519104999998945</v>
       </c>
       <c r="D312" s="5">
-        <v>7.2506224713954737</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>7.2492995043644148</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1251.7449286999999</v>
+        <v>1251.7221583</v>
       </c>
       <c r="C313" s="5">
-        <v>4.6824947999998585</v>
+        <v>4.6564986000000772</v>
       </c>
       <c r="D313" s="5">
-        <v>4.6000096089926945</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>4.5739325536498843</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1258.8607824000001</v>
+        <v>1258.8364446</v>
       </c>
       <c r="C314" s="5">
-        <v>7.1158537000001161</v>
+        <v>7.1142863000000034</v>
       </c>
       <c r="D314" s="5">
-        <v>7.0390785755075846</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>7.0376113506318561</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1263.7108226</v>
+        <v>1263.7120519</v>
       </c>
       <c r="C315" s="5">
-        <v>4.8500401999999667</v>
+        <v>4.875607299999956</v>
       </c>
       <c r="D315" s="5">
-        <v>4.7225019563736259</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>4.7480231964931452</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1265.2912432999999</v>
+        <v>1265.3081112</v>
       </c>
       <c r="C316" s="5">
-        <v>1.5804206999998769</v>
+        <v>1.596059299999979</v>
       </c>
       <c r="D316" s="5">
-        <v>1.5111086071593283</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.5261638784912046</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1268.3120789</v>
+        <v>1268.3102120999999</v>
       </c>
       <c r="C317" s="5">
-        <v>3.0208356000000549</v>
+        <v>3.0021008999999594</v>
       </c>
       <c r="D317" s="5">
-        <v>2.9028760500795059</v>
+        <v>2.8845983827396893</v>
       </c>
       <c r="E317" s="5">
-        <v>4.7644546990899705</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>4.7642549543162716</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1274.9758400000001</v>
+        <v>1274.9756891</v>
       </c>
       <c r="C318" s="5">
-        <v>6.6637611000001016</v>
+        <v>6.6654770000000099</v>
       </c>
       <c r="D318" s="5">
-        <v>6.4902681450763389</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>6.4919978039388537</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1279.718977</v>
+        <v>1279.7405578</v>
       </c>
       <c r="C319" s="5">
-        <v>4.7431369999999333</v>
+        <v>4.7648687000000791</v>
       </c>
       <c r="D319" s="5">
-        <v>4.5566979466478141</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>4.5780069937895851</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1279.0191365000001</v>
+        <v>1279.0183050000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.69984049999993658</v>
+        <v>-0.72225279999997838</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.65427429627904488</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-0.67515099910553378</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1285.5152871</v>
+        <v>1285.5209379999999</v>
       </c>
       <c r="C321" s="5">
-        <v>6.4961505999999645</v>
+        <v>6.5026329999998325</v>
       </c>
       <c r="D321" s="5">
-        <v>6.2679831261514218</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>6.2744179615850104</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1286.6624282</v>
+        <v>1286.6673415</v>
       </c>
       <c r="C322" s="5">
-        <v>1.1471410999999989</v>
+        <v>1.1464035000001331</v>
       </c>
       <c r="D322" s="5">
-        <v>1.0761020406503841</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>1.0754019702747586</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1287.6210963999999</v>
+        <v>1287.6266547</v>
       </c>
       <c r="C323" s="5">
-        <v>0.95866819999992003</v>
+        <v>0.95931319999999687</v>
       </c>
       <c r="D323" s="5">
-        <v>0.89777071990213564</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.89837378201473861</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1289.5901048999999</v>
+        <v>1289.5957094</v>
       </c>
       <c r="C324" s="5">
-        <v>1.9690084999999726</v>
+        <v>1.9690547000000151</v>
       </c>
       <c r="D324" s="5">
-        <v>1.8505321821701948</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>1.8505679124430241</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1294.685559</v>
+        <v>1294.6497548</v>
       </c>
       <c r="C325" s="5">
-        <v>5.0954541000000972</v>
+        <v>5.05404539999995</v>
       </c>
       <c r="D325" s="5">
-        <v>4.8458732652200798</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>4.8056188291202284</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1299.6640116000001</v>
+        <v>1299.6264255999999</v>
       </c>
       <c r="C326" s="5">
-        <v>4.9784526000000824</v>
+        <v>4.9766707999999653</v>
       </c>
       <c r="D326" s="5">
-        <v>4.7132098335778139</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.7116202085323744</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1297.9072008000001</v>
+        <v>1297.9081324000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.7568108000000393</v>
+        <v>-1.7182931999998345</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.610085346927248</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-1.5750861943471861</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1301.7075238</v>
+        <v>1301.7386203000001</v>
       </c>
       <c r="C328" s="5">
-        <v>3.8003229999999348</v>
+        <v>3.8304878999999801</v>
       </c>
       <c r="D328" s="5">
-        <v>3.5707873428149517</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>3.59958935041369</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1302.0676398999999</v>
+        <v>1302.0623516999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.36011609999991379</v>
+        <v>0.32373139999981504</v>
       </c>
       <c r="D329" s="5">
-        <v>0.33248440901756382</v>
+        <v>0.29883839644264665</v>
       </c>
       <c r="E329" s="5">
-        <v>2.6614554541872559</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.661189611027015</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1307.4158815000001</v>
+        <v>1307.4135329000001</v>
       </c>
       <c r="C330" s="5">
-        <v>5.3482416000001649</v>
+        <v>5.3511812000001555</v>
       </c>
       <c r="D330" s="5">
-        <v>5.041889865900373</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>5.044744975062887</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1306.5445778999999</v>
+        <v>1306.5828196</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.87130360000014662</v>
+        <v>-0.83071330000007038</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.79679346857539635</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-0.75980526628643963</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1311.4791774</v>
+        <v>1311.4762252999999</v>
       </c>
       <c r="C332" s="5">
-        <v>4.9345995000001039</v>
+        <v>4.8934056999999029</v>
       </c>
       <c r="D332" s="5">
-        <v>4.6275393304300749</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>4.587972636494575</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1312.3551574999999</v>
+        <v>1312.3594988</v>
       </c>
       <c r="C333" s="5">
-        <v>0.8759800999998788</v>
+        <v>0.88327350000008664</v>
       </c>
       <c r="D333" s="5">
-        <v>0.80447054135002194</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.81119521701602526</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1316.7658598999999</v>
+        <v>1316.7706301999999</v>
       </c>
       <c r="C334" s="5">
-        <v>4.410702399999991</v>
+        <v>4.4111313999999311</v>
       </c>
       <c r="D334" s="5">
-        <v>4.108480373827228</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>4.1088735503723939</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1319.6137825999999</v>
+        <v>1319.6197179999999</v>
       </c>
       <c r="C335" s="5">
-        <v>2.8479227000000265</v>
+        <v>2.8490878000000066</v>
       </c>
       <c r="D335" s="5">
-        <v>2.6264765678480684</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.6275542597371082</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1323.203391</v>
+        <v>1323.2098053</v>
       </c>
       <c r="C336" s="5">
-        <v>3.5896084000000883</v>
+        <v>3.5900873000000502</v>
       </c>
       <c r="D336" s="5">
-        <v>3.3135174656564903</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>3.3139510377944603</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1327.3249324000001</v>
+        <v>1327.2845387</v>
       </c>
       <c r="C337" s="5">
-        <v>4.1215414000000692</v>
+        <v>4.0747334000000137</v>
       </c>
       <c r="D337" s="5">
-        <v>3.8024883647536978</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.7585513239525303</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1320.1874601</v>
+        <v>1320.1395829999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-7.1374723000001268</v>
+        <v>-7.1449557000000823</v>
       </c>
       <c r="D338" s="5">
-        <v>-6.265339172315576</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-6.2719001762173825</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1326.85365</v>
+        <v>1326.8510325</v>
       </c>
       <c r="C339" s="5">
-        <v>6.6661899000000631</v>
+        <v>6.7114495000000716</v>
       </c>
       <c r="D339" s="5">
-        <v>6.2304552159117899</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>6.2741801569324851</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1330.2316764</v>
+        <v>1330.2746385999999</v>
       </c>
       <c r="C340" s="5">
-        <v>3.3780263999999534</v>
+        <v>3.4236060999999154</v>
       </c>
       <c r="D340" s="5">
-        <v>3.0982141400020424</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>3.1406196969262501</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1334.9186489000001</v>
+        <v>1334.9089289000001</v>
       </c>
       <c r="C341" s="5">
-        <v>4.6869725000001381</v>
+        <v>4.6342903000002025</v>
       </c>
       <c r="D341" s="5">
-        <v>4.3110167409522671</v>
+        <v>4.2614879122461424</v>
       </c>
       <c r="E341" s="5">
-        <v>2.5229878996549715</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.522657778801074</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1338.7213770000001</v>
+        <v>1338.7157758000001</v>
       </c>
       <c r="C342" s="5">
-        <v>3.8027280999999675</v>
+        <v>3.8068468999999823</v>
       </c>
       <c r="D342" s="5">
-        <v>3.4724607711678734</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>3.4763067500923395</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1342.7671028</v>
+        <v>1342.822388</v>
       </c>
       <c r="C343" s="5">
-        <v>4.0457257999999001</v>
+        <v>4.1066121999999723</v>
       </c>
       <c r="D343" s="5">
-        <v>3.6873874496698988</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.7438366332466</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1346.8884553</v>
+        <v>1346.8836710999999</v>
       </c>
       <c r="C344" s="5">
-        <v>4.1213525000000573</v>
+        <v>4.061283099999855</v>
       </c>
       <c r="D344" s="5">
-        <v>3.745974139291075</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.6903101222759638</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1347.2518027000001</v>
+        <v>1347.2483099000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.36334740000006605</v>
+        <v>0.36463880000019344</v>
       </c>
       <c r="D345" s="5">
-        <v>0.32420234138279547</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>0.32535748669886289</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1349.4738855999999</v>
+        <v>1349.4740786</v>
       </c>
       <c r="C346" s="5">
-        <v>2.2220828999998048</v>
+        <v>2.2257686999998896</v>
       </c>
       <c r="D346" s="5">
-        <v>1.9972672003722103</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.0006154897632467</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1353.6732066</v>
+        <v>1353.6827174</v>
       </c>
       <c r="C347" s="5">
-        <v>4.1993210000000545</v>
+        <v>4.208638800000017</v>
       </c>
       <c r="D347" s="5">
-        <v>3.798763268446459</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>3.8073368318053191</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1357.5232979</v>
+        <v>1357.5340997000001</v>
       </c>
       <c r="C348" s="5">
-        <v>3.850091300000031</v>
+        <v>3.8513823000000684</v>
       </c>
       <c r="D348" s="5">
-        <v>3.4669161467276055</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>3.4680721641435985</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1367.1420846000001</v>
+        <v>1367.10277</v>
       </c>
       <c r="C349" s="5">
-        <v>9.6187867000001006</v>
+        <v>9.5686702999998943</v>
       </c>
       <c r="D349" s="5">
-        <v>8.8419534358168406</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>8.7940115207310718</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1362.7192098999999</v>
+        <v>1362.6750291999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-4.4228747000001931</v>
+        <v>-4.4277408000000378</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.8138129709150426</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-3.8180423624934234</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1370.8231639999999</v>
+        <v>1370.8133688</v>
       </c>
       <c r="C351" s="5">
-        <v>8.1039541000000099</v>
+        <v>8.1383396000001085</v>
       </c>
       <c r="D351" s="5">
-        <v>7.3743818181326359</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>7.4069546937678865</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1368.4607355000001</v>
+        <v>1368.5157048999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-2.3624284999998508</v>
+        <v>-2.2976639000000887</v>
       </c>
       <c r="D352" s="5">
-        <v>-2.0485481158803664</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-1.9929192275781715</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1376.0666117999999</v>
+        <v>1376.0299580000001</v>
       </c>
       <c r="C353" s="5">
-        <v>7.6058762999998635</v>
+        <v>7.5142531000001327</v>
       </c>
       <c r="D353" s="5">
-        <v>6.8772814015248374</v>
+        <v>6.7916365246489585</v>
       </c>
       <c r="E353" s="5">
-        <v>3.0824322466321608</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>3.0804370402919501</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1379.9371693000001</v>
+        <v>1379.9420067999999</v>
       </c>
       <c r="C354" s="5">
-        <v>3.8705575000001318</v>
+        <v>3.9120487999998659</v>
       </c>
       <c r="D354" s="5">
-        <v>3.4280325052986838</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>3.4654503369323741</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1386.9459197000001</v>
+        <v>1387.0035797999999</v>
       </c>
       <c r="C355" s="5">
-        <v>7.0087504000000536</v>
+        <v>7.061572999999953</v>
       </c>
       <c r="D355" s="5">
-        <v>6.2680163479405415</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>6.3165710642843376</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1385.7106913</v>
+        <v>1385.7222847999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-1.2352284000000964</v>
+        <v>-1.2812950000000001</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.063512905031605</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-1.1029286333787303</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1386.2186369000001</v>
+        <v>1386.1939755999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.5079456000000846</v>
+        <v>0.47169080000003305</v>
       </c>
       <c r="D357" s="5">
-        <v>0.44075945730162047</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.40923774451462336</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1388.4127450000001</v>
+        <v>1388.3939889000001</v>
       </c>
       <c r="C358" s="5">
-        <v>2.194108099999994</v>
+        <v>2.200013300000137</v>
       </c>
       <c r="D358" s="5">
-        <v>1.9159833306219287</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>1.9212195616358452</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1390.3885107999999</v>
+        <v>1390.4124414</v>
       </c>
       <c r="C359" s="5">
-        <v>1.9757657999998628</v>
+        <v>2.0184524999999667</v>
       </c>
       <c r="D359" s="5">
-        <v>1.7210759422815025</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.7585818186314439</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1397.4488504999999</v>
+        <v>1397.4691846999999</v>
       </c>
       <c r="C360" s="5">
-        <v>7.0603396999999859</v>
+        <v>7.05674329999988</v>
       </c>
       <c r="D360" s="5">
-        <v>6.2666535476158414</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>6.2632609809887274</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1401.5773185</v>
+        <v>1401.5483548</v>
       </c>
       <c r="C361" s="5">
-        <v>4.1284680000001117</v>
+        <v>4.0791701000000558</v>
       </c>
       <c r="D361" s="5">
-        <v>3.6033216894918452</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.5595488471420245</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1405.299082</v>
+        <v>1405.2630446000001</v>
       </c>
       <c r="C362" s="5">
-        <v>3.7217634999999518</v>
+        <v>3.7146898000000874</v>
       </c>
       <c r="D362" s="5">
-        <v>3.2334452764898547</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>3.2272774976308538</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1408.7727672000001</v>
+        <v>1408.7529849</v>
       </c>
       <c r="C363" s="5">
-        <v>3.4736852000000908</v>
+        <v>3.4899402999999438</v>
       </c>
       <c r="D363" s="5">
-        <v>3.0068774767395112</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>3.0212194358410827</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1409.9736207999999</v>
+        <v>1410.0393002999999</v>
       </c>
       <c r="C364" s="5">
-        <v>1.2008535999998458</v>
+        <v>1.2863153999999213</v>
       </c>
       <c r="D364" s="5">
-        <v>1.0277026111602972</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>1.1012249592301737</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1413.4632097000001</v>
+        <v>1413.3929808</v>
       </c>
       <c r="C365" s="5">
-        <v>3.4895889000001716</v>
+        <v>3.3536805000001095</v>
       </c>
       <c r="D365" s="5">
-        <v>3.0106807391893753</v>
+        <v>2.8917499597373331</v>
       </c>
       <c r="E365" s="5">
-        <v>2.7176444497176266</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.7152768428316376</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1418.4272555</v>
+        <v>1418.4376159999999</v>
       </c>
       <c r="C366" s="5">
-        <v>4.9640457999998944</v>
+        <v>5.0446351999999024</v>
       </c>
       <c r="D366" s="5">
-        <v>4.2967332680735382</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.3680855131497998</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1419.0744482</v>
+        <v>1419.1434309000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.64719270000000506</v>
+        <v>0.70581490000017766</v>
       </c>
       <c r="D367" s="5">
-        <v>0.54890595866192715</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>0.59875720280011535</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1379.7045555</v>
+        <v>1379.7633714000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-39.369892700000037</v>
+        <v>-39.380059500000016</v>
       </c>
       <c r="D368" s="5">
-        <v>-28.653772193872552</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-28.658893043076638</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>854.51199733999999</v>
+        <v>854.4629668</v>
       </c>
       <c r="C369" s="5">
-        <v>-525.19255815999998</v>
+        <v>-525.30040460000009</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.681444728597242</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-99.681826798077324</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1004.720713</v>
+        <v>1004.6747126</v>
       </c>
       <c r="C370" s="5">
-        <v>150.20871566000005</v>
+        <v>150.21174580000002</v>
       </c>
       <c r="D370" s="5">
-        <v>598.11391159662207</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>598.21105176904211</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1111.9987798</v>
+        <v>1112.0552587</v>
       </c>
       <c r="C371" s="5">
-        <v>107.27806679999992</v>
+        <v>107.38054609999995</v>
       </c>
       <c r="D371" s="5">
-        <v>237.83719362030936</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>238.22893789534496</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1100.3302735</v>
+        <v>1100.3579136999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-11.66850629999999</v>
+        <v>-11.697345000000041</v>
       </c>
       <c r="D372" s="5">
-        <v>-11.890037860600412</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-11.917174594434465</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1120.0123682000001</v>
+        <v>1119.9905656999999</v>
       </c>
       <c r="C373" s="5">
-        <v>19.682094700000107</v>
+        <v>19.632652000000007</v>
       </c>
       <c r="D373" s="5">
-        <v>23.707798970423145</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>23.641628910089985</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1155.4830383999999</v>
+        <v>1155.4550938</v>
       </c>
       <c r="C374" s="5">
-        <v>35.470670199999859</v>
+        <v>35.464528100000052</v>
       </c>
       <c r="D374" s="5">
-        <v>45.374781225631764</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>45.366550667585571</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1195.3046962000001</v>
+        <v>1195.270796</v>
       </c>
       <c r="C375" s="5">
-        <v>39.821657800000139</v>
+        <v>39.815702200000032</v>
       </c>
       <c r="D375" s="5">
-        <v>50.169111949632693</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>50.161585238446939</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1204.9242693000001</v>
+        <v>1204.9712958</v>
       </c>
       <c r="C376" s="5">
-        <v>9.6195731000000251</v>
+        <v>9.7004997999999887</v>
       </c>
       <c r="D376" s="5">
-        <v>10.096500178920476</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>10.185568194637117</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1213.4048244999999</v>
+        <v>1213.3239552</v>
       </c>
       <c r="C377" s="5">
-        <v>8.4805551999997988</v>
+        <v>8.3526593999999932</v>
       </c>
       <c r="D377" s="5">
-        <v>8.7806339129623758</v>
+        <v>8.6427744689836707</v>
       </c>
       <c r="E377" s="5">
-        <v>-14.153773782514046</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-14.155229884243392</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1219.3695296999999</v>
+        <v>1219.3988422</v>
       </c>
       <c r="C378" s="5">
-        <v>5.9647052000000258</v>
+        <v>6.0748869999999897</v>
       </c>
       <c r="D378" s="5">
-        <v>6.0609353113548758</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>6.1764190641866001</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1208.5397224000001</v>
+        <v>1208.6072670000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-10.829807299999857</v>
+        <v>-10.791575199999897</v>
       </c>
       <c r="D379" s="5">
-        <v>-10.152273578819893</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-10.117928187404546</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1235.3283200000001</v>
+        <v>1235.4411159000001</v>
       </c>
       <c r="C380" s="5">
-        <v>26.788597600000003</v>
+        <v>26.833848900000021</v>
       </c>
       <c r="D380" s="5">
-        <v>30.094105787862624</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>30.149407115286731</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1261.4275759</v>
+        <v>1261.3285433999999</v>
       </c>
       <c r="C381" s="5">
-        <v>26.099255899999889</v>
+        <v>25.887427499999831</v>
       </c>
       <c r="D381" s="5">
-        <v>28.516555342708138</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>28.254932569442825</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1279.7663242000001</v>
+        <v>1279.6824713000001</v>
       </c>
       <c r="C382" s="5">
-        <v>18.338748300000134</v>
+        <v>18.353927900000144</v>
       </c>
       <c r="D382" s="5">
-        <v>18.910521999923226</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>18.92905517530421</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1297.0781692999999</v>
+        <v>1297.1851007</v>
       </c>
       <c r="C383" s="5">
-        <v>17.3118450999998</v>
+        <v>17.502629399999933</v>
       </c>
       <c r="D383" s="5">
-        <v>17.496698510931942</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>17.705502975099343</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1322.1751899999999</v>
+        <v>1322.2155176000001</v>
       </c>
       <c r="C384" s="5">
-        <v>25.09702070000003</v>
+        <v>25.030416900000091</v>
       </c>
       <c r="D384" s="5">
-        <v>25.856092438677326</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>25.777678834879648</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1326.0383890999999</v>
+        <v>1325.9761536000001</v>
       </c>
       <c r="C385" s="5">
-        <v>3.8631990999999744</v>
+        <v>3.7606359999999768</v>
       </c>
       <c r="D385" s="5">
-        <v>3.5631193969019925</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>3.4669311792446589</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1334.2972033000001</v>
+        <v>1334.2179676000001</v>
       </c>
       <c r="C386" s="5">
-        <v>8.2588142000001881</v>
+        <v>8.2418139999999767</v>
       </c>
       <c r="D386" s="5">
-        <v>7.7352299208261144</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>7.7191340569479516</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1351.627135</v>
+        <v>1351.5435514999999</v>
       </c>
       <c r="C387" s="5">
-        <v>17.329931699999861</v>
+        <v>17.325583899999856</v>
       </c>
       <c r="D387" s="5">
-        <v>16.748662833103278</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>16.745222806314118</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1355.8170513</v>
+        <v>1355.8386840000001</v>
       </c>
       <c r="C388" s="5">
-        <v>4.1899163000000499</v>
+        <v>4.2951325000001361</v>
       </c>
       <c r="D388" s="5">
-        <v>3.7839685863796602</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>3.8809020877606848</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1367.3755960000001</v>
+        <v>1367.306429</v>
       </c>
       <c r="C389" s="5">
-        <v>11.558544700000084</v>
+        <v>11.467744999999923</v>
       </c>
       <c r="D389" s="5">
-        <v>10.723753042447548</v>
+        <v>10.635377117840349</v>
       </c>
       <c r="E389" s="5">
-        <v>12.689151088833528</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>12.690961316643424</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1368.3195229999999</v>
+        <v>1368.4051727000001</v>
       </c>
       <c r="C390" s="5">
-        <v>0.94392699999980323</v>
+        <v>1.0987437000001137</v>
       </c>
       <c r="D390" s="5">
-        <v>0.83153667008049048</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>0.96857251329851568</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1377.1802903</v>
+        <v>1377.2967645000001</v>
       </c>
       <c r="C391" s="5">
-        <v>8.8607673000001341</v>
+        <v>8.8915918000000147</v>
       </c>
       <c r="D391" s="5">
-        <v>8.0536151957296696</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>8.0821165505113193</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1377.9001536999999</v>
+        <v>1378.0759043999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.71986339999989468</v>
+        <v>0.77913989999979094</v>
       </c>
       <c r="D392" s="5">
-        <v>0.62905623631672736</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>0.68095883225560705</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1393.8326391000001</v>
+        <v>1393.7544468999999</v>
       </c>
       <c r="C393" s="5">
-        <v>15.932485400000132</v>
+        <v>15.678542500000049</v>
       </c>
       <c r="D393" s="5">
-        <v>14.792781199756888</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>14.540090689109974</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1399.8240965</v>
+        <v>1399.8068257</v>
       </c>
       <c r="C394" s="5">
-        <v>5.9914573999999448</v>
+        <v>6.0523788000000422</v>
       </c>
       <c r="D394" s="5">
-        <v>5.2819744075422559</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>5.337277582272848</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1405.8529653999999</v>
+        <v>1405.9745310999999</v>
       </c>
       <c r="C395" s="5">
-        <v>6.0288688999999067</v>
+        <v>6.1677053999999316</v>
       </c>
       <c r="D395" s="5">
-        <v>5.2924505868006788</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>5.4173660615228103</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1422.4884165999999</v>
+        <v>1422.4956334000001</v>
       </c>
       <c r="C396" s="5">
-        <v>16.635451200000034</v>
+        <v>16.521102300000166</v>
       </c>
       <c r="D396" s="5">
-        <v>15.161164449038033</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>15.048738166362785</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1429.0102902000001</v>
+        <v>1428.8545862000001</v>
       </c>
       <c r="C397" s="5">
-        <v>6.5218736000001627</v>
+        <v>6.3589527999999973</v>
       </c>
       <c r="D397" s="5">
-        <v>5.6426800581840242</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>5.4982107935334978</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1432.8114501</v>
+        <v>1432.5920752</v>
       </c>
       <c r="C398" s="5">
-        <v>3.8011598999999023</v>
+        <v>3.7374889999998686</v>
       </c>
       <c r="D398" s="5">
-        <v>3.2391090523172572</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>3.1844219344683733</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1436.4252016</v>
+        <v>1436.1557436000001</v>
       </c>
       <c r="C399" s="5">
-        <v>3.6137515000000349</v>
+        <v>3.5636684000000969</v>
       </c>
       <c r="D399" s="5">
-        <v>3.0689071997644923</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>3.0262613619143952</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1441.1177522999999</v>
+        <v>1441.0783924</v>
       </c>
       <c r="C400" s="5">
-        <v>4.6925506999998561</v>
+        <v>4.9226487999999335</v>
       </c>
       <c r="D400" s="5">
-        <v>3.9913996515492656</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>4.1916231031341011</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1440.1322714</v>
+        <v>1440.2485965000001</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.98548089999985677</v>
+        <v>-0.82979589999990822</v>
       </c>
       <c r="D401" s="5">
-        <v>-0.81751782293034703</v>
+        <v>-0.68879499286338408</v>
       </c>
       <c r="E401" s="5">
-        <v>5.3208990721229643</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>5.3347344788942097</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1468.3481062999999</v>
+        <v>1468.5785510999999</v>
       </c>
       <c r="C402" s="5">
-        <v>28.215834899999891</v>
+        <v>28.329954599999837</v>
       </c>
       <c r="D402" s="5">
-        <v>26.217548363864452</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>26.332951679331341</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1472.0249074999999</v>
+        <v>1472.2168409000001</v>
       </c>
       <c r="C403" s="5">
-        <v>3.6768011999999999</v>
+        <v>3.638289800000166</v>
       </c>
       <c r="D403" s="5">
-        <v>3.0465777994493015</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.0137519132245272</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1475.7999165000001</v>
+        <v>1476.0346652999999</v>
       </c>
       <c r="C404" s="5">
-        <v>3.7750090000001819</v>
+        <v>3.8178243999998358</v>
       </c>
       <c r="D404" s="5">
-        <v>3.1211800991242544</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.1566689444463281</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1469.9472771000001</v>
+        <v>1469.9558545</v>
       </c>
       <c r="C405" s="5">
-        <v>-5.8526394000000437</v>
+        <v>-6.0788107999999283</v>
       </c>
       <c r="D405" s="5">
-        <v>-4.6564496430852138</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-4.8315883726593567</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1475.3936140999999</v>
+        <v>1475.4867718999999</v>
       </c>
       <c r="C406" s="5">
-        <v>5.4463369999998577</v>
+        <v>5.5309173999999075</v>
       </c>
       <c r="D406" s="5">
-        <v>4.5378816709004344</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.6097914434703569</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1486.3671026</v>
+        <v>1486.4684565</v>
       </c>
       <c r="C407" s="5">
-        <v>10.97348850000003</v>
+        <v>10.981684600000108</v>
       </c>
       <c r="D407" s="5">
-        <v>9.2995119875705967</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>9.3061327176816366</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1487.0148359</v>
+        <v>1486.9773958000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.64773330000002716</v>
+        <v>0.50893930000006549</v>
       </c>
       <c r="D408" s="5">
-        <v>0.52419463302841862</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>0.41163236940060521</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1491.2613397</v>
+        <v>1490.9740681000001</v>
       </c>
       <c r="C409" s="5">
-        <v>4.2465038000000277</v>
+        <v>3.9966723000000002</v>
       </c>
       <c r="D409" s="5">
-        <v>3.4812083864965038</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>3.2734487192175088</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1495.7601413</v>
+        <v>1495.2718675000001</v>
       </c>
       <c r="C410" s="5">
-        <v>4.4988015999999789</v>
+        <v>4.2977994000000308</v>
       </c>
       <c r="D410" s="5">
-        <v>3.6808056779134457</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>3.5144238246318293</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1495.799996</v>
+        <v>1495.3377766000001</v>
       </c>
       <c r="C411" s="5">
-        <v>3.9854699999978038E-2</v>
+        <v>6.5909099999998944E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>3.1978823381950683E-2</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>5.2906831605059601E-2</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1496.7925110000001</v>
+        <v>1496.6969821</v>
       </c>
       <c r="C412" s="5">
-        <v>0.99251500000013948</v>
+        <v>1.3592054999999164</v>
       </c>
       <c r="D412" s="5">
-        <v>0.79915375052961313</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.0962241845108966</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1499.9819622</v>
+        <v>1500.2566906</v>
       </c>
       <c r="C413" s="5">
-        <v>3.189451199999894</v>
+        <v>3.5597084999999424</v>
       </c>
       <c r="D413" s="5">
-        <v>2.5872102487244142</v>
+        <v>2.8916830711539054</v>
       </c>
       <c r="E413" s="5">
-        <v>4.1558467918935138</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.1665094655066959</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1506.5010886</v>
+        <v>1506.9056618</v>
       </c>
       <c r="C414" s="5">
-        <v>6.5191264000000047</v>
+        <v>6.6489712000000054</v>
       </c>
       <c r="D414" s="5">
-        <v>5.3418544409286506</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>5.4498360117629208</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1507.7650698</v>
+        <v>1508.0753821000001</v>
       </c>
       <c r="C415" s="5">
-        <v>1.2639811999999893</v>
+        <v>1.1697203000001082</v>
       </c>
       <c r="D415" s="5">
-        <v>1.0114804307389536</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>0.93547500702304553</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1508.7022578000001</v>
+        <v>1508.9846952</v>
       </c>
       <c r="C416" s="5">
-        <v>0.9371880000001056</v>
+        <v>0.90931309999996301</v>
       </c>
       <c r="D416" s="5">
-        <v>0.74844437679899567</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>0.72595950834639655</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1510.6926814000001</v>
+        <v>1510.8141814000001</v>
       </c>
       <c r="C417" s="5">
-        <v>1.9904235999999855</v>
+        <v>1.8294862000000194</v>
       </c>
       <c r="D417" s="5">
-        <v>1.5946924335233703</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.4646152286943437</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1514.2459798</v>
+        <v>1514.4894667000001</v>
       </c>
       <c r="C418" s="5">
-        <v>3.5532983999999033</v>
+        <v>3.6752853000000414</v>
       </c>
       <c r="D418" s="5">
-        <v>2.8593199584082463</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.9585584333881254</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1512.0950929999999</v>
+        <v>1512.1674169</v>
       </c>
       <c r="C419" s="5">
-        <v>-2.1508868000000803</v>
+        <v>-2.3220498000000589</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.6912675272055644</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-1.8244312996044454</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1505.2859982</v>
+        <v>1505.1937462000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-6.8090947999999116</v>
+        <v>-6.9736706999999569</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.2718589179668651</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-5.3958144227692735</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1515.4383542999999</v>
+        <v>1515.0302439</v>
       </c>
       <c r="C421" s="5">
-        <v>10.152356099999906</v>
+        <v>9.8364976999998817</v>
       </c>
       <c r="D421" s="5">
-        <v>8.4004367969315865</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>8.1301406380134722</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1518.8879514</v>
+        <v>1518.1119688000001</v>
       </c>
       <c r="C422" s="5">
-        <v>3.4495971000001191</v>
+        <v>3.0817249000001539</v>
       </c>
       <c r="D422" s="5">
-        <v>2.7660228694754263</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.4684154449390316</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1525.4291046000001</v>
+        <v>1524.7456594</v>
       </c>
       <c r="C423" s="5">
-        <v>6.5411532000000534</v>
+        <v>6.633690599999909</v>
       </c>
       <c r="D423" s="5">
-        <v>5.2920290113748658</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>5.3715132955313827</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1527.2097773</v>
+        <v>1527.0824444</v>
       </c>
       <c r="C424" s="5">
-        <v>1.7806726999999682</v>
+        <v>2.3367849999999635</v>
       </c>
       <c r="D424" s="5">
-        <v>1.4098194936310815</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.8546697914469945</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1530.8988643</v>
+        <v>1531.3094919</v>
       </c>
       <c r="C425" s="5">
-        <v>3.6890869999999722</v>
+        <v>4.227047500000026</v>
       </c>
       <c r="D425" s="5">
-        <v>2.9375105711910487</v>
+        <v>3.3727050056900021</v>
       </c>
       <c r="E425" s="5">
-        <v>2.0611515924267909</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.0698325489607372</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1529.6108561999999</v>
+        <v>1530.197257</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.28800810000007</v>
+        <v>-1.1122348999999758</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.0049505285086857</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-0.86812167818627328</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1528.2379922</v>
+        <v>1528.6589374</v>
       </c>
       <c r="C427" s="5">
-        <v>-1.3728639999999359</v>
+        <v>-1.5383196000000225</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.0717292491991381</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-1.1997216935601962</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1529.8919758</v>
+        <v>1530.2167489000001</v>
       </c>
       <c r="C428" s="5">
-        <v>1.6539835999999468</v>
+        <v>1.5578115000000707</v>
       </c>
       <c r="D428" s="5">
-        <v>1.3064964724514905</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>1.2297622833872035</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1533.5938182</v>
+        <v>1533.8374879999999</v>
       </c>
       <c r="C429" s="5">
-        <v>3.7018424000000323</v>
+        <v>3.6207390999998097</v>
       </c>
       <c r="D429" s="5">
-        <v>2.942566063878127</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.8766376651016001</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1534.3246982999999</v>
+        <v>1534.6852033</v>
       </c>
       <c r="C430" s="5">
-        <v>0.73088009999992209</v>
+        <v>0.84771530000011808</v>
       </c>
       <c r="D430" s="5">
-        <v>0.57339739907882326</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.66523099786104378</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1521.79628</v>
+        <v>1521.8526322</v>
       </c>
       <c r="C431" s="5">
-        <v>-12.528418299999885</v>
+        <v>-12.832571099999996</v>
       </c>
       <c r="D431" s="5">
-        <v>-9.370224219358203</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-9.5851997899403241</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1525.5128768</v>
+        <v>1525.4111528000001</v>
       </c>
       <c r="C432" s="5">
-        <v>3.7165967999999339</v>
+        <v>3.5585206000000653</v>
       </c>
       <c r="D432" s="5">
-        <v>2.9703802701386062</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>2.8423070493186708</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1526.7765798999999</v>
+        <v>1526.2930789</v>
       </c>
       <c r="C433" s="5">
-        <v>1.2637030999999297</v>
+        <v>0.88192609999987326</v>
       </c>
       <c r="D433" s="5">
-        <v>0.99859654000413745</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.69599798953245973</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1530.2457783</v>
+        <v>1529.2381773</v>
       </c>
       <c r="C434" s="5">
-        <v>3.4691984000000957</v>
+        <v>2.9450984000000062</v>
       </c>
       <c r="D434" s="5">
-        <v>2.7610201566916626</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>2.3402234072305905</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1532.9945004000001</v>
+        <v>1531.3581102999999</v>
       </c>
       <c r="C435" s="5">
-        <v>2.7487221000001227</v>
+        <v>2.1199329999999463</v>
       </c>
       <c r="D435" s="5">
-        <v>2.1769375067433039</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.6762631128235617</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1531.7420279</v>
+        <v>1531.8013315000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.2524725000000672</v>
+        <v>0.44322120000015275</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.976018955132818</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.3478695885571037</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1536.2046538</v>
+        <v>1531.3014803000001</v>
       </c>
       <c r="C437" s="5">
-        <v>4.4626258999999209</v>
+        <v>-0.49985119999996641</v>
       </c>
       <c r="D437" s="5">
-        <v>3.5526871240252111</v>
+        <v>-0.39087711678424952</v>
       </c>
       <c r="E437" s="5">
-        <v>0.34658001411647099</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-5.2318620384905756E-4</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1543.5089465000001</v>
+        <v>1538.5184933999999</v>
       </c>
       <c r="C438" s="5">
-        <v>7.3042927000001328</v>
+        <v>7.2170130999998037</v>
       </c>
       <c r="D438" s="5">
-        <v>5.8573202697394633</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>5.8045204616711477</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1544.6317974999999</v>
+        <v>1539.1524652000001</v>
       </c>
       <c r="C439" s="5">
-        <v>1.122850999999855</v>
+        <v>0.63397180000015396</v>
       </c>
       <c r="D439" s="5">
-        <v>0.87646101302090162</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.49560191036308598</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1551.6097112</v>
+        <v>1546.1056258999999</v>
       </c>
       <c r="C440" s="5">
-        <v>6.9779137000000446</v>
+        <v>6.9531606999998985</v>
       </c>
       <c r="D440" s="5">
-        <v>5.5577728080478117</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>5.5577728276935634</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1549.4022483000001</v>
+        <v>1544.4489132000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-2.2074628999998822</v>
+        <v>-1.6567126999998436</v>
       </c>
       <c r="D441" s="5">
-        <v>-1.6939349368411238</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-1.2782958814001044</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>1549.6461366000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>5.1972233999999844</v>
+      </c>
+      <c r="D442" s="5">
+        <v>4.1137011212325492</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">