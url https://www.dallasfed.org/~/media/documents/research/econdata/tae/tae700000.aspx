--- v6 (2026-07-12)
+++ v7 (2026-08-13)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{086F4DDF-AE75-46E7-8E1F-F06B7AE045AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{50827C80-58AD-4AB0-981C-57102963DC54}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{759123AE-11E8-4CAA-9515-157FC2DA58D7}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{BA908A74-B76A-4A13-818A-F696D456DCA7}"/>
   </bookViews>
   <sheets>
     <sheet name="AE700000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Leisure and Hospitality</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{420F8747-96EB-4F8D-92A2-238B018A54B0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E355740F-765E-48EC-ADD4-D85EF54AF245}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>584.96371452000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>584.34953906999999</v>
       </c>
       <c r="C7" s="5">
         <v>-0.61417545000006157</v>
       </c>
       <c r="D7" s="5">
         <v>-1.252674992408942</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>583.14782316000003</v>
       </c>
       <c r="C8" s="5">
         <v>-1.2017159099999617</v>
       </c>
       <c r="D8" s="5">
         <v>-2.4400799640601378</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>587.84874927999999</v>
       </c>
       <c r="C9" s="5">
         <v>4.7009261199999628</v>
       </c>
       <c r="D9" s="5">
         <v>10.11418705807352</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>590.66042746000005</v>
       </c>
       <c r="C10" s="5">
         <v>2.8116781800000581</v>
       </c>
       <c r="D10" s="5">
         <v>5.8930170207113219</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>596.45098024000004</v>
       </c>
       <c r="C11" s="5">
         <v>5.7905527799999845</v>
       </c>
       <c r="D11" s="5">
         <v>12.419739772394722</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>598.95191267999996</v>
       </c>
       <c r="C12" s="5">
         <v>2.5009324399999286</v>
       </c>
       <c r="D12" s="5">
         <v>5.1493018444581873</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>600.93979588000002</v>
       </c>
       <c r="C13" s="5">
         <v>1.9878832000000557</v>
       </c>
       <c r="D13" s="5">
         <v>4.0562350392412849</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>600.56849947000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.37129641000001357</v>
       </c>
       <c r="D14" s="5">
         <v>-0.73891712507607732</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>598.96617249999997</v>
       </c>
       <c r="C15" s="5">
         <v>-1.6023269700000355</v>
       </c>
       <c r="D15" s="5">
         <v>-3.1550548519253652</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>598.83677058000001</v>
       </c>
       <c r="C16" s="5">
         <v>-0.12940191999996387</v>
       </c>
       <c r="D16" s="5">
         <v>-0.25894271259874202</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>598.71278486999995</v>
       </c>
       <c r="C17" s="5">
         <v>-0.12398571000005632</v>
       </c>
       <c r="D17" s="5">
         <v>-0.24817037077273785</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>594.47719903999996</v>
       </c>
       <c r="C18" s="5">
         <v>-4.2355858299999909</v>
       </c>
       <c r="D18" s="5">
         <v>-8.1667320790844258</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>595.20025250000003</v>
       </c>
       <c r="C19" s="5">
         <v>0.72305346000007376</v>
       </c>
       <c r="D19" s="5">
         <v>1.4693449070433795</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>595.50787978999995</v>
       </c>
       <c r="C20" s="5">
         <v>0.30762728999991396</v>
       </c>
       <c r="D20" s="5">
         <v>0.62198214976454391</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>597.76050387999999</v>
       </c>
       <c r="C21" s="5">
         <v>2.2526240900000403</v>
       </c>
       <c r="D21" s="5">
         <v>4.6348716826551062</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>601.42189364000001</v>
       </c>
       <c r="C22" s="5">
         <v>3.66138976000002</v>
       </c>
       <c r="D22" s="5">
         <v>7.6029577357234368</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>604.02627131999998</v>
       </c>
       <c r="C23" s="5">
         <v>2.6043776799999705</v>
       </c>
       <c r="D23" s="5">
         <v>5.3220084510149146</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>602.61695442999996</v>
       </c>
       <c r="C24" s="5">
         <v>-1.4093168900000137</v>
       </c>
       <c r="D24" s="5">
         <v>-2.7641941547770554</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>603.20741268999996</v>
       </c>
       <c r="C25" s="5">
         <v>0.59045825999999124</v>
       </c>
       <c r="D25" s="5">
         <v>1.1821453109222224</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>608.59530434999999</v>
       </c>
       <c r="C26" s="5">
         <v>5.3878916600000366</v>
       </c>
       <c r="D26" s="5">
         <v>11.261043387458347</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>605.89301836000004</v>
       </c>
       <c r="C27" s="5">
         <v>-2.7022859899999503</v>
       </c>
       <c r="D27" s="5">
         <v>-5.2000274005073006</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>606.66879374999996</v>
       </c>
       <c r="C28" s="5">
         <v>0.77577538999992157</v>
       </c>
       <c r="D28" s="5">
         <v>1.5473263654851355</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>609.07490641000004</v>
       </c>
       <c r="C29" s="5">
         <v>2.4061126600000762</v>
       </c>
       <c r="D29" s="5">
         <v>4.8645298439874862</v>
       </c>
       <c r="E29" s="5">
         <v>1.7307333001499225</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>609.37320863000002</v>
       </c>
       <c r="C30" s="5">
         <v>0.2983022199999823</v>
       </c>
       <c r="D30" s="5">
         <v>0.58930105060841509</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>610.21191537000004</v>
       </c>
       <c r="C31" s="5">
         <v>0.83870674000002055</v>
       </c>
       <c r="D31" s="5">
         <v>1.6641720292131845</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>612.29313520999995</v>
       </c>
       <c r="C32" s="5">
         <v>2.0812198399999033</v>
       </c>
       <c r="D32" s="5">
         <v>4.1704354598447235</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>613.01132136000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.71818615000006503</v>
       </c>
       <c r="D33" s="5">
         <v>1.4166498332808253</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>614.82982353</v>
       </c>
       <c r="C34" s="5">
         <v>1.8185021699999879</v>
       </c>
       <c r="D34" s="5">
         <v>3.6184672426837317</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>612.96933578999995</v>
       </c>
       <c r="C35" s="5">
         <v>-1.8604877400000532</v>
       </c>
       <c r="D35" s="5">
         <v>-3.5713953496577799</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>617.62596699999995</v>
       </c>
       <c r="C36" s="5">
         <v>4.6566312100000005</v>
       </c>
       <c r="D36" s="5">
         <v>9.5069220160158388</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>619.12867782000001</v>
       </c>
       <c r="C37" s="5">
         <v>1.5027108200000612</v>
       </c>
       <c r="D37" s="5">
         <v>2.9590407806251662</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>619.84649911999998</v>
       </c>
       <c r="C38" s="5">
         <v>0.71782129999996869</v>
       </c>
       <c r="D38" s="5">
         <v>1.4001930434506482</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>626.18976927999995</v>
       </c>
       <c r="C39" s="5">
         <v>6.3432701599999746</v>
       </c>
       <c r="D39" s="5">
         <v>12.995664852501543</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>629.41874467000002</v>
       </c>
       <c r="C40" s="5">
         <v>3.2289753900000733</v>
       </c>
       <c r="D40" s="5">
         <v>6.3663987938574085</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>627.51464275000001</v>
       </c>
       <c r="C41" s="5">
         <v>-1.9041019200000164</v>
       </c>
       <c r="D41" s="5">
         <v>-3.5704139684538339</v>
       </c>
       <c r="E41" s="5">
         <v>3.0274989407603758</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>632.63774990000002</v>
       </c>
       <c r="C42" s="5">
         <v>5.1231071500000098</v>
       </c>
       <c r="D42" s="5">
         <v>10.249052036394989</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>637.47058394999999</v>
       </c>
       <c r="C43" s="5">
         <v>4.832834049999974</v>
       </c>
       <c r="D43" s="5">
         <v>9.5621517590011251</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>638.86289160000001</v>
       </c>
       <c r="C44" s="5">
         <v>1.3923076500000207</v>
       </c>
       <c r="D44" s="5">
         <v>2.6526499863126052</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>638.56035299999996</v>
       </c>
       <c r="C45" s="5">
         <v>-0.30253860000004806</v>
       </c>
       <c r="D45" s="5">
         <v>-0.56679177442728879</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>632.26921281</v>
       </c>
       <c r="C46" s="5">
         <v>-6.2911401899999646</v>
       </c>
       <c r="D46" s="5">
         <v>-11.20244341254153</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>636.29450087999999</v>
       </c>
       <c r="C47" s="5">
         <v>4.0252880699999878</v>
       </c>
       <c r="D47" s="5">
         <v>7.912962921612321</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>635.33989635</v>
       </c>
       <c r="C48" s="5">
         <v>-0.95460452999998324</v>
       </c>
       <c r="D48" s="5">
         <v>-1.7855259595415229</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>638.44829878999997</v>
       </c>
       <c r="C49" s="5">
         <v>3.1084024399999635</v>
       </c>
       <c r="D49" s="5">
         <v>6.0315902473090599</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>642.30841921000001</v>
       </c>
       <c r="C50" s="5">
         <v>3.8601204200000439</v>
       </c>
       <c r="D50" s="5">
         <v>7.5015106204951332</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>639.44798622999997</v>
       </c>
       <c r="C51" s="5">
         <v>-2.8604329800000414</v>
       </c>
       <c r="D51" s="5">
         <v>-5.2150659816955658</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>639.45722988</v>
       </c>
       <c r="C52" s="5">
         <v>9.2436500000303568E-3</v>
       </c>
       <c r="D52" s="5">
         <v>1.7348184988241755E-2</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>643.46515509999995</v>
       </c>
       <c r="C53" s="5">
         <v>4.0079252199999473</v>
       </c>
       <c r="D53" s="5">
         <v>7.7860071074664416</v>
       </c>
       <c r="E53" s="5">
         <v>2.5418550043866617</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>645.61958546999995</v>
       </c>
       <c r="C54" s="5">
         <v>2.15443037</v>
       </c>
       <c r="D54" s="5">
         <v>4.0926229038168893</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>645.54189929999995</v>
       </c>
       <c r="C55" s="5">
         <v>-7.7686169999992671E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-0.14429818296896046</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>649.23719223000001</v>
       </c>
       <c r="C56" s="5">
         <v>3.6952929300000505</v>
       </c>
       <c r="D56" s="5">
         <v>7.0896409559978002</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>656.65072122000004</v>
       </c>
       <c r="C57" s="5">
         <v>7.4135289900000316</v>
       </c>
       <c r="D57" s="5">
         <v>14.596780491860994</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>653.89158519</v>
       </c>
       <c r="C58" s="5">
         <v>-2.759136030000036</v>
       </c>
       <c r="D58" s="5">
         <v>-4.9272895842593751</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>655.66787816999999</v>
       </c>
       <c r="C59" s="5">
         <v>1.7762929799999938</v>
       </c>
       <c r="D59" s="5">
         <v>3.3089409387962121</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>665.27476945000001</v>
       </c>
       <c r="C60" s="5">
         <v>9.6068912800000135</v>
       </c>
       <c r="D60" s="5">
         <v>19.070930000575892</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>666.18565642999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.91088697999998658</v>
       </c>
       <c r="D61" s="5">
         <v>1.6554564751740219</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>665.19002340999998</v>
       </c>
       <c r="C62" s="5">
         <v>-0.99563302000001386</v>
       </c>
       <c r="D62" s="5">
         <v>-1.7787647705769682</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>673.25384523000002</v>
       </c>
       <c r="C63" s="5">
         <v>8.0638218200000438</v>
       </c>
       <c r="D63" s="5">
         <v>15.557300078116665</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>677.68253115000005</v>
       </c>
       <c r="C64" s="5">
         <v>4.4286859200000208</v>
       </c>
       <c r="D64" s="5">
         <v>8.1855804762986253</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>679.24358553000002</v>
       </c>
       <c r="C65" s="5">
         <v>1.5610543799999732</v>
       </c>
       <c r="D65" s="5">
         <v>2.7995136469549875</v>
       </c>
       <c r="E65" s="5">
         <v>5.5602747322719859</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>681.96699150999996</v>
       </c>
       <c r="C66" s="5">
         <v>2.7234059799999386</v>
       </c>
       <c r="D66" s="5">
         <v>4.9188940319307761</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>684.83596450000005</v>
       </c>
       <c r="C67" s="5">
         <v>2.8689729900000884</v>
       </c>
       <c r="D67" s="5">
         <v>5.1667515970310607</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>684.90976854999997</v>
       </c>
       <c r="C68" s="5">
         <v>7.3804049999921517E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.12939941596916693</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>683.72406522999995</v>
       </c>
       <c r="C69" s="5">
         <v>-1.185703320000016</v>
       </c>
       <c r="D69" s="5">
         <v>-2.0577517129577005</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>688.58908255999995</v>
       </c>
       <c r="C70" s="5">
         <v>4.8650173300000006</v>
       </c>
       <c r="D70" s="5">
         <v>8.8807739836158426</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>691.95353415</v>
       </c>
       <c r="C71" s="5">
         <v>3.3644515900000442</v>
       </c>
       <c r="D71" s="5">
         <v>6.0233661674887529</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>693.06756312000005</v>
       </c>
       <c r="C72" s="5">
         <v>1.1140289700000494</v>
       </c>
       <c r="D72" s="5">
         <v>1.9491713744146821</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>693.95896103999996</v>
       </c>
       <c r="C73" s="5">
         <v>0.89139791999991758</v>
       </c>
       <c r="D73" s="5">
         <v>1.5543604755200002</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>694.87045738999996</v>
       </c>
       <c r="C74" s="5">
         <v>0.91149634999999307</v>
       </c>
       <c r="D74" s="5">
         <v>1.5876039799733288</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>693.32603189999998</v>
       </c>
       <c r="C75" s="5">
         <v>-1.5444254899999805</v>
       </c>
       <c r="D75" s="5">
         <v>-2.6347674754802153</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>693.71249677000003</v>
       </c>
       <c r="C76" s="5">
         <v>0.38646487000005436</v>
       </c>
       <c r="D76" s="5">
         <v>0.67094300253185413</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>696.78707939000003</v>
       </c>
       <c r="C77" s="5">
         <v>3.074582620000001</v>
       </c>
       <c r="D77" s="5">
         <v>5.4500644732298431</v>
       </c>
       <c r="E77" s="5">
         <v>2.582798606233605</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>698.62531461000003</v>
       </c>
       <c r="C78" s="5">
         <v>1.8382352200000014</v>
       </c>
       <c r="D78" s="5">
         <v>3.2121325878688545</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>697.48048125000003</v>
       </c>
       <c r="C79" s="5">
         <v>-1.1448333600000069</v>
       </c>
       <c r="D79" s="5">
         <v>-1.9488065736886773</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>698.86611350999999</v>
       </c>
       <c r="C80" s="5">
         <v>1.3856322599999658</v>
       </c>
       <c r="D80" s="5">
         <v>2.4101715206965579</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>704.08559642</v>
       </c>
       <c r="C81" s="5">
         <v>5.2194829100000106</v>
       </c>
       <c r="D81" s="5">
         <v>9.3396612078628714</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>708.53721315999996</v>
       </c>
       <c r="C82" s="5">
         <v>4.4516167399999631</v>
       </c>
       <c r="D82" s="5">
         <v>7.8565334797868092</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>708.60550544</v>
       </c>
       <c r="C83" s="5">
         <v>6.8292280000036953E-2</v>
       </c>
       <c r="D83" s="5">
         <v>0.11572319972281697</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>709.67607429999998</v>
       </c>
       <c r="C84" s="5">
         <v>1.0705688599999803</v>
       </c>
       <c r="D84" s="5">
         <v>1.8281139269845426</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>710.42002732000003</v>
       </c>
       <c r="C85" s="5">
         <v>0.74395302000004904</v>
       </c>
       <c r="D85" s="5">
         <v>1.2652376621355543</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>711.12259942000003</v>
       </c>
       <c r="C86" s="5">
         <v>0.70257209999999759</v>
       </c>
       <c r="D86" s="5">
         <v>1.1932200526417525</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>719.86461229999998</v>
       </c>
       <c r="C87" s="5">
         <v>8.7420128799999475</v>
       </c>
       <c r="D87" s="5">
         <v>15.791352765798127</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>722.15520041000002</v>
       </c>
       <c r="C88" s="5">
         <v>2.2905881100000443</v>
       </c>
       <c r="D88" s="5">
         <v>3.8859033175582258</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>723.47994812000002</v>
       </c>
       <c r="C89" s="5">
         <v>1.3247477099999969</v>
       </c>
       <c r="D89" s="5">
         <v>2.2236699584384789</v>
       </c>
       <c r="E89" s="5">
         <v>3.8308501290477581</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>727.58278779</v>
       </c>
       <c r="C90" s="5">
         <v>4.1028396699999803</v>
       </c>
       <c r="D90" s="5">
         <v>7.0214949502171997</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>731.41870442000004</v>
       </c>
       <c r="C91" s="5">
         <v>3.8359166300000425</v>
       </c>
       <c r="D91" s="5">
         <v>6.5132775679020316</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>735.71234716000004</v>
       </c>
       <c r="C92" s="5">
         <v>4.2936427399999957</v>
       </c>
       <c r="D92" s="5">
         <v>7.2763007304550431</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>733.45039354999994</v>
       </c>
       <c r="C93" s="5">
         <v>-2.2619536100000914</v>
       </c>
       <c r="D93" s="5">
         <v>-3.627657586599442</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>738.93742395000004</v>
       </c>
       <c r="C94" s="5">
         <v>5.4870304000000942</v>
       </c>
       <c r="D94" s="5">
         <v>9.3560954745303793</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>742.04722862000006</v>
       </c>
       <c r="C95" s="5">
         <v>3.1098046700000168</v>
       </c>
       <c r="D95" s="5">
         <v>5.1687282782990618</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>742.33160821000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.28437958999995772</v>
       </c>
       <c r="D96" s="5">
         <v>0.46085439458414257</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>745.05451029999995</v>
       </c>
       <c r="C97" s="5">
         <v>2.7229020899999341</v>
       </c>
       <c r="D97" s="5">
         <v>4.4915426635098399</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>750.56883474999995</v>
       </c>
       <c r="C98" s="5">
         <v>5.5143244500000037</v>
       </c>
       <c r="D98" s="5">
         <v>9.2520899709582096</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>747.49732828000003</v>
       </c>
       <c r="C99" s="5">
         <v>-3.0715064699999175</v>
       </c>
       <c r="D99" s="5">
         <v>-4.8016534058633482</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>751.45976298999994</v>
       </c>
       <c r="C100" s="5">
         <v>3.9624347099999113</v>
       </c>
       <c r="D100" s="5">
         <v>6.5498977972565653</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>753.63674647000005</v>
       </c>
       <c r="C101" s="5">
         <v>2.1769834800001036</v>
       </c>
       <c r="D101" s="5">
         <v>3.532337111941497</v>
       </c>
       <c r="E101" s="5">
         <v>4.1682977432013102</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>754.59967718999997</v>
       </c>
       <c r="C102" s="5">
         <v>0.96293071999991753</v>
       </c>
       <c r="D102" s="5">
         <v>1.5440752477859254</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>756.73382681999999</v>
       </c>
       <c r="C103" s="5">
         <v>2.1341496300000244</v>
       </c>
       <c r="D103" s="5">
         <v>3.4471173309744918</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>756.81605419000005</v>
       </c>
       <c r="C104" s="5">
         <v>8.2227370000055089E-2</v>
       </c>
       <c r="D104" s="5">
         <v>0.13047102190919535</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>760.31971855999996</v>
       </c>
       <c r="C105" s="5">
         <v>3.5036643699999104</v>
       </c>
       <c r="D105" s="5">
         <v>5.6990327999397072</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>762.15071504000002</v>
       </c>
       <c r="C106" s="5">
         <v>1.8309964800000671</v>
       </c>
       <c r="D106" s="5">
         <v>2.9284162884637199</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>764.69403455999998</v>
       </c>
       <c r="C107" s="5">
         <v>2.5433195199999545</v>
       </c>
       <c r="D107" s="5">
         <v>4.0787553184265635</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>769.13753482000004</v>
       </c>
       <c r="C108" s="5">
         <v>4.4435002600000644</v>
       </c>
       <c r="D108" s="5">
         <v>7.2002121030824373</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>771.98596477000001</v>
       </c>
       <c r="C109" s="5">
         <v>2.8484299499999679</v>
       </c>
       <c r="D109" s="5">
         <v>4.5357366952002209</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>776.66543306999995</v>
       </c>
       <c r="C110" s="5">
         <v>4.6794682999999395</v>
       </c>
       <c r="D110" s="5">
         <v>7.5213880833264968</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>773.85127187000001</v>
       </c>
       <c r="C111" s="5">
         <v>-2.8141611999999441</v>
       </c>
       <c r="D111" s="5">
         <v>-4.2624541458892722</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>776.25488071999996</v>
       </c>
       <c r="C112" s="5">
         <v>2.4036088499999551</v>
       </c>
       <c r="D112" s="5">
         <v>3.7915786022667541</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>779.72280838999995</v>
       </c>
       <c r="C113" s="5">
         <v>3.4679276699999946</v>
       </c>
       <c r="D113" s="5">
         <v>5.494722554199627</v>
       </c>
       <c r="E113" s="5">
         <v>3.4613574831887872</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>780.60887287000003</v>
       </c>
       <c r="C114" s="5">
         <v>0.88606448000007276</v>
       </c>
       <c r="D114" s="5">
         <v>1.3722161318262094</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>782.47788909999997</v>
       </c>
       <c r="C115" s="5">
         <v>1.8690162299999429</v>
       </c>
       <c r="D115" s="5">
         <v>2.9113061908776272</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>785.75203808000003</v>
       </c>
       <c r="C116" s="5">
         <v>3.2741489800000636</v>
       </c>
       <c r="D116" s="5">
         <v>5.1383851700183003</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>787.79557353999996</v>
       </c>
       <c r="C117" s="5">
         <v>2.04353545999993</v>
       </c>
       <c r="D117" s="5">
         <v>3.1659166408712247</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>788.65625266999996</v>
       </c>
       <c r="C118" s="5">
         <v>0.86067912999999407</v>
       </c>
       <c r="D118" s="5">
         <v>1.3189254470031164</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>791.52656888000001</v>
       </c>
       <c r="C119" s="5">
         <v>2.8703162100000554</v>
       </c>
       <c r="D119" s="5">
         <v>4.4558954805838713</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>792.97789732000001</v>
       </c>
       <c r="C120" s="5">
         <v>1.4513284399999975</v>
       </c>
       <c r="D120" s="5">
         <v>2.2226232686447744</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>794.26267971000004</v>
       </c>
       <c r="C121" s="5">
         <v>1.2847823900000321</v>
       </c>
       <c r="D121" s="5">
         <v>1.9616586122957358</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>799.12786978999998</v>
       </c>
       <c r="C122" s="5">
         <v>4.8651900799999339</v>
       </c>
       <c r="D122" s="5">
         <v>7.6032638120278051</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>804.33820256000001</v>
       </c>
       <c r="C123" s="5">
         <v>5.2103327700000364</v>
       </c>
       <c r="D123" s="5">
         <v>8.1107874657281087</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>806.78023077</v>
       </c>
       <c r="C124" s="5">
         <v>2.4420282099999895</v>
       </c>
       <c r="D124" s="5">
         <v>3.7047426022257302</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>806.98659313999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.20636236999996527</v>
       </c>
       <c r="D125" s="5">
         <v>0.30737431202096932</v>
       </c>
       <c r="E125" s="5">
         <v>3.4965996193307758</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>810.78310280999995</v>
       </c>
       <c r="C126" s="5">
         <v>3.7965096699999776</v>
       </c>
       <c r="D126" s="5">
         <v>5.793852994948967</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>812.05710182999997</v>
       </c>
       <c r="C127" s="5">
         <v>1.2739990200000193</v>
       </c>
       <c r="D127" s="5">
         <v>1.9019643306116496</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>816.11448179000001</v>
       </c>
       <c r="C128" s="5">
         <v>4.0573799600000484</v>
       </c>
       <c r="D128" s="5">
         <v>6.1632455203177061</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>813.17369126000006</v>
       </c>
       <c r="C129" s="5">
         <v>-2.9407905299999584</v>
       </c>
       <c r="D129" s="5">
         <v>-4.2394084972641295</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>814.04742619000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.87373492999995506</v>
       </c>
       <c r="D130" s="5">
         <v>1.2970172249263445</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>817.38554658999999</v>
       </c>
       <c r="C131" s="5">
         <v>3.3381203999999798</v>
       </c>
       <c r="D131" s="5">
         <v>5.0332873519542964</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>817.92728920000002</v>
       </c>
       <c r="C132" s="5">
         <v>0.54174261000002844</v>
       </c>
       <c r="D132" s="5">
         <v>0.79823545977621979</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>819.81224516999998</v>
       </c>
       <c r="C133" s="5">
         <v>1.8849559699999645</v>
       </c>
       <c r="D133" s="5">
         <v>2.8007854030114965</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>822.57587624999996</v>
       </c>
       <c r="C134" s="5">
         <v>2.7636310799999819</v>
       </c>
       <c r="D134" s="5">
         <v>4.121116043808204</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>825.47514979000005</v>
       </c>
       <c r="C135" s="5">
         <v>2.8992735400000811</v>
       </c>
       <c r="D135" s="5">
         <v>4.3125157562620808</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>827.11514522000004</v>
       </c>
       <c r="C136" s="5">
         <v>1.639995429999999</v>
       </c>
       <c r="D136" s="5">
         <v>2.4102989178258483</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>829.05874090999998</v>
       </c>
       <c r="C137" s="5">
         <v>1.9435956899999383</v>
       </c>
       <c r="D137" s="5">
         <v>2.8565495790572548</v>
       </c>
       <c r="E137" s="5">
         <v>2.7351319040031186</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>828.66002098000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.39871992999997019</v>
       </c>
       <c r="D138" s="5">
-        <v>-0.57559292822402242</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.57559292822401131</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>833.06643608000002</v>
       </c>
       <c r="C139" s="5">
         <v>4.4064151000000038</v>
       </c>
       <c r="D139" s="5">
         <v>6.5709917813185692</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>834.62432492999994</v>
       </c>
       <c r="C140" s="5">
         <v>1.5578888499999266</v>
       </c>
       <c r="D140" s="5">
         <v>2.2673043131911985</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>836.10158693999995</v>
       </c>
       <c r="C141" s="5">
         <v>1.477262010000004</v>
       </c>
       <c r="D141" s="5">
         <v>2.1447658378523915</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>837.14224575000003</v>
       </c>
       <c r="C142" s="5">
         <v>1.0406588100000818</v>
       </c>
       <c r="D142" s="5">
         <v>1.503854183434794</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>837.50574649999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.36350074999995741</v>
       </c>
       <c r="D143" s="5">
         <v>0.5223056676308957</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>839.17347881000001</v>
       </c>
       <c r="C144" s="5">
         <v>1.6677323100000194</v>
       </c>
       <c r="D144" s="5">
         <v>2.4159157365446715</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>841.61162823999996</v>
       </c>
       <c r="C145" s="5">
         <v>2.4381494299999531</v>
       </c>
       <c r="D145" s="5">
         <v>3.5427578658691505</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>838.28506546000006</v>
       </c>
       <c r="C146" s="5">
         <v>-3.3265627799999038</v>
       </c>
       <c r="D146" s="5">
         <v>-4.6413662408314345</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>832.38866621</v>
       </c>
       <c r="C147" s="5">
         <v>-5.8963992500000586</v>
       </c>
       <c r="D147" s="5">
         <v>-8.121657764599755</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>833.69923369000003</v>
       </c>
       <c r="C148" s="5">
         <v>1.3105674800000315</v>
       </c>
       <c r="D148" s="5">
         <v>1.905806141402544</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>834.87566919999995</v>
       </c>
       <c r="C149" s="5">
         <v>1.1764355099999193</v>
       </c>
       <c r="D149" s="5">
         <v>1.706527639069666</v>
       </c>
       <c r="E149" s="5">
         <v>0.70163041567057327</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>835.79014127999994</v>
       </c>
       <c r="C150" s="5">
         <v>0.91447207999999591</v>
       </c>
       <c r="D150" s="5">
         <v>1.3223545384294599</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>838.90698915999997</v>
       </c>
       <c r="C151" s="5">
         <v>3.116847880000023</v>
       </c>
       <c r="D151" s="5">
         <v>4.5680051905868879</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>841.49902824000003</v>
       </c>
       <c r="C152" s="5">
         <v>2.5920390800000632</v>
       </c>
       <c r="D152" s="5">
         <v>3.771399505483819</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>843.13945373000001</v>
       </c>
       <c r="C153" s="5">
         <v>1.6404254899999842</v>
       </c>
       <c r="D153" s="5">
         <v>2.3645353647750333</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>846.92305620000002</v>
       </c>
       <c r="C154" s="5">
         <v>3.7836024700000053</v>
       </c>
       <c r="D154" s="5">
         <v>5.5199380274610688</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>846.56396266000002</v>
       </c>
       <c r="C155" s="5">
         <v>-0.35909354000000349</v>
       </c>
       <c r="D155" s="5">
         <v>-0.50761256468359051</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>847.25896714999999</v>
       </c>
       <c r="C156" s="5">
         <v>0.69500448999997388</v>
       </c>
       <c r="D156" s="5">
         <v>0.98962579071624202</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>850.61941295999998</v>
       </c>
       <c r="C157" s="5">
         <v>3.3604458099999874</v>
       </c>
       <c r="D157" s="5">
         <v>4.8647178010288838</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>853.35556477</v>
       </c>
       <c r="C158" s="5">
         <v>2.7361518100000239</v>
       </c>
       <c r="D158" s="5">
         <v>3.9290167077597138</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>849.52511490999996</v>
       </c>
       <c r="C159" s="5">
         <v>-3.8304498600000443</v>
       </c>
       <c r="D159" s="5">
         <v>-5.2554203902933079</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>853.98939526000004</v>
       </c>
       <c r="C160" s="5">
         <v>4.4642803500000809</v>
       </c>
       <c r="D160" s="5">
         <v>6.4915285188016814</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>855.62127208000004</v>
       </c>
       <c r="C161" s="5">
         <v>1.6318768200000022</v>
       </c>
       <c r="D161" s="5">
         <v>2.3173178036633324</v>
       </c>
       <c r="E161" s="5">
         <v>2.4848733344785323</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>856.25048820999996</v>
       </c>
       <c r="C162" s="5">
         <v>0.62921612999991794</v>
       </c>
       <c r="D162" s="5">
         <v>0.88604716858302623</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>854.62297133000004</v>
       </c>
       <c r="C163" s="5">
         <v>-1.6275168799999165</v>
       </c>
       <c r="D163" s="5">
         <v>-2.2572039233111796</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>854.58403960999999</v>
       </c>
       <c r="C164" s="5">
         <v>-3.8931720000050518E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-5.4651421978624271E-2</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>852.62917016999995</v>
       </c>
       <c r="C165" s="5">
         <v>-1.9548694400000386</v>
       </c>
       <c r="D165" s="5">
         <v>-2.7107380211954579</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>854.46213908000004</v>
       </c>
       <c r="C166" s="5">
         <v>1.8329689100000905</v>
       </c>
       <c r="D166" s="5">
         <v>2.6104633312107994</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>855.69468190999999</v>
       </c>
       <c r="C167" s="5">
         <v>1.232542829999943</v>
       </c>
       <c r="D167" s="5">
         <v>1.7447727378830047</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>855.89772268000002</v>
       </c>
       <c r="C168" s="5">
         <v>0.20304077000002962</v>
       </c>
       <c r="D168" s="5">
         <v>0.28511004542528529</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>859.76295187000005</v>
       </c>
       <c r="C169" s="5">
         <v>3.8652291900000364</v>
       </c>
       <c r="D169" s="5">
         <v>5.5558417807794802</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>860.81668121999996</v>
       </c>
       <c r="C170" s="5">
         <v>1.0537293499999123</v>
       </c>
       <c r="D170" s="5">
         <v>1.4806799260908221</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>865.93078961000003</v>
       </c>
       <c r="C171" s="5">
         <v>5.1141083900000694</v>
       </c>
       <c r="D171" s="5">
         <v>7.3668203933578091</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>867.67457522999996</v>
       </c>
       <c r="C172" s="5">
         <v>1.743785619999926</v>
       </c>
       <c r="D172" s="5">
         <v>2.4434695027283793</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>870.02942584000004</v>
       </c>
       <c r="C173" s="5">
         <v>2.354850610000085</v>
       </c>
       <c r="D173" s="5">
         <v>3.305830833690071</v>
       </c>
       <c r="E173" s="5">
         <v>1.6839405739614177</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>873.69332609000003</v>
       </c>
       <c r="C174" s="5">
         <v>3.6639002499999833</v>
       </c>
       <c r="D174" s="5">
         <v>5.1721911434844836</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>874.52249833999997</v>
       </c>
       <c r="C175" s="5">
         <v>0.82917224999994232</v>
       </c>
       <c r="D175" s="5">
         <v>1.1448145548593081</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>876.49208220000003</v>
       </c>
       <c r="C176" s="5">
         <v>1.969583860000057</v>
       </c>
       <c r="D176" s="5">
         <v>2.7363483816040812</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>878.73849927000003</v>
       </c>
       <c r="C177" s="5">
         <v>2.2464170700000068</v>
       </c>
       <c r="D177" s="5">
         <v>3.1192824834822996</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>878.84780044000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.10930116999998063</v>
       </c>
       <c r="D178" s="5">
         <v>0.14936317294007573</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>882.32084199999997</v>
       </c>
       <c r="C179" s="5">
         <v>3.473041559999956</v>
       </c>
       <c r="D179" s="5">
         <v>4.8466156660175841</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>886.96972602999995</v>
       </c>
       <c r="C180" s="5">
         <v>4.6488840299999765</v>
       </c>
       <c r="D180" s="5">
         <v>6.5091952915123263</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>888.86873824999998</v>
       </c>
       <c r="C181" s="5">
         <v>1.8990122200000314</v>
       </c>
       <c r="D181" s="5">
         <v>2.5996844701513311</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>891.48487044000001</v>
       </c>
       <c r="C182" s="5">
         <v>2.6161321900000303</v>
       </c>
       <c r="D182" s="5">
         <v>3.5895957710717852</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>894.50208252000004</v>
       </c>
       <c r="C183" s="5">
         <v>3.0172120800000357</v>
       </c>
       <c r="D183" s="5">
         <v>4.1378355970418834</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>895.19914127000004</v>
       </c>
       <c r="C184" s="5">
         <v>0.69705874999999651</v>
       </c>
       <c r="D184" s="5">
         <v>0.93914250832594082</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>896.03136342000005</v>
       </c>
       <c r="C185" s="5">
         <v>0.83222215000000688</v>
       </c>
       <c r="D185" s="5">
         <v>1.1213021204902862</v>
       </c>
       <c r="E185" s="5">
         <v>2.9886273737115943</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>897.40773065999997</v>
       </c>
       <c r="C186" s="5">
         <v>1.3763672399999223</v>
       </c>
       <c r="D186" s="5">
         <v>1.8589372533726056</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>898.68041010000002</v>
       </c>
       <c r="C187" s="5">
         <v>1.2726794400000472</v>
       </c>
       <c r="D187" s="5">
         <v>1.7151446027697137</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>900.21408980000001</v>
       </c>
       <c r="C188" s="5">
         <v>1.5336796999999933</v>
       </c>
       <c r="D188" s="5">
         <v>2.0672408860483049</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>905.87072951000005</v>
       </c>
       <c r="C189" s="5">
         <v>5.6566397100000358</v>
       </c>
       <c r="D189" s="5">
         <v>7.8065258542311833</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>905.95633439000005</v>
       </c>
       <c r="C190" s="5">
         <v>8.5604880000005323E-2</v>
       </c>
       <c r="D190" s="5">
         <v>0.1134590856039619</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>906.23655048000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.28021608999995351</v>
       </c>
       <c r="D191" s="5">
         <v>0.37179709514840731</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>908.49477870999999</v>
       </c>
       <c r="C192" s="5">
         <v>2.2582282299999861</v>
       </c>
       <c r="D192" s="5">
         <v>3.0315746713067249</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>908.05600878999996</v>
       </c>
       <c r="C193" s="5">
         <v>-0.43876992000002701</v>
       </c>
       <c r="D193" s="5">
         <v>-0.57801933491526958</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>910.07834158000003</v>
       </c>
       <c r="C194" s="5">
         <v>2.0223327900000641</v>
       </c>
       <c r="D194" s="5">
         <v>2.7055017697477313</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>911.14097901000002</v>
       </c>
       <c r="C195" s="5">
         <v>1.0626374299999952</v>
       </c>
       <c r="D195" s="5">
         <v>1.4101928361565097</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>914.71463472000005</v>
       </c>
       <c r="C196" s="5">
         <v>3.5736557100000255</v>
       </c>
       <c r="D196" s="5">
         <v>4.8094818512587345</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>914.21210236000002</v>
       </c>
       <c r="C197" s="5">
         <v>-0.50253236000003199</v>
       </c>
       <c r="D197" s="5">
         <v>-0.65727603181038319</v>
       </c>
       <c r="E197" s="5">
         <v>2.0290293043546015</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>924.88799812000002</v>
       </c>
       <c r="C198" s="5">
         <v>10.675895760000003</v>
       </c>
       <c r="D198" s="5">
         <v>14.949247252827469</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>926.84107624000001</v>
       </c>
       <c r="C199" s="5">
         <v>1.9530781199999865</v>
       </c>
       <c r="D199" s="5">
         <v>2.5636689366627552</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>930.49168426000006</v>
       </c>
       <c r="C200" s="5">
         <v>3.6506080200000497</v>
       </c>
       <c r="D200" s="5">
         <v>4.8302642659945771</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>931.25756322999996</v>
       </c>
       <c r="C201" s="5">
         <v>0.76587896999990335</v>
       </c>
       <c r="D201" s="5">
         <v>0.99219238093011253</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>934.62993341000004</v>
       </c>
       <c r="C202" s="5">
         <v>3.3723701800000754</v>
       </c>
       <c r="D202" s="5">
         <v>4.4331741005789294</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>939.08818723000002</v>
       </c>
       <c r="C203" s="5">
         <v>4.4582538199999817</v>
       </c>
       <c r="D203" s="5">
         <v>5.8766760548854657</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>941.50049082999999</v>
       </c>
       <c r="C204" s="5">
         <v>2.4123035999999729</v>
       </c>
       <c r="D204" s="5">
         <v>3.1264523705912817</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>944.82289488000004</v>
       </c>
       <c r="C205" s="5">
         <v>3.3224040500000456</v>
       </c>
       <c r="D205" s="5">
         <v>4.3177696586210956</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>949.87610256000005</v>
       </c>
       <c r="C206" s="5">
         <v>5.0532076800000141</v>
       </c>
       <c r="D206" s="5">
         <v>6.6101703150516666</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>950.59993467000004</v>
       </c>
       <c r="C207" s="5">
         <v>0.72383210999998937</v>
       </c>
       <c r="D207" s="5">
         <v>0.91827578605228055</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>954.42086793999999</v>
       </c>
       <c r="C208" s="5">
         <v>3.820933269999955</v>
       </c>
       <c r="D208" s="5">
         <v>4.9314696278112358</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>957.82058110000003</v>
       </c>
       <c r="C209" s="5">
         <v>3.399713160000033</v>
       </c>
       <c r="D209" s="5">
         <v>4.3592283841523027</v>
       </c>
       <c r="E209" s="5">
         <v>4.7700614143508346</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>958.36444984000002</v>
       </c>
       <c r="C210" s="5">
         <v>0.54386873999999352</v>
       </c>
       <c r="D210" s="5">
         <v>0.68351481384834045</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>962.90235027000006</v>
       </c>
       <c r="C211" s="5">
         <v>4.5379004300000361</v>
       </c>
       <c r="D211" s="5">
         <v>5.8323931061211365</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>967.29238640000005</v>
       </c>
       <c r="C212" s="5">
         <v>4.3900361299999986</v>
       </c>
       <c r="D212" s="5">
         <v>5.6102990386034168</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>972.95182130000001</v>
       </c>
       <c r="C213" s="5">
         <v>5.6594348999999511</v>
       </c>
       <c r="D213" s="5">
         <v>7.2513558761523544</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>975.66510642000003</v>
       </c>
       <c r="C214" s="5">
         <v>2.7132851200000232</v>
       </c>
       <c r="D214" s="5">
         <v>3.3982656046405602</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>980.61032628999999</v>
       </c>
       <c r="C215" s="5">
         <v>4.9452198699999599</v>
       </c>
       <c r="D215" s="5">
         <v>6.2547291618671119</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>984.51870341999995</v>
       </c>
       <c r="C216" s="5">
         <v>3.9083771299999626</v>
       </c>
       <c r="D216" s="5">
         <v>4.8890388455435474</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>987.82276684999999</v>
       </c>
       <c r="C217" s="5">
         <v>3.304063430000042</v>
       </c>
       <c r="D217" s="5">
         <v>4.102395520445401</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>985.96439519</v>
       </c>
       <c r="C218" s="5">
         <v>-1.8583716599999889</v>
       </c>
       <c r="D218" s="5">
         <v>-2.2343235778185422</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>993.28162280000004</v>
       </c>
       <c r="C219" s="5">
         <v>7.3172276100000317</v>
       </c>
       <c r="D219" s="5">
         <v>9.278322534977379</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>995.96835228999998</v>
       </c>
       <c r="C220" s="5">
         <v>2.6867294899999479</v>
       </c>
       <c r="D220" s="5">
         <v>3.2946093681795796</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>998.54240704999995</v>
       </c>
       <c r="C221" s="5">
         <v>2.5740547599999672</v>
       </c>
       <c r="D221" s="5">
         <v>3.1458360986678091</v>
       </c>
       <c r="E221" s="5">
         <v>4.2515087641187721</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1002.3062803</v>
       </c>
       <c r="C222" s="5">
         <v>3.7638732500000742</v>
       </c>
       <c r="D222" s="5">
         <v>4.6182028865137115</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1004.1826066</v>
       </c>
       <c r="C223" s="5">
         <v>1.8763262999999597</v>
       </c>
       <c r="D223" s="5">
         <v>2.2696847984698065</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1001.7654849</v>
       </c>
       <c r="C224" s="5">
         <v>-2.4171216999999388</v>
       </c>
       <c r="D224" s="5">
         <v>-2.850530093344017</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1006.7028585</v>
       </c>
       <c r="C225" s="5">
         <v>4.9373736000000008</v>
       </c>
       <c r="D225" s="5">
         <v>6.0773958831986663</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1006.8778136</v>
       </c>
       <c r="C226" s="5">
         <v>0.17495509999992009</v>
       </c>
       <c r="D226" s="5">
         <v>0.20874770615084692</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1006.075058</v>
       </c>
       <c r="C227" s="5">
         <v>-0.80275559999995494</v>
       </c>
       <c r="D227" s="5">
         <v>-0.95254241982436483</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1009.6543749</v>
       </c>
       <c r="C228" s="5">
         <v>3.5793168999999807</v>
       </c>
       <c r="D228" s="5">
         <v>4.3537809095799407</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1008.2235812</v>
       </c>
       <c r="C229" s="5">
         <v>-1.4307936999999811</v>
       </c>
       <c r="D229" s="5">
         <v>-1.6873430795587896</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>999.30414932999997</v>
       </c>
       <c r="C230" s="5">
         <v>-8.9194318700000395</v>
       </c>
       <c r="D230" s="5">
         <v>-10.11440907109461</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1010.0511855</v>
       </c>
       <c r="C231" s="5">
         <v>10.747036170000001</v>
       </c>
       <c r="D231" s="5">
         <v>13.696816359522801</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1010.9566968</v>
       </c>
       <c r="C232" s="5">
         <v>0.90551130000005742</v>
       </c>
       <c r="D232" s="5">
         <v>1.0811208790552529</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1012.1837879</v>
       </c>
       <c r="C233" s="5">
         <v>1.2270910999999387</v>
       </c>
       <c r="D233" s="5">
         <v>1.4663135090384083</v>
       </c>
       <c r="E233" s="5">
         <v>1.3661293455027979</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1012.6058611</v>
       </c>
       <c r="C234" s="5">
         <v>0.42207319999999982</v>
       </c>
       <c r="D234" s="5">
         <v>0.50154040360992358</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1011.1096563</v>
       </c>
       <c r="C235" s="5">
         <v>-1.4962047999999868</v>
       </c>
       <c r="D235" s="5">
         <v>-1.7587557379326157</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1009.2341542</v>
       </c>
       <c r="C236" s="5">
         <v>-1.8755020999999488</v>
       </c>
       <c r="D236" s="5">
         <v>-2.2033054564160715</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1006.228293</v>
       </c>
       <c r="C237" s="5">
         <v>-3.0058612000000267</v>
       </c>
       <c r="D237" s="5">
         <v>-3.5160615633175296</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1007.1937971</v>
       </c>
       <c r="C238" s="5">
         <v>0.96550409999997555</v>
       </c>
       <c r="D238" s="5">
         <v>1.1575295113420703</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1007.2513097999999</v>
       </c>
       <c r="C239" s="5">
         <v>5.7512699999961114E-2</v>
       </c>
       <c r="D239" s="5">
         <v>6.8543828695055709E-2</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1007.6282277</v>
       </c>
       <c r="C240" s="5">
         <v>0.37691790000008041</v>
       </c>
       <c r="D240" s="5">
         <v>0.44997065817309334</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1006.1187056</v>
       </c>
       <c r="C241" s="5">
         <v>-1.5095221000000265</v>
       </c>
       <c r="D241" s="5">
         <v>-1.7829745823305876</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1002.8815647</v>
       </c>
       <c r="C242" s="5">
         <v>-3.2371408999999858</v>
       </c>
       <c r="D242" s="5">
         <v>-3.7933492949601688</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1000.4338076</v>
       </c>
       <c r="C243" s="5">
         <v>-2.4477570999999898</v>
       </c>
       <c r="D243" s="5">
         <v>-2.8898698371797593</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>999.00797219000003</v>
       </c>
       <c r="C244" s="5">
         <v>-1.4258354099999906</v>
       </c>
       <c r="D244" s="5">
         <v>-1.696917843683432</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>999.17761704999998</v>
       </c>
       <c r="C245" s="5">
         <v>0.16964485999994849</v>
       </c>
       <c r="D245" s="5">
         <v>0.20396641253297432</v>
       </c>
       <c r="E245" s="5">
         <v>-1.2849613879890476</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>997.36763702999997</v>
       </c>
       <c r="C246" s="5">
         <v>-1.8099800200000118</v>
       </c>
       <c r="D246" s="5">
         <v>-2.1522365417576239</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>997.57848765000006</v>
       </c>
       <c r="C247" s="5">
         <v>0.21085062000008747</v>
       </c>
       <c r="D247" s="5">
         <v>0.2539837258993094</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>999.56012935000001</v>
       </c>
       <c r="C248" s="5">
         <v>1.9816416999999547</v>
       </c>
       <c r="D248" s="5">
         <v>2.4099590641793123</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>999.62935381</v>
       </c>
       <c r="C249" s="5">
         <v>6.9224459999986721E-2</v>
       </c>
       <c r="D249" s="5">
         <v>8.3137570371261127E-2</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1002.8977642999999</v>
       </c>
       <c r="C250" s="5">
         <v>3.2684104899999511</v>
       </c>
       <c r="D250" s="5">
         <v>3.994878343883479</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1003.6425833</v>
       </c>
       <c r="C251" s="5">
         <v>0.74481900000000678</v>
       </c>
       <c r="D251" s="5">
         <v>0.89484959577075252</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1004.5878517</v>
       </c>
       <c r="C252" s="5">
         <v>0.94526840000003176</v>
       </c>
       <c r="D252" s="5">
         <v>1.1360782167947114</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1007.9811548</v>
       </c>
       <c r="C253" s="5">
         <v>3.3933031000000256</v>
       </c>
       <c r="D253" s="5">
         <v>4.1295250096207603</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1013.1522735999999</v>
       </c>
       <c r="C254" s="5">
         <v>5.1711187999999311</v>
       </c>
       <c r="D254" s="5">
         <v>6.3329172305718995</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1022.0059984</v>
       </c>
       <c r="C255" s="5">
         <v>8.8537248000000091</v>
       </c>
       <c r="D255" s="5">
         <v>11.005540831560246</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1022.9346634</v>
       </c>
       <c r="C256" s="5">
         <v>0.92866500000002361</v>
       </c>
       <c r="D256" s="5">
         <v>1.0958686235350346</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1025.3328575</v>
       </c>
       <c r="C257" s="5">
         <v>2.3981941000000688</v>
       </c>
       <c r="D257" s="5">
         <v>2.849871359665701</v>
       </c>
       <c r="E257" s="5">
         <v>2.6176767777506438</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1025.7503165999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.41745909999985997</v>
       </c>
       <c r="D258" s="5">
         <v>0.48966949431319406</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1022.7426037</v>
       </c>
       <c r="C259" s="5">
         <v>-3.0077128999998877</v>
       </c>
       <c r="D259" s="5">
         <v>-3.4624543884618553</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1033.5474339</v>
       </c>
       <c r="C260" s="5">
         <v>10.804830199999969</v>
       </c>
       <c r="D260" s="5">
         <v>13.440671159634277</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1037.0210242000001</v>
       </c>
       <c r="C261" s="5">
         <v>3.473590300000069</v>
       </c>
       <c r="D261" s="5">
         <v>4.1084014266460356</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1038.3314660999999</v>
       </c>
       <c r="C262" s="5">
         <v>1.310441899999887</v>
       </c>
       <c r="D262" s="5">
         <v>1.526975538295483</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1040.1030529</v>
       </c>
       <c r="C263" s="5">
         <v>1.7715868000000228</v>
       </c>
       <c r="D263" s="5">
         <v>2.0667461800174314</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1040.7310482</v>
       </c>
       <c r="C264" s="5">
         <v>0.62799530000006598</v>
       </c>
       <c r="D264" s="5">
         <v>0.72694906284673788</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1045.6846638</v>
       </c>
       <c r="C265" s="5">
         <v>4.953615599999921</v>
       </c>
       <c r="D265" s="5">
         <v>5.8636175157825932</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1050.1372361000001</v>
       </c>
       <c r="C266" s="5">
         <v>4.4525723000001562</v>
       </c>
       <c r="D266" s="5">
         <v>5.2310330225779467</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1053.3126255</v>
       </c>
       <c r="C267" s="5">
         <v>3.1753893999998581</v>
       </c>
       <c r="D267" s="5">
         <v>3.6895002283856115</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1056.4426602999999</v>
       </c>
       <c r="C268" s="5">
         <v>3.1300347999999758</v>
       </c>
       <c r="D268" s="5">
         <v>3.6247948012230857</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1056.5612048999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.11854459999995015</v>
       </c>
       <c r="D269" s="5">
         <v>0.13473646183763677</v>
       </c>
       <c r="E269" s="5">
         <v>3.0456789882011392</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1061.5322407000001</v>
       </c>
       <c r="C270" s="5">
         <v>4.9710358000002088</v>
       </c>
       <c r="D270" s="5">
         <v>5.7943189500542669</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1064.4879171</v>
       </c>
       <c r="C271" s="5">
         <v>2.9556763999999021</v>
       </c>
       <c r="D271" s="5">
         <v>3.3928640296593704</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1070.5968637000001</v>
       </c>
       <c r="C272" s="5">
         <v>6.1089466000000812</v>
       </c>
       <c r="D272" s="5">
         <v>7.1082114917933481</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1075.5062310000001</v>
       </c>
       <c r="C273" s="5">
         <v>4.9093672999999853</v>
       </c>
       <c r="D273" s="5">
         <v>5.6436915644435537</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1079.5193489000001</v>
       </c>
       <c r="C274" s="5">
         <v>4.0131178999999975</v>
       </c>
       <c r="D274" s="5">
         <v>4.5706964342354661</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1087.0503561</v>
       </c>
       <c r="C275" s="5">
         <v>7.5310071999999764</v>
       </c>
       <c r="D275" s="5">
         <v>8.7003096498919454</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1084.8913121000001</v>
       </c>
       <c r="C276" s="5">
         <v>-2.1590439999999944</v>
       </c>
       <c r="D276" s="5">
         <v>-2.357514825011231</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1093.4335355000001</v>
       </c>
       <c r="C277" s="5">
         <v>8.5422234000000117</v>
       </c>
       <c r="D277" s="5">
         <v>9.8686778274175815</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1098.7950338999999</v>
       </c>
       <c r="C278" s="5">
         <v>5.3614983999998458</v>
       </c>
       <c r="D278" s="5">
         <v>6.0453380067226448</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1102.0218255</v>
       </c>
       <c r="C279" s="5">
         <v>3.2267916000000696</v>
       </c>
       <c r="D279" s="5">
         <v>3.581475788391919</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1107.2357955</v>
       </c>
       <c r="C280" s="5">
         <v>5.2139700000000175</v>
       </c>
       <c r="D280" s="5">
         <v>5.8276276919067893</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1115.8750643000001</v>
       </c>
       <c r="C281" s="5">
         <v>8.6392688000000817</v>
       </c>
       <c r="D281" s="5">
         <v>9.7755100061211806</v>
       </c>
       <c r="E281" s="5">
         <v>5.6138592941820109</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1117.5572597</v>
       </c>
       <c r="C282" s="5">
         <v>1.682195399999955</v>
       </c>
       <c r="D282" s="5">
         <v>1.82408952018418</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1124.9834733</v>
       </c>
       <c r="C283" s="5">
         <v>7.4262135999999828</v>
       </c>
       <c r="D283" s="5">
         <v>8.2720351562828967</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1127.7500743000001</v>
       </c>
       <c r="C284" s="5">
         <v>2.7666010000000369</v>
       </c>
       <c r="D284" s="5">
         <v>2.9913292331302355</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1131.2788745</v>
       </c>
       <c r="C285" s="5">
         <v>3.5288001999999778</v>
       </c>
       <c r="D285" s="5">
         <v>3.8201742958213769</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1135.7726508999999</v>
       </c>
       <c r="C286" s="5">
         <v>4.4937763999998879</v>
       </c>
       <c r="D286" s="5">
         <v>4.872290896367959</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1139.4327054</v>
       </c>
       <c r="C287" s="5">
         <v>3.6600545000001148</v>
       </c>
       <c r="D287" s="5">
         <v>3.9363090159312941</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1142.6928998000001</v>
       </c>
       <c r="C288" s="5">
         <v>3.2601944000000458</v>
       </c>
       <c r="D288" s="5">
         <v>3.4880431557683389</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1146.2034774000001</v>
       </c>
       <c r="C289" s="5">
         <v>3.5105776000000333</v>
       </c>
       <c r="D289" s="5">
         <v>3.749572052622252</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1148.2641896</v>
       </c>
       <c r="C290" s="5">
         <v>2.0607121999998981</v>
       </c>
       <c r="D290" s="5">
         <v>2.1788922852302273</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1150.7638471</v>
       </c>
       <c r="C291" s="5">
         <v>2.4996575000000121</v>
       </c>
       <c r="D291" s="5">
         <v>2.6437860365560839</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1156.8961247</v>
       </c>
       <c r="C292" s="5">
         <v>6.1322775999999521</v>
       </c>
       <c r="D292" s="5">
         <v>6.58543997478509</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1158.3673874000001</v>
       </c>
       <c r="C293" s="5">
         <v>1.4712627000001248</v>
       </c>
       <c r="D293" s="5">
         <v>1.5367988968910007</v>
       </c>
       <c r="E293" s="5">
         <v>3.8079821352272836</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1164.9984182000001</v>
       </c>
       <c r="C294" s="5">
         <v>6.6310307999999623</v>
       </c>
       <c r="D294" s="5">
         <v>7.0898142234723238</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1165.8153335</v>
       </c>
       <c r="C295" s="5">
         <v>0.81691529999989143</v>
       </c>
       <c r="D295" s="5">
         <v>0.84471180338232532</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1174.4359924</v>
       </c>
       <c r="C296" s="5">
         <v>8.6206589000000804</v>
       </c>
       <c r="D296" s="5">
         <v>9.2433655481200425</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>1179.1321387</v>
       </c>
       <c r="C297" s="5">
         <v>4.6961463000000094</v>
       </c>
       <c r="D297" s="5">
         <v>4.905315038476199</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>1183.5086954000001</v>
       </c>
       <c r="C298" s="5">
         <v>4.3765567000000374</v>
       </c>
       <c r="D298" s="5">
         <v>4.5460710098229384</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1189.4389240999999</v>
       </c>
       <c r="C299" s="5">
         <v>5.9302286999998159</v>
       </c>
       <c r="D299" s="5">
         <v>6.1813693277183779</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>1190.8373481000001</v>
       </c>
       <c r="C300" s="5">
         <v>1.3984240000002046</v>
       </c>
       <c r="D300" s="5">
         <v>1.419999504360403</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1193.826116</v>
       </c>
       <c r="C301" s="5">
         <v>2.988767899999857</v>
       </c>
       <c r="D301" s="5">
         <v>3.0536882930478404</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>1199.0612157999999</v>
       </c>
       <c r="C302" s="5">
         <v>5.2350997999999436</v>
       </c>
       <c r="D302" s="5">
         <v>5.39096137327022</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1204.1418816</v>
       </c>
       <c r="C303" s="5">
         <v>5.0806658000001335</v>
       </c>
       <c r="D303" s="5">
         <v>5.2048289879592424</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>1205.7153019</v>
       </c>
       <c r="C304" s="5">
         <v>1.5734202999999525</v>
       </c>
       <c r="D304" s="5">
         <v>1.5793262512058925</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>1210.6325890000001</v>
       </c>
       <c r="C305" s="5">
         <v>4.9172871000000669</v>
       </c>
       <c r="D305" s="5">
         <v>5.0052599362008676</v>
       </c>
       <c r="E305" s="5">
         <v>4.5119710869373941</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>1211.9226206999999</v>
       </c>
       <c r="C306" s="5">
         <v>1.2900316999998722</v>
       </c>
       <c r="D306" s="5">
         <v>1.286222565817452</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>1218.7484428</v>
       </c>
       <c r="C307" s="5">
         <v>6.8258221000000958</v>
       </c>
       <c r="D307" s="5">
         <v>6.9720171056513625</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>1218.3176318999999</v>
       </c>
       <c r="C308" s="5">
         <v>-0.43081090000009681</v>
       </c>
       <c r="D308" s="5">
         <v>-0.42335986591692798</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1228.3652626999999</v>
       </c>
       <c r="C309" s="5">
         <v>10.047630799999979</v>
       </c>
       <c r="D309" s="5">
         <v>10.358035956071721</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>1234.1963347000001</v>
       </c>
       <c r="C310" s="5">
         <v>5.8310720000001766</v>
       </c>
       <c r="D310" s="5">
         <v>5.8475258453171808</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>1239.8137492000001</v>
       </c>
       <c r="C311" s="5">
         <v>5.6174144999999953</v>
       </c>
       <c r="D311" s="5">
         <v>5.6005915913927673</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1247.0656597</v>
       </c>
       <c r="C312" s="5">
         <v>7.2519104999998945</v>
       </c>
       <c r="D312" s="5">
         <v>7.2492995043644148</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1251.7221583</v>
       </c>
       <c r="C313" s="5">
         <v>4.6564986000000772</v>
       </c>
       <c r="D313" s="5">
         <v>4.5739325536498843</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>1258.8364446</v>
       </c>
       <c r="C314" s="5">
         <v>7.1142863000000034</v>
       </c>
       <c r="D314" s="5">
         <v>7.0376113506318561</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>1263.7120519</v>
       </c>
       <c r="C315" s="5">
         <v>4.875607299999956</v>
       </c>
       <c r="D315" s="5">
         <v>4.7480231964931452</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1265.3081112</v>
       </c>
       <c r="C316" s="5">
         <v>1.596059299999979</v>
       </c>
       <c r="D316" s="5">
         <v>1.5261638784912046</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1268.3102120999999</v>
       </c>
       <c r="C317" s="5">
         <v>3.0021008999999594</v>
       </c>
       <c r="D317" s="5">
         <v>2.8845983827396893</v>
       </c>
       <c r="E317" s="5">
         <v>4.7642549543162716</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1274.9756891</v>
       </c>
       <c r="C318" s="5">
         <v>6.6654770000000099</v>
       </c>
       <c r="D318" s="5">
         <v>6.4919978039388537</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1279.7405578</v>
       </c>
       <c r="C319" s="5">
         <v>4.7648687000000791</v>
       </c>
       <c r="D319" s="5">
         <v>4.5780069937895851</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1279.0183050000001</v>
       </c>
       <c r="C320" s="5">
         <v>-0.72225279999997838</v>
       </c>
       <c r="D320" s="5">
         <v>-0.67515099910553378</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1285.5209379999999</v>
       </c>
       <c r="C321" s="5">
         <v>6.5026329999998325</v>
       </c>
       <c r="D321" s="5">
         <v>6.2744179615850104</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1286.6673415</v>
       </c>
       <c r="C322" s="5">
         <v>1.1464035000001331</v>
       </c>
       <c r="D322" s="5">
         <v>1.0754019702747586</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1287.6266547</v>
       </c>
       <c r="C323" s="5">
         <v>0.95931319999999687</v>
       </c>
       <c r="D323" s="5">
         <v>0.89837378201473861</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1289.5957094</v>
       </c>
       <c r="C324" s="5">
         <v>1.9690547000000151</v>
       </c>
       <c r="D324" s="5">
         <v>1.8505679124430241</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1294.6497548</v>
       </c>
       <c r="C325" s="5">
         <v>5.05404539999995</v>
       </c>
       <c r="D325" s="5">
         <v>4.8056188291202284</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1299.6264255999999</v>
       </c>
       <c r="C326" s="5">
         <v>4.9766707999999653</v>
       </c>
       <c r="D326" s="5">
         <v>4.7116202085323744</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1297.9081324000001</v>
       </c>
       <c r="C327" s="5">
         <v>-1.7182931999998345</v>
       </c>
       <c r="D327" s="5">
         <v>-1.5750861943471861</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1301.7386203000001</v>
       </c>
       <c r="C328" s="5">
         <v>3.8304878999999801</v>
       </c>
       <c r="D328" s="5">
         <v>3.59958935041369</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1302.0623516999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.32373139999981504</v>
       </c>
       <c r="D329" s="5">
         <v>0.29883839644264665</v>
       </c>
       <c r="E329" s="5">
         <v>2.661189611027015</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1307.4135329000001</v>
       </c>
       <c r="C330" s="5">
         <v>5.3511812000001555</v>
       </c>
       <c r="D330" s="5">
         <v>5.044744975062887</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1306.5828196</v>
       </c>
       <c r="C331" s="5">
         <v>-0.83071330000007038</v>
       </c>
       <c r="D331" s="5">
         <v>-0.75980526628643963</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1311.4762252999999</v>
       </c>
       <c r="C332" s="5">
         <v>4.8934056999999029</v>
       </c>
       <c r="D332" s="5">
         <v>4.587972636494575</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1312.3594988</v>
       </c>
       <c r="C333" s="5">
         <v>0.88327350000008664</v>
       </c>
       <c r="D333" s="5">
         <v>0.81119521701602526</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1316.7706301999999</v>
       </c>
       <c r="C334" s="5">
         <v>4.4111313999999311</v>
       </c>
       <c r="D334" s="5">
         <v>4.1088735503723939</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1319.6197179999999</v>
       </c>
       <c r="C335" s="5">
         <v>2.8490878000000066</v>
       </c>
       <c r="D335" s="5">
         <v>2.6275542597371082</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1323.2098053</v>
       </c>
       <c r="C336" s="5">
         <v>3.5900873000000502</v>
       </c>
       <c r="D336" s="5">
         <v>3.3139510377944603</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1327.2845387</v>
       </c>
       <c r="C337" s="5">
         <v>4.0747334000000137</v>
       </c>
       <c r="D337" s="5">
         <v>3.7585513239525303</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1320.1395829999999</v>
       </c>
       <c r="C338" s="5">
         <v>-7.1449557000000823</v>
       </c>
       <c r="D338" s="5">
         <v>-6.2719001762173825</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1326.8510325</v>
       </c>
       <c r="C339" s="5">
         <v>6.7114495000000716</v>
       </c>
       <c r="D339" s="5">
         <v>6.2741801569324851</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1330.2746385999999</v>
       </c>
       <c r="C340" s="5">
         <v>3.4236060999999154</v>
       </c>
       <c r="D340" s="5">
         <v>3.1406196969262501</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1334.9089289000001</v>
       </c>
       <c r="C341" s="5">
         <v>4.6342903000002025</v>
       </c>
       <c r="D341" s="5">
         <v>4.2614879122461424</v>
       </c>
       <c r="E341" s="5">
         <v>2.522657778801074</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1338.7157758000001</v>
       </c>
       <c r="C342" s="5">
         <v>3.8068468999999823</v>
       </c>
       <c r="D342" s="5">
         <v>3.4763067500923395</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1342.822388</v>
       </c>
       <c r="C343" s="5">
         <v>4.1066121999999723</v>
       </c>
       <c r="D343" s="5">
         <v>3.7438366332466</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1346.8836710999999</v>
       </c>
       <c r="C344" s="5">
         <v>4.061283099999855</v>
       </c>
       <c r="D344" s="5">
         <v>3.6903101222759638</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1347.2483099000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.36463880000019344</v>
       </c>
       <c r="D345" s="5">
         <v>0.32535748669886289</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1349.4740786</v>
       </c>
       <c r="C346" s="5">
         <v>2.2257686999998896</v>
       </c>
       <c r="D346" s="5">
         <v>2.0006154897632467</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1353.6827174</v>
       </c>
       <c r="C347" s="5">
         <v>4.208638800000017</v>
       </c>
       <c r="D347" s="5">
         <v>3.8073368318053191</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1357.5340997000001</v>
       </c>
       <c r="C348" s="5">
         <v>3.8513823000000684</v>
       </c>
       <c r="D348" s="5">
         <v>3.4680721641435985</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1367.10277</v>
       </c>
       <c r="C349" s="5">
         <v>9.5686702999998943</v>
       </c>
       <c r="D349" s="5">
         <v>8.7940115207310718</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1362.6750291999999</v>
       </c>
       <c r="C350" s="5">
         <v>-4.4277408000000378</v>
       </c>
       <c r="D350" s="5">
         <v>-3.8180423624934234</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1370.8133688</v>
       </c>
       <c r="C351" s="5">
         <v>8.1383396000001085</v>
       </c>
       <c r="D351" s="5">
         <v>7.4069546937678865</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1368.5157048999999</v>
       </c>
       <c r="C352" s="5">
         <v>-2.2976639000000887</v>
       </c>
       <c r="D352" s="5">
         <v>-1.9929192275781715</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1376.0299580000001</v>
       </c>
       <c r="C353" s="5">
         <v>7.5142531000001327</v>
       </c>
       <c r="D353" s="5">
         <v>6.7916365246489585</v>
       </c>
       <c r="E353" s="5">
         <v>3.0804370402919501</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1379.9420067999999</v>
       </c>
       <c r="C354" s="5">
         <v>3.9120487999998659</v>
       </c>
       <c r="D354" s="5">
         <v>3.4654503369323741</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1387.0035797999999</v>
       </c>
       <c r="C355" s="5">
         <v>7.061572999999953</v>
       </c>
       <c r="D355" s="5">
         <v>6.3165710642843376</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1385.7222847999999</v>
       </c>
       <c r="C356" s="5">
         <v>-1.2812950000000001</v>
       </c>
       <c r="D356" s="5">
         <v>-1.1029286333787303</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1386.1939755999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.47169080000003305</v>
       </c>
       <c r="D357" s="5">
         <v>0.40923774451462336</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1388.3939889000001</v>
       </c>
       <c r="C358" s="5">
         <v>2.200013300000137</v>
       </c>
       <c r="D358" s="5">
         <v>1.9212195616358452</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1390.4124414</v>
       </c>
       <c r="C359" s="5">
         <v>2.0184524999999667</v>
       </c>
       <c r="D359" s="5">
         <v>1.7585818186314439</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1397.4691846999999</v>
       </c>
       <c r="C360" s="5">
         <v>7.05674329999988</v>
       </c>
       <c r="D360" s="5">
         <v>6.2632609809887274</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1401.5483548</v>
       </c>
       <c r="C361" s="5">
         <v>4.0791701000000558</v>
       </c>
       <c r="D361" s="5">
         <v>3.5595488471420245</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1405.2630446000001</v>
       </c>
       <c r="C362" s="5">
         <v>3.7146898000000874</v>
       </c>
       <c r="D362" s="5">
         <v>3.2272774976308538</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1408.7529849</v>
       </c>
       <c r="C363" s="5">
         <v>3.4899402999999438</v>
       </c>
       <c r="D363" s="5">
         <v>3.0212194358410827</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1410.0393002999999</v>
       </c>
       <c r="C364" s="5">
         <v>1.2863153999999213</v>
       </c>
       <c r="D364" s="5">
         <v>1.1012249592301737</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1413.3929808</v>
       </c>
       <c r="C365" s="5">
         <v>3.3536805000001095</v>
       </c>
       <c r="D365" s="5">
         <v>2.8917499597373331</v>
       </c>
       <c r="E365" s="5">
         <v>2.7152768428316376</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1418.4376159999999</v>
       </c>
       <c r="C366" s="5">
         <v>5.0446351999999024</v>
       </c>
       <c r="D366" s="5">
         <v>4.3680855131497998</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1419.1434309000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.70581490000017766</v>
       </c>
       <c r="D367" s="5">
         <v>0.59875720280011535</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1379.7633714000001</v>
       </c>
       <c r="C368" s="5">
         <v>-39.380059500000016</v>
       </c>
       <c r="D368" s="5">
         <v>-28.658893043076638</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>854.4629668</v>
       </c>
       <c r="C369" s="5">
         <v>-525.30040460000009</v>
       </c>
       <c r="D369" s="5">
         <v>-99.681826798077324</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1004.6747126</v>
       </c>
       <c r="C370" s="5">
         <v>150.21174580000002</v>
       </c>
       <c r="D370" s="5">
         <v>598.21105176904211</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1112.0552587</v>
       </c>
       <c r="C371" s="5">
         <v>107.38054609999995</v>
       </c>
       <c r="D371" s="5">
         <v>238.22893789534496</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1100.3579136999999</v>
       </c>
       <c r="C372" s="5">
         <v>-11.697345000000041</v>
       </c>
       <c r="D372" s="5">
         <v>-11.917174594434465</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1119.9905656999999</v>
       </c>
       <c r="C373" s="5">
         <v>19.632652000000007</v>
       </c>
       <c r="D373" s="5">
         <v>23.641628910089985</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1155.4550938</v>
       </c>
       <c r="C374" s="5">
         <v>35.464528100000052</v>
       </c>
       <c r="D374" s="5">
         <v>45.366550667585571</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1195.270796</v>
       </c>
       <c r="C375" s="5">
         <v>39.815702200000032</v>
       </c>
       <c r="D375" s="5">
         <v>50.161585238446939</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1204.9712958</v>
       </c>
       <c r="C376" s="5">
         <v>9.7004997999999887</v>
       </c>
       <c r="D376" s="5">
         <v>10.185568194637117</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1213.3239552</v>
       </c>
       <c r="C377" s="5">
         <v>8.3526593999999932</v>
       </c>
       <c r="D377" s="5">
         <v>8.6427744689836707</v>
       </c>
       <c r="E377" s="5">
         <v>-14.155229884243392</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1219.3988422</v>
       </c>
       <c r="C378" s="5">
         <v>6.0748869999999897</v>
       </c>
       <c r="D378" s="5">
         <v>6.1764190641866001</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1208.6072670000001</v>
       </c>
       <c r="C379" s="5">
         <v>-10.791575199999897</v>
       </c>
       <c r="D379" s="5">
         <v>-10.117928187404546</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1235.4411159000001</v>
       </c>
       <c r="C380" s="5">
         <v>26.833848900000021</v>
       </c>
       <c r="D380" s="5">
         <v>30.149407115286731</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1261.3285433999999</v>
       </c>
       <c r="C381" s="5">
         <v>25.887427499999831</v>
       </c>
       <c r="D381" s="5">
         <v>28.254932569442825</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1279.6824713000001</v>
       </c>
       <c r="C382" s="5">
         <v>18.353927900000144</v>
       </c>
       <c r="D382" s="5">
         <v>18.92905517530421</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1297.1851007</v>
       </c>
       <c r="C383" s="5">
         <v>17.502629399999933</v>
       </c>
       <c r="D383" s="5">
         <v>17.705502975099343</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1322.2155176000001</v>
       </c>
       <c r="C384" s="5">
         <v>25.030416900000091</v>
       </c>
       <c r="D384" s="5">
         <v>25.777678834879648</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1325.9761536000001</v>
       </c>
       <c r="C385" s="5">
         <v>3.7606359999999768</v>
       </c>
       <c r="D385" s="5">
         <v>3.4669311792446589</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1334.2179676000001</v>
       </c>
       <c r="C386" s="5">
         <v>8.2418139999999767</v>
       </c>
       <c r="D386" s="5">
         <v>7.7191340569479516</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1351.5435514999999</v>
       </c>
       <c r="C387" s="5">
         <v>17.325583899999856</v>
       </c>
       <c r="D387" s="5">
         <v>16.745222806314118</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1355.8386840000001</v>
       </c>
       <c r="C388" s="5">
         <v>4.2951325000001361</v>
       </c>
       <c r="D388" s="5">
         <v>3.8809020877606848</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1367.306429</v>
       </c>
       <c r="C389" s="5">
         <v>11.467744999999923</v>
       </c>
       <c r="D389" s="5">
         <v>10.635377117840349</v>
       </c>
       <c r="E389" s="5">
         <v>12.690961316643424</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1368.4051727000001</v>
       </c>
       <c r="C390" s="5">
         <v>1.0987437000001137</v>
       </c>
       <c r="D390" s="5">
         <v>0.96857251329851568</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1377.2967645000001</v>
       </c>
       <c r="C391" s="5">
         <v>8.8915918000000147</v>
       </c>
       <c r="D391" s="5">
         <v>8.0821165505113193</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1378.0759043999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.77913989999979094</v>
       </c>
       <c r="D392" s="5">
         <v>0.68095883225560705</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1393.7544468999999</v>
       </c>
       <c r="C393" s="5">
         <v>15.678542500000049</v>
       </c>
       <c r="D393" s="5">
         <v>14.540090689109974</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1399.8068257</v>
       </c>
       <c r="C394" s="5">
         <v>6.0523788000000422</v>
       </c>
       <c r="D394" s="5">
         <v>5.337277582272848</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1405.9745310999999</v>
       </c>
       <c r="C395" s="5">
         <v>6.1677053999999316</v>
       </c>
       <c r="D395" s="5">
         <v>5.4173660615228103</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1422.4956334000001</v>
       </c>
       <c r="C396" s="5">
         <v>16.521102300000166</v>
       </c>
       <c r="D396" s="5">
         <v>15.048738166362785</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1428.8545862000001</v>
       </c>
       <c r="C397" s="5">
         <v>6.3589527999999973</v>
       </c>
       <c r="D397" s="5">
         <v>5.4982107935334978</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1432.5920752</v>
       </c>
       <c r="C398" s="5">
         <v>3.7374889999998686</v>
       </c>
       <c r="D398" s="5">
         <v>3.1844219344683733</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1436.1557436000001</v>
       </c>
       <c r="C399" s="5">
         <v>3.5636684000000969</v>
       </c>
       <c r="D399" s="5">
         <v>3.0262613619143952</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1441.0783924</v>
       </c>
       <c r="C400" s="5">
         <v>4.9226487999999335</v>
       </c>
       <c r="D400" s="5">
         <v>4.1916231031341011</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1440.2485965000001</v>
       </c>
       <c r="C401" s="5">
         <v>-0.82979589999990822</v>
       </c>
       <c r="D401" s="5">
         <v>-0.68879499286338408</v>
       </c>
       <c r="E401" s="5">
         <v>5.3347344788942097</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1468.5785510999999</v>
       </c>
       <c r="C402" s="5">
         <v>28.329954599999837</v>
       </c>
       <c r="D402" s="5">
         <v>26.332951679331341</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1472.2168409000001</v>
       </c>
       <c r="C403" s="5">
         <v>3.638289800000166</v>
       </c>
       <c r="D403" s="5">
         <v>3.0137519132245272</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1476.0346652999999</v>
       </c>
       <c r="C404" s="5">
         <v>3.8178243999998358</v>
       </c>
       <c r="D404" s="5">
         <v>3.1566689444463281</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1469.9558545</v>
       </c>
       <c r="C405" s="5">
         <v>-6.0788107999999283</v>
       </c>
       <c r="D405" s="5">
         <v>-4.8315883726593567</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1475.4867718999999</v>
       </c>
       <c r="C406" s="5">
         <v>5.5309173999999075</v>
       </c>
       <c r="D406" s="5">
         <v>4.6097914434703569</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1486.4684565</v>
       </c>
       <c r="C407" s="5">
         <v>10.981684600000108</v>
       </c>
       <c r="D407" s="5">
         <v>9.3061327176816366</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1486.9773958000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.50893930000006549</v>
       </c>
       <c r="D408" s="5">
         <v>0.41163236940060521</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1490.9740681000001</v>
       </c>
       <c r="C409" s="5">
         <v>3.9966723000000002</v>
       </c>
       <c r="D409" s="5">
         <v>3.2734487192175088</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1495.2718675000001</v>
       </c>
       <c r="C410" s="5">
         <v>4.2977994000000308</v>
       </c>
       <c r="D410" s="5">
         <v>3.5144238246318293</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1495.3377766000001</v>
       </c>
       <c r="C411" s="5">
         <v>6.5909099999998944E-2</v>
       </c>
       <c r="D411" s="5">
         <v>5.2906831605059601E-2</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1496.6969821</v>
       </c>
       <c r="C412" s="5">
         <v>1.3592054999999164</v>
       </c>
       <c r="D412" s="5">
         <v>1.0962241845108966</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1500.2566906</v>
       </c>
       <c r="C413" s="5">
         <v>3.5597084999999424</v>
       </c>
       <c r="D413" s="5">
         <v>2.8916830711539054</v>
       </c>
       <c r="E413" s="5">
         <v>4.1665094655066959</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1506.9056618</v>
       </c>
       <c r="C414" s="5">
         <v>6.6489712000000054</v>
       </c>
       <c r="D414" s="5">
         <v>5.4498360117629208</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1508.0753821000001</v>
       </c>
       <c r="C415" s="5">
         <v>1.1697203000001082</v>
       </c>
       <c r="D415" s="5">
         <v>0.93547500702304553</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1508.9846952</v>
       </c>
       <c r="C416" s="5">
         <v>0.90931309999996301</v>
       </c>
       <c r="D416" s="5">
         <v>0.72595950834639655</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1510.8141814000001</v>
       </c>
       <c r="C417" s="5">
         <v>1.8294862000000194</v>
       </c>
       <c r="D417" s="5">
         <v>1.4646152286943437</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1514.4894667000001</v>
       </c>
       <c r="C418" s="5">
         <v>3.6752853000000414</v>
       </c>
       <c r="D418" s="5">
         <v>2.9585584333881254</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1512.1674169</v>
       </c>
       <c r="C419" s="5">
         <v>-2.3220498000000589</v>
       </c>
       <c r="D419" s="5">
         <v>-1.8244312996044454</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1505.1937462000001</v>
       </c>
       <c r="C420" s="5">
         <v>-6.9736706999999569</v>
       </c>
       <c r="D420" s="5">
         <v>-5.3958144227692735</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1515.0302439</v>
       </c>
       <c r="C421" s="5">
         <v>9.8364976999998817</v>
       </c>
       <c r="D421" s="5">
         <v>8.1301406380134722</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1518.1119688000001</v>
       </c>
       <c r="C422" s="5">
         <v>3.0817249000001539</v>
       </c>
       <c r="D422" s="5">
         <v>2.4684154449390316</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1524.7456594</v>
       </c>
       <c r="C423" s="5">
         <v>6.633690599999909</v>
       </c>
       <c r="D423" s="5">
         <v>5.3715132955313827</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1527.0824444</v>
       </c>
       <c r="C424" s="5">
         <v>2.3367849999999635</v>
       </c>
       <c r="D424" s="5">
         <v>1.8546697914469945</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1531.3094919</v>
       </c>
       <c r="C425" s="5">
         <v>4.227047500000026</v>
       </c>
       <c r="D425" s="5">
         <v>3.3727050056900021</v>
       </c>
       <c r="E425" s="5">
         <v>2.0698325489607372</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1530.197257</v>
       </c>
       <c r="C426" s="5">
         <v>-1.1122348999999758</v>
       </c>
       <c r="D426" s="5">
         <v>-0.86812167818627328</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1528.6589374</v>
       </c>
       <c r="C427" s="5">
         <v>-1.5383196000000225</v>
       </c>
       <c r="D427" s="5">
         <v>-1.1997216935601962</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1530.2167489000001</v>
       </c>
       <c r="C428" s="5">
         <v>1.5578115000000707</v>
       </c>
       <c r="D428" s="5">
         <v>1.2297622833872035</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1533.8374879999999</v>
       </c>
       <c r="C429" s="5">
         <v>3.6207390999998097</v>
       </c>
       <c r="D429" s="5">
         <v>2.8766376651016001</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1534.6852033</v>
       </c>
       <c r="C430" s="5">
         <v>0.84771530000011808</v>
       </c>
       <c r="D430" s="5">
         <v>0.66523099786104378</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1521.8526322</v>
       </c>
       <c r="C431" s="5">
         <v>-12.832571099999996</v>
       </c>
       <c r="D431" s="5">
         <v>-9.5851997899403241</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1525.4111528000001</v>
       </c>
       <c r="C432" s="5">
         <v>3.5585206000000653</v>
       </c>
       <c r="D432" s="5">
         <v>2.8423070493186708</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1526.2930789</v>
       </c>
       <c r="C433" s="5">
         <v>0.88192609999987326</v>
       </c>
       <c r="D433" s="5">
         <v>0.69599798953245973</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1529.2381773</v>
       </c>
       <c r="C434" s="5">
         <v>2.9450984000000062</v>
       </c>
       <c r="D434" s="5">
         <v>2.3402234072305905</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1531.3581102999999</v>
       </c>
       <c r="C435" s="5">
         <v>2.1199329999999463</v>
       </c>
       <c r="D435" s="5">
         <v>1.6762631128235617</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1531.8013315000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.44322120000015275</v>
       </c>
       <c r="D436" s="5">
         <v>0.3478695885571037</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1531.3014803000001</v>
       </c>
       <c r="C437" s="5">
         <v>-0.49985119999996641</v>
       </c>
       <c r="D437" s="5">
         <v>-0.39087711678424952</v>
       </c>
       <c r="E437" s="5">
         <v>-5.2318620384905756E-4</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1538.5184933999999</v>
       </c>
       <c r="C438" s="5">
         <v>7.2170130999998037</v>
       </c>
       <c r="D438" s="5">
         <v>5.8045204616711477</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1539.1524652000001</v>
       </c>
       <c r="C439" s="5">
         <v>0.63397180000015396</v>
       </c>
       <c r="D439" s="5">
         <v>0.49560191036308598</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>1546.1056258999999</v>
       </c>
       <c r="C440" s="5">
         <v>6.9531606999998985</v>
       </c>
       <c r="D440" s="5">
         <v>5.5577728276935634</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>1544.4489132000001</v>
       </c>
       <c r="C441" s="5">
         <v>-1.6567126999998436</v>
       </c>
       <c r="D441" s="5">
         <v>-1.2782958814001044</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1549.6461366000001</v>
+        <v>1550.9196832</v>
       </c>
       <c r="C442" s="5">
-        <v>5.1972233999999844</v>
+        <v>6.4707699999999022</v>
       </c>
       <c r="D442" s="5">
-        <v>4.1137011212325492</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1451208046074726</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>1557.9833180999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>7.0636348999998972</v>
+      </c>
+      <c r="D443" s="5">
+        <v>5.6043834107112778</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{625D766D-4708-48F8-98A6-D1F4F40F6D2B}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D57E4A8-963C-4895-A4E6-6FAA6D1F5B14}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE9885AC-BFB2-4542-8837-A7B826B16D09}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE700000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>