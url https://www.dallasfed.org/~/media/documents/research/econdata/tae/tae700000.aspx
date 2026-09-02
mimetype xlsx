--- v7 (2026-08-13)
+++ v8 (2026-09-02)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{50827C80-58AD-4AB0-981C-57102963DC54}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0D02D33B-D862-4ABC-B54A-E9B136EECC2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{BA908A74-B76A-4A13-818A-F696D456DCA7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{82A89D49-8394-49DA-B6C6-27FC3EF192F5}"/>
   </bookViews>
   <sheets>
     <sheet name="AE700000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Leisure and Hospitality</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E355740F-765E-48EC-ADD4-D85EF54AF245}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B7A93F1-E81B-4B22-950E-20CECC35D8E1}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>584.96371452000005</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>584.96371450000004</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>584.34953906999999</v>
+        <v>584.34953910000002</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.61417545000006157</v>
+        <v>-0.61417540000002191</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.252674992408942</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-1.2526748910594132</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>583.14782316000003</v>
+        <v>583.14782319999995</v>
       </c>
       <c r="C8" s="5">
-        <v>-1.2017159099999617</v>
+        <v>-1.2017159000000674</v>
       </c>
       <c r="D8" s="5">
-        <v>-2.4400799640601378</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-2.4400799438606291</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>587.84874927999999</v>
+        <v>587.84874930000001</v>
       </c>
       <c r="C9" s="5">
-        <v>4.7009261199999628</v>
+        <v>4.7009261000000606</v>
       </c>
       <c r="D9" s="5">
-        <v>10.11418705807352</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>10.114187012392728</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>590.66042746000005</v>
+        <v>590.66042749999997</v>
       </c>
       <c r="C10" s="5">
-        <v>2.8116781800000581</v>
+        <v>2.8116781999999603</v>
       </c>
       <c r="D10" s="5">
-        <v>5.8930170207113219</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>5.8930170635321577</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>596.45098024000004</v>
+        <v>596.4509802</v>
       </c>
       <c r="C11" s="5">
-        <v>5.7905527799999845</v>
+        <v>5.7905527000000347</v>
       </c>
       <c r="D11" s="5">
-        <v>12.419739772394722</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>12.419739590565836</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>598.95191267999996</v>
+        <v>598.95191269999998</v>
       </c>
       <c r="C12" s="5">
-        <v>2.5009324399999286</v>
+        <v>2.5009324999999762</v>
       </c>
       <c r="D12" s="5">
-        <v>5.1493018444581873</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>5.1493019712117283</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>600.93979588000002</v>
+        <v>600.93979590000004</v>
       </c>
       <c r="C13" s="5">
         <v>1.9878832000000557</v>
       </c>
       <c r="D13" s="5">
-        <v>4.0562350392412849</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>4.0562350391033952</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>600.56849947000001</v>
+        <v>600.56849950000003</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.37129641000001357</v>
+        <v>-0.37129640000000563</v>
       </c>
       <c r="D14" s="5">
-        <v>-0.73891712507607732</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-0.73891710521807319</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>598.96617249999997</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.6023269700000355</v>
+        <v>-1.6023270000000593</v>
       </c>
       <c r="D15" s="5">
-        <v>-3.1550548519253652</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-3.1550549099773062</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>598.83677058000001</v>
+        <v>598.83677060000002</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.12940191999996387</v>
+        <v>-0.129401899999948</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.25894271259874202</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.25894267262484005</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>598.71278486999995</v>
+        <v>598.71278489999997</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.12398571000005632</v>
+        <v>-0.12398570000004838</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.24817037077273785</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.24817035077118188</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>594.47719903999996</v>
+        <v>594.47719900000004</v>
       </c>
       <c r="C18" s="5">
-        <v>-4.2355858299999909</v>
+        <v>-4.2355858999999327</v>
       </c>
       <c r="D18" s="5">
-        <v>-8.1667320790844258</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.1667322084518208</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>595.20025250000003</v>
       </c>
       <c r="C19" s="5">
-        <v>0.72305346000007376</v>
+        <v>0.7230534999999918</v>
       </c>
       <c r="D19" s="5">
-        <v>1.4693449070433795</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4693449889727539</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>595.50787978999995</v>
+        <v>595.50787979999996</v>
       </c>
       <c r="C20" s="5">
-        <v>0.30762728999991396</v>
+        <v>0.30762729999992189</v>
       </c>
       <c r="D20" s="5">
-        <v>0.62198214976454391</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.62198217004068024</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>597.76050387999999</v>
+        <v>597.7605039</v>
       </c>
       <c r="C21" s="5">
-        <v>2.2526240900000403</v>
+        <v>2.2526241000000482</v>
       </c>
       <c r="D21" s="5">
-        <v>4.6348716826551062</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6348717035812781</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>601.42189364000001</v>
+        <v>601.42189359999998</v>
       </c>
       <c r="C22" s="5">
-        <v>3.66138976000002</v>
+        <v>3.6613896999999724</v>
       </c>
       <c r="D22" s="5">
-        <v>7.6029577357234368</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6029576066422022</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>604.02627131999998</v>
+        <v>604.02627129999996</v>
       </c>
       <c r="C23" s="5">
-        <v>2.6043776799999705</v>
+        <v>2.6043776999999864</v>
       </c>
       <c r="D23" s="5">
-        <v>5.3220084510149146</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3220084932252831</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>602.61695442999996</v>
+        <v>602.61695440000005</v>
       </c>
       <c r="C24" s="5">
-        <v>-1.4093168900000137</v>
+        <v>-1.4093168999999079</v>
       </c>
       <c r="D24" s="5">
-        <v>-2.7641941547770554</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7641941742298393</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>603.20741268999996</v>
+        <v>603.20741269999996</v>
       </c>
       <c r="C25" s="5">
-        <v>0.59045825999999124</v>
+        <v>0.59045829999990929</v>
       </c>
       <c r="D25" s="5">
-        <v>1.1821453109222224</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1821453914967472</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>608.59530434999999</v>
+        <v>608.59530440000003</v>
       </c>
       <c r="C26" s="5">
-        <v>5.3878916600000366</v>
+        <v>5.3878917000000683</v>
       </c>
       <c r="D26" s="5">
-        <v>11.261043387458347</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.261043475014244</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>605.89301836000004</v>
+        <v>605.89301839999996</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.7022859899999503</v>
+        <v>-2.7022860000000719</v>
       </c>
       <c r="D27" s="5">
-        <v>-5.2000274005073006</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.2000274188662932</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>606.66879374999996</v>
+        <v>606.6687938</v>
       </c>
       <c r="C28" s="5">
-        <v>0.77577538999992157</v>
+        <v>0.77577540000004319</v>
       </c>
       <c r="D28" s="5">
-        <v>1.5473263654851355</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5473263854686836</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>609.07490641000004</v>
+        <v>609.07490640000003</v>
       </c>
       <c r="C29" s="5">
-        <v>2.4061126600000762</v>
+        <v>2.4061126000000286</v>
       </c>
       <c r="D29" s="5">
-        <v>4.8645298439874862</v>
+        <v>4.8645297196151294</v>
       </c>
       <c r="E29" s="5">
-        <v>1.7307333001499225</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7307332933822028</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>609.37320863000002</v>
+        <v>609.3732086</v>
       </c>
       <c r="C30" s="5">
-        <v>0.2983022199999823</v>
+        <v>0.29830219999996643</v>
       </c>
       <c r="D30" s="5">
-        <v>0.58930105060841509</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.58930101100131971</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>610.21191537000004</v>
+        <v>610.21191539999995</v>
       </c>
       <c r="C31" s="5">
-        <v>0.83870674000002055</v>
+        <v>0.83870679999995446</v>
       </c>
       <c r="D31" s="5">
-        <v>1.6641720292131845</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6641721492508976</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>612.29313520999995</v>
+        <v>612.29313520000005</v>
       </c>
       <c r="C32" s="5">
-        <v>2.0812198399999033</v>
+        <v>2.081219800000099</v>
       </c>
       <c r="D32" s="5">
-        <v>4.1704354598447235</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1704353779728143</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>613.01132136000001</v>
+        <v>613.01132140000004</v>
       </c>
       <c r="C33" s="5">
-        <v>0.71818615000006503</v>
+        <v>0.718186199999991</v>
       </c>
       <c r="D33" s="5">
-        <v>1.4166498332808253</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4166499325680926</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>614.82982353</v>
+        <v>614.82982349999997</v>
       </c>
       <c r="C34" s="5">
-        <v>1.8185021699999879</v>
+        <v>1.8185020999999324</v>
       </c>
       <c r="D34" s="5">
-        <v>3.6184672426837317</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6184671008767877</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>612.96933578999995</v>
+        <v>612.96933579999995</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.8604877400000532</v>
+        <v>-1.8604877000000215</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.5713953496577799</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5713952743185229</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>617.62596699999995</v>
       </c>
       <c r="C36" s="5">
-        <v>4.6566312100000005</v>
+        <v>4.6566311999999925</v>
       </c>
       <c r="D36" s="5">
-        <v>9.5069220160158388</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.5069219945778549</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>619.12867782000001</v>
+        <v>619.12867779999999</v>
       </c>
       <c r="C37" s="5">
-        <v>1.5027108200000612</v>
+        <v>1.5027108000000453</v>
       </c>
       <c r="D37" s="5">
-        <v>2.9590407806251662</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9590407407139141</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>619.84649911999998</v>
+        <v>619.84649909999996</v>
       </c>
       <c r="C38" s="5">
         <v>0.71782129999996869</v>
       </c>
       <c r="D38" s="5">
-        <v>1.4001930434506482</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4001930434959897</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>626.18976927999995</v>
+        <v>626.18976929999997</v>
       </c>
       <c r="C39" s="5">
-        <v>6.3432701599999746</v>
+        <v>6.3432702000000063</v>
       </c>
       <c r="D39" s="5">
-        <v>12.995664852501543</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.995664939560591</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>629.41874467000002</v>
+        <v>629.41874470000005</v>
       </c>
       <c r="C40" s="5">
-        <v>3.2289753900000733</v>
+        <v>3.2289754000000812</v>
       </c>
       <c r="D40" s="5">
-        <v>6.3663987938574085</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3663988139272654</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>627.51464275000001</v>
+        <v>627.51464280000005</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.9041019200000164</v>
+        <v>-1.9041019000000006</v>
       </c>
       <c r="D41" s="5">
-        <v>-3.5704139684538339</v>
+        <v>-3.5704139314058581</v>
       </c>
       <c r="E41" s="5">
-        <v>3.0274989407603758</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0274989506611005</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>632.63774990000002</v>
       </c>
       <c r="C42" s="5">
-        <v>5.1231071500000098</v>
+        <v>5.1231070999999702</v>
       </c>
       <c r="D42" s="5">
-        <v>10.249052036394989</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.249051930979981</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>637.47058394999999</v>
+        <v>637.47058400000003</v>
       </c>
       <c r="C43" s="5">
-        <v>4.832834049999974</v>
+        <v>4.8328341000000137</v>
       </c>
       <c r="D43" s="5">
-        <v>9.5621517590011251</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.5621518621234145</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>638.86289160000001</v>
       </c>
       <c r="C44" s="5">
-        <v>1.3923076500000207</v>
+        <v>1.392307599999981</v>
       </c>
       <c r="D44" s="5">
-        <v>2.6526499863126052</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.652649889693981</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>638.56035299999996</v>
       </c>
       <c r="C45" s="5">
         <v>-0.30253860000004806</v>
       </c>
       <c r="D45" s="5">
         <v>-0.56679177442728879</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>632.26921281</v>
+        <v>632.26921279999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-6.2911401899999646</v>
+        <v>-6.2911401999999725</v>
       </c>
       <c r="D46" s="5">
-        <v>-11.20244341254153</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.20244342939467</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>636.29450087999999</v>
+        <v>636.2945009</v>
       </c>
       <c r="C47" s="5">
-        <v>4.0252880699999878</v>
+        <v>4.0252881000000116</v>
       </c>
       <c r="D47" s="5">
-        <v>7.912962921612321</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.9129629827964454</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>635.33989635</v>
+        <v>635.33989640000004</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.95460452999998324</v>
+        <v>-0.95460449999995944</v>
       </c>
       <c r="D48" s="5">
-        <v>-1.7855259595415229</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7855259038350058</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>638.44829878999997</v>
+        <v>638.44829879999998</v>
       </c>
       <c r="C49" s="5">
-        <v>3.1084024399999635</v>
+        <v>3.1084023999999317</v>
       </c>
       <c r="D49" s="5">
-        <v>6.0315902473090599</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0315901671044614</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>642.30841921000001</v>
+        <v>642.3084192</v>
       </c>
       <c r="C50" s="5">
-        <v>3.8601204200000439</v>
+        <v>3.860120400000028</v>
       </c>
       <c r="D50" s="5">
-        <v>7.5015106204951332</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5015105802055171</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>639.44798622999997</v>
+        <v>639.44798619999995</v>
       </c>
       <c r="C51" s="5">
-        <v>-2.8604329800000414</v>
+        <v>-2.8604330000000573</v>
       </c>
       <c r="D51" s="5">
-        <v>-5.2150659816955658</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.2150660173498338</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>639.45722988</v>
+        <v>639.45722990000002</v>
       </c>
       <c r="C52" s="5">
-        <v>9.2436500000303568E-3</v>
+        <v>9.2437000000700209E-3</v>
       </c>
       <c r="D52" s="5">
-        <v>1.7348184988241755E-2</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7348278835038755E-2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>643.46515509999995</v>
       </c>
       <c r="C53" s="5">
-        <v>4.0079252199999473</v>
+        <v>4.0079251999999315</v>
       </c>
       <c r="D53" s="5">
-        <v>7.7860071074664416</v>
+        <v>7.7860070670123349</v>
       </c>
       <c r="E53" s="5">
-        <v>2.5418550043866617</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5418549962161752</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>645.61958546999995</v>
+        <v>645.61958549999997</v>
       </c>
       <c r="C54" s="5">
-        <v>2.15443037</v>
+        <v>2.1544304000000238</v>
       </c>
       <c r="D54" s="5">
-        <v>4.0926229038168893</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0926229618595045</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>645.54189929999995</v>
       </c>
       <c r="C55" s="5">
-        <v>-7.7686169999992671E-2</v>
+        <v>-7.768620000001647E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.14429818296896046</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.1442982386488767</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>649.23719223000001</v>
+        <v>649.23719219999998</v>
       </c>
       <c r="C56" s="5">
-        <v>3.6952929300000505</v>
+        <v>3.6952929000000267</v>
       </c>
       <c r="D56" s="5">
-        <v>7.0896409559978002</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0896408966169222</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>656.65072122000004</v>
+        <v>656.65072120000002</v>
       </c>
       <c r="C57" s="5">
-        <v>7.4135289900000316</v>
+        <v>7.4135290000000396</v>
       </c>
       <c r="D57" s="5">
-        <v>14.596780491860994</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.596780513520491</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>653.89158519</v>
+        <v>653.89158520000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-2.759136030000036</v>
+        <v>-2.7591360000000122</v>
       </c>
       <c r="D58" s="5">
-        <v>-4.9272895842593751</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9272895320636838</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>655.66787816999999</v>
+        <v>655.66787820000002</v>
       </c>
       <c r="C59" s="5">
-        <v>1.7762929799999938</v>
+        <v>1.7762930000000097</v>
       </c>
       <c r="D59" s="5">
-        <v>3.3089409387962121</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.308940976560093</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>665.27476945000001</v>
+        <v>665.27476950000005</v>
       </c>
       <c r="C60" s="5">
-        <v>9.6068912800000135</v>
+        <v>9.6068913000000293</v>
       </c>
       <c r="D60" s="5">
-        <v>19.070930000575892</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>19.070930042587285</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>666.18565642999999</v>
+        <v>666.18565639999997</v>
       </c>
       <c r="C61" s="5">
-        <v>0.91088697999998658</v>
+        <v>0.91088689999992312</v>
       </c>
       <c r="D61" s="5">
-        <v>1.6554564751740219</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6554563285591462</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>665.19002340999998</v>
+        <v>665.19002339999997</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.99563302000001386</v>
+        <v>-0.99563299999999799</v>
       </c>
       <c r="D62" s="5">
-        <v>-1.7787647705769682</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7787647352182634</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>673.25384523000002</v>
+        <v>673.2538452</v>
       </c>
       <c r="C63" s="5">
-        <v>8.0638218200000438</v>
+        <v>8.0638218000000279</v>
       </c>
       <c r="D63" s="5">
-        <v>15.557300078116665</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.557300037172794</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>677.68253115000005</v>
+        <v>677.68253119999997</v>
       </c>
       <c r="C64" s="5">
-        <v>4.4286859200000208</v>
+        <v>4.4286859999999706</v>
       </c>
       <c r="D64" s="5">
-        <v>8.1855804762986253</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.1855806299314438</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>679.24358553000002</v>
+        <v>679.24358549999999</v>
       </c>
       <c r="C65" s="5">
-        <v>1.5610543799999732</v>
+        <v>1.5610543000000234</v>
       </c>
       <c r="D65" s="5">
-        <v>2.7995136469549875</v>
+        <v>2.7995135014556194</v>
       </c>
       <c r="E65" s="5">
-        <v>5.5602747322719859</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5602747276097375</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>681.96699150999996</v>
+        <v>681.96699149999995</v>
       </c>
       <c r="C66" s="5">
-        <v>2.7234059799999386</v>
+        <v>2.7234059999999545</v>
       </c>
       <c r="D66" s="5">
-        <v>4.9188940319307761</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9188940690762628</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>684.83596450000005</v>
       </c>
       <c r="C67" s="5">
-        <v>2.8689729900000884</v>
+        <v>2.8689730000000964</v>
       </c>
       <c r="D67" s="5">
-        <v>5.1667515970310607</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1667516155363025</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>684.90976854999997</v>
+        <v>684.90976860000001</v>
       </c>
       <c r="C68" s="5">
-        <v>7.3804049999921517E-2</v>
+        <v>7.3804099999961181E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.12939941596916693</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.12939950368540121</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>683.72406522999995</v>
+        <v>683.72406520000004</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.185703320000016</v>
+        <v>-1.1857033999999658</v>
       </c>
       <c r="D69" s="5">
-        <v>-2.0577517129577005</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.057751850327072</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>688.58908255999995</v>
+        <v>688.58908259999998</v>
       </c>
       <c r="C70" s="5">
-        <v>4.8650173300000006</v>
+        <v>4.8650173999999424</v>
       </c>
       <c r="D70" s="5">
-        <v>8.8807739836158426</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8807741168430496</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>691.95353415</v>
+        <v>691.95353420000004</v>
       </c>
       <c r="C71" s="5">
-        <v>3.3644515900000442</v>
+        <v>3.3644516000000522</v>
       </c>
       <c r="D71" s="5">
-        <v>6.0233661674887529</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0233661855161769</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>693.06756312000005</v>
+        <v>693.06756310000003</v>
       </c>
       <c r="C72" s="5">
-        <v>1.1140289700000494</v>
+        <v>1.1140288999999939</v>
       </c>
       <c r="D72" s="5">
-        <v>1.9491713744146821</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9491712507098802</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>693.95896103999996</v>
+        <v>693.95896100000004</v>
       </c>
       <c r="C73" s="5">
-        <v>0.89139791999991758</v>
+        <v>0.8913979000000154</v>
       </c>
       <c r="D73" s="5">
-        <v>1.5543604755200002</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5543604404434808</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>694.87045738999996</v>
+        <v>694.87045739999996</v>
       </c>
       <c r="C74" s="5">
-        <v>0.91149634999999307</v>
+        <v>0.91149639999991905</v>
       </c>
       <c r="D74" s="5">
-        <v>1.5876039799733288</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5876040677833769</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>693.32603189999998</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.5444254899999805</v>
+        <v>-1.5444254999999885</v>
       </c>
       <c r="D75" s="5">
-        <v>-2.6347674754802153</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6347674922947317</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>693.71249677000003</v>
+        <v>693.71249680000005</v>
       </c>
       <c r="C76" s="5">
-        <v>0.38646487000005436</v>
+        <v>0.38646490000007816</v>
       </c>
       <c r="D76" s="5">
-        <v>0.67094300253185413</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.670943054774642</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>696.78707939000003</v>
+        <v>696.78707940000004</v>
       </c>
       <c r="C77" s="5">
-        <v>3.074582620000001</v>
+        <v>3.0745825999999852</v>
       </c>
       <c r="D77" s="5">
-        <v>5.4500644732298431</v>
+        <v>5.4500644366675566</v>
       </c>
       <c r="E77" s="5">
-        <v>2.582798606233605</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5827986122365809</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>698.62531461000003</v>
+        <v>698.62531460000002</v>
       </c>
       <c r="C78" s="5">
-        <v>1.8382352200000014</v>
+        <v>1.8382351999999855</v>
       </c>
       <c r="D78" s="5">
-        <v>3.2121325878688545</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2121325523654543</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>697.48048125000003</v>
+        <v>697.48048129999995</v>
       </c>
       <c r="C79" s="5">
-        <v>-1.1448333600000069</v>
+        <v>-1.144833300000073</v>
       </c>
       <c r="D79" s="5">
-        <v>-1.9488065736886773</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9488064724994203</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>698.86611350999999</v>
+        <v>698.86611349999998</v>
       </c>
       <c r="C80" s="5">
-        <v>1.3856322599999658</v>
+        <v>1.3856322000000318</v>
       </c>
       <c r="D80" s="5">
-        <v>2.4101715206965579</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4101714150147169</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>704.08559642</v>
+        <v>704.08559639999999</v>
       </c>
       <c r="C81" s="5">
-        <v>5.2194829100000106</v>
+        <v>5.2194829000000027</v>
       </c>
       <c r="D81" s="5">
-        <v>9.3396612078628714</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.3396611893669537</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>708.53721315999996</v>
+        <v>708.5372132</v>
       </c>
       <c r="C82" s="5">
-        <v>4.4516167399999631</v>
+        <v>4.4516168000000107</v>
       </c>
       <c r="D82" s="5">
-        <v>7.8565334797868092</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.85653358961933</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>708.60550544</v>
+        <v>708.60550539999997</v>
       </c>
       <c r="C83" s="5">
-        <v>6.8292280000036953E-2</v>
+        <v>6.8292199999973491E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>0.11572319972281697</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.1157230640821405</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>709.67607429999998</v>
       </c>
       <c r="C84" s="5">
-        <v>1.0705688599999803</v>
+        <v>1.070568900000012</v>
       </c>
       <c r="D84" s="5">
-        <v>1.8281139269845426</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8281139959617443</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>710.42002732000003</v>
+        <v>710.42002730000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.74395302000004904</v>
+        <v>0.74395300000003317</v>
       </c>
       <c r="D85" s="5">
-        <v>1.2652376621355543</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2652376279252531</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>711.12259942000003</v>
+        <v>711.12259940000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.70257209999999759</v>
       </c>
       <c r="D86" s="5">
-        <v>1.1932200526417525</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1932200526756809</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>719.86461229999998</v>
       </c>
       <c r="C87" s="5">
-        <v>8.7420128799999475</v>
+        <v>8.7420128999999633</v>
       </c>
       <c r="D87" s="5">
-        <v>15.791352765798127</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.791352804877157</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>722.15520041000002</v>
+        <v>722.15520040000001</v>
       </c>
       <c r="C88" s="5">
-        <v>2.2905881100000443</v>
+        <v>2.2905881000000363</v>
       </c>
       <c r="D88" s="5">
-        <v>3.8859033175582258</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8859033002955234</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>723.47994812000002</v>
+        <v>723.4799481</v>
       </c>
       <c r="C89" s="5">
-        <v>1.3247477099999969</v>
+        <v>1.324747699999989</v>
       </c>
       <c r="D89" s="5">
-        <v>2.2236699584384789</v>
+        <v>2.2236699415142391</v>
       </c>
       <c r="E89" s="5">
-        <v>3.8308501290477581</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8308501246873128</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>727.58278779</v>
+        <v>727.58278780000001</v>
       </c>
       <c r="C90" s="5">
-        <v>4.1028396699999803</v>
+        <v>4.1028397000000041</v>
       </c>
       <c r="D90" s="5">
-        <v>7.0214949502171997</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0214950033703483</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>731.41870442000004</v>
+        <v>731.41870440000002</v>
       </c>
       <c r="C91" s="5">
-        <v>3.8359166300000425</v>
+        <v>3.8359166000000187</v>
       </c>
       <c r="D91" s="5">
-        <v>6.5132775679020316</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5132775153845968</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>735.71234716000004</v>
+        <v>735.71234719999995</v>
       </c>
       <c r="C92" s="5">
-        <v>4.2936427399999957</v>
+        <v>4.2936427999999296</v>
       </c>
       <c r="D92" s="5">
-        <v>7.2763007304550431</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2763008356457659</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>733.45039354999994</v>
+        <v>733.45039359999998</v>
       </c>
       <c r="C93" s="5">
-        <v>-2.2619536100000914</v>
+        <v>-2.2619535999999698</v>
       </c>
       <c r="D93" s="5">
-        <v>-3.627657586599442</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.6276575706378877</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>738.93742395000004</v>
+        <v>738.93742399999996</v>
       </c>
       <c r="C94" s="5">
-        <v>5.4870304000000942</v>
+        <v>5.4870303999999805</v>
       </c>
       <c r="D94" s="5">
-        <v>9.3560954745303793</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.3560954738660449</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>742.04722862000006</v>
+        <v>742.04722860000004</v>
       </c>
       <c r="C95" s="5">
-        <v>3.1098046700000168</v>
+        <v>3.109804600000075</v>
       </c>
       <c r="D95" s="5">
-        <v>5.1687282782990618</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1687281588899125</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>742.33160821000001</v>
+        <v>742.33160820000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.28437958999995772</v>
+        <v>0.28437959999996565</v>
       </c>
       <c r="D96" s="5">
-        <v>0.46085439458414257</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.46085441083634215</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>745.05451029999995</v>
       </c>
       <c r="C97" s="5">
-        <v>2.7229020899999341</v>
+        <v>2.722902099999942</v>
       </c>
       <c r="D97" s="5">
-        <v>4.4915426635098399</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4915426804012171</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>750.56883474999995</v>
+        <v>750.56883479999999</v>
       </c>
       <c r="C98" s="5">
-        <v>5.5143244500000037</v>
+        <v>5.5143245000000434</v>
       </c>
       <c r="D98" s="5">
-        <v>9.2520899709582096</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2520900582936818</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>747.49732828000003</v>
+        <v>747.49732830000005</v>
       </c>
       <c r="C99" s="5">
-        <v>-3.0715064699999175</v>
+        <v>-3.0715064999999413</v>
       </c>
       <c r="D99" s="5">
-        <v>-4.8016534058633482</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.8016534513987796</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>751.45976298999994</v>
+        <v>751.45976299999995</v>
       </c>
       <c r="C100" s="5">
-        <v>3.9624347099999113</v>
+        <v>3.9624346999999034</v>
       </c>
       <c r="D100" s="5">
-        <v>6.5498977972565653</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5498977800612534</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>753.63674647000005</v>
+        <v>753.63674649999996</v>
       </c>
       <c r="C101" s="5">
-        <v>2.1769834800001036</v>
+        <v>2.1769835000000057</v>
       </c>
       <c r="D101" s="5">
-        <v>3.532337111941497</v>
+        <v>3.5323371448641838</v>
       </c>
       <c r="E101" s="5">
-        <v>4.1682977432013102</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1682977502275786</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>754.59967718999997</v>
+        <v>754.59967719999997</v>
       </c>
       <c r="C102" s="5">
-        <v>0.96293071999991753</v>
+        <v>0.96293070000001535</v>
       </c>
       <c r="D102" s="5">
-        <v>1.5440752477859254</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5440752154281201</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>756.73382681999999</v>
+        <v>756.73382679999997</v>
       </c>
       <c r="C103" s="5">
-        <v>2.1341496300000244</v>
+        <v>2.1341496000000006</v>
       </c>
       <c r="D103" s="5">
-        <v>3.4471173309744918</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4471172817152507</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>756.81605419000005</v>
+        <v>756.81605420000005</v>
       </c>
       <c r="C104" s="5">
-        <v>8.2227370000055089E-2</v>
+        <v>8.2227400000078887E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>0.13047102190919535</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.13047106954242604</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>760.31971855999996</v>
+        <v>760.31971859999999</v>
       </c>
       <c r="C105" s="5">
-        <v>3.5036643699999104</v>
+        <v>3.5036643999999342</v>
       </c>
       <c r="D105" s="5">
-        <v>5.6990327999397072</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6990328499093579</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>762.15071504000002</v>
+        <v>762.15071499999999</v>
       </c>
       <c r="C106" s="5">
-        <v>1.8309964800000671</v>
+        <v>1.8309964000000036</v>
       </c>
       <c r="D106" s="5">
-        <v>2.9284162884637199</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9284161586594859</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>764.69403455999998</v>
+        <v>764.69403460000001</v>
       </c>
       <c r="C107" s="5">
-        <v>2.5433195199999545</v>
+        <v>2.543319600000018</v>
       </c>
       <c r="D107" s="5">
-        <v>4.0787553184265635</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0787554493057154</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>769.13753482000004</v>
+        <v>769.13753480000003</v>
       </c>
       <c r="C108" s="5">
-        <v>4.4435002600000644</v>
+        <v>4.4435002000000168</v>
       </c>
       <c r="D108" s="5">
-        <v>7.2002121030824373</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2002120023420435</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>771.98596477000001</v>
+        <v>771.98596480000003</v>
       </c>
       <c r="C109" s="5">
-        <v>2.8484299499999679</v>
+        <v>2.8484300000000076</v>
       </c>
       <c r="D109" s="5">
-        <v>4.5357366952002209</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5357367765674006</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>776.66543306999995</v>
+        <v>776.66543309999997</v>
       </c>
       <c r="C110" s="5">
         <v>4.6794682999999395</v>
       </c>
       <c r="D110" s="5">
-        <v>7.5213880833264968</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5213880830243607</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>773.85127187000001</v>
+        <v>773.85127190000003</v>
       </c>
       <c r="C111" s="5">
         <v>-2.8141611999999441</v>
       </c>
       <c r="D111" s="5">
-        <v>-4.2624541458892722</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2624541457278458</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>776.25488071999996</v>
+        <v>776.25488069999994</v>
       </c>
       <c r="C112" s="5">
-        <v>2.4036088499999551</v>
+        <v>2.4036087999999154</v>
       </c>
       <c r="D112" s="5">
-        <v>3.7915786022667541</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7915785218924913</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>779.72280838999995</v>
+        <v>779.72280839999996</v>
       </c>
       <c r="C113" s="5">
-        <v>3.4679276699999946</v>
+        <v>3.4679277000000184</v>
       </c>
       <c r="D113" s="5">
-        <v>5.494722554199627</v>
+        <v>5.4947226030517493</v>
       </c>
       <c r="E113" s="5">
-        <v>3.4613574831887872</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4613574803972202</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>780.60887287000003</v>
+        <v>780.60887290000005</v>
       </c>
       <c r="C114" s="5">
-        <v>0.88606448000007276</v>
+        <v>0.88606450000008863</v>
       </c>
       <c r="D114" s="5">
-        <v>1.3722161318262094</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3722161629758034</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>782.47788909999997</v>
       </c>
       <c r="C115" s="5">
-        <v>1.8690162299999429</v>
+        <v>1.8690161999999191</v>
       </c>
       <c r="D115" s="5">
-        <v>2.9113061908776272</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9113061434173471</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>785.75203808000003</v>
+        <v>785.75203810000005</v>
       </c>
       <c r="C116" s="5">
-        <v>3.2741489800000636</v>
+        <v>3.2741490000000795</v>
       </c>
       <c r="D116" s="5">
-        <v>5.1383851700183003</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1383852021319676</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>787.79557353999996</v>
+        <v>787.79557350000005</v>
       </c>
       <c r="C117" s="5">
-        <v>2.04353545999993</v>
+        <v>2.0435353999999961</v>
       </c>
       <c r="D117" s="5">
-        <v>3.1659166408712247</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.165916546501979</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>788.65625266999996</v>
+        <v>788.65625269999998</v>
       </c>
       <c r="C118" s="5">
-        <v>0.86067912999999407</v>
+        <v>0.86067919999993592</v>
       </c>
       <c r="D118" s="5">
-        <v>1.3189254470031164</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.318925554985384</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>791.52656888000001</v>
+        <v>791.52656890000003</v>
       </c>
       <c r="C119" s="5">
-        <v>2.8703162100000554</v>
+        <v>2.8703162000000475</v>
       </c>
       <c r="D119" s="5">
-        <v>4.4558954805838713</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4558954645749216</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>792.97789732000001</v>
+        <v>792.9778973</v>
       </c>
       <c r="C120" s="5">
-        <v>1.4513284399999975</v>
+        <v>1.4513283999999658</v>
       </c>
       <c r="D120" s="5">
-        <v>2.2226232686447744</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2226232067111162</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>794.26267971000004</v>
+        <v>794.26267970000004</v>
       </c>
       <c r="C121" s="5">
-        <v>1.2847823900000321</v>
+        <v>1.2847824000000401</v>
       </c>
       <c r="D121" s="5">
-        <v>1.9616586122957358</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9616586277505066</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>799.12786978999998</v>
+        <v>799.12786979999998</v>
       </c>
       <c r="C122" s="5">
-        <v>4.8651900799999339</v>
+        <v>4.8651900999999498</v>
       </c>
       <c r="D122" s="5">
-        <v>7.6032638120278051</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6032638444430978</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>804.33820256000001</v>
+        <v>804.33820260000005</v>
       </c>
       <c r="C123" s="5">
-        <v>5.2103327700000364</v>
+        <v>5.2103328000000602</v>
       </c>
       <c r="D123" s="5">
-        <v>8.1107874657281087</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.1107875140104433</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>806.78023077</v>
+        <v>806.78023080000003</v>
       </c>
       <c r="C124" s="5">
-        <v>2.4420282099999895</v>
+        <v>2.4420281999999816</v>
       </c>
       <c r="D124" s="5">
-        <v>3.7047426022257302</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7047425866132411</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>806.98659313999997</v>
+        <v>806.98659310000005</v>
       </c>
       <c r="C125" s="5">
-        <v>0.20636236999996527</v>
+        <v>0.20636230000002342</v>
       </c>
       <c r="D125" s="5">
-        <v>0.30737431202096932</v>
+        <v>0.30737420759892053</v>
       </c>
       <c r="E125" s="5">
-        <v>3.4965996193307758</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4965996128734078</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>810.78310280999995</v>
+        <v>810.78310280000005</v>
       </c>
       <c r="C126" s="5">
-        <v>3.7965096699999776</v>
+        <v>3.7965097000000014</v>
       </c>
       <c r="D126" s="5">
-        <v>5.793852994948967</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7938530422176671</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>812.05710182999997</v>
+        <v>812.05710180000005</v>
       </c>
       <c r="C127" s="5">
-        <v>1.2739990200000193</v>
+        <v>1.2739990000000034</v>
       </c>
       <c r="D127" s="5">
-        <v>1.9019643306116496</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9019643005186992</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>816.11448179000001</v>
+        <v>816.11448180000002</v>
       </c>
       <c r="C128" s="5">
-        <v>4.0573799600000484</v>
+        <v>4.0573799999999665</v>
       </c>
       <c r="D128" s="5">
-        <v>6.1632455203177061</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.163245582991661</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>813.17369126000006</v>
+        <v>813.17369129999997</v>
       </c>
       <c r="C129" s="5">
-        <v>-2.9407905299999584</v>
+        <v>-2.9407905000000483</v>
       </c>
       <c r="D129" s="5">
-        <v>-4.2394084972641295</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2394084548190829</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>814.04742619000001</v>
+        <v>814.04742620000002</v>
       </c>
       <c r="C130" s="5">
-        <v>0.87373492999995506</v>
+        <v>0.87373490000004495</v>
       </c>
       <c r="D130" s="5">
-        <v>1.2970172249263445</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2970171800651187</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>817.38554658999999</v>
+        <v>817.3855466</v>
       </c>
       <c r="C131" s="5">
         <v>3.3381203999999798</v>
       </c>
       <c r="D131" s="5">
-        <v>5.0332873519542964</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0332873518910137</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>817.92728920000002</v>
       </c>
       <c r="C132" s="5">
-        <v>0.54174261000002844</v>
+        <v>0.5417426000000205</v>
       </c>
       <c r="D132" s="5">
-        <v>0.79823545977621979</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.79823544497812371</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>819.81224516999998</v>
+        <v>819.81224520000001</v>
       </c>
       <c r="C133" s="5">
-        <v>1.8849559699999645</v>
+        <v>1.8849559999999883</v>
       </c>
       <c r="D133" s="5">
-        <v>2.8007854030114965</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8007854481540528</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>822.57587624999996</v>
+        <v>822.5758763</v>
       </c>
       <c r="C134" s="5">
-        <v>2.7636310799999819</v>
+        <v>2.7636310999999978</v>
       </c>
       <c r="D134" s="5">
-        <v>4.121116043808204</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1211160740337816</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>825.47514979000005</v>
+        <v>825.47514980000005</v>
       </c>
       <c r="C135" s="5">
-        <v>2.8992735400000811</v>
+        <v>2.8992735000000494</v>
       </c>
       <c r="D135" s="5">
-        <v>4.3125157562620808</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.31251569533877</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>827.11514522000004</v>
+        <v>827.11514520000003</v>
       </c>
       <c r="C136" s="5">
-        <v>1.639995429999999</v>
+        <v>1.6399953999999752</v>
       </c>
       <c r="D136" s="5">
-        <v>2.4102989178258483</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4102988732225716</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>829.05874090999998</v>
+        <v>829.05874089999998</v>
       </c>
       <c r="C137" s="5">
-        <v>1.9435956899999383</v>
+        <v>1.9435956999999462</v>
       </c>
       <c r="D137" s="5">
-        <v>2.8565495790572548</v>
+        <v>2.8565495940148233</v>
       </c>
       <c r="E137" s="5">
-        <v>2.7351319040031186</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7351319078562142</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>828.66002098000001</v>
+        <v>828.66002100000003</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.39871992999997019</v>
+        <v>-0.39871989999994639</v>
       </c>
       <c r="D138" s="5">
-        <v>-0.57559292822401131</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.57559288503734596</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>833.06643608000002</v>
+        <v>833.06643610000003</v>
       </c>
       <c r="C139" s="5">
         <v>4.4064151000000038</v>
       </c>
       <c r="D139" s="5">
-        <v>6.5709917813185692</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5709917811552998</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>834.62432492999994</v>
+        <v>834.62432490000003</v>
       </c>
       <c r="C140" s="5">
-        <v>1.5578888499999266</v>
+        <v>1.5578888000000006</v>
       </c>
       <c r="D140" s="5">
-        <v>2.2673043131911985</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2673042396178289</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>836.10158693999995</v>
+        <v>836.10158690000003</v>
       </c>
       <c r="C141" s="5">
-        <v>1.477262010000004</v>
+        <v>1.4772619999999961</v>
       </c>
       <c r="D141" s="5">
-        <v>2.1447658378523915</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1447658232701006</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>837.14224575000003</v>
+        <v>837.14224579999996</v>
       </c>
       <c r="C142" s="5">
-        <v>1.0406588100000818</v>
+        <v>1.0406588999999258</v>
       </c>
       <c r="D142" s="5">
-        <v>1.503854183434794</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5038543144575423</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>837.50574649999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.36350074999995741</v>
+        <v>0.36350070000003143</v>
       </c>
       <c r="D143" s="5">
-        <v>0.5223056676308957</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.52230559558423817</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>839.17347881000001</v>
+        <v>839.1734788</v>
       </c>
       <c r="C144" s="5">
-        <v>1.6677323100000194</v>
+        <v>1.6677323000000115</v>
       </c>
       <c r="D144" s="5">
-        <v>2.4159157365446715</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4159157218994087</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>841.61162823999996</v>
+        <v>841.61162820000004</v>
       </c>
       <c r="C145" s="5">
-        <v>2.4381494299999531</v>
+        <v>2.438149400000043</v>
       </c>
       <c r="D145" s="5">
-        <v>3.5427578658691505</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5427578216216338</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>838.28506546000006</v>
+        <v>838.28506549999997</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.3265627799999038</v>
+        <v>-3.3265627000000677</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.6413662408314345</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6413661318432382</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>832.38866621</v>
+        <v>832.38866619999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-5.8963992500000586</v>
+        <v>-5.8963992999999846</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.121657764599755</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.1216578304544988</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>833.69923369000003</v>
+        <v>833.69923370000004</v>
       </c>
       <c r="C148" s="5">
-        <v>1.3105674800000315</v>
+        <v>1.3105675000000474</v>
       </c>
       <c r="D148" s="5">
-        <v>1.905806141402544</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9058061707615703</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>834.87566919999995</v>
       </c>
       <c r="C149" s="5">
-        <v>1.1764355099999193</v>
+        <v>1.1764354999999114</v>
       </c>
       <c r="D149" s="5">
-        <v>1.706527639069666</v>
+        <v>1.7065276244302652</v>
       </c>
       <c r="E149" s="5">
-        <v>0.70163041567057327</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.70163041688522387</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>835.79014127999994</v>
+        <v>835.79014129999996</v>
       </c>
       <c r="C150" s="5">
-        <v>0.91447207999999591</v>
+        <v>0.91447210000001178</v>
       </c>
       <c r="D150" s="5">
-        <v>1.3223545384294599</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3223545675246084</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>838.90698915999997</v>
+        <v>838.9069892</v>
       </c>
       <c r="C151" s="5">
-        <v>3.116847880000023</v>
+        <v>3.1168479000000389</v>
       </c>
       <c r="D151" s="5">
-        <v>4.5680051905868879</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5680052203908694</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>841.49902824000003</v>
+        <v>841.4990282</v>
       </c>
       <c r="C152" s="5">
-        <v>2.5920390800000632</v>
+        <v>2.5920389999999998</v>
       </c>
       <c r="D152" s="5">
-        <v>3.771399505483819</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7713993869161966</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>843.13945373000001</v>
+        <v>843.13945369999999</v>
       </c>
       <c r="C153" s="5">
-        <v>1.6404254899999842</v>
+        <v>1.6404254999999921</v>
       </c>
       <c r="D153" s="5">
-        <v>2.3645353647750333</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3645353794579327</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>846.92305620000002</v>
       </c>
       <c r="C154" s="5">
-        <v>3.7836024700000053</v>
+        <v>3.7836025000000291</v>
       </c>
       <c r="D154" s="5">
-        <v>5.5199380274610688</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5199380725154956</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>846.56396266000002</v>
+        <v>846.56396270000005</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.35909354000000349</v>
+        <v>-0.35909349999997175</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.50761256468359051</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.50761250827150439</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>847.25896714999999</v>
+        <v>847.25896720000003</v>
       </c>
       <c r="C156" s="5">
-        <v>0.69500448999997388</v>
+        <v>0.69500449999998182</v>
       </c>
       <c r="D156" s="5">
-        <v>0.98962579071624202</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.98962580497279351</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>850.61941295999998</v>
+        <v>850.61941300000001</v>
       </c>
       <c r="C157" s="5">
-        <v>3.3604458099999874</v>
+        <v>3.3604457999999795</v>
       </c>
       <c r="D157" s="5">
-        <v>4.8647178010288838</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8647177859415969</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>853.35556477</v>
+        <v>853.35556480000002</v>
       </c>
       <c r="C158" s="5">
-        <v>2.7361518100000239</v>
+        <v>2.736151800000016</v>
       </c>
       <c r="D158" s="5">
-        <v>3.9290167077597138</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.929016692957088</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>849.52511490999996</v>
+        <v>849.52511489999995</v>
       </c>
       <c r="C159" s="5">
-        <v>-3.8304498600000443</v>
+        <v>-3.830449900000076</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.2554203902933079</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.2554204436457974</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>853.98939526000004</v>
+        <v>853.98939529999996</v>
       </c>
       <c r="C160" s="5">
-        <v>4.4642803500000809</v>
+        <v>4.4642804000000069</v>
       </c>
       <c r="D160" s="5">
-        <v>6.4915285188016814</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4915285936992806</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>855.62127208000004</v>
+        <v>855.62127210000006</v>
       </c>
       <c r="C161" s="5">
-        <v>1.6318768200000022</v>
+        <v>1.6318768000001</v>
       </c>
       <c r="D161" s="5">
-        <v>2.3173178036633324</v>
+        <v>2.3173177748538887</v>
       </c>
       <c r="E161" s="5">
-        <v>2.4848733344785323</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4848733368741049</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>856.25048820999996</v>
+        <v>856.25048819999995</v>
       </c>
       <c r="C162" s="5">
-        <v>0.62921612999991794</v>
+        <v>0.62921609999989414</v>
       </c>
       <c r="D162" s="5">
-        <v>0.88604716858302623</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.88604712614586134</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>854.62297133000004</v>
+        <v>854.62297130000002</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.6275168799999165</v>
+        <v>-1.6275168999999323</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.2572039233111796</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2572039507859465</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>854.58403960999999</v>
+        <v>854.58403959999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-3.8931720000050518E-2</v>
+        <v>-3.8931700000034652E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-5.4651421978624271E-2</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.4651393912086288E-2</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>852.62917016999995</v>
+        <v>852.62917019999998</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.9548694400000386</v>
+        <v>-1.9548694000000069</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.7107380211954579</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7107379664564224</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>854.46213908000004</v>
+        <v>854.46213909999994</v>
       </c>
       <c r="C166" s="5">
-        <v>1.8329689100000905</v>
+        <v>1.8329688999999689</v>
       </c>
       <c r="D166" s="5">
-        <v>2.6104633312107994</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6104633167072677</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>855.69468190999999</v>
+        <v>855.69468189999998</v>
       </c>
       <c r="C167" s="5">
-        <v>1.232542829999943</v>
+        <v>1.2325428000000329</v>
       </c>
       <c r="D167" s="5">
-        <v>1.7447727378830047</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.744772695036878</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>855.89772268000002</v>
+        <v>855.89772270000003</v>
       </c>
       <c r="C168" s="5">
-        <v>0.20304077000002962</v>
+        <v>0.20304080000005342</v>
       </c>
       <c r="D168" s="5">
-        <v>0.28511004542528529</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.28511008760958578</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>859.76295187000005</v>
+        <v>859.76295189999996</v>
       </c>
       <c r="C169" s="5">
-        <v>3.8652291900000364</v>
+        <v>3.8652291999999306</v>
       </c>
       <c r="D169" s="5">
-        <v>5.5558417807794802</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.555841795379135</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>860.81668121999996</v>
+        <v>860.81668119999995</v>
       </c>
       <c r="C170" s="5">
-        <v>1.0537293499999123</v>
+        <v>1.0537292999999863</v>
       </c>
       <c r="D170" s="5">
-        <v>1.4806799260908221</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4806798553057554</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>865.93078961000003</v>
+        <v>865.93078960000003</v>
       </c>
       <c r="C171" s="5">
-        <v>5.1141083900000694</v>
+        <v>5.1141084000000774</v>
       </c>
       <c r="D171" s="5">
-        <v>7.3668203933578091</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.366820408413588</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>867.67457522999996</v>
+        <v>867.67457520000005</v>
       </c>
       <c r="C172" s="5">
-        <v>1.743785619999926</v>
+        <v>1.7437856000000238</v>
       </c>
       <c r="D172" s="5">
-        <v>2.4434695027283793</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4434694744208452</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>870.02942584000004</v>
+        <v>870.02942580000001</v>
       </c>
       <c r="C173" s="5">
-        <v>2.354850610000085</v>
+        <v>2.3548505999999634</v>
       </c>
       <c r="D173" s="5">
-        <v>3.305830833690071</v>
+        <v>3.305830819557376</v>
       </c>
       <c r="E173" s="5">
-        <v>1.6839405739614177</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6839405669096141</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>873.69332609000003</v>
+        <v>873.69332610000004</v>
       </c>
       <c r="C174" s="5">
-        <v>3.6639002499999833</v>
+        <v>3.663900300000023</v>
       </c>
       <c r="D174" s="5">
-        <v>5.1721911434844836</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.172191215953803</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>874.52249833999997</v>
+        <v>874.52249830000005</v>
       </c>
       <c r="C175" s="5">
-        <v>0.82917224999994232</v>
+        <v>0.82917220000001635</v>
       </c>
       <c r="D175" s="5">
-        <v>1.1448145548593081</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1448144854519171</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>876.49208220000003</v>
       </c>
       <c r="C176" s="5">
-        <v>1.969583860000057</v>
+        <v>1.9695838999999751</v>
       </c>
       <c r="D176" s="5">
-        <v>2.7363483816040812</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7363484379930414</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>878.73849927000003</v>
+        <v>878.73849929999994</v>
       </c>
       <c r="C177" s="5">
-        <v>2.2464170700000068</v>
+        <v>2.2464170999999169</v>
       </c>
       <c r="D177" s="5">
-        <v>3.1192824834822996</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1192825257279289</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>878.84780044000001</v>
+        <v>878.84780039999998</v>
       </c>
       <c r="C178" s="5">
-        <v>0.10930116999998063</v>
+        <v>0.10930110000003879</v>
       </c>
       <c r="D178" s="5">
-        <v>0.14936317294007573</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.14936307721260533</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>882.32084199999997</v>
       </c>
       <c r="C179" s="5">
-        <v>3.473041559999956</v>
+        <v>3.4730415999999877</v>
       </c>
       <c r="D179" s="5">
-        <v>4.8466156660175841</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8466157232817553</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>886.96972602999995</v>
+        <v>886.96972600000004</v>
       </c>
       <c r="C180" s="5">
-        <v>4.6488840299999765</v>
+        <v>4.6488840000000664</v>
       </c>
       <c r="D180" s="5">
-        <v>6.5091952915123263</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5091952482830395</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>888.86873824999998</v>
+        <v>888.86873830000002</v>
       </c>
       <c r="C181" s="5">
-        <v>1.8990122200000314</v>
+        <v>1.8990122999999812</v>
       </c>
       <c r="D181" s="5">
-        <v>2.5996844701513311</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5996845810504432</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>891.48487044000001</v>
+        <v>891.48487039999998</v>
       </c>
       <c r="C182" s="5">
-        <v>2.6161321900000303</v>
+        <v>2.6161320999999589</v>
       </c>
       <c r="D182" s="5">
-        <v>3.5895957710717852</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5895956453718458</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>894.50208252000004</v>
+        <v>894.50208250000003</v>
       </c>
       <c r="C183" s="5">
-        <v>3.0172120800000357</v>
+        <v>3.0172121000000516</v>
       </c>
       <c r="D183" s="5">
-        <v>4.1378355970418834</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1378356251718262</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>895.19914127000004</v>
+        <v>895.19914129999995</v>
       </c>
       <c r="C184" s="5">
-        <v>0.69705874999999651</v>
+        <v>0.69705879999992248</v>
       </c>
       <c r="D184" s="5">
-        <v>0.93914250832594082</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.93914257600058448</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>896.03136342000005</v>
+        <v>896.03136340000003</v>
       </c>
       <c r="C185" s="5">
-        <v>0.83222215000000688</v>
+        <v>0.8322221000000809</v>
       </c>
       <c r="D185" s="5">
-        <v>1.1213021204902862</v>
+        <v>1.1213020527400142</v>
       </c>
       <c r="E185" s="5">
-        <v>2.9886273737115943</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9886273761477566</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>897.40773065999997</v>
+        <v>897.4077307</v>
       </c>
       <c r="C186" s="5">
-        <v>1.3763672399999223</v>
+        <v>1.3763672999999699</v>
       </c>
       <c r="D186" s="5">
-        <v>1.8589372533726056</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8589373351372007</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>898.68041010000002</v>
       </c>
       <c r="C187" s="5">
-        <v>1.2726794400000472</v>
+        <v>1.2726794000000154</v>
       </c>
       <c r="D187" s="5">
-        <v>1.7151446027697137</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7151445483648997</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>900.21408980000001</v>
       </c>
       <c r="C188" s="5">
         <v>1.5336796999999933</v>
       </c>
       <c r="D188" s="5">
         <v>2.0672408860483049</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>905.87072951000005</v>
+        <v>905.87072950000004</v>
       </c>
       <c r="C189" s="5">
-        <v>5.6566397100000358</v>
+        <v>5.6566397000000279</v>
       </c>
       <c r="D189" s="5">
-        <v>7.8065258542311833</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.8065258399501625</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>905.95633439000005</v>
+        <v>905.95633439999995</v>
       </c>
       <c r="C190" s="5">
-        <v>8.5604880000005323E-2</v>
+        <v>8.5604899999907502E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.1134590856039619</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.11345911212656823</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>906.23655048000001</v>
+        <v>906.23655050000002</v>
       </c>
       <c r="C191" s="5">
-        <v>0.28021608999995351</v>
+        <v>0.28021610000007513</v>
       </c>
       <c r="D191" s="5">
-        <v>0.37179709514840731</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.3717971084352012</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>908.49477870999999</v>
+        <v>908.49477869999998</v>
       </c>
       <c r="C192" s="5">
-        <v>2.2582282299999861</v>
+        <v>2.2582281999999623</v>
       </c>
       <c r="D192" s="5">
-        <v>3.0315746713067249</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0315746304115043</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>908.05600878999996</v>
+        <v>908.05600879999997</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.43876992000002701</v>
+        <v>-0.43876990000001115</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.57801933491526958</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.57801930864423978</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>910.07834158000003</v>
+        <v>910.07834160000004</v>
       </c>
       <c r="C194" s="5">
-        <v>2.0223327900000641</v>
+        <v>2.022332800000072</v>
       </c>
       <c r="D194" s="5">
-        <v>2.7055017697477313</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7055017832601003</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>911.14097901000002</v>
+        <v>911.14097900000002</v>
       </c>
       <c r="C195" s="5">
-        <v>1.0626374299999952</v>
+        <v>1.0626373999999714</v>
       </c>
       <c r="D195" s="5">
-        <v>1.4101928361565097</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4101927960572747</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>914.71463472000005</v>
+        <v>914.71463470000003</v>
       </c>
       <c r="C196" s="5">
-        <v>3.5736557100000255</v>
+        <v>3.5736557000000175</v>
       </c>
       <c r="D196" s="5">
-        <v>4.8094818512587345</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8094818375626458</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>914.21210236000002</v>
+        <v>914.21210240000005</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.50253236000003199</v>
+        <v>-0.50253229999998439</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.65727603181038319</v>
+        <v>-0.65727595358603397</v>
       </c>
       <c r="E197" s="5">
-        <v>2.0290293043546015</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0290293110960977</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>924.88799812000002</v>
+        <v>924.8879981</v>
       </c>
       <c r="C198" s="5">
-        <v>10.675895760000003</v>
+        <v>10.675895699999955</v>
       </c>
       <c r="D198" s="5">
-        <v>14.949247252827469</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.94924716264585</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>926.84107624000001</v>
+        <v>926.84107619999997</v>
       </c>
       <c r="C199" s="5">
-        <v>1.9530781199999865</v>
+        <v>1.9530780999999706</v>
       </c>
       <c r="D199" s="5">
-        <v>2.5636689366627552</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5636689101603993</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>930.49168426000006</v>
+        <v>930.49168429999997</v>
       </c>
       <c r="C200" s="5">
-        <v>3.6506080200000497</v>
+        <v>3.6506080999999995</v>
       </c>
       <c r="D200" s="5">
-        <v>4.8302642659945771</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8302643743621809</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>931.25756322999996</v>
+        <v>931.25756320000005</v>
       </c>
       <c r="C201" s="5">
-        <v>0.76587896999990335</v>
+        <v>0.76587890000007519</v>
       </c>
       <c r="D201" s="5">
-        <v>0.99219238093011253</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.99219228979190444</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>934.62993341000004</v>
+        <v>934.62993340000003</v>
       </c>
       <c r="C202" s="5">
-        <v>3.3723701800000754</v>
+        <v>3.3723701999999776</v>
       </c>
       <c r="D202" s="5">
-        <v>4.4331741005789294</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4331741275415393</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>939.08818723000002</v>
+        <v>939.08818719999999</v>
       </c>
       <c r="C203" s="5">
-        <v>4.4582538199999817</v>
+        <v>4.4582537999999658</v>
       </c>
       <c r="D203" s="5">
-        <v>5.8766760548854657</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8766760278914143</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>941.50049082999999</v>
+        <v>941.50049079999997</v>
       </c>
       <c r="C204" s="5">
         <v>2.4123035999999729</v>
       </c>
       <c r="D204" s="5">
-        <v>3.1264523705912817</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1264523706926894</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>944.82289488000004</v>
+        <v>944.82289490000005</v>
       </c>
       <c r="C205" s="5">
-        <v>3.3224040500000456</v>
+        <v>3.3224041000000852</v>
       </c>
       <c r="D205" s="5">
-        <v>4.3177696586210956</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3177697250073255</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>949.87610256000005</v>
+        <v>949.87610259999997</v>
       </c>
       <c r="C206" s="5">
-        <v>5.0532076800000141</v>
+        <v>5.0532076999999163</v>
       </c>
       <c r="D206" s="5">
-        <v>6.6101703150516666</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6101703418441238</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>950.59993467000004</v>
+        <v>950.59993469999995</v>
       </c>
       <c r="C207" s="5">
-        <v>0.72383210999998937</v>
+        <v>0.72383209999998144</v>
       </c>
       <c r="D207" s="5">
-        <v>0.91827578605228055</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.9182757732739244</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>954.42086793999999</v>
+        <v>954.42086789999996</v>
       </c>
       <c r="C208" s="5">
-        <v>3.820933269999955</v>
+        <v>3.8209332000000131</v>
       </c>
       <c r="D208" s="5">
-        <v>4.9314696278112358</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9314695353003923</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>957.82058110000003</v>
       </c>
       <c r="C209" s="5">
-        <v>3.399713160000033</v>
+        <v>3.3997132000000647</v>
       </c>
       <c r="D209" s="5">
-        <v>4.3592283841523027</v>
+        <v>4.359228436636875</v>
       </c>
       <c r="E209" s="5">
-        <v>4.7700614143508346</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7700614097667904</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>958.36444984000002</v>
+        <v>958.36444979999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.54386873999999352</v>
+        <v>0.54386869999996179</v>
       </c>
       <c r="D210" s="5">
-        <v>0.68351481384834045</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.6835147634206562</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>962.90235027000006</v>
+        <v>962.90235029999997</v>
       </c>
       <c r="C211" s="5">
-        <v>4.5379004300000361</v>
+        <v>4.5379004999999779</v>
       </c>
       <c r="D211" s="5">
-        <v>5.8323931061211365</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.832393198695196</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>967.29238640000005</v>
       </c>
       <c r="C212" s="5">
-        <v>4.3900361299999986</v>
+        <v>4.3900361000000885</v>
       </c>
       <c r="D212" s="5">
-        <v>5.6102990386034168</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6102989991189345</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>972.95182130000001</v>
       </c>
       <c r="C213" s="5">
         <v>5.6594348999999511</v>
       </c>
       <c r="D213" s="5">
         <v>7.2513558761523544</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>975.66510642000003</v>
+        <v>975.66510640000001</v>
       </c>
       <c r="C214" s="5">
-        <v>2.7132851200000232</v>
+        <v>2.7132851000000073</v>
       </c>
       <c r="D214" s="5">
-        <v>3.3982656046405602</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.398265579206039</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>980.61032628999999</v>
+        <v>980.6103263</v>
       </c>
       <c r="C215" s="5">
-        <v>4.9452198699999599</v>
+        <v>4.9452198999999837</v>
       </c>
       <c r="D215" s="5">
-        <v>6.2547291618671119</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2547292010070477</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>984.51870341999995</v>
+        <v>984.51870340000005</v>
       </c>
       <c r="C216" s="5">
-        <v>3.9083771299999626</v>
+        <v>3.9083771000000525</v>
       </c>
       <c r="D216" s="5">
-        <v>4.8890388455435474</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8890388071389124</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>987.82276684999999</v>
+        <v>987.82276690000003</v>
       </c>
       <c r="C217" s="5">
-        <v>3.304063430000042</v>
+        <v>3.3040634999999838</v>
       </c>
       <c r="D217" s="5">
-        <v>4.102395520445401</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1023956090542102</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>985.96439519</v>
+        <v>985.96439520000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.8583716599999889</v>
+        <v>-1.8583717000000206</v>
       </c>
       <c r="D218" s="5">
-        <v>-2.2343235778185422</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2343236253022147</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>993.28162280000004</v>
       </c>
       <c r="C219" s="5">
-        <v>7.3172276100000317</v>
+        <v>7.3172276000000238</v>
       </c>
       <c r="D219" s="5">
-        <v>9.278322534977379</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2783225216773282</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>995.96835228999998</v>
+        <v>995.96835229999999</v>
       </c>
       <c r="C220" s="5">
-        <v>2.6867294899999479</v>
+        <v>2.6867294999999558</v>
       </c>
       <c r="D220" s="5">
-        <v>3.2946093681795796</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2946093806252241</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>998.54240704999995</v>
+        <v>998.54240709999999</v>
       </c>
       <c r="C221" s="5">
-        <v>2.5740547599999672</v>
+        <v>2.574054799999999</v>
       </c>
       <c r="D221" s="5">
-        <v>3.1458360986678091</v>
+        <v>3.1458361482179509</v>
       </c>
       <c r="E221" s="5">
-        <v>4.2515087641187721</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2515087693389741</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1002.3062803</v>
+        <v>1002.30628</v>
       </c>
       <c r="C222" s="5">
-        <v>3.7638732500000742</v>
+        <v>3.7638729000000239</v>
       </c>
       <c r="D222" s="5">
-        <v>4.6182028865137115</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6182024478921724</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1004.1826066</v>
+        <v>1004.182607</v>
       </c>
       <c r="C223" s="5">
-        <v>1.8763262999999597</v>
+        <v>1.8763269999999466</v>
       </c>
       <c r="D223" s="5">
-        <v>2.2696847984698065</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2696856546435384</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1001.7654849</v>
+        <v>1001.765485</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.4171216999999388</v>
+        <v>-2.4171219999999494</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.850530093344017</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8505304413451893</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1006.7028585</v>
+        <v>1006.702859</v>
       </c>
       <c r="C225" s="5">
-        <v>4.9373736000000008</v>
+        <v>4.9373739999999771</v>
       </c>
       <c r="D225" s="5">
-        <v>6.0773958831986663</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0773963883566928</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1006.8778136</v>
+        <v>1006.8778139999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.17495509999992009</v>
+        <v>0.17495499999995445</v>
       </c>
       <c r="D226" s="5">
-        <v>0.20874770615084692</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.20874758661801884</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1006.075058</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.80275559999995494</v>
+        <v>-0.80275599999993119</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.95254241982436483</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.95254289200457087</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1009.6543749</v>
+        <v>1009.654375</v>
       </c>
       <c r="C228" s="5">
-        <v>3.5793168999999807</v>
+        <v>3.5793169999999463</v>
       </c>
       <c r="D228" s="5">
-        <v>4.3537809095799407</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3537810336069294</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1008.2235812</v>
+        <v>1008.223581</v>
       </c>
       <c r="C229" s="5">
-        <v>-1.4307936999999811</v>
+        <v>-1.4307939999999917</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.6873430795587896</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.687343430431687</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>999.30414932999997</v>
+        <v>999.30414929999995</v>
       </c>
       <c r="C230" s="5">
-        <v>-8.9194318700000395</v>
+        <v>-8.9194317000000183</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.11440907109461</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.114408889510063</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1010.0511855</v>
+        <v>1010.051186</v>
       </c>
       <c r="C231" s="5">
-        <v>10.747036170000001</v>
+        <v>10.747036700000081</v>
       </c>
       <c r="D231" s="5">
-        <v>13.696816359522801</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.696817075874602</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1010.9566968</v>
+        <v>1010.956697</v>
       </c>
       <c r="C232" s="5">
-        <v>0.90551130000005742</v>
+        <v>0.90551099999993312</v>
       </c>
       <c r="D232" s="5">
-        <v>1.0811208790552529</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0811205185691675</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1012.1837879</v>
+        <v>1012.183788</v>
       </c>
       <c r="C233" s="5">
-        <v>1.2270910999999387</v>
+        <v>1.2270910000000868</v>
       </c>
       <c r="D233" s="5">
-        <v>1.4663135090384083</v>
+        <v>1.4663133884525559</v>
       </c>
       <c r="E233" s="5">
-        <v>1.3661293455027979</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3661293504416916</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1012.6058611</v>
+        <v>1012.605861</v>
       </c>
       <c r="C234" s="5">
-        <v>0.42207319999999982</v>
+        <v>0.42207299999995485</v>
       </c>
       <c r="D234" s="5">
-        <v>0.50154040360992358</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.50154016535912671</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1011.1096563</v>
+        <v>1011.109656</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.4962047999999868</v>
+        <v>-1.4962050000000318</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.7587557379326157</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7587559712932133</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1009.2341542</v>
+        <v>1009.234154</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.8755020999999488</v>
+        <v>-1.8755019999999831</v>
       </c>
       <c r="D236" s="5">
-        <v>-2.2033054564160715</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2033053407808811</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1006.228293</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.0058612000000267</v>
+        <v>-3.0058609999999817</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.5160615633175296</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.516061333874787</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1007.1937971</v>
+        <v>1007.193797</v>
       </c>
       <c r="C238" s="5">
-        <v>0.96550409999997555</v>
+        <v>0.96550400000000991</v>
       </c>
       <c r="D238" s="5">
-        <v>1.1575295113420703</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1575293908201223</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1007.2513097999999</v>
+        <v>1007.25131</v>
       </c>
       <c r="C239" s="5">
-        <v>5.7512699999961114E-2</v>
+        <v>5.7512999999971726E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>6.8543828695055709E-2</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8544186355312675E-2</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1007.6282277</v>
+        <v>1007.628228</v>
       </c>
       <c r="C240" s="5">
-        <v>0.37691790000008041</v>
+        <v>0.37691800000004605</v>
       </c>
       <c r="D240" s="5">
-        <v>0.44997065817309334</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.44997077771096183</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1006.1187056</v>
+        <v>1006.118706</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.5095221000000265</v>
+        <v>-1.5095220000000609</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.7829745823305876</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7829744646605139</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1002.8815647</v>
+        <v>1002.881565</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.2371408999999858</v>
+        <v>-3.2371409999999514</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.7933492949601688</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7933494085948372</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1000.4338076</v>
+        <v>1000.433808</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.4477570999999898</v>
+        <v>-2.4477570000000242</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.8898698371797593</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8898697198452505</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>999.00797219000003</v>
+        <v>999.00797220000004</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.4258354099999906</v>
+        <v>-1.4258357999999589</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.696917843683432</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.696918303525552</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>999.17761704999998</v>
+        <v>999.17761710000002</v>
       </c>
       <c r="C245" s="5">
-        <v>0.16964485999994849</v>
+        <v>0.16964489999998023</v>
       </c>
       <c r="D245" s="5">
-        <v>0.20396641253297432</v>
+        <v>0.20396646066862534</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.2849613879890476</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2849613928019199</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>997.36763702999997</v>
+        <v>997.36763699999995</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.8099800200000118</v>
+        <v>-1.8099801000000753</v>
       </c>
       <c r="D246" s="5">
-        <v>-2.1522365417576239</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1522366358328382</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>997.57848765000006</v>
+        <v>997.57848769999998</v>
       </c>
       <c r="C247" s="5">
-        <v>0.21085062000008747</v>
+        <v>0.21085070000003725</v>
       </c>
       <c r="D247" s="5">
-        <v>0.2539837258993094</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.25398382238452921</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>999.56012935000001</v>
+        <v>999.56012940000005</v>
       </c>
       <c r="C248" s="5">
-        <v>1.9816416999999547</v>
+        <v>1.9816417000000683</v>
       </c>
       <c r="D248" s="5">
-        <v>2.4099590641793123</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4099590640575874</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>999.62935381</v>
+        <v>999.62935379999999</v>
       </c>
       <c r="C249" s="5">
-        <v>6.9224459999986721E-2</v>
+        <v>6.9224399999939124E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>8.3137570371261127E-2</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3137498280660971E-2</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1002.8977642999999</v>
+        <v>1002.8977640000001</v>
       </c>
       <c r="C250" s="5">
-        <v>3.2684104899999511</v>
+        <v>3.2684102000000621</v>
       </c>
       <c r="D250" s="5">
-        <v>3.994878343883479</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9948779830679015</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1003.6425833</v>
+        <v>1003.6425829999999</v>
       </c>
       <c r="C251" s="5">
-        <v>0.74481900000000678</v>
+        <v>0.74481899999989309</v>
       </c>
       <c r="D251" s="5">
-        <v>0.89484959577075252</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.89484959603938208</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1004.5878517</v>
+        <v>1004.587852</v>
       </c>
       <c r="C252" s="5">
-        <v>0.94526840000003176</v>
+        <v>0.94526900000005298</v>
       </c>
       <c r="D252" s="5">
-        <v>1.1360782167947114</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1360789419901485</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1007.9811548</v>
+        <v>1007.9811549999999</v>
       </c>
       <c r="C253" s="5">
-        <v>3.3933031000000256</v>
+        <v>3.3933029999999462</v>
       </c>
       <c r="D253" s="5">
-        <v>4.1295250096207603</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1295248843985499</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1013.1522735999999</v>
+        <v>1013.152274</v>
       </c>
       <c r="C254" s="5">
-        <v>5.1711187999999311</v>
+        <v>5.1711190000000897</v>
       </c>
       <c r="D254" s="5">
-        <v>6.3329172305718995</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3329174811661559</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1022.0059984</v>
+        <v>1022.005998</v>
       </c>
       <c r="C255" s="5">
-        <v>8.8537248000000091</v>
+        <v>8.8537239999999429</v>
       </c>
       <c r="D255" s="5">
-        <v>11.005540831560246</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.005539784296836</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1022.9346634</v>
+        <v>1022.934663</v>
       </c>
       <c r="C256" s="5">
         <v>0.92866500000002361</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0958686235350346</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0958686239659121</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1025.3328575</v>
+        <v>1025.332858</v>
       </c>
       <c r="C257" s="5">
-        <v>2.3981941000000688</v>
+        <v>2.398194999999987</v>
       </c>
       <c r="D257" s="5">
-        <v>2.849871359665701</v>
+        <v>2.8498724441289314</v>
       </c>
       <c r="E257" s="5">
-        <v>2.6176767777506438</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6176768226566782</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1025.7503165999999</v>
+        <v>1025.750317</v>
       </c>
       <c r="C258" s="5">
-        <v>0.41745909999985997</v>
+        <v>0.41745900000000802</v>
       </c>
       <c r="D258" s="5">
-        <v>0.48966949431319406</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.4896693765137794</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1022.7426037</v>
+        <v>1022.742604</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.0077128999998877</v>
+        <v>-3.007712999999967</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.4624543884618553</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4624545004024676</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1033.5474339</v>
+        <v>1033.5474340000001</v>
       </c>
       <c r="C260" s="5">
-        <v>10.804830199999969</v>
+        <v>10.804830000000038</v>
       </c>
       <c r="D260" s="5">
-        <v>13.440671159634277</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.44067089203933</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1037.0210242000001</v>
+        <v>1037.0210239999999</v>
       </c>
       <c r="C261" s="5">
-        <v>3.473590300000069</v>
+        <v>3.473589999999831</v>
       </c>
       <c r="D261" s="5">
-        <v>4.1084014266460356</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1084010648305025</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1038.3314660999999</v>
+        <v>1038.3314660000001</v>
       </c>
       <c r="C262" s="5">
-        <v>1.310441899999887</v>
+        <v>1.3104420000001937</v>
       </c>
       <c r="D262" s="5">
-        <v>1.526975538295483</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5269756559270542</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1040.1030529</v>
+        <v>1040.103053</v>
       </c>
       <c r="C263" s="5">
-        <v>1.7715868000000228</v>
+        <v>1.7715869999999541</v>
       </c>
       <c r="D263" s="5">
-        <v>2.0667461800174314</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0667464157337667</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1040.7310482</v>
+        <v>1040.7310480000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.62799530000006598</v>
+        <v>0.62799500000005537</v>
       </c>
       <c r="D264" s="5">
-        <v>0.72694906284673788</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.72694871435130537</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1045.6846638</v>
+        <v>1045.6846640000001</v>
       </c>
       <c r="C265" s="5">
-        <v>4.953615599999921</v>
+        <v>4.9536160000000109</v>
       </c>
       <c r="D265" s="5">
-        <v>5.8636175157825932</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8636180028843743</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1050.1372361000001</v>
+        <v>1050.137236</v>
       </c>
       <c r="C266" s="5">
-        <v>4.4525723000001562</v>
+        <v>4.4525719999999183</v>
       </c>
       <c r="D266" s="5">
-        <v>5.2310330225779467</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2310326608085544</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1053.3126255</v>
+        <v>1053.3126259999999</v>
       </c>
       <c r="C267" s="5">
-        <v>3.1753893999998581</v>
+        <v>3.1753899999998794</v>
       </c>
       <c r="D267" s="5">
-        <v>3.6895002283856115</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6895009375204291</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1056.4426602999999</v>
+        <v>1056.4426599999999</v>
       </c>
       <c r="C268" s="5">
-        <v>3.1300347999999758</v>
+        <v>3.1300340000000233</v>
       </c>
       <c r="D268" s="5">
-        <v>3.6247948012230857</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.624793857825459</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1056.5612048999999</v>
+        <v>1056.561205</v>
       </c>
       <c r="C269" s="5">
-        <v>0.11854459999995015</v>
+        <v>0.11854500000004009</v>
       </c>
       <c r="D269" s="5">
-        <v>0.13473646183763677</v>
+        <v>0.13473691679213307</v>
       </c>
       <c r="E269" s="5">
-        <v>3.0456789882011392</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0456789477042223</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1061.5322407000001</v>
+        <v>1061.5322410000001</v>
       </c>
       <c r="C270" s="5">
-        <v>4.9710358000002088</v>
+        <v>4.9710360000001401</v>
       </c>
       <c r="D270" s="5">
-        <v>5.7943189500542669</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7943191886801637</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1064.4879171</v>
+        <v>1064.4879169999999</v>
       </c>
       <c r="C271" s="5">
-        <v>2.9556763999999021</v>
+        <v>2.9556759999998121</v>
       </c>
       <c r="D271" s="5">
-        <v>3.3928640296593704</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3928635624654202</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1070.5968637000001</v>
+        <v>1070.5968640000001</v>
       </c>
       <c r="C272" s="5">
-        <v>6.1089466000000812</v>
+        <v>6.1089470000001711</v>
       </c>
       <c r="D272" s="5">
-        <v>7.1082114917933481</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1082119727000403</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1075.5062310000001</v>
       </c>
       <c r="C273" s="5">
-        <v>4.9093672999999853</v>
+        <v>4.9093669999999747</v>
       </c>
       <c r="D273" s="5">
-        <v>5.6436915644435537</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6436912092051372</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1079.5193489000001</v>
+        <v>1079.5193489999999</v>
       </c>
       <c r="C274" s="5">
-        <v>4.0131178999999975</v>
+        <v>4.0131179999998494</v>
       </c>
       <c r="D274" s="5">
-        <v>4.5706964342354661</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5706965504767716</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1087.0503561</v>
+        <v>1087.050356</v>
       </c>
       <c r="C275" s="5">
-        <v>7.5310071999999764</v>
+        <v>7.5310070000000451</v>
       </c>
       <c r="D275" s="5">
-        <v>8.7003096498919454</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.7003094090651665</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1084.8913121000001</v>
+        <v>1084.891312</v>
       </c>
       <c r="C276" s="5">
         <v>-2.1590439999999944</v>
       </c>
       <c r="D276" s="5">
-        <v>-2.357514825011231</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3575148252257705</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1093.4335355000001</v>
+        <v>1093.433536</v>
       </c>
       <c r="C277" s="5">
-        <v>8.5422234000000117</v>
+        <v>8.5422240000000329</v>
       </c>
       <c r="D277" s="5">
-        <v>9.8686778274175815</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.8686785518261377</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1098.7950338999999</v>
+        <v>1098.795034</v>
       </c>
       <c r="C278" s="5">
-        <v>5.3614983999998458</v>
+        <v>5.3614979999999832</v>
       </c>
       <c r="D278" s="5">
-        <v>6.0453380067226448</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0453375406329002</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1102.0218255</v>
+        <v>1102.0218259999999</v>
       </c>
       <c r="C279" s="5">
-        <v>3.2267916000000696</v>
+        <v>3.2267919999999322</v>
       </c>
       <c r="D279" s="5">
-        <v>3.581475788391919</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5814762392233579</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1107.2357955</v>
+        <v>1107.2357959999999</v>
       </c>
       <c r="C280" s="5">
         <v>5.2139700000000175</v>
       </c>
       <c r="D280" s="5">
-        <v>5.8276276919067893</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8276276891937151</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1115.8750643000001</v>
+        <v>1115.8750640000001</v>
       </c>
       <c r="C281" s="5">
-        <v>8.6392688000000817</v>
+        <v>8.6392680000001292</v>
       </c>
       <c r="D281" s="5">
-        <v>9.7755100061211806</v>
+        <v>9.775509057104447</v>
       </c>
       <c r="E281" s="5">
-        <v>5.6138592941820109</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6138592557920086</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1117.5572597</v>
+        <v>1117.55726</v>
       </c>
       <c r="C282" s="5">
-        <v>1.682195399999955</v>
+        <v>1.6821959999999763</v>
       </c>
       <c r="D282" s="5">
-        <v>1.82408952018418</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8240901766930051</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1124.9834733</v>
+        <v>1124.983473</v>
       </c>
       <c r="C283" s="5">
-        <v>7.4262135999999828</v>
+        <v>7.4262129999999615</v>
       </c>
       <c r="D283" s="5">
-        <v>8.2720351562828967</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2720344610292873</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1127.7500743000001</v>
+        <v>1127.750074</v>
       </c>
       <c r="C284" s="5">
         <v>2.7666010000000369</v>
       </c>
       <c r="D284" s="5">
-        <v>2.9913292331302355</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9913292339388775</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1131.2788745</v>
+        <v>1131.278875</v>
       </c>
       <c r="C285" s="5">
-        <v>3.5288001999999778</v>
+        <v>3.5288009999999304</v>
       </c>
       <c r="D285" s="5">
-        <v>3.8201742958213769</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8201751778699444</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1135.7726508999999</v>
+        <v>1135.772651</v>
       </c>
       <c r="C286" s="5">
-        <v>4.4937763999998879</v>
+        <v>4.4937760000000253</v>
       </c>
       <c r="D286" s="5">
-        <v>4.872290896367959</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8722904509565401</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1139.4327054</v>
+        <v>1139.4327049999999</v>
       </c>
       <c r="C287" s="5">
-        <v>3.6600545000001148</v>
+        <v>3.6600539999999455</v>
       </c>
       <c r="D287" s="5">
-        <v>3.9363090159312941</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9363084682726424</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1142.6928998000001</v>
+        <v>1142.6929</v>
       </c>
       <c r="C288" s="5">
-        <v>3.2601944000000458</v>
+        <v>3.260195000000067</v>
       </c>
       <c r="D288" s="5">
-        <v>3.4880431557683389</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4880438090804322</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1146.2034774000001</v>
+        <v>1146.203477</v>
       </c>
       <c r="C289" s="5">
-        <v>3.5105776000000333</v>
+        <v>3.510577000000012</v>
       </c>
       <c r="D289" s="5">
-        <v>3.749572052622252</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7495714002405922</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1148.2641896</v>
+        <v>1148.2641900000001</v>
       </c>
       <c r="C290" s="5">
-        <v>2.0607121999998981</v>
+        <v>2.060713000000078</v>
       </c>
       <c r="D290" s="5">
-        <v>2.1788922852302273</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1788931402595857</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1150.7638471</v>
+        <v>1150.7638469999999</v>
       </c>
       <c r="C291" s="5">
-        <v>2.4996575000000121</v>
+        <v>2.4996569999998428</v>
       </c>
       <c r="D291" s="5">
-        <v>2.6437860365560839</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6437855004467492</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1156.8961247</v>
+        <v>1156.896125</v>
       </c>
       <c r="C292" s="5">
-        <v>6.1322775999999521</v>
+        <v>6.1322780000000421</v>
       </c>
       <c r="D292" s="5">
-        <v>6.58543997478509</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5854404176009629</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1158.3673874000001</v>
+        <v>1158.367387</v>
       </c>
       <c r="C293" s="5">
-        <v>1.4712627000001248</v>
+        <v>1.4712620000000243</v>
       </c>
       <c r="D293" s="5">
-        <v>1.5367988968910007</v>
+        <v>1.5367981601869474</v>
       </c>
       <c r="E293" s="5">
-        <v>3.8079821352272836</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8079821272894776</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1164.9984182000001</v>
+        <v>1164.9984179999999</v>
       </c>
       <c r="C294" s="5">
-        <v>6.6310307999999623</v>
+        <v>6.6310309999998935</v>
       </c>
       <c r="D294" s="5">
-        <v>7.0898142234723238</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0898144466127855</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1165.8153335</v>
+        <v>1165.8153339999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.81691529999989143</v>
+        <v>0.81691599999999198</v>
       </c>
       <c r="D295" s="5">
-        <v>0.84471180338232532</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.84471253014022363</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1174.4359924</v>
+        <v>1174.4359919999999</v>
       </c>
       <c r="C296" s="5">
-        <v>8.6206589000000804</v>
+        <v>8.6206580000000486</v>
       </c>
       <c r="D296" s="5">
-        <v>9.2433655481200425</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2433645394017105</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1179.1321387</v>
+        <v>1179.1321390000001</v>
       </c>
       <c r="C297" s="5">
-        <v>4.6961463000000094</v>
+        <v>4.69614700000011</v>
       </c>
       <c r="D297" s="5">
-        <v>4.905315038476199</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.905315787517206</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1183.5086954000001</v>
+        <v>1183.508695</v>
       </c>
       <c r="C298" s="5">
-        <v>4.3765567000000374</v>
+        <v>4.3765559999999368</v>
       </c>
       <c r="D298" s="5">
-        <v>4.5460710098229384</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5460702666227482</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1189.4389240999999</v>
+        <v>1189.438924</v>
       </c>
       <c r="C299" s="5">
-        <v>5.9302286999998159</v>
+        <v>5.9302290000000539</v>
       </c>
       <c r="D299" s="5">
-        <v>6.1813693277183779</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1813696512383887</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1190.8373481000001</v>
+        <v>1190.837348</v>
       </c>
       <c r="C300" s="5">
-        <v>1.3984240000002046</v>
+        <v>1.3984239999999772</v>
       </c>
       <c r="D300" s="5">
-        <v>1.419999504360403</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4199995044802405</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1193.826116</v>
       </c>
       <c r="C301" s="5">
-        <v>2.988767899999857</v>
+        <v>2.9887679999999364</v>
       </c>
       <c r="D301" s="5">
-        <v>3.0536882930478404</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.053688396894505</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1199.0612157999999</v>
+        <v>1199.0612160000001</v>
       </c>
       <c r="C302" s="5">
-        <v>5.2350997999999436</v>
+        <v>5.2351000000001022</v>
       </c>
       <c r="D302" s="5">
-        <v>5.39096137327022</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3909615842172576</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1204.1418816</v>
+        <v>1204.1418819999999</v>
       </c>
       <c r="C303" s="5">
-        <v>5.0806658000001335</v>
+        <v>5.0806659999998374</v>
       </c>
       <c r="D303" s="5">
-        <v>5.2048289879592424</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2048291967564886</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1205.7153019</v>
+        <v>1205.7153020000001</v>
       </c>
       <c r="C304" s="5">
-        <v>1.5734202999999525</v>
+        <v>1.5734200000001692</v>
       </c>
       <c r="D304" s="5">
-        <v>1.5793262512058925</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5793259473842802</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>1210.6325890000001</v>
       </c>
       <c r="C305" s="5">
-        <v>4.9172871000000669</v>
+        <v>4.9172869999999875</v>
       </c>
       <c r="D305" s="5">
-        <v>5.0052599362008676</v>
+        <v>5.0052598316934427</v>
       </c>
       <c r="E305" s="5">
-        <v>4.5119710869373941</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5119711230267923</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1211.9226206999999</v>
+        <v>1211.9226209999999</v>
       </c>
       <c r="C306" s="5">
-        <v>1.2900316999998722</v>
+        <v>1.2900319999998828</v>
       </c>
       <c r="D306" s="5">
-        <v>1.286222565817452</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2862228666869591</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1218.7484428</v>
+        <v>1218.748443</v>
       </c>
       <c r="C307" s="5">
-        <v>6.8258221000000958</v>
+        <v>6.8258220000000165</v>
       </c>
       <c r="D307" s="5">
-        <v>6.9720171056513625</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9720169985452163</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1218.3176318999999</v>
+        <v>1218.317632</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.43081090000009681</v>
+        <v>-0.43081099999994876</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.42335986591692798</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.42335996392698361</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1228.3652626999999</v>
+        <v>1228.3652629999999</v>
       </c>
       <c r="C309" s="5">
-        <v>10.047630799999979</v>
+        <v>10.04763099999991</v>
       </c>
       <c r="D309" s="5">
-        <v>10.358035956071721</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.358036170801954</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1234.1963347000001</v>
+        <v>1234.1963350000001</v>
       </c>
       <c r="C310" s="5">
         <v>5.8310720000001766</v>
       </c>
       <c r="D310" s="5">
-        <v>5.8475258453171808</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.847525843851642</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1239.8137492000001</v>
+        <v>1239.8137489999999</v>
       </c>
       <c r="C311" s="5">
-        <v>5.6174144999999953</v>
+        <v>5.617413999999826</v>
       </c>
       <c r="D311" s="5">
-        <v>5.6005915913927673</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6005910789496571</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1247.0656597</v>
+        <v>1247.06566</v>
       </c>
       <c r="C312" s="5">
-        <v>7.2519104999998945</v>
+        <v>7.2519110000000637</v>
       </c>
       <c r="D312" s="5">
-        <v>7.2492995043644148</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2493000215797077</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1251.7221583</v>
+        <v>1251.722158</v>
       </c>
       <c r="C313" s="5">
-        <v>4.6564986000000772</v>
+        <v>4.656498000000056</v>
       </c>
       <c r="D313" s="5">
-        <v>4.5739325536498843</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5739319510096799</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1258.8364446</v>
+        <v>1258.8364449999999</v>
       </c>
       <c r="C314" s="5">
-        <v>7.1142863000000034</v>
+        <v>7.1142869999998766</v>
       </c>
       <c r="D314" s="5">
-        <v>7.0376113506318561</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0376120666151065</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1263.7120519</v>
+        <v>1263.7120520000001</v>
       </c>
       <c r="C315" s="5">
-        <v>4.875607299999956</v>
+        <v>4.8756070000001728</v>
       </c>
       <c r="D315" s="5">
-        <v>4.7480231964931452</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7480228965512961</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1265.3081112</v>
+        <v>1265.3081110000001</v>
       </c>
       <c r="C316" s="5">
-        <v>1.596059299999979</v>
+        <v>1.5960589999999684</v>
       </c>
       <c r="D316" s="5">
-        <v>1.5261638784912046</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.526163589511742</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1268.3102120999999</v>
+        <v>1268.3102120000001</v>
       </c>
       <c r="C317" s="5">
-        <v>3.0021008999999594</v>
+        <v>3.0021010000000388</v>
       </c>
       <c r="D317" s="5">
-        <v>2.8845983827396893</v>
+        <v>2.8845984805448976</v>
       </c>
       <c r="E317" s="5">
-        <v>4.7642549543162716</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7642549460561456</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1274.9756891</v>
+        <v>1274.9756890000001</v>
       </c>
       <c r="C318" s="5">
         <v>6.6654770000000099</v>
       </c>
       <c r="D318" s="5">
-        <v>6.4919978039388537</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4919978044655657</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1279.7405578</v>
+        <v>1279.740558</v>
       </c>
       <c r="C319" s="5">
-        <v>4.7648687000000791</v>
+        <v>4.7648689999998624</v>
       </c>
       <c r="D319" s="5">
-        <v>4.5780069937895851</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5780072883411016</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1279.0183050000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.72225279999997838</v>
+        <v>-0.72225299999990966</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.67515099910553378</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.67515118537727625</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1285.5209379999999</v>
       </c>
       <c r="C321" s="5">
         <v>6.5026329999998325</v>
       </c>
       <c r="D321" s="5">
         <v>6.2744179615850104</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1286.6673415</v>
+        <v>1286.667342</v>
       </c>
       <c r="C322" s="5">
-        <v>1.1464035000001331</v>
+        <v>1.146404000000075</v>
       </c>
       <c r="D322" s="5">
-        <v>1.0754019702747586</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0754024416105068</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1287.6266547</v>
+        <v>1287.626655</v>
       </c>
       <c r="C323" s="5">
-        <v>0.95931319999999687</v>
+        <v>0.95931300000006559</v>
       </c>
       <c r="D323" s="5">
-        <v>0.89837378201473861</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.89837359360025459</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1289.5957094</v>
+        <v>1289.5957089999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.9690547000000151</v>
+        <v>1.9690539999999146</v>
       </c>
       <c r="D324" s="5">
-        <v>1.8505679124430241</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8505672485872315</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1294.6497548</v>
+        <v>1294.6497549999999</v>
       </c>
       <c r="C325" s="5">
-        <v>5.05404539999995</v>
+        <v>5.0540459999999712</v>
       </c>
       <c r="D325" s="5">
-        <v>4.8056188291202284</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8056194135038366</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1299.6264255999999</v>
+        <v>1299.626426</v>
       </c>
       <c r="C326" s="5">
-        <v>4.9766707999999653</v>
+        <v>4.976671000000124</v>
       </c>
       <c r="D326" s="5">
-        <v>4.7116202085323744</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7116204011585561</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1297.9081324000001</v>
+        <v>1297.908132</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.7182931999998345</v>
+        <v>-1.7182940000000144</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.5750861943471861</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5750869218676522</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1301.7386203000001</v>
+        <v>1301.7386200000001</v>
       </c>
       <c r="C328" s="5">
-        <v>3.8304878999999801</v>
+        <v>3.8304880000000594</v>
       </c>
       <c r="D328" s="5">
-        <v>3.59958935041369</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5995894470436829</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1302.0623516999999</v>
+        <v>1302.0623519999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.32373139999981504</v>
+        <v>0.32373199999983626</v>
       </c>
       <c r="D329" s="5">
-        <v>0.29883839644264665</v>
+        <v>0.29883895113289594</v>
       </c>
       <c r="E329" s="5">
-        <v>2.661189611027015</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6611896427748638</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1307.4135329000001</v>
+        <v>1307.4135329999999</v>
       </c>
       <c r="C330" s="5">
-        <v>5.3511812000001555</v>
+        <v>5.3511809999999969</v>
       </c>
       <c r="D330" s="5">
-        <v>5.044744975062887</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0447447810449297</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1306.5828196</v>
+        <v>1306.5828200000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.83071330000007038</v>
+        <v>-0.83071299999983239</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.75980526628643963</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.75980499279395541</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1311.4762252999999</v>
+        <v>1311.4762250000001</v>
       </c>
       <c r="C332" s="5">
-        <v>4.8934056999999029</v>
+        <v>4.8934050000000298</v>
       </c>
       <c r="D332" s="5">
-        <v>4.587972636494575</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5879719651754414</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1312.3594988</v>
+        <v>1312.3594989999999</v>
       </c>
       <c r="C333" s="5">
-        <v>0.88327350000008664</v>
+        <v>0.88327399999980116</v>
       </c>
       <c r="D333" s="5">
-        <v>0.81119521701602526</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.81119567810248316</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1316.7706301999999</v>
+        <v>1316.77063</v>
       </c>
       <c r="C334" s="5">
-        <v>4.4111313999999311</v>
+        <v>4.4111310000000685</v>
       </c>
       <c r="D334" s="5">
-        <v>4.1088735503723939</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1088731702285441</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1319.6197179999999</v>
       </c>
       <c r="C335" s="5">
-        <v>2.8490878000000066</v>
+        <v>2.8490879999999379</v>
       </c>
       <c r="D335" s="5">
-        <v>2.6275542597371082</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.627554446790259</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1323.2098053</v>
+        <v>1323.209805</v>
       </c>
       <c r="C336" s="5">
-        <v>3.5900873000000502</v>
+        <v>3.5900870000000396</v>
       </c>
       <c r="D336" s="5">
-        <v>3.3139510377944603</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3139507567127247</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1327.2845387</v>
+        <v>1327.284539</v>
       </c>
       <c r="C337" s="5">
-        <v>4.0747334000000137</v>
+        <v>4.0747340000000349</v>
       </c>
       <c r="D337" s="5">
-        <v>3.7585513239525303</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.758551887668693</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1320.1395829999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-7.1449557000000823</v>
+        <v>-7.1449560000000929</v>
       </c>
       <c r="D338" s="5">
-        <v>-6.2719001762173825</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.271900430436494</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1326.8510325</v>
+        <v>1326.8510329999999</v>
       </c>
       <c r="C339" s="5">
-        <v>6.7114495000000716</v>
+        <v>6.7114500000000135</v>
       </c>
       <c r="D339" s="5">
-        <v>6.2741801569324851</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2741806375025355</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1330.2746385999999</v>
+        <v>1330.274639</v>
       </c>
       <c r="C340" s="5">
-        <v>3.4236060999999154</v>
+        <v>3.4236060000000634</v>
       </c>
       <c r="D340" s="5">
-        <v>3.1406196969262501</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1406196026862121</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1334.9089289000001</v>
+        <v>1334.9089289999999</v>
       </c>
       <c r="C341" s="5">
-        <v>4.6342903000002025</v>
+        <v>4.6342899999999645</v>
       </c>
       <c r="D341" s="5">
-        <v>4.2614879122461424</v>
+        <v>4.2614876297661919</v>
       </c>
       <c r="E341" s="5">
-        <v>2.522657778801074</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5226577628595814</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1338.7157758000001</v>
+        <v>1338.715776</v>
       </c>
       <c r="C342" s="5">
-        <v>3.8068468999999823</v>
+        <v>3.8068470000000616</v>
       </c>
       <c r="D342" s="5">
-        <v>3.4763067500923395</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.476306842582022</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1342.822388</v>
       </c>
       <c r="C343" s="5">
-        <v>4.1066121999999723</v>
+        <v>4.106612000000041</v>
       </c>
       <c r="D343" s="5">
-        <v>3.7438366332466</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7438364472584418</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1346.8836710999999</v>
+        <v>1346.883671</v>
       </c>
       <c r="C344" s="5">
-        <v>4.061283099999855</v>
+        <v>4.0612830000000031</v>
       </c>
       <c r="D344" s="5">
-        <v>3.6903101222759638</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6903100298938618</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1347.2483099000001</v>
+        <v>1347.2483099999999</v>
       </c>
       <c r="C345" s="5">
-        <v>0.36463880000019344</v>
+        <v>0.36463899999989735</v>
       </c>
       <c r="D345" s="5">
-        <v>0.32535748669886289</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.32535766544321554</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1349.4740786</v>
+        <v>1349.4740790000001</v>
       </c>
       <c r="C346" s="5">
-        <v>2.2257686999998896</v>
+        <v>2.2257690000001276</v>
       </c>
       <c r="D346" s="5">
-        <v>2.0006154897632467</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0006157617213916</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1353.6827174</v>
+        <v>1353.6827169999999</v>
       </c>
       <c r="C347" s="5">
-        <v>4.208638800000017</v>
+        <v>4.2086379999998371</v>
       </c>
       <c r="D347" s="5">
-        <v>3.8073368318053191</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8073360944798518</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1357.5340997000001</v>
+        <v>1357.5341000000001</v>
       </c>
       <c r="C348" s="5">
-        <v>3.8513823000000684</v>
+        <v>3.851383000000169</v>
       </c>
       <c r="D348" s="5">
-        <v>3.4680721641435985</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4680728054127918</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1367.10277</v>
       </c>
       <c r="C349" s="5">
-        <v>9.5686702999998943</v>
+        <v>9.5686699999998837</v>
       </c>
       <c r="D349" s="5">
-        <v>8.7940115207310718</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.7940112322237205</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1362.6750291999999</v>
+        <v>1362.675029</v>
       </c>
       <c r="C350" s="5">
-        <v>-4.4277408000000378</v>
+        <v>-4.4277409999999691</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.8180423624934234</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8180425318930622</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1370.8133688</v>
+        <v>1370.813369</v>
       </c>
       <c r="C351" s="5">
-        <v>8.1383396000001085</v>
+        <v>8.138339999999971</v>
       </c>
       <c r="D351" s="5">
-        <v>7.4069546937678865</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4069550709838561</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1368.5157048999999</v>
+        <v>1368.515705</v>
       </c>
       <c r="C352" s="5">
-        <v>-2.2976639000000887</v>
+        <v>-2.2976639999999406</v>
       </c>
       <c r="D352" s="5">
-        <v>-1.9929192275781715</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9929193132286693</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1376.0299580000001</v>
       </c>
       <c r="C353" s="5">
-        <v>7.5142531000001327</v>
+        <v>7.5142530000000534</v>
       </c>
       <c r="D353" s="5">
-        <v>6.7916365246489585</v>
+        <v>6.7916364310071975</v>
       </c>
       <c r="E353" s="5">
-        <v>3.0804370402919501</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0804370325700381</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1379.9420067999999</v>
+        <v>1379.9420070000001</v>
       </c>
       <c r="C354" s="5">
-        <v>3.9120487999998659</v>
+        <v>3.9120490000000245</v>
       </c>
       <c r="D354" s="5">
-        <v>3.4654503369323741</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4654505168799199</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1387.0035797999999</v>
+        <v>1387.0035800000001</v>
       </c>
       <c r="C355" s="5">
         <v>7.061572999999953</v>
       </c>
       <c r="D355" s="5">
-        <v>6.3165710642843376</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3165710633429795</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1385.7222847999999</v>
+        <v>1385.7222850000001</v>
       </c>
       <c r="C356" s="5">
         <v>-1.2812950000000001</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.1029286333787303</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1029286332204791</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1386.1939755999999</v>
+        <v>1386.193976</v>
       </c>
       <c r="C357" s="5">
-        <v>0.47169080000003305</v>
+        <v>0.47169099999996433</v>
       </c>
       <c r="D357" s="5">
-        <v>0.40923774451462336</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.40923791829992062</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1388.3939889000001</v>
+        <v>1388.3939889999999</v>
       </c>
       <c r="C358" s="5">
-        <v>2.200013300000137</v>
+        <v>2.200012999999899</v>
       </c>
       <c r="D358" s="5">
-        <v>1.9212195616358452</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9212192968024233</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1390.4124414</v>
+        <v>1390.4124409999999</v>
       </c>
       <c r="C359" s="5">
-        <v>2.0184524999999667</v>
+        <v>2.0184520000000248</v>
       </c>
       <c r="D359" s="5">
-        <v>1.7585818186314439</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7585813793882021</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1397.4691846999999</v>
+        <v>1397.4691849999999</v>
       </c>
       <c r="C360" s="5">
-        <v>7.05674329999988</v>
+        <v>7.0567439999999806</v>
       </c>
       <c r="D360" s="5">
-        <v>6.2632609809887274</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2632616215754666</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1401.5483548</v>
+        <v>1401.5483549999999</v>
       </c>
       <c r="C361" s="5">
-        <v>4.0791701000000558</v>
+        <v>4.0791699999999764</v>
       </c>
       <c r="D361" s="5">
-        <v>3.5595488471420245</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5595487576984164</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1405.2630446000001</v>
+        <v>1405.2630449999999</v>
       </c>
       <c r="C362" s="5">
-        <v>3.7146898000000874</v>
+        <v>3.7146900000000187</v>
       </c>
       <c r="D362" s="5">
-        <v>3.2272774976308538</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2272776734617814</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1408.7529849</v>
+        <v>1408.7529850000001</v>
       </c>
       <c r="C363" s="5">
-        <v>3.4899402999999438</v>
+        <v>3.4899400000001606</v>
       </c>
       <c r="D363" s="5">
-        <v>3.0212194358410827</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0212191717036818</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1410.0393002999999</v>
+        <v>1410.0392999999999</v>
       </c>
       <c r="C364" s="5">
-        <v>1.2863153999999213</v>
+        <v>1.2863149999998313</v>
       </c>
       <c r="D364" s="5">
-        <v>1.1012249592301737</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1012246149867622</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1413.3929808</v>
+        <v>1413.392981</v>
       </c>
       <c r="C365" s="5">
-        <v>3.3536805000001095</v>
+        <v>3.3536810000000514</v>
       </c>
       <c r="D365" s="5">
-        <v>2.8917499597373331</v>
+        <v>2.8917503971469083</v>
       </c>
       <c r="E365" s="5">
-        <v>2.7152768428316376</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7152768573662112</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1418.4376159999999</v>
       </c>
       <c r="C366" s="5">
-        <v>5.0446351999999024</v>
+        <v>5.0446349999999711</v>
       </c>
       <c r="D366" s="5">
-        <v>4.3680855131497998</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3680853359285843</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1419.1434309000001</v>
+        <v>1419.143431</v>
       </c>
       <c r="C367" s="5">
-        <v>0.70581490000017766</v>
+        <v>0.70581500000002961</v>
       </c>
       <c r="D367" s="5">
-        <v>0.59875720280011535</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.59875728786413784</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1379.7633714000001</v>
+        <v>1379.763371</v>
       </c>
       <c r="C368" s="5">
-        <v>-39.380059500000016</v>
+        <v>-39.380059999999958</v>
       </c>
       <c r="D368" s="5">
-        <v>-28.658893043076638</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-28.658893351586812</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>854.4629668</v>
       </c>
       <c r="C369" s="5">
-        <v>-525.30040460000009</v>
+        <v>-525.3004042</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.681826798077324</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-99.681826796970441</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1004.6747126</v>
+        <v>1004.674713</v>
       </c>
       <c r="C370" s="5">
-        <v>150.21174580000002</v>
+        <v>150.21174619999999</v>
       </c>
       <c r="D370" s="5">
-        <v>598.21105176904211</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>598.21105510486211</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1112.0552587</v>
+        <v>1112.055259</v>
       </c>
       <c r="C371" s="5">
-        <v>107.38054609999995</v>
+        <v>107.38054599999998</v>
       </c>
       <c r="D371" s="5">
-        <v>238.22893789534496</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>238.22893737433159</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1100.3579136999999</v>
+        <v>1100.3579139999999</v>
       </c>
       <c r="C372" s="5">
         <v>-11.697345000000041</v>
       </c>
       <c r="D372" s="5">
-        <v>-11.917174594434465</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.917174591403235</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1119.9905656999999</v>
+        <v>1119.9905659999999</v>
       </c>
       <c r="C373" s="5">
         <v>19.632652000000007</v>
       </c>
       <c r="D373" s="5">
-        <v>23.641628910089985</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>23.641628902998967</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1155.4550938</v>
+        <v>1155.4550939999999</v>
       </c>
       <c r="C374" s="5">
-        <v>35.464528100000052</v>
+        <v>35.464527999999973</v>
       </c>
       <c r="D374" s="5">
-        <v>45.366550667585571</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>45.366550502273405</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1195.270796</v>
       </c>
       <c r="C375" s="5">
-        <v>39.815702200000032</v>
+        <v>39.815702000000101</v>
       </c>
       <c r="D375" s="5">
-        <v>50.161585238446939</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>50.161584926546119</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1204.9712958</v>
+        <v>1204.9712959999999</v>
       </c>
       <c r="C376" s="5">
-        <v>9.7004997999999887</v>
+        <v>9.70049999999992</v>
       </c>
       <c r="D376" s="5">
-        <v>10.185568194637117</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.185568414099166</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1213.3239552</v>
+        <v>1213.3239550000001</v>
       </c>
       <c r="C377" s="5">
-        <v>8.3526593999999932</v>
+        <v>8.3526590000001306</v>
       </c>
       <c r="D377" s="5">
-        <v>8.6427744689836707</v>
+        <v>8.6427740376951334</v>
       </c>
       <c r="E377" s="5">
-        <v>-14.155229884243392</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.155229910541056</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1219.3988422</v>
+        <v>1219.3988420000001</v>
       </c>
       <c r="C378" s="5">
         <v>6.0748869999999897</v>
       </c>
       <c r="D378" s="5">
-        <v>6.1764190641866001</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1764190652329409</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1208.6072670000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-10.791575199999897</v>
+        <v>-10.791574999999966</v>
       </c>
       <c r="D379" s="5">
-        <v>-10.117928187404546</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.117928010500288</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1235.4411159000001</v>
+        <v>1235.441116</v>
       </c>
       <c r="C380" s="5">
-        <v>26.833848900000021</v>
+        <v>26.833848999999873</v>
       </c>
       <c r="D380" s="5">
-        <v>30.149407115286731</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>30.149407241702143</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1261.3285433999999</v>
+        <v>1261.3285430000001</v>
       </c>
       <c r="C381" s="5">
-        <v>25.887427499999831</v>
+        <v>25.887427000000116</v>
       </c>
       <c r="D381" s="5">
-        <v>28.254932569442825</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>28.254931956791918</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1279.6824713000001</v>
+        <v>1279.6824710000001</v>
       </c>
       <c r="C382" s="5">
-        <v>18.353927900000144</v>
+        <v>18.353927999999996</v>
       </c>
       <c r="D382" s="5">
-        <v>18.92905517530421</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.929055293318697</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1297.1851007</v>
+        <v>1297.185101</v>
       </c>
       <c r="C383" s="5">
-        <v>17.502629399999933</v>
+        <v>17.502629999999954</v>
       </c>
       <c r="D383" s="5">
-        <v>17.705502975099343</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.705503632889364</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1322.2155176000001</v>
+        <v>1322.215518</v>
       </c>
       <c r="C384" s="5">
-        <v>25.030416900000091</v>
+        <v>25.030416999999943</v>
       </c>
       <c r="D384" s="5">
-        <v>25.777678834879648</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>25.777678942423108</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1325.9761536000001</v>
+        <v>1325.976154</v>
       </c>
       <c r="C385" s="5">
         <v>3.7606359999999768</v>
       </c>
       <c r="D385" s="5">
-        <v>3.4669311792446589</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4669311781793999</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1334.2179676000001</v>
+        <v>1334.2179679999999</v>
       </c>
       <c r="C386" s="5">
         <v>8.2418139999999767</v>
       </c>
       <c r="D386" s="5">
-        <v>7.7191340569479516</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.7191340545393228</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1351.5435514999999</v>
+        <v>1351.5435520000001</v>
       </c>
       <c r="C387" s="5">
-        <v>17.325583899999856</v>
+        <v>17.325584000000163</v>
       </c>
       <c r="D387" s="5">
-        <v>16.745222806314118</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.745222904585333</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1355.8386840000001</v>
       </c>
       <c r="C388" s="5">
-        <v>4.2951325000001361</v>
+        <v>4.2951319999999669</v>
       </c>
       <c r="D388" s="5">
-        <v>3.8809020877606848</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8809016265949792</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1367.306429</v>
       </c>
       <c r="C389" s="5">
         <v>11.467744999999923</v>
       </c>
       <c r="D389" s="5">
         <v>10.635377117840349</v>
       </c>
       <c r="E389" s="5">
-        <v>12.690961316643424</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.690961335218987</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1368.4051727000001</v>
+        <v>1368.4051730000001</v>
       </c>
       <c r="C390" s="5">
-        <v>1.0987437000001137</v>
+        <v>1.0987440000001243</v>
       </c>
       <c r="D390" s="5">
-        <v>0.96857251329851568</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.96857277892647975</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1377.2967645000001</v>
+        <v>1377.2967650000001</v>
       </c>
       <c r="C391" s="5">
-        <v>8.8915918000000147</v>
+        <v>8.891591999999946</v>
       </c>
       <c r="D391" s="5">
-        <v>8.0821165505113193</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0821167370136227</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1378.0759043999999</v>
+        <v>1378.075904</v>
       </c>
       <c r="C392" s="5">
-        <v>0.77913989999979094</v>
+        <v>0.77913899999998648</v>
       </c>
       <c r="D392" s="5">
-        <v>0.68095883225560705</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.68095804296952611</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1393.7544468999999</v>
+        <v>1393.754447</v>
       </c>
       <c r="C393" s="5">
-        <v>15.678542500000049</v>
+        <v>15.678542999999991</v>
       </c>
       <c r="D393" s="5">
-        <v>14.540090689109974</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.540091186683512</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1399.8068257</v>
+        <v>1399.806826</v>
       </c>
       <c r="C394" s="5">
-        <v>6.0523788000000422</v>
+        <v>6.0523789999999735</v>
       </c>
       <c r="D394" s="5">
-        <v>5.337277582272848</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3372777624837608</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1405.9745310999999</v>
+        <v>1405.9745310000001</v>
       </c>
       <c r="C395" s="5">
-        <v>6.1677053999999316</v>
+        <v>6.167705000000069</v>
       </c>
       <c r="D395" s="5">
-        <v>5.4173660615228103</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4173657004384257</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1422.4956334000001</v>
+        <v>1422.495633</v>
       </c>
       <c r="C396" s="5">
-        <v>16.521102300000166</v>
+        <v>16.521101999999928</v>
       </c>
       <c r="D396" s="5">
-        <v>15.048738166362785</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.048737876341844</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1428.8545862000001</v>
+        <v>1428.8545859999999</v>
       </c>
       <c r="C397" s="5">
-        <v>6.3589527999999973</v>
+        <v>6.3589529999999286</v>
       </c>
       <c r="D397" s="5">
-        <v>5.4982107935334978</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4982109723196171</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1432.5920752</v>
+        <v>1432.592075</v>
       </c>
       <c r="C398" s="5">
-        <v>3.7374889999998686</v>
+        <v>3.737489000000096</v>
       </c>
       <c r="D398" s="5">
-        <v>3.1844219344683733</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1844219349205671</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1436.1557436000001</v>
+        <v>1436.1557439999999</v>
       </c>
       <c r="C399" s="5">
-        <v>3.5636684000000969</v>
+        <v>3.5636689999998907</v>
       </c>
       <c r="D399" s="5">
-        <v>3.0262613619143952</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0262618788527984</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1441.0783924</v>
+        <v>1441.0783919999999</v>
       </c>
       <c r="C400" s="5">
-        <v>4.9226487999999335</v>
+        <v>4.922647999999981</v>
       </c>
       <c r="D400" s="5">
-        <v>4.1916231031341011</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1916224078536679</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1440.2485965000001</v>
+        <v>1440.248597</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.82979589999990822</v>
+        <v>-0.82979499999987638</v>
       </c>
       <c r="D401" s="5">
-        <v>-0.68879499286338408</v>
+        <v>-0.68879424834852321</v>
       </c>
       <c r="E401" s="5">
-        <v>5.3347344788942097</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.334734515462447</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1468.5785510999999</v>
+        <v>1468.5785510000001</v>
       </c>
       <c r="C402" s="5">
-        <v>28.329954599999837</v>
+        <v>28.329954000000043</v>
       </c>
       <c r="D402" s="5">
-        <v>26.332951679331341</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>26.332951049806439</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1472.2168409000001</v>
+        <v>1472.2168409999999</v>
       </c>
       <c r="C403" s="5">
-        <v>3.638289800000166</v>
+        <v>3.6382899999998699</v>
       </c>
       <c r="D403" s="5">
-        <v>3.0137519132245272</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0137520813646068</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1476.0346652999999</v>
+        <v>1476.0346649999999</v>
       </c>
       <c r="C404" s="5">
-        <v>3.8178243999998358</v>
+        <v>3.8178239999999732</v>
       </c>
       <c r="D404" s="5">
-        <v>3.1566689444463281</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1566686087679763</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1469.9558545</v>
+        <v>1469.9558549999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-6.0788107999999283</v>
+        <v>-6.0788099999999758</v>
       </c>
       <c r="D405" s="5">
-        <v>-4.8315883726593567</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.8315877520926698</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1475.4867718999999</v>
+        <v>1475.486772</v>
       </c>
       <c r="C406" s="5">
-        <v>5.5309173999999075</v>
+        <v>5.5309170000000449</v>
       </c>
       <c r="D406" s="5">
-        <v>4.6097914434703569</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6097911015569926</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1486.4684565</v>
+        <v>1486.4684569999999</v>
       </c>
       <c r="C407" s="5">
-        <v>10.981684600000108</v>
+        <v>10.98168499999997</v>
       </c>
       <c r="D407" s="5">
-        <v>9.3061327176816366</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.3061330699884657</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1486.9773958000001</v>
+        <v>1486.977396</v>
       </c>
       <c r="C408" s="5">
-        <v>0.50893930000006549</v>
+        <v>0.50893900000005488</v>
       </c>
       <c r="D408" s="5">
-        <v>0.41163236940060521</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.41163212616344147</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1490.9740681000001</v>
+        <v>1490.974068</v>
       </c>
       <c r="C409" s="5">
-        <v>3.9966723000000002</v>
+        <v>3.9966719999999896</v>
       </c>
       <c r="D409" s="5">
-        <v>3.2734487192175088</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2734484694140642</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1495.2718675000001</v>
+        <v>1495.271868</v>
       </c>
       <c r="C410" s="5">
-        <v>4.2977994000000308</v>
+        <v>4.297800000000052</v>
       </c>
       <c r="D410" s="5">
-        <v>3.5144238246318293</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5144243233116823</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1495.3377766000001</v>
+        <v>1495.337777</v>
       </c>
       <c r="C411" s="5">
-        <v>6.5909099999998944E-2</v>
+        <v>6.5908999999919615E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>5.2906831605059601E-2</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.290675129541178E-2</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1496.6969821</v>
+        <v>1496.6969819999999</v>
       </c>
       <c r="C412" s="5">
-        <v>1.3592054999999164</v>
+        <v>1.3592049999999745</v>
       </c>
       <c r="D412" s="5">
-        <v>1.0962241845108966</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0962237789389651</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1500.2566906</v>
+        <v>1500.256691</v>
       </c>
       <c r="C413" s="5">
-        <v>3.5597084999999424</v>
+        <v>3.5597090000001117</v>
       </c>
       <c r="D413" s="5">
-        <v>2.8916830711539054</v>
+        <v>2.8916834828460969</v>
       </c>
       <c r="E413" s="5">
-        <v>4.1665094655066959</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1665094571170069</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1506.9056618</v>
+        <v>1506.9056619999999</v>
       </c>
       <c r="C414" s="5">
-        <v>6.6489712000000054</v>
+        <v>6.6489709999998468</v>
       </c>
       <c r="D414" s="5">
-        <v>5.4498360117629208</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4498358423273885</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1508.0753821000001</v>
+        <v>1508.075382</v>
       </c>
       <c r="C415" s="5">
-        <v>1.1697203000001082</v>
+        <v>1.1697200000000976</v>
       </c>
       <c r="D415" s="5">
-        <v>0.93547500702304553</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.93547476595043921</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1508.9846952</v>
+        <v>1508.9846950000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.90931309999996301</v>
+        <v>0.90931300000011106</v>
       </c>
       <c r="D416" s="5">
-        <v>0.72595950834639655</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.72595942829376536</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1510.8141814000001</v>
+        <v>1510.814181</v>
       </c>
       <c r="C417" s="5">
-        <v>1.8294862000000194</v>
+        <v>1.8294859999998607</v>
       </c>
       <c r="D417" s="5">
-        <v>1.4646152286943437</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4646150677081193</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1514.4894667000001</v>
+        <v>1514.4894670000001</v>
       </c>
       <c r="C418" s="5">
-        <v>3.6752853000000414</v>
+        <v>3.6752860000001419</v>
       </c>
       <c r="D418" s="5">
-        <v>2.9585584333881254</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9585590052337407</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1512.1674169</v>
+        <v>1512.1674169999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-2.3220498000000589</v>
+        <v>-2.3220500000002176</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.8244312996044454</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8244314550631469</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1505.1937462000001</v>
+        <v>1505.1937459999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-6.9736706999999569</v>
+        <v>-6.9736709999999675</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.3958144227692735</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.3958146486880576</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1515.0302439</v>
+        <v>1515.030244</v>
       </c>
       <c r="C421" s="5">
-        <v>9.8364976999998817</v>
+        <v>9.8364980000001196</v>
       </c>
       <c r="D421" s="5">
-        <v>8.1301406380134722</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.1301408960707811</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1518.1119688000001</v>
+        <v>1518.111969</v>
       </c>
       <c r="C422" s="5">
-        <v>3.0817249000001539</v>
+        <v>3.0817250000000058</v>
       </c>
       <c r="D422" s="5">
-        <v>2.4684154449390316</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4684155257710838</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1524.7456594</v>
+        <v>1524.7456589999999</v>
       </c>
       <c r="C423" s="5">
-        <v>6.633690599999909</v>
+        <v>6.6336899999998877</v>
       </c>
       <c r="D423" s="5">
-        <v>5.3715132955313827</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3715127972319587</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1527.0824444</v>
+        <v>1527.0824439999999</v>
       </c>
       <c r="C424" s="5">
         <v>2.3367849999999635</v>
       </c>
       <c r="D424" s="5">
-        <v>1.8546697914469945</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8546697919374688</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1531.3094919</v>
+        <v>1531.3094920000001</v>
       </c>
       <c r="C425" s="5">
-        <v>4.227047500000026</v>
+        <v>4.2270480000001953</v>
       </c>
       <c r="D425" s="5">
-        <v>3.3727050056900021</v>
+        <v>3.3727054116234667</v>
       </c>
       <c r="E425" s="5">
-        <v>2.0698325489607372</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0698325284123076</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1530.197257</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.1122348999999758</v>
+        <v>-1.1122350000000552</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.86812167818627328</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.86812175587038798</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1528.6589374</v>
+        <v>1528.6589369999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-1.5383196000000225</v>
+        <v>-1.5383200000001125</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.1997216935601962</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1997220037938017</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1530.2167489000001</v>
+        <v>1530.2167489999999</v>
       </c>
       <c r="C428" s="5">
-        <v>1.5578115000000707</v>
+        <v>1.5578120000000126</v>
       </c>
       <c r="D428" s="5">
-        <v>1.2297622833872035</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2297626806338391</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1533.8374879999999</v>
       </c>
       <c r="C429" s="5">
-        <v>3.6207390999998097</v>
+        <v>3.6207389999999577</v>
       </c>
       <c r="D429" s="5">
-        <v>2.8766376651016001</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8766375844256453</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1534.6852033</v>
+        <v>1534.685203</v>
       </c>
       <c r="C430" s="5">
-        <v>0.84771530000011808</v>
+        <v>0.84771500000010747</v>
       </c>
       <c r="D430" s="5">
-        <v>0.66523099786104378</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.66523076172491091</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1521.8526322</v>
+        <v>1521.8526320000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-12.832571099999996</v>
+        <v>-12.832570999999916</v>
       </c>
       <c r="D431" s="5">
-        <v>-9.5851997899403241</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.5851997204355008</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1525.4111528000001</v>
+        <v>1525.411153</v>
       </c>
       <c r="C432" s="5">
-        <v>3.5585206000000653</v>
+        <v>3.5585209999999279</v>
       </c>
       <c r="D432" s="5">
-        <v>2.8423070493186708</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8423073733101489</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1526.2930789</v>
+        <v>1526.293079</v>
       </c>
       <c r="C433" s="5">
-        <v>0.88192609999987326</v>
+        <v>0.8819260000000213</v>
       </c>
       <c r="D433" s="5">
-        <v>0.69599798953245973</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.69599791027206148</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1529.2381773</v>
+        <v>1529.238177</v>
       </c>
       <c r="C434" s="5">
-        <v>2.9450984000000062</v>
+        <v>2.9450979999999163</v>
       </c>
       <c r="D434" s="5">
-        <v>2.3402234072305905</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3402230858482254</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1531.3581102999999</v>
+        <v>1531.3581099999999</v>
       </c>
       <c r="C435" s="5">
         <v>2.1199329999999463</v>
       </c>
       <c r="D435" s="5">
-        <v>1.6762631128235617</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6762631131549854</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1531.8013315000001</v>
+        <v>1531.801332</v>
       </c>
       <c r="C436" s="5">
-        <v>0.44322120000015275</v>
+        <v>0.44322200000010525</v>
       </c>
       <c r="D436" s="5">
-        <v>0.3478695885571037</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.34787021751854219</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1531.3014803000001</v>
+        <v>1531.3014800000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.49985119999996641</v>
+        <v>-0.49985199999991892</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.39087711678424952</v>
+        <v>-0.39087774112398499</v>
       </c>
       <c r="E437" s="5">
-        <v>-5.2318620384905756E-4</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.2321232525409656E-4</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1538.5184933999999</v>
+        <v>1538.518493</v>
       </c>
       <c r="C438" s="5">
-        <v>7.2170130999998037</v>
+        <v>7.2170129999999517</v>
       </c>
       <c r="D438" s="5">
-        <v>5.8045204616711477</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8045203803136269</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1539.1524652000001</v>
+        <v>1539.1524649999999</v>
       </c>
       <c r="C439" s="5">
-        <v>0.63397180000015396</v>
+        <v>0.63397199999985787</v>
       </c>
       <c r="D439" s="5">
-        <v>0.49560191036308598</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.49560206719478916</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1546.1056258999999</v>
+        <v>1546.105626</v>
       </c>
       <c r="C440" s="5">
-        <v>6.9531606999998985</v>
+        <v>6.9531610000001365</v>
       </c>
       <c r="D440" s="5">
-        <v>5.5577728276935634</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5577730742182085</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1544.4489132000001</v>
+        <v>1544.4489129999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-1.6567126999998436</v>
+        <v>-1.6567130000000816</v>
       </c>
       <c r="D441" s="5">
-        <v>-1.2782958814001044</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2782961114313096</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1550.9196832</v>
+        <v>1550.9196830000001</v>
       </c>
       <c r="C442" s="5">
-        <v>6.4707699999999022</v>
+        <v>6.4707700000001296</v>
       </c>
       <c r="D442" s="5">
-        <v>5.1451208046074726</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1451208052893493</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>1557.9833180999999</v>
+        <v>1557.47567</v>
       </c>
       <c r="C443" s="5">
-        <v>7.0636348999998972</v>
+        <v>6.5559869999999592</v>
       </c>
       <c r="D443" s="5">
-        <v>5.6043834107112778</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1922053897262455</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>1559.926676</v>
+      </c>
+      <c r="C444" s="5">
+        <v>2.4510060000000067</v>
+      </c>
+      <c r="D444" s="5">
+        <v>1.904876279874923</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE700000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>