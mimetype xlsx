--- v8 (2026-09-02)
+++ v9 (2026-10-02)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0D02D33B-D862-4ABC-B54A-E9B136EECC2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D75FF522-E614-410D-9077-EFA8F429AFE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{82A89D49-8394-49DA-B6C6-27FC3EF192F5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D6148F5E-087C-46C7-9BC3-BCECB8FFC701}"/>
   </bookViews>
   <sheets>
     <sheet name="AE700000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Leisure and Hospitality</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B7A93F1-E81B-4B22-950E-20CECC35D8E1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB9E2C1F-7D09-4E9F-B5B4-FB8BD3600A98}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>584.96371450000004</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>584.96371452000005</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>584.34953910000002</v>
+        <v>584.34953906999999</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.61417540000002191</v>
+        <v>-0.61417545000006157</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.2526748910594132</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-1.252674992408942</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>583.14782319999995</v>
+        <v>583.14782316000003</v>
       </c>
       <c r="C8" s="5">
-        <v>-1.2017159000000674</v>
+        <v>-1.2017159099999617</v>
       </c>
       <c r="D8" s="5">
-        <v>-2.4400799438606291</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-2.4400799640601378</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>587.84874930000001</v>
+        <v>587.84874927999999</v>
       </c>
       <c r="C9" s="5">
-        <v>4.7009261000000606</v>
+        <v>4.7009261199999628</v>
       </c>
       <c r="D9" s="5">
-        <v>10.114187012392728</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>10.11418705807352</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>590.66042749999997</v>
+        <v>590.66042746000005</v>
       </c>
       <c r="C10" s="5">
-        <v>2.8116781999999603</v>
+        <v>2.8116781800000581</v>
       </c>
       <c r="D10" s="5">
-        <v>5.8930170635321577</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>5.8930170207113219</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>596.4509802</v>
+        <v>596.45098024000004</v>
       </c>
       <c r="C11" s="5">
-        <v>5.7905527000000347</v>
+        <v>5.7905527799999845</v>
       </c>
       <c r="D11" s="5">
-        <v>12.419739590565836</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>12.419739772394722</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>598.95191269999998</v>
+        <v>598.95191267999996</v>
       </c>
       <c r="C12" s="5">
-        <v>2.5009324999999762</v>
+        <v>2.5009324399999286</v>
       </c>
       <c r="D12" s="5">
-        <v>5.1493019712117283</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>5.1493018444581873</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>600.93979590000004</v>
+        <v>600.93979588000002</v>
       </c>
       <c r="C13" s="5">
         <v>1.9878832000000557</v>
       </c>
       <c r="D13" s="5">
-        <v>4.0562350391033952</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>4.0562350392412849</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>600.56849950000003</v>
+        <v>600.56849947000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.37129640000000563</v>
+        <v>-0.37129641000001357</v>
       </c>
       <c r="D14" s="5">
-        <v>-0.73891710521807319</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-0.73891712507607732</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>598.96617249999997</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.6023270000000593</v>
+        <v>-1.6023269700000355</v>
       </c>
       <c r="D15" s="5">
-        <v>-3.1550549099773062</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-3.1550548519253652</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>598.83677060000002</v>
+        <v>598.83677058000001</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.129401899999948</v>
+        <v>-0.12940191999996387</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.25894267262484005</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-0.25894271259874202</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>598.71278489999997</v>
+        <v>598.71278486999995</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.12398570000004838</v>
+        <v>-0.12398571000005632</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.24817035077118188</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-0.24817037077273785</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>594.47719900000004</v>
+        <v>594.47719903999996</v>
       </c>
       <c r="C18" s="5">
-        <v>-4.2355858999999327</v>
+        <v>-4.2355858299999909</v>
       </c>
       <c r="D18" s="5">
-        <v>-8.1667322084518208</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-8.1667320790844258</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>595.20025250000003</v>
       </c>
       <c r="C19" s="5">
-        <v>0.7230534999999918</v>
+        <v>0.72305346000007376</v>
       </c>
       <c r="D19" s="5">
-        <v>1.4693449889727539</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>1.4693449070433795</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>595.50787979999996</v>
+        <v>595.50787978999995</v>
       </c>
       <c r="C20" s="5">
-        <v>0.30762729999992189</v>
+        <v>0.30762728999991396</v>
       </c>
       <c r="D20" s="5">
-        <v>0.62198217004068024</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>0.62198214976454391</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>597.7605039</v>
+        <v>597.76050387999999</v>
       </c>
       <c r="C21" s="5">
-        <v>2.2526241000000482</v>
+        <v>2.2526240900000403</v>
       </c>
       <c r="D21" s="5">
-        <v>4.6348717035812781</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>4.6348716826551062</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>601.42189359999998</v>
+        <v>601.42189364000001</v>
       </c>
       <c r="C22" s="5">
-        <v>3.6613896999999724</v>
+        <v>3.66138976000002</v>
       </c>
       <c r="D22" s="5">
-        <v>7.6029576066422022</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>7.6029577357234368</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>604.02627129999996</v>
+        <v>604.02627131999998</v>
       </c>
       <c r="C23" s="5">
-        <v>2.6043776999999864</v>
+        <v>2.6043776799999705</v>
       </c>
       <c r="D23" s="5">
-        <v>5.3220084932252831</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>5.3220084510149146</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>602.61695440000005</v>
+        <v>602.61695442999996</v>
       </c>
       <c r="C24" s="5">
-        <v>-1.4093168999999079</v>
+        <v>-1.4093168900000137</v>
       </c>
       <c r="D24" s="5">
-        <v>-2.7641941742298393</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-2.7641941547770554</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>603.20741269999996</v>
+        <v>603.20741268999996</v>
       </c>
       <c r="C25" s="5">
-        <v>0.59045829999990929</v>
+        <v>0.59045825999999124</v>
       </c>
       <c r="D25" s="5">
-        <v>1.1821453914967472</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>1.1821453109222224</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>608.59530440000003</v>
+        <v>608.59530434999999</v>
       </c>
       <c r="C26" s="5">
-        <v>5.3878917000000683</v>
+        <v>5.3878916600000366</v>
       </c>
       <c r="D26" s="5">
-        <v>11.261043475014244</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>11.261043387458347</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>605.89301839999996</v>
+        <v>605.89301836000004</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.7022860000000719</v>
+        <v>-2.7022859899999503</v>
       </c>
       <c r="D27" s="5">
-        <v>-5.2000274188662932</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-5.2000274005073006</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>606.6687938</v>
+        <v>606.66879374999996</v>
       </c>
       <c r="C28" s="5">
-        <v>0.77577540000004319</v>
+        <v>0.77577538999992157</v>
       </c>
       <c r="D28" s="5">
-        <v>1.5473263854686836</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>1.5473263654851355</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>609.07490640000003</v>
+        <v>609.07490641000004</v>
       </c>
       <c r="C29" s="5">
-        <v>2.4061126000000286</v>
+        <v>2.4061126600000762</v>
       </c>
       <c r="D29" s="5">
-        <v>4.8645297196151294</v>
+        <v>4.8645298439874862</v>
       </c>
       <c r="E29" s="5">
-        <v>1.7307332933822028</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>1.7307333001499225</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>609.3732086</v>
+        <v>609.37320863000002</v>
       </c>
       <c r="C30" s="5">
-        <v>0.29830219999996643</v>
+        <v>0.2983022199999823</v>
       </c>
       <c r="D30" s="5">
-        <v>0.58930101100131971</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>0.58930105060841509</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>610.21191539999995</v>
+        <v>610.21191537000004</v>
       </c>
       <c r="C31" s="5">
-        <v>0.83870679999995446</v>
+        <v>0.83870674000002055</v>
       </c>
       <c r="D31" s="5">
-        <v>1.6641721492508976</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.6641720292131845</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>612.29313520000005</v>
+        <v>612.29313520999995</v>
       </c>
       <c r="C32" s="5">
-        <v>2.081219800000099</v>
+        <v>2.0812198399999033</v>
       </c>
       <c r="D32" s="5">
-        <v>4.1704353779728143</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>4.1704354598447235</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>613.01132140000004</v>
+        <v>613.01132136000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.718186199999991</v>
+        <v>0.71818615000006503</v>
       </c>
       <c r="D33" s="5">
-        <v>1.4166499325680926</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>1.4166498332808253</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>614.82982349999997</v>
+        <v>614.82982353</v>
       </c>
       <c r="C34" s="5">
-        <v>1.8185020999999324</v>
+        <v>1.8185021699999879</v>
       </c>
       <c r="D34" s="5">
-        <v>3.6184671008767877</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>3.6184672426837317</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>612.96933579999995</v>
+        <v>612.96933578999995</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.8604877000000215</v>
+        <v>-1.8604877400000532</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.5713952743185229</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-3.5713953496577799</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>617.62596699999995</v>
       </c>
       <c r="C36" s="5">
-        <v>4.6566311999999925</v>
+        <v>4.6566312100000005</v>
       </c>
       <c r="D36" s="5">
-        <v>9.5069219945778549</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>9.5069220160158388</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>619.12867779999999</v>
+        <v>619.12867782000001</v>
       </c>
       <c r="C37" s="5">
-        <v>1.5027108000000453</v>
+        <v>1.5027108200000612</v>
       </c>
       <c r="D37" s="5">
-        <v>2.9590407407139141</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>2.9590407806251662</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>619.84649909999996</v>
+        <v>619.84649911999998</v>
       </c>
       <c r="C38" s="5">
         <v>0.71782129999996869</v>
       </c>
       <c r="D38" s="5">
-        <v>1.4001930434959897</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>1.4001930434506482</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>626.18976929999997</v>
+        <v>626.18976927999995</v>
       </c>
       <c r="C39" s="5">
-        <v>6.3432702000000063</v>
+        <v>6.3432701599999746</v>
       </c>
       <c r="D39" s="5">
-        <v>12.995664939560591</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>12.995664852501543</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>629.41874470000005</v>
+        <v>629.41874467000002</v>
       </c>
       <c r="C40" s="5">
-        <v>3.2289754000000812</v>
+        <v>3.2289753900000733</v>
       </c>
       <c r="D40" s="5">
-        <v>6.3663988139272654</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>6.3663987938574085</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>627.51464280000005</v>
+        <v>627.51464275000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.9041019000000006</v>
+        <v>-1.9041019200000164</v>
       </c>
       <c r="D41" s="5">
-        <v>-3.5704139314058581</v>
+        <v>-3.5704139684538339</v>
       </c>
       <c r="E41" s="5">
-        <v>3.0274989506611005</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>3.0274989407603758</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>632.63774990000002</v>
       </c>
       <c r="C42" s="5">
-        <v>5.1231070999999702</v>
+        <v>5.1231071500000098</v>
       </c>
       <c r="D42" s="5">
-        <v>10.249051930979981</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>10.249052036394989</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>637.47058400000003</v>
+        <v>637.47058394999999</v>
       </c>
       <c r="C43" s="5">
-        <v>4.8328341000000137</v>
+        <v>4.832834049999974</v>
       </c>
       <c r="D43" s="5">
-        <v>9.5621518621234145</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>9.5621517590011251</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>638.86289160000001</v>
       </c>
       <c r="C44" s="5">
-        <v>1.392307599999981</v>
+        <v>1.3923076500000207</v>
       </c>
       <c r="D44" s="5">
-        <v>2.652649889693981</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>2.6526499863126052</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>638.56035299999996</v>
       </c>
       <c r="C45" s="5">
         <v>-0.30253860000004806</v>
       </c>
       <c r="D45" s="5">
         <v>-0.56679177442728879</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>632.26921279999999</v>
+        <v>632.26921281</v>
       </c>
       <c r="C46" s="5">
-        <v>-6.2911401999999725</v>
+        <v>-6.2911401899999646</v>
       </c>
       <c r="D46" s="5">
-        <v>-11.20244342939467</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-11.20244341254153</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>636.2945009</v>
+        <v>636.29450087999999</v>
       </c>
       <c r="C47" s="5">
-        <v>4.0252881000000116</v>
+        <v>4.0252880699999878</v>
       </c>
       <c r="D47" s="5">
-        <v>7.9129629827964454</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>7.912962921612321</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>635.33989640000004</v>
+        <v>635.33989635</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.95460449999995944</v>
+        <v>-0.95460452999998324</v>
       </c>
       <c r="D48" s="5">
-        <v>-1.7855259038350058</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-1.7855259595415229</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>638.44829879999998</v>
+        <v>638.44829878999997</v>
       </c>
       <c r="C49" s="5">
-        <v>3.1084023999999317</v>
+        <v>3.1084024399999635</v>
       </c>
       <c r="D49" s="5">
-        <v>6.0315901671044614</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>6.0315902473090599</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>642.3084192</v>
+        <v>642.30841921000001</v>
       </c>
       <c r="C50" s="5">
-        <v>3.860120400000028</v>
+        <v>3.8601204200000439</v>
       </c>
       <c r="D50" s="5">
-        <v>7.5015105802055171</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>7.5015106204951332</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>639.44798619999995</v>
+        <v>639.44798622999997</v>
       </c>
       <c r="C51" s="5">
-        <v>-2.8604330000000573</v>
+        <v>-2.8604329800000414</v>
       </c>
       <c r="D51" s="5">
-        <v>-5.2150660173498338</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-5.2150659816955658</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>639.45722990000002</v>
+        <v>639.45722988</v>
       </c>
       <c r="C52" s="5">
-        <v>9.2437000000700209E-3</v>
+        <v>9.2436500000303568E-3</v>
       </c>
       <c r="D52" s="5">
-        <v>1.7348278835038755E-2</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.7348184988241755E-2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>643.46515509999995</v>
       </c>
       <c r="C53" s="5">
-        <v>4.0079251999999315</v>
+        <v>4.0079252199999473</v>
       </c>
       <c r="D53" s="5">
-        <v>7.7860070670123349</v>
+        <v>7.7860071074664416</v>
       </c>
       <c r="E53" s="5">
-        <v>2.5418549962161752</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.5418550043866617</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>645.61958549999997</v>
+        <v>645.61958546999995</v>
       </c>
       <c r="C54" s="5">
-        <v>2.1544304000000238</v>
+        <v>2.15443037</v>
       </c>
       <c r="D54" s="5">
-        <v>4.0926229618595045</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>4.0926229038168893</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>645.54189929999995</v>
       </c>
       <c r="C55" s="5">
-        <v>-7.768620000001647E-2</v>
+        <v>-7.7686169999992671E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.1442982386488767</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-0.14429818296896046</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>649.23719219999998</v>
+        <v>649.23719223000001</v>
       </c>
       <c r="C56" s="5">
-        <v>3.6952929000000267</v>
+        <v>3.6952929300000505</v>
       </c>
       <c r="D56" s="5">
-        <v>7.0896408966169222</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>7.0896409559978002</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>656.65072120000002</v>
+        <v>656.65072122000004</v>
       </c>
       <c r="C57" s="5">
-        <v>7.4135290000000396</v>
+        <v>7.4135289900000316</v>
       </c>
       <c r="D57" s="5">
-        <v>14.596780513520491</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>14.596780491860994</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>653.89158520000001</v>
+        <v>653.89158519</v>
       </c>
       <c r="C58" s="5">
-        <v>-2.7591360000000122</v>
+        <v>-2.759136030000036</v>
       </c>
       <c r="D58" s="5">
-        <v>-4.9272895320636838</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-4.9272895842593751</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>655.66787820000002</v>
+        <v>655.66787816999999</v>
       </c>
       <c r="C59" s="5">
-        <v>1.7762930000000097</v>
+        <v>1.7762929799999938</v>
       </c>
       <c r="D59" s="5">
-        <v>3.308940976560093</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>3.3089409387962121</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>665.27476950000005</v>
+        <v>665.27476945000001</v>
       </c>
       <c r="C60" s="5">
-        <v>9.6068913000000293</v>
+        <v>9.6068912800000135</v>
       </c>
       <c r="D60" s="5">
-        <v>19.070930042587285</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>19.070930000575892</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>666.18565639999997</v>
+        <v>666.18565642999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.91088689999992312</v>
+        <v>0.91088697999998658</v>
       </c>
       <c r="D61" s="5">
-        <v>1.6554563285591462</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>1.6554564751740219</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>665.19002339999997</v>
+        <v>665.19002340999998</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.99563299999999799</v>
+        <v>-0.99563302000001386</v>
       </c>
       <c r="D62" s="5">
-        <v>-1.7787647352182634</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-1.7787647705769682</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>673.2538452</v>
+        <v>673.25384523000002</v>
       </c>
       <c r="C63" s="5">
-        <v>8.0638218000000279</v>
+        <v>8.0638218200000438</v>
       </c>
       <c r="D63" s="5">
-        <v>15.557300037172794</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>15.557300078116665</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>677.68253119999997</v>
+        <v>677.68253115000005</v>
       </c>
       <c r="C64" s="5">
-        <v>4.4286859999999706</v>
+        <v>4.4286859200000208</v>
       </c>
       <c r="D64" s="5">
-        <v>8.1855806299314438</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>8.1855804762986253</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>679.24358549999999</v>
+        <v>679.24358553000002</v>
       </c>
       <c r="C65" s="5">
-        <v>1.5610543000000234</v>
+        <v>1.5610543799999732</v>
       </c>
       <c r="D65" s="5">
-        <v>2.7995135014556194</v>
+        <v>2.7995136469549875</v>
       </c>
       <c r="E65" s="5">
-        <v>5.5602747276097375</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>5.5602747322719859</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>681.96699149999995</v>
+        <v>681.96699150999996</v>
       </c>
       <c r="C66" s="5">
-        <v>2.7234059999999545</v>
+        <v>2.7234059799999386</v>
       </c>
       <c r="D66" s="5">
-        <v>4.9188940690762628</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>4.9188940319307761</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>684.83596450000005</v>
       </c>
       <c r="C67" s="5">
-        <v>2.8689730000000964</v>
+        <v>2.8689729900000884</v>
       </c>
       <c r="D67" s="5">
-        <v>5.1667516155363025</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>5.1667515970310607</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>684.90976860000001</v>
+        <v>684.90976854999997</v>
       </c>
       <c r="C68" s="5">
-        <v>7.3804099999961181E-2</v>
+        <v>7.3804049999921517E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.12939950368540121</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>0.12939941596916693</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>683.72406520000004</v>
+        <v>683.72406522999995</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.1857033999999658</v>
+        <v>-1.185703320000016</v>
       </c>
       <c r="D69" s="5">
-        <v>-2.057751850327072</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-2.0577517129577005</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>688.58908259999998</v>
+        <v>688.58908255999995</v>
       </c>
       <c r="C70" s="5">
-        <v>4.8650173999999424</v>
+        <v>4.8650173300000006</v>
       </c>
       <c r="D70" s="5">
-        <v>8.8807741168430496</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>8.8807739836158426</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>691.95353420000004</v>
+        <v>691.95353415</v>
       </c>
       <c r="C71" s="5">
-        <v>3.3644516000000522</v>
+        <v>3.3644515900000442</v>
       </c>
       <c r="D71" s="5">
-        <v>6.0233661855161769</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>6.0233661674887529</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>693.06756310000003</v>
+        <v>693.06756312000005</v>
       </c>
       <c r="C72" s="5">
-        <v>1.1140288999999939</v>
+        <v>1.1140289700000494</v>
       </c>
       <c r="D72" s="5">
-        <v>1.9491712507098802</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>1.9491713744146821</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>693.95896100000004</v>
+        <v>693.95896103999996</v>
       </c>
       <c r="C73" s="5">
-        <v>0.8913979000000154</v>
+        <v>0.89139791999991758</v>
       </c>
       <c r="D73" s="5">
-        <v>1.5543604404434808</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>1.5543604755200002</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>694.87045739999996</v>
+        <v>694.87045738999996</v>
       </c>
       <c r="C74" s="5">
-        <v>0.91149639999991905</v>
+        <v>0.91149634999999307</v>
       </c>
       <c r="D74" s="5">
-        <v>1.5876040677833769</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>1.5876039799733288</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>693.32603189999998</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.5444254999999885</v>
+        <v>-1.5444254899999805</v>
       </c>
       <c r="D75" s="5">
-        <v>-2.6347674922947317</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-2.6347674754802153</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>693.71249680000005</v>
+        <v>693.71249677000003</v>
       </c>
       <c r="C76" s="5">
-        <v>0.38646490000007816</v>
+        <v>0.38646487000005436</v>
       </c>
       <c r="D76" s="5">
-        <v>0.670943054774642</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>0.67094300253185413</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>696.78707940000004</v>
+        <v>696.78707939000003</v>
       </c>
       <c r="C77" s="5">
-        <v>3.0745825999999852</v>
+        <v>3.074582620000001</v>
       </c>
       <c r="D77" s="5">
-        <v>5.4500644366675566</v>
+        <v>5.4500644732298431</v>
       </c>
       <c r="E77" s="5">
-        <v>2.5827986122365809</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.582798606233605</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>698.62531460000002</v>
+        <v>698.62531461000003</v>
       </c>
       <c r="C78" s="5">
-        <v>1.8382351999999855</v>
+        <v>1.8382352200000014</v>
       </c>
       <c r="D78" s="5">
-        <v>3.2121325523654543</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>3.2121325878688545</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>697.48048129999995</v>
+        <v>697.48048125000003</v>
       </c>
       <c r="C79" s="5">
-        <v>-1.144833300000073</v>
+        <v>-1.1448333600000069</v>
       </c>
       <c r="D79" s="5">
-        <v>-1.9488064724994203</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-1.9488065736886773</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>698.86611349999998</v>
+        <v>698.86611350999999</v>
       </c>
       <c r="C80" s="5">
-        <v>1.3856322000000318</v>
+        <v>1.3856322599999658</v>
       </c>
       <c r="D80" s="5">
-        <v>2.4101714150147169</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.4101715206965579</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>704.08559639999999</v>
+        <v>704.08559642</v>
       </c>
       <c r="C81" s="5">
-        <v>5.2194829000000027</v>
+        <v>5.2194829100000106</v>
       </c>
       <c r="D81" s="5">
-        <v>9.3396611893669537</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>9.3396612078628714</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>708.5372132</v>
+        <v>708.53721315999996</v>
       </c>
       <c r="C82" s="5">
-        <v>4.4516168000000107</v>
+        <v>4.4516167399999631</v>
       </c>
       <c r="D82" s="5">
-        <v>7.85653358961933</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>7.8565334797868092</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>708.60550539999997</v>
+        <v>708.60550544</v>
       </c>
       <c r="C83" s="5">
-        <v>6.8292199999973491E-2</v>
+        <v>6.8292280000036953E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>0.1157230640821405</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.11572319972281697</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>709.67607429999998</v>
       </c>
       <c r="C84" s="5">
-        <v>1.070568900000012</v>
+        <v>1.0705688599999803</v>
       </c>
       <c r="D84" s="5">
-        <v>1.8281139959617443</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>1.8281139269845426</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>710.42002730000002</v>
+        <v>710.42002732000003</v>
       </c>
       <c r="C85" s="5">
-        <v>0.74395300000003317</v>
+        <v>0.74395302000004904</v>
       </c>
       <c r="D85" s="5">
-        <v>1.2652376279252531</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>1.2652376621355543</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>711.12259940000001</v>
+        <v>711.12259942000003</v>
       </c>
       <c r="C86" s="5">
         <v>0.70257209999999759</v>
       </c>
       <c r="D86" s="5">
-        <v>1.1932200526756809</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>1.1932200526417525</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>719.86461229999998</v>
       </c>
       <c r="C87" s="5">
-        <v>8.7420128999999633</v>
+        <v>8.7420128799999475</v>
       </c>
       <c r="D87" s="5">
-        <v>15.791352804877157</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>15.791352765798127</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>722.15520040000001</v>
+        <v>722.15520041000002</v>
       </c>
       <c r="C88" s="5">
-        <v>2.2905881000000363</v>
+        <v>2.2905881100000443</v>
       </c>
       <c r="D88" s="5">
-        <v>3.8859033002955234</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>3.8859033175582258</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>723.4799481</v>
+        <v>723.47994812000002</v>
       </c>
       <c r="C89" s="5">
-        <v>1.324747699999989</v>
+        <v>1.3247477099999969</v>
       </c>
       <c r="D89" s="5">
-        <v>2.2236699415142391</v>
+        <v>2.2236699584384789</v>
       </c>
       <c r="E89" s="5">
-        <v>3.8308501246873128</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.8308501290477581</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>727.58278780000001</v>
+        <v>727.58278779</v>
       </c>
       <c r="C90" s="5">
-        <v>4.1028397000000041</v>
+        <v>4.1028396699999803</v>
       </c>
       <c r="D90" s="5">
-        <v>7.0214950033703483</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>7.0214949502171997</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>731.41870440000002</v>
+        <v>731.41870442000004</v>
       </c>
       <c r="C91" s="5">
-        <v>3.8359166000000187</v>
+        <v>3.8359166300000425</v>
       </c>
       <c r="D91" s="5">
-        <v>6.5132775153845968</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>6.5132775679020316</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>735.71234719999995</v>
+        <v>735.71234716000004</v>
       </c>
       <c r="C92" s="5">
-        <v>4.2936427999999296</v>
+        <v>4.2936427399999957</v>
       </c>
       <c r="D92" s="5">
-        <v>7.2763008356457659</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>7.2763007304550431</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>733.45039359999998</v>
+        <v>733.45039354999994</v>
       </c>
       <c r="C93" s="5">
-        <v>-2.2619535999999698</v>
+        <v>-2.2619536100000914</v>
       </c>
       <c r="D93" s="5">
-        <v>-3.6276575706378877</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-3.627657586599442</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>738.93742399999996</v>
+        <v>738.93742395000004</v>
       </c>
       <c r="C94" s="5">
-        <v>5.4870303999999805</v>
+        <v>5.4870304000000942</v>
       </c>
       <c r="D94" s="5">
-        <v>9.3560954738660449</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>9.3560954745303793</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>742.04722860000004</v>
+        <v>742.04722862000006</v>
       </c>
       <c r="C95" s="5">
-        <v>3.109804600000075</v>
+        <v>3.1098046700000168</v>
       </c>
       <c r="D95" s="5">
-        <v>5.1687281588899125</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>5.1687282782990618</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>742.33160820000001</v>
+        <v>742.33160821000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.28437959999996565</v>
+        <v>0.28437958999995772</v>
       </c>
       <c r="D96" s="5">
-        <v>0.46085441083634215</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>0.46085439458414257</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>745.05451029999995</v>
       </c>
       <c r="C97" s="5">
-        <v>2.722902099999942</v>
+        <v>2.7229020899999341</v>
       </c>
       <c r="D97" s="5">
-        <v>4.4915426804012171</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>4.4915426635098399</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>750.56883479999999</v>
+        <v>750.56883474999995</v>
       </c>
       <c r="C98" s="5">
-        <v>5.5143245000000434</v>
+        <v>5.5143244500000037</v>
       </c>
       <c r="D98" s="5">
-        <v>9.2520900582936818</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>9.2520899709582096</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>747.49732830000005</v>
+        <v>747.49732828000003</v>
       </c>
       <c r="C99" s="5">
-        <v>-3.0715064999999413</v>
+        <v>-3.0715064699999175</v>
       </c>
       <c r="D99" s="5">
-        <v>-4.8016534513987796</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-4.8016534058633482</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>751.45976299999995</v>
+        <v>751.45976298999994</v>
       </c>
       <c r="C100" s="5">
-        <v>3.9624346999999034</v>
+        <v>3.9624347099999113</v>
       </c>
       <c r="D100" s="5">
-        <v>6.5498977800612534</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>6.5498977972565653</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>753.63674649999996</v>
+        <v>753.63674647000005</v>
       </c>
       <c r="C101" s="5">
-        <v>2.1769835000000057</v>
+        <v>2.1769834800001036</v>
       </c>
       <c r="D101" s="5">
-        <v>3.5323371448641838</v>
+        <v>3.532337111941497</v>
       </c>
       <c r="E101" s="5">
-        <v>4.1682977502275786</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.1682977432013102</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>754.59967719999997</v>
+        <v>754.59967718999997</v>
       </c>
       <c r="C102" s="5">
-        <v>0.96293070000001535</v>
+        <v>0.96293071999991753</v>
       </c>
       <c r="D102" s="5">
-        <v>1.5440752154281201</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>1.5440752477859254</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>756.73382679999997</v>
+        <v>756.73382681999999</v>
       </c>
       <c r="C103" s="5">
-        <v>2.1341496000000006</v>
+        <v>2.1341496300000244</v>
       </c>
       <c r="D103" s="5">
-        <v>3.4471172817152507</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.4471173309744918</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>756.81605420000005</v>
+        <v>756.81605419000005</v>
       </c>
       <c r="C104" s="5">
-        <v>8.2227400000078887E-2</v>
+        <v>8.2227370000055089E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>0.13047106954242604</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>0.13047102190919535</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>760.31971859999999</v>
+        <v>760.31971855999996</v>
       </c>
       <c r="C105" s="5">
-        <v>3.5036643999999342</v>
+        <v>3.5036643699999104</v>
       </c>
       <c r="D105" s="5">
-        <v>5.6990328499093579</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>5.6990327999397072</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>762.15071499999999</v>
+        <v>762.15071504000002</v>
       </c>
       <c r="C106" s="5">
-        <v>1.8309964000000036</v>
+        <v>1.8309964800000671</v>
       </c>
       <c r="D106" s="5">
-        <v>2.9284161586594859</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>2.9284162884637199</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>764.69403460000001</v>
+        <v>764.69403455999998</v>
       </c>
       <c r="C107" s="5">
-        <v>2.543319600000018</v>
+        <v>2.5433195199999545</v>
       </c>
       <c r="D107" s="5">
-        <v>4.0787554493057154</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>4.0787553184265635</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>769.13753480000003</v>
+        <v>769.13753482000004</v>
       </c>
       <c r="C108" s="5">
-        <v>4.4435002000000168</v>
+        <v>4.4435002600000644</v>
       </c>
       <c r="D108" s="5">
-        <v>7.2002120023420435</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>7.2002121030824373</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>771.98596480000003</v>
+        <v>771.98596477000001</v>
       </c>
       <c r="C109" s="5">
-        <v>2.8484300000000076</v>
+        <v>2.8484299499999679</v>
       </c>
       <c r="D109" s="5">
-        <v>4.5357367765674006</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.5357366952002209</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>776.66543309999997</v>
+        <v>776.66543306999995</v>
       </c>
       <c r="C110" s="5">
         <v>4.6794682999999395</v>
       </c>
       <c r="D110" s="5">
-        <v>7.5213880830243607</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>7.5213880833264968</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>773.85127190000003</v>
+        <v>773.85127187000001</v>
       </c>
       <c r="C111" s="5">
         <v>-2.8141611999999441</v>
       </c>
       <c r="D111" s="5">
-        <v>-4.2624541457278458</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-4.2624541458892722</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>776.25488069999994</v>
+        <v>776.25488071999996</v>
       </c>
       <c r="C112" s="5">
-        <v>2.4036087999999154</v>
+        <v>2.4036088499999551</v>
       </c>
       <c r="D112" s="5">
-        <v>3.7915785218924913</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.7915786022667541</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>779.72280839999996</v>
+        <v>779.72280838999995</v>
       </c>
       <c r="C113" s="5">
-        <v>3.4679277000000184</v>
+        <v>3.4679276699999946</v>
       </c>
       <c r="D113" s="5">
-        <v>5.4947226030517493</v>
+        <v>5.494722554199627</v>
       </c>
       <c r="E113" s="5">
-        <v>3.4613574803972202</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.4613574831887872</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>780.60887290000005</v>
+        <v>780.60887287000003</v>
       </c>
       <c r="C114" s="5">
-        <v>0.88606450000008863</v>
+        <v>0.88606448000007276</v>
       </c>
       <c r="D114" s="5">
-        <v>1.3722161629758034</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>1.3722161318262094</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>782.47788909999997</v>
       </c>
       <c r="C115" s="5">
-        <v>1.8690161999999191</v>
+        <v>1.8690162299999429</v>
       </c>
       <c r="D115" s="5">
-        <v>2.9113061434173471</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.9113061908776272</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>785.75203810000005</v>
+        <v>785.75203808000003</v>
       </c>
       <c r="C116" s="5">
-        <v>3.2741490000000795</v>
+        <v>3.2741489800000636</v>
       </c>
       <c r="D116" s="5">
-        <v>5.1383852021319676</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>5.1383851700183003</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>787.79557350000005</v>
+        <v>787.79557353999996</v>
       </c>
       <c r="C117" s="5">
-        <v>2.0435353999999961</v>
+        <v>2.04353545999993</v>
       </c>
       <c r="D117" s="5">
-        <v>3.165916546501979</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>3.1659166408712247</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>788.65625269999998</v>
+        <v>788.65625266999996</v>
       </c>
       <c r="C118" s="5">
-        <v>0.86067919999993592</v>
+        <v>0.86067912999999407</v>
       </c>
       <c r="D118" s="5">
-        <v>1.318925554985384</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>1.3189254470031164</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>791.52656890000003</v>
+        <v>791.52656888000001</v>
       </c>
       <c r="C119" s="5">
-        <v>2.8703162000000475</v>
+        <v>2.8703162100000554</v>
       </c>
       <c r="D119" s="5">
-        <v>4.4558954645749216</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>4.4558954805838713</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>792.9778973</v>
+        <v>792.97789732000001</v>
       </c>
       <c r="C120" s="5">
-        <v>1.4513283999999658</v>
+        <v>1.4513284399999975</v>
       </c>
       <c r="D120" s="5">
-        <v>2.2226232067111162</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>2.2226232686447744</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>794.26267970000004</v>
+        <v>794.26267971000004</v>
       </c>
       <c r="C121" s="5">
-        <v>1.2847824000000401</v>
+        <v>1.2847823900000321</v>
       </c>
       <c r="D121" s="5">
-        <v>1.9616586277505066</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>1.9616586122957358</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>799.12786979999998</v>
+        <v>799.12786978999998</v>
       </c>
       <c r="C122" s="5">
-        <v>4.8651900999999498</v>
+        <v>4.8651900799999339</v>
       </c>
       <c r="D122" s="5">
-        <v>7.6032638444430978</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>7.6032638120278051</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>804.33820260000005</v>
+        <v>804.33820256000001</v>
       </c>
       <c r="C123" s="5">
-        <v>5.2103328000000602</v>
+        <v>5.2103327700000364</v>
       </c>
       <c r="D123" s="5">
-        <v>8.1107875140104433</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>8.1107874657281087</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>806.78023080000003</v>
+        <v>806.78023077</v>
       </c>
       <c r="C124" s="5">
-        <v>2.4420281999999816</v>
+        <v>2.4420282099999895</v>
       </c>
       <c r="D124" s="5">
-        <v>3.7047425866132411</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>3.7047426022257302</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>806.98659310000005</v>
+        <v>806.98659313999997</v>
       </c>
       <c r="C125" s="5">
-        <v>0.20636230000002342</v>
+        <v>0.20636236999996527</v>
       </c>
       <c r="D125" s="5">
-        <v>0.30737420759892053</v>
+        <v>0.30737431202096932</v>
       </c>
       <c r="E125" s="5">
-        <v>3.4965996128734078</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>3.4965996193307758</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>810.78310280000005</v>
+        <v>810.78310280999995</v>
       </c>
       <c r="C126" s="5">
-        <v>3.7965097000000014</v>
+        <v>3.7965096699999776</v>
       </c>
       <c r="D126" s="5">
-        <v>5.7938530422176671</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>5.793852994948967</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>812.05710180000005</v>
+        <v>812.05710182999997</v>
       </c>
       <c r="C127" s="5">
-        <v>1.2739990000000034</v>
+        <v>1.2739990200000193</v>
       </c>
       <c r="D127" s="5">
-        <v>1.9019643005186992</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>1.9019643306116496</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>816.11448180000002</v>
+        <v>816.11448179000001</v>
       </c>
       <c r="C128" s="5">
-        <v>4.0573799999999665</v>
+        <v>4.0573799600000484</v>
       </c>
       <c r="D128" s="5">
-        <v>6.163245582991661</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>6.1632455203177061</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>813.17369129999997</v>
+        <v>813.17369126000006</v>
       </c>
       <c r="C129" s="5">
-        <v>-2.9407905000000483</v>
+        <v>-2.9407905299999584</v>
       </c>
       <c r="D129" s="5">
-        <v>-4.2394084548190829</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-4.2394084972641295</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>814.04742620000002</v>
+        <v>814.04742619000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.87373490000004495</v>
+        <v>0.87373492999995506</v>
       </c>
       <c r="D130" s="5">
-        <v>1.2970171800651187</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>1.2970172249263445</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>817.3855466</v>
+        <v>817.38554658999999</v>
       </c>
       <c r="C131" s="5">
         <v>3.3381203999999798</v>
       </c>
       <c r="D131" s="5">
-        <v>5.0332873518910137</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>5.0332873519542964</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>817.92728920000002</v>
       </c>
       <c r="C132" s="5">
-        <v>0.5417426000000205</v>
+        <v>0.54174261000002844</v>
       </c>
       <c r="D132" s="5">
-        <v>0.79823544497812371</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>0.79823545977621979</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>819.81224520000001</v>
+        <v>819.81224516999998</v>
       </c>
       <c r="C133" s="5">
-        <v>1.8849559999999883</v>
+        <v>1.8849559699999645</v>
       </c>
       <c r="D133" s="5">
-        <v>2.8007854481540528</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>2.8007854030114965</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>822.5758763</v>
+        <v>822.57587624999996</v>
       </c>
       <c r="C134" s="5">
-        <v>2.7636310999999978</v>
+        <v>2.7636310799999819</v>
       </c>
       <c r="D134" s="5">
-        <v>4.1211160740337816</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>4.121116043808204</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>825.47514980000005</v>
+        <v>825.47514979000005</v>
       </c>
       <c r="C135" s="5">
-        <v>2.8992735000000494</v>
+        <v>2.8992735400000811</v>
       </c>
       <c r="D135" s="5">
-        <v>4.31251569533877</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>4.3125157562620808</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>827.11514520000003</v>
+        <v>827.11514522000004</v>
       </c>
       <c r="C136" s="5">
-        <v>1.6399953999999752</v>
+        <v>1.639995429999999</v>
       </c>
       <c r="D136" s="5">
-        <v>2.4102988732225716</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.4102989178258483</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>829.05874089999998</v>
+        <v>829.05874090999998</v>
       </c>
       <c r="C137" s="5">
-        <v>1.9435956999999462</v>
+        <v>1.9435956899999383</v>
       </c>
       <c r="D137" s="5">
-        <v>2.8565495940148233</v>
+        <v>2.8565495790572548</v>
       </c>
       <c r="E137" s="5">
-        <v>2.7351319078562142</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.7351319040031186</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>828.66002100000003</v>
+        <v>828.66002098000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.39871989999994639</v>
+        <v>-0.39871992999997019</v>
       </c>
       <c r="D138" s="5">
-        <v>-0.57559288503734596</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-0.57559292822401131</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>833.06643610000003</v>
+        <v>833.06643608000002</v>
       </c>
       <c r="C139" s="5">
         <v>4.4064151000000038</v>
       </c>
       <c r="D139" s="5">
-        <v>6.5709917811552998</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>6.5709917813185692</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>834.62432490000003</v>
+        <v>834.62432492999994</v>
       </c>
       <c r="C140" s="5">
-        <v>1.5578888000000006</v>
+        <v>1.5578888499999266</v>
       </c>
       <c r="D140" s="5">
-        <v>2.2673042396178289</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>2.2673043131911985</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>836.10158690000003</v>
+        <v>836.10158693999995</v>
       </c>
       <c r="C141" s="5">
-        <v>1.4772619999999961</v>
+        <v>1.477262010000004</v>
       </c>
       <c r="D141" s="5">
-        <v>2.1447658232701006</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>2.1447658378523915</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>837.14224579999996</v>
+        <v>837.14224574000002</v>
       </c>
       <c r="C142" s="5">
-        <v>1.0406588999999258</v>
+        <v>1.0406588000000738</v>
       </c>
       <c r="D142" s="5">
-        <v>1.5038543144575423</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>1.5038541688848106</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>837.50574649999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.36350070000003143</v>
+        <v>0.36350075999996534</v>
       </c>
       <c r="D143" s="5">
-        <v>0.52230559558423817</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>0.52230568204008065</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>839.1734788</v>
+        <v>839.17347881000001</v>
       </c>
       <c r="C144" s="5">
-        <v>1.6677323000000115</v>
+        <v>1.6677323100000194</v>
       </c>
       <c r="D144" s="5">
-        <v>2.4159157218994087</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>2.4159157365446715</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>841.61162820000004</v>
+        <v>841.61162823999996</v>
       </c>
       <c r="C145" s="5">
-        <v>2.438149400000043</v>
+        <v>2.4381494299999531</v>
       </c>
       <c r="D145" s="5">
-        <v>3.5427578216216338</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>3.5427578658691505</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>838.28506549999997</v>
+        <v>838.28506546000006</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.3265627000000677</v>
+        <v>-3.3265627799999038</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.6413661318432382</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-4.6413662408314345</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>832.38866619999999</v>
+        <v>832.38866621</v>
       </c>
       <c r="C147" s="5">
-        <v>-5.8963992999999846</v>
+        <v>-5.8963992500000586</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.1216578304544988</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-8.121657764599755</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>833.69923370000004</v>
+        <v>833.69923369000003</v>
       </c>
       <c r="C148" s="5">
-        <v>1.3105675000000474</v>
+        <v>1.3105674800000315</v>
       </c>
       <c r="D148" s="5">
-        <v>1.9058061707615703</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>1.905806141402544</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>834.87566919999995</v>
       </c>
       <c r="C149" s="5">
-        <v>1.1764354999999114</v>
+        <v>1.1764355099999193</v>
       </c>
       <c r="D149" s="5">
-        <v>1.7065276244302652</v>
+        <v>1.706527639069666</v>
       </c>
       <c r="E149" s="5">
-        <v>0.70163041688522387</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>0.70163041567057327</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>835.79014129999996</v>
+        <v>835.79014127999994</v>
       </c>
       <c r="C150" s="5">
-        <v>0.91447210000001178</v>
+        <v>0.91447207999999591</v>
       </c>
       <c r="D150" s="5">
-        <v>1.3223545675246084</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>1.3223545384294599</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>838.9069892</v>
+        <v>838.90698916999997</v>
       </c>
       <c r="C151" s="5">
-        <v>3.1168479000000389</v>
+        <v>3.1168478900000309</v>
       </c>
       <c r="D151" s="5">
-        <v>4.5680052203908694</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>4.5680052055445453</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>841.4990282</v>
+        <v>841.49902824000003</v>
       </c>
       <c r="C152" s="5">
-        <v>2.5920389999999998</v>
+        <v>2.5920390700000553</v>
       </c>
       <c r="D152" s="5">
-        <v>3.7713993869161966</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>3.7713994906400261</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>843.13945369999999</v>
+        <v>843.13945372000001</v>
       </c>
       <c r="C153" s="5">
-        <v>1.6404254999999921</v>
+        <v>1.6404254799999762</v>
       </c>
       <c r="D153" s="5">
-        <v>2.3645353794579327</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>2.3645353502061983</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>846.92305620000002</v>
       </c>
       <c r="C154" s="5">
-        <v>3.7836025000000291</v>
+        <v>3.7836024800000132</v>
       </c>
       <c r="D154" s="5">
-        <v>5.5199380725154956</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>5.5199380424791222</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>846.56396270000005</v>
+        <v>846.56396266000002</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.35909349999997175</v>
+        <v>-0.35909354000000349</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.50761250827150439</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-0.50761256468359051</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>847.25896720000003</v>
+        <v>847.25896714999999</v>
       </c>
       <c r="C156" s="5">
-        <v>0.69500449999998182</v>
+        <v>0.69500448999997388</v>
       </c>
       <c r="D156" s="5">
-        <v>0.98962580497279351</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>0.98962579071624202</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>850.61941300000001</v>
+        <v>850.61941295999998</v>
       </c>
       <c r="C157" s="5">
-        <v>3.3604457999999795</v>
+        <v>3.3604458099999874</v>
       </c>
       <c r="D157" s="5">
-        <v>4.8647177859415969</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>4.8647178010288838</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>853.35556480000002</v>
+        <v>853.35556478000001</v>
       </c>
       <c r="C158" s="5">
-        <v>2.736151800000016</v>
+        <v>2.7361518200000319</v>
       </c>
       <c r="D158" s="5">
-        <v>3.929016692957088</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>3.9290167223743566</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>849.52511489999995</v>
+        <v>849.52511490999996</v>
       </c>
       <c r="C159" s="5">
-        <v>-3.830449900000076</v>
+        <v>-3.8304498700000522</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.2554204436457974</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-5.2554204036163394</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>853.98939529999996</v>
+        <v>853.98939527000005</v>
       </c>
       <c r="C160" s="5">
-        <v>4.4642804000000069</v>
+        <v>4.4642803600000889</v>
       </c>
       <c r="D160" s="5">
-        <v>6.4915285936992806</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>6.4915285337655115</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>855.62127210000006</v>
+        <v>855.62127209000005</v>
       </c>
       <c r="C161" s="5">
-        <v>1.6318768000001</v>
+        <v>1.6318768200000022</v>
       </c>
       <c r="D161" s="5">
-        <v>2.3173177748538887</v>
+        <v>2.3173178036358433</v>
       </c>
       <c r="E161" s="5">
-        <v>2.4848733368741049</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>2.4848733356763297</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>856.25048819999995</v>
+        <v>856.25048820999996</v>
       </c>
       <c r="C162" s="5">
-        <v>0.62921609999989414</v>
+        <v>0.62921611999991001</v>
       </c>
       <c r="D162" s="5">
-        <v>0.88604712614586134</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>0.88604715443389992</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>854.62297130000002</v>
+        <v>854.62297133000004</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.6275168999999323</v>
+        <v>-1.6275168799999165</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.2572039507859465</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-2.2572039233111796</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>854.58403959999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-3.8931700000034652E-2</v>
+        <v>-3.8931730000058451E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-5.4651393912086288E-2</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-5.4651436012898014E-2</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>852.62917019999998</v>
+        <v>852.62917015000005</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.9548694000000069</v>
+        <v>-1.9548694499999328</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.7107379664564224</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-2.71073803491928</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>854.46213909999994</v>
+        <v>854.46213909000005</v>
       </c>
       <c r="C166" s="5">
-        <v>1.8329688999999689</v>
+        <v>1.8329689400000007</v>
       </c>
       <c r="D166" s="5">
-        <v>2.6104633167072677</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>2.6104633745042127</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>855.69468189999998</v>
+        <v>855.69468191999999</v>
       </c>
       <c r="C167" s="5">
-        <v>1.2325428000000329</v>
+        <v>1.232542829999943</v>
       </c>
       <c r="D167" s="5">
-        <v>1.744772695036878</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>1.7447727378624434</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>855.89772270000003</v>
+        <v>855.89772269000002</v>
       </c>
       <c r="C168" s="5">
-        <v>0.20304080000005342</v>
+        <v>0.20304077000002962</v>
       </c>
       <c r="D168" s="5">
-        <v>0.28511008760958578</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>0.28511004542208784</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>859.76295189999996</v>
+        <v>859.76295187000005</v>
       </c>
       <c r="C169" s="5">
-        <v>3.8652291999999306</v>
+        <v>3.8652291800000285</v>
       </c>
       <c r="D169" s="5">
-        <v>5.555841795379135</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>5.5558417659801629</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>860.81668119999995</v>
+        <v>860.81668121999996</v>
       </c>
       <c r="C170" s="5">
-        <v>1.0537292999999863</v>
+        <v>1.0537293499999123</v>
       </c>
       <c r="D170" s="5">
-        <v>1.4806798553057554</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.4806799260908221</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>865.93078960000003</v>
+        <v>865.93078962000004</v>
       </c>
       <c r="C171" s="5">
         <v>5.1141084000000774</v>
       </c>
       <c r="D171" s="5">
-        <v>7.366820408413588</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>7.366820408236685</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>867.67457520000005</v>
+        <v>867.67457523999997</v>
       </c>
       <c r="C172" s="5">
-        <v>1.7437856000000238</v>
+        <v>1.743785619999926</v>
       </c>
       <c r="D172" s="5">
-        <v>2.4434694744208452</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>2.4434695026997799</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>870.02942580000001</v>
+        <v>870.02942584000004</v>
       </c>
       <c r="C173" s="5">
-        <v>2.3548505999999634</v>
+        <v>2.3548506000000771</v>
       </c>
       <c r="D173" s="5">
-        <v>3.305830819557376</v>
+        <v>3.305830819402833</v>
       </c>
       <c r="E173" s="5">
-        <v>1.6839405669096141</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>1.6839405727730128</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>873.69332610000004</v>
+        <v>873.69332609000003</v>
       </c>
       <c r="C174" s="5">
-        <v>3.663900300000023</v>
+        <v>3.6639002499999833</v>
       </c>
       <c r="D174" s="5">
-        <v>5.172191215953803</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>5.1721911434844836</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>874.52249830000005</v>
+        <v>874.52249832999996</v>
       </c>
       <c r="C175" s="5">
-        <v>0.82917220000001635</v>
+        <v>0.82917223999993439</v>
       </c>
       <c r="D175" s="5">
-        <v>1.1448144854519171</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.1448145409806321</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>876.49208220000003</v>
+        <v>876.49208219000002</v>
       </c>
       <c r="C176" s="5">
-        <v>1.9695838999999751</v>
+        <v>1.969583860000057</v>
       </c>
       <c r="D176" s="5">
-        <v>2.7363484379930414</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.736348381635767</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>878.73849929999994</v>
+        <v>878.73849924000001</v>
       </c>
       <c r="C177" s="5">
-        <v>2.2464170999999169</v>
+        <v>2.2464170499999909</v>
       </c>
       <c r="D177" s="5">
-        <v>3.1192825257279289</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.1192824553544218</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>878.84780039999998</v>
+        <v>878.84780045000002</v>
       </c>
       <c r="C178" s="5">
-        <v>0.10930110000003879</v>
+        <v>0.10930121000001236</v>
       </c>
       <c r="D178" s="5">
-        <v>0.14936307721260533</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.14936322764369514</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>882.32084199999997</v>
+        <v>882.32084201999999</v>
       </c>
       <c r="C179" s="5">
-        <v>3.4730415999999877</v>
+        <v>3.4730415699999639</v>
       </c>
       <c r="D179" s="5">
-        <v>4.8466157232817553</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>4.8466156802209337</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>886.96972600000004</v>
+        <v>886.96972605999997</v>
       </c>
       <c r="C180" s="5">
-        <v>4.6488840000000664</v>
+        <v>4.6488840399999845</v>
       </c>
       <c r="D180" s="5">
-        <v>6.5091952482830395</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>6.5091953057703877</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>888.86873830000002</v>
+        <v>888.86873825999999</v>
       </c>
       <c r="C181" s="5">
-        <v>1.8990122999999812</v>
+        <v>1.8990122000000156</v>
       </c>
       <c r="D181" s="5">
-        <v>2.5996845810504432</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.5996844423599175</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>891.48487039999998</v>
+        <v>891.48487043</v>
       </c>
       <c r="C182" s="5">
-        <v>2.6161320999999589</v>
+        <v>2.6161321700000144</v>
       </c>
       <c r="D182" s="5">
-        <v>3.5895956453718458</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>3.5895957431431258</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>894.50208250000003</v>
+        <v>894.50208253000005</v>
       </c>
       <c r="C183" s="5">
         <v>3.0172121000000516</v>
       </c>
       <c r="D183" s="5">
-        <v>4.1378356251718262</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>4.1378356250299619</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>895.19914129999995</v>
+        <v>895.19914128000005</v>
       </c>
       <c r="C184" s="5">
-        <v>0.69705879999992248</v>
+        <v>0.69705874999999651</v>
       </c>
       <c r="D184" s="5">
-        <v>0.93914257600058448</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.93914250831546031</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>896.03136340000003</v>
+        <v>896.03136343000006</v>
       </c>
       <c r="C185" s="5">
-        <v>0.8322221000000809</v>
+        <v>0.83222215000000688</v>
       </c>
       <c r="D185" s="5">
-        <v>1.1213020527400142</v>
+        <v>1.1213021204778961</v>
       </c>
       <c r="E185" s="5">
-        <v>2.9886273761477566</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.988627374860986</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>897.4077307</v>
+        <v>897.40773065999997</v>
       </c>
       <c r="C186" s="5">
-        <v>1.3763672999999699</v>
+        <v>1.3763672299999143</v>
       </c>
       <c r="D186" s="5">
-        <v>1.8589373351372007</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>1.8589372397312287</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>898.68041010000002</v>
+        <v>898.68041008</v>
       </c>
       <c r="C187" s="5">
-        <v>1.2726794000000154</v>
+        <v>1.2726794200000313</v>
       </c>
       <c r="D187" s="5">
-        <v>1.7151445483648997</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.7151445756055983</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>900.21408980000001</v>
+        <v>900.21408970000005</v>
       </c>
       <c r="C188" s="5">
-        <v>1.5336796999999933</v>
+        <v>1.5336796200000435</v>
       </c>
       <c r="D188" s="5">
-        <v>2.0672408860483049</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.067240777249113</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>905.87072950000004</v>
+        <v>905.87072948000002</v>
       </c>
       <c r="C189" s="5">
-        <v>5.6566397000000279</v>
+        <v>5.6566397799999777</v>
       </c>
       <c r="D189" s="5">
-        <v>7.8065258399501625</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>7.806525955095811</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>905.95633439999995</v>
+        <v>905.95633440999995</v>
       </c>
       <c r="C190" s="5">
-        <v>8.5604899999907502E-2</v>
+        <v>8.5604929999931301E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.11345911212656823</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.11345915191105505</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>906.23655050000002</v>
+        <v>906.23655051000003</v>
       </c>
       <c r="C191" s="5">
         <v>0.28021610000007513</v>
       </c>
       <c r="D191" s="5">
-        <v>0.3717971084352012</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>0.37179710843120439</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>908.49477869999998</v>
+        <v>908.49477890000003</v>
       </c>
       <c r="C192" s="5">
-        <v>2.2582281999999623</v>
+        <v>2.2582283899999993</v>
       </c>
       <c r="D192" s="5">
-        <v>3.0315746304115043</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>3.0315748889502947</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>908.05600879999997</v>
+        <v>908.05600878999996</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.43876990000001115</v>
+        <v>-0.43877011000006405</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.57801930864423978</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-0.57801958442933454</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>910.07834160000004</v>
+        <v>910.07834144000003</v>
       </c>
       <c r="C194" s="5">
-        <v>2.022332800000072</v>
+        <v>2.0223326500000667</v>
       </c>
       <c r="D194" s="5">
-        <v>2.7055017832601003</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>2.7055015801538351</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>911.14097900000002</v>
+        <v>911.14097895999998</v>
       </c>
       <c r="C195" s="5">
-        <v>1.0626373999999714</v>
+        <v>1.0626375199999529</v>
       </c>
       <c r="D195" s="5">
-        <v>1.4101927960572747</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>1.4101929565789373</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>914.71463470000003</v>
+        <v>914.71463469000003</v>
       </c>
       <c r="C196" s="5">
-        <v>3.5736557000000175</v>
+        <v>3.5736557300000413</v>
       </c>
       <c r="D196" s="5">
-        <v>4.8094818375626458</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>4.8094818790277882</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>914.21210240000005</v>
+        <v>914.21210237000003</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.50253229999998439</v>
+        <v>-0.50253232000000025</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.65727595358603397</v>
+        <v>-0.65727597967273343</v>
       </c>
       <c r="E197" s="5">
-        <v>2.0290293110960977</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.0290293043319751</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>924.8879981</v>
+        <v>924.88799817999995</v>
       </c>
       <c r="C198" s="5">
-        <v>10.675895699999955</v>
+        <v>10.675895809999929</v>
       </c>
       <c r="D198" s="5">
-        <v>14.94924716264585</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>14.949247327223647</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>926.84107619999997</v>
+        <v>926.84107632999996</v>
       </c>
       <c r="C199" s="5">
-        <v>1.9530780999999706</v>
+        <v>1.9530781500000103</v>
       </c>
       <c r="D199" s="5">
-        <v>2.5636689101603993</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.5636689763317788</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>930.49168429999997</v>
+        <v>930.49168416999998</v>
       </c>
       <c r="C200" s="5">
-        <v>3.6506080999999995</v>
+        <v>3.6506078400000206</v>
       </c>
       <c r="D200" s="5">
-        <v>4.8302643743621809</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>4.8302640221671744</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>931.25756320000005</v>
+        <v>931.25756319000004</v>
       </c>
       <c r="C201" s="5">
-        <v>0.76587890000007519</v>
+        <v>0.7658790200000567</v>
       </c>
       <c r="D201" s="5">
-        <v>0.99219228979190444</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>0.992192446094875</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>934.62993340000003</v>
+        <v>934.62993343000005</v>
       </c>
       <c r="C202" s="5">
-        <v>3.3723701999999776</v>
+        <v>3.3723702400000093</v>
       </c>
       <c r="D202" s="5">
-        <v>4.4331741275415393</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>4.4331741812238645</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>939.08818719999999</v>
+        <v>939.08818724000002</v>
       </c>
       <c r="C203" s="5">
-        <v>4.4582537999999658</v>
+        <v>4.4582538099999738</v>
       </c>
       <c r="D203" s="5">
-        <v>5.8766760278914143</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>5.87667604122728</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>941.50049079999997</v>
+        <v>941.50049117000003</v>
       </c>
       <c r="C204" s="5">
-        <v>2.4123035999999729</v>
+        <v>2.4123039300000073</v>
       </c>
       <c r="D204" s="5">
-        <v>3.1264523706926894</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>3.1264528043127848</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>944.82289490000005</v>
+        <v>944.82289487000003</v>
       </c>
       <c r="C205" s="5">
-        <v>3.3224041000000852</v>
+        <v>3.3224036999999953</v>
       </c>
       <c r="D205" s="5">
-        <v>4.3177697250073255</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.3177691933099949</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>949.87610259999997</v>
+        <v>949.87610233999999</v>
       </c>
       <c r="C206" s="5">
-        <v>5.0532076999999163</v>
+        <v>5.0532074699999612</v>
       </c>
       <c r="D206" s="5">
-        <v>6.6101703418441238</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>6.6101700322891865</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>950.59993469999995</v>
+        <v>950.59993463000001</v>
       </c>
       <c r="C207" s="5">
-        <v>0.72383209999998144</v>
+        <v>0.72383229000001847</v>
       </c>
       <c r="D207" s="5">
-        <v>0.9182757732739244</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>0.91827601557739058</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>954.42086789999996</v>
+        <v>954.42086786000004</v>
       </c>
       <c r="C208" s="5">
-        <v>3.8209332000000131</v>
+        <v>3.8209332300000369</v>
       </c>
       <c r="D208" s="5">
-        <v>4.9314695353003923</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>4.9314695752511462</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>957.82058110000003</v>
+        <v>957.82058102999997</v>
       </c>
       <c r="C209" s="5">
-        <v>3.3997132000000647</v>
+        <v>3.3997131699999272</v>
       </c>
       <c r="D209" s="5">
-        <v>4.359228436636875</v>
+        <v>4.3592283975993684</v>
       </c>
       <c r="E209" s="5">
-        <v>4.7700614097667904</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.7700614055479651</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>958.36444979999999</v>
+        <v>958.36444978999998</v>
       </c>
       <c r="C210" s="5">
-        <v>0.54386869999996179</v>
+        <v>0.54386876000000939</v>
       </c>
       <c r="D210" s="5">
-        <v>0.6835147634206562</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>0.68351483911244237</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>962.90235029999997</v>
+        <v>962.90235010000004</v>
       </c>
       <c r="C211" s="5">
-        <v>4.5379004999999779</v>
+        <v>4.5379003100000546</v>
       </c>
       <c r="D211" s="5">
-        <v>5.832393198695196</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>5.8323929481633563</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>967.29238640000005</v>
+        <v>967.29238596000005</v>
       </c>
       <c r="C212" s="5">
-        <v>4.3900361000000885</v>
+        <v>4.3900358600000118</v>
       </c>
       <c r="D212" s="5">
-        <v>5.6102989991189345</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.6102986858714177</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>972.95182130000001</v>
+        <v>972.95182121000005</v>
       </c>
       <c r="C213" s="5">
-        <v>5.6594348999999511</v>
+        <v>5.6594352500000014</v>
       </c>
       <c r="D213" s="5">
-        <v>7.2513558761523544</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>7.2513563425361971</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>975.66510640000001</v>
+        <v>975.66510681</v>
       </c>
       <c r="C214" s="5">
-        <v>2.7132851000000073</v>
+        <v>2.7132855999999492</v>
       </c>
       <c r="D214" s="5">
-        <v>3.398265579206039</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.3982662153885013</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>980.6103263</v>
+        <v>980.61032689000001</v>
       </c>
       <c r="C215" s="5">
-        <v>4.9452198999999837</v>
+        <v>4.9452200800000128</v>
       </c>
       <c r="D215" s="5">
-        <v>6.2547292010070477</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>6.2547294323531233</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>984.51870340000005</v>
+        <v>984.51870454000004</v>
       </c>
       <c r="C216" s="5">
-        <v>3.9083771000000525</v>
+        <v>3.908377650000034</v>
       </c>
       <c r="D216" s="5">
-        <v>4.8890388071389124</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>4.889039507286097</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>987.82276690000003</v>
+        <v>987.82276714</v>
       </c>
       <c r="C217" s="5">
-        <v>3.3040634999999838</v>
+        <v>3.304062599999952</v>
       </c>
       <c r="D217" s="5">
-        <v>4.1023956090542102</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>4.1023944660502965</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>985.96439520000001</v>
+        <v>985.96439496999994</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.8583717000000206</v>
+        <v>-1.8583721700000524</v>
       </c>
       <c r="D218" s="5">
-        <v>-2.2343236253022147</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-2.2343241840128925</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>993.28162280000004</v>
+        <v>993.28162238000004</v>
       </c>
       <c r="C219" s="5">
-        <v>7.3172276000000238</v>
+        <v>7.3172274100001005</v>
       </c>
       <c r="D219" s="5">
-        <v>9.2783225216773282</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>9.2783222730910886</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>995.96835229999999</v>
+        <v>995.96835197999997</v>
       </c>
       <c r="C220" s="5">
-        <v>2.6867294999999558</v>
+        <v>2.6867295999999214</v>
       </c>
       <c r="D220" s="5">
-        <v>3.2946093806252241</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.2946095064943615</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>998.54240709999999</v>
+        <v>998.54240603999995</v>
       </c>
       <c r="C221" s="5">
-        <v>2.574054799999999</v>
+        <v>2.5740540599999804</v>
       </c>
       <c r="D221" s="5">
-        <v>3.1458361482179509</v>
+        <v>3.1458352319712279</v>
       </c>
       <c r="E221" s="5">
-        <v>4.2515087693389741</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.251508666290027</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1002.30628</v>
+        <v>1002.3062787</v>
       </c>
       <c r="C222" s="5">
-        <v>3.7638729000000239</v>
+        <v>3.7638726600000609</v>
       </c>
       <c r="D222" s="5">
-        <v>4.6182024478921724</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>4.6182021522895855</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1004.182607</v>
+        <v>1004.1826071</v>
       </c>
       <c r="C223" s="5">
-        <v>1.8763269999999466</v>
+        <v>1.876328400000034</v>
       </c>
       <c r="D223" s="5">
-        <v>2.2696856546435384</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>2.2696873685922325</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1001.765485</v>
+        <v>1001.7654828</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.4171219999999494</v>
+        <v>-2.4171243000000686</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.8505304413451893</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.8505331176650439</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1006.702859</v>
+        <v>1006.7028582</v>
       </c>
       <c r="C225" s="5">
-        <v>4.9373739999999771</v>
+        <v>4.9373754000000645</v>
       </c>
       <c r="D225" s="5">
-        <v>6.0773963883566928</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>6.077398172302062</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1006.8778139999999</v>
+        <v>1006.8778157</v>
       </c>
       <c r="C226" s="5">
-        <v>0.17495499999995445</v>
+        <v>0.17495750000000498</v>
       </c>
       <c r="D226" s="5">
-        <v>0.20874758661801884</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.20875057251124041</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1006.075058</v>
+        <v>1006.0750613</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.80275599999993119</v>
+        <v>-0.80275440000002618</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.95254289200457087</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.9525410001754997</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1009.654375</v>
+        <v>1009.6543768</v>
       </c>
       <c r="C228" s="5">
-        <v>3.5793169999999463</v>
+        <v>3.579315500000007</v>
       </c>
       <c r="D228" s="5">
-        <v>4.3537810336069294</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>4.3537791586388375</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1008.223581</v>
+        <v>1008.2235824000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-1.4307939999999917</v>
+        <v>-1.4307943999999679</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.687343430431687</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-1.6873438954986275</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>999.30414929999995</v>
+        <v>999.30414865</v>
       </c>
       <c r="C230" s="5">
-        <v>-8.9194317000000183</v>
+        <v>-8.9194337500000529</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.114408889510063</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-10.114411088866927</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1010.051186</v>
+        <v>1010.0511835</v>
       </c>
       <c r="C231" s="5">
-        <v>10.747036700000081</v>
+        <v>10.747034849999977</v>
       </c>
       <c r="D231" s="5">
-        <v>13.696817075874602</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>13.696814586365246</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1010.956697</v>
+        <v>1010.9566955</v>
       </c>
       <c r="C232" s="5">
-        <v>0.90551099999993312</v>
+        <v>0.90551200000004428</v>
       </c>
       <c r="D232" s="5">
-        <v>1.0811205185691675</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>1.0811217210856316</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1012.183788</v>
+        <v>1012.1837852</v>
       </c>
       <c r="C233" s="5">
-        <v>1.2270910000000868</v>
+        <v>1.227089699999965</v>
       </c>
       <c r="D233" s="5">
-        <v>1.4663133884525559</v>
+        <v>1.4663118268215314</v>
       </c>
       <c r="E233" s="5">
-        <v>1.3661293504416916</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>1.3661291776378981</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1012.605861</v>
+        <v>1012.6058573</v>
       </c>
       <c r="C234" s="5">
-        <v>0.42207299999995485</v>
+        <v>0.4220721000000367</v>
       </c>
       <c r="D234" s="5">
-        <v>0.50154016535912671</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>0.5015390948454268</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1011.109656</v>
+        <v>1011.1096588</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.4962050000000318</v>
+        <v>-1.4961984999999913</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.7587559712932133</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-1.7587483990459618</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1009.234154</v>
+        <v>1009.2341519</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.8755019999999831</v>
+        <v>-1.8755069000000049</v>
       </c>
       <c r="D236" s="5">
-        <v>-2.2033053407808811</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-2.2033110325724525</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1006.228293</v>
+        <v>1006.2282913</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.0058609999999817</v>
+        <v>-3.0058606000000054</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.516061333874787</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-3.5160608808152416</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1007.193797</v>
+        <v>1007.1937955</v>
       </c>
       <c r="C238" s="5">
-        <v>0.96550400000000991</v>
+        <v>0.96550419999994119</v>
       </c>
       <c r="D238" s="5">
-        <v>1.1575293908201223</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>1.1575296338300012</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1007.25131</v>
+        <v>1007.2513322999999</v>
       </c>
       <c r="C239" s="5">
-        <v>5.7512999999971726E-2</v>
+        <v>5.7536799999979849E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>6.8544186355312675E-2</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>6.8572560289781315E-2</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1007.628228</v>
+        <v>1007.6282263000001</v>
       </c>
       <c r="C240" s="5">
-        <v>0.37691800000004605</v>
+        <v>0.37689400000010664</v>
       </c>
       <c r="D240" s="5">
-        <v>0.44997077771096183</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>0.44994205715203073</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1006.118706</v>
+        <v>1006.1187012</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.5095220000000609</v>
+        <v>-1.5095251000000189</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.7829744646605139</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-1.7829780990973876</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1002.881565</v>
+        <v>1002.8815578</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.2371409999999514</v>
+        <v>-3.2371434000000363</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.7933494085948372</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-3.7933521891636013</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1000.433808</v>
+        <v>1000.4337999000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.4477570000000242</v>
+        <v>-2.4477578999999423</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.8898697198452505</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-2.8898707886493513</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>999.00797220000004</v>
+        <v>999.00796962000004</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.4258357999999589</v>
+        <v>-1.4258302800000138</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.696918303525552</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-1.6969117990946914</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>999.17761710000002</v>
+        <v>999.17761930999995</v>
       </c>
       <c r="C245" s="5">
-        <v>0.16964489999998023</v>
+        <v>0.1696496899999147</v>
       </c>
       <c r="D245" s="5">
-        <v>0.20396646066862534</v>
+        <v>0.20397222566039819</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.2849613928019199</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.2849609013871</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>997.36763699999995</v>
+        <v>997.36763268000004</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.8099801000000753</v>
+        <v>-1.8099866299999121</v>
       </c>
       <c r="D246" s="5">
-        <v>-2.1522366358328382</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-2.1522443187065976</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>997.57848769999998</v>
+        <v>997.57850250000001</v>
       </c>
       <c r="C247" s="5">
-        <v>0.21085070000003725</v>
+        <v>0.21086981999997079</v>
       </c>
       <c r="D247" s="5">
-        <v>0.25398382238452921</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.25400688159769036</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>999.56012940000005</v>
+        <v>999.56013224000003</v>
       </c>
       <c r="C248" s="5">
-        <v>1.9816417000000683</v>
+        <v>1.9816297400000167</v>
       </c>
       <c r="D248" s="5">
-        <v>2.4099590640575874</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.4099443235677587</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>999.62935379999999</v>
+        <v>999.62934975999997</v>
       </c>
       <c r="C249" s="5">
-        <v>6.9224399999939124E-2</v>
+        <v>6.9217519999938304E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>8.3137498280660971E-2</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>8.3129232117085117E-2</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1002.8977640000001</v>
+        <v>1002.8977536</v>
       </c>
       <c r="C250" s="5">
-        <v>3.2684102000000621</v>
+        <v>3.268403840000019</v>
       </c>
       <c r="D250" s="5">
-        <v>3.9948779830679015</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>3.9948700855484853</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1003.6425829999999</v>
+        <v>1003.6426181</v>
       </c>
       <c r="C251" s="5">
-        <v>0.74481899999989309</v>
+        <v>0.74486450000006243</v>
       </c>
       <c r="D251" s="5">
-        <v>0.89484959603938208</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>0.89490449402276351</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1004.587852</v>
+        <v>1004.5878391</v>
       </c>
       <c r="C252" s="5">
-        <v>0.94526900000005298</v>
+        <v>0.9452209999999468</v>
       </c>
       <c r="D252" s="5">
-        <v>1.1360789419901485</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>1.1360209137302402</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1007.9811549999999</v>
+        <v>1007.981138</v>
       </c>
       <c r="C253" s="5">
-        <v>3.3933029999999462</v>
+        <v>3.3932988999999907</v>
       </c>
       <c r="D253" s="5">
-        <v>4.1295248843985499</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>4.1295198558075619</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1013.152274</v>
+        <v>1013.152255</v>
       </c>
       <c r="C254" s="5">
-        <v>5.1711190000000897</v>
+        <v>5.1711169999999811</v>
       </c>
       <c r="D254" s="5">
-        <v>6.3329174811661559</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>6.3329150721433969</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1022.005998</v>
+        <v>1022.0059855</v>
       </c>
       <c r="C255" s="5">
-        <v>8.8537239999999429</v>
+        <v>8.8537304999999833</v>
       </c>
       <c r="D255" s="5">
-        <v>11.005539784296836</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>11.005548472704806</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1022.934663</v>
+        <v>1022.9346704</v>
       </c>
       <c r="C256" s="5">
-        <v>0.92866500000002361</v>
+        <v>0.92868490000000747</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0958686239659121</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.0958922378647262</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1025.332858</v>
+        <v>1025.3328833</v>
       </c>
       <c r="C257" s="5">
-        <v>2.398194999999987</v>
+        <v>2.3982129000000896</v>
       </c>
       <c r="D257" s="5">
-        <v>2.8498724441289314</v>
+        <v>2.849893969570938</v>
       </c>
       <c r="E257" s="5">
-        <v>2.6176768226566782</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.6176791277672917</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1025.750317</v>
+        <v>1025.7503254000001</v>
       </c>
       <c r="C258" s="5">
-        <v>0.41745900000000802</v>
+        <v>0.41744210000001658</v>
       </c>
       <c r="D258" s="5">
-        <v>0.4896693765137794</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>0.4896494967011833</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1022.742604</v>
+        <v>1022.7426503</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.007712999999967</v>
+        <v>-3.0076751000000286</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.4624545004024676</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-3.4624115435359704</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1033.5474340000001</v>
+        <v>1033.5474260999999</v>
       </c>
       <c r="C260" s="5">
-        <v>10.804830000000038</v>
+        <v>10.804775799999902</v>
       </c>
       <c r="D260" s="5">
-        <v>13.44067089203933</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>13.440598860853914</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1037.0210239999999</v>
+        <v>1037.021</v>
       </c>
       <c r="C261" s="5">
-        <v>3.473589999999831</v>
+        <v>3.4735739000000194</v>
       </c>
       <c r="D261" s="5">
-        <v>4.1084010648305025</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>4.1083817011230872</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1038.3314660000001</v>
+        <v>1038.3314350999999</v>
       </c>
       <c r="C262" s="5">
-        <v>1.3104420000001937</v>
+        <v>1.3104350999999497</v>
       </c>
       <c r="D262" s="5">
-        <v>1.5269756559270542</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.5269675954136419</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1040.103053</v>
+        <v>1040.103044</v>
       </c>
       <c r="C263" s="5">
-        <v>1.7715869999999541</v>
+        <v>1.7716089000000466</v>
       </c>
       <c r="D263" s="5">
-        <v>2.0667464157337667</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.0667722667471633</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1040.7310480000001</v>
+        <v>1040.7310296000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.62799500000005537</v>
+        <v>0.62798560000010184</v>
       </c>
       <c r="D264" s="5">
-        <v>0.72694871435130537</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>0.72693780333727975</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1045.6846640000001</v>
+        <v>1045.6846412</v>
       </c>
       <c r="C265" s="5">
-        <v>4.9536160000000109</v>
+        <v>4.9536115999999311</v>
       </c>
       <c r="D265" s="5">
-        <v>5.8636180028843743</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>5.8636127638849622</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1050.137236</v>
+        <v>1050.1372331</v>
       </c>
       <c r="C266" s="5">
-        <v>4.4525719999999183</v>
+        <v>4.4525919000000158</v>
       </c>
       <c r="D266" s="5">
-        <v>5.2310326608085544</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>5.2310567069687064</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1053.3126259999999</v>
+        <v>1053.3126448999999</v>
       </c>
       <c r="C267" s="5">
-        <v>3.1753899999998794</v>
+        <v>3.1754117999998925</v>
       </c>
       <c r="D267" s="5">
-        <v>3.6895009375204291</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>3.6895267001354259</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1056.4426599999999</v>
+        <v>1056.4427134</v>
       </c>
       <c r="C268" s="5">
-        <v>3.1300340000000233</v>
+        <v>3.1300685000001067</v>
       </c>
       <c r="D268" s="5">
-        <v>3.624793857825459</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.6248344003312116</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1056.561205</v>
+        <v>1056.5612613000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.11854500000004009</v>
+        <v>0.11854790000006687</v>
       </c>
       <c r="D269" s="5">
-        <v>0.13473691679213307</v>
+        <v>0.13474020811927723</v>
       </c>
       <c r="E269" s="5">
-        <v>3.0456789477042223</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.0456818959607057</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1061.5322410000001</v>
+        <v>1061.5324545000001</v>
       </c>
       <c r="C270" s="5">
-        <v>4.9710360000001401</v>
+        <v>4.9711932000000161</v>
       </c>
       <c r="D270" s="5">
-        <v>5.7943191886801637</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>5.7945068742393691</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1064.4879169999999</v>
+        <v>1064.4878986000001</v>
       </c>
       <c r="C271" s="5">
-        <v>2.9556759999998121</v>
+        <v>2.9554441000000224</v>
       </c>
       <c r="D271" s="5">
-        <v>3.3928635624654202</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.3925925788268474</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1070.5968640000001</v>
+        <v>1070.5967123999999</v>
       </c>
       <c r="C272" s="5">
-        <v>6.1089470000001711</v>
+        <v>6.1088137999997798</v>
       </c>
       <c r="D272" s="5">
-        <v>7.1082119727000403</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>7.1080521871287106</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1075.5062310000001</v>
+        <v>1075.5060103999999</v>
       </c>
       <c r="C273" s="5">
-        <v>4.9093669999999747</v>
+        <v>4.9092980000000352</v>
       </c>
       <c r="D273" s="5">
-        <v>5.6436912092051372</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>5.6436106967392874</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1079.5193489999999</v>
+        <v>1079.5191488</v>
       </c>
       <c r="C274" s="5">
-        <v>4.0131179999998494</v>
+        <v>4.0131384000001162</v>
       </c>
       <c r="D274" s="5">
-        <v>4.5706965504767716</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>4.5707212205606584</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1087.050356</v>
+        <v>1087.0502451</v>
       </c>
       <c r="C275" s="5">
-        <v>7.5310070000000451</v>
+        <v>7.5310962999999447</v>
       </c>
       <c r="D275" s="5">
-        <v>8.7003094090651665</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>8.700418240379836</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1084.891312</v>
+        <v>1084.8914153999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-2.1590439999999944</v>
+        <v>-2.1588297000000694</v>
       </c>
       <c r="D276" s="5">
-        <v>-2.3575148252257705</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-2.3572836134679975</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1093.433536</v>
+        <v>1093.4337290999999</v>
       </c>
       <c r="C277" s="5">
-        <v>8.5422240000000329</v>
+        <v>8.5423137000000224</v>
       </c>
       <c r="D277" s="5">
-        <v>9.8686785518261377</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>9.8687857273297439</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1098.795034</v>
+        <v>1098.7952639</v>
       </c>
       <c r="C278" s="5">
-        <v>5.3614979999999832</v>
+        <v>5.3615348000000722</v>
       </c>
       <c r="D278" s="5">
-        <v>6.0453375406329002</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>6.0453790631423976</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1102.0218259999999</v>
+        <v>1102.0220088000001</v>
       </c>
       <c r="C279" s="5">
-        <v>3.2267919999999322</v>
+        <v>3.2267449000000852</v>
       </c>
       <c r="D279" s="5">
-        <v>3.5814762392233579</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>3.5814223533519263</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1107.2357959999999</v>
+        <v>1107.2359021</v>
       </c>
       <c r="C280" s="5">
-        <v>5.2139700000000175</v>
+        <v>5.2138932999998815</v>
       </c>
       <c r="D280" s="5">
-        <v>5.8276276891937151</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>5.8275387270865897</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1115.8750640000001</v>
+        <v>1115.8750915999999</v>
       </c>
       <c r="C281" s="5">
-        <v>8.6392680000001292</v>
+        <v>8.6391894999999295</v>
       </c>
       <c r="D281" s="5">
-        <v>9.775509057104447</v>
+        <v>9.7754154095129664</v>
       </c>
       <c r="E281" s="5">
-        <v>5.6138592557920086</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>5.613856240292181</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1117.55726</v>
+        <v>1117.5576971999999</v>
       </c>
       <c r="C282" s="5">
-        <v>1.6821959999999763</v>
+        <v>1.682605599999988</v>
       </c>
       <c r="D282" s="5">
-        <v>1.8240901766930051</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>1.8245379711304688</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1124.983473</v>
+        <v>1124.9833689</v>
       </c>
       <c r="C283" s="5">
-        <v>7.4262129999999615</v>
+        <v>7.4256717000000663</v>
       </c>
       <c r="D283" s="5">
-        <v>8.2720344610292873</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>8.2714059501897594</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1127.750074</v>
+        <v>1127.7491668</v>
       </c>
       <c r="C284" s="5">
-        <v>2.7666010000000369</v>
+        <v>2.7657979000000523</v>
       </c>
       <c r="D284" s="5">
-        <v>2.9913292339388775</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.9904494043823338</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1131.278875</v>
+        <v>1131.2782649999999</v>
       </c>
       <c r="C285" s="5">
-        <v>3.5288009999999304</v>
+        <v>3.5290981999999076</v>
       </c>
       <c r="D285" s="5">
-        <v>3.8201751778699444</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>3.820505601854296</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1135.772651</v>
+        <v>1135.7721547000001</v>
       </c>
       <c r="C286" s="5">
-        <v>4.4937760000000253</v>
+        <v>4.4938897000001816</v>
       </c>
       <c r="D286" s="5">
-        <v>4.8722904509565401</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>4.8724191187036636</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1139.4327049999999</v>
+        <v>1139.4325877000001</v>
       </c>
       <c r="C287" s="5">
-        <v>3.6600539999999455</v>
+        <v>3.6604330000000118</v>
       </c>
       <c r="D287" s="5">
-        <v>3.9363084682726424</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.9367250774858364</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1142.6929</v>
+        <v>1142.6934616999999</v>
       </c>
       <c r="C288" s="5">
-        <v>3.260195000000067</v>
+        <v>3.2608739999998306</v>
       </c>
       <c r="D288" s="5">
-        <v>3.4880438090804322</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.4887821003769304</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1146.203477</v>
+        <v>1146.2042501999999</v>
       </c>
       <c r="C289" s="5">
-        <v>3.510577000000012</v>
+        <v>3.5107884999999897</v>
       </c>
       <c r="D289" s="5">
-        <v>3.7495714002405922</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.7497992551750681</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1148.2641900000001</v>
+        <v>1148.2653791</v>
       </c>
       <c r="C290" s="5">
-        <v>2.060713000000078</v>
+        <v>2.0611289000000852</v>
       </c>
       <c r="D290" s="5">
-        <v>2.1788931402595857</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.1793357654129597</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1150.7638469999999</v>
+        <v>1150.7638566000001</v>
       </c>
       <c r="C291" s="5">
-        <v>2.4996569999998428</v>
+        <v>2.4984775000000354</v>
       </c>
       <c r="D291" s="5">
-        <v>2.6437855004467492</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>2.6425202549355431</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1156.896125</v>
+        <v>1156.8957743999999</v>
       </c>
       <c r="C292" s="5">
-        <v>6.1322780000000421</v>
+        <v>6.1319177999998828</v>
       </c>
       <c r="D292" s="5">
-        <v>6.5854404176009629</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>6.5850421367732226</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1158.367387</v>
+        <v>1158.3671288</v>
       </c>
       <c r="C293" s="5">
-        <v>1.4712620000000243</v>
+        <v>1.4713544000001093</v>
       </c>
       <c r="D293" s="5">
-        <v>1.5367981601869474</v>
+        <v>1.5368958212166106</v>
       </c>
       <c r="E293" s="5">
-        <v>3.8079821272894776</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.8079564209174022</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1164.9984179999999</v>
+        <v>1164.9993105999999</v>
       </c>
       <c r="C294" s="5">
-        <v>6.6310309999998935</v>
+        <v>6.6321817999998984</v>
       </c>
       <c r="D294" s="5">
-        <v>7.0898144466127855</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>7.0910855001020678</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1165.8153339999999</v>
+        <v>1165.8153078</v>
       </c>
       <c r="C295" s="5">
-        <v>0.81691599999999198</v>
+        <v>0.81599720000008347</v>
       </c>
       <c r="D295" s="5">
-        <v>0.84471253014022363</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>0.84375815496382511</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1174.4359919999999</v>
+        <v>1174.4342004</v>
       </c>
       <c r="C296" s="5">
-        <v>8.6206580000000486</v>
+        <v>8.618892599999981</v>
       </c>
       <c r="D296" s="5">
-        <v>9.2433645394017105</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>9.2413942099886839</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1179.1321390000001</v>
+        <v>1179.131069</v>
       </c>
       <c r="C297" s="5">
-        <v>4.69614700000011</v>
+        <v>4.6968686000000162</v>
       </c>
       <c r="D297" s="5">
-        <v>4.905315787517206</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>4.9060938335503179</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1183.508695</v>
+        <v>1183.5076365</v>
       </c>
       <c r="C298" s="5">
-        <v>4.3765559999999368</v>
+        <v>4.3765674999999646</v>
       </c>
       <c r="D298" s="5">
-        <v>4.5460702666227482</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>4.5460866668609601</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1189.438924</v>
+        <v>1189.4380655</v>
       </c>
       <c r="C299" s="5">
-        <v>5.9302290000000539</v>
+        <v>5.9304290000000037</v>
       </c>
       <c r="D299" s="5">
-        <v>6.1813696512383887</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>6.1815895816601962</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1190.837348</v>
+        <v>1190.8370376</v>
       </c>
       <c r="C300" s="5">
-        <v>1.3984239999999772</v>
+        <v>1.3989721000000372</v>
       </c>
       <c r="D300" s="5">
-        <v>1.4199995044802405</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.4205606980008945</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1193.826116</v>
+        <v>1193.8326658999999</v>
       </c>
       <c r="C301" s="5">
-        <v>2.9887679999999364</v>
+        <v>2.9956282999999075</v>
       </c>
       <c r="D301" s="5">
-        <v>3.053688396894505</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.0607957840758093</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1199.0612160000001</v>
+        <v>1199.0626385</v>
       </c>
       <c r="C302" s="5">
-        <v>5.2351000000001022</v>
+        <v>5.2299726000001101</v>
       </c>
       <c r="D302" s="5">
-        <v>5.3909615842172576</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.3855234013207021</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1204.1418819999999</v>
+        <v>1204.1400329999999</v>
       </c>
       <c r="C303" s="5">
-        <v>5.0806659999998374</v>
+        <v>5.0773944999998548</v>
       </c>
       <c r="D303" s="5">
-        <v>5.2048291967564886</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.2013929956232996</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1205.7153020000001</v>
+        <v>1205.7133061</v>
       </c>
       <c r="C304" s="5">
-        <v>1.5734200000001692</v>
+        <v>1.5732731000000513</v>
       </c>
       <c r="D304" s="5">
-        <v>1.5793259473842802</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>1.5791798771181975</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1210.6325890000001</v>
+        <v>1210.631478</v>
       </c>
       <c r="C305" s="5">
-        <v>4.9172869999999875</v>
+        <v>4.9181719000000612</v>
       </c>
       <c r="D305" s="5">
-        <v>5.0052598316934427</v>
+        <v>5.0061893400273672</v>
       </c>
       <c r="E305" s="5">
-        <v>4.5119711230267923</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.5118985078713925</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1211.9226209999999</v>
+        <v>1211.923716</v>
       </c>
       <c r="C306" s="5">
-        <v>1.2900319999998828</v>
+        <v>1.2922379999999976</v>
       </c>
       <c r="D306" s="5">
-        <v>1.2862228666869591</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.2884364709961016</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1218.748443</v>
+        <v>1218.7491594999999</v>
       </c>
       <c r="C307" s="5">
-        <v>6.8258220000000165</v>
+        <v>6.8254434999998921</v>
       </c>
       <c r="D307" s="5">
-        <v>6.9720169985452163</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>6.9716118433002405</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1218.317632</v>
+        <v>1218.3157936</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.43081099999994876</v>
+        <v>-0.43336589999989883</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.42335996392698361</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.42586551795590344</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1228.3652629999999</v>
+        <v>1228.3641789000001</v>
       </c>
       <c r="C309" s="5">
-        <v>10.04763099999991</v>
+        <v>10.048385300000064</v>
       </c>
       <c r="D309" s="5">
-        <v>10.358036170801954</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>10.358865728788945</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1234.1963350000001</v>
+        <v>1234.19472</v>
       </c>
       <c r="C310" s="5">
-        <v>5.8310720000001766</v>
+        <v>5.8305410999998912</v>
       </c>
       <c r="D310" s="5">
-        <v>5.847525843851642</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>5.8469847663749741</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1239.8137489999999</v>
+        <v>1239.8120486</v>
       </c>
       <c r="C311" s="5">
-        <v>5.617413999999826</v>
+        <v>5.6173286000000644</v>
       </c>
       <c r="D311" s="5">
-        <v>5.6005910789496571</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>5.6005113050261901</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1247.06566</v>
+        <v>1247.0644514000001</v>
       </c>
       <c r="C312" s="5">
-        <v>7.2519110000000637</v>
+        <v>7.2524028000000271</v>
       </c>
       <c r="D312" s="5">
-        <v>7.2493000215797077</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>7.2498178332581542</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1251.722158</v>
+        <v>1251.7367968999999</v>
       </c>
       <c r="C313" s="5">
-        <v>4.656498000000056</v>
+        <v>4.6723454999998921</v>
       </c>
       <c r="D313" s="5">
-        <v>4.5739319510096799</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>4.5898251686554703</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1258.8364449999999</v>
+        <v>1258.8380832</v>
       </c>
       <c r="C314" s="5">
-        <v>7.1142869999998766</v>
+        <v>7.1012863000000834</v>
       </c>
       <c r="D314" s="5">
-        <v>7.0376120666151065</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>7.0242628519940231</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1263.7120520000001</v>
+        <v>1263.7083497000001</v>
       </c>
       <c r="C315" s="5">
-        <v>4.8756070000001728</v>
+        <v>4.8702665000000707</v>
       </c>
       <c r="D315" s="5">
-        <v>4.7480228965512961</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>4.7427046818061314</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1265.3081110000001</v>
+        <v>1265.3007785</v>
       </c>
       <c r="C316" s="5">
-        <v>1.5960589999999684</v>
+        <v>1.5924287999998796</v>
       </c>
       <c r="D316" s="5">
-        <v>1.526163589511742</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.5226727639704452</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1268.3102120000001</v>
+        <v>1268.3055939000001</v>
       </c>
       <c r="C317" s="5">
-        <v>3.0021010000000388</v>
+        <v>3.0048154000000977</v>
       </c>
       <c r="D317" s="5">
-        <v>2.8845984805448976</v>
+        <v>2.8872577494291063</v>
       </c>
       <c r="E317" s="5">
-        <v>4.7642549460561456</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>4.7639696264365705</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1274.9756890000001</v>
+        <v>1274.9721284</v>
       </c>
       <c r="C318" s="5">
-        <v>6.6654770000000099</v>
+        <v>6.6665344999998979</v>
       </c>
       <c r="D318" s="5">
-        <v>6.4919978044655657</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>6.4930820679760082</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1279.740558</v>
+        <v>1279.7531528</v>
       </c>
       <c r="C319" s="5">
-        <v>4.7648689999998624</v>
+        <v>4.7810243999999784</v>
       </c>
       <c r="D319" s="5">
-        <v>4.5780072883411016</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>4.5938637525155368</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1279.0183050000001</v>
+        <v>1279.0124347999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.72225299999990966</v>
+        <v>-0.74071800000001531</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.67515118537727625</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-0.692350286520238</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1285.5209379999999</v>
+        <v>1285.5184501000001</v>
       </c>
       <c r="C321" s="5">
-        <v>6.5026329999998325</v>
+        <v>6.5060153000001719</v>
       </c>
       <c r="D321" s="5">
-        <v>6.2744179615850104</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>6.2778030232460313</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1286.667342</v>
+        <v>1286.6664593</v>
       </c>
       <c r="C322" s="5">
-        <v>1.146404000000075</v>
+        <v>1.1480091999999331</v>
       </c>
       <c r="D322" s="5">
-        <v>1.0754024416105068</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>1.0769177229620341</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1287.626655</v>
+        <v>1287.626618</v>
       </c>
       <c r="C323" s="5">
-        <v>0.95931300000006559</v>
+        <v>0.96015869999996539</v>
       </c>
       <c r="D323" s="5">
-        <v>0.89837359360025459</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.8991694440906306</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1289.5957089999999</v>
+        <v>1289.5957040000001</v>
       </c>
       <c r="C324" s="5">
-        <v>1.9690539999999146</v>
+        <v>1.9690860000000612</v>
       </c>
       <c r="D324" s="5">
-        <v>1.8505672485872315</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>1.8505976300297489</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1294.6497549999999</v>
+        <v>1294.6756485999999</v>
       </c>
       <c r="C325" s="5">
-        <v>5.0540459999999712</v>
+        <v>5.0799445999998625</v>
       </c>
       <c r="D325" s="5">
-        <v>4.8056194135038366</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>4.8307809943444191</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1299.626426</v>
+        <v>1299.6298896999999</v>
       </c>
       <c r="C326" s="5">
-        <v>4.976671000000124</v>
+        <v>4.9542410999999902</v>
       </c>
       <c r="D326" s="5">
-        <v>4.7116204011585561</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.6898404041650688</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1297.908132</v>
+        <v>1297.9024879000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.7182940000000144</v>
+        <v>-1.727401799999825</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.5750869218676522</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-1.5833705288166189</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1301.7386200000001</v>
+        <v>1301.7229384</v>
       </c>
       <c r="C328" s="5">
-        <v>3.8304880000000594</v>
+        <v>3.820450499999879</v>
       </c>
       <c r="D328" s="5">
-        <v>3.5995894470436829</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>3.5900196387889549</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1302.0623519999999</v>
+        <v>1302.0490032</v>
       </c>
       <c r="C329" s="5">
-        <v>0.32373199999983626</v>
+        <v>0.32606480000004012</v>
       </c>
       <c r="D329" s="5">
-        <v>0.29883895113289594</v>
+        <v>0.30099897140154486</v>
       </c>
       <c r="E329" s="5">
-        <v>2.6611896427748638</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.6605109574767472</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1307.4135329999999</v>
+        <v>1307.3982301999999</v>
       </c>
       <c r="C330" s="5">
-        <v>5.3511809999999969</v>
+        <v>5.349226999999928</v>
       </c>
       <c r="D330" s="5">
-        <v>5.0447447810449297</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>5.0429137300470384</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1306.5828200000001</v>
+        <v>1306.598694</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.83071299999983239</v>
+        <v>-0.79953619999992043</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.75980499279395541</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-0.73139376217122853</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1311.4762250000001</v>
+        <v>1311.4636522000001</v>
       </c>
       <c r="C332" s="5">
-        <v>4.8934050000000298</v>
+        <v>4.8649582000000464</v>
       </c>
       <c r="D332" s="5">
-        <v>4.5879719651754414</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>4.5606956638414964</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1312.3594989999999</v>
+        <v>1312.3590165999999</v>
       </c>
       <c r="C333" s="5">
-        <v>0.88327399999980116</v>
+        <v>0.89536439999983486</v>
       </c>
       <c r="D333" s="5">
-        <v>0.81119567810248316</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.8223490993858773</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1316.77063</v>
+        <v>1316.7793179</v>
       </c>
       <c r="C334" s="5">
-        <v>4.4111310000000685</v>
+        <v>4.4203013000001192</v>
       </c>
       <c r="D334" s="5">
-        <v>4.1088731702285441</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>4.1175755089854382</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1319.6197179999999</v>
+        <v>1319.6322895999999</v>
       </c>
       <c r="C335" s="5">
-        <v>2.8490879999999379</v>
+        <v>2.8529716999998982</v>
       </c>
       <c r="D335" s="5">
-        <v>2.627554446790259</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.6311613879010043</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1323.209805</v>
+        <v>1323.2200705</v>
       </c>
       <c r="C336" s="5">
-        <v>3.5900870000000396</v>
+        <v>3.587780900000098</v>
       </c>
       <c r="D336" s="5">
-        <v>3.3139507567127247</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>3.3117580781168554</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1327.284539</v>
+        <v>1327.3235744000001</v>
       </c>
       <c r="C337" s="5">
-        <v>4.0747340000000349</v>
+        <v>4.1035039000000779</v>
       </c>
       <c r="D337" s="5">
-        <v>3.758551887668693</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.7855137791168003</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1320.1395829999999</v>
+        <v>1320.1501114</v>
       </c>
       <c r="C338" s="5">
-        <v>-7.1449560000000929</v>
+        <v>-7.1734630000000834</v>
       </c>
       <c r="D338" s="5">
-        <v>-6.271900430436494</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-6.2960053445757946</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1326.8510329999999</v>
+        <v>1326.8374338000001</v>
       </c>
       <c r="C339" s="5">
-        <v>6.7114500000000135</v>
+        <v>6.6873224000000846</v>
       </c>
       <c r="D339" s="5">
-        <v>6.2741806375025355</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>6.2509416952177599</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1330.274639</v>
+        <v>1330.2446854</v>
       </c>
       <c r="C340" s="5">
-        <v>3.4236060000000634</v>
+        <v>3.4072515999998814</v>
       </c>
       <c r="D340" s="5">
-        <v>3.1406196026862121</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>3.1254369859391673</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1334.9089289999999</v>
+        <v>1334.8763739999999</v>
       </c>
       <c r="C341" s="5">
-        <v>4.6342899999999645</v>
+        <v>4.6316885999999613</v>
       </c>
       <c r="D341" s="5">
-        <v>4.2614876297661919</v>
+        <v>4.2591472510559614</v>
       </c>
       <c r="E341" s="5">
-        <v>2.5226577628595814</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.5212085504709325</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1338.715776</v>
+        <v>1338.6753172000001</v>
       </c>
       <c r="C342" s="5">
-        <v>3.8068470000000616</v>
+        <v>3.7989432000001671</v>
       </c>
       <c r="D342" s="5">
-        <v>3.476306842582022</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>3.4690619008631129</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1342.822388</v>
+        <v>1342.8365365</v>
       </c>
       <c r="C343" s="5">
-        <v>4.106612000000041</v>
+        <v>4.161219299999857</v>
       </c>
       <c r="D343" s="5">
-        <v>3.7438364472584418</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.7945906609920366</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1346.883671</v>
+        <v>1346.8569591999999</v>
       </c>
       <c r="C344" s="5">
-        <v>4.0612830000000031</v>
+        <v>4.0204226999999264</v>
       </c>
       <c r="D344" s="5">
-        <v>3.6903100298938618</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.6525294735095359</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1347.2483099999999</v>
+        <v>1347.2344327999999</v>
       </c>
       <c r="C345" s="5">
-        <v>0.36463899999989735</v>
+        <v>0.37747360000003027</v>
       </c>
       <c r="D345" s="5">
-        <v>0.32535766544321554</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>0.33683398595094616</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1349.4740790000001</v>
+        <v>1349.4926909000001</v>
       </c>
       <c r="C346" s="5">
-        <v>2.2257690000001276</v>
+        <v>2.2582581000001483</v>
       </c>
       <c r="D346" s="5">
-        <v>2.0006157617213916</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.0301092100648788</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1353.6827169999999</v>
+        <v>1353.7767934999999</v>
       </c>
       <c r="C347" s="5">
-        <v>4.2086379999998371</v>
+        <v>4.2841025999998692</v>
       </c>
       <c r="D347" s="5">
-        <v>3.8073360944798518</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>3.8767471384450136</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1357.5341000000001</v>
+        <v>1357.5528631</v>
       </c>
       <c r="C348" s="5">
-        <v>3.851383000000169</v>
+        <v>3.776069600000028</v>
       </c>
       <c r="D348" s="5">
-        <v>3.4680728054127918</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>3.3989714328675369</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1367.10277</v>
+        <v>1367.1540032</v>
       </c>
       <c r="C349" s="5">
-        <v>9.5686699999998837</v>
+        <v>9.601140100000066</v>
       </c>
       <c r="D349" s="5">
-        <v>8.7940112322237205</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>8.8248961659107561</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1362.675029</v>
+        <v>1362.6929835000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-4.4277409999999691</v>
+        <v>-4.4610196999999516</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.8180425318930622</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-3.8460841918817157</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1370.813369</v>
+        <v>1370.7886510999999</v>
       </c>
       <c r="C351" s="5">
-        <v>8.138339999999971</v>
+        <v>8.0956675999998424</v>
       </c>
       <c r="D351" s="5">
-        <v>7.4069550709838561</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>7.3667396997336709</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1368.515705</v>
+        <v>1368.4910399</v>
       </c>
       <c r="C352" s="5">
-        <v>-2.2976639999999406</v>
+        <v>-2.2976111999998921</v>
       </c>
       <c r="D352" s="5">
-        <v>-1.9929193132286693</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-1.9929095422144383</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1376.0299580000001</v>
+        <v>1375.9105896999999</v>
       </c>
       <c r="C353" s="5">
-        <v>7.5142530000000534</v>
+        <v>7.4195497999999134</v>
       </c>
       <c r="D353" s="5">
-        <v>6.7916364310071975</v>
+        <v>6.7035969621667357</v>
       </c>
       <c r="E353" s="5">
-        <v>3.0804370325700381</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>3.0740086871894778</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1379.9420070000001</v>
+        <v>1379.8845108</v>
       </c>
       <c r="C354" s="5">
-        <v>3.9120490000000245</v>
+        <v>3.9739211000000978</v>
       </c>
       <c r="D354" s="5">
-        <v>3.4654505168799199</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>3.5214432358354975</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1387.0035800000001</v>
+        <v>1387.0023154999999</v>
       </c>
       <c r="C355" s="5">
-        <v>7.061572999999953</v>
+        <v>7.1178046999998514</v>
       </c>
       <c r="D355" s="5">
-        <v>6.3165710633429795</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>6.3685787757973955</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1385.7222850000001</v>
+        <v>1385.6866580999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-1.2812950000000001</v>
+        <v>-1.3156573999999637</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.1029286332204791</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-1.1323544069498759</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1386.193976</v>
+        <v>1386.1399604999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.47169099999996433</v>
+        <v>0.45330239999998412</v>
       </c>
       <c r="D357" s="5">
-        <v>0.40923791829992062</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.39326543044970741</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1388.3939889999999</v>
+        <v>1388.3748051</v>
       </c>
       <c r="C358" s="5">
-        <v>2.200012999999899</v>
+        <v>2.2348446000000877</v>
       </c>
       <c r="D358" s="5">
-        <v>1.9212192968024233</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>1.9519838863995886</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1390.4124409999999</v>
+        <v>1390.7401757</v>
       </c>
       <c r="C359" s="5">
-        <v>2.0184520000000248</v>
+        <v>2.3653706000000057</v>
       </c>
       <c r="D359" s="5">
-        <v>1.7585813793882021</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.0637031986787902</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1397.4691849999999</v>
+        <v>1397.5093376</v>
       </c>
       <c r="C360" s="5">
-        <v>7.0567439999999806</v>
+        <v>6.7691618999999719</v>
       </c>
       <c r="D360" s="5">
-        <v>6.2632616215754666</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>5.9996939684492823</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1401.5483549999999</v>
+        <v>1401.5664174999999</v>
       </c>
       <c r="C361" s="5">
-        <v>4.0791699999999764</v>
+        <v>4.0570798999999624</v>
       </c>
       <c r="D361" s="5">
-        <v>3.5595487576984164</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.5398604300826753</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1405.2630449999999</v>
+        <v>1405.2732774999999</v>
       </c>
       <c r="C362" s="5">
-        <v>3.7146900000000187</v>
+        <v>3.706860000000006</v>
       </c>
       <c r="D362" s="5">
-        <v>3.2272776734617814</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>3.2203336993499532</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1408.7529850000001</v>
+        <v>1408.7145700000001</v>
       </c>
       <c r="C363" s="5">
-        <v>3.4899400000001606</v>
+        <v>3.4412925000001451</v>
       </c>
       <c r="D363" s="5">
-        <v>3.0212191717036818</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>2.9785145650684131</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1410.0392999999999</v>
+        <v>1410.0156486999999</v>
       </c>
       <c r="C364" s="5">
-        <v>1.2863149999998313</v>
+        <v>1.3010786999998345</v>
       </c>
       <c r="D364" s="5">
-        <v>1.1012246149867622</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>1.1139587415554653</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1413.392981</v>
+        <v>1413.1847869000001</v>
       </c>
       <c r="C365" s="5">
-        <v>3.3536810000000514</v>
+        <v>3.169138200000134</v>
       </c>
       <c r="D365" s="5">
-        <v>2.8917503971469083</v>
+        <v>2.7307010025762635</v>
       </c>
       <c r="E365" s="5">
-        <v>2.7152768573662112</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.7090566406736682</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1418.4376159999999</v>
+        <v>1418.3584441</v>
       </c>
       <c r="C366" s="5">
-        <v>5.0446349999999711</v>
+        <v>5.1736571999999796</v>
       </c>
       <c r="D366" s="5">
-        <v>4.3680853359285843</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.4827368439005921</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1419.143431</v>
+        <v>1419.12869</v>
       </c>
       <c r="C367" s="5">
-        <v>0.70581500000002961</v>
+        <v>0.77024589999996351</v>
       </c>
       <c r="D367" s="5">
-        <v>0.59875728786413784</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>0.65361529132026419</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1379.763371</v>
+        <v>1379.7173147999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-39.380059999999958</v>
+        <v>-39.411375200000066</v>
       </c>
       <c r="D368" s="5">
-        <v>-28.658893351586812</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-28.678574817354885</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>854.4629668</v>
+        <v>854.38062135999996</v>
       </c>
       <c r="C369" s="5">
-        <v>-525.3004042</v>
+        <v>-525.33669343999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.681826796970441</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-99.682067227052542</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1004.674713</v>
+        <v>1004.6411987</v>
       </c>
       <c r="C370" s="5">
-        <v>150.21174619999999</v>
+        <v>150.26057734000005</v>
       </c>
       <c r="D370" s="5">
-        <v>598.21105510486211</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>598.73924240034728</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1112.055259</v>
+        <v>1112.5169963999999</v>
       </c>
       <c r="C371" s="5">
-        <v>107.38054599999998</v>
+        <v>107.87579769999991</v>
       </c>
       <c r="D371" s="5">
-        <v>238.22893737433159</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>240.05412587212365</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1100.3579139999999</v>
+        <v>1100.4190656000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-11.697345000000041</v>
+        <v>-12.097930799999858</v>
       </c>
       <c r="D372" s="5">
-        <v>-11.917174591403235</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-12.296400092511373</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1119.9905659999999</v>
+        <v>1119.9869655</v>
       </c>
       <c r="C373" s="5">
-        <v>19.632652000000007</v>
+        <v>19.567899899999929</v>
       </c>
       <c r="D373" s="5">
-        <v>23.641628902998967</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>23.554436672494461</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1155.4550939999999</v>
+        <v>1155.4623912</v>
       </c>
       <c r="C374" s="5">
-        <v>35.464527999999973</v>
+        <v>35.47542569999996</v>
       </c>
       <c r="D374" s="5">
-        <v>45.366550502273405</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>45.383175882326633</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1195.270796</v>
+        <v>1195.2283411999999</v>
       </c>
       <c r="C375" s="5">
-        <v>39.815702000000101</v>
+        <v>39.765949999999975</v>
       </c>
       <c r="D375" s="5">
-        <v>50.161584926546119</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>50.086219681732992</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1204.9712959999999</v>
+        <v>1204.9420997</v>
       </c>
       <c r="C376" s="5">
-        <v>9.70049999999992</v>
+        <v>9.7137585000000399</v>
       </c>
       <c r="D376" s="5">
-        <v>10.185568414099166</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>10.200496633436074</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1213.3239550000001</v>
+        <v>1213.0565942999999</v>
       </c>
       <c r="C377" s="5">
-        <v>8.3526590000001306</v>
+        <v>8.1144945999999436</v>
       </c>
       <c r="D377" s="5">
-        <v>8.6427740376951334</v>
+        <v>8.3873539442247633</v>
       </c>
       <c r="E377" s="5">
-        <v>-14.155229910541056</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-14.161502052325847</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1219.3988420000001</v>
+        <v>1219.3064360999999</v>
       </c>
       <c r="C378" s="5">
-        <v>6.0748869999999897</v>
+        <v>6.2498418000000129</v>
       </c>
       <c r="D378" s="5">
-        <v>6.1764190652329409</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>6.360810525799776</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1208.6072670000001</v>
+        <v>1208.5627964</v>
       </c>
       <c r="C379" s="5">
-        <v>-10.791574999999966</v>
+        <v>-10.743639699999903</v>
       </c>
       <c r="D379" s="5">
-        <v>-10.117928010500288</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-10.075867208847134</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1235.441116</v>
+        <v>1235.3962214999999</v>
       </c>
       <c r="C380" s="5">
-        <v>26.833848999999873</v>
+        <v>26.833425099999886</v>
       </c>
       <c r="D380" s="5">
-        <v>30.149407241702143</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>30.150119558510479</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1261.3285430000001</v>
+        <v>1261.1568010999999</v>
       </c>
       <c r="C381" s="5">
-        <v>25.887427000000116</v>
+        <v>25.760579600000028</v>
       </c>
       <c r="D381" s="5">
-        <v>28.254931956791918</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>28.101380752856532</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1279.6824710000001</v>
+        <v>1279.6301357</v>
       </c>
       <c r="C382" s="5">
-        <v>18.353927999999996</v>
+        <v>18.473334600000044</v>
       </c>
       <c r="D382" s="5">
-        <v>18.929055293318697</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>19.065098731344719</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1297.185101</v>
+        <v>1297.9157319000001</v>
       </c>
       <c r="C383" s="5">
-        <v>17.502629999999954</v>
+        <v>18.2855962000001</v>
       </c>
       <c r="D383" s="5">
-        <v>17.705503632889364</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>18.561707786549775</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1322.215518</v>
+        <v>1322.3493364999999</v>
       </c>
       <c r="C384" s="5">
-        <v>25.030416999999943</v>
+        <v>24.433604599999853</v>
       </c>
       <c r="D384" s="5">
-        <v>25.777678942423108</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>25.082473775486758</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1325.976154</v>
+        <v>1325.9810609000001</v>
       </c>
       <c r="C385" s="5">
-        <v>3.7606359999999768</v>
+        <v>3.6317244000001665</v>
       </c>
       <c r="D385" s="5">
-        <v>3.4669311781793999</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>3.3459430878182594</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1334.2179679999999</v>
+        <v>1334.2418548999999</v>
       </c>
       <c r="C386" s="5">
-        <v>8.2418139999999767</v>
+        <v>8.2607939999998052</v>
       </c>
       <c r="D386" s="5">
-        <v>7.7191340545393228</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>7.7374942540644254</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1351.5435520000001</v>
+        <v>1351.4786723</v>
       </c>
       <c r="C387" s="5">
-        <v>17.325584000000163</v>
+        <v>17.236817400000064</v>
       </c>
       <c r="D387" s="5">
-        <v>16.745222904585333</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>16.65292546363726</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1355.8386840000001</v>
+        <v>1355.7460094999999</v>
       </c>
       <c r="C388" s="5">
-        <v>4.2951319999999669</v>
+        <v>4.267337199999929</v>
       </c>
       <c r="D388" s="5">
-        <v>3.8809016265949792</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>3.8555380152046625</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1367.306429</v>
+        <v>1366.9204688</v>
       </c>
       <c r="C389" s="5">
-        <v>11.467744999999923</v>
+        <v>11.17445930000008</v>
       </c>
       <c r="D389" s="5">
-        <v>10.635377117840349</v>
+        <v>10.351678798378238</v>
       </c>
       <c r="E389" s="5">
-        <v>12.690961335218987</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>12.683981540761335</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1368.4051730000001</v>
+        <v>1368.218294</v>
       </c>
       <c r="C390" s="5">
-        <v>1.0987440000001243</v>
+        <v>1.2978252000000339</v>
       </c>
       <c r="D390" s="5">
-        <v>0.96857277892647975</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>1.1453107465581036</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1377.2967650000001</v>
+        <v>1377.2039047000001</v>
       </c>
       <c r="C391" s="5">
-        <v>8.891591999999946</v>
+        <v>8.985610700000052</v>
       </c>
       <c r="D391" s="5">
-        <v>8.0821167370136227</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>8.1718429878750776</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1378.075904</v>
+        <v>1378.0642694999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.77913899999998648</v>
+        <v>0.86036479999984294</v>
       </c>
       <c r="D392" s="5">
-        <v>0.68095804296952611</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>0.75224341178770082</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1393.754447</v>
+        <v>1393.5460559999999</v>
       </c>
       <c r="C393" s="5">
-        <v>15.678542999999991</v>
+        <v>15.481786499999998</v>
       </c>
       <c r="D393" s="5">
-        <v>14.540091186683512</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>14.346334793529202</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1399.806826</v>
+        <v>1399.7252816</v>
       </c>
       <c r="C394" s="5">
-        <v>6.0523789999999735</v>
+        <v>6.1792256000001089</v>
       </c>
       <c r="D394" s="5">
-        <v>5.3372777624837608</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>5.4527145799470711</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1405.9745310000001</v>
+        <v>1406.9009274</v>
       </c>
       <c r="C395" s="5">
-        <v>6.167705000000069</v>
+        <v>7.1756457999999839</v>
       </c>
       <c r="D395" s="5">
-        <v>5.4173657004384257</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>6.3282115488736634</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1422.495633</v>
+        <v>1422.7324463</v>
       </c>
       <c r="C396" s="5">
-        <v>16.521101999999928</v>
+        <v>15.831518899999992</v>
       </c>
       <c r="D396" s="5">
-        <v>15.048737876341844</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>14.371190246348299</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1428.8545859999999</v>
+        <v>1428.9545111</v>
       </c>
       <c r="C397" s="5">
-        <v>6.3589529999999286</v>
+        <v>6.2220647999999983</v>
       </c>
       <c r="D397" s="5">
-        <v>5.4982109723196171</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>5.3760739978330641</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1432.592075</v>
+        <v>1432.7018052000001</v>
       </c>
       <c r="C398" s="5">
-        <v>3.737489000000096</v>
+        <v>3.7472941000000901</v>
       </c>
       <c r="D398" s="5">
-        <v>3.1844219349205671</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>3.1926704586489718</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1436.1557439999999</v>
+        <v>1436.0524124000001</v>
       </c>
       <c r="C399" s="5">
-        <v>3.5636689999998907</v>
+        <v>3.3506072000000131</v>
       </c>
       <c r="D399" s="5">
-        <v>3.0262618788527984</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>2.8427765899095681</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1441.0783919999999</v>
+        <v>1440.9536449</v>
       </c>
       <c r="C400" s="5">
-        <v>4.922647999999981</v>
+        <v>4.9012324999998782</v>
       </c>
       <c r="D400" s="5">
-        <v>4.1916224078536679</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>4.1733494750564093</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1440.248597</v>
+        <v>1439.6577526999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.82979499999987638</v>
+        <v>-1.2958922000000257</v>
       </c>
       <c r="D401" s="5">
-        <v>-0.68879424834852321</v>
+        <v>-1.0738733975700354</v>
       </c>
       <c r="E401" s="5">
-        <v>5.334734515462447</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>5.3212520816119602</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1468.5785510000001</v>
+        <v>1467.971679</v>
       </c>
       <c r="C402" s="5">
-        <v>28.329954000000043</v>
+        <v>28.313926300000048</v>
       </c>
       <c r="D402" s="5">
-        <v>26.332951049806439</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>26.328401325205352</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1472.2168409999999</v>
+        <v>1472.1303809000001</v>
       </c>
       <c r="C403" s="5">
-        <v>3.6382899999998699</v>
+        <v>4.1587019000000964</v>
       </c>
       <c r="D403" s="5">
-        <v>3.0137520813646068</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.4530221203486144</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1476.0346649999999</v>
+        <v>1476.2142693999999</v>
       </c>
       <c r="C404" s="5">
-        <v>3.8178239999999732</v>
+        <v>4.0838884999998299</v>
       </c>
       <c r="D404" s="5">
-        <v>3.1566686087679763</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.3802271454693056</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1469.9558549999999</v>
+        <v>1469.8163055</v>
       </c>
       <c r="C405" s="5">
-        <v>-6.0788099999999758</v>
+        <v>-6.3979638999999224</v>
       </c>
       <c r="D405" s="5">
-        <v>-4.8315877520926698</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-5.0786418826498032</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1475.486772</v>
+        <v>1475.3802459999999</v>
       </c>
       <c r="C406" s="5">
-        <v>5.5309170000000449</v>
+        <v>5.5639404999999442</v>
       </c>
       <c r="D406" s="5">
-        <v>4.6097911015569926</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.6383399032135841</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1486.4684569999999</v>
+        <v>1487.5343816</v>
       </c>
       <c r="C407" s="5">
-        <v>10.98168499999997</v>
+        <v>12.154135600000018</v>
       </c>
       <c r="D407" s="5">
-        <v>9.3061330699884657</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>10.345995459727586</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1486.977396</v>
+        <v>1487.3504237</v>
       </c>
       <c r="C408" s="5">
-        <v>0.50893900000005488</v>
+        <v>-0.18395789999999579</v>
       </c>
       <c r="D408" s="5">
-        <v>0.41163212616344147</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-0.14829868713628347</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1490.974068</v>
+        <v>1491.2052530999999</v>
       </c>
       <c r="C409" s="5">
-        <v>3.9966719999999896</v>
+        <v>3.8548293999999714</v>
       </c>
       <c r="D409" s="5">
-        <v>3.2734484694140642</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>3.1548093733207105</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1495.271868</v>
+        <v>1495.5101623999999</v>
       </c>
       <c r="C410" s="5">
-        <v>4.297800000000052</v>
+        <v>4.304909299999963</v>
       </c>
       <c r="D410" s="5">
-        <v>3.5144243233116823</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>3.5197759548132312</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1495.337777</v>
+        <v>1495.1873756</v>
       </c>
       <c r="C411" s="5">
-        <v>6.5908999999919615E-2</v>
+        <v>-0.32278679999990345</v>
       </c>
       <c r="D411" s="5">
-        <v>5.290675129541178E-2</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-0.25869745471911454</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1496.6969819999999</v>
+        <v>1496.5125852000001</v>
       </c>
       <c r="C412" s="5">
-        <v>1.3592049999999745</v>
+        <v>1.3252096000001075</v>
       </c>
       <c r="D412" s="5">
-        <v>1.0962237789389651</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.0687801143987041</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1500.256691</v>
+        <v>1499.5101875</v>
       </c>
       <c r="C413" s="5">
-        <v>3.5597090000001117</v>
+        <v>2.9976022999999259</v>
       </c>
       <c r="D413" s="5">
-        <v>2.8916834828460969</v>
+        <v>2.4303286518244205</v>
       </c>
       <c r="E413" s="5">
-        <v>4.1665094571170069</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.1574071815158931</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1506.9056619999999</v>
+        <v>1505.6805218</v>
       </c>
       <c r="C414" s="5">
-        <v>6.6489709999998468</v>
+        <v>6.1703342999999222</v>
       </c>
       <c r="D414" s="5">
-        <v>5.4498358423273885</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>5.0511808494293264</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1508.075382</v>
+        <v>1507.9679939</v>
       </c>
       <c r="C415" s="5">
-        <v>1.1697200000000976</v>
+        <v>2.2874721000000591</v>
       </c>
       <c r="D415" s="5">
-        <v>0.93547476595043921</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.8383842357167612</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1508.9846950000001</v>
+        <v>1509.4216057000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.90931300000011106</v>
+        <v>1.4536118000000897</v>
       </c>
       <c r="D416" s="5">
-        <v>0.72595942829376536</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.1628973331804238</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1510.814181</v>
+        <v>1510.7982666</v>
       </c>
       <c r="C417" s="5">
-        <v>1.8294859999998607</v>
+        <v>1.3766608999999335</v>
       </c>
       <c r="D417" s="5">
-        <v>1.4646150677081193</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.09996115575135</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1514.4894670000001</v>
+        <v>1514.4116208999999</v>
       </c>
       <c r="C418" s="5">
-        <v>3.6752860000001419</v>
+        <v>3.6133542999998554</v>
       </c>
       <c r="D418" s="5">
-        <v>2.9585590052337407</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.9080782506277547</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1512.1674169999999</v>
+        <v>1513.2154966999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-2.3220500000002176</v>
+        <v>-1.1961241999999856</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.8244314550631469</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-0.94368675984647377</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1505.1937459999999</v>
+        <v>1505.7110894</v>
       </c>
       <c r="C420" s="5">
-        <v>-6.9736709999999675</v>
+        <v>-7.5044072999999116</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.3958146486880576</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-5.7914271498979435</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1515.030244</v>
+        <v>1515.4466304</v>
       </c>
       <c r="C421" s="5">
-        <v>9.8364980000001196</v>
+        <v>9.735541000000012</v>
       </c>
       <c r="D421" s="5">
-        <v>8.1301408960707811</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>8.0408442904807522</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1518.111969</v>
+        <v>1518.5160834999999</v>
       </c>
       <c r="C422" s="5">
-        <v>3.0817250000000058</v>
+        <v>3.0694530999999188</v>
       </c>
       <c r="D422" s="5">
-        <v>2.4684155257710838</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.4577930932305092</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1524.7456589999999</v>
+        <v>1524.5506038999999</v>
       </c>
       <c r="C423" s="5">
-        <v>6.6336899999998877</v>
+        <v>6.0345204000000194</v>
       </c>
       <c r="D423" s="5">
-        <v>5.3715127972319587</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>4.8743732024256747</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1527.0824439999999</v>
+        <v>1526.8714215</v>
       </c>
       <c r="C424" s="5">
-        <v>2.3367849999999635</v>
+        <v>2.3208176000000549</v>
       </c>
       <c r="D424" s="5">
-        <v>1.8546697919374688</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.8421280698611264</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1531.3094920000001</v>
+        <v>1530.4162363999999</v>
       </c>
       <c r="C425" s="5">
-        <v>4.2270480000001953</v>
+        <v>3.5448148999998921</v>
       </c>
       <c r="D425" s="5">
-        <v>3.3727054116234667</v>
+        <v>2.8217939394589608</v>
       </c>
       <c r="E425" s="5">
-        <v>2.0698325284123076</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.0610762872859789</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1530.197257</v>
+        <v>1528.2153118000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.1122350000000552</v>
+        <v>-2.2009245999997802</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.86812175587038798</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-1.7121610290709244</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1528.6589369999999</v>
+        <v>1528.5275924</v>
       </c>
       <c r="C427" s="5">
-        <v>-1.5383200000001125</v>
+        <v>0.31228059999989455</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.1997220037938017</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.24548777015940271</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1530.2167489999999</v>
+        <v>1530.9432603</v>
       </c>
       <c r="C428" s="5">
-        <v>1.5578120000000126</v>
+        <v>2.4156679000000167</v>
       </c>
       <c r="D428" s="5">
-        <v>1.2297626806338391</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>1.9130380682898407</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1533.8374879999999</v>
+        <v>1533.9975300000001</v>
       </c>
       <c r="C429" s="5">
-        <v>3.6207389999999577</v>
+        <v>3.0542697000000771</v>
       </c>
       <c r="D429" s="5">
-        <v>2.8766375844256453</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.4204739971173561</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1534.685203</v>
+        <v>1534.6953209999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.84771500000010747</v>
+        <v>0.69779099999982463</v>
       </c>
       <c r="D430" s="5">
-        <v>0.66523076172491091</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.5472285943671773</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1521.8526320000001</v>
+        <v>1522.8153832999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-12.832570999999916</v>
+        <v>-11.879937700000028</v>
       </c>
       <c r="D431" s="5">
-        <v>-9.5851997204355008</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-8.9036375008781583</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1525.411153</v>
+        <v>1526.0470312</v>
       </c>
       <c r="C432" s="5">
-        <v>3.5585209999999279</v>
+        <v>3.2316479000000982</v>
       </c>
       <c r="D432" s="5">
-        <v>2.8423073733101489</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>2.5765187227284381</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1526.293079</v>
+        <v>1526.8637835</v>
       </c>
       <c r="C433" s="5">
-        <v>0.8819260000000213</v>
+        <v>0.81675229999996191</v>
       </c>
       <c r="D433" s="5">
-        <v>0.69599791027206148</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.64414330998481262</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1529.238177</v>
+        <v>1529.7714441999999</v>
       </c>
       <c r="C434" s="5">
-        <v>2.9450979999999163</v>
+        <v>2.9076606999999512</v>
       </c>
       <c r="D434" s="5">
-        <v>2.3402230858482254</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>2.3092898789248251</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1531.3581099999999</v>
+        <v>1533.3306926</v>
       </c>
       <c r="C435" s="5">
-        <v>2.1199329999999463</v>
+        <v>3.559248400000115</v>
       </c>
       <c r="D435" s="5">
-        <v>1.6762631131549854</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>2.8279908865979309</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1531.801332</v>
+        <v>1534.0018677999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.44322200000010525</v>
+        <v>0.67117519999987962</v>
       </c>
       <c r="D436" s="5">
-        <v>0.34787021751854219</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.5265348728912933</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1531.3014800000001</v>
+        <v>1535.4446386</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.49985199999991892</v>
+        <v>1.4427708000000621</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.39087774112398499</v>
+        <v>1.1344895374633568</v>
       </c>
       <c r="E437" s="5">
-        <v>-5.2321232525409656E-4</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.32856435265142814</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1538.518493</v>
+        <v>1539.897835</v>
       </c>
       <c r="C438" s="5">
-        <v>7.2170129999999517</v>
+        <v>4.4531964000000244</v>
       </c>
       <c r="D438" s="5">
-        <v>5.8045203803136269</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>3.5363744129579988</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1539.1524649999999</v>
+        <v>1538.1187345999999</v>
       </c>
       <c r="C439" s="5">
-        <v>0.63397199999985787</v>
+        <v>-1.7791004000000612</v>
       </c>
       <c r="D439" s="5">
-        <v>0.49560206719478916</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.3776281162388493</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1546.105626</v>
+        <v>1538.0226843999999</v>
       </c>
       <c r="C440" s="5">
-        <v>6.9531610000001365</v>
+        <v>-9.6050200000036057E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>5.5577730742182085</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-7.491012158350463E-2</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1544.4489129999999</v>
+        <v>1536.1903626999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-1.6567130000000816</v>
+        <v>-1.8323216999999659</v>
       </c>
       <c r="D441" s="5">
-        <v>-1.2782961114313096</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-1.420288371070233</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1550.9196830000001</v>
+        <v>1541.7348297000001</v>
       </c>
       <c r="C442" s="5">
-        <v>6.4707700000001296</v>
+        <v>5.5444670000001679</v>
       </c>
       <c r="D442" s="5">
-        <v>5.1451208052893493</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>4.4180961271273356</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>1557.47567</v>
+        <v>1548.0675214</v>
       </c>
       <c r="C443" s="5">
-        <v>6.5559869999999592</v>
+        <v>6.3326916999999412</v>
       </c>
       <c r="D443" s="5">
-        <v>5.1922053897262455</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>5.0419039885027939</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>1559.926676</v>
+        <v>1548.8409463999999</v>
       </c>
       <c r="C444" s="5">
-        <v>2.4510060000000067</v>
+        <v>0.77342499999986103</v>
       </c>
       <c r="D444" s="5">
-        <v>1.904876279874923</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>0.60117826530907692</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>1552.1760411</v>
+      </c>
+      <c r="C445" s="5">
+        <v>3.335094700000127</v>
+      </c>
+      <c r="D445" s="5">
+        <v>2.6147635020675741</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE700000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>