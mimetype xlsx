--- v9 (2026-10-02)
+++ v10 (2026-10-23)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D75FF522-E614-410D-9077-EFA8F429AFE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{520856CD-7E7A-4F81-B5C6-EC7E4A6C07C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D6148F5E-087C-46C7-9BC3-BCECB8FFC701}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{40ACF5D4-CC06-4053-A397-1389C1502E31}"/>
   </bookViews>
   <sheets>
     <sheet name="AE700000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Leisure and Hospitality</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB9E2C1F-7D09-4E9F-B5B4-FB8BD3600A98}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF2EEA7D-0717-40BE-A80E-922114F9AFD2}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>584.96371452000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>584.34953906999999</v>
       </c>
       <c r="C7" s="5">
         <v>-0.61417545000006157</v>
       </c>
       <c r="D7" s="5">
         <v>-1.252674992408942</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>583.14782316000003</v>
       </c>
       <c r="C8" s="5">
         <v>-1.2017159099999617</v>
       </c>
       <c r="D8" s="5">
         <v>-2.4400799640601378</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>587.84874927999999</v>
       </c>
       <c r="C9" s="5">
         <v>4.7009261199999628</v>
       </c>
       <c r="D9" s="5">
         <v>10.11418705807352</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>590.66042746000005</v>
       </c>
       <c r="C10" s="5">
         <v>2.8116781800000581</v>
       </c>
       <c r="D10" s="5">
         <v>5.8930170207113219</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>596.45098024000004</v>
       </c>
       <c r="C11" s="5">
         <v>5.7905527799999845</v>
       </c>
       <c r="D11" s="5">
         <v>12.419739772394722</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>598.95191267999996</v>
       </c>
       <c r="C12" s="5">
         <v>2.5009324399999286</v>
       </c>
       <c r="D12" s="5">
         <v>5.1493018444581873</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>600.93979588000002</v>
       </c>
       <c r="C13" s="5">
         <v>1.9878832000000557</v>
       </c>
       <c r="D13" s="5">
         <v>4.0562350392412849</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>600.56849947000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.37129641000001357</v>
       </c>
       <c r="D14" s="5">
         <v>-0.73891712507607732</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>598.96617249999997</v>
       </c>
       <c r="C15" s="5">
         <v>-1.6023269700000355</v>
       </c>
       <c r="D15" s="5">
         <v>-3.1550548519253652</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>598.83677058000001</v>
       </c>
       <c r="C16" s="5">
         <v>-0.12940191999996387</v>
       </c>
       <c r="D16" s="5">
         <v>-0.25894271259874202</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>598.71278486999995</v>
       </c>
       <c r="C17" s="5">
         <v>-0.12398571000005632</v>
       </c>
       <c r="D17" s="5">
         <v>-0.24817037077273785</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>594.47719903999996</v>
       </c>
       <c r="C18" s="5">
         <v>-4.2355858299999909</v>
       </c>
       <c r="D18" s="5">
         <v>-8.1667320790844258</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>595.20025250000003</v>
       </c>
       <c r="C19" s="5">
         <v>0.72305346000007376</v>
       </c>
       <c r="D19" s="5">
         <v>1.4693449070433795</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>595.50787978999995</v>
       </c>
       <c r="C20" s="5">
         <v>0.30762728999991396</v>
       </c>
       <c r="D20" s="5">
         <v>0.62198214976454391</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>597.76050387999999</v>
       </c>
       <c r="C21" s="5">
         <v>2.2526240900000403</v>
       </c>
       <c r="D21" s="5">
         <v>4.6348716826551062</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>601.42189364000001</v>
       </c>
       <c r="C22" s="5">
         <v>3.66138976000002</v>
       </c>
       <c r="D22" s="5">
         <v>7.6029577357234368</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>604.02627131999998</v>
       </c>
       <c r="C23" s="5">
         <v>2.6043776799999705</v>
       </c>
       <c r="D23" s="5">
         <v>5.3220084510149146</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>602.61695442999996</v>
       </c>
       <c r="C24" s="5">
         <v>-1.4093168900000137</v>
       </c>
       <c r="D24" s="5">
         <v>-2.7641941547770554</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>603.20741268999996</v>
       </c>
       <c r="C25" s="5">
         <v>0.59045825999999124</v>
       </c>
       <c r="D25" s="5">
         <v>1.1821453109222224</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>608.59530434999999</v>
       </c>
       <c r="C26" s="5">
         <v>5.3878916600000366</v>
       </c>
       <c r="D26" s="5">
         <v>11.261043387458347</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>605.89301836000004</v>
       </c>
       <c r="C27" s="5">
         <v>-2.7022859899999503</v>
       </c>
       <c r="D27" s="5">
         <v>-5.2000274005073006</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>606.66879374999996</v>
       </c>
       <c r="C28" s="5">
         <v>0.77577538999992157</v>
       </c>
       <c r="D28" s="5">
         <v>1.5473263654851355</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>609.07490641000004</v>
       </c>
       <c r="C29" s="5">
         <v>2.4061126600000762</v>
       </c>
       <c r="D29" s="5">
         <v>4.8645298439874862</v>
       </c>
       <c r="E29" s="5">
         <v>1.7307333001499225</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>609.37320863000002</v>
       </c>
       <c r="C30" s="5">
         <v>0.2983022199999823</v>
       </c>
       <c r="D30" s="5">
         <v>0.58930105060841509</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>610.21191537000004</v>
       </c>
       <c r="C31" s="5">
         <v>0.83870674000002055</v>
       </c>
       <c r="D31" s="5">
         <v>1.6641720292131845</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>612.29313520999995</v>
       </c>
       <c r="C32" s="5">
         <v>2.0812198399999033</v>
       </c>
       <c r="D32" s="5">
         <v>4.1704354598447235</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>613.01132136000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.71818615000006503</v>
       </c>
       <c r="D33" s="5">
         <v>1.4166498332808253</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>614.82982353</v>
       </c>
       <c r="C34" s="5">
         <v>1.8185021699999879</v>
       </c>
       <c r="D34" s="5">
         <v>3.6184672426837317</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>612.96933578999995</v>
       </c>
       <c r="C35" s="5">
         <v>-1.8604877400000532</v>
       </c>
       <c r="D35" s="5">
         <v>-3.5713953496577799</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>617.62596699999995</v>
       </c>
       <c r="C36" s="5">
         <v>4.6566312100000005</v>
       </c>
       <c r="D36" s="5">
         <v>9.5069220160158388</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>619.12867782000001</v>
       </c>
       <c r="C37" s="5">
         <v>1.5027108200000612</v>
       </c>
       <c r="D37" s="5">
         <v>2.9590407806251662</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>619.84649911999998</v>
       </c>
       <c r="C38" s="5">
         <v>0.71782129999996869</v>
       </c>
       <c r="D38" s="5">
         <v>1.4001930434506482</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>626.18976927999995</v>
       </c>
       <c r="C39" s="5">
         <v>6.3432701599999746</v>
       </c>
       <c r="D39" s="5">
         <v>12.995664852501543</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>629.41874467000002</v>
       </c>
       <c r="C40" s="5">
         <v>3.2289753900000733</v>
       </c>
       <c r="D40" s="5">
         <v>6.3663987938574085</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>627.51464275000001</v>
       </c>
       <c r="C41" s="5">
         <v>-1.9041019200000164</v>
       </c>
       <c r="D41" s="5">
         <v>-3.5704139684538339</v>
       </c>
       <c r="E41" s="5">
         <v>3.0274989407603758</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>632.63774990000002</v>
       </c>
       <c r="C42" s="5">
         <v>5.1231071500000098</v>
       </c>
       <c r="D42" s="5">
         <v>10.249052036394989</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>637.47058394999999</v>
       </c>
       <c r="C43" s="5">
         <v>4.832834049999974</v>
       </c>
       <c r="D43" s="5">
         <v>9.5621517590011251</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>638.86289160000001</v>
       </c>
       <c r="C44" s="5">
         <v>1.3923076500000207</v>
       </c>
       <c r="D44" s="5">
         <v>2.6526499863126052</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>638.56035299999996</v>
       </c>
       <c r="C45" s="5">
         <v>-0.30253860000004806</v>
       </c>
       <c r="D45" s="5">
         <v>-0.56679177442728879</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>632.26921281</v>
       </c>
       <c r="C46" s="5">
         <v>-6.2911401899999646</v>
       </c>
       <c r="D46" s="5">
         <v>-11.20244341254153</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>636.29450087999999</v>
       </c>
       <c r="C47" s="5">
         <v>4.0252880699999878</v>
       </c>
       <c r="D47" s="5">
         <v>7.912962921612321</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>635.33989635</v>
       </c>
       <c r="C48" s="5">
         <v>-0.95460452999998324</v>
       </c>
       <c r="D48" s="5">
         <v>-1.7855259595415229</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>638.44829878999997</v>
       </c>
       <c r="C49" s="5">
         <v>3.1084024399999635</v>
       </c>
       <c r="D49" s="5">
         <v>6.0315902473090599</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>642.30841921000001</v>
       </c>
       <c r="C50" s="5">
         <v>3.8601204200000439</v>
       </c>
       <c r="D50" s="5">
         <v>7.5015106204951332</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>639.44798622999997</v>
       </c>
       <c r="C51" s="5">
         <v>-2.8604329800000414</v>
       </c>
       <c r="D51" s="5">
         <v>-5.2150659816955658</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>639.45722988</v>
       </c>
       <c r="C52" s="5">
         <v>9.2436500000303568E-3</v>
       </c>
       <c r="D52" s="5">
         <v>1.7348184988241755E-2</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>643.46515509999995</v>
       </c>
       <c r="C53" s="5">
         <v>4.0079252199999473</v>
       </c>
       <c r="D53" s="5">
         <v>7.7860071074664416</v>
       </c>
       <c r="E53" s="5">
         <v>2.5418550043866617</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>645.61958546999995</v>
       </c>
       <c r="C54" s="5">
         <v>2.15443037</v>
       </c>
       <c r="D54" s="5">
         <v>4.0926229038168893</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>645.54189929999995</v>
       </c>
       <c r="C55" s="5">
         <v>-7.7686169999992671E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-0.14429818296896046</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>649.23719223000001</v>
       </c>
       <c r="C56" s="5">
         <v>3.6952929300000505</v>
       </c>
       <c r="D56" s="5">
         <v>7.0896409559978002</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>656.65072122000004</v>
       </c>
       <c r="C57" s="5">
         <v>7.4135289900000316</v>
       </c>
       <c r="D57" s="5">
         <v>14.596780491860994</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>653.89158519</v>
       </c>
       <c r="C58" s="5">
         <v>-2.759136030000036</v>
       </c>
       <c r="D58" s="5">
         <v>-4.9272895842593751</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>655.66787816999999</v>
       </c>
       <c r="C59" s="5">
         <v>1.7762929799999938</v>
       </c>
       <c r="D59" s="5">
         <v>3.3089409387962121</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>665.27476945000001</v>
       </c>
       <c r="C60" s="5">
         <v>9.6068912800000135</v>
       </c>
       <c r="D60" s="5">
         <v>19.070930000575892</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>666.18565642999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.91088697999998658</v>
       </c>
       <c r="D61" s="5">
         <v>1.6554564751740219</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>665.19002340999998</v>
       </c>
       <c r="C62" s="5">
         <v>-0.99563302000001386</v>
       </c>
       <c r="D62" s="5">
         <v>-1.7787647705769682</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>673.25384523000002</v>
       </c>
       <c r="C63" s="5">
         <v>8.0638218200000438</v>
       </c>
       <c r="D63" s="5">
         <v>15.557300078116665</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>677.68253115000005</v>
       </c>
       <c r="C64" s="5">
         <v>4.4286859200000208</v>
       </c>
       <c r="D64" s="5">
         <v>8.1855804762986253</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>679.24358553000002</v>
       </c>
       <c r="C65" s="5">
         <v>1.5610543799999732</v>
       </c>
       <c r="D65" s="5">
         <v>2.7995136469549875</v>
       </c>
       <c r="E65" s="5">
         <v>5.5602747322719859</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>681.96699150999996</v>
       </c>
       <c r="C66" s="5">
         <v>2.7234059799999386</v>
       </c>
       <c r="D66" s="5">
         <v>4.9188940319307761</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>684.83596450000005</v>
       </c>
       <c r="C67" s="5">
         <v>2.8689729900000884</v>
       </c>
       <c r="D67" s="5">
         <v>5.1667515970310607</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>684.90976854999997</v>
       </c>
       <c r="C68" s="5">
         <v>7.3804049999921517E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.12939941596916693</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>683.72406522999995</v>
       </c>
       <c r="C69" s="5">
         <v>-1.185703320000016</v>
       </c>
       <c r="D69" s="5">
         <v>-2.0577517129577005</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>688.58908255999995</v>
       </c>
       <c r="C70" s="5">
         <v>4.8650173300000006</v>
       </c>
       <c r="D70" s="5">
         <v>8.8807739836158426</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>691.95353415</v>
       </c>
       <c r="C71" s="5">
         <v>3.3644515900000442</v>
       </c>
       <c r="D71" s="5">
         <v>6.0233661674887529</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>693.06756312000005</v>
       </c>
       <c r="C72" s="5">
         <v>1.1140289700000494</v>
       </c>
       <c r="D72" s="5">
         <v>1.9491713744146821</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>693.95896103999996</v>
       </c>
       <c r="C73" s="5">
         <v>0.89139791999991758</v>
       </c>
       <c r="D73" s="5">
         <v>1.5543604755200002</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>694.87045738999996</v>
       </c>
       <c r="C74" s="5">
         <v>0.91149634999999307</v>
       </c>
       <c r="D74" s="5">
         <v>1.5876039799733288</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>693.32603189999998</v>
       </c>
       <c r="C75" s="5">
         <v>-1.5444254899999805</v>
       </c>
       <c r="D75" s="5">
         <v>-2.6347674754802153</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>693.71249677000003</v>
       </c>
       <c r="C76" s="5">
         <v>0.38646487000005436</v>
       </c>
       <c r="D76" s="5">
         <v>0.67094300253185413</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>696.78707939000003</v>
       </c>
       <c r="C77" s="5">
         <v>3.074582620000001</v>
       </c>
       <c r="D77" s="5">
         <v>5.4500644732298431</v>
       </c>
       <c r="E77" s="5">
         <v>2.582798606233605</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>698.62531461000003</v>
       </c>
       <c r="C78" s="5">
         <v>1.8382352200000014</v>
       </c>
       <c r="D78" s="5">
         <v>3.2121325878688545</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>697.48048125000003</v>
       </c>
       <c r="C79" s="5">
         <v>-1.1448333600000069</v>
       </c>
       <c r="D79" s="5">
         <v>-1.9488065736886773</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>698.86611350999999</v>
       </c>
       <c r="C80" s="5">
         <v>1.3856322599999658</v>
       </c>
       <c r="D80" s="5">
         <v>2.4101715206965579</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>704.08559642</v>
       </c>
       <c r="C81" s="5">
         <v>5.2194829100000106</v>
       </c>
       <c r="D81" s="5">
         <v>9.3396612078628714</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>708.53721315999996</v>
       </c>
       <c r="C82" s="5">
         <v>4.4516167399999631</v>
       </c>
       <c r="D82" s="5">
         <v>7.8565334797868092</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>708.60550544</v>
       </c>
       <c r="C83" s="5">
         <v>6.8292280000036953E-2</v>
       </c>
       <c r="D83" s="5">
         <v>0.11572319972281697</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>709.67607429999998</v>
       </c>
       <c r="C84" s="5">
         <v>1.0705688599999803</v>
       </c>
       <c r="D84" s="5">
         <v>1.8281139269845426</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>710.42002732000003</v>
       </c>
       <c r="C85" s="5">
         <v>0.74395302000004904</v>
       </c>
       <c r="D85" s="5">
         <v>1.2652376621355543</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>711.12259942000003</v>
       </c>
       <c r="C86" s="5">
         <v>0.70257209999999759</v>
       </c>
       <c r="D86" s="5">
         <v>1.1932200526417525</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>719.86461229999998</v>
       </c>
       <c r="C87" s="5">
         <v>8.7420128799999475</v>
       </c>
       <c r="D87" s="5">
         <v>15.791352765798127</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>722.15520041000002</v>
       </c>
       <c r="C88" s="5">
         <v>2.2905881100000443</v>
       </c>
       <c r="D88" s="5">
         <v>3.8859033175582258</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>723.47994812000002</v>
       </c>
       <c r="C89" s="5">
         <v>1.3247477099999969</v>
       </c>
       <c r="D89" s="5">
         <v>2.2236699584384789</v>
       </c>
       <c r="E89" s="5">
         <v>3.8308501290477581</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>727.58278779</v>
       </c>
       <c r="C90" s="5">
         <v>4.1028396699999803</v>
       </c>
       <c r="D90" s="5">
         <v>7.0214949502171997</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>731.41870442000004</v>
       </c>
       <c r="C91" s="5">
         <v>3.8359166300000425</v>
       </c>
       <c r="D91" s="5">
         <v>6.5132775679020316</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>735.71234716000004</v>
       </c>
       <c r="C92" s="5">
         <v>4.2936427399999957</v>
       </c>
       <c r="D92" s="5">
         <v>7.2763007304550431</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>733.45039354999994</v>
       </c>
       <c r="C93" s="5">
         <v>-2.2619536100000914</v>
       </c>
       <c r="D93" s="5">
         <v>-3.627657586599442</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>738.93742395000004</v>
       </c>
       <c r="C94" s="5">
         <v>5.4870304000000942</v>
       </c>
       <c r="D94" s="5">
         <v>9.3560954745303793</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>742.04722862000006</v>
       </c>
       <c r="C95" s="5">
         <v>3.1098046700000168</v>
       </c>
       <c r="D95" s="5">
         <v>5.1687282782990618</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>742.33160821000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.28437958999995772</v>
       </c>
       <c r="D96" s="5">
         <v>0.46085439458414257</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>745.05451029999995</v>
       </c>
       <c r="C97" s="5">
         <v>2.7229020899999341</v>
       </c>
       <c r="D97" s="5">
         <v>4.4915426635098399</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>750.56883474999995</v>
       </c>
       <c r="C98" s="5">
         <v>5.5143244500000037</v>
       </c>
       <c r="D98" s="5">
         <v>9.2520899709582096</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>747.49732828000003</v>
       </c>
       <c r="C99" s="5">
         <v>-3.0715064699999175</v>
       </c>
       <c r="D99" s="5">
         <v>-4.8016534058633482</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>751.45976298999994</v>
       </c>
       <c r="C100" s="5">
         <v>3.9624347099999113</v>
       </c>
       <c r="D100" s="5">
         <v>6.5498977972565653</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>753.63674647000005</v>
       </c>
       <c r="C101" s="5">
         <v>2.1769834800001036</v>
       </c>
       <c r="D101" s="5">
         <v>3.532337111941497</v>
       </c>
       <c r="E101" s="5">
         <v>4.1682977432013102</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>754.59967718999997</v>
       </c>
       <c r="C102" s="5">
         <v>0.96293071999991753</v>
       </c>
       <c r="D102" s="5">
         <v>1.5440752477859254</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>756.73382681999999</v>
       </c>
       <c r="C103" s="5">
         <v>2.1341496300000244</v>
       </c>
       <c r="D103" s="5">
         <v>3.4471173309744918</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>756.81605419000005</v>
       </c>
       <c r="C104" s="5">
         <v>8.2227370000055089E-2</v>
       </c>
       <c r="D104" s="5">
         <v>0.13047102190919535</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>760.31971855999996</v>
       </c>
       <c r="C105" s="5">
         <v>3.5036643699999104</v>
       </c>
       <c r="D105" s="5">
         <v>5.6990327999397072</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>762.15071504000002</v>
       </c>
       <c r="C106" s="5">
         <v>1.8309964800000671</v>
       </c>
       <c r="D106" s="5">
         <v>2.9284162884637199</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>764.69403455999998</v>
       </c>
       <c r="C107" s="5">
         <v>2.5433195199999545</v>
       </c>
       <c r="D107" s="5">
         <v>4.0787553184265635</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>769.13753482000004</v>
       </c>
       <c r="C108" s="5">
         <v>4.4435002600000644</v>
       </c>
       <c r="D108" s="5">
         <v>7.2002121030824373</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>771.98596477000001</v>
       </c>
       <c r="C109" s="5">
         <v>2.8484299499999679</v>
       </c>
       <c r="D109" s="5">
         <v>4.5357366952002209</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>776.66543306999995</v>
       </c>
       <c r="C110" s="5">
         <v>4.6794682999999395</v>
       </c>
       <c r="D110" s="5">
         <v>7.5213880833264968</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>773.85127187000001</v>
       </c>
       <c r="C111" s="5">
         <v>-2.8141611999999441</v>
       </c>
       <c r="D111" s="5">
         <v>-4.2624541458892722</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>776.25488071999996</v>
       </c>
       <c r="C112" s="5">
         <v>2.4036088499999551</v>
       </c>
       <c r="D112" s="5">
         <v>3.7915786022667541</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>779.72280838999995</v>
       </c>
       <c r="C113" s="5">
         <v>3.4679276699999946</v>
       </c>
       <c r="D113" s="5">
         <v>5.494722554199627</v>
       </c>
       <c r="E113" s="5">
         <v>3.4613574831887872</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>780.60887287000003</v>
       </c>
       <c r="C114" s="5">
         <v>0.88606448000007276</v>
       </c>
       <c r="D114" s="5">
         <v>1.3722161318262094</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>782.47788909999997</v>
       </c>
       <c r="C115" s="5">
         <v>1.8690162299999429</v>
       </c>
       <c r="D115" s="5">
         <v>2.9113061908776272</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>785.75203808000003</v>
       </c>
       <c r="C116" s="5">
         <v>3.2741489800000636</v>
       </c>
       <c r="D116" s="5">
         <v>5.1383851700183003</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>787.79557353999996</v>
       </c>
       <c r="C117" s="5">
         <v>2.04353545999993</v>
       </c>
       <c r="D117" s="5">
         <v>3.1659166408712247</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>788.65625266999996</v>
       </c>
       <c r="C118" s="5">
         <v>0.86067912999999407</v>
       </c>
       <c r="D118" s="5">
         <v>1.3189254470031164</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>791.52656888000001</v>
       </c>
       <c r="C119" s="5">
         <v>2.8703162100000554</v>
       </c>
       <c r="D119" s="5">
         <v>4.4558954805838713</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>792.97789732000001</v>
       </c>
       <c r="C120" s="5">
         <v>1.4513284399999975</v>
       </c>
       <c r="D120" s="5">
         <v>2.2226232686447744</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>794.26267971000004</v>
       </c>
       <c r="C121" s="5">
         <v>1.2847823900000321</v>
       </c>
       <c r="D121" s="5">
         <v>1.9616586122957358</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>799.12786978999998</v>
       </c>
       <c r="C122" s="5">
         <v>4.8651900799999339</v>
       </c>
       <c r="D122" s="5">
         <v>7.6032638120278051</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>804.33820256000001</v>
       </c>
       <c r="C123" s="5">
         <v>5.2103327700000364</v>
       </c>
       <c r="D123" s="5">
         <v>8.1107874657281087</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>806.78023077</v>
       </c>
       <c r="C124" s="5">
         <v>2.4420282099999895</v>
       </c>
       <c r="D124" s="5">
         <v>3.7047426022257302</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>806.98659313999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.20636236999996527</v>
       </c>
       <c r="D125" s="5">
         <v>0.30737431202096932</v>
       </c>
       <c r="E125" s="5">
         <v>3.4965996193307758</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>810.78310280999995</v>
       </c>
       <c r="C126" s="5">
         <v>3.7965096699999776</v>
       </c>
       <c r="D126" s="5">
         <v>5.793852994948967</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>812.05710182999997</v>
       </c>
       <c r="C127" s="5">
         <v>1.2739990200000193</v>
       </c>
       <c r="D127" s="5">
         <v>1.9019643306116496</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>816.11448179000001</v>
       </c>
       <c r="C128" s="5">
         <v>4.0573799600000484</v>
       </c>
       <c r="D128" s="5">
         <v>6.1632455203177061</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>813.17369126000006</v>
       </c>
       <c r="C129" s="5">
         <v>-2.9407905299999584</v>
       </c>
       <c r="D129" s="5">
         <v>-4.2394084972641295</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>814.04742619000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.87373492999995506</v>
       </c>
       <c r="D130" s="5">
         <v>1.2970172249263445</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>817.38554658999999</v>
       </c>
       <c r="C131" s="5">
         <v>3.3381203999999798</v>
       </c>
       <c r="D131" s="5">
         <v>5.0332873519542964</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>817.92728920000002</v>
       </c>
       <c r="C132" s="5">
         <v>0.54174261000002844</v>
       </c>
       <c r="D132" s="5">
         <v>0.79823545977621979</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>819.81224516999998</v>
       </c>
       <c r="C133" s="5">
         <v>1.8849559699999645</v>
       </c>
       <c r="D133" s="5">
         <v>2.8007854030114965</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>822.57587624999996</v>
       </c>
       <c r="C134" s="5">
         <v>2.7636310799999819</v>
       </c>
       <c r="D134" s="5">
         <v>4.121116043808204</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>825.47514979000005</v>
       </c>
       <c r="C135" s="5">
         <v>2.8992735400000811</v>
       </c>
       <c r="D135" s="5">
         <v>4.3125157562620808</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>827.11514522000004</v>
       </c>
       <c r="C136" s="5">
         <v>1.639995429999999</v>
       </c>
       <c r="D136" s="5">
         <v>2.4102989178258483</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>829.05874090999998</v>
       </c>
       <c r="C137" s="5">
         <v>1.9435956899999383</v>
       </c>
       <c r="D137" s="5">
         <v>2.8565495790572548</v>
       </c>
       <c r="E137" s="5">
         <v>2.7351319040031186</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>828.66002098000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.39871992999997019</v>
       </c>
       <c r="D138" s="5">
         <v>-0.57559292822401131</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>833.06643608000002</v>
       </c>
       <c r="C139" s="5">
         <v>4.4064151000000038</v>
       </c>
       <c r="D139" s="5">
         <v>6.5709917813185692</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>834.62432492999994</v>
       </c>
       <c r="C140" s="5">
         <v>1.5578888499999266</v>
       </c>
       <c r="D140" s="5">
         <v>2.2673043131911985</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>836.10158693999995</v>
       </c>
       <c r="C141" s="5">
         <v>1.477262010000004</v>
       </c>
       <c r="D141" s="5">
         <v>2.1447658378523915</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>837.14224574000002</v>
       </c>
       <c r="C142" s="5">
         <v>1.0406588000000738</v>
       </c>
       <c r="D142" s="5">
         <v>1.5038541688848106</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>837.50574649999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.36350075999996534</v>
       </c>
       <c r="D143" s="5">
         <v>0.52230568204008065</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>839.17347881000001</v>
       </c>
       <c r="C144" s="5">
         <v>1.6677323100000194</v>
       </c>
       <c r="D144" s="5">
         <v>2.4159157365446715</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>841.61162823999996</v>
       </c>
       <c r="C145" s="5">
         <v>2.4381494299999531</v>
       </c>
       <c r="D145" s="5">
         <v>3.5427578658691505</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>838.28506546000006</v>
       </c>
       <c r="C146" s="5">
         <v>-3.3265627799999038</v>
       </c>
       <c r="D146" s="5">
         <v>-4.6413662408314345</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>832.38866621</v>
       </c>
       <c r="C147" s="5">
         <v>-5.8963992500000586</v>
       </c>
       <c r="D147" s="5">
         <v>-8.121657764599755</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>833.69923369000003</v>
       </c>
       <c r="C148" s="5">
         <v>1.3105674800000315</v>
       </c>
       <c r="D148" s="5">
         <v>1.905806141402544</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>834.87566919999995</v>
       </c>
       <c r="C149" s="5">
         <v>1.1764355099999193</v>
       </c>
       <c r="D149" s="5">
         <v>1.706527639069666</v>
       </c>
       <c r="E149" s="5">
         <v>0.70163041567057327</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>835.79014127999994</v>
       </c>
       <c r="C150" s="5">
         <v>0.91447207999999591</v>
       </c>
       <c r="D150" s="5">
         <v>1.3223545384294599</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>838.90698916999997</v>
       </c>
       <c r="C151" s="5">
         <v>3.1168478900000309</v>
       </c>
       <c r="D151" s="5">
         <v>4.5680052055445453</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>841.49902824000003</v>
       </c>
       <c r="C152" s="5">
         <v>2.5920390700000553</v>
       </c>
       <c r="D152" s="5">
         <v>3.7713994906400261</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>843.13945372000001</v>
       </c>
       <c r="C153" s="5">
         <v>1.6404254799999762</v>
       </c>
       <c r="D153" s="5">
         <v>2.3645353502061983</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>846.92305620000002</v>
       </c>
       <c r="C154" s="5">
         <v>3.7836024800000132</v>
       </c>
       <c r="D154" s="5">
         <v>5.5199380424791222</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>846.56396266000002</v>
       </c>
       <c r="C155" s="5">
         <v>-0.35909354000000349</v>
       </c>
       <c r="D155" s="5">
         <v>-0.50761256468359051</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>847.25896714999999</v>
       </c>
       <c r="C156" s="5">
         <v>0.69500448999997388</v>
       </c>
       <c r="D156" s="5">
         <v>0.98962579071624202</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>850.61941295999998</v>
       </c>
       <c r="C157" s="5">
         <v>3.3604458099999874</v>
       </c>
       <c r="D157" s="5">
         <v>4.8647178010288838</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>853.35556478000001</v>
       </c>
       <c r="C158" s="5">
         <v>2.7361518200000319</v>
       </c>
       <c r="D158" s="5">
         <v>3.9290167223743566</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>849.52511490999996</v>
       </c>
       <c r="C159" s="5">
         <v>-3.8304498700000522</v>
       </c>
       <c r="D159" s="5">
         <v>-5.2554204036163394</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>853.98939527000005</v>
       </c>
       <c r="C160" s="5">
         <v>4.4642803600000889</v>
       </c>
       <c r="D160" s="5">
         <v>6.4915285337655115</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>855.62127209000005</v>
       </c>
       <c r="C161" s="5">
         <v>1.6318768200000022</v>
       </c>
       <c r="D161" s="5">
         <v>2.3173178036358433</v>
       </c>
       <c r="E161" s="5">
         <v>2.4848733356763297</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>856.25048820999996</v>
       </c>
       <c r="C162" s="5">
         <v>0.62921611999991001</v>
       </c>
       <c r="D162" s="5">
         <v>0.88604715443389992</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>854.62297133000004</v>
       </c>
       <c r="C163" s="5">
         <v>-1.6275168799999165</v>
       </c>
       <c r="D163" s="5">
         <v>-2.2572039233111796</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>854.58403959999998</v>
       </c>
       <c r="C164" s="5">
         <v>-3.8931730000058451E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-5.4651436012898014E-2</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>852.62917015000005</v>
       </c>
       <c r="C165" s="5">
         <v>-1.9548694499999328</v>
       </c>
       <c r="D165" s="5">
         <v>-2.71073803491928</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>854.46213909000005</v>
       </c>
       <c r="C166" s="5">
         <v>1.8329689400000007</v>
       </c>
       <c r="D166" s="5">
         <v>2.6104633745042127</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>855.69468191999999</v>
       </c>
       <c r="C167" s="5">
         <v>1.232542829999943</v>
       </c>
       <c r="D167" s="5">
         <v>1.7447727378624434</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>855.89772269000002</v>
       </c>
       <c r="C168" s="5">
         <v>0.20304077000002962</v>
       </c>
       <c r="D168" s="5">
         <v>0.28511004542208784</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>859.76295187000005</v>
       </c>
       <c r="C169" s="5">
         <v>3.8652291800000285</v>
       </c>
       <c r="D169" s="5">
         <v>5.5558417659801629</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>860.81668121999996</v>
       </c>
       <c r="C170" s="5">
         <v>1.0537293499999123</v>
       </c>
       <c r="D170" s="5">
         <v>1.4806799260908221</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>865.93078962000004</v>
       </c>
       <c r="C171" s="5">
         <v>5.1141084000000774</v>
       </c>
       <c r="D171" s="5">
         <v>7.366820408236685</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>867.67457523999997</v>
       </c>
       <c r="C172" s="5">
         <v>1.743785619999926</v>
       </c>
       <c r="D172" s="5">
         <v>2.4434695026997799</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>870.02942584000004</v>
       </c>
       <c r="C173" s="5">
         <v>2.3548506000000771</v>
       </c>
       <c r="D173" s="5">
         <v>3.305830819402833</v>
       </c>
       <c r="E173" s="5">
         <v>1.6839405727730128</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>873.69332609000003</v>
       </c>
       <c r="C174" s="5">
         <v>3.6639002499999833</v>
       </c>
       <c r="D174" s="5">
         <v>5.1721911434844836</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>874.52249832999996</v>
       </c>
       <c r="C175" s="5">
         <v>0.82917223999993439</v>
       </c>
       <c r="D175" s="5">
         <v>1.1448145409806321</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>876.49208219000002</v>
       </c>
       <c r="C176" s="5">
         <v>1.969583860000057</v>
       </c>
       <c r="D176" s="5">
         <v>2.736348381635767</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>878.73849924000001</v>
       </c>
       <c r="C177" s="5">
         <v>2.2464170499999909</v>
       </c>
       <c r="D177" s="5">
         <v>3.1192824553544218</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>878.84780045000002</v>
       </c>
       <c r="C178" s="5">
         <v>0.10930121000001236</v>
       </c>
       <c r="D178" s="5">
         <v>0.14936322764369514</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>882.32084201999999</v>
       </c>
       <c r="C179" s="5">
         <v>3.4730415699999639</v>
       </c>
       <c r="D179" s="5">
         <v>4.8466156802209337</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>886.96972605999997</v>
       </c>
       <c r="C180" s="5">
         <v>4.6488840399999845</v>
       </c>
       <c r="D180" s="5">
         <v>6.5091953057703877</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>888.86873825999999</v>
       </c>
       <c r="C181" s="5">
         <v>1.8990122000000156</v>
       </c>
       <c r="D181" s="5">
         <v>2.5996844423599175</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>891.48487043</v>
       </c>
       <c r="C182" s="5">
         <v>2.6161321700000144</v>
       </c>
       <c r="D182" s="5">
         <v>3.5895957431431258</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>894.50208253000005</v>
       </c>
       <c r="C183" s="5">
         <v>3.0172121000000516</v>
       </c>
       <c r="D183" s="5">
         <v>4.1378356250299619</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>895.19914128000005</v>
       </c>
       <c r="C184" s="5">
         <v>0.69705874999999651</v>
       </c>
       <c r="D184" s="5">
         <v>0.93914250831546031</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>896.03136343000006</v>
       </c>
       <c r="C185" s="5">
         <v>0.83222215000000688</v>
       </c>
       <c r="D185" s="5">
         <v>1.1213021204778961</v>
       </c>
       <c r="E185" s="5">
         <v>2.988627374860986</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>897.40773065999997</v>
       </c>
       <c r="C186" s="5">
         <v>1.3763672299999143</v>
       </c>
       <c r="D186" s="5">
         <v>1.8589372397312287</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>898.68041008</v>
       </c>
       <c r="C187" s="5">
         <v>1.2726794200000313</v>
       </c>
       <c r="D187" s="5">
         <v>1.7151445756055983</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>900.21408970000005</v>
       </c>
       <c r="C188" s="5">
         <v>1.5336796200000435</v>
       </c>
       <c r="D188" s="5">
         <v>2.067240777249113</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>905.87072948000002</v>
       </c>
       <c r="C189" s="5">
         <v>5.6566397799999777</v>
       </c>
       <c r="D189" s="5">
         <v>7.806525955095811</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>905.95633440999995</v>
       </c>
       <c r="C190" s="5">
         <v>8.5604929999931301E-2</v>
       </c>
       <c r="D190" s="5">
         <v>0.11345915191105505</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>906.23655051000003</v>
       </c>
       <c r="C191" s="5">
         <v>0.28021610000007513</v>
       </c>
       <c r="D191" s="5">
         <v>0.37179710843120439</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>908.49477890000003</v>
       </c>
       <c r="C192" s="5">
         <v>2.2582283899999993</v>
       </c>
       <c r="D192" s="5">
         <v>3.0315748889502947</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>908.05600878999996</v>
       </c>
       <c r="C193" s="5">
         <v>-0.43877011000006405</v>
       </c>
       <c r="D193" s="5">
         <v>-0.57801958442933454</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>910.07834144000003</v>
       </c>
       <c r="C194" s="5">
         <v>2.0223326500000667</v>
       </c>
       <c r="D194" s="5">
         <v>2.7055015801538351</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>911.14097895999998</v>
       </c>
       <c r="C195" s="5">
         <v>1.0626375199999529</v>
       </c>
       <c r="D195" s="5">
         <v>1.4101929565789373</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>914.71463469000003</v>
       </c>
       <c r="C196" s="5">
         <v>3.5736557300000413</v>
       </c>
       <c r="D196" s="5">
         <v>4.8094818790277882</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>914.21210237000003</v>
       </c>
       <c r="C197" s="5">
         <v>-0.50253232000000025</v>
       </c>
       <c r="D197" s="5">
         <v>-0.65727597967273343</v>
       </c>
       <c r="E197" s="5">
         <v>2.0290293043319751</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>924.88799817999995</v>
       </c>
       <c r="C198" s="5">
         <v>10.675895809999929</v>
       </c>
       <c r="D198" s="5">
         <v>14.949247327223647</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>926.84107632999996</v>
       </c>
       <c r="C199" s="5">
         <v>1.9530781500000103</v>
       </c>
       <c r="D199" s="5">
         <v>2.5636689763317788</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>930.49168416999998</v>
       </c>
       <c r="C200" s="5">
         <v>3.6506078400000206</v>
       </c>
       <c r="D200" s="5">
         <v>4.8302640221671744</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>931.25756319000004</v>
       </c>
       <c r="C201" s="5">
         <v>0.7658790200000567</v>
       </c>
       <c r="D201" s="5">
         <v>0.992192446094875</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>934.62993343000005</v>
       </c>
       <c r="C202" s="5">
         <v>3.3723702400000093</v>
       </c>
       <c r="D202" s="5">
         <v>4.4331741812238645</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>939.08818724000002</v>
       </c>
       <c r="C203" s="5">
         <v>4.4582538099999738</v>
       </c>
       <c r="D203" s="5">
         <v>5.87667604122728</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>941.50049117000003</v>
       </c>
       <c r="C204" s="5">
         <v>2.4123039300000073</v>
       </c>
       <c r="D204" s="5">
         <v>3.1264528043127848</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>944.82289487000003</v>
       </c>
       <c r="C205" s="5">
         <v>3.3224036999999953</v>
       </c>
       <c r="D205" s="5">
         <v>4.3177691933099949</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>949.87610233999999</v>
       </c>
       <c r="C206" s="5">
         <v>5.0532074699999612</v>
       </c>
       <c r="D206" s="5">
         <v>6.6101700322891865</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>950.59993463000001</v>
       </c>
       <c r="C207" s="5">
         <v>0.72383229000001847</v>
       </c>
       <c r="D207" s="5">
         <v>0.91827601557739058</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>954.42086786000004</v>
       </c>
       <c r="C208" s="5">
         <v>3.8209332300000369</v>
       </c>
       <c r="D208" s="5">
         <v>4.9314695752511462</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>957.82058102999997</v>
       </c>
       <c r="C209" s="5">
         <v>3.3997131699999272</v>
       </c>
       <c r="D209" s="5">
         <v>4.3592283975993684</v>
       </c>
       <c r="E209" s="5">
         <v>4.7700614055479651</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>958.36444978999998</v>
       </c>
       <c r="C210" s="5">
         <v>0.54386876000000939</v>
       </c>
       <c r="D210" s="5">
         <v>0.68351483911244237</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>962.90235010000004</v>
       </c>
       <c r="C211" s="5">
         <v>4.5379003100000546</v>
       </c>
       <c r="D211" s="5">
         <v>5.8323929481633563</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>967.29238596000005</v>
       </c>
       <c r="C212" s="5">
         <v>4.3900358600000118</v>
       </c>
       <c r="D212" s="5">
         <v>5.6102986858714177</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>972.95182121000005</v>
       </c>
       <c r="C213" s="5">
         <v>5.6594352500000014</v>
       </c>
       <c r="D213" s="5">
         <v>7.2513563425361971</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>975.66510681</v>
       </c>
       <c r="C214" s="5">
         <v>2.7132855999999492</v>
       </c>
       <c r="D214" s="5">
         <v>3.3982662153885013</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>980.61032689000001</v>
       </c>
       <c r="C215" s="5">
         <v>4.9452200800000128</v>
       </c>
       <c r="D215" s="5">
         <v>6.2547294323531233</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>984.51870454000004</v>
       </c>
       <c r="C216" s="5">
         <v>3.908377650000034</v>
       </c>
       <c r="D216" s="5">
         <v>4.889039507286097</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>987.82276714</v>
       </c>
       <c r="C217" s="5">
         <v>3.304062599999952</v>
       </c>
       <c r="D217" s="5">
         <v>4.1023944660502965</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>985.96439496999994</v>
       </c>
       <c r="C218" s="5">
         <v>-1.8583721700000524</v>
       </c>
       <c r="D218" s="5">
         <v>-2.2343241840128925</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>993.28162238000004</v>
       </c>
       <c r="C219" s="5">
         <v>7.3172274100001005</v>
       </c>
       <c r="D219" s="5">
         <v>9.2783222730910886</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>995.96835197999997</v>
       </c>
       <c r="C220" s="5">
         <v>2.6867295999999214</v>
       </c>
       <c r="D220" s="5">
         <v>3.2946095064943615</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>998.54240603999995</v>
       </c>
       <c r="C221" s="5">
         <v>2.5740540599999804</v>
       </c>
       <c r="D221" s="5">
         <v>3.1458352319712279</v>
       </c>
       <c r="E221" s="5">
         <v>4.251508666290027</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1002.3062787</v>
       </c>
       <c r="C222" s="5">
         <v>3.7638726600000609</v>
       </c>
       <c r="D222" s="5">
         <v>4.6182021522895855</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1004.1826071</v>
       </c>
       <c r="C223" s="5">
         <v>1.876328400000034</v>
       </c>
       <c r="D223" s="5">
         <v>2.2696873685922325</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1001.7654828</v>
       </c>
       <c r="C224" s="5">
         <v>-2.4171243000000686</v>
       </c>
       <c r="D224" s="5">
         <v>-2.8505331176650439</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1006.7028582</v>
       </c>
       <c r="C225" s="5">
         <v>4.9373754000000645</v>
       </c>
       <c r="D225" s="5">
         <v>6.077398172302062</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1006.8778157</v>
       </c>
       <c r="C226" s="5">
         <v>0.17495750000000498</v>
       </c>
       <c r="D226" s="5">
         <v>0.20875057251124041</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1006.0750613</v>
       </c>
       <c r="C227" s="5">
         <v>-0.80275440000002618</v>
       </c>
       <c r="D227" s="5">
         <v>-0.9525410001754997</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1009.6543768</v>
       </c>
       <c r="C228" s="5">
         <v>3.579315500000007</v>
       </c>
       <c r="D228" s="5">
         <v>4.3537791586388375</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1008.2235824000001</v>
       </c>
       <c r="C229" s="5">
         <v>-1.4307943999999679</v>
       </c>
       <c r="D229" s="5">
         <v>-1.6873438954986275</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>999.30414865</v>
       </c>
       <c r="C230" s="5">
         <v>-8.9194337500000529</v>
       </c>
       <c r="D230" s="5">
         <v>-10.114411088866927</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1010.0511835</v>
       </c>
       <c r="C231" s="5">
         <v>10.747034849999977</v>
       </c>
       <c r="D231" s="5">
         <v>13.696814586365246</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1010.9566955</v>
       </c>
       <c r="C232" s="5">
         <v>0.90551200000004428</v>
       </c>
       <c r="D232" s="5">
         <v>1.0811217210856316</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1012.1837852</v>
       </c>
       <c r="C233" s="5">
         <v>1.227089699999965</v>
       </c>
       <c r="D233" s="5">
         <v>1.4663118268215314</v>
       </c>
       <c r="E233" s="5">
         <v>1.3661291776378981</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1012.6058573</v>
       </c>
       <c r="C234" s="5">
         <v>0.4220721000000367</v>
       </c>
       <c r="D234" s="5">
         <v>0.5015390948454268</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1011.1096588</v>
       </c>
       <c r="C235" s="5">
         <v>-1.4961984999999913</v>
       </c>
       <c r="D235" s="5">
         <v>-1.7587483990459618</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1009.2341519</v>
       </c>
       <c r="C236" s="5">
         <v>-1.8755069000000049</v>
       </c>
       <c r="D236" s="5">
         <v>-2.2033110325724525</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1006.2282913</v>
       </c>
       <c r="C237" s="5">
         <v>-3.0058606000000054</v>
       </c>
       <c r="D237" s="5">
         <v>-3.5160608808152416</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1007.1937955</v>
       </c>
       <c r="C238" s="5">
         <v>0.96550419999994119</v>
       </c>
       <c r="D238" s="5">
         <v>1.1575296338300012</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1007.2513322999999</v>
       </c>
       <c r="C239" s="5">
         <v>5.7536799999979849E-2</v>
       </c>
       <c r="D239" s="5">
         <v>6.8572560289781315E-2</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1007.6282263000001</v>
       </c>
       <c r="C240" s="5">
         <v>0.37689400000010664</v>
       </c>
       <c r="D240" s="5">
         <v>0.44994205715203073</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1006.1187012</v>
       </c>
       <c r="C241" s="5">
         <v>-1.5095251000000189</v>
       </c>
       <c r="D241" s="5">
         <v>-1.7829780990973876</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1002.8815578</v>
       </c>
       <c r="C242" s="5">
         <v>-3.2371434000000363</v>
       </c>
       <c r="D242" s="5">
         <v>-3.7933521891636013</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1000.4337999000001</v>
       </c>
       <c r="C243" s="5">
         <v>-2.4477578999999423</v>
       </c>
       <c r="D243" s="5">
         <v>-2.8898707886493513</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>999.00796962000004</v>
       </c>
       <c r="C244" s="5">
         <v>-1.4258302800000138</v>
       </c>
       <c r="D244" s="5">
         <v>-1.6969117990946914</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>999.17761930999995</v>
       </c>
       <c r="C245" s="5">
         <v>0.1696496899999147</v>
       </c>
       <c r="D245" s="5">
         <v>0.20397222566039819</v>
       </c>
       <c r="E245" s="5">
         <v>-1.2849609013871</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>997.36763268000004</v>
       </c>
       <c r="C246" s="5">
         <v>-1.8099866299999121</v>
       </c>
       <c r="D246" s="5">
         <v>-2.1522443187065976</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>997.57850250000001</v>
       </c>
       <c r="C247" s="5">
         <v>0.21086981999997079</v>
       </c>
       <c r="D247" s="5">
         <v>0.25400688159769036</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>999.56013224000003</v>
       </c>
       <c r="C248" s="5">
         <v>1.9816297400000167</v>
       </c>
       <c r="D248" s="5">
         <v>2.4099443235677587</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>999.62934975999997</v>
       </c>
       <c r="C249" s="5">
         <v>6.9217519999938304E-2</v>
       </c>
       <c r="D249" s="5">
         <v>8.3129232117085117E-2</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1002.8977536</v>
       </c>
       <c r="C250" s="5">
         <v>3.268403840000019</v>
       </c>
       <c r="D250" s="5">
         <v>3.9948700855484853</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1003.6426181</v>
       </c>
       <c r="C251" s="5">
         <v>0.74486450000006243</v>
       </c>
       <c r="D251" s="5">
         <v>0.89490449402276351</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1004.5878391</v>
       </c>
       <c r="C252" s="5">
         <v>0.9452209999999468</v>
       </c>
       <c r="D252" s="5">
         <v>1.1360209137302402</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1007.981138</v>
       </c>
       <c r="C253" s="5">
         <v>3.3932988999999907</v>
       </c>
       <c r="D253" s="5">
         <v>4.1295198558075619</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1013.152255</v>
       </c>
       <c r="C254" s="5">
         <v>5.1711169999999811</v>
       </c>
       <c r="D254" s="5">
         <v>6.3329150721433969</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1022.0059855</v>
       </c>
       <c r="C255" s="5">
         <v>8.8537304999999833</v>
       </c>
       <c r="D255" s="5">
         <v>11.005548472704806</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1022.9346704</v>
       </c>
       <c r="C256" s="5">
         <v>0.92868490000000747</v>
       </c>
       <c r="D256" s="5">
         <v>1.0958922378647262</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1025.3328833</v>
       </c>
       <c r="C257" s="5">
         <v>2.3982129000000896</v>
       </c>
       <c r="D257" s="5">
         <v>2.849893969570938</v>
       </c>
       <c r="E257" s="5">
         <v>2.6176791277672917</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1025.7503254000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.41744210000001658</v>
       </c>
       <c r="D258" s="5">
         <v>0.4896494967011833</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1022.7426503</v>
       </c>
       <c r="C259" s="5">
         <v>-3.0076751000000286</v>
       </c>
       <c r="D259" s="5">
         <v>-3.4624115435359704</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1033.5474260999999</v>
       </c>
       <c r="C260" s="5">
         <v>10.804775799999902</v>
       </c>
       <c r="D260" s="5">
         <v>13.440598860853914</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1037.021</v>
       </c>
       <c r="C261" s="5">
         <v>3.4735739000000194</v>
       </c>
       <c r="D261" s="5">
         <v>4.1083817011230872</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1038.3314350999999</v>
       </c>
       <c r="C262" s="5">
         <v>1.3104350999999497</v>
       </c>
       <c r="D262" s="5">
         <v>1.5269675954136419</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1040.103044</v>
       </c>
       <c r="C263" s="5">
         <v>1.7716089000000466</v>
       </c>
       <c r="D263" s="5">
         <v>2.0667722667471633</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1040.7310296000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.62798560000010184</v>
       </c>
       <c r="D264" s="5">
         <v>0.72693780333727975</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1045.6846412</v>
       </c>
       <c r="C265" s="5">
         <v>4.9536115999999311</v>
       </c>
       <c r="D265" s="5">
         <v>5.8636127638849622</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1050.1372331</v>
       </c>
       <c r="C266" s="5">
         <v>4.4525919000000158</v>
       </c>
       <c r="D266" s="5">
         <v>5.2310567069687064</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1053.3126448999999</v>
       </c>
       <c r="C267" s="5">
         <v>3.1754117999998925</v>
       </c>
       <c r="D267" s="5">
         <v>3.6895267001354259</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1056.4427134</v>
       </c>
       <c r="C268" s="5">
         <v>3.1300685000001067</v>
       </c>
       <c r="D268" s="5">
         <v>3.6248344003312116</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1056.5612613000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.11854790000006687</v>
       </c>
       <c r="D269" s="5">
         <v>0.13474020811927723</v>
       </c>
       <c r="E269" s="5">
         <v>3.0456818959607057</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1061.5324545000001</v>
       </c>
       <c r="C270" s="5">
         <v>4.9711932000000161</v>
       </c>
       <c r="D270" s="5">
         <v>5.7945068742393691</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1064.4878986000001</v>
       </c>
       <c r="C271" s="5">
         <v>2.9554441000000224</v>
       </c>
       <c r="D271" s="5">
         <v>3.3925925788268474</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1070.5967123999999</v>
       </c>
       <c r="C272" s="5">
         <v>6.1088137999997798</v>
       </c>
       <c r="D272" s="5">
         <v>7.1080521871287106</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1075.5060103999999</v>
       </c>
       <c r="C273" s="5">
         <v>4.9092980000000352</v>
       </c>
       <c r="D273" s="5">
         <v>5.6436106967392874</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1079.5191488</v>
       </c>
       <c r="C274" s="5">
         <v>4.0131384000001162</v>
       </c>
       <c r="D274" s="5">
         <v>4.5707212205606584</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1087.0502451</v>
       </c>
       <c r="C275" s="5">
         <v>7.5310962999999447</v>
       </c>
       <c r="D275" s="5">
         <v>8.700418240379836</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1084.8914153999999</v>
       </c>
       <c r="C276" s="5">
         <v>-2.1588297000000694</v>
       </c>
       <c r="D276" s="5">
         <v>-2.3572836134679975</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1093.4337290999999</v>
       </c>
       <c r="C277" s="5">
         <v>8.5423137000000224</v>
       </c>
       <c r="D277" s="5">
         <v>9.8687857273297439</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1098.7952639</v>
       </c>
       <c r="C278" s="5">
         <v>5.3615348000000722</v>
       </c>
       <c r="D278" s="5">
         <v>6.0453790631423976</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1102.0220088000001</v>
       </c>
       <c r="C279" s="5">
         <v>3.2267449000000852</v>
       </c>
       <c r="D279" s="5">
         <v>3.5814223533519263</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1107.2359021</v>
       </c>
       <c r="C280" s="5">
         <v>5.2138932999998815</v>
       </c>
       <c r="D280" s="5">
         <v>5.8275387270865897</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1115.8750915999999</v>
       </c>
       <c r="C281" s="5">
         <v>8.6391894999999295</v>
       </c>
       <c r="D281" s="5">
         <v>9.7754154095129664</v>
       </c>
       <c r="E281" s="5">
         <v>5.613856240292181</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1117.5576971999999</v>
       </c>
       <c r="C282" s="5">
         <v>1.682605599999988</v>
       </c>
       <c r="D282" s="5">
         <v>1.8245379711304688</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1124.9833689</v>
       </c>
       <c r="C283" s="5">
         <v>7.4256717000000663</v>
       </c>
       <c r="D283" s="5">
         <v>8.2714059501897594</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1127.7491668</v>
       </c>
       <c r="C284" s="5">
         <v>2.7657979000000523</v>
       </c>
       <c r="D284" s="5">
         <v>2.9904494043823338</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1131.2782649999999</v>
       </c>
       <c r="C285" s="5">
         <v>3.5290981999999076</v>
       </c>
       <c r="D285" s="5">
         <v>3.820505601854296</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1135.7721547000001</v>
       </c>
       <c r="C286" s="5">
         <v>4.4938897000001816</v>
       </c>
       <c r="D286" s="5">
         <v>4.8724191187036636</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1139.4325877000001</v>
       </c>
       <c r="C287" s="5">
         <v>3.6604330000000118</v>
       </c>
       <c r="D287" s="5">
         <v>3.9367250774858364</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1142.6934616999999</v>
       </c>
       <c r="C288" s="5">
         <v>3.2608739999998306</v>
       </c>
       <c r="D288" s="5">
         <v>3.4887821003769304</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1146.2042501999999</v>
       </c>
       <c r="C289" s="5">
         <v>3.5107884999999897</v>
       </c>
       <c r="D289" s="5">
         <v>3.7497992551750681</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1148.2653791</v>
       </c>
       <c r="C290" s="5">
         <v>2.0611289000000852</v>
       </c>
       <c r="D290" s="5">
         <v>2.1793357654129597</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1150.7638566000001</v>
       </c>
       <c r="C291" s="5">
         <v>2.4984775000000354</v>
       </c>
       <c r="D291" s="5">
         <v>2.6425202549355431</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1156.8957743999999</v>
       </c>
       <c r="C292" s="5">
         <v>6.1319177999998828</v>
       </c>
       <c r="D292" s="5">
         <v>6.5850421367732226</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1158.3671288</v>
       </c>
       <c r="C293" s="5">
         <v>1.4713544000001093</v>
       </c>
       <c r="D293" s="5">
         <v>1.5368958212166106</v>
       </c>
       <c r="E293" s="5">
         <v>3.8079564209174022</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1164.9993105999999</v>
       </c>
       <c r="C294" s="5">
         <v>6.6321817999998984</v>
       </c>
       <c r="D294" s="5">
         <v>7.0910855001020678</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1165.8153078</v>
       </c>
       <c r="C295" s="5">
         <v>0.81599720000008347</v>
       </c>
       <c r="D295" s="5">
         <v>0.84375815496382511</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1174.4342004</v>
       </c>
       <c r="C296" s="5">
         <v>8.618892599999981</v>
       </c>
       <c r="D296" s="5">
         <v>9.2413942099886839</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>1179.131069</v>
       </c>
       <c r="C297" s="5">
         <v>4.6968686000000162</v>
       </c>
       <c r="D297" s="5">
         <v>4.9060938335503179</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>1183.5076365</v>
       </c>
       <c r="C298" s="5">
         <v>4.3765674999999646</v>
       </c>
       <c r="D298" s="5">
         <v>4.5460866668609601</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1189.4380655</v>
       </c>
       <c r="C299" s="5">
         <v>5.9304290000000037</v>
       </c>
       <c r="D299" s="5">
         <v>6.1815895816601962</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>1190.8370376</v>
       </c>
       <c r="C300" s="5">
         <v>1.3989721000000372</v>
       </c>
       <c r="D300" s="5">
         <v>1.4205606980008945</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1193.8326658999999</v>
       </c>
       <c r="C301" s="5">
         <v>2.9956282999999075</v>
       </c>
       <c r="D301" s="5">
         <v>3.0607957840758093</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>1199.0626385</v>
       </c>
       <c r="C302" s="5">
         <v>5.2299726000001101</v>
       </c>
       <c r="D302" s="5">
         <v>5.3855234013207021</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1204.1400329999999</v>
       </c>
       <c r="C303" s="5">
         <v>5.0773944999998548</v>
       </c>
       <c r="D303" s="5">
         <v>5.2013929956232996</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>1205.7133061</v>
       </c>
       <c r="C304" s="5">
         <v>1.5732731000000513</v>
       </c>
       <c r="D304" s="5">
         <v>1.5791798771181975</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>1210.631478</v>
       </c>
       <c r="C305" s="5">
         <v>4.9181719000000612</v>
       </c>
       <c r="D305" s="5">
         <v>5.0061893400273672</v>
       </c>
       <c r="E305" s="5">
         <v>4.5118985078713925</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>1211.923716</v>
       </c>
       <c r="C306" s="5">
         <v>1.2922379999999976</v>
       </c>
       <c r="D306" s="5">
         <v>1.2884364709961016</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>1218.7491594999999</v>
       </c>
       <c r="C307" s="5">
         <v>6.8254434999998921</v>
       </c>
       <c r="D307" s="5">
         <v>6.9716118433002405</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>1218.3157936</v>
       </c>
       <c r="C308" s="5">
         <v>-0.43336589999989883</v>
       </c>
       <c r="D308" s="5">
         <v>-0.42586551795590344</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1228.3641789000001</v>
       </c>
       <c r="C309" s="5">
         <v>10.048385300000064</v>
       </c>
       <c r="D309" s="5">
         <v>10.358865728788945</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>1234.19472</v>
       </c>
       <c r="C310" s="5">
         <v>5.8305410999998912</v>
       </c>
       <c r="D310" s="5">
         <v>5.8469847663749741</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>1239.8120486</v>
       </c>
       <c r="C311" s="5">
         <v>5.6173286000000644</v>
       </c>
       <c r="D311" s="5">
         <v>5.6005113050261901</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1247.0644514000001</v>
       </c>
       <c r="C312" s="5">
         <v>7.2524028000000271</v>
       </c>
       <c r="D312" s="5">
         <v>7.2498178332581542</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1251.7367968999999</v>
       </c>
       <c r="C313" s="5">
         <v>4.6723454999998921</v>
       </c>
       <c r="D313" s="5">
         <v>4.5898251686554703</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>1258.8380832</v>
       </c>
       <c r="C314" s="5">
         <v>7.1012863000000834</v>
       </c>
       <c r="D314" s="5">
         <v>7.0242628519940231</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>1263.7083497000001</v>
       </c>
       <c r="C315" s="5">
         <v>4.8702665000000707</v>
       </c>
       <c r="D315" s="5">
         <v>4.7427046818061314</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1265.3007785</v>
       </c>
       <c r="C316" s="5">
         <v>1.5924287999998796</v>
       </c>
       <c r="D316" s="5">
         <v>1.5226727639704452</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1268.3055939000001</v>
       </c>
       <c r="C317" s="5">
         <v>3.0048154000000977</v>
       </c>
       <c r="D317" s="5">
         <v>2.8872577494291063</v>
       </c>
       <c r="E317" s="5">
         <v>4.7639696264365705</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1274.9721284</v>
       </c>
       <c r="C318" s="5">
         <v>6.6665344999998979</v>
       </c>
       <c r="D318" s="5">
         <v>6.4930820679760082</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1279.7531528</v>
       </c>
       <c r="C319" s="5">
         <v>4.7810243999999784</v>
       </c>
       <c r="D319" s="5">
         <v>4.5938637525155368</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1279.0124347999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.74071800000001531</v>
       </c>
       <c r="D320" s="5">
         <v>-0.692350286520238</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1285.5184501000001</v>
       </c>
       <c r="C321" s="5">
         <v>6.5060153000001719</v>
       </c>
       <c r="D321" s="5">
         <v>6.2778030232460313</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1286.6664593</v>
       </c>
       <c r="C322" s="5">
         <v>1.1480091999999331</v>
       </c>
       <c r="D322" s="5">
         <v>1.0769177229620341</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1287.626618</v>
       </c>
       <c r="C323" s="5">
         <v>0.96015869999996539</v>
       </c>
       <c r="D323" s="5">
         <v>0.8991694440906306</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1289.5957040000001</v>
       </c>
       <c r="C324" s="5">
         <v>1.9690860000000612</v>
       </c>
       <c r="D324" s="5">
         <v>1.8505976300297489</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1294.6756485999999</v>
       </c>
       <c r="C325" s="5">
         <v>5.0799445999998625</v>
       </c>
       <c r="D325" s="5">
         <v>4.8307809943444191</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1299.6298896999999</v>
       </c>
       <c r="C326" s="5">
         <v>4.9542410999999902</v>
       </c>
       <c r="D326" s="5">
         <v>4.6898404041650688</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1297.9024879000001</v>
       </c>
       <c r="C327" s="5">
         <v>-1.727401799999825</v>
       </c>
       <c r="D327" s="5">
         <v>-1.5833705288166189</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1301.7229384</v>
       </c>
       <c r="C328" s="5">
         <v>3.820450499999879</v>
       </c>
       <c r="D328" s="5">
         <v>3.5900196387889549</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1302.0490032</v>
       </c>
       <c r="C329" s="5">
         <v>0.32606480000004012</v>
       </c>
       <c r="D329" s="5">
         <v>0.30099897140154486</v>
       </c>
       <c r="E329" s="5">
         <v>2.6605109574767472</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1307.3982301999999</v>
       </c>
       <c r="C330" s="5">
         <v>5.349226999999928</v>
       </c>
       <c r="D330" s="5">
         <v>5.0429137300470384</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1306.598694</v>
       </c>
       <c r="C331" s="5">
         <v>-0.79953619999992043</v>
       </c>
       <c r="D331" s="5">
         <v>-0.73139376217122853</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1311.4636522000001</v>
       </c>
       <c r="C332" s="5">
         <v>4.8649582000000464</v>
       </c>
       <c r="D332" s="5">
         <v>4.5606956638414964</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1312.3590165999999</v>
       </c>
       <c r="C333" s="5">
         <v>0.89536439999983486</v>
       </c>
       <c r="D333" s="5">
         <v>0.8223490993858773</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1316.7793179</v>
       </c>
       <c r="C334" s="5">
         <v>4.4203013000001192</v>
       </c>
       <c r="D334" s="5">
         <v>4.1175755089854382</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1319.6322895999999</v>
       </c>
       <c r="C335" s="5">
         <v>2.8529716999998982</v>
       </c>
       <c r="D335" s="5">
         <v>2.6311613879010043</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1323.2200705</v>
       </c>
       <c r="C336" s="5">
         <v>3.587780900000098</v>
       </c>
       <c r="D336" s="5">
         <v>3.3117580781168554</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1327.3235744000001</v>
       </c>
       <c r="C337" s="5">
         <v>4.1035039000000779</v>
       </c>
       <c r="D337" s="5">
         <v>3.7855137791168003</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1320.1501114</v>
       </c>
       <c r="C338" s="5">
         <v>-7.1734630000000834</v>
       </c>
       <c r="D338" s="5">
         <v>-6.2960053445757946</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1326.8374338000001</v>
       </c>
       <c r="C339" s="5">
         <v>6.6873224000000846</v>
       </c>
       <c r="D339" s="5">
         <v>6.2509416952177599</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1330.2446854</v>
       </c>
       <c r="C340" s="5">
         <v>3.4072515999998814</v>
       </c>
       <c r="D340" s="5">
         <v>3.1254369859391673</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1334.8763739999999</v>
       </c>
       <c r="C341" s="5">
         <v>4.6316885999999613</v>
       </c>
       <c r="D341" s="5">
         <v>4.2591472510559614</v>
       </c>
       <c r="E341" s="5">
         <v>2.5212085504709325</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1338.6753172000001</v>
       </c>
       <c r="C342" s="5">
         <v>3.7989432000001671</v>
       </c>
       <c r="D342" s="5">
         <v>3.4690619008631129</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1342.8365365</v>
       </c>
       <c r="C343" s="5">
         <v>4.161219299999857</v>
       </c>
       <c r="D343" s="5">
         <v>3.7945906609920366</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1346.8569591999999</v>
       </c>
       <c r="C344" s="5">
         <v>4.0204226999999264</v>
       </c>
       <c r="D344" s="5">
         <v>3.6525294735095359</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1347.2344327999999</v>
       </c>
       <c r="C345" s="5">
         <v>0.37747360000003027</v>
       </c>
       <c r="D345" s="5">
         <v>0.33683398595094616</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1349.4926909000001</v>
       </c>
       <c r="C346" s="5">
         <v>2.2582581000001483</v>
       </c>
       <c r="D346" s="5">
         <v>2.0301092100648788</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1353.7767934999999</v>
       </c>
       <c r="C347" s="5">
         <v>4.2841025999998692</v>
       </c>
       <c r="D347" s="5">
         <v>3.8767471384450136</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1357.5528631</v>
       </c>
       <c r="C348" s="5">
         <v>3.776069600000028</v>
       </c>
       <c r="D348" s="5">
         <v>3.3989714328675369</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1367.1540032</v>
       </c>
       <c r="C349" s="5">
         <v>9.601140100000066</v>
       </c>
       <c r="D349" s="5">
         <v>8.8248961659107561</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1362.6929835000001</v>
       </c>
       <c r="C350" s="5">
         <v>-4.4610196999999516</v>
       </c>
       <c r="D350" s="5">
         <v>-3.8460841918817157</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1370.7886510999999</v>
       </c>
       <c r="C351" s="5">
         <v>8.0956675999998424</v>
       </c>
       <c r="D351" s="5">
         <v>7.3667396997336709</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1368.4910399</v>
       </c>
       <c r="C352" s="5">
         <v>-2.2976111999998921</v>
       </c>
       <c r="D352" s="5">
         <v>-1.9929095422144383</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1375.9105896999999</v>
       </c>
       <c r="C353" s="5">
         <v>7.4195497999999134</v>
       </c>
       <c r="D353" s="5">
         <v>6.7035969621667357</v>
       </c>
       <c r="E353" s="5">
         <v>3.0740086871894778</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1379.8845108</v>
       </c>
       <c r="C354" s="5">
         <v>3.9739211000000978</v>
       </c>
       <c r="D354" s="5">
         <v>3.5214432358354975</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1387.0023154999999</v>
       </c>
       <c r="C355" s="5">
         <v>7.1178046999998514</v>
       </c>
       <c r="D355" s="5">
         <v>6.3685787757973955</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1385.6866580999999</v>
       </c>
       <c r="C356" s="5">
         <v>-1.3156573999999637</v>
       </c>
       <c r="D356" s="5">
         <v>-1.1323544069498759</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1386.1399604999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.45330239999998412</v>
       </c>
       <c r="D357" s="5">
         <v>0.39326543044970741</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1388.3748051</v>
       </c>
       <c r="C358" s="5">
         <v>2.2348446000000877</v>
       </c>
       <c r="D358" s="5">
         <v>1.9519838863995886</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1390.7401757</v>
       </c>
       <c r="C359" s="5">
         <v>2.3653706000000057</v>
       </c>
       <c r="D359" s="5">
         <v>2.0637031986787902</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1397.5093376</v>
       </c>
       <c r="C360" s="5">
         <v>6.7691618999999719</v>
       </c>
       <c r="D360" s="5">
         <v>5.9996939684492823</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1401.5664174999999</v>
       </c>
       <c r="C361" s="5">
         <v>4.0570798999999624</v>
       </c>
       <c r="D361" s="5">
         <v>3.5398604300826753</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1405.2732774999999</v>
       </c>
       <c r="C362" s="5">
         <v>3.706860000000006</v>
       </c>
       <c r="D362" s="5">
         <v>3.2203336993499532</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1408.7145700000001</v>
       </c>
       <c r="C363" s="5">
         <v>3.4412925000001451</v>
       </c>
       <c r="D363" s="5">
         <v>2.9785145650684131</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1410.0156486999999</v>
       </c>
       <c r="C364" s="5">
         <v>1.3010786999998345</v>
       </c>
       <c r="D364" s="5">
         <v>1.1139587415554653</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1413.1847869000001</v>
       </c>
       <c r="C365" s="5">
         <v>3.169138200000134</v>
       </c>
       <c r="D365" s="5">
         <v>2.7307010025762635</v>
       </c>
       <c r="E365" s="5">
         <v>2.7090566406736682</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1418.3584441</v>
       </c>
       <c r="C366" s="5">
         <v>5.1736571999999796</v>
       </c>
       <c r="D366" s="5">
         <v>4.4827368439005921</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1419.12869</v>
       </c>
       <c r="C367" s="5">
         <v>0.77024589999996351</v>
       </c>
       <c r="D367" s="5">
         <v>0.65361529132026419</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1379.7173147999999</v>
       </c>
       <c r="C368" s="5">
         <v>-39.411375200000066</v>
       </c>
       <c r="D368" s="5">
         <v>-28.678574817354885</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>854.38062135999996</v>
       </c>
       <c r="C369" s="5">
         <v>-525.33669343999998</v>
       </c>
       <c r="D369" s="5">
         <v>-99.682067227052542</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1004.6411987</v>
       </c>
       <c r="C370" s="5">
         <v>150.26057734000005</v>
       </c>
       <c r="D370" s="5">
         <v>598.73924240034728</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1112.5169963999999</v>
       </c>
       <c r="C371" s="5">
         <v>107.87579769999991</v>
       </c>
       <c r="D371" s="5">
         <v>240.05412587212365</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1100.4190656000001</v>
       </c>
       <c r="C372" s="5">
         <v>-12.097930799999858</v>
       </c>
       <c r="D372" s="5">
         <v>-12.296400092511373</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1119.9869655</v>
       </c>
       <c r="C373" s="5">
         <v>19.567899899999929</v>
       </c>
       <c r="D373" s="5">
         <v>23.554436672494461</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1155.4623912</v>
       </c>
       <c r="C374" s="5">
         <v>35.47542569999996</v>
       </c>
       <c r="D374" s="5">
         <v>45.383175882326633</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1195.2283411999999</v>
       </c>
       <c r="C375" s="5">
         <v>39.765949999999975</v>
       </c>
       <c r="D375" s="5">
         <v>50.086219681732992</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1204.9420997</v>
       </c>
       <c r="C376" s="5">
         <v>9.7137585000000399</v>
       </c>
       <c r="D376" s="5">
         <v>10.200496633436074</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1213.0565942999999</v>
       </c>
       <c r="C377" s="5">
         <v>8.1144945999999436</v>
       </c>
       <c r="D377" s="5">
         <v>8.3873539442247633</v>
       </c>
       <c r="E377" s="5">
         <v>-14.161502052325847</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1219.3064360999999</v>
       </c>
       <c r="C378" s="5">
         <v>6.2498418000000129</v>
       </c>
       <c r="D378" s="5">
         <v>6.360810525799776</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1208.5627964</v>
       </c>
       <c r="C379" s="5">
         <v>-10.743639699999903</v>
       </c>
       <c r="D379" s="5">
         <v>-10.075867208847134</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1235.3962214999999</v>
       </c>
       <c r="C380" s="5">
         <v>26.833425099999886</v>
       </c>
       <c r="D380" s="5">
         <v>30.150119558510479</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1261.1568010999999</v>
       </c>
       <c r="C381" s="5">
         <v>25.760579600000028</v>
       </c>
       <c r="D381" s="5">
         <v>28.101380752856532</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1279.6301357</v>
       </c>
       <c r="C382" s="5">
         <v>18.473334600000044</v>
       </c>
       <c r="D382" s="5">
         <v>19.065098731344719</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1297.9157319000001</v>
       </c>
       <c r="C383" s="5">
         <v>18.2855962000001</v>
       </c>
       <c r="D383" s="5">
         <v>18.561707786549775</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1322.3493364999999</v>
       </c>
       <c r="C384" s="5">
         <v>24.433604599999853</v>
       </c>
       <c r="D384" s="5">
         <v>25.082473775486758</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1325.9810609000001</v>
       </c>
       <c r="C385" s="5">
         <v>3.6317244000001665</v>
       </c>
       <c r="D385" s="5">
         <v>3.3459430878182594</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1334.2418548999999</v>
       </c>
       <c r="C386" s="5">
         <v>8.2607939999998052</v>
       </c>
       <c r="D386" s="5">
         <v>7.7374942540644254</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1351.4786723</v>
       </c>
       <c r="C387" s="5">
         <v>17.236817400000064</v>
       </c>
       <c r="D387" s="5">
         <v>16.65292546363726</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1355.7460094999999</v>
       </c>
       <c r="C388" s="5">
         <v>4.267337199999929</v>
       </c>
       <c r="D388" s="5">
         <v>3.8555380152046625</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1366.9204688</v>
       </c>
       <c r="C389" s="5">
         <v>11.17445930000008</v>
       </c>
       <c r="D389" s="5">
         <v>10.351678798378238</v>
       </c>
       <c r="E389" s="5">
         <v>12.683981540761335</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1368.218294</v>
       </c>
       <c r="C390" s="5">
         <v>1.2978252000000339</v>
       </c>
       <c r="D390" s="5">
         <v>1.1453107465581036</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1377.2039047000001</v>
       </c>
       <c r="C391" s="5">
         <v>8.985610700000052</v>
       </c>
       <c r="D391" s="5">
         <v>8.1718429878750776</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1378.0642694999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.86036479999984294</v>
       </c>
       <c r="D392" s="5">
         <v>0.75224341178770082</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1393.5460559999999</v>
       </c>
       <c r="C393" s="5">
         <v>15.481786499999998</v>
       </c>
       <c r="D393" s="5">
         <v>14.346334793529202</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1399.7252816</v>
       </c>
       <c r="C394" s="5">
         <v>6.1792256000001089</v>
       </c>
       <c r="D394" s="5">
         <v>5.4527145799470711</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1406.9009274</v>
       </c>
       <c r="C395" s="5">
         <v>7.1756457999999839</v>
       </c>
       <c r="D395" s="5">
         <v>6.3282115488736634</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1422.7324463</v>
       </c>
       <c r="C396" s="5">
         <v>15.831518899999992</v>
       </c>
       <c r="D396" s="5">
         <v>14.371190246348299</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1428.9545111</v>
       </c>
       <c r="C397" s="5">
         <v>6.2220647999999983</v>
       </c>
       <c r="D397" s="5">
         <v>5.3760739978330641</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1432.7018052000001</v>
       </c>
       <c r="C398" s="5">
         <v>3.7472941000000901</v>
       </c>
       <c r="D398" s="5">
         <v>3.1926704586489718</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1436.0524124000001</v>
       </c>
       <c r="C399" s="5">
         <v>3.3506072000000131</v>
       </c>
       <c r="D399" s="5">
         <v>2.8427765899095681</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1440.9536449</v>
       </c>
       <c r="C400" s="5">
         <v>4.9012324999998782</v>
       </c>
       <c r="D400" s="5">
         <v>4.1733494750564093</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1439.6577526999999</v>
       </c>
       <c r="C401" s="5">
         <v>-1.2958922000000257</v>
       </c>
       <c r="D401" s="5">
         <v>-1.0738733975700354</v>
       </c>
       <c r="E401" s="5">
         <v>5.3212520816119602</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1467.971679</v>
       </c>
       <c r="C402" s="5">
         <v>28.313926300000048</v>
       </c>
       <c r="D402" s="5">
         <v>26.328401325205352</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1472.1303809000001</v>
       </c>
       <c r="C403" s="5">
         <v>4.1587019000000964</v>
       </c>
       <c r="D403" s="5">
         <v>3.4530221203486144</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1476.2142693999999</v>
       </c>
       <c r="C404" s="5">
         <v>4.0838884999998299</v>
       </c>
       <c r="D404" s="5">
         <v>3.3802271454693056</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1469.8163055</v>
       </c>
       <c r="C405" s="5">
         <v>-6.3979638999999224</v>
       </c>
       <c r="D405" s="5">
         <v>-5.0786418826498032</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1475.3802459999999</v>
       </c>
       <c r="C406" s="5">
         <v>5.5639404999999442</v>
       </c>
       <c r="D406" s="5">
         <v>4.6383399032135841</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1487.5343816</v>
       </c>
       <c r="C407" s="5">
         <v>12.154135600000018</v>
       </c>
       <c r="D407" s="5">
         <v>10.345995459727586</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1487.3504237</v>
       </c>
       <c r="C408" s="5">
         <v>-0.18395789999999579</v>
       </c>
       <c r="D408" s="5">
         <v>-0.14829868713628347</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1491.2052530999999</v>
       </c>
       <c r="C409" s="5">
         <v>3.8548293999999714</v>
       </c>
       <c r="D409" s="5">
         <v>3.1548093733207105</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1495.5101623999999</v>
       </c>
       <c r="C410" s="5">
         <v>4.304909299999963</v>
       </c>
       <c r="D410" s="5">
         <v>3.5197759548132312</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1495.1873756</v>
       </c>
       <c r="C411" s="5">
         <v>-0.32278679999990345</v>
       </c>
       <c r="D411" s="5">
         <v>-0.25869745471911454</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1496.5125852000001</v>
       </c>
       <c r="C412" s="5">
         <v>1.3252096000001075</v>
       </c>
       <c r="D412" s="5">
         <v>1.0687801143987041</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1499.5101875</v>
       </c>
       <c r="C413" s="5">
         <v>2.9976022999999259</v>
       </c>
       <c r="D413" s="5">
         <v>2.4303286518244205</v>
       </c>
       <c r="E413" s="5">
         <v>4.1574071815158931</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1505.6805218</v>
       </c>
       <c r="C414" s="5">
         <v>6.1703342999999222</v>
       </c>
       <c r="D414" s="5">
         <v>5.0511808494293264</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1507.9679939</v>
       </c>
       <c r="C415" s="5">
         <v>2.2874721000000591</v>
       </c>
       <c r="D415" s="5">
         <v>1.8383842357167612</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1509.4216057000001</v>
       </c>
       <c r="C416" s="5">
         <v>1.4536118000000897</v>
       </c>
       <c r="D416" s="5">
         <v>1.1628973331804238</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1510.7982666</v>
       </c>
       <c r="C417" s="5">
         <v>1.3766608999999335</v>
       </c>
       <c r="D417" s="5">
         <v>1.09996115575135</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1514.4116208999999</v>
       </c>
       <c r="C418" s="5">
         <v>3.6133542999998554</v>
       </c>
       <c r="D418" s="5">
         <v>2.9080782506277547</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1513.2154966999999</v>
       </c>
       <c r="C419" s="5">
         <v>-1.1961241999999856</v>
       </c>
       <c r="D419" s="5">
         <v>-0.94368675984647377</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1505.7110894</v>
       </c>
       <c r="C420" s="5">
         <v>-7.5044072999999116</v>
       </c>
       <c r="D420" s="5">
         <v>-5.7914271498979435</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1515.4466304</v>
       </c>
       <c r="C421" s="5">
         <v>9.735541000000012</v>
       </c>
       <c r="D421" s="5">
         <v>8.0408442904807522</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1518.5160834999999</v>
       </c>
       <c r="C422" s="5">
         <v>3.0694530999999188</v>
       </c>
       <c r="D422" s="5">
         <v>2.4577930932305092</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1524.5506038999999</v>
       </c>
       <c r="C423" s="5">
         <v>6.0345204000000194</v>
       </c>
       <c r="D423" s="5">
         <v>4.8743732024256747</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1526.8714215</v>
       </c>
       <c r="C424" s="5">
         <v>2.3208176000000549</v>
       </c>
       <c r="D424" s="5">
         <v>1.8421280698611264</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1530.4162363999999</v>
       </c>
       <c r="C425" s="5">
         <v>3.5448148999998921</v>
       </c>
       <c r="D425" s="5">
         <v>2.8217939394589608</v>
       </c>
       <c r="E425" s="5">
         <v>2.0610762872859789</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1528.2153118000001</v>
       </c>
       <c r="C426" s="5">
         <v>-2.2009245999997802</v>
       </c>
       <c r="D426" s="5">
         <v>-1.7121610290709244</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1528.5275924</v>
       </c>
       <c r="C427" s="5">
         <v>0.31228059999989455</v>
       </c>
       <c r="D427" s="5">
         <v>0.24548777015940271</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1530.9432603</v>
       </c>
       <c r="C428" s="5">
         <v>2.4156679000000167</v>
       </c>
       <c r="D428" s="5">
         <v>1.9130380682898407</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1533.9975300000001</v>
       </c>
       <c r="C429" s="5">
         <v>3.0542697000000771</v>
       </c>
       <c r="D429" s="5">
         <v>2.4204739971173561</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1534.6953209999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.69779099999982463</v>
       </c>
       <c r="D430" s="5">
         <v>0.5472285943671773</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1522.8153832999999</v>
       </c>
       <c r="C431" s="5">
         <v>-11.879937700000028</v>
       </c>
       <c r="D431" s="5">
         <v>-8.9036375008781583</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1526.0470312</v>
       </c>
       <c r="C432" s="5">
         <v>3.2316479000000982</v>
       </c>
       <c r="D432" s="5">
         <v>2.5765187227284381</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1526.8637835</v>
       </c>
       <c r="C433" s="5">
         <v>0.81675229999996191</v>
       </c>
       <c r="D433" s="5">
         <v>0.64414330998481262</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1529.7714441999999</v>
       </c>
       <c r="C434" s="5">
         <v>2.9076606999999512</v>
       </c>
       <c r="D434" s="5">
         <v>2.3092898789248251</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1533.3306926</v>
       </c>
       <c r="C435" s="5">
         <v>3.559248400000115</v>
       </c>
       <c r="D435" s="5">
         <v>2.8279908865979309</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1534.0018677999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.67117519999987962</v>
       </c>
       <c r="D436" s="5">
         <v>0.5265348728912933</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1535.4446386</v>
       </c>
       <c r="C437" s="5">
         <v>1.4427708000000621</v>
       </c>
       <c r="D437" s="5">
         <v>1.1344895374633568</v>
       </c>
       <c r="E437" s="5">
         <v>0.32856435265142814</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1539.897835</v>
       </c>
       <c r="C438" s="5">
         <v>4.4531964000000244</v>
       </c>
       <c r="D438" s="5">
         <v>3.5363744129579988</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1538.1187345999999</v>
       </c>
       <c r="C439" s="5">
         <v>-1.7791004000000612</v>
       </c>
       <c r="D439" s="5">
         <v>-1.3776281162388493</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>1538.0226843999999</v>
       </c>
       <c r="C440" s="5">
         <v>-9.6050200000036057E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-7.491012158350463E-2</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>1536.1903626999999</v>
       </c>
       <c r="C441" s="5">
         <v>-1.8323216999999659</v>
       </c>
       <c r="D441" s="5">
         <v>-1.420288371070233</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>1541.7348297000001</v>
       </c>
       <c r="C442" s="5">
         <v>5.5444670000001679</v>
       </c>
       <c r="D442" s="5">
         <v>4.4180961271273356</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>1548.0675214</v>
       </c>
       <c r="C443" s="5">
         <v>6.3326916999999412</v>
       </c>
       <c r="D443" s="5">
         <v>5.0419039885027939</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>1548.8409463999999</v>
       </c>
       <c r="C444" s="5">
         <v>0.77342499999986103</v>
       </c>
       <c r="D444" s="5">
         <v>0.60117826530907692</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>1552.1760411</v>
+        <v>1549.4251698999999</v>
       </c>
       <c r="C445" s="5">
-        <v>3.335094700000127</v>
+        <v>0.58422350000000733</v>
       </c>
       <c r="D445" s="5">
-        <v>2.6147635020675741</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.45358076936112823</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>1547.4386010000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-1.9865688999998383</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-1.527756141385006</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE700000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>