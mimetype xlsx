--- v8 (2026-08-21)
+++ v9 (2026-10-02)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F9AE078F-6E70-4BE9-9B78-843BA491D909}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{43A9CBA8-6886-4FA7-AA24-5FB60EC9D0EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3695B707-881C-496D-87A3-64AC15057AD1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{75FE70CB-A255-4142-9E73-F203B5A6E175}"/>
   </bookViews>
   <sheets>
     <sheet name="AE800000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Other Services</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE19CEFC-2646-4D5D-8DF3-8E94922AE302}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CD900E7-23A9-4085-8C83-86F5C688348F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>259.4821531</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>259.48215313999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>260.18840699999998</v>
+        <v>260.18840704000002</v>
       </c>
       <c r="C7" s="5">
-        <v>0.70625389999997878</v>
+        <v>0.70625390000003563</v>
       </c>
       <c r="D7" s="5">
-        <v>3.3154783822327172</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>3.3154783817143985</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>260.75171879999999</v>
+        <v>260.75171882000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.56331180000000813</v>
+        <v>0.56331177999999227</v>
       </c>
       <c r="D8" s="5">
-        <v>2.6291784433615017</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>2.6291783484909237</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>261.46633100000003</v>
+        <v>261.46633099000002</v>
       </c>
       <c r="C9" s="5">
-        <v>0.71461220000003323</v>
+        <v>0.71461217000000943</v>
       </c>
       <c r="D9" s="5">
-        <v>3.3387287396226872</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>3.3387285970806868</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>263.4305574</v>
+        <v>263.43055741000001</v>
       </c>
       <c r="C10" s="5">
-        <v>1.9642263999999727</v>
+        <v>1.9642264199999886</v>
       </c>
       <c r="D10" s="5">
-        <v>9.3967794432694198</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>9.3967795433104193</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>265.1393501</v>
+        <v>265.13935008999999</v>
       </c>
       <c r="C11" s="5">
-        <v>1.7087927000000036</v>
+        <v>1.7087926799999877</v>
       </c>
       <c r="D11" s="5">
-        <v>8.0678320891345976</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>8.0678319909958098</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>266.52354070000001</v>
       </c>
       <c r="C12" s="5">
-        <v>1.3841906000000108</v>
+        <v>1.3841906100000188</v>
       </c>
       <c r="D12" s="5">
-        <v>6.4477878412968037</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>6.4477878894743546</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>268.81827800000002</v>
+        <v>268.81827799000001</v>
       </c>
       <c r="C13" s="5">
-        <v>2.2947373000000084</v>
+        <v>2.2947372900000005</v>
       </c>
       <c r="D13" s="5">
-        <v>10.835439441138895</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>10.83543939166205</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>268.19010630000002</v>
+        <v>268.19010627</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.62817169999999578</v>
+        <v>-0.62817172000001165</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.7683866645724753</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-2.7683867516855143</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>268.52689850000002</v>
+        <v>268.52689845999998</v>
       </c>
       <c r="C15" s="5">
-        <v>0.33679219999999077</v>
+        <v>0.33679218999998284</v>
       </c>
       <c r="D15" s="5">
-        <v>1.5174078710495476</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>1.517407825854078</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>268.82964759999999</v>
+        <v>268.82964758999998</v>
       </c>
       <c r="C16" s="5">
-        <v>0.30274909999997135</v>
+        <v>0.30274912999999515</v>
       </c>
       <c r="D16" s="5">
-        <v>1.3613541357349268</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>1.3613542716756966</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>267.3219742</v>
+        <v>267.32197417999998</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.5076733999999874</v>
+        <v>-1.5076734099999953</v>
       </c>
       <c r="D17" s="5">
-        <v>-6.5261858149076923</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-6.5261858571031954</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>266.3487624</v>
+        <v>266.34876241000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.9732118000000014</v>
+        <v>-0.97321176999997761</v>
       </c>
       <c r="D18" s="5">
-        <v>-4.2822942183727619</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-4.2822940893134316</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>267.13708320000001</v>
+        <v>267.13708315999997</v>
       </c>
       <c r="C19" s="5">
-        <v>0.78832080000000815</v>
+        <v>0.78832074999996848</v>
       </c>
       <c r="D19" s="5">
-        <v>3.6100679836777783</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>3.6100677508276835</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>268.21370739999998</v>
+        <v>268.21370740999998</v>
       </c>
       <c r="C20" s="5">
-        <v>1.0766241999999693</v>
+        <v>1.0766242500000089</v>
       </c>
       <c r="D20" s="5">
-        <v>4.9449329546668697</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>4.9449331901882942</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>268.8104161</v>
+        <v>268.81041607999998</v>
       </c>
       <c r="C21" s="5">
-        <v>0.59670870000002196</v>
+        <v>0.59670866999999816</v>
       </c>
       <c r="D21" s="5">
-        <v>2.70261141793946</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>2.7026112802944091</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>270.34378340000001</v>
+        <v>270.34378342000002</v>
       </c>
       <c r="C22" s="5">
-        <v>1.533367300000009</v>
+        <v>1.5333673400000407</v>
       </c>
       <c r="D22" s="5">
-        <v>7.0640162068919654</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>7.0640163975281611</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>271.57275850000002</v>
+        <v>271.57275845999999</v>
       </c>
       <c r="C23" s="5">
-        <v>1.2289751000000138</v>
+        <v>1.2289750399999662</v>
       </c>
       <c r="D23" s="5">
-        <v>5.5936484098955797</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>5.5936481295189688</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>272.13912010000001</v>
+        <v>272.13912006999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.56636159999999336</v>
+        <v>0.56636161000000129</v>
       </c>
       <c r="D24" s="5">
-        <v>2.5314906209138677</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>2.5314906665025338</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>273.18055199999998</v>
+        <v>273.18055194999999</v>
       </c>
       <c r="C25" s="5">
-        <v>1.0414318999999637</v>
+        <v>1.0414318800000046</v>
       </c>
       <c r="D25" s="5">
-        <v>4.6901022126329739</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>4.6901021211867233</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>273.61636129999999</v>
+        <v>273.61636127999998</v>
       </c>
       <c r="C26" s="5">
-        <v>0.43580930000001672</v>
+        <v>0.43580932999998367</v>
       </c>
       <c r="D26" s="5">
-        <v>1.9312660385076619</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>1.9312661729763203</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>273.6513233</v>
+        <v>273.65132331000001</v>
       </c>
       <c r="C27" s="5">
-        <v>3.4962000000007265E-2</v>
+        <v>3.4962030000031064E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>0.15344074055336776</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>0.15344087232089798</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>274.15957370000001</v>
+        <v>274.15957367999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.50825040000000854</v>
+        <v>0.50825036999998474</v>
       </c>
       <c r="D28" s="5">
-        <v>2.2516588010925043</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>2.2516586667422622</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>275.7692758</v>
+        <v>275.76927581000001</v>
       </c>
       <c r="C29" s="5">
-        <v>1.6097020999999927</v>
+        <v>1.6097021300000165</v>
       </c>
       <c r="D29" s="5">
-        <v>7.2777237328653044</v>
+        <v>7.2777238734580418</v>
       </c>
       <c r="E29" s="5">
-        <v>3.1599727726385973</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>3.1599727840974534</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>276.70057780000002</v>
+        <v>276.70057777</v>
       </c>
       <c r="C30" s="5">
-        <v>0.93130200000001651</v>
+        <v>0.93130195999998477</v>
       </c>
       <c r="D30" s="5">
-        <v>4.1286526452904315</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>4.128652464502891</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>277.90982480000002</v>
+        <v>277.90982484</v>
       </c>
       <c r="C31" s="5">
-        <v>1.2092470000000048</v>
+        <v>1.2092470700000035</v>
       </c>
       <c r="D31" s="5">
-        <v>5.3721916004807913</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>5.3721919195713452</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>277.9684843</v>
+        <v>277.96848431000001</v>
       </c>
       <c r="C32" s="5">
-        <v>5.8659499999976106E-2</v>
+        <v>5.8659470000009151E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>0.25358288570231924</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>0.25358275582638701</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>279.43690529999998</v>
+        <v>279.43690525</v>
       </c>
       <c r="C33" s="5">
-        <v>1.468420999999978</v>
+        <v>1.4684209399999872</v>
       </c>
       <c r="D33" s="5">
-        <v>6.5266936346953797</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>6.5266933599759547</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>278.73059799999999</v>
+        <v>278.73059797000002</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.70630729999999176</v>
+        <v>-0.70630727999997589</v>
       </c>
       <c r="D34" s="5">
-        <v>-2.9913181888482909</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-2.9913181058471516</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>279.2181258</v>
+        <v>279.21812582000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.48752780000000939</v>
+        <v>0.48752784999999221</v>
       </c>
       <c r="D35" s="5">
-        <v>2.119230391701743</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>2.1192306113715365</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>278.73036910000002</v>
+        <v>278.73036908</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.48775669999997717</v>
+        <v>-0.4877567400000089</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.0762160533457918</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-2.0762162218326385</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>278.71780389999998</v>
+        <v>278.71780390999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.2565200000040022E-2</v>
+        <v>-1.2565170000016224E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-5.4082739893768217E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-5.4082610804573328E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>278.85257239999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.13476850000000695</v>
+        <v>0.13476848999999902</v>
       </c>
       <c r="D38" s="5">
-        <v>0.5817819256120238</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>0.58178188230721961</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>281.88521530000003</v>
+        <v>281.88521526</v>
       </c>
       <c r="C39" s="5">
-        <v>3.0326429000000417</v>
+        <v>3.0326428600000099</v>
       </c>
       <c r="D39" s="5">
-        <v>13.860140066276628</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>13.860139872393118</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>281.60470090000001</v>
+        <v>281.60470092999998</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.28051440000001548</v>
+        <v>-0.2805143300000168</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.1876500360798681</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-1.1876497414996634</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>281.49581949999998</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.10888140000002977</v>
+        <v>-0.10888142999999673</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.4629900946778176</v>
+        <v>-0.46299022192461958</v>
       </c>
       <c r="E41" s="5">
-        <v>2.0765705981521831</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>2.0765705944506552</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>284.58100339999999</v>
       </c>
       <c r="C42" s="5">
         <v>3.0851839000000041</v>
       </c>
       <c r="D42" s="5">
         <v>13.974443798357505</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>285.82790410000001</v>
+        <v>285.82790406999999</v>
       </c>
       <c r="C43" s="5">
-        <v>1.2469007000000261</v>
+        <v>1.2469006700000023</v>
       </c>
       <c r="D43" s="5">
-        <v>5.3864126279927538</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>5.3864124952586856</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>286.0411239</v>
+        <v>286.04112391000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.2132197999999903</v>
+        <v>0.21321984000002203</v>
       </c>
       <c r="D44" s="5">
-        <v>0.89884906812274235</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>0.89884923753387191</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>285.79160639999998</v>
+        <v>285.79160641999999</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.24951750000002448</v>
+        <v>-0.24951749000001655</v>
       </c>
       <c r="D45" s="5">
-        <v>-1.0417684897688684</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-1.0417684481813461</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>286.6973582</v>
+        <v>286.69735815000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.90575180000001865</v>
+        <v>0.90575173000001996</v>
       </c>
       <c r="D46" s="5">
-        <v>3.8701260452762343</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>3.8701257406696721</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>286.96628349999997</v>
+        <v>286.96628353</v>
       </c>
       <c r="C47" s="5">
-        <v>0.26892529999997805</v>
+        <v>0.26892537999998467</v>
       </c>
       <c r="D47" s="5">
-        <v>1.1314386049992242</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>1.1314389435167715</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>288.76518879999998</v>
+        <v>288.76518880999998</v>
       </c>
       <c r="C48" s="5">
-        <v>1.7989053000000013</v>
+        <v>1.7989052799999854</v>
       </c>
       <c r="D48" s="5">
-        <v>7.7872931371909981</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>7.7872930467638879</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>289.37044209999999</v>
+        <v>289.37044207999998</v>
       </c>
       <c r="C49" s="5">
-        <v>0.60525330000001532</v>
+        <v>0.60525326999999152</v>
       </c>
       <c r="D49" s="5">
-        <v>2.5444049909097322</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>2.5444048632470961</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>290.2817202</v>
+        <v>290.28172022000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.91127810000000409</v>
+        <v>0.91127814000003582</v>
       </c>
       <c r="D50" s="5">
-        <v>3.8451559170340488</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>3.8451560890192971</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>290.3524347</v>
+        <v>290.35243466999998</v>
       </c>
       <c r="C51" s="5">
-        <v>7.0714500000008229E-2</v>
+        <v>7.0714449999968565E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>0.29271973195790224</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.29271952468730156</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>290.55162239999999</v>
+        <v>290.55162235</v>
       </c>
       <c r="C52" s="5">
-        <v>0.19918769999998176</v>
+        <v>0.19918768000002274</v>
       </c>
       <c r="D52" s="5">
-        <v>0.82633773968221469</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>0.82633765648381097</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>291.3006987</v>
+        <v>291.30069867999998</v>
       </c>
       <c r="C53" s="5">
-        <v>0.74907630000001291</v>
+        <v>0.74907632999997986</v>
       </c>
       <c r="D53" s="5">
-        <v>3.1379886695537929</v>
+        <v>3.1379887975631071</v>
       </c>
       <c r="E53" s="5">
-        <v>3.4831349244957455</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.483134917390851</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>291.27800100000002</v>
+        <v>291.27800101999998</v>
       </c>
       <c r="C54" s="5">
-        <v>-2.2697699999980614E-2</v>
+        <v>-2.2697660000005726E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-9.346208434353187E-2</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-9.3461919713033748E-2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>291.56024050000002</v>
+        <v>291.56024048</v>
       </c>
       <c r="C55" s="5">
-        <v>0.28223950000000286</v>
+        <v>0.28223946000002798</v>
       </c>
       <c r="D55" s="5">
-        <v>1.1689802152767381</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>1.1689800486401225</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>292.98691609999997</v>
+        <v>292.98691610999998</v>
       </c>
       <c r="C56" s="5">
-        <v>1.4266755999999532</v>
+        <v>1.426675629999977</v>
       </c>
       <c r="D56" s="5">
-        <v>6.0325291916998758</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>6.0325293224098075</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>294.40282150000002</v>
+        <v>294.40282149000001</v>
       </c>
       <c r="C57" s="5">
-        <v>1.4159054000000424</v>
+        <v>1.4159053800000265</v>
       </c>
       <c r="D57" s="5">
-        <v>5.9558393746169891</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>5.9558392880322053</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>294.1647997</v>
+        <v>294.16479967999999</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.23802180000001272</v>
+        <v>-0.23802181000002065</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.96588572907808645</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-0.96588576951025518</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>295.2356671</v>
+        <v>295.23566705000002</v>
       </c>
       <c r="C59" s="5">
-        <v>1.0708673999999974</v>
+        <v>1.0708673700000304</v>
       </c>
       <c r="D59" s="5">
-        <v>4.4569736645506008</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>4.4569735374887953</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>297.06060789999998</v>
+        <v>297.06060794000001</v>
       </c>
       <c r="C60" s="5">
-        <v>1.8249407999999789</v>
+        <v>1.8249408899999935</v>
       </c>
       <c r="D60" s="5">
-        <v>7.6750072839868455</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>7.6750076767966524</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>297.33824340000001</v>
+        <v>297.33824342000003</v>
       </c>
       <c r="C61" s="5">
-        <v>0.27763550000003079</v>
+        <v>0.27763548000001492</v>
       </c>
       <c r="D61" s="5">
-        <v>1.1273137861758986</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>1.1273137043971149</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>297.72458799999998</v>
+        <v>297.72458804000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.38634459999997262</v>
+        <v>0.38634461999998848</v>
       </c>
       <c r="D62" s="5">
-        <v>1.5704036921333486</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>1.570403773904272</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>301.67407279999998</v>
+        <v>301.67407283</v>
       </c>
       <c r="C63" s="5">
-        <v>3.9494847999999934</v>
+        <v>3.9494847899999854</v>
       </c>
       <c r="D63" s="5">
-        <v>17.133037030707897</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>17.133036981642302</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>302.92037920000001</v>
+        <v>302.92037922999998</v>
       </c>
       <c r="C64" s="5">
-        <v>1.2463064000000372</v>
+        <v>1.2463063999999804</v>
       </c>
       <c r="D64" s="5">
-        <v>5.0717734525353775</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.0717734520192792</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>302.52842720000001</v>
+        <v>302.52842721000002</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.39195200000000341</v>
+        <v>-0.39195201999996243</v>
       </c>
       <c r="D65" s="5">
-        <v>-1.5416909200226314</v>
+        <v>-1.5416909979791615</v>
       </c>
       <c r="E65" s="5">
-        <v>3.8543431409902018</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.8543431515534854</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>302.9827952</v>
+        <v>302.98279521000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.45436799999998811</v>
       </c>
       <c r="D66" s="5">
-        <v>1.8172446676552489</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.8172446675948528</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>302.9311778</v>
+        <v>302.93117783999998</v>
       </c>
       <c r="C67" s="5">
-        <v>-5.1617399999997815E-2</v>
+        <v>-5.161737000003086E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-0.20424550553511667</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-0.20424538693238903</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>304.23839770000001</v>
+        <v>304.23839772000002</v>
       </c>
       <c r="C68" s="5">
-        <v>1.3072199000000069</v>
+        <v>1.3072198800000479</v>
       </c>
       <c r="D68" s="5">
-        <v>5.3029701856531108</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>5.3029701018673991</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>303.82194199999998</v>
+        <v>303.82194204000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.41645570000002863</v>
+        <v>-0.41645568000001276</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.6303054973531905</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-1.6303054195409006</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>305.93164530000001</v>
+        <v>305.93164526999999</v>
       </c>
       <c r="C70" s="5">
-        <v>2.1097033000000351</v>
+        <v>2.1097032299999796</v>
       </c>
       <c r="D70" s="5">
-        <v>8.6583744544786114</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>8.6583741549499891</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>306.48922420000002</v>
       </c>
       <c r="C71" s="5">
-        <v>0.55757890000000998</v>
+        <v>0.55757893000003378</v>
       </c>
       <c r="D71" s="5">
-        <v>2.2091296037980213</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.2091297240709462</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>306.67182869999999</v>
+        <v>306.67182866000002</v>
       </c>
       <c r="C72" s="5">
-        <v>0.18260449999996808</v>
+        <v>0.1826044599999932</v>
       </c>
       <c r="D72" s="5">
-        <v>0.71730049738463197</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>0.71730033974284346</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>308.14915860000002</v>
+        <v>308.14915858000001</v>
       </c>
       <c r="C73" s="5">
-        <v>1.4773299000000293</v>
+        <v>1.4773299199999883</v>
       </c>
       <c r="D73" s="5">
-        <v>5.9364071542221231</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>5.9364072375249988</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>309.67910010000003</v>
+        <v>309.67910009000002</v>
       </c>
       <c r="C74" s="5">
-        <v>1.5299415000000067</v>
+        <v>1.5299415100000147</v>
       </c>
       <c r="D74" s="5">
-        <v>6.1233426281156911</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>6.1233426696465365</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>308.35295000000002</v>
+        <v>308.35295001999998</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.3261501000000067</v>
+        <v>-1.3261500700000397</v>
       </c>
       <c r="D75" s="5">
-        <v>-5.0194814243592623</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-5.0194813136285816</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>308.78181260000002</v>
+        <v>308.78181258000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.4288626000000022</v>
+        <v>0.42886256000002732</v>
       </c>
       <c r="D76" s="5">
-        <v>1.6818069251376633</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>1.6818067669637671</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>309.2624209</v>
+        <v>309.26242091</v>
       </c>
       <c r="C77" s="5">
-        <v>0.48060829999997168</v>
+        <v>0.48060832999999548</v>
       </c>
       <c r="D77" s="5">
-        <v>1.8838311497608728</v>
+        <v>1.8838312684829051</v>
       </c>
       <c r="E77" s="5">
-        <v>2.2259044422123564</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.225904442138793</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>310.63530309999999</v>
+        <v>310.63530308999998</v>
       </c>
       <c r="C78" s="5">
-        <v>1.3728821999999923</v>
+        <v>1.3728821799999764</v>
       </c>
       <c r="D78" s="5">
-        <v>5.4590649963618842</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>5.459064914702072</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>311.09241969999999</v>
+        <v>311.09241973000002</v>
       </c>
       <c r="C79" s="5">
-        <v>0.4571166000000062</v>
+        <v>0.45711664000003793</v>
       </c>
       <c r="D79" s="5">
-        <v>1.7802271582068263</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.7802273153065373</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>311.26452289999997</v>
+        <v>311.26452288000002</v>
       </c>
       <c r="C80" s="5">
-        <v>0.17210319999998092</v>
+        <v>0.1721031499999981</v>
       </c>
       <c r="D80" s="5">
-        <v>0.66589020388694298</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>0.66589000977701485</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>313.51959749999997</v>
+        <v>313.51959750999998</v>
       </c>
       <c r="C81" s="5">
-        <v>2.2550746000000004</v>
+        <v>2.2550746299999673</v>
       </c>
       <c r="D81" s="5">
-        <v>9.0487846435044048</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>9.048784769324536</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>313.87326819999998</v>
+        <v>313.87326818999998</v>
       </c>
       <c r="C82" s="5">
-        <v>0.35367070000000922</v>
+        <v>0.35367067999999335</v>
       </c>
       <c r="D82" s="5">
-        <v>1.3621091976321775</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>1.3621091200829882</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>314.38515480000001</v>
+        <v>314.38515481000002</v>
       </c>
       <c r="C83" s="5">
-        <v>0.51188660000002528</v>
+        <v>0.51188662000004115</v>
       </c>
       <c r="D83" s="5">
-        <v>1.974694445343439</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.9746945232537838</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>315.11586620000003</v>
+        <v>315.11586620999998</v>
       </c>
       <c r="C84" s="5">
-        <v>0.73071140000001833</v>
+        <v>0.73071139999996149</v>
       </c>
       <c r="D84" s="5">
-        <v>2.8250384635765347</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>2.8250384634852299</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>316.01597550000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.90010929999999689</v>
+        <v>0.9001092900000458</v>
       </c>
       <c r="D85" s="5">
-        <v>3.4820940572404258</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>3.4820940178334814</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>316.90740269999998</v>
+        <v>316.90740268000002</v>
       </c>
       <c r="C86" s="5">
-        <v>0.89142719999995279</v>
+        <v>0.89142717999999377</v>
       </c>
       <c r="D86" s="5">
-        <v>3.4380091267344204</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>3.4380090483989934</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>319.41354280000002</v>
+        <v>319.41354279000001</v>
       </c>
       <c r="C87" s="5">
-        <v>2.5061401000000387</v>
+        <v>2.5061401099999898</v>
       </c>
       <c r="D87" s="5">
-        <v>9.9135667034071275</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>9.9135667453533305</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>321.28479190000002</v>
+        <v>321.28479184999998</v>
       </c>
       <c r="C88" s="5">
-        <v>1.8712491</v>
+        <v>1.8712490599999683</v>
       </c>
       <c r="D88" s="5">
-        <v>7.2610670906170238</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>7.261066930603377</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>321.12362460000003</v>
+        <v>321.12362456</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.16116729999998824</v>
+        <v>-0.16116728999998031</v>
       </c>
       <c r="D89" s="5">
-        <v>-0.60030249219797938</v>
+        <v>-0.60030245514658409</v>
       </c>
       <c r="E89" s="5">
-        <v>3.8353200707289758</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.8353200544374522</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>321.7936613</v>
       </c>
       <c r="C90" s="5">
-        <v>0.67003669999996873</v>
+        <v>0.67003674000000046</v>
       </c>
       <c r="D90" s="5">
-        <v>2.5327806283020671</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>2.532780781563182</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>323.68575390000001</v>
+        <v>323.68575392000002</v>
       </c>
       <c r="C91" s="5">
-        <v>1.8920926000000122</v>
+        <v>1.8920926200000281</v>
       </c>
       <c r="D91" s="5">
-        <v>7.288508020252249</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>7.2885080998023488</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>324.32187909999999</v>
+        <v>324.32187907999997</v>
       </c>
       <c r="C92" s="5">
-        <v>0.63612519999998085</v>
+        <v>0.63612515999994912</v>
       </c>
       <c r="D92" s="5">
-        <v>2.3839650084021669</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>2.3839648567237415</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>324.78535369999997</v>
+        <v>324.78535373</v>
       </c>
       <c r="C93" s="5">
-        <v>0.46347459999998364</v>
+        <v>0.4634746500000233</v>
       </c>
       <c r="D93" s="5">
-        <v>1.7284119159345579</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>1.7284121039726541</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>326.57056189999997</v>
+        <v>326.57056187000001</v>
       </c>
       <c r="C94" s="5">
-        <v>1.7852081999999996</v>
+        <v>1.7852081400000088</v>
       </c>
       <c r="D94" s="5">
-        <v>6.7989949128634874</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>6.7989946767536225</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>327.41838109999998</v>
+        <v>327.41838114000001</v>
       </c>
       <c r="C95" s="5">
-        <v>0.84781920000000355</v>
+        <v>0.84781927000000223</v>
       </c>
       <c r="D95" s="5">
-        <v>3.1602248497359708</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.160225114690518</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>326.85949410000001</v>
+        <v>326.85949409</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.55888699999997016</v>
+        <v>-0.55888705000000982</v>
       </c>
       <c r="D96" s="5">
-        <v>-2.0292194203390235</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-2.0292195999336848</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>327.76434069999999</v>
+        <v>327.76434067000002</v>
       </c>
       <c r="C97" s="5">
-        <v>0.90484659999998485</v>
+        <v>0.90484658000002582</v>
       </c>
       <c r="D97" s="5">
-        <v>3.3730141814309889</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>3.3730141058427199</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>328.37878790000002</v>
+        <v>328.37878789000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.61444720000002917</v>
+        <v>0.61444721999998819</v>
       </c>
       <c r="D98" s="5">
-        <v>2.2729341372757172</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>2.2729342122331797</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>328.3361883</v>
+        <v>328.33618826999998</v>
       </c>
       <c r="C99" s="5">
-        <v>-4.2599600000016835E-2</v>
+        <v>-4.2599620000032701E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-0.15556139417253201</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-0.15556146715942631</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>329.29743669999999</v>
+        <v>329.29743668999998</v>
       </c>
       <c r="C100" s="5">
-        <v>0.96124839999998812</v>
+        <v>0.96124842000000399</v>
       </c>
       <c r="D100" s="5">
-        <v>3.5702861651941475</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>3.5702862410103897</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>329.71751310000002</v>
+        <v>329.71751304999998</v>
       </c>
       <c r="C101" s="5">
-        <v>0.42007640000002766</v>
+        <v>0.42007635999999593</v>
       </c>
       <c r="D101" s="5">
-        <v>1.5415958933496343</v>
+        <v>1.54159574557311</v>
       </c>
       <c r="E101" s="5">
-        <v>2.676193167259111</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>2.6761931644784021</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>330.2705742</v>
+        <v>330.27057418999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.55306109999997943</v>
+        <v>0.55306114000001116</v>
       </c>
       <c r="D102" s="5">
-        <v>2.0315282925302824</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>2.0315284411290824</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>330.69999239999999</v>
+        <v>330.69999238999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.42941819999998643</v>
       </c>
       <c r="D103" s="5">
-        <v>1.5714474024911107</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>1.5714474025389613</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>330.28304000000003</v>
+        <v>330.28304004</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.41695239999995692</v>
+        <v>-0.4169523499999741</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.5025334311455363</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-1.5025332522579538</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>333.09517799999998</v>
+        <v>333.09517804000001</v>
       </c>
       <c r="C105" s="5">
-        <v>2.8121379999999476</v>
+        <v>2.8121380000000045</v>
       </c>
       <c r="D105" s="5">
-        <v>10.709494923876029</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>10.709494922517958</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>333.35230769999998</v>
+        <v>333.35230768000002</v>
       </c>
       <c r="C106" s="5">
-        <v>0.25712970000000723</v>
+        <v>0.25712964000001648</v>
       </c>
       <c r="D106" s="5">
-        <v>0.93027177722411203</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>0.93027155911495907</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>331.98370979999999</v>
+        <v>331.98370983000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-1.3685978999999975</v>
+        <v>-1.3685978500000147</v>
       </c>
       <c r="D107" s="5">
-        <v>-4.8169333547536279</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-4.8169331830102742</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>334.99672170000002</v>
+        <v>334.99672169000002</v>
       </c>
       <c r="C108" s="5">
-        <v>3.0130119000000377</v>
+        <v>3.013011860000006</v>
       </c>
       <c r="D108" s="5">
-        <v>11.451367020450309</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>11.451366859670099</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>335.30979660000003</v>
+        <v>335.30979660999998</v>
       </c>
       <c r="C109" s="5">
-        <v>0.31307490000000371</v>
+        <v>0.31307491999996273</v>
       </c>
       <c r="D109" s="5">
-        <v>1.1272557675679806</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>1.1272558399842758</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>336.08862260000001</v>
+        <v>336.08862261000002</v>
       </c>
       <c r="C110" s="5">
-        <v>0.77882599999998092</v>
+        <v>0.77882600000003777</v>
       </c>
       <c r="D110" s="5">
-        <v>2.8231308024964541</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>2.8231308024114554</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>337.60038550000002</v>
+        <v>337.60038551000002</v>
       </c>
       <c r="C111" s="5">
         <v>1.5117629000000079</v>
       </c>
       <c r="D111" s="5">
-        <v>5.5332897891932964</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>5.5332897890244981</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>337.95144929999998</v>
+        <v>337.95144928000002</v>
       </c>
       <c r="C112" s="5">
-        <v>0.35106379999996307</v>
+        <v>0.35106376999999611</v>
       </c>
       <c r="D112" s="5">
-        <v>1.2550173896213934</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>1.2550172817231031</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>339.02049490000002</v>
+        <v>339.02049485999999</v>
       </c>
       <c r="C113" s="5">
-        <v>1.0690456000000381</v>
+        <v>1.0690455799999654</v>
       </c>
       <c r="D113" s="5">
-        <v>3.8627179372250575</v>
+        <v>3.862717863930798</v>
       </c>
       <c r="E113" s="5">
-        <v>2.8215006574972223</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>2.8215006609579873</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>338.79782820000003</v>
+        <v>338.79782814999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.22266669999999067</v>
+        <v>-0.2226667099999986</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.78531218360643473</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-0.78531221884009517</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>339.05719470000003</v>
+        <v>339.05719472999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.25936649999999872</v>
+        <v>0.25936658000000534</v>
       </c>
       <c r="D115" s="5">
-        <v>0.92253729494091719</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>0.92253758082765369</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>338.801087</v>
+        <v>338.80108702000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.25610770000002958</v>
+        <v>-0.25610770999998067</v>
       </c>
       <c r="D116" s="5">
-        <v>-0.90266678764825414</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-0.90266682266784137</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>338.57239970000001</v>
+        <v>338.57239973999998</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.22868729999999005</v>
+        <v>-0.22868728000003102</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.80698755884885953</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-0.80698748848770929</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>339.55328020000002</v>
+        <v>339.55328023999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.98088050000001203</v>
       </c>
       <c r="D118" s="5">
-        <v>3.5324622810970707</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>3.5324622806731876</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>339.89921049999998</v>
+        <v>339.89921048999997</v>
       </c>
       <c r="C119" s="5">
-        <v>0.34593029999996361</v>
+        <v>0.34593024999998079</v>
       </c>
       <c r="D119" s="5">
-        <v>1.2294102877021373</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>1.2294101088636378</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>342.59520830000002</v>
+        <v>342.59520827</v>
       </c>
       <c r="C120" s="5">
-        <v>2.6959978000000433</v>
+        <v>2.6959977800000274</v>
       </c>
       <c r="D120" s="5">
-        <v>9.9445087534986154</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>9.9445086767838475</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>344.16446939999997</v>
+        <v>344.16446934999999</v>
       </c>
       <c r="C121" s="5">
-        <v>1.5692610999999488</v>
+        <v>1.5692610799999898</v>
       </c>
       <c r="D121" s="5">
-        <v>5.6372245007958677</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>5.6372244276369443</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>344.9693049</v>
+        <v>344.96930485000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.80483550000002424</v>
       </c>
       <c r="D122" s="5">
-        <v>2.8426001134623124</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>2.8426001138805779</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>345.47722049999999</v>
+        <v>345.47722045</v>
       </c>
       <c r="C123" s="5">
         <v>0.50791559999998981</v>
       </c>
       <c r="D123" s="5">
-        <v>1.7811981835250457</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>1.7811981837852819</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>346.02754670000002</v>
+        <v>346.02754671999998</v>
       </c>
       <c r="C124" s="5">
-        <v>0.55032620000002908</v>
+        <v>0.55032626999997092</v>
       </c>
       <c r="D124" s="5">
-        <v>1.9283705327546308</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>1.9283707804723882</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>346.6531569</v>
+        <v>346.65315693999997</v>
       </c>
       <c r="C125" s="5">
-        <v>0.6256101999999828</v>
+        <v>0.62561021999999866</v>
       </c>
       <c r="D125" s="5">
-        <v>2.1912781542965609</v>
+        <v>2.1912782249193796</v>
       </c>
       <c r="E125" s="5">
-        <v>2.2513866019372664</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.251386625800289</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>346.84887650000002</v>
+        <v>346.84887651000003</v>
       </c>
       <c r="C126" s="5">
-        <v>0.19571960000001809</v>
+        <v>0.19571957000005114</v>
       </c>
       <c r="D126" s="5">
-        <v>0.6796251770360362</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>0.67962507246068782</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>347.12914490000003</v>
+        <v>347.12914487</v>
       </c>
       <c r="C127" s="5">
-        <v>0.2802684000000113</v>
+        <v>0.28026835999997957</v>
       </c>
       <c r="D127" s="5">
-        <v>0.97397116965332042</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>0.97397103000127494</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>347.68917370000003</v>
+        <v>347.68917370999998</v>
       </c>
       <c r="C128" s="5">
-        <v>0.56002879999999777</v>
+        <v>0.56002883999997266</v>
       </c>
       <c r="D128" s="5">
-        <v>1.9532496048699333</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>1.9532497457909193</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>348.13102559999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.44185189999996055</v>
+        <v>0.44185189000000946</v>
       </c>
       <c r="D129" s="5">
-        <v>1.5356935768982893</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.5356935418546991</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>348.37621439999998</v>
+        <v>348.37621443</v>
       </c>
       <c r="C130" s="5">
-        <v>0.24518879999999399</v>
+        <v>0.24518883000001779</v>
       </c>
       <c r="D130" s="5">
-        <v>0.84844196437816599</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>0.84844206859167048</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>349.27976849999999</v>
+        <v>349.27976852</v>
       </c>
       <c r="C131" s="5">
-        <v>0.90355410000000802</v>
+        <v>0.90355409000000009</v>
       </c>
       <c r="D131" s="5">
-        <v>3.1571223660776804</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>3.1571223303608065</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>350.24347310000002</v>
+        <v>350.24347308</v>
       </c>
       <c r="C132" s="5">
-        <v>0.96370460000002822</v>
+        <v>0.96370455999999649</v>
       </c>
       <c r="D132" s="5">
-        <v>3.3616523946716548</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>3.3616522528213677</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>351.09358800000001</v>
+        <v>351.09358801000002</v>
       </c>
       <c r="C133" s="5">
-        <v>0.85011489999999412</v>
+        <v>0.85011493000001792</v>
       </c>
       <c r="D133" s="5">
-        <v>2.9518527610024714</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>2.9518528667368704</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>353.09417980000001</v>
+        <v>353.09417979</v>
       </c>
       <c r="C134" s="5">
-        <v>2.0005917999999951</v>
+        <v>2.0005917799999793</v>
       </c>
       <c r="D134" s="5">
-        <v>7.0562264114779838</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>7.0562263385039348</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>354.12542070000001</v>
       </c>
       <c r="C135" s="5">
-        <v>1.0312409000000002</v>
+        <v>1.0312409100000082</v>
       </c>
       <c r="D135" s="5">
-        <v>3.5615481400153248</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>3.5615481752112155</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>353.90800710000002</v>
+        <v>353.90800711000003</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.21741359999998622</v>
+        <v>-0.21741358999997829</v>
       </c>
       <c r="D136" s="5">
-        <v>-0.7342515870674915</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-0.73425155340927084</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>353.99021440000001</v>
+        <v>353.99021441000002</v>
       </c>
       <c r="C137" s="5">
         <v>8.2207299999993211E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>0.27909763487243833</v>
+        <v>0.27909763486442252</v>
       </c>
       <c r="E137" s="5">
-        <v>2.1165413768657881</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.116541367967395</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>359.04581960000002</v>
+        <v>359.04581959000001</v>
       </c>
       <c r="C138" s="5">
-        <v>5.0556052000000022</v>
+        <v>5.0556051799999864</v>
       </c>
       <c r="D138" s="5">
-        <v>18.55050670904388</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>18.55050662923421</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>358.97488340000001</v>
+        <v>358.97488335000003</v>
       </c>
       <c r="C139" s="5">
-        <v>-7.0936200000005556E-2</v>
+        <v>-7.0936239999980444E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-0.23682493644695546</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-0.23682506985082119</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>359.16814060000002</v>
+        <v>359.16814062999998</v>
       </c>
       <c r="C140" s="5">
-        <v>0.19325720000000501</v>
+        <v>0.19325727999995479</v>
       </c>
       <c r="D140" s="5">
-        <v>0.64794658209046396</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.64794685119697881</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>359.25571070000001</v>
+        <v>359.25571072999998</v>
       </c>
       <c r="C141" s="5">
         <v>8.7570099999993545E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>0.29296905233249237</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>0.29296905230791204</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>359.69216510000001</v>
+        <v>359.69216509</v>
       </c>
       <c r="C142" s="5">
-        <v>0.43645440000000235</v>
+        <v>0.43645436000002746</v>
       </c>
       <c r="D142" s="5">
-        <v>1.4676428847458789</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>1.4676427492166688</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>359.90988010000001</v>
+        <v>359.90988011000002</v>
       </c>
       <c r="C143" s="5">
-        <v>0.21771499999999833</v>
+        <v>0.21771502000001419</v>
       </c>
       <c r="D143" s="5">
-        <v>0.72876065439648752</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>0.72876072158616356</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>355.83822909999998</v>
+        <v>355.83822909000003</v>
       </c>
       <c r="C144" s="5">
-        <v>-4.0716510000000312</v>
+        <v>-4.0716510199999902</v>
       </c>
       <c r="D144" s="5">
-        <v>-12.761935031489402</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-12.761935089995369</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>357.19985400000002</v>
+        <v>357.19985403999999</v>
       </c>
       <c r="C145" s="5">
-        <v>1.361624900000038</v>
+        <v>1.361624949999964</v>
       </c>
       <c r="D145" s="5">
-        <v>4.6897160444945296</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>4.689716220479534</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>356.01869470000003</v>
+        <v>356.01869468000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.1811592999999903</v>
+        <v>-1.181159359999981</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.8966845979408249</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-3.8966847918684544</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>355.36512529999999</v>
+        <v>355.36512526000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.6535694000000376</v>
+        <v>-0.65356941999999663</v>
       </c>
       <c r="D147" s="5">
-        <v>-2.1808203794618564</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-2.1808204456462366</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>355.95584129999997</v>
+        <v>355.95584126</v>
       </c>
       <c r="C148" s="5">
         <v>0.59071599999998625</v>
       </c>
       <c r="D148" s="5">
-        <v>2.0130732114132632</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>2.0130732116417471</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>355.34870660000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.6071346999999605</v>
+        <v>-0.60713465999998562</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.0276831846896881</v>
+        <v>-2.0276830525759237</v>
       </c>
       <c r="E149" s="5">
-        <v>0.38376546716201165</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>0.38376546432623559</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>355.98637400000001</v>
+        <v>355.98637396999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.637667399999998</v>
+        <v>0.6376673699999742</v>
       </c>
       <c r="D150" s="5">
-        <v>2.1747610034335008</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>2.1747609001065982</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>357.03271699999999</v>
+        <v>357.03271698999998</v>
       </c>
       <c r="C151" s="5">
-        <v>1.0463429999999789</v>
+        <v>1.0463430199999948</v>
       </c>
       <c r="D151" s="5">
-        <v>3.5847159999478739</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>3.5847160698854186</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>357.72541439999998</v>
+        <v>357.72541436</v>
       </c>
       <c r="C152" s="5">
-        <v>0.69269739999998592</v>
+        <v>0.69269737000001896</v>
       </c>
       <c r="D152" s="5">
-        <v>2.353186257112605</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>2.3531861541753019</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>358.26603110000002</v>
+        <v>358.26603105999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.54061670000004369</v>
+        <v>0.54061669999998685</v>
       </c>
       <c r="D153" s="5">
-        <v>1.8286639914409708</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>1.8286639916471392</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>360.01820459999999</v>
+        <v>360.01820464000002</v>
       </c>
       <c r="C154" s="5">
-        <v>1.7521734999999694</v>
+        <v>1.7521735800000329</v>
       </c>
       <c r="D154" s="5">
-        <v>6.0293135961910105</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>6.0293138796132517</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>359.367009</v>
+        <v>359.36700897999998</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.6511955999999941</v>
+        <v>-0.6511956600000417</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.1490786570630083</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.1490788528733096</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>357.65097150000003</v>
+        <v>357.65097154</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.7160374999999704</v>
+        <v>-1.7160374399999796</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.5820757204174338</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-5.5820755306439267</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>359.5309451</v>
+        <v>359.53094512000001</v>
       </c>
       <c r="C157" s="5">
-        <v>1.8799735999999712</v>
+        <v>1.8799735800000121</v>
       </c>
       <c r="D157" s="5">
-        <v>6.4933300675573236</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>6.4933299957220525</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>360.87319639999998</v>
+        <v>360.87319635</v>
       </c>
       <c r="C158" s="5">
-        <v>1.3422512999999867</v>
+        <v>1.342251229999988</v>
       </c>
       <c r="D158" s="5">
-        <v>4.5731522418914095</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>4.5731519982180613</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>360.97344829999997</v>
+        <v>360.97344828000001</v>
       </c>
       <c r="C159" s="5">
-        <v>0.10025189999998929</v>
+        <v>0.10025193000001309</v>
       </c>
       <c r="D159" s="5">
-        <v>0.33387423561992424</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>0.33387433572948932</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>362.46191620000002</v>
+        <v>362.46191619000001</v>
       </c>
       <c r="C160" s="5">
-        <v>1.488467900000046</v>
+        <v>1.4884679099999971</v>
       </c>
       <c r="D160" s="5">
-        <v>5.0619570883095655</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>5.0619571233790683</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>362.11172470000002</v>
+        <v>362.11172469000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.35019149999999399</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.1532355163444974</v>
+        <v>-1.1532355163761276</v>
       </c>
       <c r="E161" s="5">
-        <v>1.9032060548943575</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>1.9032060520802307</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>361.39436810000001</v>
+        <v>361.39436805999998</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.71735660000001644</v>
+        <v>-0.71735663000004024</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.3515125264436554</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-2.3515126237796946</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>360.13068989999999</v>
+        <v>360.13068985000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.2636782000000153</v>
+        <v>-1.2636782099999664</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.1162453032807189</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-4.1162453356770374</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>360.24230829999999</v>
+        <v>360.24230825000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.11161839999999756</v>
       </c>
       <c r="D164" s="5">
-        <v>0.37256097807827349</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>0.37256097812985445</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>358.22272409999999</v>
+        <v>358.22272411</v>
       </c>
       <c r="C165" s="5">
-        <v>-2.0195841999999971</v>
+        <v>-2.0195841400000063</v>
       </c>
       <c r="D165" s="5">
-        <v>-6.5238138756540831</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-6.5238136886519804</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>358.29461049999998</v>
+        <v>358.29461049000003</v>
       </c>
       <c r="C166" s="5">
-        <v>7.1886399999982586E-2</v>
+        <v>7.1886380000023564E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.24107614699240276</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>0.24107607984034107</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>358.6077343</v>
       </c>
       <c r="C167" s="5">
-        <v>0.31312380000002804</v>
+        <v>0.31312380999997913</v>
       </c>
       <c r="D167" s="5">
-        <v>1.0537694280487564</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>1.0537694618936166</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>357.82400059999998</v>
+        <v>357.82400059000003</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.78373370000002751</v>
+        <v>-0.7837337099999786</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.5912927772936634</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-2.5912928099605104</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>358.51709249999999</v>
+        <v>358.51709253000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.69309190000001308</v>
+        <v>0.69309193999998797</v>
       </c>
       <c r="D169" s="5">
-        <v>2.3492783979629284</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.3492785350595069</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>357.90206010000003</v>
+        <v>357.90206004999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.6150323999999614</v>
+        <v>-0.61503248000002486</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.0392751750372917</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-2.0392754376283961</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>357.00493210000002</v>
+        <v>357.00493211000003</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.89712800000000925</v>
+        <v>-0.89712793999996165</v>
       </c>
       <c r="D171" s="5">
-        <v>-2.9668313322203321</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-2.9668311369345779</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>356.7171219</v>
+        <v>356.71712193000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.287810200000024</v>
+        <v>-0.28781018000000813</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.96313787284086905</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-0.96313780618173528</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>358.08358140000001</v>
+        <v>358.08358139000001</v>
       </c>
       <c r="C173" s="5">
-        <v>1.366459500000019</v>
+        <v>1.3664594599999873</v>
       </c>
       <c r="D173" s="5">
-        <v>4.6948786676692889</v>
+        <v>4.6948785269255833</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.1124034449139231</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-1.1124034449446429</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>359.54125399999998</v>
+        <v>359.54125395</v>
       </c>
       <c r="C174" s="5">
-        <v>1.4576725999999667</v>
+        <v>1.4576725599999918</v>
       </c>
       <c r="D174" s="5">
-        <v>4.9957798897909189</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>4.995779749760576</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>359.77261700000003</v>
+        <v>359.77261694999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.23136300000004439</v>
+        <v>0.23136299999998755</v>
       </c>
       <c r="D175" s="5">
-        <v>0.77493283958844916</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>0.77493283969631843</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>360.35666500000002</v>
+        <v>360.35666504</v>
       </c>
       <c r="C176" s="5">
-        <v>0.58404799999999568</v>
+        <v>0.58404809000001023</v>
       </c>
       <c r="D176" s="5">
-        <v>1.9655449754542476</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.9655452813235774</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>359.71244860000002</v>
+        <v>359.71244856999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.6442164000000048</v>
+        <v>-0.64421647000000348</v>
       </c>
       <c r="D177" s="5">
-        <v>-2.1242946072351665</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-2.1242948355608915</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>357.81625609999998</v>
+        <v>357.81625613</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.8961925000000406</v>
+        <v>-1.896192439999993</v>
       </c>
       <c r="D178" s="5">
-        <v>-6.1454796428681906</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-6.1454794545112046</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>357.05748299999999</v>
+        <v>357.05748301</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.75877309999998488</v>
+        <v>-0.75877312000000074</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.515209478571423</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-2.515209543888508</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>357.1382084</v>
+        <v>357.13820836999997</v>
       </c>
       <c r="C180" s="5">
-        <v>8.072540000000572E-2</v>
+        <v>8.0725359999973989E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>0.27163980821824918</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>0.27163967344359108</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>355.94857409999997</v>
       </c>
       <c r="C181" s="5">
-        <v>-1.1896343000000229</v>
+        <v>-1.1896342699999991</v>
       </c>
       <c r="D181" s="5">
-        <v>-3.9247987795538952</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-3.9247986827088743</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>354.40817190000001</v>
+        <v>354.40817189000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.54040219999996</v>
+        <v>-1.5404022099999679</v>
       </c>
       <c r="D182" s="5">
-        <v>-5.0712774765184765</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-5.0712775086606658</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>353.8831844</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.52498750000000882</v>
+        <v>-0.52498749000000089</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.7631581325458057</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-1.7631580992835572</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>351.44270590000002</v>
+        <v>351.44270587</v>
       </c>
       <c r="C184" s="5">
-        <v>-2.4404784999999833</v>
+        <v>-2.4404785300000071</v>
       </c>
       <c r="D184" s="5">
-        <v>-7.9687565642077356</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-7.9687566584799807</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>351.35634379999999</v>
+        <v>351.35634377000002</v>
       </c>
       <c r="C185" s="5">
-        <v>-8.636210000003075E-2</v>
+        <v>-8.6362099999973907E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.29448489310707204</v>
+        <v>-0.29448489313191883</v>
       </c>
       <c r="E185" s="5">
-        <v>-1.8786780375962819</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-1.8786780432340278</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>351.42102039999997</v>
+        <v>351.42102034999999</v>
       </c>
       <c r="C186" s="5">
-        <v>6.4676599999984319E-2</v>
+        <v>6.4676579999968453E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>0.22111609967976342</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>0.22111603125332113</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>350.57921390000001</v>
+        <v>350.57921393999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.84180649999996149</v>
+        <v>-0.84180641000000378</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.8369522117513424</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-2.8369519128276788</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>351.37738730000001</v>
+        <v>351.37738733999998</v>
       </c>
       <c r="C188" s="5">
         <v>0.79817339999999604</v>
       </c>
       <c r="D188" s="5">
-        <v>2.7665452073030616</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.7665452069834062</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>351.7109408</v>
+        <v>351.71094077999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.33355349999999362</v>
+        <v>0.33355344000000287</v>
       </c>
       <c r="D189" s="5">
-        <v>1.1450953418787879</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>1.1450951346900107</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>351.36760750000002</v>
+        <v>351.36760753999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.34333329999998341</v>
+        <v>-0.34333323999999266</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.1651474835189912</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-1.1651472810588204</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>351.11900129999998</v>
+        <v>351.11900127000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.24860620000004019</v>
+        <v>-0.24860626999998203</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.84575025435270623</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-0.84575049146837777</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>352.3548179</v>
+        <v>352.35481792000002</v>
       </c>
       <c r="C192" s="5">
-        <v>1.235816600000021</v>
+        <v>1.2358166500000038</v>
       </c>
       <c r="D192" s="5">
-        <v>4.3063094005872937</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>4.3063095785780936</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>351.33688460000002</v>
+        <v>351.33688459000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-1.0179332999999815</v>
+        <v>-1.0179333300000053</v>
       </c>
       <c r="D193" s="5">
-        <v>-3.4121761072737011</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-3.4121762060526639</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>351.33214149999998</v>
+        <v>351.33214143999999</v>
       </c>
       <c r="C194" s="5">
-        <v>-4.7431000000415224E-3</v>
+        <v>-4.7431500000243432E-3</v>
       </c>
       <c r="D194" s="5">
-        <v>-1.6198974982961634E-2</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-1.6199145734197007E-2</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>349.54824059999999</v>
+        <v>349.54824057000002</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.7839008999999919</v>
+        <v>-1.7839008699999681</v>
       </c>
       <c r="D195" s="5">
-        <v>-5.9257311894243987</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-5.9257310935209917</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>349.38458359999998</v>
+        <v>349.38458362</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.16365700000000061</v>
+        <v>-0.16365695000001779</v>
       </c>
       <c r="D196" s="5">
-        <v>-0.56039038532259555</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-0.56039021460237981</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>349.82304740000001</v>
+        <v>349.82304742999997</v>
       </c>
       <c r="C197" s="5">
-        <v>0.43846380000002227</v>
+        <v>0.43846380999997336</v>
       </c>
       <c r="D197" s="5">
-        <v>1.5163905358840601</v>
+        <v>1.5163905706197855</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.43639354377866812</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>-0.4363935267392649</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>349.18918280000003</v>
+        <v>349.18918280999998</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.63386459999998124</v>
+        <v>-0.6338646199999971</v>
       </c>
       <c r="D198" s="5">
-        <v>-2.1528106471562558</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-2.1528107142245068</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>348.8114708</v>
+        <v>348.81147082000001</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.37771200000003091</v>
+        <v>-0.37771198999996614</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.2903251146655026</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-1.2903250806698852</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>349.35951299999999</v>
+        <v>349.35951297999998</v>
       </c>
       <c r="C200" s="5">
-        <v>0.54804219999999759</v>
+        <v>0.54804215999996586</v>
       </c>
       <c r="D200" s="5">
-        <v>1.9017825116438347</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>1.9017823715264948</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>350.64721259999999</v>
+        <v>350.64721261</v>
       </c>
       <c r="C201" s="5">
-        <v>1.2876995999999963</v>
+        <v>1.2876996300000201</v>
       </c>
       <c r="D201" s="5">
-        <v>4.5138409768160193</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>4.5138410843812649</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>350.92214910000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.2749365000000239</v>
+        <v>0.27493649000001597</v>
       </c>
       <c r="D202" s="5">
-        <v>0.94496774877834699</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>0.94496771423264736</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>351.07629079999998</v>
       </c>
       <c r="C203" s="5">
         <v>0.1541416999999683</v>
       </c>
       <c r="D203" s="5">
         <v>0.52837233961748886</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>349.52018529999998</v>
+        <v>349.52018530999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.556105500000001</v>
+        <v>-1.5561054899999931</v>
       </c>
       <c r="D204" s="5">
-        <v>-5.1910956194030415</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-5.1910955868524571</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>349.859329</v>
+        <v>349.85932889999998</v>
       </c>
       <c r="C205" s="5">
-        <v>0.33914370000002236</v>
+        <v>0.33914358999999195</v>
       </c>
       <c r="D205" s="5">
-        <v>1.1706087203968707</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>1.1706083386518351</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>351.400687</v>
+        <v>351.40068688000002</v>
       </c>
       <c r="C206" s="5">
-        <v>1.5413580000000024</v>
+        <v>1.5413579800000434</v>
       </c>
       <c r="D206" s="5">
-        <v>5.4167853098529228</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>5.4167852394414684</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>352.20601850000003</v>
+        <v>352.20601852999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.80533150000002252</v>
+        <v>0.80533164999997098</v>
       </c>
       <c r="D207" s="5">
-        <v>2.7850615859053685</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.7850621121660923</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>352.9164796</v>
+        <v>352.91647968000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.71046109999997498</v>
+        <v>0.71046115000001464</v>
       </c>
       <c r="D208" s="5">
-        <v>2.4476464997891245</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>2.4476466737515468</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>353.31576740000003</v>
+        <v>353.31576733999998</v>
       </c>
       <c r="C209" s="5">
-        <v>0.39928780000002462</v>
+        <v>0.3992876599999704</v>
       </c>
       <c r="D209" s="5">
-        <v>1.366153819865934</v>
+        <v>1.3661533375629586</v>
       </c>
       <c r="E209" s="5">
-        <v>0.99842478246046085</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>0.99842475664755348</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>353.31468419999999</v>
+        <v>353.31468418999998</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.0832000000391417E-3</v>
+        <v>-1.0831499999994776E-3</v>
       </c>
       <c r="D210" s="5">
-        <v>-3.6789133187498102E-3</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-3.6787435052532125E-3</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>354.87018719999998</v>
+        <v>354.87018716</v>
       </c>
       <c r="C211" s="5">
-        <v>1.5555029999999874</v>
+        <v>1.5555029700000205</v>
       </c>
       <c r="D211" s="5">
-        <v>5.4129423383296293</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>5.412942231550133</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>355.08593000000002</v>
+        <v>355.08592999000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.21574280000004364</v>
+        <v>0.2157428300000106</v>
       </c>
       <c r="D212" s="5">
-        <v>0.73198252603536851</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>0.73198262824398785</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>355.48376480000002</v>
+        <v>355.48376482999998</v>
       </c>
       <c r="C213" s="5">
-        <v>0.39783479999999827</v>
+        <v>0.39783483999997316</v>
       </c>
       <c r="D213" s="5">
-        <v>1.3527840818326586</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.3527842187248451</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>356.94476520000001</v>
+        <v>356.94476529999997</v>
       </c>
       <c r="C214" s="5">
-        <v>1.461000399999989</v>
+        <v>1.4610004699999877</v>
       </c>
       <c r="D214" s="5">
-        <v>5.0448957129964667</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>5.0448959597636955</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>358.12125450000002</v>
+        <v>358.12125464000002</v>
       </c>
       <c r="C215" s="5">
-        <v>1.1764893000000143</v>
+        <v>1.176489340000046</v>
       </c>
       <c r="D215" s="5">
-        <v>4.0276912287882771</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.0276913670707293</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>358.39533519999998</v>
+        <v>358.39533517000001</v>
       </c>
       <c r="C216" s="5">
-        <v>0.27408069999995632</v>
+        <v>0.274080529999992</v>
       </c>
       <c r="D216" s="5">
-        <v>0.9222708871489349</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>0.92227031233376167</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>359.72999329999999</v>
+        <v>359.72999317</v>
       </c>
       <c r="C217" s="5">
-        <v>1.3346581000000128</v>
+        <v>1.3346579999999904</v>
       </c>
       <c r="D217" s="5">
-        <v>4.5614543552011444</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>4.5614540067911102</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>360.29599309999998</v>
+        <v>360.29599280999997</v>
       </c>
       <c r="C218" s="5">
-        <v>0.56599979999998595</v>
+        <v>0.56599963999997271</v>
       </c>
       <c r="D218" s="5">
-        <v>1.9045070072789549</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.9045064649290788</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>361.84284989999998</v>
+        <v>361.84284979</v>
       </c>
       <c r="C219" s="5">
-        <v>1.5468568000000005</v>
+        <v>1.5468569800000296</v>
       </c>
       <c r="D219" s="5">
-        <v>5.2753649908316325</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>5.2753656236137925</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>362.6315859</v>
+        <v>362.63158607000003</v>
       </c>
       <c r="C220" s="5">
-        <v>0.78873600000002853</v>
+        <v>0.78873628000002327</v>
       </c>
       <c r="D220" s="5">
-        <v>2.6473183480061557</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>2.6473192999100004</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>362.97543819999999</v>
+        <v>362.97543833999998</v>
       </c>
       <c r="C221" s="5">
-        <v>0.34385229999998046</v>
+        <v>0.34385226999995666</v>
       </c>
       <c r="D221" s="5">
-        <v>1.14380956495852</v>
+        <v>1.1438094641046392</v>
       </c>
       <c r="E221" s="5">
-        <v>2.7340050151410056</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.7340050722119091</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>363.93521070000003</v>
+        <v>363.93521088</v>
       </c>
       <c r="C222" s="5">
-        <v>0.95977250000004233</v>
+        <v>0.95977254000001722</v>
       </c>
       <c r="D222" s="5">
-        <v>3.2195706503111099</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.2195707851891742</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>364.404247</v>
+        <v>364.40424684999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.46903629999997065</v>
+        <v>0.46903596999999309</v>
       </c>
       <c r="D223" s="5">
-        <v>1.5575584989945268</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>1.5575573945874943</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>363.29454329999999</v>
+        <v>363.29454353</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.1097037000000114</v>
+        <v>-1.1097033199999942</v>
       </c>
       <c r="D224" s="5">
-        <v>-3.5937169436095595</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-3.5937157349919091</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>365.18939390000003</v>
+        <v>365.18939402000001</v>
       </c>
       <c r="C225" s="5">
-        <v>1.8948506000000407</v>
+        <v>1.8948504900000103</v>
       </c>
       <c r="D225" s="5">
-        <v>6.4415950342058936</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>6.4415946452701878</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>365.4888598</v>
+        <v>365.48885987</v>
       </c>
       <c r="C226" s="5">
-        <v>0.29946589999997286</v>
+        <v>0.29946584999999004</v>
       </c>
       <c r="D226" s="5">
-        <v>0.98848512928098042</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.98848496316830126</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>365.23820669999998</v>
+        <v>365.23820654999997</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.25065310000002228</v>
+        <v>-0.25065332000002627</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.81986569931340458</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.81986641604676613</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>367.29685000000001</v>
+        <v>367.29684972000001</v>
       </c>
       <c r="C228" s="5">
-        <v>2.0586433000000284</v>
+        <v>2.0586431700000389</v>
       </c>
       <c r="D228" s="5">
-        <v>6.9773965059588328</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>6.9773960545546521</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>368.50531219999999</v>
+        <v>368.50531208000001</v>
       </c>
       <c r="C229" s="5">
-        <v>1.2084621999999854</v>
+        <v>1.2084623599999986</v>
       </c>
       <c r="D229" s="5">
-        <v>4.0204165496166011</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>4.0204170947081286</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>365.51473499999997</v>
+        <v>365.51473367</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.9905772000000184</v>
+        <v>-2.9905784100000119</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.3153797956475266</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-9.315383400975275</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>368.4875811</v>
+        <v>368.48758146</v>
       </c>
       <c r="C231" s="5">
-        <v>2.9728461000000266</v>
+        <v>2.972847790000003</v>
       </c>
       <c r="D231" s="5">
-        <v>10.208628025422527</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>10.208634129663196</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>368.25796009999999</v>
+        <v>368.25796086999998</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.22962100000000873</v>
+        <v>-0.22962059000002455</v>
       </c>
       <c r="D232" s="5">
-        <v>-0.74521584543049135</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-0.74521451864125732</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>367.67727669999999</v>
+        <v>367.67727731999997</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.58068339999999807</v>
+        <v>-0.58068355000000338</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.8758820060755799</v>
+        <v>-1.8758824825634401</v>
       </c>
       <c r="E233" s="5">
-        <v>1.295359962458198</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>1.2953600941989274</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>367.12457619999998</v>
+        <v>367.12457644</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.55270050000001447</v>
+        <v>-0.55270087999997486</v>
       </c>
       <c r="D234" s="5">
-        <v>-1.7890267845540153</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-1.7890280014260518</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>367.17806309999997</v>
+        <v>367.17806303999998</v>
       </c>
       <c r="C235" s="5">
-        <v>5.3486899999995785E-2</v>
+        <v>5.3486599999985174E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>0.17496986089311495</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>0.17496887861250254</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>365.3257959</v>
+        <v>365.32579648000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.8522671999999716</v>
+        <v>-1.8522665599999755</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.888358017431039</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-5.8883560399205841</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>364.14719960000002</v>
+        <v>364.14719981000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.1785962999999811</v>
+        <v>-1.1785966699999904</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.8034218230667549</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-3.8034229900476224</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>364.08827389999999</v>
+        <v>364.08827398</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.8925700000031611E-2</v>
+        <v>-5.8925830000021051E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.19400929430939406</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-0.19400972183386545</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>363.8234574</v>
+        <v>363.82345686999997</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.2648164999999949</v>
+        <v>-0.26481711000002406</v>
       </c>
       <c r="D239" s="5">
-        <v>-0.86932664518175606</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-0.86932863946588279</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>364.18846079999997</v>
+        <v>364.18845963000001</v>
       </c>
       <c r="C240" s="5">
-        <v>0.36500339999997777</v>
+        <v>0.36500276000003851</v>
       </c>
       <c r="D240" s="5">
-        <v>1.2105569524945459</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>1.210554819941656</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>363.16552949999999</v>
+        <v>363.16552849999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.022931299999982</v>
+        <v>-1.0229311300000177</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.3189706964236954</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.3189701638384528</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>361.90662559999998</v>
+        <v>361.90662294999998</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.2589039000000071</v>
+        <v>-1.2589055500000086</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.0813696868910343</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-4.0813749456475641</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>361.77393069999999</v>
+        <v>361.77393145999997</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.13269489999998996</v>
+        <v>-0.13269149000001335</v>
       </c>
       <c r="D243" s="5">
-        <v>-0.43909989314585562</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-0.43908863508929086</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>363.14683339999999</v>
+        <v>363.14683475999999</v>
       </c>
       <c r="C244" s="5">
-        <v>1.3729026999999974</v>
+        <v>1.3729033000000186</v>
       </c>
       <c r="D244" s="5">
-        <v>4.6501645654872137</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>4.6501666303801148</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>362.53884219999998</v>
+        <v>362.53884277999998</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.60799120000001494</v>
+        <v>-0.60799198000000843</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.990678354021258</v>
+        <v>-1.9906808770316919</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.3975393165764349</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.3975393250989177</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>362.54650190000001</v>
+        <v>362.54650511</v>
       </c>
       <c r="C246" s="5">
-        <v>7.6597000000333537E-3</v>
+        <v>7.6623300000164818E-3</v>
       </c>
       <c r="D246" s="5">
-        <v>2.5356478003746297E-2</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>2.5365185260795009E-2</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>362.0569011</v>
+        <v>362.05690070999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.48960080000000517</v>
+        <v>-0.48960440000001881</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.6085570950672201</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-1.6085688208258175</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>362.51576540000002</v>
+        <v>362.51576698999997</v>
       </c>
       <c r="C248" s="5">
-        <v>0.4588643000000161</v>
+        <v>0.45886627999999519</v>
       </c>
       <c r="D248" s="5">
-        <v>1.5315042771931076</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>1.5315109334300026</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>362.51450670000003</v>
+        <v>362.51450811000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.2586999999939508E-3</v>
+        <v>-1.2588799999662115E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-4.1664702617127958E-3</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-4.1670660567483253E-3</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>363.48439669999999</v>
+        <v>363.48439831000002</v>
       </c>
       <c r="C250" s="5">
-        <v>0.96988999999996395</v>
+        <v>0.96989020000000892</v>
       </c>
       <c r="D250" s="5">
-        <v>3.2582088034743162</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>3.2582094724035615</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>363.23246039999998</v>
+        <v>363.23246046999998</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.25193630000001122</v>
+        <v>-0.25193784000003916</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.82857400395460745</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-0.8285790457945863</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>363.3045419</v>
+        <v>363.30453757999999</v>
       </c>
       <c r="C252" s="5">
-        <v>7.2081500000024334E-2</v>
+        <v>7.207711000000927E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>0.23839353446577505</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>0.23837899962155795</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>363.94437859999999</v>
+        <v>363.94437226999997</v>
       </c>
       <c r="C253" s="5">
-        <v>0.63983669999998938</v>
+        <v>0.63983468999998649</v>
       </c>
       <c r="D253" s="5">
-        <v>2.1339813236731509</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.1339745804808352</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>364.44249980000001</v>
+        <v>364.44248878000002</v>
       </c>
       <c r="C254" s="5">
-        <v>0.49812120000001414</v>
+        <v>0.49811651000004531</v>
       </c>
       <c r="D254" s="5">
-        <v>1.654828923733298</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.6548132544165206</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>364.91833509999998</v>
+        <v>364.91834532000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.47583529999997154</v>
+        <v>0.47585653999999522</v>
       </c>
       <c r="D255" s="5">
-        <v>1.5780834495245255</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>1.5781544455993224</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>364.35280210000002</v>
+        <v>364.35279964</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.56553299999995943</v>
+        <v>-0.56554568000001382</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.8439328345097872</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-1.8439737749614271</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>365.74376139999998</v>
+        <v>365.74376518999998</v>
       </c>
       <c r="C257" s="5">
-        <v>1.3909592999999632</v>
+        <v>1.3909655499999758</v>
       </c>
       <c r="D257" s="5">
-        <v>4.6785642278020179</v>
+        <v>4.6785857256122165</v>
       </c>
       <c r="E257" s="5">
-        <v>0.88402091774539837</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>0.88402180175348732</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>365.3341868</v>
+        <v>365.33419416999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.40957459999998491</v>
+        <v>-0.40957101999998713</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.3355624870190375</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-1.3355508712174058</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>365.68588949999997</v>
+        <v>365.68588992000002</v>
       </c>
       <c r="C259" s="5">
-        <v>0.35170269999997572</v>
+        <v>0.35169575000003306</v>
       </c>
       <c r="D259" s="5">
-        <v>1.1613614839013353</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.1613383890279882</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>367.61347549999999</v>
+        <v>367.61347912999997</v>
       </c>
       <c r="C260" s="5">
-        <v>1.9275860000000193</v>
+        <v>1.927589209999951</v>
       </c>
       <c r="D260" s="5">
-        <v>6.5120246478504562</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>6.5120358009061574</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>368.99996570000002</v>
+        <v>368.99997029000002</v>
       </c>
       <c r="C261" s="5">
-        <v>1.3864902000000257</v>
+        <v>1.3864911600000482</v>
       </c>
       <c r="D261" s="5">
-        <v>4.6209925076847069</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>4.6209957273205537</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>369.22990290000001</v>
+        <v>369.22990712000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.22993719999999485</v>
+        <v>0.22993682999998555</v>
       </c>
       <c r="D262" s="5">
-        <v>0.75033142295897193</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>0.75033020206807244</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>370.20813029999999</v>
+        <v>370.20813145</v>
       </c>
       <c r="C263" s="5">
-        <v>0.97822739999998021</v>
+        <v>0.9782243299999891</v>
       </c>
       <c r="D263" s="5">
-        <v>3.2259846178275486</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>3.2259743082367898</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>371.3623695</v>
+        <v>371.36236281999999</v>
       </c>
       <c r="C264" s="5">
-        <v>1.1542392000000063</v>
+        <v>1.1542313699999909</v>
       </c>
       <c r="D264" s="5">
-        <v>3.8062023193056849</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>3.8061760428255154</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>372.01408559999999</v>
+        <v>372.01407577999998</v>
       </c>
       <c r="C265" s="5">
-        <v>0.65171609999998736</v>
+        <v>0.65171295999999757</v>
       </c>
       <c r="D265" s="5">
-        <v>2.1263656650173379</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>2.1263553596154505</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>374.66379319999999</v>
+        <v>374.66375016000001</v>
       </c>
       <c r="C266" s="5">
-        <v>2.6497075999999993</v>
+        <v>2.6496743800000218</v>
       </c>
       <c r="D266" s="5">
-        <v>8.890026034961295</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>8.8899104206251458</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>373.46882579999999</v>
+        <v>373.46884977000002</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.1949673999999959</v>
+        <v>-1.1949003899999866</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.7608971124512114</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-3.7606903231984345</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>374.51445219999999</v>
+        <v>374.51444980999997</v>
       </c>
       <c r="C268" s="5">
-        <v>1.0456264000000033</v>
+        <v>1.0456000399999539</v>
       </c>
       <c r="D268" s="5">
-        <v>3.4119440066286977</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.4118564411650176</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>375.38164769999997</v>
+        <v>375.38165844999997</v>
       </c>
       <c r="C269" s="5">
-        <v>0.8671954999999798</v>
+        <v>0.8672086400000012</v>
       </c>
       <c r="D269" s="5">
-        <v>2.8142846628452123</v>
+        <v>2.8143278684402695</v>
       </c>
       <c r="E269" s="5">
-        <v>2.635147148678052</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.6351490243430975</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>378.30181490000001</v>
+        <v>378.30182933999998</v>
       </c>
       <c r="C270" s="5">
-        <v>2.9201672000000372</v>
+        <v>2.9201708900000085</v>
       </c>
       <c r="D270" s="5">
-        <v>9.7449797216459864</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>9.7449922761108088</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>378.23570969999997</v>
+        <v>378.23571349000002</v>
       </c>
       <c r="C271" s="5">
-        <v>-6.6105200000038167E-2</v>
+        <v>-6.6115849999960119E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-0.20948893805002866</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-0.20952264772586826</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>379.64489789999999</v>
+        <v>379.64490740000002</v>
       </c>
       <c r="C272" s="5">
-        <v>1.4091882000000169</v>
+        <v>1.4091939099999991</v>
       </c>
       <c r="D272" s="5">
-        <v>4.5635857411890024</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.5636045666224367</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>382.64997679999999</v>
+        <v>382.64998840999999</v>
       </c>
       <c r="C273" s="5">
-        <v>3.0050789000000009</v>
+        <v>3.0050810099999694</v>
       </c>
       <c r="D273" s="5">
-        <v>9.9232305614616934</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>9.9232375758749214</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>383.76742660000002</v>
+        <v>383.76742032999999</v>
       </c>
       <c r="C274" s="5">
-        <v>1.1174498000000312</v>
+        <v>1.1174319200000014</v>
       </c>
       <c r="D274" s="5">
-        <v>3.5611878463932545</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.5611298367369759</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>386.00397729999997</v>
+        <v>386.00398517000002</v>
       </c>
       <c r="C275" s="5">
-        <v>2.2365506999999525</v>
+        <v>2.2365648400000282</v>
       </c>
       <c r="D275" s="5">
-        <v>7.2220325557381004</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>7.2220798103144634</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>386.885041</v>
+        <v>386.88503756</v>
       </c>
       <c r="C276" s="5">
-        <v>0.88106370000002698</v>
+        <v>0.88105238999997937</v>
       </c>
       <c r="D276" s="5">
-        <v>2.7736783518379937</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>2.773642241382035</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>388.5209701</v>
+        <v>388.52095800000001</v>
       </c>
       <c r="C277" s="5">
-        <v>1.6359290999999985</v>
+        <v>1.6359204400000067</v>
       </c>
       <c r="D277" s="5">
-        <v>5.1938422281246677</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>5.1938141385694525</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>389.73237030000001</v>
+        <v>389.73225360999999</v>
       </c>
       <c r="C278" s="5">
-        <v>1.2114002000000141</v>
+        <v>1.2112956099999792</v>
       </c>
       <c r="D278" s="5">
-        <v>3.8064101249851046</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>3.8060759516530318</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>390.97300689999997</v>
+        <v>390.97307361999998</v>
       </c>
       <c r="C279" s="5">
-        <v>1.2406365999999593</v>
+        <v>1.2408200099999931</v>
       </c>
       <c r="D279" s="5">
-        <v>3.8875601382297953</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>3.8881461427526132</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>392.04183899999998</v>
+        <v>392.04185493</v>
       </c>
       <c r="C280" s="5">
-        <v>1.0688321000000087</v>
+        <v>1.0687813100000199</v>
       </c>
       <c r="D280" s="5">
-        <v>3.3303071101731918</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>3.3301458930287131</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>393.87473829999999</v>
+        <v>393.87476243999998</v>
       </c>
       <c r="C281" s="5">
-        <v>1.8328993000000082</v>
+        <v>1.8329075099999841</v>
       </c>
       <c r="D281" s="5">
-        <v>5.7568529326734286</v>
+        <v>5.7568791456986901</v>
       </c>
       <c r="E281" s="5">
-        <v>4.926477017006281</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.9264804429604903</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>394.0718205</v>
+        <v>394.07183365999998</v>
       </c>
       <c r="C282" s="5">
-        <v>0.1970822000000112</v>
+        <v>0.19707121999999799</v>
       </c>
       <c r="D282" s="5">
-        <v>0.6020964364127579</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.60206276257288582</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>396.52899989999997</v>
+        <v>396.52899780000001</v>
       </c>
       <c r="C283" s="5">
-        <v>2.4571793999999727</v>
+        <v>2.4571641400000317</v>
       </c>
       <c r="D283" s="5">
-        <v>7.7444462611544918</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>7.7443962364330377</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>397.49224270000002</v>
+        <v>397.49224271999998</v>
       </c>
       <c r="C284" s="5">
-        <v>0.96324280000004592</v>
+        <v>0.96324491999996553</v>
       </c>
       <c r="D284" s="5">
-        <v>2.9542868495821439</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.9542934546406219</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>397.33253309999998</v>
+        <v>397.33254138000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.15970960000004197</v>
+        <v>-0.1597013399999696</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.48108753545477168</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-0.48106270908241378</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>398.2191962</v>
+        <v>398.21916292999998</v>
       </c>
       <c r="C286" s="5">
-        <v>0.88666310000002113</v>
+        <v>0.88662154999997256</v>
       </c>
       <c r="D286" s="5">
-        <v>2.7109591400966693</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.7108304812375916</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>400.35854369999998</v>
+        <v>400.35857198000002</v>
       </c>
       <c r="C287" s="5">
-        <v>2.1393474999999853</v>
+        <v>2.1394090500000402</v>
       </c>
       <c r="D287" s="5">
-        <v>6.6406818277920721</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>6.6408791349528817</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>402.26053660000002</v>
+        <v>402.26055055</v>
       </c>
       <c r="C288" s="5">
-        <v>1.9019929000000388</v>
+        <v>1.9019785699999829</v>
       </c>
       <c r="D288" s="5">
-        <v>5.8522108315462784</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>5.852165157175504</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>402.45321300000001</v>
+        <v>402.45320886000002</v>
       </c>
       <c r="C289" s="5">
-        <v>0.1926763999999821</v>
+        <v>0.19265831000001299</v>
       </c>
       <c r="D289" s="5">
-        <v>0.57629754701979952</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>0.57624327695751099</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>403.2307457</v>
+        <v>403.23058184000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.77753269999999475</v>
+        <v>0.77737297999999555</v>
       </c>
       <c r="D290" s="5">
-        <v>2.3431736234525102</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.3426871903762025</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>402.50980329999999</v>
+        <v>402.50991438</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.72094240000001264</v>
+        <v>-0.72066746000001558</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.1245257039654186</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-2.1237242928159872</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>405.18986239999998</v>
+        <v>405.18991541999998</v>
       </c>
       <c r="C292" s="5">
-        <v>2.680059099999994</v>
+        <v>2.6800010399999792</v>
       </c>
       <c r="D292" s="5">
-        <v>8.2892399119196103</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>8.2890513378504274</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>405.00314539999999</v>
+        <v>405.00318391000002</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.18671699999998737</v>
+        <v>-0.18673150999995869</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.55157696842383919</v>
+        <v>-0.5516196515409133</v>
       </c>
       <c r="E293" s="5">
-        <v>2.8253670565498101</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.825370531755067</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>407.76616430000001</v>
+        <v>407.76615864000001</v>
       </c>
       <c r="C294" s="5">
-        <v>2.76301890000002</v>
+        <v>2.7629747299999963</v>
       </c>
       <c r="D294" s="5">
-        <v>8.5009343753104325</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>8.5007925002134055</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>408.76338290000001</v>
+        <v>408.76334077000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.99721859999999651</v>
+        <v>0.99718212999999878</v>
       </c>
       <c r="D295" s="5">
-        <v>2.9744745802482209</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.9743643731573233</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>409.45488</v>
+        <v>409.45482945999998</v>
       </c>
       <c r="C296" s="5">
-        <v>0.69149709999999232</v>
+        <v>0.69148868999997148</v>
       </c>
       <c r="D296" s="5">
-        <v>2.0490114482046629</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.0489865089263759</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>411.51107159999998</v>
+        <v>411.51104963</v>
       </c>
       <c r="C297" s="5">
-        <v>2.0561915999999769</v>
+        <v>2.0562201700000173</v>
       </c>
       <c r="D297" s="5">
-        <v>6.1953921868934891</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>6.195481446889195</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>413.38042619999999</v>
+        <v>413.38036392999999</v>
       </c>
       <c r="C298" s="5">
-        <v>1.8693546000000083</v>
+        <v>1.869314299999985</v>
       </c>
       <c r="D298" s="5">
-        <v>5.5894706832333663</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>5.5893474635947404</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>413.93400100000002</v>
+        <v>413.93407149000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.55357480000003534</v>
+        <v>0.55370756000002075</v>
       </c>
       <c r="D299" s="5">
-        <v>1.6188583243639476</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.6192496742686302</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>414.86794550000002</v>
+        <v>414.86799465000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.93394449999999551</v>
+        <v>0.93392316000000619</v>
       </c>
       <c r="D300" s="5">
-        <v>2.7413699220239396</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.7413060316147098</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>415.30827319999997</v>
+        <v>415.30829455999998</v>
       </c>
       <c r="C301" s="5">
-        <v>0.4403276999999548</v>
+        <v>0.44029990999996471</v>
       </c>
       <c r="D301" s="5">
-        <v>1.2811032853394355</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>1.281021807050986</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>413.66158430000002</v>
+        <v>413.66141814999997</v>
       </c>
       <c r="C302" s="5">
-        <v>-1.6466888999999583</v>
+        <v>-1.6468764100000044</v>
       </c>
       <c r="D302" s="5">
-        <v>-4.6555758782062302</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-4.6560942704368058</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>416.19969500000002</v>
+        <v>416.19985530999998</v>
       </c>
       <c r="C303" s="5">
-        <v>2.5381107000000043</v>
+        <v>2.5384371600000009</v>
       </c>
       <c r="D303" s="5">
-        <v>7.6164842991926163</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>7.6175004177756467</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>417.28109569999998</v>
+        <v>417.28120983999997</v>
       </c>
       <c r="C304" s="5">
-        <v>1.0814006999999606</v>
+        <v>1.0813545299999987</v>
       </c>
       <c r="D304" s="5">
-        <v>3.1628733171097601</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.1627351082487154</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>417.50885479999999</v>
+        <v>417.50897881999998</v>
       </c>
       <c r="C305" s="5">
-        <v>0.22775910000001431</v>
+        <v>0.22776898000000756</v>
       </c>
       <c r="D305" s="5">
-        <v>0.65695018292610818</v>
+        <v>0.65697858624165217</v>
       </c>
       <c r="E305" s="5">
-        <v>3.0878055002878435</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.0878263200960321</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>416.49735529999998</v>
+        <v>416.49740408000002</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.0114995000000135</v>
+        <v>-1.0115747399999577</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.8688148356262655</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-2.8690245547959736</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>416.58158880000002</v>
+        <v>416.58120982999998</v>
       </c>
       <c r="C307" s="5">
-        <v>8.423350000003893E-2</v>
+        <v>8.3805749999953605E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>0.2429612325426822</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>0.24172604588328372</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>416.83769469999999</v>
+        <v>416.83763148000003</v>
       </c>
       <c r="C308" s="5">
-        <v>0.25610589999996591</v>
+        <v>0.25642165000004979</v>
       </c>
       <c r="D308" s="5">
-        <v>0.74023524374404737</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.74115163961130381</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>416.85580470000002</v>
+        <v>416.85573424</v>
       </c>
       <c r="C309" s="5">
-        <v>1.8110000000035598E-2</v>
+        <v>1.810275999997657E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>5.2147859886675363E-2</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>5.2127015188552228E-2</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>417.58478539999999</v>
+        <v>417.58460246999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.72898069999996551</v>
+        <v>0.72886822999998913</v>
       </c>
       <c r="D310" s="5">
-        <v>2.1188138188307004</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>2.1184841313846237</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>420.8588292</v>
+        <v>420.85876755999999</v>
       </c>
       <c r="C311" s="5">
-        <v>3.2740438000000154</v>
+        <v>3.2741650899999968</v>
       </c>
       <c r="D311" s="5">
-        <v>9.8250247134420867</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>9.8254090196371102</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>425.13660240000002</v>
+        <v>425.13722698999999</v>
       </c>
       <c r="C312" s="5">
-        <v>4.2777732000000128</v>
+        <v>4.2784594299999981</v>
       </c>
       <c r="D312" s="5">
-        <v>12.902785563902341</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>12.904974471162678</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>424.2380387</v>
+        <v>424.23796085999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.89856370000001107</v>
+        <v>-0.89926613000000089</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.5070286774424244</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-2.5089620985000671</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>421.34703020000001</v>
+        <v>421.34682493000003</v>
       </c>
       <c r="C314" s="5">
-        <v>-2.8910084999999981</v>
+        <v>-2.8911359299999617</v>
       </c>
       <c r="D314" s="5">
-        <v>-7.877870063109893</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-7.8782057855606329</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>422.77474310000002</v>
+        <v>422.77491436999998</v>
       </c>
       <c r="C315" s="5">
-        <v>1.4277129000000173</v>
+        <v>1.4280894399999511</v>
       </c>
       <c r="D315" s="5">
-        <v>4.1427796692469432</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>4.1438947757008515</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>421.37696990000001</v>
+        <v>421.37744852999998</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.3977732000000174</v>
+        <v>-1.3974658399999953</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.8960721276815824</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-3.8952293755252776</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>422.09154439999998</v>
+        <v>422.09168255999998</v>
       </c>
       <c r="C317" s="5">
-        <v>0.71457449999996925</v>
+        <v>0.71423403000000008</v>
       </c>
       <c r="D317" s="5">
-        <v>2.0540575303960473</v>
+        <v>2.0530673475418038</v>
       </c>
       <c r="E317" s="5">
-        <v>1.0976269239116432</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.0976299846178206</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>423.94741190000002</v>
+        <v>423.94743575000001</v>
       </c>
       <c r="C318" s="5">
-        <v>1.8558675000000449</v>
+        <v>1.8557531900000299</v>
       </c>
       <c r="D318" s="5">
-        <v>5.4056847431397603</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>5.4053418817775478</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>423.66986559999998</v>
+        <v>423.66899538000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.27754630000003999</v>
+        <v>-0.27844036999999844</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.78278327189567065</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-0.78529573437037259</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>422.55096099999997</v>
+        <v>422.55057213999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.1189046000000076</v>
+        <v>-1.1184232400000269</v>
       </c>
       <c r="D320" s="5">
-        <v>-3.1235479666391175</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-3.1222299664059872</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>421.93253340000001</v>
+        <v>421.93208877000001</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.61842759999996133</v>
+        <v>-0.61848336999997855</v>
       </c>
       <c r="D321" s="5">
-        <v>-1.742200459913601</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-1.7423579000287126</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>425.32069949999999</v>
+        <v>425.32033711000003</v>
       </c>
       <c r="C322" s="5">
-        <v>3.3881660999999781</v>
+        <v>3.3882483400000183</v>
       </c>
       <c r="D322" s="5">
-        <v>10.073322239838811</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>10.073588734072381</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>422.46323849999999</v>
+        <v>422.46330441999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.8574610000000007</v>
+        <v>-2.8570326900000396</v>
       </c>
       <c r="D323" s="5">
-        <v>-7.7707125510620312</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-7.7695968536206088</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>423.49184009999999</v>
+        <v>423.49351839000002</v>
       </c>
       <c r="C324" s="5">
-        <v>1.0286016000000018</v>
+        <v>1.0302139700000339</v>
       </c>
       <c r="D324" s="5">
-        <v>2.9611710555913495</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>2.9658747616509107</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>423.0709349</v>
+        <v>423.07129628000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.42090519999999287</v>
+        <v>-0.42222211000000698</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.1861724651724526</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-1.1898586939644185</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>425.25459119999999</v>
+        <v>425.25469442999997</v>
       </c>
       <c r="C326" s="5">
-        <v>2.1836562999999956</v>
+        <v>2.1833981499999595</v>
       </c>
       <c r="D326" s="5">
-        <v>6.3726187100758391</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>6.3718382349585712</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>424.92025289999998</v>
+        <v>424.92039273</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.33433830000001308</v>
+        <v>-0.33430169999996906</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.93937992865482656</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-0.93927731196018494</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>424.56227749999999</v>
+        <v>424.56279711000002</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.35797539999998662</v>
+        <v>-0.35759561999998368</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.0062726933770638</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-1.0052097349202205</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>426.0674229</v>
+        <v>426.06717415000003</v>
       </c>
       <c r="C329" s="5">
-        <v>1.5051454000000035</v>
+        <v>1.5043770400000085</v>
       </c>
       <c r="D329" s="5">
-        <v>4.3381422820880866</v>
+        <v>4.3358789625687733</v>
       </c>
       <c r="E329" s="5">
-        <v>0.9419469668959346</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>0.94185499365648795</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>424.941667</v>
+        <v>424.94124232000001</v>
       </c>
       <c r="C330" s="5">
-        <v>-1.1257559000000015</v>
+        <v>-1.1259318300000132</v>
       </c>
       <c r="D330" s="5">
-        <v>-3.1249688661990183</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-3.1254519498971178</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>426.21953430000002</v>
+        <v>426.21787117999997</v>
       </c>
       <c r="C331" s="5">
-        <v>1.2778673000000254</v>
+        <v>1.2766288599999598</v>
       </c>
       <c r="D331" s="5">
-        <v>3.6688773780263251</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>3.6652664678352265</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>427.7962124</v>
+        <v>427.79499681999999</v>
       </c>
       <c r="C332" s="5">
-        <v>1.576678099999981</v>
+        <v>1.5771256400000198</v>
       </c>
       <c r="D332" s="5">
-        <v>4.5304978346332181</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>4.5318281447955799</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>428.08816689999998</v>
+        <v>428.0870415</v>
       </c>
       <c r="C333" s="5">
-        <v>0.29195449999997436</v>
+        <v>0.29204468000000361</v>
       </c>
       <c r="D333" s="5">
-        <v>0.82203493404153782</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.82229214671636353</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>426.32475349999999</v>
+        <v>426.32388307000002</v>
       </c>
       <c r="C334" s="5">
-        <v>-1.7634133999999904</v>
+        <v>-1.7631584299999759</v>
       </c>
       <c r="D334" s="5">
-        <v>-4.8326633565475401</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-4.831992775486194</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>426.33295829999997</v>
+        <v>426.33333325000001</v>
       </c>
       <c r="C335" s="5">
-        <v>8.2047999999872445E-3</v>
+        <v>9.4501799999875402E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>2.3096951696843782E-2</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.6603244889500388E-2</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>424.8396553</v>
+        <v>424.84441134999997</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.493302999999969</v>
+        <v>-1.4889219000000367</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.1231668044679708</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-4.1112979864087134</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>425.56439330000001</v>
+        <v>425.56562805999999</v>
       </c>
       <c r="C337" s="5">
-        <v>0.7247380000000021</v>
+        <v>0.72121671000002152</v>
       </c>
       <c r="D337" s="5">
-        <v>2.0664078657443907</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>2.0562506326288421</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>427.67199870000002</v>
+        <v>427.67260931999999</v>
       </c>
       <c r="C338" s="5">
-        <v>2.1076054000000113</v>
+        <v>2.1069812599999977</v>
       </c>
       <c r="D338" s="5">
-        <v>6.1075755521976971</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>6.1056991391725823</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>428.67147699999998</v>
+        <v>428.67208913000002</v>
       </c>
       <c r="C339" s="5">
-        <v>0.99947829999996429</v>
+        <v>0.99947981000002528</v>
       </c>
       <c r="D339" s="5">
-        <v>2.8407540849973767</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.8407543238523569</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>430.06060869999999</v>
+        <v>430.06106226999998</v>
       </c>
       <c r="C340" s="5">
-        <v>1.3891317000000072</v>
+        <v>1.3889731399999619</v>
       </c>
       <c r="D340" s="5">
-        <v>3.9587228228131544</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>3.9582571250996512</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>430.34342470000001</v>
+        <v>430.34252487999998</v>
       </c>
       <c r="C341" s="5">
-        <v>0.28281600000002527</v>
+        <v>0.2814626100000055</v>
       </c>
       <c r="D341" s="5">
-        <v>0.79200324301684777</v>
+        <v>0.78819869694799483</v>
       </c>
       <c r="E341" s="5">
-        <v>1.0035974519937874</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.0034452286847184</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>429.68111210000001</v>
+        <v>429.67935089999997</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.66231260000000702</v>
+        <v>-0.66317398000001049</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.8312862507689709</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-1.8336516074539233</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>429.14941959999999</v>
+        <v>429.14724866</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.53169250000001966</v>
+        <v>-0.53210223999997197</v>
       </c>
       <c r="D343" s="5">
-        <v>-1.4748299468882342</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-1.4759647788768593</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>431.03363680000001</v>
+        <v>431.02986202</v>
       </c>
       <c r="C344" s="5">
-        <v>1.8842172000000232</v>
+        <v>1.8826133599999935</v>
       </c>
       <c r="D344" s="5">
-        <v>5.3978129039106149</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>5.3931348270613189</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>433.372006</v>
+        <v>433.36822699999999</v>
       </c>
       <c r="C345" s="5">
-        <v>2.3383691999999883</v>
+        <v>2.3383649799999944</v>
       </c>
       <c r="D345" s="5">
-        <v>6.7078325500242952</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>6.7078805891719773</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>434.9322717</v>
+        <v>434.92857438999999</v>
       </c>
       <c r="C346" s="5">
-        <v>1.5602657000000022</v>
+        <v>1.560347390000004</v>
       </c>
       <c r="D346" s="5">
-        <v>4.4069351323229755</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.4072096470680444</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>436.15577910000002</v>
+        <v>436.15554082</v>
       </c>
       <c r="C347" s="5">
-        <v>1.2235074000000168</v>
+        <v>1.2269664300000045</v>
       </c>
       <c r="D347" s="5">
-        <v>3.4284405447106314</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>3.4383138036209182</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>435.66732839999997</v>
+        <v>435.68349468000002</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.48845070000004398</v>
+        <v>-0.47204613999997491</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.3356328340472734</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-1.2910431609420514</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>437.42704739999999</v>
+        <v>437.42808450000001</v>
       </c>
       <c r="C349" s="5">
-        <v>1.7597190000000182</v>
+        <v>1.7445898199999874</v>
       </c>
       <c r="D349" s="5">
-        <v>4.9561009843798409</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.9123618686675918</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>438.5785927</v>
+        <v>438.57998614000002</v>
       </c>
       <c r="C350" s="5">
-        <v>1.1515453000000093</v>
+        <v>1.1519016400000055</v>
       </c>
       <c r="D350" s="5">
-        <v>3.205194629174879</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>3.2061931578708736</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>443.20260009999998</v>
+        <v>443.20620173999998</v>
       </c>
       <c r="C351" s="5">
-        <v>4.6240073999999822</v>
+        <v>4.6262155999999663</v>
       </c>
       <c r="D351" s="5">
-        <v>13.411851036605004</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>13.418586805751719</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>442.07510980000001</v>
+        <v>442.08004917</v>
       </c>
       <c r="C352" s="5">
-        <v>-1.1274902999999767</v>
+        <v>-1.1261525699999879</v>
       </c>
       <c r="D352" s="5">
-        <v>-3.010400320101303</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-3.0068542524996356</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>440.78753849999998</v>
+        <v>440.77644244999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-1.2875713000000246</v>
+        <v>-1.3036067200000048</v>
       </c>
       <c r="D353" s="5">
-        <v>-3.4396268528778084</v>
+        <v>-3.4817334109380926</v>
       </c>
       <c r="E353" s="5">
-        <v>2.4269253811141089</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.4245611267232903</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>442.00056489999997</v>
+        <v>442.00073202999999</v>
       </c>
       <c r="C354" s="5">
-        <v>1.2130263999999897</v>
+        <v>1.2242895800000042</v>
       </c>
       <c r="D354" s="5">
-        <v>3.3527878472227268</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>3.3844827511743114</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>442.70052600000002</v>
+        <v>442.69785185000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.69996110000005274</v>
+        <v>0.69711982000001171</v>
       </c>
       <c r="D355" s="5">
-        <v>1.9169839669624045</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>1.9091342000169043</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>443.06885740000001</v>
+        <v>443.05940005999997</v>
       </c>
       <c r="C356" s="5">
-        <v>0.36833139999998821</v>
+        <v>0.36154820999996673</v>
       </c>
       <c r="D356" s="5">
-        <v>1.0029938531927352</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.98444565010442631</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>443.84750839999998</v>
+        <v>443.83677442999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.77865099999996801</v>
+        <v>0.77737437000001819</v>
       </c>
       <c r="D357" s="5">
-        <v>2.1293886257794714</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.1259094646207011</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>446.89419659999999</v>
+        <v>446.88407154999999</v>
       </c>
       <c r="C358" s="5">
-        <v>3.0466882000000055</v>
+        <v>3.0472971199999961</v>
       </c>
       <c r="D358" s="5">
-        <v>8.5553280259002218</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>8.5573178223364401</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>446.28001829999999</v>
+        <v>446.27849395999999</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.61417829999999185</v>
+        <v>-0.60557758999999578</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.6367822001781551</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-1.6140682106947413</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>447.4785713</v>
+        <v>447.51809653999999</v>
       </c>
       <c r="C360" s="5">
-        <v>1.198553000000004</v>
+        <v>1.2396025799999961</v>
       </c>
       <c r="D360" s="5">
-        <v>3.2708156296986202</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.3845676913297984</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>447.65648210000001</v>
+        <v>447.65666157999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.17791080000000647</v>
+        <v>0.13856504000000314</v>
       </c>
       <c r="D361" s="5">
-        <v>0.47814675799038309</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>0.37218943204058164</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>446.94049990000002</v>
+        <v>446.94310172000002</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.71598219999998491</v>
+        <v>-0.71355985999997529</v>
       </c>
       <c r="D362" s="5">
-        <v>-1.9024874700712679</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-1.8961064682587958</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>446.62252580000001</v>
+        <v>446.62935685000002</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.31797410000001491</v>
+        <v>-0.31374486999999363</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.85040266797311581</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-0.83913061494720331</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>448.25052950000003</v>
+        <v>448.26288793999998</v>
       </c>
       <c r="C364" s="5">
-        <v>1.628003700000022</v>
+        <v>1.6335310899999627</v>
       </c>
       <c r="D364" s="5">
-        <v>4.4629425989207272</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.4783313940426117</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>451.08461590000002</v>
+        <v>451.06249364000001</v>
       </c>
       <c r="C365" s="5">
-        <v>2.8340863999999897</v>
+        <v>2.7996057000000292</v>
       </c>
       <c r="D365" s="5">
-        <v>7.8565328783498423</v>
+        <v>7.7574191430580086</v>
       </c>
       <c r="E365" s="5">
-        <v>2.3360636362454779</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.3336209015224041</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>452.08883049999997</v>
+        <v>452.09289801</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0042145999999548</v>
+        <v>1.0304043699999852</v>
       </c>
       <c r="D366" s="5">
-        <v>2.7044206618983324</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>2.7759779949829699</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>453.57441749999998</v>
+        <v>453.57814518999999</v>
       </c>
       <c r="C367" s="5">
-        <v>1.4855870000000095</v>
+        <v>1.4852471799999876</v>
       </c>
       <c r="D367" s="5">
-        <v>4.0153154263269153</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>4.0143435125146842</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>446.16513479999998</v>
+        <v>446.12283845000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-7.4092827000000057</v>
+        <v>-7.4553067399999691</v>
       </c>
       <c r="D368" s="5">
-        <v>-17.933683967913328</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-18.035077601544526</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>338.26191929999999</v>
+        <v>338.25679452000003</v>
       </c>
       <c r="C369" s="5">
-        <v>-107.90321549999999</v>
+        <v>-107.86604392999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-96.39346834508035</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-96.390019409028483</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>355.97675800000002</v>
+        <v>355.94848909000001</v>
       </c>
       <c r="C370" s="5">
-        <v>17.71483870000003</v>
+        <v>17.691694569999981</v>
       </c>
       <c r="D370" s="5">
-        <v>84.511065561441285</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>84.36882929646336</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>380.81038640000003</v>
+        <v>380.81686948999999</v>
       </c>
       <c r="C371" s="5">
-        <v>24.833628400000009</v>
+        <v>24.868380399999978</v>
       </c>
       <c r="D371" s="5">
-        <v>124.6185909789193</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>124.87868724691147</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>382.05959789999997</v>
+        <v>382.11869954999997</v>
       </c>
       <c r="C372" s="5">
-        <v>1.2492114999999444</v>
+        <v>1.3018300599999861</v>
       </c>
       <c r="D372" s="5">
-        <v>4.0082887529980349</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>4.1802390529835254</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>385.927504</v>
+        <v>385.93387991999998</v>
       </c>
       <c r="C373" s="5">
-        <v>3.8679061000000274</v>
+        <v>3.8151803700000073</v>
       </c>
       <c r="D373" s="5">
-        <v>12.848397584834558</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>12.661459829478794</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>391.4403638</v>
+        <v>391.44843269</v>
       </c>
       <c r="C374" s="5">
-        <v>5.5128598000000011</v>
+        <v>5.514552770000023</v>
       </c>
       <c r="D374" s="5">
-        <v>18.554627056364261</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>18.560449026148017</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>397.52010819999998</v>
+        <v>397.53192143000001</v>
       </c>
       <c r="C375" s="5">
-        <v>6.0797443999999814</v>
+        <v>6.0834887400000071</v>
       </c>
       <c r="D375" s="5">
-        <v>20.315601558200957</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>20.328746159361511</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>397.66781079999998</v>
+        <v>397.68680666</v>
       </c>
       <c r="C376" s="5">
-        <v>0.14770260000000235</v>
+        <v>0.15488522999999077</v>
       </c>
       <c r="D376" s="5">
-        <v>0.44678439124674618</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>0.46854369882431968</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>400.13585189999998</v>
+        <v>400.10713607000002</v>
       </c>
       <c r="C377" s="5">
-        <v>2.4680410999999935</v>
+        <v>2.4203294100000221</v>
       </c>
       <c r="D377" s="5">
-        <v>7.7070982758383755</v>
+        <v>7.5527120762258981</v>
       </c>
       <c r="E377" s="5">
-        <v>-11.294724360826969</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-11.296740094437618</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>403.8034657</v>
+        <v>403.80646180000002</v>
       </c>
       <c r="C378" s="5">
-        <v>3.6676138000000265</v>
+        <v>3.6993257299999982</v>
       </c>
       <c r="D378" s="5">
-        <v>11.570894984012581</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>11.676965545709027</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>399.66040390000001</v>
+        <v>399.65823877999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.1430617999999981</v>
+        <v>-4.1482230200000458</v>
       </c>
       <c r="D379" s="5">
-        <v>-11.640556674859271</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-11.654166958796031</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>409.03804000000002</v>
+        <v>408.96046058000002</v>
       </c>
       <c r="C380" s="5">
-        <v>9.3776361000000179</v>
+        <v>9.3022218000000407</v>
       </c>
       <c r="D380" s="5">
-        <v>32.090294699291476</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>31.798544066285572</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>411.08684679999999</v>
+        <v>411.07789323999998</v>
       </c>
       <c r="C381" s="5">
-        <v>2.0488067999999657</v>
+        <v>2.1174326599999631</v>
       </c>
       <c r="D381" s="5">
-        <v>6.1789901567690153</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.3931360469420051</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>413.85921839999997</v>
+        <v>413.79831357</v>
       </c>
       <c r="C382" s="5">
-        <v>2.7723715999999854</v>
+        <v>2.7204203300000245</v>
       </c>
       <c r="D382" s="5">
-        <v>8.3998356381326023</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>8.2368466308772028</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>415.30603439999999</v>
+        <v>415.29779311999999</v>
       </c>
       <c r="C383" s="5">
-        <v>1.4468160000000125</v>
+        <v>1.4994795499999896</v>
       </c>
       <c r="D383" s="5">
-        <v>4.2767048123394824</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>4.4361571324648574</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>422.80423639999998</v>
+        <v>422.95414971999998</v>
       </c>
       <c r="C384" s="5">
-        <v>7.498201999999992</v>
+        <v>7.656356599999981</v>
       </c>
       <c r="D384" s="5">
-        <v>23.95186475066491</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>24.509934351645324</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>424.5401354</v>
+        <v>424.55586774</v>
       </c>
       <c r="C385" s="5">
-        <v>1.7358990000000176</v>
+        <v>1.6017180200000212</v>
       </c>
       <c r="D385" s="5">
-        <v>5.0396066499399872</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.6402304759802337</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>425.8743187</v>
+        <v>425.89513056999999</v>
       </c>
       <c r="C386" s="5">
-        <v>1.3341833000000065</v>
+        <v>1.3392628299999956</v>
       </c>
       <c r="D386" s="5">
-        <v>3.837057487330231</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>3.8517751866668393</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>430.04542509999999</v>
+        <v>430.07133881999999</v>
       </c>
       <c r="C387" s="5">
-        <v>4.1711063999999851</v>
+        <v>4.176208250000002</v>
       </c>
       <c r="D387" s="5">
-        <v>12.407311684631139</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>12.422675089570646</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>431.21817069999997</v>
+        <v>431.24947299000002</v>
       </c>
       <c r="C388" s="5">
-        <v>1.1727455999999847</v>
+        <v>1.1781341700000212</v>
       </c>
       <c r="D388" s="5">
-        <v>3.3219637025099891</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>3.3372541610115602</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>435.27954840000001</v>
+        <v>435.24361238</v>
       </c>
       <c r="C389" s="5">
-        <v>4.0613777000000368</v>
+        <v>3.9941393899999866</v>
       </c>
       <c r="D389" s="5">
-        <v>11.906293912795007</v>
+        <v>11.698141092185654</v>
       </c>
       <c r="E389" s="5">
-        <v>8.7829411768838295</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>8.7817669674986156</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>433.95873710000001</v>
+        <v>433.94464892000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.3208113000000026</v>
+        <v>-1.2989634599999818</v>
       </c>
       <c r="D390" s="5">
-        <v>-3.5811178783337505</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-3.5231368504414662</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>437.96300769999999</v>
+        <v>437.93309713999997</v>
       </c>
       <c r="C391" s="5">
-        <v>4.0042705999999839</v>
+        <v>3.9884482199999525</v>
       </c>
       <c r="D391" s="5">
-        <v>11.65236214373162</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>11.604363477110002</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>439.3658241</v>
+        <v>439.21661356999999</v>
       </c>
       <c r="C392" s="5">
-        <v>1.4028164000000061</v>
+        <v>1.2835164300000201</v>
       </c>
       <c r="D392" s="5">
-        <v>3.9120982181597874</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>3.5742713539870463</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>443.60187130000003</v>
+        <v>443.57028031999999</v>
       </c>
       <c r="C393" s="5">
-        <v>4.23604720000003</v>
+        <v>4.3536667500000021</v>
       </c>
       <c r="D393" s="5">
-        <v>12.203179728046344</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>12.565206768469285</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>446.51867290000001</v>
+        <v>446.4146045</v>
       </c>
       <c r="C394" s="5">
-        <v>2.9168015999999852</v>
+        <v>2.844324180000001</v>
       </c>
       <c r="D394" s="5">
-        <v>8.182015760325223</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>7.9720747496559552</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>445.22143190000003</v>
+        <v>445.20424953999998</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.2972409999999854</v>
+        <v>-1.2103549600000179</v>
       </c>
       <c r="D395" s="5">
-        <v>-3.4311096210361214</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-3.2054548783177927</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>453.83677649999998</v>
+        <v>454.11016849999999</v>
       </c>
       <c r="C396" s="5">
-        <v>8.6153445999999576</v>
+        <v>8.9059189600000082</v>
       </c>
       <c r="D396" s="5">
-        <v>25.858770727298207</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>26.830325922753516</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>455.8098607</v>
+        <v>455.90046785999999</v>
       </c>
       <c r="C397" s="5">
-        <v>1.9730842000000166</v>
+        <v>1.7902993600000059</v>
       </c>
       <c r="D397" s="5">
-        <v>5.3436504729863277</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.8348632792481139</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>456.92632700000001</v>
+        <v>456.96165339999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.1164663000000132</v>
+        <v>1.0611855399999968</v>
       </c>
       <c r="D398" s="5">
-        <v>2.9792174029101171</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>2.8292412086877938</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>459.88860579999999</v>
+        <v>459.94771845000002</v>
       </c>
       <c r="C399" s="5">
-        <v>2.9622787999999787</v>
+        <v>2.9860650500000361</v>
       </c>
       <c r="D399" s="5">
-        <v>8.0631478135969381</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>8.1295862113030193</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>462.94083849999998</v>
+        <v>462.98514318999997</v>
       </c>
       <c r="C400" s="5">
-        <v>3.0522326999999905</v>
+        <v>3.037424739999949</v>
       </c>
       <c r="D400" s="5">
-        <v>8.2615227994236697</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>8.2188798373643799</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>462.2380632</v>
+        <v>462.22518348</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.70277529999998478</v>
+        <v>-0.75995970999997553</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.8065474519290636</v>
+        <v>-1.9520357135535793</v>
       </c>
       <c r="E401" s="5">
-        <v>6.1933796106649286</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.1991883011124127</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>465.22665280000001</v>
+        <v>465.12953909999999</v>
       </c>
       <c r="C402" s="5">
-        <v>2.9885896000000116</v>
+        <v>2.9043556199999898</v>
       </c>
       <c r="D402" s="5">
-        <v>8.0405016799578668</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>7.8062185077576229</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>466.18611609999999</v>
+        <v>466.06056842999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.9594632999999817</v>
+        <v>0.93102933000000121</v>
       </c>
       <c r="D403" s="5">
-        <v>2.503093787596522</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.4286081640578105</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>468.88736019999999</v>
+        <v>468.65066716000001</v>
       </c>
       <c r="C404" s="5">
-        <v>2.7012440999999967</v>
+        <v>2.5900987300000224</v>
       </c>
       <c r="D404" s="5">
-        <v>7.179143998034454</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>6.8765802391370423</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>466.50870029999999</v>
+        <v>466.41117383</v>
       </c>
       <c r="C405" s="5">
-        <v>-2.3786599000000024</v>
+        <v>-2.2394933300000162</v>
       </c>
       <c r="D405" s="5">
-        <v>-5.9205727845615179</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-5.5859820764998069</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>464.79953810000001</v>
+        <v>464.65808851999998</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.7091621999999802</v>
+        <v>-1.7530853100000172</v>
       </c>
       <c r="D406" s="5">
-        <v>-4.3089584830113603</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-4.4183193101344553</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>466.57590199999999</v>
+        <v>466.55584325000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.7763638999999785</v>
+        <v>1.897754730000031</v>
       </c>
       <c r="D407" s="5">
-        <v>4.6837805507980335</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>5.0126402585696894</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>469.50290200000001</v>
+        <v>469.93822338000001</v>
       </c>
       <c r="C408" s="5">
-        <v>2.9270000000000209</v>
+        <v>3.3823801300000014</v>
       </c>
       <c r="D408" s="5">
-        <v>7.7932881429876977</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>9.055017606886274</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>471.44674470000001</v>
+        <v>471.68752298999999</v>
       </c>
       <c r="C409" s="5">
-        <v>1.9438427000000047</v>
+        <v>1.74929960999998</v>
       </c>
       <c r="D409" s="5">
-        <v>5.082966380375753</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>4.5594797854151103</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>473.7280566</v>
+        <v>473.83347142000002</v>
       </c>
       <c r="C410" s="5">
-        <v>2.2813118999999915</v>
+        <v>2.1459484300000327</v>
       </c>
       <c r="D410" s="5">
-        <v>5.9638145188048997</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>5.5981156339787175</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>473.61789670000002</v>
+        <v>473.72048683999998</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.1101598999999851</v>
+        <v>-0.1129845800000453</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.27868930487587873</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-0.28576247831473278</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>475.55481479999997</v>
+        <v>475.61397906000002</v>
       </c>
       <c r="C412" s="5">
-        <v>1.9369180999999571</v>
+        <v>1.8934922200000415</v>
       </c>
       <c r="D412" s="5">
-        <v>5.0194499827534989</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>4.9033424077348897</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>476.74747739999998</v>
+        <v>476.78761219</v>
       </c>
       <c r="C413" s="5">
-        <v>1.1926626000000056</v>
+        <v>1.1736331299999847</v>
       </c>
       <c r="D413" s="5">
-        <v>3.0513885502115201</v>
+        <v>3.0016610626927509</v>
       </c>
       <c r="E413" s="5">
-        <v>3.1389483807442442</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.1505052581433102</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>477.62218990000002</v>
+        <v>477.30122552</v>
       </c>
       <c r="C414" s="5">
-        <v>0.87471250000004375</v>
+        <v>0.51361332999999831</v>
       </c>
       <c r="D414" s="5">
-        <v>2.2240542409191377</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>1.3003710552726977</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>479.5845751</v>
+        <v>479.30882596999999</v>
       </c>
       <c r="C415" s="5">
-        <v>1.9623851999999715</v>
+        <v>2.007600449999984</v>
       </c>
       <c r="D415" s="5">
-        <v>5.0433420417462793</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>5.1657976477265111</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>481.75918890000003</v>
+        <v>481.41930530000002</v>
       </c>
       <c r="C416" s="5">
-        <v>2.1746138000000315</v>
+        <v>2.1104793300000324</v>
       </c>
       <c r="D416" s="5">
-        <v>5.5790152010403826</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>5.4136638752248833</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>484.7745486</v>
+        <v>484.62013558000001</v>
       </c>
       <c r="C417" s="5">
-        <v>3.0153596999999763</v>
+        <v>3.200830279999991</v>
       </c>
       <c r="D417" s="5">
-        <v>7.774903796526611</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>8.2768056963089087</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>487.13398660000001</v>
+        <v>486.96230365999998</v>
       </c>
       <c r="C418" s="5">
-        <v>2.3594380000000115</v>
+        <v>2.3421680799999649</v>
       </c>
       <c r="D418" s="5">
-        <v>5.9994082324745124</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>5.9562701319850531</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>490.61578600000001</v>
+        <v>490.63959849999998</v>
       </c>
       <c r="C419" s="5">
-        <v>3.4817993999999999</v>
+        <v>3.6772948400000018</v>
       </c>
       <c r="D419" s="5">
-        <v>8.9223609979929961</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>9.4478000276639218</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>488.01573689999998</v>
+        <v>488.59521586</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.6000491000000352</v>
+        <v>-2.0443826399999807</v>
       </c>
       <c r="D420" s="5">
-        <v>-6.1773475546034406</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-4.8871123691112794</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>490.65292340000002</v>
+        <v>491.10144729000001</v>
       </c>
       <c r="C421" s="5">
-        <v>2.6371865000000412</v>
+        <v>2.5062314300000139</v>
       </c>
       <c r="D421" s="5">
-        <v>6.6809238492121281</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>6.3320154272499041</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>492.51411150000001</v>
+        <v>492.70920767000001</v>
       </c>
       <c r="C422" s="5">
-        <v>1.8611880999999926</v>
+        <v>1.607760380000002</v>
       </c>
       <c r="D422" s="5">
-        <v>4.6481249794356749</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>4.0000558129964947</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>491.25627259999999</v>
+        <v>491.40850784000003</v>
       </c>
       <c r="C423" s="5">
-        <v>-1.2578389000000243</v>
+        <v>-1.300699829999985</v>
       </c>
       <c r="D423" s="5">
-        <v>-3.0220133393105808</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-3.122278891488528</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>491.96334419999999</v>
+        <v>492.03408022000002</v>
       </c>
       <c r="C424" s="5">
-        <v>0.70707160000000613</v>
+        <v>0.62557237999999415</v>
       </c>
       <c r="D424" s="5">
-        <v>1.7409142653946885</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.5383641590974495</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>492.57741140000002</v>
+        <v>492.6912208</v>
       </c>
       <c r="C425" s="5">
-        <v>0.61406720000002224</v>
+        <v>0.65714057999997522</v>
       </c>
       <c r="D425" s="5">
-        <v>1.5081621487786245</v>
+        <v>1.6144959940578074</v>
       </c>
       <c r="E425" s="5">
-        <v>3.3204022570461289</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.3355750450291488</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>493.77251999999999</v>
+        <v>493.15657450999998</v>
       </c>
       <c r="C426" s="5">
-        <v>1.1951085999999691</v>
+        <v>0.46535370999998804</v>
       </c>
       <c r="D426" s="5">
-        <v>2.950649711015374</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>1.139323168484152</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>492.71571779999999</v>
+        <v>492.2512595</v>
       </c>
       <c r="C427" s="5">
-        <v>-1.0568021999999928</v>
+        <v>-0.90531500999998116</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.5382954328608598</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-2.1808004304087025</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>492.07552829999997</v>
+        <v>491.67224113999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.64018950000001951</v>
+        <v>-0.57901836000002049</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.5480756503831516</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-1.4024229944173516</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>492.43652400000002</v>
+        <v>492.23069810999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.36099570000004633</v>
+        <v>0.55845697000000882</v>
       </c>
       <c r="D429" s="5">
-        <v>0.8839029679723831</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.3715452401277695</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>492.05488980000001</v>
+        <v>491.88260509999998</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.3816342000000077</v>
+        <v>-0.34809301000001369</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.92603617679182237</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.84531656540085542</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>488.97527550000001</v>
+        <v>489.03157349999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.0796143000000029</v>
+        <v>-2.8510315999999989</v>
       </c>
       <c r="D431" s="5">
-        <v>-7.257205669735467</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-6.7378935031249254</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>488.23777269999999</v>
+        <v>488.95029589000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.73750280000001567</v>
+        <v>-8.1277609999972356E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.7949755249010102</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-0.19925917057599385</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>488.46033319999998</v>
+        <v>489.07374081</v>
       </c>
       <c r="C433" s="5">
-        <v>0.22256049999998595</v>
+        <v>0.12344491999999718</v>
       </c>
       <c r="D433" s="5">
-        <v>0.54838691945047202</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.30338415656319118</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>489.0957631</v>
+        <v>489.39540189000002</v>
       </c>
       <c r="C434" s="5">
-        <v>0.63542990000001964</v>
+        <v>0.32166108000001259</v>
       </c>
       <c r="D434" s="5">
-        <v>1.5722777217162864</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.79209450497574885</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>495.08611990000003</v>
+        <v>496.89752254000001</v>
       </c>
       <c r="C435" s="5">
-        <v>5.9903568000000291</v>
+        <v>7.5021206499999948</v>
       </c>
       <c r="D435" s="5">
-        <v>15.72900011635241</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>20.02821887271342</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>492.73881649999998</v>
+        <v>494.55854377000003</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.3473034000000439</v>
+        <v>-2.3389787699999829</v>
       </c>
       <c r="D436" s="5">
-        <v>-5.5434011297941677</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-5.5046299212214711</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>495.39502729999998</v>
+        <v>497.35529159999999</v>
       </c>
       <c r="C437" s="5">
-        <v>2.6562107999999967</v>
+        <v>2.7967478299999584</v>
       </c>
       <c r="D437" s="5">
-        <v>6.6641316323331923</v>
+        <v>7.0011408941955899</v>
       </c>
       <c r="E437" s="5">
-        <v>0.57201484168585282</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.94665189942431116</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>496.31713000000002</v>
+        <v>501.87219870000001</v>
       </c>
       <c r="C438" s="5">
-        <v>0.92210270000003902</v>
+        <v>4.5169071000000258</v>
       </c>
       <c r="D438" s="5">
-        <v>2.2566269263702976</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>11.459411767767458</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>494.5884269</v>
+        <v>500.94698070999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.7287031000000184</v>
+        <v>-0.92521799000002147</v>
       </c>
       <c r="D439" s="5">
-        <v>-4.1005268711303717</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-2.1899460881843802</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>494.00432749999999</v>
+        <v>501.76709520000003</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.5840994000000137</v>
+        <v>0.82011449000003722</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.4080078911282712</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>1.9823401232967663</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>494.71603520000002</v>
+        <v>501.99418412</v>
       </c>
       <c r="C441" s="5">
-        <v>0.71170770000003358</v>
+        <v>0.22708891999997149</v>
       </c>
       <c r="D441" s="5">
-        <v>1.7425943726319559</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>0.54444791107479684</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>495.00041670000002</v>
+        <v>501.95380040999999</v>
       </c>
       <c r="C442" s="5">
-        <v>0.28438149999999496</v>
+        <v>-4.0383710000014617E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>0.69199049376662547</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>-9.6493181906920356E-2</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>495.8814812</v>
+        <v>502.42327703000001</v>
       </c>
       <c r="C443" s="5">
-        <v>0.88106449999997949</v>
+        <v>0.4694766200000231</v>
       </c>
       <c r="D443" s="5">
-        <v>2.1569464185960951</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>1.1281497675708074</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>496.22990099999998</v>
+        <v>502.65448530999998</v>
       </c>
       <c r="C444" s="5">
-        <v>0.34841979999998784</v>
+        <v>0.23120827999997573</v>
       </c>
       <c r="D444" s="5">
-        <v>0.84641856359646273</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>0.5536233283065739</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>496.29236465000002</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-6.3621206599999596</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-14.174492932260808</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE800000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>