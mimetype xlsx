--- v9 (2026-10-02)
+++ v10 (2026-10-23)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{43A9CBA8-6886-4FA7-AA24-5FB60EC9D0EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2CC83780-743E-41E6-AA80-A49447D4CF29}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{75FE70CB-A255-4142-9E73-F203B5A6E175}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EDC75F27-421A-47A4-B995-481CBE7975EA}"/>
   </bookViews>
   <sheets>
     <sheet name="AE800000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Other Services</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CD900E7-23A9-4085-8C83-86F5C688348F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6A20122-8C32-4B4C-91EF-CAF08EE2BF30}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>259.48215313999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>260.18840704000002</v>
       </c>
       <c r="C7" s="5">
         <v>0.70625390000003563</v>
       </c>
       <c r="D7" s="5">
         <v>3.3154783817143985</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>260.75171882000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.56331177999999227</v>
       </c>
       <c r="D8" s="5">
         <v>2.6291783484909237</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>261.46633099000002</v>
       </c>
       <c r="C9" s="5">
         <v>0.71461217000000943</v>
       </c>
       <c r="D9" s="5">
         <v>3.3387285970806868</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>263.43055741000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.9642264199999886</v>
       </c>
       <c r="D10" s="5">
         <v>9.3967795433104193</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>265.13935008999999</v>
       </c>
       <c r="C11" s="5">
         <v>1.7087926799999877</v>
       </c>
       <c r="D11" s="5">
         <v>8.0678319909958098</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>266.52354070000001</v>
       </c>
       <c r="C12" s="5">
         <v>1.3841906100000188</v>
       </c>
       <c r="D12" s="5">
         <v>6.4477878894743546</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>268.81827799000001</v>
       </c>
       <c r="C13" s="5">
         <v>2.2947372900000005</v>
       </c>
       <c r="D13" s="5">
         <v>10.83543939166205</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>268.19010627</v>
       </c>
       <c r="C14" s="5">
         <v>-0.62817172000001165</v>
       </c>
       <c r="D14" s="5">
         <v>-2.7683867516855143</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>268.52689845999998</v>
       </c>
       <c r="C15" s="5">
         <v>0.33679218999998284</v>
       </c>
       <c r="D15" s="5">
         <v>1.517407825854078</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>268.82964758999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.30274912999999515</v>
       </c>
       <c r="D16" s="5">
         <v>1.3613542716756966</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>267.32197417999998</v>
       </c>
       <c r="C17" s="5">
         <v>-1.5076734099999953</v>
       </c>
       <c r="D17" s="5">
         <v>-6.5261858571031954</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>266.34876241000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.97321176999997761</v>
       </c>
       <c r="D18" s="5">
         <v>-4.2822940893134316</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>267.13708315999997</v>
       </c>
       <c r="C19" s="5">
         <v>0.78832074999996848</v>
       </c>
       <c r="D19" s="5">
         <v>3.6100677508276835</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>268.21370740999998</v>
       </c>
       <c r="C20" s="5">
         <v>1.0766242500000089</v>
       </c>
       <c r="D20" s="5">
         <v>4.9449331901882942</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>268.81041607999998</v>
       </c>
       <c r="C21" s="5">
         <v>0.59670866999999816</v>
       </c>
       <c r="D21" s="5">
         <v>2.7026112802944091</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>270.34378342000002</v>
       </c>
       <c r="C22" s="5">
         <v>1.5333673400000407</v>
       </c>
       <c r="D22" s="5">
         <v>7.0640163975281611</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>271.57275845999999</v>
       </c>
       <c r="C23" s="5">
         <v>1.2289750399999662</v>
       </c>
       <c r="D23" s="5">
         <v>5.5936481295189688</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>272.13912006999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.56636161000000129</v>
       </c>
       <c r="D24" s="5">
         <v>2.5314906665025338</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>273.18055194999999</v>
       </c>
       <c r="C25" s="5">
         <v>1.0414318800000046</v>
       </c>
       <c r="D25" s="5">
         <v>4.6901021211867233</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>273.61636127999998</v>
       </c>
       <c r="C26" s="5">
         <v>0.43580932999998367</v>
       </c>
       <c r="D26" s="5">
         <v>1.9312661729763203</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>273.65132331000001</v>
       </c>
       <c r="C27" s="5">
         <v>3.4962030000031064E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.15344087232089798</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>274.15957367999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.50825036999998474</v>
       </c>
       <c r="D28" s="5">
         <v>2.2516586667422622</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>275.76927581000001</v>
       </c>
       <c r="C29" s="5">
         <v>1.6097021300000165</v>
       </c>
       <c r="D29" s="5">
         <v>7.2777238734580418</v>
       </c>
       <c r="E29" s="5">
         <v>3.1599727840974534</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>276.70057777</v>
       </c>
       <c r="C30" s="5">
         <v>0.93130195999998477</v>
       </c>
       <c r="D30" s="5">
         <v>4.128652464502891</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>277.90982484</v>
       </c>
       <c r="C31" s="5">
         <v>1.2092470700000035</v>
       </c>
       <c r="D31" s="5">
         <v>5.3721919195713452</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>277.96848431000001</v>
       </c>
       <c r="C32" s="5">
         <v>5.8659470000009151E-2</v>
       </c>
       <c r="D32" s="5">
         <v>0.25358275582638701</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>279.43690525</v>
       </c>
       <c r="C33" s="5">
         <v>1.4684209399999872</v>
       </c>
       <c r="D33" s="5">
         <v>6.5266933599759547</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>278.73059797000002</v>
       </c>
       <c r="C34" s="5">
         <v>-0.70630727999997589</v>
       </c>
       <c r="D34" s="5">
         <v>-2.9913181058471516</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>279.21812582000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.48752784999999221</v>
       </c>
       <c r="D35" s="5">
         <v>2.1192306113715365</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>278.73036908</v>
       </c>
       <c r="C36" s="5">
         <v>-0.4877567400000089</v>
       </c>
       <c r="D36" s="5">
         <v>-2.0762162218326385</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>278.71780390999999</v>
       </c>
       <c r="C37" s="5">
         <v>-1.2565170000016224E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-5.4082610804573328E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>278.85257239999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.13476848999999902</v>
       </c>
       <c r="D38" s="5">
         <v>0.58178188230721961</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>281.88521526</v>
       </c>
       <c r="C39" s="5">
         <v>3.0326428600000099</v>
       </c>
       <c r="D39" s="5">
         <v>13.860139872393118</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>281.60470092999998</v>
       </c>
       <c r="C40" s="5">
         <v>-0.2805143300000168</v>
       </c>
       <c r="D40" s="5">
         <v>-1.1876497414996634</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>281.49581949999998</v>
       </c>
       <c r="C41" s="5">
         <v>-0.10888142999999673</v>
       </c>
       <c r="D41" s="5">
         <v>-0.46299022192461958</v>
       </c>
       <c r="E41" s="5">
         <v>2.0765705944506552</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>284.58100339999999</v>
       </c>
       <c r="C42" s="5">
         <v>3.0851839000000041</v>
       </c>
       <c r="D42" s="5">
         <v>13.974443798357505</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>285.82790406999999</v>
       </c>
       <c r="C43" s="5">
         <v>1.2469006700000023</v>
       </c>
       <c r="D43" s="5">
         <v>5.3864124952586856</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>286.04112391000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.21321984000002203</v>
       </c>
       <c r="D44" s="5">
         <v>0.89884923753387191</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>285.79160641999999</v>
       </c>
       <c r="C45" s="5">
         <v>-0.24951749000001655</v>
       </c>
       <c r="D45" s="5">
         <v>-1.0417684481813461</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>286.69735815000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.90575173000001996</v>
       </c>
       <c r="D46" s="5">
         <v>3.8701257406696721</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>286.96628353</v>
       </c>
       <c r="C47" s="5">
         <v>0.26892537999998467</v>
       </c>
       <c r="D47" s="5">
         <v>1.1314389435167715</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>288.76518880999998</v>
       </c>
       <c r="C48" s="5">
         <v>1.7989052799999854</v>
       </c>
       <c r="D48" s="5">
         <v>7.7872930467638879</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>289.37044207999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.60525326999999152</v>
       </c>
       <c r="D49" s="5">
         <v>2.5444048632470961</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>290.28172022000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.91127814000003582</v>
       </c>
       <c r="D50" s="5">
         <v>3.8451560890192971</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>290.35243466999998</v>
       </c>
       <c r="C51" s="5">
         <v>7.0714449999968565E-2</v>
       </c>
       <c r="D51" s="5">
         <v>0.29271952468730156</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>290.55162235</v>
       </c>
       <c r="C52" s="5">
         <v>0.19918768000002274</v>
       </c>
       <c r="D52" s="5">
         <v>0.82633765648381097</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>291.30069867999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.74907632999997986</v>
       </c>
       <c r="D53" s="5">
         <v>3.1379887975631071</v>
       </c>
       <c r="E53" s="5">
         <v>3.483134917390851</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>291.27800101999998</v>
       </c>
       <c r="C54" s="5">
         <v>-2.2697660000005726E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-9.3461919713033748E-2</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>291.56024048</v>
       </c>
       <c r="C55" s="5">
         <v>0.28223946000002798</v>
       </c>
       <c r="D55" s="5">
         <v>1.1689800486401225</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>292.98691610999998</v>
       </c>
       <c r="C56" s="5">
         <v>1.426675629999977</v>
       </c>
       <c r="D56" s="5">
         <v>6.0325293224098075</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>294.40282149000001</v>
       </c>
       <c r="C57" s="5">
         <v>1.4159053800000265</v>
       </c>
       <c r="D57" s="5">
         <v>5.9558392880322053</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>294.16479967999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.23802181000002065</v>
       </c>
       <c r="D58" s="5">
         <v>-0.96588576951025518</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>295.23566705000002</v>
       </c>
       <c r="C59" s="5">
         <v>1.0708673700000304</v>
       </c>
       <c r="D59" s="5">
         <v>4.4569735374887953</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>297.06060794000001</v>
       </c>
       <c r="C60" s="5">
         <v>1.8249408899999935</v>
       </c>
       <c r="D60" s="5">
         <v>7.6750076767966524</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>297.33824342000003</v>
       </c>
       <c r="C61" s="5">
         <v>0.27763548000001492</v>
       </c>
       <c r="D61" s="5">
         <v>1.1273137043971149</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>297.72458804000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.38634461999998848</v>
       </c>
       <c r="D62" s="5">
         <v>1.570403773904272</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>301.67407283</v>
       </c>
       <c r="C63" s="5">
         <v>3.9494847899999854</v>
       </c>
       <c r="D63" s="5">
         <v>17.133036981642302</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>302.92037922999998</v>
       </c>
       <c r="C64" s="5">
         <v>1.2463063999999804</v>
       </c>
       <c r="D64" s="5">
         <v>5.0717734520192792</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>302.52842721000002</v>
       </c>
       <c r="C65" s="5">
         <v>-0.39195201999996243</v>
       </c>
       <c r="D65" s="5">
         <v>-1.5416909979791615</v>
       </c>
       <c r="E65" s="5">
         <v>3.8543431515534854</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>302.98279521000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.45436799999998811</v>
       </c>
       <c r="D66" s="5">
         <v>1.8172446675948528</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>302.93117783999998</v>
       </c>
       <c r="C67" s="5">
         <v>-5.161737000003086E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-0.20424538693238903</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>304.23839772000002</v>
       </c>
       <c r="C68" s="5">
         <v>1.3072198800000479</v>
       </c>
       <c r="D68" s="5">
         <v>5.3029701018673991</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>303.82194204000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.41645568000001276</v>
       </c>
       <c r="D69" s="5">
         <v>-1.6303054195409006</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>305.93164526999999</v>
       </c>
       <c r="C70" s="5">
         <v>2.1097032299999796</v>
       </c>
       <c r="D70" s="5">
         <v>8.6583741549499891</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>306.48922420000002</v>
       </c>
       <c r="C71" s="5">
         <v>0.55757893000003378</v>
       </c>
       <c r="D71" s="5">
         <v>2.2091297240709462</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>306.67182866000002</v>
       </c>
       <c r="C72" s="5">
         <v>0.1826044599999932</v>
       </c>
       <c r="D72" s="5">
         <v>0.71730033974284346</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>308.14915858000001</v>
       </c>
       <c r="C73" s="5">
         <v>1.4773299199999883</v>
       </c>
       <c r="D73" s="5">
         <v>5.9364072375249988</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>309.67910009000002</v>
       </c>
       <c r="C74" s="5">
         <v>1.5299415100000147</v>
       </c>
       <c r="D74" s="5">
         <v>6.1233426696465365</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>308.35295001999998</v>
       </c>
       <c r="C75" s="5">
         <v>-1.3261500700000397</v>
       </c>
       <c r="D75" s="5">
         <v>-5.0194813136285816</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>308.78181258000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.42886256000002732</v>
       </c>
       <c r="D76" s="5">
         <v>1.6818067669637671</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>309.26242091</v>
       </c>
       <c r="C77" s="5">
         <v>0.48060832999999548</v>
       </c>
       <c r="D77" s="5">
         <v>1.8838312684829051</v>
       </c>
       <c r="E77" s="5">
         <v>2.225904442138793</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>310.63530308999998</v>
       </c>
       <c r="C78" s="5">
         <v>1.3728821799999764</v>
       </c>
       <c r="D78" s="5">
         <v>5.459064914702072</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>311.09241973000002</v>
       </c>
       <c r="C79" s="5">
         <v>0.45711664000003793</v>
       </c>
       <c r="D79" s="5">
         <v>1.7802273153065373</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>311.26452288000002</v>
       </c>
       <c r="C80" s="5">
         <v>0.1721031499999981</v>
       </c>
       <c r="D80" s="5">
         <v>0.66589000977701485</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>313.51959750999998</v>
       </c>
       <c r="C81" s="5">
         <v>2.2550746299999673</v>
       </c>
       <c r="D81" s="5">
         <v>9.048784769324536</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>313.87326818999998</v>
       </c>
       <c r="C82" s="5">
         <v>0.35367067999999335</v>
       </c>
       <c r="D82" s="5">
         <v>1.3621091200829882</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>314.38515481000002</v>
       </c>
       <c r="C83" s="5">
         <v>0.51188662000004115</v>
       </c>
       <c r="D83" s="5">
         <v>1.9746945232537838</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>315.11586620999998</v>
       </c>
       <c r="C84" s="5">
         <v>0.73071139999996149</v>
       </c>
       <c r="D84" s="5">
         <v>2.8250384634852299</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>316.01597550000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.9001092900000458</v>
       </c>
       <c r="D85" s="5">
         <v>3.4820940178334814</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>316.90740268000002</v>
       </c>
       <c r="C86" s="5">
         <v>0.89142717999999377</v>
       </c>
       <c r="D86" s="5">
         <v>3.4380090483989934</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>319.41354279000001</v>
       </c>
       <c r="C87" s="5">
         <v>2.5061401099999898</v>
       </c>
       <c r="D87" s="5">
         <v>9.9135667453533305</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>321.28479184999998</v>
       </c>
       <c r="C88" s="5">
         <v>1.8712490599999683</v>
       </c>
       <c r="D88" s="5">
         <v>7.261066930603377</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>321.12362456</v>
       </c>
       <c r="C89" s="5">
         <v>-0.16116728999998031</v>
       </c>
       <c r="D89" s="5">
         <v>-0.60030245514658409</v>
       </c>
       <c r="E89" s="5">
         <v>3.8353200544374522</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>321.7936613</v>
       </c>
       <c r="C90" s="5">
         <v>0.67003674000000046</v>
       </c>
       <c r="D90" s="5">
         <v>2.532780781563182</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>323.68575392000002</v>
       </c>
       <c r="C91" s="5">
         <v>1.8920926200000281</v>
       </c>
       <c r="D91" s="5">
         <v>7.2885080998023488</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>324.32187907999997</v>
       </c>
       <c r="C92" s="5">
         <v>0.63612515999994912</v>
       </c>
       <c r="D92" s="5">
         <v>2.3839648567237415</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>324.78535373</v>
       </c>
       <c r="C93" s="5">
         <v>0.4634746500000233</v>
       </c>
       <c r="D93" s="5">
         <v>1.7284121039726541</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>326.57056187000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.7852081400000088</v>
       </c>
       <c r="D94" s="5">
         <v>6.7989946767536225</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>327.41838114000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.84781927000000223</v>
       </c>
       <c r="D95" s="5">
         <v>3.160225114690518</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>326.85949409</v>
       </c>
       <c r="C96" s="5">
         <v>-0.55888705000000982</v>
       </c>
       <c r="D96" s="5">
         <v>-2.0292195999336848</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>327.76434067000002</v>
       </c>
       <c r="C97" s="5">
         <v>0.90484658000002582</v>
       </c>
       <c r="D97" s="5">
         <v>3.3730141058427199</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>328.37878789000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.61444721999998819</v>
       </c>
       <c r="D98" s="5">
         <v>2.2729342122331797</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>328.33618826999998</v>
       </c>
       <c r="C99" s="5">
         <v>-4.2599620000032701E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-0.15556146715942631</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>329.29743668999998</v>
       </c>
       <c r="C100" s="5">
         <v>0.96124842000000399</v>
       </c>
       <c r="D100" s="5">
         <v>3.5702862410103897</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>329.71751304999998</v>
       </c>
       <c r="C101" s="5">
         <v>0.42007635999999593</v>
       </c>
       <c r="D101" s="5">
         <v>1.54159574557311</v>
       </c>
       <c r="E101" s="5">
         <v>2.6761931644784021</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>330.27057418999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.55306114000001116</v>
       </c>
       <c r="D102" s="5">
         <v>2.0315284411290824</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>330.69999238999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.42941819999998643</v>
       </c>
       <c r="D103" s="5">
         <v>1.5714474025389613</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>330.28304004</v>
       </c>
       <c r="C104" s="5">
         <v>-0.4169523499999741</v>
       </c>
       <c r="D104" s="5">
         <v>-1.5025332522579538</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>333.09517804000001</v>
       </c>
       <c r="C105" s="5">
         <v>2.8121380000000045</v>
       </c>
       <c r="D105" s="5">
         <v>10.709494922517958</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>333.35230768000002</v>
       </c>
       <c r="C106" s="5">
         <v>0.25712964000001648</v>
       </c>
       <c r="D106" s="5">
         <v>0.93027155911495907</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>331.98370983000001</v>
       </c>
       <c r="C107" s="5">
         <v>-1.3685978500000147</v>
       </c>
       <c r="D107" s="5">
         <v>-4.8169331830102742</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>334.99672169000002</v>
       </c>
       <c r="C108" s="5">
         <v>3.013011860000006</v>
       </c>
       <c r="D108" s="5">
         <v>11.451366859670099</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>335.30979660999998</v>
       </c>
       <c r="C109" s="5">
         <v>0.31307491999996273</v>
       </c>
       <c r="D109" s="5">
         <v>1.1272558399842758</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>336.08862261000002</v>
       </c>
       <c r="C110" s="5">
         <v>0.77882600000003777</v>
       </c>
       <c r="D110" s="5">
         <v>2.8231308024114554</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>337.60038551000002</v>
       </c>
       <c r="C111" s="5">
         <v>1.5117629000000079</v>
       </c>
       <c r="D111" s="5">
         <v>5.5332897890244981</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>337.95144928000002</v>
       </c>
       <c r="C112" s="5">
         <v>0.35106376999999611</v>
       </c>
       <c r="D112" s="5">
         <v>1.2550172817231031</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>339.02049485999999</v>
       </c>
       <c r="C113" s="5">
         <v>1.0690455799999654</v>
       </c>
       <c r="D113" s="5">
         <v>3.862717863930798</v>
       </c>
       <c r="E113" s="5">
         <v>2.8215006609579873</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>338.79782814999999</v>
       </c>
       <c r="C114" s="5">
         <v>-0.2226667099999986</v>
       </c>
       <c r="D114" s="5">
         <v>-0.78531221884009517</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>339.05719472999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.25936658000000534</v>
       </c>
       <c r="D115" s="5">
         <v>0.92253758082765369</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>338.80108702000001</v>
       </c>
       <c r="C116" s="5">
         <v>-0.25610770999998067</v>
       </c>
       <c r="D116" s="5">
         <v>-0.90266682266784137</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>338.57239973999998</v>
       </c>
       <c r="C117" s="5">
         <v>-0.22868728000003102</v>
       </c>
       <c r="D117" s="5">
         <v>-0.80698748848770929</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>339.55328023999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.98088050000001203</v>
       </c>
       <c r="D118" s="5">
         <v>3.5324622806731876</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>339.89921048999997</v>
       </c>
       <c r="C119" s="5">
         <v>0.34593024999998079</v>
       </c>
       <c r="D119" s="5">
         <v>1.2294101088636378</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>342.59520827</v>
       </c>
       <c r="C120" s="5">
         <v>2.6959977800000274</v>
       </c>
       <c r="D120" s="5">
         <v>9.9445086767838475</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>344.16446934999999</v>
       </c>
       <c r="C121" s="5">
         <v>1.5692610799999898</v>
       </c>
       <c r="D121" s="5">
         <v>5.6372244276369443</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>344.96930485000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.80483550000002424</v>
       </c>
       <c r="D122" s="5">
         <v>2.8426001138805779</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>345.47722045</v>
       </c>
       <c r="C123" s="5">
         <v>0.50791559999998981</v>
       </c>
       <c r="D123" s="5">
         <v>1.7811981837852819</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>346.02754671999998</v>
       </c>
       <c r="C124" s="5">
         <v>0.55032626999997092</v>
       </c>
       <c r="D124" s="5">
         <v>1.9283707804723882</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>346.65315693999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.62561021999999866</v>
       </c>
       <c r="D125" s="5">
         <v>2.1912782249193796</v>
       </c>
       <c r="E125" s="5">
         <v>2.251386625800289</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>346.84887651000003</v>
       </c>
       <c r="C126" s="5">
         <v>0.19571957000005114</v>
       </c>
       <c r="D126" s="5">
         <v>0.67962507246068782</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>347.12914487</v>
       </c>
       <c r="C127" s="5">
         <v>0.28026835999997957</v>
       </c>
       <c r="D127" s="5">
         <v>0.97397103000127494</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>347.68917370999998</v>
       </c>
       <c r="C128" s="5">
         <v>0.56002883999997266</v>
       </c>
       <c r="D128" s="5">
         <v>1.9532497457909193</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>348.13102559999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.44185189000000946</v>
       </c>
       <c r="D129" s="5">
         <v>1.5356935418546991</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>348.37621443</v>
       </c>
       <c r="C130" s="5">
         <v>0.24518883000001779</v>
       </c>
       <c r="D130" s="5">
         <v>0.84844206859167048</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>349.27976852</v>
       </c>
       <c r="C131" s="5">
         <v>0.90355409000000009</v>
       </c>
       <c r="D131" s="5">
         <v>3.1571223303608065</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>350.24347308</v>
       </c>
       <c r="C132" s="5">
         <v>0.96370455999999649</v>
       </c>
       <c r="D132" s="5">
         <v>3.3616522528213677</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>351.09358801000002</v>
       </c>
       <c r="C133" s="5">
         <v>0.85011493000001792</v>
       </c>
       <c r="D133" s="5">
         <v>2.9518528667368704</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>353.09417979</v>
       </c>
       <c r="C134" s="5">
         <v>2.0005917799999793</v>
       </c>
       <c r="D134" s="5">
         <v>7.0562263385039348</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>354.12542070000001</v>
       </c>
       <c r="C135" s="5">
         <v>1.0312409100000082</v>
       </c>
       <c r="D135" s="5">
         <v>3.5615481752112155</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>353.90800711000003</v>
       </c>
       <c r="C136" s="5">
         <v>-0.21741358999997829</v>
       </c>
       <c r="D136" s="5">
         <v>-0.73425155340927084</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>353.99021441000002</v>
       </c>
       <c r="C137" s="5">
         <v>8.2207299999993211E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.27909763486442252</v>
       </c>
       <c r="E137" s="5">
         <v>2.116541367967395</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>359.04581959000001</v>
       </c>
       <c r="C138" s="5">
         <v>5.0556051799999864</v>
       </c>
       <c r="D138" s="5">
         <v>18.55050662923421</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>358.97488335000003</v>
       </c>
       <c r="C139" s="5">
         <v>-7.0936239999980444E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-0.23682506985082119</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>359.16814062999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.19325727999995479</v>
       </c>
       <c r="D140" s="5">
         <v>0.64794685119697881</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>359.25571072999998</v>
       </c>
       <c r="C141" s="5">
         <v>8.7570099999993545E-2</v>
       </c>
       <c r="D141" s="5">
         <v>0.29296905230791204</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>359.69216509</v>
       </c>
       <c r="C142" s="5">
         <v>0.43645436000002746</v>
       </c>
       <c r="D142" s="5">
         <v>1.4676427492166688</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>359.90988011000002</v>
       </c>
       <c r="C143" s="5">
         <v>0.21771502000001419</v>
       </c>
       <c r="D143" s="5">
         <v>0.72876072158616356</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>355.83822909000003</v>
       </c>
       <c r="C144" s="5">
         <v>-4.0716510199999902</v>
       </c>
       <c r="D144" s="5">
         <v>-12.761935089995369</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>357.19985403999999</v>
       </c>
       <c r="C145" s="5">
         <v>1.361624949999964</v>
       </c>
       <c r="D145" s="5">
         <v>4.689716220479534</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>356.01869468000001</v>
       </c>
       <c r="C146" s="5">
         <v>-1.181159359999981</v>
       </c>
       <c r="D146" s="5">
         <v>-3.8966847918684544</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>355.36512526000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.65356941999999663</v>
       </c>
       <c r="D147" s="5">
         <v>-2.1808204456462366</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>355.95584126</v>
       </c>
       <c r="C148" s="5">
         <v>0.59071599999998625</v>
       </c>
       <c r="D148" s="5">
         <v>2.0130732116417471</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>355.34870660000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.60713465999998562</v>
       </c>
       <c r="D149" s="5">
         <v>-2.0276830525759237</v>
       </c>
       <c r="E149" s="5">
         <v>0.38376546432623559</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>355.98637396999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.6376673699999742</v>
       </c>
       <c r="D150" s="5">
         <v>2.1747609001065982</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>357.03271698999998</v>
       </c>
       <c r="C151" s="5">
         <v>1.0463430199999948</v>
       </c>
       <c r="D151" s="5">
         <v>3.5847160698854186</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>357.72541436</v>
       </c>
       <c r="C152" s="5">
         <v>0.69269737000001896</v>
       </c>
       <c r="D152" s="5">
         <v>2.3531861541753019</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>358.26603105999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.54061669999998685</v>
       </c>
       <c r="D153" s="5">
         <v>1.8286639916471392</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>360.01820464000002</v>
       </c>
       <c r="C154" s="5">
         <v>1.7521735800000329</v>
       </c>
       <c r="D154" s="5">
         <v>6.0293138796132517</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>359.36700897999998</v>
       </c>
       <c r="C155" s="5">
         <v>-0.6511956600000417</v>
       </c>
       <c r="D155" s="5">
         <v>-2.1490788528733096</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>357.65097154</v>
       </c>
       <c r="C156" s="5">
         <v>-1.7160374399999796</v>
       </c>
       <c r="D156" s="5">
         <v>-5.5820755306439267</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>359.53094512000001</v>
       </c>
       <c r="C157" s="5">
         <v>1.8799735800000121</v>
       </c>
       <c r="D157" s="5">
         <v>6.4933299957220525</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>360.87319635</v>
       </c>
       <c r="C158" s="5">
         <v>1.342251229999988</v>
       </c>
       <c r="D158" s="5">
         <v>4.5731519982180613</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>360.97344828000001</v>
       </c>
       <c r="C159" s="5">
         <v>0.10025193000001309</v>
       </c>
       <c r="D159" s="5">
         <v>0.33387433572948932</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>362.46191619000001</v>
       </c>
       <c r="C160" s="5">
         <v>1.4884679099999971</v>
       </c>
       <c r="D160" s="5">
         <v>5.0619571233790683</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>362.11172469000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.35019149999999399</v>
       </c>
       <c r="D161" s="5">
         <v>-1.1532355163761276</v>
       </c>
       <c r="E161" s="5">
         <v>1.9032060520802307</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>361.39436805999998</v>
       </c>
       <c r="C162" s="5">
         <v>-0.71735663000004024</v>
       </c>
       <c r="D162" s="5">
         <v>-2.3515126237796946</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>360.13068985000001</v>
       </c>
       <c r="C163" s="5">
         <v>-1.2636782099999664</v>
       </c>
       <c r="D163" s="5">
         <v>-4.1162453356770374</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>360.24230825000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.11161839999999756</v>
       </c>
       <c r="D164" s="5">
         <v>0.37256097812985445</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>358.22272411</v>
       </c>
       <c r="C165" s="5">
         <v>-2.0195841400000063</v>
       </c>
       <c r="D165" s="5">
         <v>-6.5238136886519804</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>358.29461049000003</v>
       </c>
       <c r="C166" s="5">
         <v>7.1886380000023564E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.24107607984034107</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>358.6077343</v>
       </c>
       <c r="C167" s="5">
         <v>0.31312380999997913</v>
       </c>
       <c r="D167" s="5">
         <v>1.0537694618936166</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>357.82400059000003</v>
       </c>
       <c r="C168" s="5">
         <v>-0.7837337099999786</v>
       </c>
       <c r="D168" s="5">
         <v>-2.5912928099605104</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>358.51709253000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.69309193999998797</v>
       </c>
       <c r="D169" s="5">
         <v>2.3492785350595069</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>357.90206004999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.61503248000002486</v>
       </c>
       <c r="D170" s="5">
         <v>-2.0392754376283961</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>357.00493211000003</v>
       </c>
       <c r="C171" s="5">
         <v>-0.89712793999996165</v>
       </c>
       <c r="D171" s="5">
         <v>-2.9668311369345779</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>356.71712193000002</v>
       </c>
       <c r="C172" s="5">
         <v>-0.28781018000000813</v>
       </c>
       <c r="D172" s="5">
         <v>-0.96313780618173528</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>358.08358139000001</v>
       </c>
       <c r="C173" s="5">
         <v>1.3664594599999873</v>
       </c>
       <c r="D173" s="5">
         <v>4.6948785269255833</v>
       </c>
       <c r="E173" s="5">
         <v>-1.1124034449446429</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>359.54125395</v>
       </c>
       <c r="C174" s="5">
         <v>1.4576725599999918</v>
       </c>
       <c r="D174" s="5">
         <v>4.995779749760576</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>359.77261694999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.23136299999998755</v>
       </c>
       <c r="D175" s="5">
         <v>0.77493283969631843</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>360.35666504</v>
       </c>
       <c r="C176" s="5">
         <v>0.58404809000001023</v>
       </c>
       <c r="D176" s="5">
         <v>1.9655452813235774</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>359.71244856999999</v>
       </c>
       <c r="C177" s="5">
         <v>-0.64421647000000348</v>
       </c>
       <c r="D177" s="5">
         <v>-2.1242948355608915</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>357.81625613</v>
       </c>
       <c r="C178" s="5">
         <v>-1.896192439999993</v>
       </c>
       <c r="D178" s="5">
         <v>-6.1454794545112046</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>357.05748301</v>
       </c>
       <c r="C179" s="5">
         <v>-0.75877312000000074</v>
       </c>
       <c r="D179" s="5">
         <v>-2.515209543888508</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>357.13820836999997</v>
       </c>
       <c r="C180" s="5">
         <v>8.0725359999973989E-2</v>
       </c>
       <c r="D180" s="5">
         <v>0.27163967344359108</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>355.94857409999997</v>
       </c>
       <c r="C181" s="5">
         <v>-1.1896342699999991</v>
       </c>
       <c r="D181" s="5">
         <v>-3.9247986827088743</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>354.40817189000001</v>
       </c>
       <c r="C182" s="5">
         <v>-1.5404022099999679</v>
       </c>
       <c r="D182" s="5">
         <v>-5.0712775086606658</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>353.8831844</v>
       </c>
       <c r="C183" s="5">
         <v>-0.52498749000000089</v>
       </c>
       <c r="D183" s="5">
         <v>-1.7631580992835572</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>351.44270587</v>
       </c>
       <c r="C184" s="5">
         <v>-2.4404785300000071</v>
       </c>
       <c r="D184" s="5">
         <v>-7.9687566584799807</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>351.35634377000002</v>
       </c>
       <c r="C185" s="5">
         <v>-8.6362099999973907E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-0.29448489313191883</v>
       </c>
       <c r="E185" s="5">
         <v>-1.8786780432340278</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>351.42102034999999</v>
       </c>
       <c r="C186" s="5">
         <v>6.4676579999968453E-2</v>
       </c>
       <c r="D186" s="5">
         <v>0.22111603125332113</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>350.57921393999999</v>
       </c>
       <c r="C187" s="5">
         <v>-0.84180641000000378</v>
       </c>
       <c r="D187" s="5">
         <v>-2.8369519128276788</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>351.37738733999998</v>
       </c>
       <c r="C188" s="5">
         <v>0.79817339999999604</v>
       </c>
       <c r="D188" s="5">
         <v>2.7665452069834062</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>351.71094077999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.33355344000000287</v>
       </c>
       <c r="D189" s="5">
         <v>1.1450951346900107</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>351.36760753999999</v>
       </c>
       <c r="C190" s="5">
         <v>-0.34333323999999266</v>
       </c>
       <c r="D190" s="5">
         <v>-1.1651472810588204</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>351.11900127000001</v>
       </c>
       <c r="C191" s="5">
         <v>-0.24860626999998203</v>
       </c>
       <c r="D191" s="5">
         <v>-0.84575049146837777</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>352.35481792000002</v>
       </c>
       <c r="C192" s="5">
         <v>1.2358166500000038</v>
       </c>
       <c r="D192" s="5">
         <v>4.3063095785780936</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>351.33688459000001</v>
       </c>
       <c r="C193" s="5">
         <v>-1.0179333300000053</v>
       </c>
       <c r="D193" s="5">
         <v>-3.4121762060526639</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>351.33214143999999</v>
       </c>
       <c r="C194" s="5">
         <v>-4.7431500000243432E-3</v>
       </c>
       <c r="D194" s="5">
         <v>-1.6199145734197007E-2</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>349.54824057000002</v>
       </c>
       <c r="C195" s="5">
         <v>-1.7839008699999681</v>
       </c>
       <c r="D195" s="5">
         <v>-5.9257310935209917</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>349.38458362</v>
       </c>
       <c r="C196" s="5">
         <v>-0.16365695000001779</v>
       </c>
       <c r="D196" s="5">
         <v>-0.56039021460237981</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>349.82304742999997</v>
       </c>
       <c r="C197" s="5">
         <v>0.43846380999997336</v>
       </c>
       <c r="D197" s="5">
         <v>1.5163905706197855</v>
       </c>
       <c r="E197" s="5">
         <v>-0.4363935267392649</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>349.18918280999998</v>
       </c>
       <c r="C198" s="5">
         <v>-0.6338646199999971</v>
       </c>
       <c r="D198" s="5">
         <v>-2.1528107142245068</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>348.81147082000001</v>
       </c>
       <c r="C199" s="5">
         <v>-0.37771198999996614</v>
       </c>
       <c r="D199" s="5">
         <v>-1.2903250806698852</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>349.35951297999998</v>
       </c>
       <c r="C200" s="5">
         <v>0.54804215999996586</v>
       </c>
       <c r="D200" s="5">
         <v>1.9017823715264948</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>350.64721261</v>
       </c>
       <c r="C201" s="5">
         <v>1.2876996300000201</v>
       </c>
       <c r="D201" s="5">
         <v>4.5138410843812649</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>350.92214910000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.27493649000001597</v>
       </c>
       <c r="D202" s="5">
         <v>0.94496771423264736</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>351.07629079999998</v>
       </c>
       <c r="C203" s="5">
         <v>0.1541416999999683</v>
       </c>
       <c r="D203" s="5">
         <v>0.52837233961748886</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>349.52018530999999</v>
       </c>
       <c r="C204" s="5">
         <v>-1.5561054899999931</v>
       </c>
       <c r="D204" s="5">
         <v>-5.1910955868524571</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>349.85932889999998</v>
       </c>
       <c r="C205" s="5">
         <v>0.33914358999999195</v>
       </c>
       <c r="D205" s="5">
         <v>1.1706083386518351</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>351.40068688000002</v>
       </c>
       <c r="C206" s="5">
         <v>1.5413579800000434</v>
       </c>
       <c r="D206" s="5">
         <v>5.4167852394414684</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>352.20601852999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.80533164999997098</v>
       </c>
       <c r="D207" s="5">
         <v>2.7850621121660923</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>352.91647968000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.71046115000001464</v>
       </c>
       <c r="D208" s="5">
         <v>2.4476466737515468</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>353.31576733999998</v>
       </c>
       <c r="C209" s="5">
         <v>0.3992876599999704</v>
       </c>
       <c r="D209" s="5">
         <v>1.3661533375629586</v>
       </c>
       <c r="E209" s="5">
         <v>0.99842475664755348</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>353.31468418999998</v>
       </c>
       <c r="C210" s="5">
         <v>-1.0831499999994776E-3</v>
       </c>
       <c r="D210" s="5">
         <v>-3.6787435052532125E-3</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>354.87018716</v>
       </c>
       <c r="C211" s="5">
         <v>1.5555029700000205</v>
       </c>
       <c r="D211" s="5">
         <v>5.412942231550133</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>355.08592999000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.2157428300000106</v>
       </c>
       <c r="D212" s="5">
         <v>0.73198262824398785</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>355.48376482999998</v>
       </c>
       <c r="C213" s="5">
         <v>0.39783483999997316</v>
       </c>
       <c r="D213" s="5">
         <v>1.3527842187248451</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>356.94476529999997</v>
       </c>
       <c r="C214" s="5">
         <v>1.4610004699999877</v>
       </c>
       <c r="D214" s="5">
         <v>5.0448959597636955</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>358.12125464000002</v>
       </c>
       <c r="C215" s="5">
         <v>1.176489340000046</v>
       </c>
       <c r="D215" s="5">
         <v>4.0276913670707293</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>358.39533517000001</v>
       </c>
       <c r="C216" s="5">
         <v>0.274080529999992</v>
       </c>
       <c r="D216" s="5">
         <v>0.92227031233376167</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>359.72999317</v>
       </c>
       <c r="C217" s="5">
         <v>1.3346579999999904</v>
       </c>
       <c r="D217" s="5">
         <v>4.5614540067911102</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>360.29599280999997</v>
       </c>
       <c r="C218" s="5">
         <v>0.56599963999997271</v>
       </c>
       <c r="D218" s="5">
         <v>1.9045064649290788</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>361.84284979</v>
       </c>
       <c r="C219" s="5">
         <v>1.5468569800000296</v>
       </c>
       <c r="D219" s="5">
         <v>5.2753656236137925</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>362.63158607000003</v>
       </c>
       <c r="C220" s="5">
         <v>0.78873628000002327</v>
       </c>
       <c r="D220" s="5">
         <v>2.6473192999100004</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>362.97543833999998</v>
       </c>
       <c r="C221" s="5">
         <v>0.34385226999995666</v>
       </c>
       <c r="D221" s="5">
         <v>1.1438094641046392</v>
       </c>
       <c r="E221" s="5">
         <v>2.7340050722119091</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>363.93521088</v>
       </c>
       <c r="C222" s="5">
         <v>0.95977254000001722</v>
       </c>
       <c r="D222" s="5">
         <v>3.2195707851891742</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>364.40424684999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.46903596999999309</v>
       </c>
       <c r="D223" s="5">
         <v>1.5575573945874943</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>363.29454353</v>
       </c>
       <c r="C224" s="5">
         <v>-1.1097033199999942</v>
       </c>
       <c r="D224" s="5">
         <v>-3.5937157349919091</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>365.18939402000001</v>
       </c>
       <c r="C225" s="5">
         <v>1.8948504900000103</v>
       </c>
       <c r="D225" s="5">
         <v>6.4415946452701878</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>365.48885987</v>
       </c>
       <c r="C226" s="5">
         <v>0.29946584999999004</v>
       </c>
       <c r="D226" s="5">
         <v>0.98848496316830126</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>365.23820654999997</v>
       </c>
       <c r="C227" s="5">
         <v>-0.25065332000002627</v>
       </c>
       <c r="D227" s="5">
         <v>-0.81986641604676613</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>367.29684972000001</v>
       </c>
       <c r="C228" s="5">
         <v>2.0586431700000389</v>
       </c>
       <c r="D228" s="5">
         <v>6.9773960545546521</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>368.50531208000001</v>
       </c>
       <c r="C229" s="5">
         <v>1.2084623599999986</v>
       </c>
       <c r="D229" s="5">
         <v>4.0204170947081286</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>365.51473367</v>
       </c>
       <c r="C230" s="5">
         <v>-2.9905784100000119</v>
       </c>
       <c r="D230" s="5">
         <v>-9.315383400975275</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>368.48758146</v>
       </c>
       <c r="C231" s="5">
         <v>2.972847790000003</v>
       </c>
       <c r="D231" s="5">
         <v>10.208634129663196</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>368.25796086999998</v>
       </c>
       <c r="C232" s="5">
         <v>-0.22962059000002455</v>
       </c>
       <c r="D232" s="5">
         <v>-0.74521451864125732</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>367.67727731999997</v>
       </c>
       <c r="C233" s="5">
         <v>-0.58068355000000338</v>
       </c>
       <c r="D233" s="5">
         <v>-1.8758824825634401</v>
       </c>
       <c r="E233" s="5">
         <v>1.2953600941989274</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>367.12457644</v>
       </c>
       <c r="C234" s="5">
         <v>-0.55270087999997486</v>
       </c>
       <c r="D234" s="5">
         <v>-1.7890280014260518</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>367.17806303999998</v>
       </c>
       <c r="C235" s="5">
         <v>5.3486599999985174E-2</v>
       </c>
       <c r="D235" s="5">
         <v>0.17496887861250254</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>365.32579648000001</v>
       </c>
       <c r="C236" s="5">
         <v>-1.8522665599999755</v>
       </c>
       <c r="D236" s="5">
         <v>-5.8883560399205841</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>364.14719981000002</v>
       </c>
       <c r="C237" s="5">
         <v>-1.1785966699999904</v>
       </c>
       <c r="D237" s="5">
         <v>-3.8034229900476224</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>364.08827398</v>
       </c>
       <c r="C238" s="5">
         <v>-5.8925830000021051E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-0.19400972183386545</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>363.82345686999997</v>
       </c>
       <c r="C239" s="5">
         <v>-0.26481711000002406</v>
       </c>
       <c r="D239" s="5">
         <v>-0.86932863946588279</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>364.18845963000001</v>
       </c>
       <c r="C240" s="5">
         <v>0.36500276000003851</v>
       </c>
       <c r="D240" s="5">
         <v>1.210554819941656</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>363.16552849999999</v>
       </c>
       <c r="C241" s="5">
         <v>-1.0229311300000177</v>
       </c>
       <c r="D241" s="5">
         <v>-3.3189701638384528</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>361.90662294999998</v>
       </c>
       <c r="C242" s="5">
         <v>-1.2589055500000086</v>
       </c>
       <c r="D242" s="5">
         <v>-4.0813749456475641</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>361.77393145999997</v>
       </c>
       <c r="C243" s="5">
         <v>-0.13269149000001335</v>
       </c>
       <c r="D243" s="5">
         <v>-0.43908863508929086</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>363.14683475999999</v>
       </c>
       <c r="C244" s="5">
         <v>1.3729033000000186</v>
       </c>
       <c r="D244" s="5">
         <v>4.6501666303801148</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>362.53884277999998</v>
       </c>
       <c r="C245" s="5">
         <v>-0.60799198000000843</v>
       </c>
       <c r="D245" s="5">
         <v>-1.9906808770316919</v>
       </c>
       <c r="E245" s="5">
         <v>-1.3975393250989177</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>362.54650511</v>
       </c>
       <c r="C246" s="5">
         <v>7.6623300000164818E-3</v>
       </c>
       <c r="D246" s="5">
         <v>2.5365185260795009E-2</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>362.05690070999998</v>
       </c>
       <c r="C247" s="5">
         <v>-0.48960440000001881</v>
       </c>
       <c r="D247" s="5">
         <v>-1.6085688208258175</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>362.51576698999997</v>
       </c>
       <c r="C248" s="5">
         <v>0.45886627999999519</v>
       </c>
       <c r="D248" s="5">
         <v>1.5315109334300026</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>362.51450811000001</v>
       </c>
       <c r="C249" s="5">
         <v>-1.2588799999662115E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-4.1670660567483253E-3</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>363.48439831000002</v>
       </c>
       <c r="C250" s="5">
         <v>0.96989020000000892</v>
       </c>
       <c r="D250" s="5">
         <v>3.2582094724035615</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>363.23246046999998</v>
       </c>
       <c r="C251" s="5">
         <v>-0.25193784000003916</v>
       </c>
       <c r="D251" s="5">
         <v>-0.8285790457945863</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>363.30453757999999</v>
       </c>
       <c r="C252" s="5">
         <v>7.207711000000927E-2</v>
       </c>
       <c r="D252" s="5">
         <v>0.23837899962155795</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>363.94437226999997</v>
       </c>
       <c r="C253" s="5">
         <v>0.63983468999998649</v>
       </c>
       <c r="D253" s="5">
         <v>2.1339745804808352</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>364.44248878000002</v>
       </c>
       <c r="C254" s="5">
         <v>0.49811651000004531</v>
       </c>
       <c r="D254" s="5">
         <v>1.6548132544165206</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>364.91834532000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.47585653999999522</v>
       </c>
       <c r="D255" s="5">
         <v>1.5781544455993224</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>364.35279964</v>
       </c>
       <c r="C256" s="5">
         <v>-0.56554568000001382</v>
       </c>
       <c r="D256" s="5">
         <v>-1.8439737749614271</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>365.74376518999998</v>
       </c>
       <c r="C257" s="5">
         <v>1.3909655499999758</v>
       </c>
       <c r="D257" s="5">
         <v>4.6785857256122165</v>
       </c>
       <c r="E257" s="5">
         <v>0.88402180175348732</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>365.33419416999999</v>
       </c>
       <c r="C258" s="5">
         <v>-0.40957101999998713</v>
       </c>
       <c r="D258" s="5">
         <v>-1.3355508712174058</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>365.68588992000002</v>
       </c>
       <c r="C259" s="5">
         <v>0.35169575000003306</v>
       </c>
       <c r="D259" s="5">
         <v>1.1613383890279882</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>367.61347912999997</v>
       </c>
       <c r="C260" s="5">
         <v>1.927589209999951</v>
       </c>
       <c r="D260" s="5">
         <v>6.5120358009061574</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>368.99997029000002</v>
       </c>
       <c r="C261" s="5">
         <v>1.3864911600000482</v>
       </c>
       <c r="D261" s="5">
         <v>4.6209957273205537</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>369.22990712000001</v>
       </c>
       <c r="C262" s="5">
         <v>0.22993682999998555</v>
       </c>
       <c r="D262" s="5">
         <v>0.75033020206807244</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>370.20813145</v>
       </c>
       <c r="C263" s="5">
         <v>0.9782243299999891</v>
       </c>
       <c r="D263" s="5">
         <v>3.2259743082367898</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>371.36236281999999</v>
       </c>
       <c r="C264" s="5">
         <v>1.1542313699999909</v>
       </c>
       <c r="D264" s="5">
         <v>3.8061760428255154</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>372.01407577999998</v>
       </c>
       <c r="C265" s="5">
         <v>0.65171295999999757</v>
       </c>
       <c r="D265" s="5">
         <v>2.1263553596154505</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>374.66375016000001</v>
       </c>
       <c r="C266" s="5">
         <v>2.6496743800000218</v>
       </c>
       <c r="D266" s="5">
         <v>8.8899104206251458</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>373.46884977000002</v>
       </c>
       <c r="C267" s="5">
         <v>-1.1949003899999866</v>
       </c>
       <c r="D267" s="5">
         <v>-3.7606903231984345</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>374.51444980999997</v>
       </c>
       <c r="C268" s="5">
         <v>1.0456000399999539</v>
       </c>
       <c r="D268" s="5">
         <v>3.4118564411650176</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>375.38165844999997</v>
       </c>
       <c r="C269" s="5">
         <v>0.8672086400000012</v>
       </c>
       <c r="D269" s="5">
         <v>2.8143278684402695</v>
       </c>
       <c r="E269" s="5">
         <v>2.6351490243430975</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>378.30182933999998</v>
       </c>
       <c r="C270" s="5">
         <v>2.9201708900000085</v>
       </c>
       <c r="D270" s="5">
         <v>9.7449922761108088</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>378.23571349000002</v>
       </c>
       <c r="C271" s="5">
         <v>-6.6115849999960119E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-0.20952264772586826</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>379.64490740000002</v>
       </c>
       <c r="C272" s="5">
         <v>1.4091939099999991</v>
       </c>
       <c r="D272" s="5">
         <v>4.5636045666224367</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>382.64998840999999</v>
       </c>
       <c r="C273" s="5">
         <v>3.0050810099999694</v>
       </c>
       <c r="D273" s="5">
         <v>9.9232375758749214</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>383.76742032999999</v>
       </c>
       <c r="C274" s="5">
         <v>1.1174319200000014</v>
       </c>
       <c r="D274" s="5">
         <v>3.5611298367369759</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>386.00398517000002</v>
       </c>
       <c r="C275" s="5">
         <v>2.2365648400000282</v>
       </c>
       <c r="D275" s="5">
         <v>7.2220798103144634</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>386.88503756</v>
       </c>
       <c r="C276" s="5">
         <v>0.88105238999997937</v>
       </c>
       <c r="D276" s="5">
         <v>2.773642241382035</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>388.52095800000001</v>
       </c>
       <c r="C277" s="5">
         <v>1.6359204400000067</v>
       </c>
       <c r="D277" s="5">
         <v>5.1938141385694525</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>389.73225360999999</v>
       </c>
       <c r="C278" s="5">
         <v>1.2112956099999792</v>
       </c>
       <c r="D278" s="5">
         <v>3.8060759516530318</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>390.97307361999998</v>
       </c>
       <c r="C279" s="5">
         <v>1.2408200099999931</v>
       </c>
       <c r="D279" s="5">
         <v>3.8881461427526132</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>392.04185493</v>
       </c>
       <c r="C280" s="5">
         <v>1.0687813100000199</v>
       </c>
       <c r="D280" s="5">
         <v>3.3301458930287131</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>393.87476243999998</v>
       </c>
       <c r="C281" s="5">
         <v>1.8329075099999841</v>
       </c>
       <c r="D281" s="5">
         <v>5.7568791456986901</v>
       </c>
       <c r="E281" s="5">
         <v>4.9264804429604903</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>394.07183365999998</v>
       </c>
       <c r="C282" s="5">
         <v>0.19707121999999799</v>
       </c>
       <c r="D282" s="5">
         <v>0.60206276257288582</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>396.52899780000001</v>
       </c>
       <c r="C283" s="5">
         <v>2.4571641400000317</v>
       </c>
       <c r="D283" s="5">
         <v>7.7443962364330377</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>397.49224271999998</v>
       </c>
       <c r="C284" s="5">
         <v>0.96324491999996553</v>
       </c>
       <c r="D284" s="5">
         <v>2.9542934546406219</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>397.33254138000001</v>
       </c>
       <c r="C285" s="5">
         <v>-0.1597013399999696</v>
       </c>
       <c r="D285" s="5">
         <v>-0.48106270908241378</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>398.21916292999998</v>
       </c>
       <c r="C286" s="5">
         <v>0.88662154999997256</v>
       </c>
       <c r="D286" s="5">
         <v>2.7108304812375916</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>400.35857198000002</v>
       </c>
       <c r="C287" s="5">
         <v>2.1394090500000402</v>
       </c>
       <c r="D287" s="5">
         <v>6.6408791349528817</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>402.26055055</v>
       </c>
       <c r="C288" s="5">
         <v>1.9019785699999829</v>
       </c>
       <c r="D288" s="5">
         <v>5.852165157175504</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>402.45320886000002</v>
       </c>
       <c r="C289" s="5">
         <v>0.19265831000001299</v>
       </c>
       <c r="D289" s="5">
         <v>0.57624327695751099</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>403.23058184000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.77737297999999555</v>
       </c>
       <c r="D290" s="5">
         <v>2.3426871903762025</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>402.50991438</v>
       </c>
       <c r="C291" s="5">
         <v>-0.72066746000001558</v>
       </c>
       <c r="D291" s="5">
         <v>-2.1237242928159872</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>405.18991541999998</v>
       </c>
       <c r="C292" s="5">
         <v>2.6800010399999792</v>
       </c>
       <c r="D292" s="5">
         <v>8.2890513378504274</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>405.00318391000002</v>
       </c>
       <c r="C293" s="5">
         <v>-0.18673150999995869</v>
       </c>
       <c r="D293" s="5">
         <v>-0.5516196515409133</v>
       </c>
       <c r="E293" s="5">
         <v>2.825370531755067</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>407.76615864000001</v>
       </c>
       <c r="C294" s="5">
         <v>2.7629747299999963</v>
       </c>
       <c r="D294" s="5">
         <v>8.5007925002134055</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>408.76334077000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.99718212999999878</v>
       </c>
       <c r="D295" s="5">
         <v>2.9743643731573233</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>409.45482945999998</v>
       </c>
       <c r="C296" s="5">
         <v>0.69148868999997148</v>
       </c>
       <c r="D296" s="5">
         <v>2.0489865089263759</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>411.51104963</v>
       </c>
       <c r="C297" s="5">
         <v>2.0562201700000173</v>
       </c>
       <c r="D297" s="5">
         <v>6.195481446889195</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>413.38036392999999</v>
       </c>
       <c r="C298" s="5">
         <v>1.869314299999985</v>
       </c>
       <c r="D298" s="5">
         <v>5.5893474635947404</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>413.93407149000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.55370756000002075</v>
       </c>
       <c r="D299" s="5">
         <v>1.6192496742686302</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>414.86799465000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.93392316000000619</v>
       </c>
       <c r="D300" s="5">
         <v>2.7413060316147098</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>415.30829455999998</v>
       </c>
       <c r="C301" s="5">
         <v>0.44029990999996471</v>
       </c>
       <c r="D301" s="5">
         <v>1.281021807050986</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>413.66141814999997</v>
       </c>
       <c r="C302" s="5">
         <v>-1.6468764100000044</v>
       </c>
       <c r="D302" s="5">
         <v>-4.6560942704368058</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>416.19985530999998</v>
       </c>
       <c r="C303" s="5">
         <v>2.5384371600000009</v>
       </c>
       <c r="D303" s="5">
         <v>7.6175004177756467</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>417.28120983999997</v>
       </c>
       <c r="C304" s="5">
         <v>1.0813545299999987</v>
       </c>
       <c r="D304" s="5">
         <v>3.1627351082487154</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>417.50897881999998</v>
       </c>
       <c r="C305" s="5">
         <v>0.22776898000000756</v>
       </c>
       <c r="D305" s="5">
         <v>0.65697858624165217</v>
       </c>
       <c r="E305" s="5">
         <v>3.0878263200960321</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>416.49740408000002</v>
       </c>
       <c r="C306" s="5">
         <v>-1.0115747399999577</v>
       </c>
       <c r="D306" s="5">
         <v>-2.8690245547959736</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>416.58120982999998</v>
       </c>
       <c r="C307" s="5">
         <v>8.3805749999953605E-2</v>
       </c>
       <c r="D307" s="5">
         <v>0.24172604588328372</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>416.83763148000003</v>
       </c>
       <c r="C308" s="5">
         <v>0.25642165000004979</v>
       </c>
       <c r="D308" s="5">
         <v>0.74115163961130381</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>416.85573424</v>
       </c>
       <c r="C309" s="5">
         <v>1.810275999997657E-2</v>
       </c>
       <c r="D309" s="5">
         <v>5.2127015188552228E-2</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>417.58460246999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.72886822999998913</v>
       </c>
       <c r="D310" s="5">
         <v>2.1184841313846237</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>420.85876755999999</v>
       </c>
       <c r="C311" s="5">
         <v>3.2741650899999968</v>
       </c>
       <c r="D311" s="5">
         <v>9.8254090196371102</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>425.13722698999999</v>
       </c>
       <c r="C312" s="5">
         <v>4.2784594299999981</v>
       </c>
       <c r="D312" s="5">
         <v>12.904974471162678</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>424.23796085999999</v>
       </c>
       <c r="C313" s="5">
         <v>-0.89926613000000089</v>
       </c>
       <c r="D313" s="5">
         <v>-2.5089620985000671</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>421.34682493000003</v>
       </c>
       <c r="C314" s="5">
         <v>-2.8911359299999617</v>
       </c>
       <c r="D314" s="5">
         <v>-7.8782057855606329</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>422.77491436999998</v>
       </c>
       <c r="C315" s="5">
         <v>1.4280894399999511</v>
       </c>
       <c r="D315" s="5">
         <v>4.1438947757008515</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>421.37744852999998</v>
       </c>
       <c r="C316" s="5">
         <v>-1.3974658399999953</v>
       </c>
       <c r="D316" s="5">
         <v>-3.8952293755252776</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>422.09168255999998</v>
       </c>
       <c r="C317" s="5">
         <v>0.71423403000000008</v>
       </c>
       <c r="D317" s="5">
         <v>2.0530673475418038</v>
       </c>
       <c r="E317" s="5">
         <v>1.0976299846178206</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>423.94743575000001</v>
       </c>
       <c r="C318" s="5">
         <v>1.8557531900000299</v>
       </c>
       <c r="D318" s="5">
         <v>5.4053418817775478</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>423.66899538000001</v>
       </c>
       <c r="C319" s="5">
         <v>-0.27844036999999844</v>
       </c>
       <c r="D319" s="5">
         <v>-0.78529573437037259</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>422.55057213999999</v>
       </c>
       <c r="C320" s="5">
         <v>-1.1184232400000269</v>
       </c>
       <c r="D320" s="5">
         <v>-3.1222299664059872</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>421.93208877000001</v>
       </c>
       <c r="C321" s="5">
         <v>-0.61848336999997855</v>
       </c>
       <c r="D321" s="5">
         <v>-1.7423579000287126</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>425.32033711000003</v>
       </c>
       <c r="C322" s="5">
         <v>3.3882483400000183</v>
       </c>
       <c r="D322" s="5">
         <v>10.073588734072381</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>422.46330441999999</v>
       </c>
       <c r="C323" s="5">
         <v>-2.8570326900000396</v>
       </c>
       <c r="D323" s="5">
         <v>-7.7695968536206088</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>423.49351839000002</v>
       </c>
       <c r="C324" s="5">
         <v>1.0302139700000339</v>
       </c>
       <c r="D324" s="5">
         <v>2.9658747616509107</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>423.07129628000001</v>
       </c>
       <c r="C325" s="5">
         <v>-0.42222211000000698</v>
       </c>
       <c r="D325" s="5">
         <v>-1.1898586939644185</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>425.25469442999997</v>
       </c>
       <c r="C326" s="5">
         <v>2.1833981499999595</v>
       </c>
       <c r="D326" s="5">
         <v>6.3718382349585712</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>424.92039273</v>
       </c>
       <c r="C327" s="5">
         <v>-0.33430169999996906</v>
       </c>
       <c r="D327" s="5">
         <v>-0.93927731196018494</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>424.56279711000002</v>
       </c>
       <c r="C328" s="5">
         <v>-0.35759561999998368</v>
       </c>
       <c r="D328" s="5">
         <v>-1.0052097349202205</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>426.06717415000003</v>
       </c>
       <c r="C329" s="5">
         <v>1.5043770400000085</v>
       </c>
       <c r="D329" s="5">
         <v>4.3358789625687733</v>
       </c>
       <c r="E329" s="5">
         <v>0.94185499365648795</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>424.94124232000001</v>
       </c>
       <c r="C330" s="5">
         <v>-1.1259318300000132</v>
       </c>
       <c r="D330" s="5">
         <v>-3.1254519498971178</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>426.21787117999997</v>
       </c>
       <c r="C331" s="5">
         <v>1.2766288599999598</v>
       </c>
       <c r="D331" s="5">
         <v>3.6652664678352265</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>427.79499681999999</v>
       </c>
       <c r="C332" s="5">
         <v>1.5771256400000198</v>
       </c>
       <c r="D332" s="5">
         <v>4.5318281447955799</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>428.0870415</v>
       </c>
       <c r="C333" s="5">
         <v>0.29204468000000361</v>
       </c>
       <c r="D333" s="5">
         <v>0.82229214671636353</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>426.32388307000002</v>
       </c>
       <c r="C334" s="5">
         <v>-1.7631584299999759</v>
       </c>
       <c r="D334" s="5">
         <v>-4.831992775486194</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>426.33333325000001</v>
       </c>
       <c r="C335" s="5">
         <v>9.4501799999875402E-3</v>
       </c>
       <c r="D335" s="5">
         <v>2.6603244889500388E-2</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>424.84441134999997</v>
       </c>
       <c r="C336" s="5">
         <v>-1.4889219000000367</v>
       </c>
       <c r="D336" s="5">
         <v>-4.1112979864087134</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>425.56562805999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.72121671000002152</v>
       </c>
       <c r="D337" s="5">
         <v>2.0562506326288421</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>427.67260931999999</v>
       </c>
       <c r="C338" s="5">
         <v>2.1069812599999977</v>
       </c>
       <c r="D338" s="5">
         <v>6.1056991391725823</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>428.67208913000002</v>
       </c>
       <c r="C339" s="5">
         <v>0.99947981000002528</v>
       </c>
       <c r="D339" s="5">
         <v>2.8407543238523569</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>430.06106226999998</v>
       </c>
       <c r="C340" s="5">
         <v>1.3889731399999619</v>
       </c>
       <c r="D340" s="5">
         <v>3.9582571250996512</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>430.34252487999998</v>
       </c>
       <c r="C341" s="5">
         <v>0.2814626100000055</v>
       </c>
       <c r="D341" s="5">
         <v>0.78819869694799483</v>
       </c>
       <c r="E341" s="5">
         <v>1.0034452286847184</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>429.67935089999997</v>
       </c>
       <c r="C342" s="5">
         <v>-0.66317398000001049</v>
       </c>
       <c r="D342" s="5">
         <v>-1.8336516074539233</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>429.14724866</v>
       </c>
       <c r="C343" s="5">
         <v>-0.53210223999997197</v>
       </c>
       <c r="D343" s="5">
         <v>-1.4759647788768593</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>431.02986202</v>
       </c>
       <c r="C344" s="5">
         <v>1.8826133599999935</v>
       </c>
       <c r="D344" s="5">
         <v>5.3931348270613189</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>433.36822699999999</v>
       </c>
       <c r="C345" s="5">
         <v>2.3383649799999944</v>
       </c>
       <c r="D345" s="5">
         <v>6.7078805891719773</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>434.92857438999999</v>
       </c>
       <c r="C346" s="5">
         <v>1.560347390000004</v>
       </c>
       <c r="D346" s="5">
         <v>4.4072096470680444</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>436.15554082</v>
       </c>
       <c r="C347" s="5">
         <v>1.2269664300000045</v>
       </c>
       <c r="D347" s="5">
         <v>3.4383138036209182</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>435.68349468000002</v>
       </c>
       <c r="C348" s="5">
         <v>-0.47204613999997491</v>
       </c>
       <c r="D348" s="5">
         <v>-1.2910431609420514</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>437.42808450000001</v>
       </c>
       <c r="C349" s="5">
         <v>1.7445898199999874</v>
       </c>
       <c r="D349" s="5">
         <v>4.9123618686675918</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>438.57998614000002</v>
       </c>
       <c r="C350" s="5">
         <v>1.1519016400000055</v>
       </c>
       <c r="D350" s="5">
         <v>3.2061931578708736</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>443.20620173999998</v>
       </c>
       <c r="C351" s="5">
         <v>4.6262155999999663</v>
       </c>
       <c r="D351" s="5">
         <v>13.418586805751719</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>442.08004917</v>
       </c>
       <c r="C352" s="5">
         <v>-1.1261525699999879</v>
       </c>
       <c r="D352" s="5">
         <v>-3.0068542524996356</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>440.77644244999999</v>
       </c>
       <c r="C353" s="5">
         <v>-1.3036067200000048</v>
       </c>
       <c r="D353" s="5">
         <v>-3.4817334109380926</v>
       </c>
       <c r="E353" s="5">
         <v>2.4245611267232903</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>442.00073202999999</v>
       </c>
       <c r="C354" s="5">
         <v>1.2242895800000042</v>
       </c>
       <c r="D354" s="5">
         <v>3.3844827511743114</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>442.69785185000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.69711982000001171</v>
       </c>
       <c r="D355" s="5">
         <v>1.9091342000169043</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>443.05940005999997</v>
       </c>
       <c r="C356" s="5">
         <v>0.36154820999996673</v>
       </c>
       <c r="D356" s="5">
         <v>0.98444565010442631</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>443.83677442999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.77737437000001819</v>
       </c>
       <c r="D357" s="5">
         <v>2.1259094646207011</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>446.88407154999999</v>
       </c>
       <c r="C358" s="5">
         <v>3.0472971199999961</v>
       </c>
       <c r="D358" s="5">
         <v>8.5573178223364401</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>446.27849395999999</v>
       </c>
       <c r="C359" s="5">
         <v>-0.60557758999999578</v>
       </c>
       <c r="D359" s="5">
         <v>-1.6140682106947413</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>447.51809653999999</v>
       </c>
       <c r="C360" s="5">
         <v>1.2396025799999961</v>
       </c>
       <c r="D360" s="5">
         <v>3.3845676913297984</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>447.65666157999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.13856504000000314</v>
       </c>
       <c r="D361" s="5">
         <v>0.37218943204058164</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>446.94310172000002</v>
       </c>
       <c r="C362" s="5">
         <v>-0.71355985999997529</v>
       </c>
       <c r="D362" s="5">
         <v>-1.8961064682587958</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>446.62935685000002</v>
       </c>
       <c r="C363" s="5">
         <v>-0.31374486999999363</v>
       </c>
       <c r="D363" s="5">
         <v>-0.83913061494720331</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>448.26288793999998</v>
       </c>
       <c r="C364" s="5">
         <v>1.6335310899999627</v>
       </c>
       <c r="D364" s="5">
         <v>4.4783313940426117</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>451.06249364000001</v>
       </c>
       <c r="C365" s="5">
         <v>2.7996057000000292</v>
       </c>
       <c r="D365" s="5">
         <v>7.7574191430580086</v>
       </c>
       <c r="E365" s="5">
         <v>2.3336209015224041</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>452.09289801</v>
       </c>
       <c r="C366" s="5">
         <v>1.0304043699999852</v>
       </c>
       <c r="D366" s="5">
         <v>2.7759779949829699</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>453.57814518999999</v>
       </c>
       <c r="C367" s="5">
         <v>1.4852471799999876</v>
       </c>
       <c r="D367" s="5">
         <v>4.0143435125146842</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>446.12283845000002</v>
       </c>
       <c r="C368" s="5">
         <v>-7.4553067399999691</v>
       </c>
       <c r="D368" s="5">
         <v>-18.035077601544526</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>338.25679452000003</v>
       </c>
       <c r="C369" s="5">
         <v>-107.86604392999999</v>
       </c>
       <c r="D369" s="5">
         <v>-96.390019409028483</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>355.94848909000001</v>
       </c>
       <c r="C370" s="5">
         <v>17.691694569999981</v>
       </c>
       <c r="D370" s="5">
         <v>84.36882929646336</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>380.81686948999999</v>
       </c>
       <c r="C371" s="5">
         <v>24.868380399999978</v>
       </c>
       <c r="D371" s="5">
         <v>124.87868724691147</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>382.11869954999997</v>
       </c>
       <c r="C372" s="5">
         <v>1.3018300599999861</v>
       </c>
       <c r="D372" s="5">
         <v>4.1802390529835254</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>385.93387991999998</v>
       </c>
       <c r="C373" s="5">
         <v>3.8151803700000073</v>
       </c>
       <c r="D373" s="5">
         <v>12.661459829478794</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>391.44843269</v>
       </c>
       <c r="C374" s="5">
         <v>5.514552770000023</v>
       </c>
       <c r="D374" s="5">
         <v>18.560449026148017</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>397.53192143000001</v>
       </c>
       <c r="C375" s="5">
         <v>6.0834887400000071</v>
       </c>
       <c r="D375" s="5">
         <v>20.328746159361511</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>397.68680666</v>
       </c>
       <c r="C376" s="5">
         <v>0.15488522999999077</v>
       </c>
       <c r="D376" s="5">
         <v>0.46854369882431968</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>400.10713607000002</v>
       </c>
       <c r="C377" s="5">
         <v>2.4203294100000221</v>
       </c>
       <c r="D377" s="5">
         <v>7.5527120762258981</v>
       </c>
       <c r="E377" s="5">
         <v>-11.296740094437618</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>403.80646180000002</v>
       </c>
       <c r="C378" s="5">
         <v>3.6993257299999982</v>
       </c>
       <c r="D378" s="5">
         <v>11.676965545709027</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>399.65823877999998</v>
       </c>
       <c r="C379" s="5">
         <v>-4.1482230200000458</v>
       </c>
       <c r="D379" s="5">
         <v>-11.654166958796031</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>408.96046058000002</v>
       </c>
       <c r="C380" s="5">
         <v>9.3022218000000407</v>
       </c>
       <c r="D380" s="5">
         <v>31.798544066285572</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>411.07789323999998</v>
       </c>
       <c r="C381" s="5">
         <v>2.1174326599999631</v>
       </c>
       <c r="D381" s="5">
         <v>6.3931360469420051</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>413.79831357</v>
       </c>
       <c r="C382" s="5">
         <v>2.7204203300000245</v>
       </c>
       <c r="D382" s="5">
         <v>8.2368466308772028</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>415.29779311999999</v>
       </c>
       <c r="C383" s="5">
         <v>1.4994795499999896</v>
       </c>
       <c r="D383" s="5">
         <v>4.4361571324648574</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>422.95414971999998</v>
       </c>
       <c r="C384" s="5">
         <v>7.656356599999981</v>
       </c>
       <c r="D384" s="5">
         <v>24.509934351645324</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>424.55586774</v>
       </c>
       <c r="C385" s="5">
         <v>1.6017180200000212</v>
       </c>
       <c r="D385" s="5">
         <v>4.6402304759802337</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>425.89513056999999</v>
       </c>
       <c r="C386" s="5">
         <v>1.3392628299999956</v>
       </c>
       <c r="D386" s="5">
         <v>3.8517751866668393</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>430.07133881999999</v>
       </c>
       <c r="C387" s="5">
         <v>4.176208250000002</v>
       </c>
       <c r="D387" s="5">
         <v>12.422675089570646</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>431.24947299000002</v>
       </c>
       <c r="C388" s="5">
         <v>1.1781341700000212</v>
       </c>
       <c r="D388" s="5">
         <v>3.3372541610115602</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>435.24361238</v>
       </c>
       <c r="C389" s="5">
         <v>3.9941393899999866</v>
       </c>
       <c r="D389" s="5">
         <v>11.698141092185654</v>
       </c>
       <c r="E389" s="5">
         <v>8.7817669674986156</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>433.94464892000002</v>
       </c>
       <c r="C390" s="5">
         <v>-1.2989634599999818</v>
       </c>
       <c r="D390" s="5">
         <v>-3.5231368504414662</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>437.93309713999997</v>
       </c>
       <c r="C391" s="5">
         <v>3.9884482199999525</v>
       </c>
       <c r="D391" s="5">
         <v>11.604363477110002</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>439.21661356999999</v>
       </c>
       <c r="C392" s="5">
         <v>1.2835164300000201</v>
       </c>
       <c r="D392" s="5">
         <v>3.5742713539870463</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>443.57028031999999</v>
       </c>
       <c r="C393" s="5">
         <v>4.3536667500000021</v>
       </c>
       <c r="D393" s="5">
         <v>12.565206768469285</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>446.4146045</v>
       </c>
       <c r="C394" s="5">
         <v>2.844324180000001</v>
       </c>
       <c r="D394" s="5">
         <v>7.9720747496559552</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>445.20424953999998</v>
       </c>
       <c r="C395" s="5">
         <v>-1.2103549600000179</v>
       </c>
       <c r="D395" s="5">
         <v>-3.2054548783177927</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>454.11016849999999</v>
       </c>
       <c r="C396" s="5">
         <v>8.9059189600000082</v>
       </c>
       <c r="D396" s="5">
         <v>26.830325922753516</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>455.90046785999999</v>
       </c>
       <c r="C397" s="5">
         <v>1.7902993600000059</v>
       </c>
       <c r="D397" s="5">
         <v>4.8348632792481139</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>456.96165339999999</v>
       </c>
       <c r="C398" s="5">
         <v>1.0611855399999968</v>
       </c>
       <c r="D398" s="5">
         <v>2.8292412086877938</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>459.94771845000002</v>
       </c>
       <c r="C399" s="5">
         <v>2.9860650500000361</v>
       </c>
       <c r="D399" s="5">
         <v>8.1295862113030193</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>462.98514318999997</v>
       </c>
       <c r="C400" s="5">
         <v>3.037424739999949</v>
       </c>
       <c r="D400" s="5">
         <v>8.2188798373643799</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>462.22518348</v>
       </c>
       <c r="C401" s="5">
         <v>-0.75995970999997553</v>
       </c>
       <c r="D401" s="5">
         <v>-1.9520357135535793</v>
       </c>
       <c r="E401" s="5">
         <v>6.1991883011124127</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>465.12953909999999</v>
       </c>
       <c r="C402" s="5">
         <v>2.9043556199999898</v>
       </c>
       <c r="D402" s="5">
         <v>7.8062185077576229</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>466.06056842999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.93102933000000121</v>
       </c>
       <c r="D403" s="5">
         <v>2.4286081640578105</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>468.65066716000001</v>
       </c>
       <c r="C404" s="5">
         <v>2.5900987300000224</v>
       </c>
       <c r="D404" s="5">
         <v>6.8765802391370423</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>466.41117383</v>
       </c>
       <c r="C405" s="5">
         <v>-2.2394933300000162</v>
       </c>
       <c r="D405" s="5">
         <v>-5.5859820764998069</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>464.65808851999998</v>
       </c>
       <c r="C406" s="5">
         <v>-1.7530853100000172</v>
       </c>
       <c r="D406" s="5">
         <v>-4.4183193101344553</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>466.55584325000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.897754730000031</v>
       </c>
       <c r="D407" s="5">
         <v>5.0126402585696894</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>469.93822338000001</v>
       </c>
       <c r="C408" s="5">
         <v>3.3823801300000014</v>
       </c>
       <c r="D408" s="5">
         <v>9.055017606886274</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>471.68752298999999</v>
       </c>
       <c r="C409" s="5">
         <v>1.74929960999998</v>
       </c>
       <c r="D409" s="5">
         <v>4.5594797854151103</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>473.83347142000002</v>
       </c>
       <c r="C410" s="5">
         <v>2.1459484300000327</v>
       </c>
       <c r="D410" s="5">
         <v>5.5981156339787175</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>473.72048683999998</v>
       </c>
       <c r="C411" s="5">
         <v>-0.1129845800000453</v>
       </c>
       <c r="D411" s="5">
         <v>-0.28576247831473278</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>475.61397906000002</v>
       </c>
       <c r="C412" s="5">
         <v>1.8934922200000415</v>
       </c>
       <c r="D412" s="5">
         <v>4.9033424077348897</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>476.78761219</v>
       </c>
       <c r="C413" s="5">
         <v>1.1736331299999847</v>
       </c>
       <c r="D413" s="5">
         <v>3.0016610626927509</v>
       </c>
       <c r="E413" s="5">
         <v>3.1505052581433102</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>477.30122552</v>
       </c>
       <c r="C414" s="5">
         <v>0.51361332999999831</v>
       </c>
       <c r="D414" s="5">
         <v>1.3003710552726977</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>479.30882596999999</v>
       </c>
       <c r="C415" s="5">
         <v>2.007600449999984</v>
       </c>
       <c r="D415" s="5">
         <v>5.1657976477265111</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>481.41930530000002</v>
       </c>
       <c r="C416" s="5">
         <v>2.1104793300000324</v>
       </c>
       <c r="D416" s="5">
         <v>5.4136638752248833</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>484.62013558000001</v>
       </c>
       <c r="C417" s="5">
         <v>3.200830279999991</v>
       </c>
       <c r="D417" s="5">
         <v>8.2768056963089087</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>486.96230365999998</v>
       </c>
       <c r="C418" s="5">
         <v>2.3421680799999649</v>
       </c>
       <c r="D418" s="5">
         <v>5.9562701319850531</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>490.63959849999998</v>
       </c>
       <c r="C419" s="5">
         <v>3.6772948400000018</v>
       </c>
       <c r="D419" s="5">
         <v>9.4478000276639218</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>488.59521586</v>
       </c>
       <c r="C420" s="5">
         <v>-2.0443826399999807</v>
       </c>
       <c r="D420" s="5">
         <v>-4.8871123691112794</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>491.10144729000001</v>
       </c>
       <c r="C421" s="5">
         <v>2.5062314300000139</v>
       </c>
       <c r="D421" s="5">
         <v>6.3320154272499041</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>492.70920767000001</v>
       </c>
       <c r="C422" s="5">
         <v>1.607760380000002</v>
       </c>
       <c r="D422" s="5">
         <v>4.0000558129964947</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>491.40850784000003</v>
       </c>
       <c r="C423" s="5">
         <v>-1.300699829999985</v>
       </c>
       <c r="D423" s="5">
         <v>-3.122278891488528</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>492.03408022000002</v>
       </c>
       <c r="C424" s="5">
         <v>0.62557237999999415</v>
       </c>
       <c r="D424" s="5">
         <v>1.5383641590974495</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>492.6912208</v>
       </c>
       <c r="C425" s="5">
         <v>0.65714057999997522</v>
       </c>
       <c r="D425" s="5">
         <v>1.6144959940578074</v>
       </c>
       <c r="E425" s="5">
         <v>3.3355750450291488</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>493.15657450999998</v>
       </c>
       <c r="C426" s="5">
         <v>0.46535370999998804</v>
       </c>
       <c r="D426" s="5">
         <v>1.139323168484152</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>492.2512595</v>
       </c>
       <c r="C427" s="5">
         <v>-0.90531500999998116</v>
       </c>
       <c r="D427" s="5">
         <v>-2.1808004304087025</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>491.67224113999998</v>
       </c>
       <c r="C428" s="5">
         <v>-0.57901836000002049</v>
       </c>
       <c r="D428" s="5">
         <v>-1.4024229944173516</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>492.23069810999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.55845697000000882</v>
       </c>
       <c r="D429" s="5">
         <v>1.3715452401277695</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>491.88260509999998</v>
       </c>
       <c r="C430" s="5">
         <v>-0.34809301000001369</v>
       </c>
       <c r="D430" s="5">
         <v>-0.84531656540085542</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>489.03157349999998</v>
       </c>
       <c r="C431" s="5">
         <v>-2.8510315999999989</v>
       </c>
       <c r="D431" s="5">
         <v>-6.7378935031249254</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>488.95029589000001</v>
       </c>
       <c r="C432" s="5">
         <v>-8.1277609999972356E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-0.19925917057599385</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>489.07374081</v>
       </c>
       <c r="C433" s="5">
         <v>0.12344491999999718</v>
       </c>
       <c r="D433" s="5">
         <v>0.30338415656319118</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>489.39540189000002</v>
       </c>
       <c r="C434" s="5">
         <v>0.32166108000001259</v>
       </c>
       <c r="D434" s="5">
         <v>0.79209450497574885</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>496.89752254000001</v>
       </c>
       <c r="C435" s="5">
         <v>7.5021206499999948</v>
       </c>
       <c r="D435" s="5">
         <v>20.02821887271342</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>494.55854377000003</v>
       </c>
       <c r="C436" s="5">
         <v>-2.3389787699999829</v>
       </c>
       <c r="D436" s="5">
         <v>-5.5046299212214711</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>497.35529159999999</v>
       </c>
       <c r="C437" s="5">
         <v>2.7967478299999584</v>
       </c>
       <c r="D437" s="5">
         <v>7.0011408941955899</v>
       </c>
       <c r="E437" s="5">
         <v>0.94665189942431116</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>501.87219870000001</v>
       </c>
       <c r="C438" s="5">
         <v>4.5169071000000258</v>
       </c>
       <c r="D438" s="5">
         <v>11.459411767767458</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>500.94698070999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.92521799000002147</v>
       </c>
       <c r="D439" s="5">
         <v>-2.1899460881843802</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>501.76709520000003</v>
       </c>
       <c r="C440" s="5">
         <v>0.82011449000003722</v>
       </c>
       <c r="D440" s="5">
         <v>1.9823401232967663</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>501.99418412</v>
       </c>
       <c r="C441" s="5">
         <v>0.22708891999997149</v>
       </c>
       <c r="D441" s="5">
         <v>0.54444791107479684</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>501.95380040999999</v>
       </c>
       <c r="C442" s="5">
         <v>-4.0383710000014617E-2</v>
       </c>
       <c r="D442" s="5">
         <v>-9.6493181906920356E-2</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>502.42327703000001</v>
       </c>
       <c r="C443" s="5">
         <v>0.4694766200000231</v>
       </c>
       <c r="D443" s="5">
         <v>1.1281497675708074</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>502.65448530999998</v>
       </c>
       <c r="C444" s="5">
         <v>0.23120827999997573</v>
       </c>
       <c r="D444" s="5">
         <v>0.5536233283065739</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>496.29236465000002</v>
+        <v>498.79020419</v>
       </c>
       <c r="C445" s="5">
-        <v>-6.3621206599999596</v>
+        <v>-3.8642811199999869</v>
       </c>
       <c r="D445" s="5">
-        <v>-14.174492932260808</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8450531982978475</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>498.82818338999999</v>
+      </c>
+      <c r="C446" s="5">
+        <v>3.7979199999995217E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>9.1409435433686959E-2</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE800000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>