--- v2 (2026-02-01)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{656B767B-89F6-4641-9EA6-A8E85649DB90}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E29693B6-4DF8-4544-B2ED-ADDF36532974}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E4B3B40C-A2FE-4F4B-9722-BB9F3A881289}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6F3D100D-4884-4D5B-B660-58B65BFC4F76}"/>
   </bookViews>
   <sheets>
     <sheet name="AE800000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Other Services</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D897BF2-9290-4EB0-8006-4481DF38D2F7}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24E7C124-2EAB-4E4C-B182-E1756F26CAB2}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>259.56332200000003</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>259.4821531</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>260.345012</v>
+        <v>260.18840699999998</v>
       </c>
       <c r="C7" s="5">
-        <v>0.78168999999996913</v>
+        <v>0.70625389999997878</v>
       </c>
       <c r="D7" s="5">
-        <v>3.6743331671208468</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.3154783822327172</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>260.817904</v>
+        <v>260.75171879999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.47289200000000164</v>
+        <v>0.56331180000000813</v>
       </c>
       <c r="D8" s="5">
-        <v>2.2015940304254578</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.6291784433615017</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>261.6182278</v>
+        <v>261.46633100000003</v>
       </c>
       <c r="C9" s="5">
-        <v>0.80032380000000103</v>
+        <v>0.71461220000003323</v>
       </c>
       <c r="D9" s="5">
-        <v>3.7450029315137412</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.3387287396226872</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>263.37046930000002</v>
+        <v>263.4305574</v>
       </c>
       <c r="C10" s="5">
-        <v>1.7522415000000251</v>
+        <v>1.9642263999999727</v>
       </c>
       <c r="D10" s="5">
-        <v>8.3400266925024891</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>9.3967794432694198</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>264.92206160000001</v>
+        <v>265.1393501</v>
       </c>
       <c r="C11" s="5">
-        <v>1.5515922999999816</v>
+        <v>1.7087927000000036</v>
       </c>
       <c r="D11" s="5">
-        <v>7.3031770875118029</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>8.0678320891345976</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>266.42418579999998</v>
+        <v>266.52354070000001</v>
       </c>
       <c r="C12" s="5">
-        <v>1.5021241999999688</v>
+        <v>1.3841906000000108</v>
       </c>
       <c r="D12" s="5">
-        <v>7.0203222802926346</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>6.4477878412968037</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>268.67982009999997</v>
+        <v>268.81827800000002</v>
       </c>
       <c r="C13" s="5">
-        <v>2.255634299999997</v>
+        <v>2.2947373000000084</v>
       </c>
       <c r="D13" s="5">
-        <v>10.646280500950844</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>10.835439441138895</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>268.07823889999997</v>
+        <v>268.19010630000002</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.60158119999999826</v>
+        <v>-0.62817169999999578</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.6539899614757112</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-2.7683866645724753</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>268.55309290000002</v>
+        <v>268.52689850000002</v>
       </c>
       <c r="C15" s="5">
-        <v>0.47485400000005029</v>
+        <v>0.33679219999999077</v>
       </c>
       <c r="D15" s="5">
-        <v>2.146422297695505</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.5174078710495476</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>268.86358580000001</v>
+        <v>268.82964759999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.31049289999998564</v>
+        <v>0.30274909999997135</v>
       </c>
       <c r="D16" s="5">
-        <v>1.3962599154721422</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3613541357349268</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>267.52938269999999</v>
+        <v>267.3219742</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.3342031000000247</v>
+        <v>-1.5076733999999874</v>
       </c>
       <c r="D17" s="5">
-        <v>-5.7949874278022673</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5261858149076923</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>266.40488770000002</v>
+        <v>266.3487624</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.1244949999999676</v>
+        <v>-0.9732118000000014</v>
       </c>
       <c r="D18" s="5">
-        <v>-4.9289232137407328</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2822942183727619</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>267.2090493</v>
+        <v>267.13708320000001</v>
       </c>
       <c r="C19" s="5">
-        <v>0.80416159999998627</v>
+        <v>0.78832080000000815</v>
       </c>
       <c r="D19" s="5">
-        <v>3.6830299366608976</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6100679836777783</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>268.26603710000001</v>
+        <v>268.21370739999998</v>
       </c>
       <c r="C20" s="5">
-        <v>1.0569878000000017</v>
+        <v>1.0766241999999693</v>
       </c>
       <c r="D20" s="5">
-        <v>4.8514360823986413</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9449329546668697</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>268.87299860000002</v>
+        <v>268.8104161</v>
       </c>
       <c r="C21" s="5">
-        <v>0.60696150000001126</v>
+        <v>0.59670870000002196</v>
       </c>
       <c r="D21" s="5">
-        <v>2.7490848589417638</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.70261141793946</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>270.28069870000002</v>
+        <v>270.34378340000001</v>
       </c>
       <c r="C22" s="5">
-        <v>1.4077000999999996</v>
+        <v>1.533367300000009</v>
       </c>
       <c r="D22" s="5">
-        <v>6.4667770487369269</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0640162068919654</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>271.39115459999999</v>
+        <v>271.57275850000002</v>
       </c>
       <c r="C23" s="5">
-        <v>1.1104558999999767</v>
+        <v>1.2289751000000138</v>
       </c>
       <c r="D23" s="5">
-        <v>5.0431819346298257</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5936484098955797</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>272.1034818</v>
+        <v>272.13912010000001</v>
       </c>
       <c r="C24" s="5">
-        <v>0.71232720000000427</v>
+        <v>0.56636159999999336</v>
       </c>
       <c r="D24" s="5">
-        <v>3.1955389999788864</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5314906209138677</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>273.07801269999999</v>
+        <v>273.18055199999998</v>
       </c>
       <c r="C25" s="5">
-        <v>0.97453089999999065</v>
+        <v>1.0414318999999637</v>
       </c>
       <c r="D25" s="5">
-        <v>4.3834426075089139</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6901022126329739</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>273.59513240000001</v>
+        <v>273.61636129999999</v>
       </c>
       <c r="C26" s="5">
-        <v>0.51711970000002339</v>
+        <v>0.43580930000001672</v>
       </c>
       <c r="D26" s="5">
-        <v>2.296221809172283</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9312660385076619</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>273.72182079999999</v>
+        <v>273.6513233</v>
       </c>
       <c r="C27" s="5">
-        <v>0.12668839999997772</v>
+        <v>3.4962000000007265E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>0.55707809435674438</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.15344074055336776</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>274.29045819999999</v>
+        <v>274.15957370000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.56863740000000007</v>
+        <v>0.50825040000000854</v>
       </c>
       <c r="D28" s="5">
-        <v>2.5215955477037255</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2516588010925043</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>275.8707149</v>
+        <v>275.7692758</v>
       </c>
       <c r="C29" s="5">
-        <v>1.5802567000000067</v>
+        <v>1.6097020999999927</v>
       </c>
       <c r="D29" s="5">
-        <v>7.1368329717239609</v>
+        <v>7.2777237328653044</v>
       </c>
       <c r="E29" s="5">
-        <v>3.1179125506949346</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1599727726385973</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>276.7046512</v>
+        <v>276.70057780000002</v>
       </c>
       <c r="C30" s="5">
-        <v>0.83393630000000485</v>
+        <v>0.93130200000001651</v>
       </c>
       <c r="D30" s="5">
-        <v>3.6884323607928149</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1286526452904315</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>277.83236240000002</v>
+        <v>277.90982480000002</v>
       </c>
       <c r="C31" s="5">
-        <v>1.1277112000000216</v>
+        <v>1.2092470000000048</v>
       </c>
       <c r="D31" s="5">
-        <v>5.0017333318262969</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3721916004807913</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>278.0034556</v>
+        <v>277.9684843</v>
       </c>
       <c r="C32" s="5">
-        <v>0.17109319999997297</v>
+        <v>5.8659499999976106E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>0.74148545794656684</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.25358288570231924</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>279.30183849999997</v>
+        <v>279.43690529999998</v>
       </c>
       <c r="C33" s="5">
-        <v>1.2983828999999787</v>
+        <v>1.468420999999978</v>
       </c>
       <c r="D33" s="5">
-        <v>5.7506881807018573</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5266936346953797</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>278.77208839999997</v>
+        <v>278.73059799999999</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.52975010000000111</v>
+        <v>-0.70630729999999176</v>
       </c>
       <c r="D34" s="5">
-        <v>-2.2524390258511273</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9913181888482909</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>279.16996039999998</v>
+        <v>279.2181258</v>
       </c>
       <c r="C35" s="5">
-        <v>0.39787200000000666</v>
+        <v>0.48752780000000939</v>
       </c>
       <c r="D35" s="5">
-        <v>1.7261847603415204</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.119230391701743</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>278.68739360000001</v>
+        <v>278.73036910000002</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.48256679999997232</v>
+        <v>-0.48775669999997717</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.0546850458601829</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0762160533457918</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>278.76208580000002</v>
+        <v>278.71780389999998</v>
       </c>
       <c r="C37" s="5">
-        <v>7.4692200000015418E-2</v>
+        <v>-1.2565200000040022E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>0.32209164378922406</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4082739893768217E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>278.9455658</v>
+        <v>278.85257239999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.18347999999997455</v>
+        <v>0.13476850000000695</v>
       </c>
       <c r="D38" s="5">
-        <v>0.79270035803680194</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.5817819256120238</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>281.92476979999998</v>
+        <v>281.88521530000003</v>
       </c>
       <c r="C39" s="5">
-        <v>2.9792039999999815</v>
+        <v>3.0326429000000417</v>
       </c>
       <c r="D39" s="5">
-        <v>13.596583105263459</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.860140066276628</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>281.68553079999998</v>
+        <v>281.60470090000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.23923899999999776</v>
+        <v>-0.28051440000001548</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.0135706631344665</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1876500360798681</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>281.47826739999999</v>
+        <v>281.49581949999998</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.207263399999988</v>
+        <v>-0.10888140000002977</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.87939206079208354</v>
+        <v>-0.4629900946778176</v>
       </c>
       <c r="E41" s="5">
-        <v>2.0326740741700933</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0765705981521831</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>284.52082050000001</v>
+        <v>284.58100339999999</v>
       </c>
       <c r="C42" s="5">
-        <v>3.0425531000000205</v>
+        <v>3.0851839000000041</v>
       </c>
       <c r="D42" s="5">
-        <v>13.770639654459661</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.974443798357505</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>285.71252279999999</v>
+        <v>285.82790410000001</v>
       </c>
       <c r="C43" s="5">
-        <v>1.1917022999999745</v>
+        <v>1.2469007000000261</v>
       </c>
       <c r="D43" s="5">
-        <v>5.1435611336117848</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3864126279927538</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>285.93757319999997</v>
+        <v>286.0411239</v>
       </c>
       <c r="C44" s="5">
-        <v>0.22505039999998644</v>
+        <v>0.2132197999999903</v>
       </c>
       <c r="D44" s="5">
-        <v>0.94932319855385305</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.89884906812274235</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>285.75478450000003</v>
+        <v>285.79160639999998</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.1827886999999464</v>
+        <v>-0.24951750000002448</v>
       </c>
       <c r="D45" s="5">
-        <v>-0.7644216559752115</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0417684897688684</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>286.76744230000003</v>
+        <v>286.6973582</v>
       </c>
       <c r="C46" s="5">
-        <v>1.0126577999999995</v>
+        <v>0.90575180000001865</v>
       </c>
       <c r="D46" s="5">
-        <v>4.3364331572346204</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8701260452762343</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>287.10703339999998</v>
+        <v>286.96628349999997</v>
       </c>
       <c r="C47" s="5">
-        <v>0.33959109999995007</v>
+        <v>0.26892529999997805</v>
       </c>
       <c r="D47" s="5">
-        <v>1.4303366486288827</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1314386049992242</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>288.7278412</v>
+        <v>288.76518879999998</v>
       </c>
       <c r="C48" s="5">
-        <v>1.6208078000000228</v>
+        <v>1.7989053000000013</v>
       </c>
       <c r="D48" s="5">
-        <v>6.9887178827038099</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7872931371909981</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>289.43285969999999</v>
+        <v>289.37044209999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.70501849999999422</v>
+        <v>0.60525330000001532</v>
       </c>
       <c r="D49" s="5">
-        <v>2.9698460180106689</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5444049909097322</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>290.26906129999998</v>
+        <v>290.2817202</v>
       </c>
       <c r="C50" s="5">
-        <v>0.83620159999998123</v>
+        <v>0.91127810000000409</v>
       </c>
       <c r="D50" s="5">
-        <v>3.5225483422602233</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8451559170340488</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>290.39633259999999</v>
+        <v>290.3524347</v>
       </c>
       <c r="C51" s="5">
-        <v>0.12727130000001807</v>
+        <v>7.0714500000008229E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>0.52742238594341018</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.29271973195790224</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>290.62876399999999</v>
+        <v>290.55162239999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.23243139999999585</v>
+        <v>0.19918769999998176</v>
       </c>
       <c r="D52" s="5">
-        <v>0.96471191983418247</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.82633773968221469</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>291.15128620000002</v>
+        <v>291.3006987</v>
       </c>
       <c r="C53" s="5">
-        <v>0.5225222000000258</v>
+        <v>0.74907630000001291</v>
       </c>
       <c r="D53" s="5">
-        <v>2.178945645602659</v>
+        <v>3.1379886695537929</v>
       </c>
       <c r="E53" s="5">
-        <v>3.4365064448311333</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4831349244957455</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>291.19173360000002</v>
+        <v>291.27800100000002</v>
       </c>
       <c r="C54" s="5">
-        <v>4.0447400000005018E-2</v>
+        <v>-2.2697699999980614E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>0.16683416896243752</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.346208434353187E-2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>291.60242049999999</v>
+        <v>291.56024050000002</v>
       </c>
       <c r="C55" s="5">
-        <v>0.41068689999997332</v>
+        <v>0.28223950000000286</v>
       </c>
       <c r="D55" s="5">
-        <v>1.7056293020601521</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1689802152767381</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>292.9215671</v>
+        <v>292.98691609999997</v>
       </c>
       <c r="C56" s="5">
-        <v>1.3191466000000105</v>
+        <v>1.4266755999999532</v>
       </c>
       <c r="D56" s="5">
-        <v>5.565665909852191</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0325291916998758</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>294.27301399999999</v>
+        <v>294.40282150000002</v>
       </c>
       <c r="C57" s="5">
-        <v>1.3514468999999849</v>
+        <v>1.4159054000000424</v>
       </c>
       <c r="D57" s="5">
-        <v>5.6790892926876779</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9558393746169891</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>294.29479190000001</v>
+        <v>294.1647997</v>
       </c>
       <c r="C58" s="5">
-        <v>2.177790000001778E-2</v>
+        <v>-0.23802180000001272</v>
       </c>
       <c r="D58" s="5">
-        <v>8.8843076109390573E-2</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.96588572907808645</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>295.4286846</v>
+        <v>295.2356671</v>
       </c>
       <c r="C59" s="5">
-        <v>1.1338926999999899</v>
+        <v>1.0708673999999974</v>
       </c>
       <c r="D59" s="5">
-        <v>4.7227434894816955</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4569736645506008</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>296.9884078</v>
+        <v>297.06060789999998</v>
       </c>
       <c r="C60" s="5">
-        <v>1.5597232000000076</v>
+        <v>1.8249407999999789</v>
       </c>
       <c r="D60" s="5">
-        <v>6.5226709198451305</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6750072839868455</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>297.42540539999999</v>
+        <v>297.33824340000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.43699759999998378</v>
+        <v>0.27763550000003079</v>
       </c>
       <c r="D61" s="5">
-        <v>1.7800758042676446</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1273137861758986</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>297.7366743</v>
+        <v>297.72458799999998</v>
       </c>
       <c r="C62" s="5">
-        <v>0.31126890000001595</v>
+        <v>0.38634459999997262</v>
       </c>
       <c r="D62" s="5">
-        <v>1.2631072716631442</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5704036921333486</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>301.58730600000001</v>
+        <v>301.67407279999998</v>
       </c>
       <c r="C63" s="5">
-        <v>3.8506317000000081</v>
+        <v>3.9494847999999934</v>
       </c>
       <c r="D63" s="5">
-        <v>16.67255217582564</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.133037030707897</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>302.83455279999998</v>
+        <v>302.92037920000001</v>
       </c>
       <c r="C64" s="5">
-        <v>1.2472467999999708</v>
+        <v>1.2463064000000372</v>
       </c>
       <c r="D64" s="5">
-        <v>5.0771814472087229</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0717734525353775</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>302.45949610000002</v>
+        <v>302.52842720000001</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.37505669999995916</v>
+        <v>-0.39195200000000341</v>
       </c>
       <c r="D65" s="5">
-        <v>-1.476102834710713</v>
+        <v>-1.5416909200226314</v>
       </c>
       <c r="E65" s="5">
-        <v>3.8839635735739453</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8543431409902018</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>302.93064320000002</v>
+        <v>302.9827952</v>
       </c>
       <c r="C66" s="5">
-        <v>0.47114709999999604</v>
+        <v>0.45436799999998811</v>
       </c>
       <c r="D66" s="5">
-        <v>1.8853618633213109</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8172446676552489</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>303.0567441</v>
+        <v>302.9311778</v>
       </c>
       <c r="C67" s="5">
-        <v>0.12610089999998308</v>
+        <v>-5.1617399999997815E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>0.50066908650447939</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.20424550553511667</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>304.23225380000002</v>
+        <v>304.23839770000001</v>
       </c>
       <c r="C68" s="5">
-        <v>1.1755097000000205</v>
+        <v>1.3072199000000069</v>
       </c>
       <c r="D68" s="5">
-        <v>4.7552072617226715</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3029701856531108</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>303.89118259999998</v>
+        <v>303.82194199999998</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.34107120000004443</v>
+        <v>-0.41645570000002863</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.3370416645397176</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6303054973531905</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>305.88189679999999</v>
+        <v>305.93164530000001</v>
       </c>
       <c r="C70" s="5">
-        <v>1.9907142000000135</v>
+        <v>2.1097033000000351</v>
       </c>
       <c r="D70" s="5">
-        <v>8.1503937464050722</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6583744544786114</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>306.5409573</v>
+        <v>306.48922420000002</v>
       </c>
       <c r="C71" s="5">
-        <v>0.6590605000000096</v>
+        <v>0.55757890000000998</v>
       </c>
       <c r="D71" s="5">
-        <v>2.616409895109606</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2091296037980213</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>306.74242420000002</v>
+        <v>306.67182869999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.20146690000001399</v>
+        <v>0.18260449999996808</v>
       </c>
       <c r="D72" s="5">
-        <v>0.79152913751006082</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.71730049738463197</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>308.0819171</v>
+        <v>308.14915860000002</v>
       </c>
       <c r="C73" s="5">
-        <v>1.339492899999982</v>
+        <v>1.4773299000000293</v>
       </c>
       <c r="D73" s="5">
-        <v>5.3679064683183064</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9364071542221231</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>309.64588199999997</v>
+        <v>309.67910010000003</v>
       </c>
       <c r="C74" s="5">
-        <v>1.5639648999999736</v>
+        <v>1.5299415000000067</v>
       </c>
       <c r="D74" s="5">
-        <v>6.2647455950163522</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1233426281156911</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>308.29561510000002</v>
+        <v>308.35295000000002</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.3502668999999514</v>
+        <v>-1.3261501000000067</v>
       </c>
       <c r="D75" s="5">
-        <v>-5.1091210718461895</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.0194814243592623</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>308.71189120000003</v>
+        <v>308.78181260000002</v>
       </c>
       <c r="C76" s="5">
-        <v>0.41627610000000459</v>
+        <v>0.4288626000000022</v>
       </c>
       <c r="D76" s="5">
-        <v>1.6323870641601124</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6818069251376633</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>309.30168459999999</v>
+        <v>309.2624209</v>
       </c>
       <c r="C77" s="5">
-        <v>0.58979339999996228</v>
+        <v>0.48060829999997168</v>
       </c>
       <c r="D77" s="5">
-        <v>2.3168414904834123</v>
+        <v>1.8838311497608728</v>
       </c>
       <c r="E77" s="5">
-        <v>2.2621833958679227</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2259044422123564</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>310.6303868</v>
+        <v>310.63530309999999</v>
       </c>
       <c r="C78" s="5">
-        <v>1.3287022000000093</v>
+        <v>1.3728821999999923</v>
       </c>
       <c r="D78" s="5">
-        <v>5.2785330943429187</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4590649963618842</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>311.19369519999998</v>
+        <v>311.09241969999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.56330839999998261</v>
+        <v>0.4571166000000062</v>
       </c>
       <c r="D79" s="5">
-        <v>2.197959657527071</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7802271582068263</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>311.4175156</v>
+        <v>311.26452289999997</v>
       </c>
       <c r="C80" s="5">
-        <v>0.22382040000002235</v>
+        <v>0.17210319999998092</v>
       </c>
       <c r="D80" s="5">
-        <v>0.86650049536964868</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.66589020388694298</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>313.4128723</v>
+        <v>313.51959749999997</v>
       </c>
       <c r="C81" s="5">
-        <v>1.9953567000000021</v>
+        <v>2.2550746000000004</v>
       </c>
       <c r="D81" s="5">
-        <v>7.9656307840083374</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0487846435044048</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>313.77075960000002</v>
+        <v>313.87326819999998</v>
       </c>
       <c r="C82" s="5">
-        <v>0.35788730000001578</v>
+        <v>0.35367070000000922</v>
       </c>
       <c r="D82" s="5">
-        <v>1.3789232408868424</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3621091976321775</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>314.31920589999999</v>
+        <v>314.38515480000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.54844629999996641</v>
+        <v>0.51188660000002528</v>
       </c>
       <c r="D83" s="5">
-        <v>2.1177868742067174</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.974694445343439</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>315.22200240000001</v>
+        <v>315.11586620000003</v>
       </c>
       <c r="C84" s="5">
-        <v>0.90279650000002221</v>
+        <v>0.73071140000001833</v>
       </c>
       <c r="D84" s="5">
-        <v>3.5016465516812811</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8250384635765347</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>316.0353652</v>
+        <v>316.01597550000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.81336279999999306</v>
+        <v>0.90010929999999689</v>
       </c>
       <c r="D85" s="5">
-        <v>3.1406648580470931</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4820940572404258</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>317.03396479999998</v>
+        <v>316.90740269999998</v>
       </c>
       <c r="C86" s="5">
-        <v>0.99859959999997727</v>
+        <v>0.89142719999995279</v>
       </c>
       <c r="D86" s="5">
-        <v>3.858320472907506</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4380091267344204</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>319.2803389</v>
+        <v>319.41354280000002</v>
       </c>
       <c r="C87" s="5">
-        <v>2.2463741000000255</v>
+        <v>2.5061401000000387</v>
       </c>
       <c r="D87" s="5">
-        <v>8.8420230229401042</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9135667034071275</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>321.1256214</v>
+        <v>321.28479190000002</v>
       </c>
       <c r="C88" s="5">
-        <v>1.8452824999999962</v>
+        <v>1.8712491</v>
       </c>
       <c r="D88" s="5">
-        <v>7.1601672796538063</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2610670906170238</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>321.15875590000002</v>
+        <v>321.12362460000003</v>
       </c>
       <c r="C89" s="5">
-        <v>3.3134500000016942E-2</v>
+        <v>-0.16116729999998824</v>
       </c>
       <c r="D89" s="5">
-        <v>0.12388912570306942</v>
+        <v>-0.60030249219797938</v>
       </c>
       <c r="E89" s="5">
-        <v>3.8334971616252433</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8353200707289758</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>321.86621769999999</v>
+        <v>321.7936613</v>
       </c>
       <c r="C90" s="5">
-        <v>0.70746179999997594</v>
+        <v>0.67003669999996873</v>
       </c>
       <c r="D90" s="5">
-        <v>2.6756725687795413</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5327806283020671</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>323.63948579999999</v>
+        <v>323.68575390000001</v>
       </c>
       <c r="C91" s="5">
-        <v>1.7732680999999957</v>
+        <v>1.8920926000000122</v>
       </c>
       <c r="D91" s="5">
-        <v>6.8152523779935414</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.288508020252249</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>324.45250709999999</v>
+        <v>324.32187909999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.81302130000000261</v>
+        <v>0.63612519999998085</v>
       </c>
       <c r="D92" s="5">
-        <v>3.0565459682003304</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3839650084021669</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>324.90048259999998</v>
+        <v>324.78535369999997</v>
       </c>
       <c r="C93" s="5">
-        <v>0.44797549999998409</v>
+        <v>0.46347459999998364</v>
       </c>
       <c r="D93" s="5">
-        <v>1.6694946132685073</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7284119159345579</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>326.44960989999998</v>
+        <v>326.57056189999997</v>
       </c>
       <c r="C94" s="5">
-        <v>1.5491273000000092</v>
+        <v>1.7852081999999996</v>
       </c>
       <c r="D94" s="5">
-        <v>5.874060706055273</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7989949128634874</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>327.33028839999997</v>
+        <v>327.41838109999998</v>
       </c>
       <c r="C95" s="5">
-        <v>0.88067849999998771</v>
+        <v>0.84781920000000355</v>
       </c>
       <c r="D95" s="5">
-        <v>3.2857648802117723</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1602248497359708</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>326.98262699999998</v>
+        <v>326.85949410000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.34766139999999268</v>
+        <v>-0.55888699999997016</v>
       </c>
       <c r="D96" s="5">
-        <v>-1.2671152570344235</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0292194203390235</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>327.72639379999998</v>
+        <v>327.76434069999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.74376680000000306</v>
+        <v>0.90484659999998485</v>
       </c>
       <c r="D97" s="5">
-        <v>2.7639729397245683</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3730141814309889</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>328.4077375</v>
+        <v>328.37878790000002</v>
       </c>
       <c r="C98" s="5">
-        <v>0.68134370000001354</v>
+        <v>0.61444720000002917</v>
       </c>
       <c r="D98" s="5">
-        <v>2.5235273844248951</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2729341372757172</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>328.29696039999999</v>
+        <v>328.3361883</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.11077710000000707</v>
+        <v>-4.2599600000016835E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-0.40402877478618038</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.15556139417253201</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>329.15103699999997</v>
+        <v>329.29743669999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.85407659999998486</v>
+        <v>0.96124839999998812</v>
       </c>
       <c r="D100" s="5">
-        <v>3.1669024639289445</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5702861651941475</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>329.63919390000001</v>
+        <v>329.71751310000002</v>
       </c>
       <c r="C101" s="5">
-        <v>0.48815690000003542</v>
+        <v>0.42007640000002766</v>
       </c>
       <c r="D101" s="5">
-        <v>1.794283322944823</v>
+        <v>1.5415958933496343</v>
       </c>
       <c r="E101" s="5">
-        <v>2.6405750564809649</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.676193167259111</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>330.30953410000001</v>
+        <v>330.2705742</v>
       </c>
       <c r="C102" s="5">
-        <v>0.67034019999999828</v>
+        <v>0.55306109999997943</v>
       </c>
       <c r="D102" s="5">
-        <v>2.4677480032972987</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0315282925302824</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>330.74166480000002</v>
+        <v>330.69999239999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.43213070000001608</v>
+        <v>0.42941819999998643</v>
       </c>
       <c r="D103" s="5">
-        <v>1.5812574101318644</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5714474024911107</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>330.39087669999998</v>
+        <v>330.28304000000003</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.35078810000004523</v>
+        <v>-0.41695239999995692</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.265334543393748</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5025334311455363</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>333.13083799999998</v>
+        <v>333.09517799999998</v>
       </c>
       <c r="C105" s="5">
-        <v>2.7399613000000045</v>
+        <v>2.8121379999999476</v>
       </c>
       <c r="D105" s="5">
-        <v>10.418410548943768</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.709494923876029</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>333.44274369999999</v>
+        <v>333.35230769999998</v>
       </c>
       <c r="C106" s="5">
-        <v>0.31190570000001117</v>
+        <v>0.25712970000000723</v>
       </c>
       <c r="D106" s="5">
-        <v>1.1293469181292926</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.93027177722411203</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>332.0487943</v>
+        <v>331.98370979999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-1.3939493999999968</v>
+        <v>-1.3685978999999975</v>
       </c>
       <c r="D107" s="5">
-        <v>-4.9028194310219764</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8169333547536279</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>334.95899489999999</v>
+        <v>334.99672170000002</v>
       </c>
       <c r="C108" s="5">
-        <v>2.910200599999996</v>
+        <v>3.0130119000000377</v>
       </c>
       <c r="D108" s="5">
-        <v>11.039333208912439</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.451367020450309</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>335.32392040000002</v>
+        <v>335.30979660000003</v>
       </c>
       <c r="C109" s="5">
-        <v>0.36492550000002666</v>
+        <v>0.31307490000000371</v>
       </c>
       <c r="D109" s="5">
-        <v>1.3152181024573162</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1272557675679806</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>336.05851660000002</v>
+        <v>336.08862260000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.73459619999999859</v>
+        <v>0.77882599999998092</v>
       </c>
       <c r="D110" s="5">
-        <v>2.6607545933580168</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8231308024964541</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>337.44435549999997</v>
+        <v>337.60038550000002</v>
       </c>
       <c r="C111" s="5">
-        <v>1.3858388999999534</v>
+        <v>1.5117629000000079</v>
       </c>
       <c r="D111" s="5">
-        <v>5.0623579740252778</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5332897891932964</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>337.89751690000003</v>
+        <v>337.95144929999998</v>
       </c>
       <c r="C112" s="5">
-        <v>0.45316140000005589</v>
+        <v>0.35106379999996307</v>
       </c>
       <c r="D112" s="5">
-        <v>1.6234623673195392</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2550173896213934</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>338.82925519999998</v>
+        <v>339.02049490000002</v>
       </c>
       <c r="C113" s="5">
-        <v>0.9317382999999495</v>
+        <v>1.0690456000000381</v>
       </c>
       <c r="D113" s="5">
-        <v>3.3595976560305107</v>
+        <v>3.8627179372250575</v>
       </c>
       <c r="E113" s="5">
-        <v>2.7879152327947576</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8215006574972223</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>338.82457959999999</v>
+        <v>338.79782820000003</v>
       </c>
       <c r="C114" s="5">
-        <v>-4.6755999999845699E-3</v>
+        <v>-0.22266669999999067</v>
       </c>
       <c r="D114" s="5">
-        <v>-1.6557880118173163E-2</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.78531218360643473</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>339.06640770000001</v>
+        <v>339.05719470000003</v>
       </c>
       <c r="C115" s="5">
-        <v>0.24182810000002064</v>
+        <v>0.25936649999999872</v>
       </c>
       <c r="D115" s="5">
-        <v>0.85984195465571567</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.92253729494091719</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>338.87266069999998</v>
+        <v>338.801087</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.19374700000003031</v>
+        <v>-0.25610770000002958</v>
       </c>
       <c r="D116" s="5">
-        <v>-0.68354487927100305</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.90266678764825414</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>338.78412049999997</v>
+        <v>338.57239970000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-8.8540200000011282E-2</v>
+        <v>-0.22868729999999005</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.3130842437426451</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.80698755884885953</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>339.68978850000002</v>
+        <v>339.55328020000002</v>
       </c>
       <c r="C118" s="5">
-        <v>0.90566800000004832</v>
+        <v>0.98088050000001203</v>
       </c>
       <c r="D118" s="5">
-        <v>3.2555368696135289</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5324622810970707</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>340.01004169999999</v>
+        <v>339.89921049999998</v>
       </c>
       <c r="C119" s="5">
-        <v>0.32025319999996782</v>
+        <v>0.34593029999996361</v>
       </c>
       <c r="D119" s="5">
-        <v>1.1372224260835839</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2294102877021373</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>342.52571719999997</v>
+        <v>342.59520830000002</v>
       </c>
       <c r="C120" s="5">
-        <v>2.5156754999999862</v>
+        <v>2.6959978000000433</v>
       </c>
       <c r="D120" s="5">
-        <v>9.24895471926963</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9445087534986154</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>344.03320689999998</v>
+        <v>344.16446939999997</v>
       </c>
       <c r="C121" s="5">
-        <v>1.5074897000000078</v>
+        <v>1.5692610999999488</v>
       </c>
       <c r="D121" s="5">
-        <v>5.4110531927086036</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6372245007958677</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>344.82121690000002</v>
+        <v>344.9693049</v>
       </c>
       <c r="C122" s="5">
-        <v>0.78801000000004251</v>
+        <v>0.80483550000002424</v>
       </c>
       <c r="D122" s="5">
-        <v>2.7834988517768888</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8426001134623124</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>345.38555389999999</v>
+        <v>345.47722049999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.56433699999996634</v>
+        <v>0.50791559999998981</v>
       </c>
       <c r="D123" s="5">
-        <v>1.9817038273377774</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7811981835250457</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>346.12318729999998</v>
+        <v>346.02754670000002</v>
       </c>
       <c r="C124" s="5">
-        <v>0.73763339999999289</v>
+        <v>0.55032620000002908</v>
       </c>
       <c r="D124" s="5">
-        <v>2.59313614209018</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9283705327546308</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>346.59062130000001</v>
+        <v>346.6531569</v>
       </c>
       <c r="C125" s="5">
-        <v>0.46743400000002566</v>
+        <v>0.6256101999999828</v>
       </c>
       <c r="D125" s="5">
-        <v>1.6326728885167174</v>
+        <v>2.1912781542965609</v>
       </c>
       <c r="E125" s="5">
-        <v>2.2906422573867546</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2513866019372664</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>346.86936400000002</v>
+        <v>346.84887650000002</v>
       </c>
       <c r="C126" s="5">
-        <v>0.27874270000000934</v>
+        <v>0.19571960000001809</v>
       </c>
       <c r="D126" s="5">
-        <v>0.96937065879829643</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.6796251770360362</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>347.10597610000002</v>
+        <v>347.12914490000003</v>
       </c>
       <c r="C127" s="5">
-        <v>0.2366121000000021</v>
+        <v>0.2802684000000113</v>
       </c>
       <c r="D127" s="5">
-        <v>0.82164130450690376</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.97397116965332042</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>347.72315950000001</v>
+        <v>347.68917370000003</v>
       </c>
       <c r="C128" s="5">
-        <v>0.61718339999998761</v>
+        <v>0.56002879999999777</v>
       </c>
       <c r="D128" s="5">
-        <v>2.1546907733410947</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9532496048699333</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>348.16401969999998</v>
+        <v>348.13102559999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.44086019999997461</v>
+        <v>0.44185189999996055</v>
       </c>
       <c r="D129" s="5">
-        <v>1.5320719651408021</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5356935768982893</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>348.45036379999999</v>
+        <v>348.37621439999998</v>
       </c>
       <c r="C130" s="5">
-        <v>0.28634410000000798</v>
+        <v>0.24518879999999399</v>
       </c>
       <c r="D130" s="5">
-        <v>0.9914048421225452</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.84844196437816599</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>349.35066430000001</v>
+        <v>349.27976849999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.90030050000001438</v>
+        <v>0.90355410000000802</v>
       </c>
       <c r="D131" s="5">
-        <v>3.1449129297061118</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1571223660776804</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>350.1793528</v>
+        <v>350.24347310000002</v>
       </c>
       <c r="C132" s="5">
-        <v>0.82868849999999838</v>
+        <v>0.96370460000002822</v>
       </c>
       <c r="D132" s="5">
-        <v>2.8839305860626441</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3616523946716548</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>351.12298040000002</v>
+        <v>351.09358800000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.94362760000001344</v>
+        <v>0.85011489999999412</v>
       </c>
       <c r="D133" s="5">
-        <v>3.2819959178163494</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9518527610024714</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>353.00134759999997</v>
+        <v>353.09417980000001</v>
       </c>
       <c r="C134" s="5">
-        <v>1.8783671999999569</v>
+        <v>2.0005917999999951</v>
       </c>
       <c r="D134" s="5">
-        <v>6.6118081829616315</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0562264114779838</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>354.04344630000003</v>
+        <v>354.12542070000001</v>
       </c>
       <c r="C135" s="5">
-        <v>1.0420987000000537</v>
+        <v>1.0312409000000002</v>
       </c>
       <c r="D135" s="5">
-        <v>3.6006200950136735</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5615481400153248</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>354.04826989999998</v>
+        <v>353.90800710000002</v>
       </c>
       <c r="C136" s="5">
-        <v>4.8235999999519663E-3</v>
+        <v>-0.21741359999998622</v>
       </c>
       <c r="D136" s="5">
-        <v>1.6350405072085294E-2</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.7342515870674915</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>354.03622949999999</v>
+        <v>353.99021440000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-1.2040399999989404E-2</v>
+        <v>8.2207299999993211E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-4.0801718436278556E-2</v>
+        <v>0.27909763487243833</v>
       </c>
       <c r="E137" s="5">
-        <v>2.1482428382143759</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1165413768657881</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>359.11035950000002</v>
+        <v>359.04581960000002</v>
       </c>
       <c r="C138" s="5">
-        <v>5.0741300000000251</v>
+        <v>5.0556052000000022</v>
       </c>
       <c r="D138" s="5">
-        <v>18.62131171691146</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.55050670904388</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>358.81281619999999</v>
+        <v>358.97488340000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.29754330000002938</v>
+        <v>-7.0936200000005556E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-0.989749608085988</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.23682493644695546</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>359.12579920000002</v>
+        <v>359.16814060000002</v>
       </c>
       <c r="C140" s="5">
-        <v>0.3129830000000311</v>
+        <v>0.19325720000000501</v>
       </c>
       <c r="D140" s="5">
-        <v>1.0517648130306867</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.64794658209046396</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>359.32635870000001</v>
+        <v>359.25571070000001</v>
       </c>
       <c r="C141" s="5">
-        <v>0.20055949999999712</v>
+        <v>8.7570099999993545E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>0.67222130959676551</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.29296905233249237</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>359.56353669999999</v>
+        <v>359.69216510000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.23717799999997169</v>
+        <v>0.43645440000000235</v>
       </c>
       <c r="D142" s="5">
-        <v>0.79495732962071575</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4676428847458789</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>359.81234940000002</v>
+        <v>359.90988010000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.24881270000003042</v>
+        <v>0.21771499999999833</v>
       </c>
       <c r="D143" s="5">
-        <v>0.83355009041177208</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.72876065439648752</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>355.90603379999999</v>
+        <v>355.83822909999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-3.9063156000000276</v>
+        <v>-4.0716510000000312</v>
       </c>
       <c r="D144" s="5">
-        <v>-12.277413278340399</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.761935031489402</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>357.23868069999997</v>
+        <v>357.19985400000002</v>
       </c>
       <c r="C145" s="5">
-        <v>1.3326468999999861</v>
+        <v>1.361624900000038</v>
       </c>
       <c r="D145" s="5">
-        <v>4.5869533762880499</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6897160444945296</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>356.00634880000001</v>
+        <v>356.01869470000003</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.2323318999999628</v>
+        <v>-1.1811592999999903</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.0618821857768772</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8966845979408249</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>355.58754909999999</v>
+        <v>355.36512529999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.41879970000002231</v>
+        <v>-0.6535694000000376</v>
       </c>
       <c r="D147" s="5">
-        <v>-1.4025613447130492</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1808203794618564</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>355.9852257</v>
+        <v>355.95584129999997</v>
       </c>
       <c r="C148" s="5">
-        <v>0.39767660000001115</v>
+        <v>0.59071599999998625</v>
       </c>
       <c r="D148" s="5">
-        <v>1.3503234997008118</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0130732114132632</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>355.46303039999998</v>
+        <v>355.34870660000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.52219530000002123</v>
+        <v>-0.6071346999999605</v>
       </c>
       <c r="D149" s="5">
-        <v>-1.7461492613121909</v>
+        <v>-2.0276831846896881</v>
       </c>
       <c r="E149" s="5">
-        <v>0.40300985636838593</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.38376546716201165</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>356.01002490000002</v>
+        <v>355.98637400000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.54699450000003935</v>
+        <v>0.637667399999998</v>
       </c>
       <c r="D150" s="5">
-        <v>1.8622960455806359</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1747610034335008</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>356.89121119999999</v>
+        <v>357.03271699999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.88118629999996756</v>
+        <v>1.0463429999999789</v>
       </c>
       <c r="D151" s="5">
-        <v>3.0109775015593643</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5847159999478739</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>357.54074320000001</v>
+        <v>357.72541439999998</v>
       </c>
       <c r="C152" s="5">
-        <v>0.64953200000002198</v>
+        <v>0.69269739999998592</v>
       </c>
       <c r="D152" s="5">
-        <v>2.205960695164455</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.353186257112605</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>358.23003940000001</v>
+        <v>358.26603110000002</v>
       </c>
       <c r="C153" s="5">
-        <v>0.68929620000000114</v>
+        <v>0.54061670000004369</v>
       </c>
       <c r="D153" s="5">
-        <v>2.3381465774132915</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8286639914409708</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>359.91263359999999</v>
+        <v>360.01820459999999</v>
       </c>
       <c r="C154" s="5">
-        <v>1.6825941999999827</v>
+        <v>1.7521734999999694</v>
       </c>
       <c r="D154" s="5">
-        <v>5.7842685845694408</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0293135961910105</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>359.21657879999998</v>
+        <v>359.367009</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.69605480000001307</v>
+        <v>-0.6511955999999941</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.2962191206368332</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1490786570630083</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>357.7567904</v>
+        <v>357.65097150000003</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.4597883999999794</v>
+        <v>-1.7160374999999704</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.7690405268716702</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5820757204174338</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>359.64667100000003</v>
+        <v>359.5309451</v>
       </c>
       <c r="C157" s="5">
-        <v>1.8898806000000263</v>
+        <v>1.8799735999999712</v>
       </c>
       <c r="D157" s="5">
-        <v>6.5265614426211149</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4933300675573236</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>360.9379783</v>
+        <v>360.87319639999998</v>
       </c>
       <c r="C158" s="5">
-        <v>1.2913072999999713</v>
+        <v>1.3422512999999867</v>
       </c>
       <c r="D158" s="5">
-        <v>4.3946976234993995</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5731522418914095</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>361.2404598</v>
+        <v>360.97344829999997</v>
       </c>
       <c r="C159" s="5">
-        <v>0.30248149999999896</v>
+        <v>0.10025189999998929</v>
       </c>
       <c r="D159" s="5">
-        <v>1.0102997042240824</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.33387423561992424</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>362.44853319999999</v>
+        <v>362.46191620000002</v>
       </c>
       <c r="C160" s="5">
-        <v>1.2080733999999893</v>
+        <v>1.488467900000046</v>
       </c>
       <c r="D160" s="5">
-        <v>4.0877262674012371</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0619570883095655</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>362.19999239999999</v>
+        <v>362.11172470000002</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.24854080000000067</v>
+        <v>-0.35019149999999399</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.8197762004598208</v>
+        <v>-1.1532355163444974</v>
       </c>
       <c r="E161" s="5">
-        <v>1.8952637613028234</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9032060548943575</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>361.32115190000002</v>
+        <v>361.39436810000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.87884049999996705</v>
+        <v>-0.71735660000001644</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.873130576820293</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3515125264436554</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>360.07303059999998</v>
+        <v>360.13068989999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.2481213000000366</v>
+        <v>-1.2636782000000153</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.0673381650588203</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1162453032807189</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>359.9742023</v>
+        <v>360.24230829999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-9.8828299999979663E-2</v>
+        <v>0.11161839999999756</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.32886411275797611</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.37256097807827349</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>358.22861319999998</v>
+        <v>358.22272409999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.7455891000000179</v>
+        <v>-2.0195841999999971</v>
       </c>
       <c r="D165" s="5">
-        <v>-5.6663311075718319</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5238138756540831</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>358.29851880000001</v>
+        <v>358.29461049999998</v>
       </c>
       <c r="C166" s="5">
-        <v>6.990560000002688E-2</v>
+        <v>7.1886399999982586E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.2344224043384413</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.24107614699240276</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>358.54144839999998</v>
+        <v>358.6077343</v>
       </c>
       <c r="C167" s="5">
-        <v>0.2429295999999681</v>
+        <v>0.31312380000002804</v>
       </c>
       <c r="D167" s="5">
-        <v>0.81665159339239235</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0537694280487564</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>357.82120200000003</v>
+        <v>357.82400059999998</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.72024639999995088</v>
+        <v>-0.78373370000002751</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.3841319962803031</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5912927772936634</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>358.41348160000001</v>
+        <v>358.51709249999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.59227959999998347</v>
+        <v>0.69309190000001308</v>
       </c>
       <c r="D169" s="5">
-        <v>2.0044697009520496</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3492783979629284</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>357.94723440000001</v>
+        <v>357.90206010000003</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.46624719999999797</v>
+        <v>-0.6150323999999614</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.5499162732287686</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0392751750372917</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>357.30888040000002</v>
+        <v>357.00493210000002</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.63835399999999254</v>
+        <v>-0.89712800000000925</v>
       </c>
       <c r="D171" s="5">
-        <v>-2.1191829779039995</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9668313322203321</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>356.84572989999998</v>
+        <v>356.7171219</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.46315050000004021</v>
+        <v>-0.287810200000024</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.5444211641790551</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.96313787284086905</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>358.2256774</v>
+        <v>358.08358140000001</v>
       </c>
       <c r="C173" s="5">
-        <v>1.3799475000000143</v>
+        <v>1.366459500000019</v>
       </c>
       <c r="D173" s="5">
-        <v>4.740465590387033</v>
+        <v>4.6948786676692889</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.097270867861011</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1124034449139231</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>359.42774939999998</v>
+        <v>359.54125399999998</v>
       </c>
       <c r="C174" s="5">
-        <v>1.2020719999999869</v>
+        <v>1.4576725999999667</v>
       </c>
       <c r="D174" s="5">
-        <v>4.1019083689855629</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9957798897909189</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>359.86359979999997</v>
+        <v>359.77261700000003</v>
       </c>
       <c r="C175" s="5">
-        <v>0.43585039999999253</v>
+        <v>0.23136300000004439</v>
       </c>
       <c r="D175" s="5">
-        <v>1.464892085238767</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.77493283958844916</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>360.07454259999997</v>
+        <v>360.35666500000002</v>
       </c>
       <c r="C176" s="5">
-        <v>0.21094279999999799</v>
+        <v>0.58404799999999568</v>
       </c>
       <c r="D176" s="5">
-        <v>0.70568138002433667</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9655449754542476</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>359.4851693</v>
+        <v>359.71244860000002</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.58937329999997701</v>
+        <v>-0.6442164000000048</v>
       </c>
       <c r="D177" s="5">
-        <v>-1.9465847297290173</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1242946072351665</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>357.8966087</v>
+        <v>357.81625609999998</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.5885605999999939</v>
+        <v>-1.8961925000000406</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.1757839128947047</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1454796428681906</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>357.10694539999997</v>
+        <v>357.05748299999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.78966330000002927</v>
+        <v>-0.75877309999998488</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.6157857393727557</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.515209478571423</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>357.0224015</v>
+        <v>357.1382084</v>
       </c>
       <c r="C180" s="5">
-        <v>-8.4543899999971472E-2</v>
+        <v>8.072540000000572E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-0.28372643897009997</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.27163980821824918</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>355.9046338</v>
+        <v>355.94857409999997</v>
       </c>
       <c r="C181" s="5">
-        <v>-1.1177677000000017</v>
+        <v>-1.1896343000000229</v>
       </c>
       <c r="D181" s="5">
-        <v>-3.6929441847686206</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9247987795538952</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>354.39586420000001</v>
+        <v>354.40817190000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.5087695999999937</v>
+        <v>-1.54040219999996</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.9701528295564401</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.0712774765184765</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>353.99951199999998</v>
+        <v>353.8831844</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.39635220000002391</v>
+        <v>-0.52498750000000882</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.3338414679355481</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7631581325458057</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>351.64043789999999</v>
+        <v>351.44270590000002</v>
       </c>
       <c r="C184" s="5">
-        <v>-2.3590740999999866</v>
+        <v>-2.4404784999999833</v>
       </c>
       <c r="D184" s="5">
-        <v>-7.7101826446420274</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9687565642077356</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>351.49115419999998</v>
+        <v>351.35634379999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.14928370000001223</v>
+        <v>-8.636210000003075E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.50825425460065965</v>
+        <v>-0.29448489310707204</v>
       </c>
       <c r="E185" s="5">
-        <v>-1.8799666313367491</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8786780375962819</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>351.41087199999998</v>
+        <v>351.42102039999997</v>
       </c>
       <c r="C186" s="5">
-        <v>-8.0282199999999193E-2</v>
+        <v>6.4676599999984319E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-0.27374148083513239</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.22111609967976342</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>350.73717520000002</v>
+        <v>350.57921390000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.67369679999995924</v>
+        <v>-0.84180649999996149</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.2764410067037333</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8369522117513424</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>351.22594170000002</v>
+        <v>351.37738730000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.488766499999997</v>
+        <v>0.79817339999999604</v>
       </c>
       <c r="D188" s="5">
-        <v>1.6851253713548564</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7665452073030616</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>351.46639390000001</v>
+        <v>351.7109408</v>
       </c>
       <c r="C189" s="5">
-        <v>0.2404521999999929</v>
+        <v>0.33355349999999362</v>
       </c>
       <c r="D189" s="5">
-        <v>0.82463039192712806</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1450953418787879</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>351.31208800000002</v>
+        <v>351.36760750000002</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.15430589999999711</v>
+        <v>-0.34333329999998341</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.52557119476878134</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1651474835189912</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>351.1126319</v>
+        <v>351.11900120000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.19945610000002034</v>
+        <v>-0.24860630000000583</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.67917203493288447</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.84575059322659074</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>352.30757510000001</v>
+        <v>352.3548179</v>
       </c>
       <c r="C192" s="5">
-        <v>1.1949432000000115</v>
+        <v>1.2358166999999867</v>
       </c>
       <c r="D192" s="5">
-        <v>4.1612836660639418</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3063097570688047</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>351.3467493</v>
+        <v>351.33688469999998</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.96082580000000917</v>
+        <v>-1.0179332000000159</v>
       </c>
       <c r="D193" s="5">
-        <v>-3.2240368127971708</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4121757773756367</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>351.24906549999997</v>
+        <v>351.33214149999998</v>
       </c>
       <c r="C194" s="5">
-        <v>-9.7683800000027077E-2</v>
+        <v>-4.7432000000071639E-3</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.33312241754399619</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6199316479970083E-2</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>349.64732220000002</v>
+        <v>349.54824050000002</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.6017432999999528</v>
+        <v>-1.7839009999999575</v>
       </c>
       <c r="D195" s="5">
-        <v>-5.3369815270986276</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9257315123813932</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>349.53816819999997</v>
+        <v>349.38458359999998</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.10915400000004638</v>
+        <v>-0.16365690000003497</v>
       </c>
       <c r="D196" s="5">
-        <v>-0.37397721564740305</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.56039004394630165</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>349.85920809999999</v>
+        <v>349.82304740000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.32103990000001659</v>
+        <v>0.43846380000002227</v>
       </c>
       <c r="D197" s="5">
-        <v>1.1077472950088874</v>
+        <v>1.5163905358840601</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.46429222485394606</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.43639354377866812</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>349.2656475</v>
+        <v>349.18918289999999</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.59356059999998934</v>
+        <v>-0.6338645000000156</v>
       </c>
       <c r="D198" s="5">
-        <v>-2.016993792137689</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1528103109013652</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>348.94269259999999</v>
+        <v>348.81147090000002</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.32295490000001337</v>
+        <v>-0.37771199999997407</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.1039763348933307</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2903251142979411</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>349.33859840000002</v>
+        <v>349.35951290000003</v>
       </c>
       <c r="C200" s="5">
-        <v>0.39590580000003683</v>
+        <v>0.54804200000000947</v>
       </c>
       <c r="D200" s="5">
-        <v>1.370032563685708</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9017818110580231</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>350.4230025</v>
+        <v>350.64721250000002</v>
       </c>
       <c r="C201" s="5">
-        <v>1.084404099999972</v>
+        <v>1.2876995999999963</v>
       </c>
       <c r="D201" s="5">
-        <v>3.7892552566105131</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5138409781342093</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>350.78565939999999</v>
+        <v>350.92214899999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.3626568999999904</v>
+        <v>0.27493649999996705</v>
       </c>
       <c r="D202" s="5">
-        <v>1.2489874815329038</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.94496774904870851</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>350.97429620000003</v>
+        <v>351.07629070000002</v>
       </c>
       <c r="C203" s="5">
-        <v>0.18863680000004024</v>
+        <v>0.15414170000002514</v>
       </c>
       <c r="D203" s="5">
-        <v>0.64721821488564757</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.52837233976847919</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>349.68976739999999</v>
+        <v>349.52018529999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.2845288000000323</v>
+        <v>-1.5561054000000354</v>
       </c>
       <c r="D204" s="5">
-        <v>-4.3045369114585892</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1910952953406309</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>350.0411259</v>
+        <v>349.85932910000002</v>
       </c>
       <c r="C205" s="5">
-        <v>0.35135850000000346</v>
+        <v>0.33914380000004485</v>
       </c>
       <c r="D205" s="5">
-        <v>1.21241195289572</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.170609067406958</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>351.35244269999998</v>
+        <v>351.40068710000003</v>
       </c>
       <c r="C206" s="5">
-        <v>1.311316799999986</v>
+        <v>1.5413580000000024</v>
       </c>
       <c r="D206" s="5">
-        <v>4.589204981720485</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4167853082669914</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>352.11016389999998</v>
+        <v>352.20601850000003</v>
       </c>
       <c r="C207" s="5">
-        <v>0.75772119999999177</v>
+        <v>0.80533140000000003</v>
       </c>
       <c r="D207" s="5">
-        <v>2.6188186761230581</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7850612349038517</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>352.85156469999998</v>
+        <v>352.91647949999998</v>
       </c>
       <c r="C208" s="5">
-        <v>0.74140080000000808</v>
+        <v>0.71046099999995249</v>
       </c>
       <c r="D208" s="5">
-        <v>2.5561795564770673</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4476461514425729</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>353.2634903</v>
+        <v>353.31576740000003</v>
       </c>
       <c r="C209" s="5">
-        <v>0.41192560000001777</v>
+        <v>0.3992879000000471</v>
       </c>
       <c r="D209" s="5">
-        <v>1.409932746241549</v>
+        <v>1.3661541645349828</v>
       </c>
       <c r="E209" s="5">
-        <v>0.97304347611366637</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.99842478246046085</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>353.4224122</v>
+        <v>353.31468439999998</v>
       </c>
       <c r="C210" s="5">
-        <v>0.15892189999999573</v>
+        <v>-1.0830000000510154E-3</v>
       </c>
       <c r="D210" s="5">
-        <v>0.5411791849977643</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6782340626317911E-3</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>354.80838660000001</v>
+        <v>354.87018740000002</v>
       </c>
       <c r="C211" s="5">
-        <v>1.3859744000000092</v>
+        <v>1.5555030000000443</v>
       </c>
       <c r="D211" s="5">
-        <v>4.8087350790812611</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4129423351911621</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>355.16413920000002</v>
+        <v>355.0859299</v>
       </c>
       <c r="C212" s="5">
-        <v>0.35575260000001663</v>
+        <v>0.21574249999997619</v>
       </c>
       <c r="D212" s="5">
-        <v>1.2098508316385148</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.73198150436100118</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>355.5351958</v>
+        <v>355.48376459999997</v>
       </c>
       <c r="C213" s="5">
-        <v>0.37105659999997442</v>
+        <v>0.39783469999997578</v>
       </c>
       <c r="D213" s="5">
-        <v>1.2609251864273752</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3527837400811427</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>356.91124669999999</v>
+        <v>356.94476500000002</v>
       </c>
       <c r="C214" s="5">
-        <v>1.3760508999999956</v>
+        <v>1.4610004000000458</v>
       </c>
       <c r="D214" s="5">
-        <v>4.7445905821220213</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0448957158996555</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>358.05130480000003</v>
+        <v>358.12125429999998</v>
       </c>
       <c r="C215" s="5">
-        <v>1.1400581000000329</v>
+        <v>1.1764892999999574</v>
       </c>
       <c r="D215" s="5">
-        <v>3.9011438610383253</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0276912310857726</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>358.54116299999998</v>
+        <v>358.39533519999998</v>
       </c>
       <c r="C216" s="5">
-        <v>0.48985819999995783</v>
+        <v>0.27408090000000129</v>
       </c>
       <c r="D216" s="5">
-        <v>1.6541576449592421</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.92227156349389272</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>359.81581829999999</v>
+        <v>359.72999370000002</v>
       </c>
       <c r="C217" s="5">
-        <v>1.2746553000000063</v>
+        <v>1.3346585000000459</v>
       </c>
       <c r="D217" s="5">
-        <v>4.3505516416689094</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5614557504005004</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>360.36659079999998</v>
+        <v>360.29599350000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.55077249999999367</v>
+        <v>0.56599979999998595</v>
       </c>
       <c r="D218" s="5">
-        <v>1.8523914869736702</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9045070051429303</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>361.72268680000002</v>
+        <v>361.84285010000002</v>
       </c>
       <c r="C219" s="5">
-        <v>1.3560960000000364</v>
+        <v>1.5468566000000123</v>
       </c>
       <c r="D219" s="5">
-        <v>4.6103660994774698</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.275364286574713</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>362.42890080000001</v>
+        <v>362.63158570000002</v>
       </c>
       <c r="C220" s="5">
-        <v>0.70621399999998857</v>
+        <v>0.78873559999999543</v>
       </c>
       <c r="D220" s="5">
-        <v>2.368157436919538</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6473169878263203</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>362.91254220000002</v>
+        <v>362.97543789999997</v>
       </c>
       <c r="C221" s="5">
-        <v>0.48364140000001044</v>
+        <v>0.34385219999995797</v>
       </c>
       <c r="D221" s="5">
-        <v>1.613139226806326</v>
+        <v>1.1438092312101356</v>
       </c>
       <c r="E221" s="5">
-        <v>2.7314036590098345</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7340049302311265</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>363.89210409999998</v>
+        <v>363.93521019999997</v>
       </c>
       <c r="C222" s="5">
-        <v>0.97956189999996468</v>
+        <v>0.95977229999999736</v>
       </c>
       <c r="D222" s="5">
-        <v>3.287521146155381</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2195699723210902</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>364.25646510000001</v>
+        <v>364.40424789999997</v>
       </c>
       <c r="C223" s="5">
-        <v>0.3643610000000308</v>
+        <v>0.46903770000000122</v>
       </c>
       <c r="D223" s="5">
-        <v>1.2081854239078149</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5575631832218884</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>363.42365039999999</v>
+        <v>363.29454270000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.83281470000002855</v>
+        <v>-1.1097051999999508</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.7093709140425526</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5937217114827669</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>365.35600030000001</v>
+        <v>365.18939330000001</v>
       </c>
       <c r="C225" s="5">
-        <v>1.9323499000000197</v>
+        <v>1.8948505999999838</v>
       </c>
       <c r="D225" s="5">
-        <v>6.5704242746431163</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4415950451514492</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>365.57347010000001</v>
+        <v>365.48885969999998</v>
       </c>
       <c r="C226" s="5">
-        <v>0.21746980000000349</v>
+        <v>0.2994663999999716</v>
       </c>
       <c r="D226" s="5">
-        <v>0.7166155394076501</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98848678877672125</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>365.33107680000001</v>
+        <v>365.23820699999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.24239330000000336</v>
+        <v>-0.25065269999998918</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.79276419342534377</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.81986439610073347</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>367.30588080000001</v>
+        <v>367.29685050000001</v>
       </c>
       <c r="C228" s="5">
-        <v>1.974804000000006</v>
+        <v>2.0586435000000165</v>
       </c>
       <c r="D228" s="5">
-        <v>6.6829895980170306</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.97739719906314</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>368.50061570000003</v>
+        <v>368.50531269999999</v>
       </c>
       <c r="C229" s="5">
-        <v>1.1947349000000145</v>
+        <v>1.2084621999999854</v>
       </c>
       <c r="D229" s="5">
-        <v>3.9738278729822163</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0204165440439255</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>365.65989869999999</v>
+        <v>365.51473729999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.8407170000000406</v>
+        <v>-2.9905754000000115</v>
       </c>
       <c r="D230" s="5">
-        <v>-8.8683147705405538</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.315374424582167</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>368.3123367</v>
+        <v>368.48758040000001</v>
       </c>
       <c r="C231" s="5">
-        <v>2.6524380000000178</v>
+        <v>2.9728431000000342</v>
       </c>
       <c r="D231" s="5">
-        <v>9.0604223662620331</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.208617191271752</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>368.03920790000001</v>
+        <v>368.25795859999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.27312879999999495</v>
+        <v>-0.22962180000001808</v>
       </c>
       <c r="D232" s="5">
-        <v>-0.88626157199748201</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.74521843428275725</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>367.57494450000002</v>
+        <v>367.67727530000002</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.464263399999993</v>
+        <v>-0.58068329999997559</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.503282842150333</v>
+        <v>-1.8758816933994504</v>
       </c>
       <c r="E233" s="5">
-        <v>1.2847178749282762</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2953596604780238</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>367.12962979999998</v>
+        <v>367.12457519999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.44531470000003992</v>
+        <v>-0.55270010000003822</v>
       </c>
       <c r="D234" s="5">
-        <v>-1.4441444251707125</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7890255072426475</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>367.03575960000001</v>
+        <v>367.17806439999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-9.3870199999969373E-2</v>
+        <v>5.3489200000001347E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-0.30639304690652791</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.1749773913114705</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>365.43323759999998</v>
+        <v>365.32579440000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.6025220000000218</v>
+        <v>-1.8522699999999759</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.1153408694696196</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8883666528597445</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>364.37873039999999</v>
+        <v>364.1471985</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.0545071999999891</v>
+        <v>-1.1785959000000048</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.4083305630871696</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8034205703937451</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>364.18857270000001</v>
+        <v>364.08827359999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.19015769999998611</v>
+        <v>-5.8924900000022262E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.62444756799370227</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.19400666328722727</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>363.96127469999999</v>
+        <v>363.82345859999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.22729800000001887</v>
+        <v>-0.26481499999999869</v>
       </c>
       <c r="D239" s="5">
-        <v>-0.7463805259409706</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.8693217414501242</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>364.00684619999998</v>
+        <v>364.1884632</v>
       </c>
       <c r="C240" s="5">
-        <v>4.5571499999994103E-2</v>
+        <v>0.36500460000002022</v>
       </c>
       <c r="D240" s="5">
-        <v>0.15035521386592698</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2105609503422654</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>363.06376119999999</v>
+        <v>363.16553190000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.9430849999999964</v>
+        <v>-1.022931299999982</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.0650910100218032</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.318970674888444</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>362.00687440000002</v>
+        <v>361.90663069999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.0568867999999725</v>
+        <v>-1.2589012000000253</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.4378374892876429</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0813610732336141</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>361.7613465</v>
+        <v>361.77392889999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.24552790000001323</v>
+        <v>-0.13270180000000664</v>
       </c>
       <c r="D243" s="5">
-        <v>-0.81085996705494434</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.43912267369137226</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>363.04770409999998</v>
+        <v>363.14683070000001</v>
       </c>
       <c r="C244" s="5">
-        <v>1.2863575999999739</v>
+        <v>1.3729018000000224</v>
       </c>
       <c r="D244" s="5">
-        <v>4.3514283346330007</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6501614768092558</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>362.46375540000003</v>
+        <v>362.53884060000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.5839486999999508</v>
+        <v>-0.60799009999999498</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.913171285352</v>
+        <v>-1.9906748001769836</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.3905161862848292</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3975393762933552</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>362.48256120000002</v>
+        <v>362.54649460000002</v>
       </c>
       <c r="C246" s="5">
-        <v>1.8805799999995543E-2</v>
+        <v>7.6540000000022701E-3</v>
       </c>
       <c r="D246" s="5">
-        <v>6.2277677251976193E-2</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5337606787756428E-2</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>362.18862009999998</v>
+        <v>362.0569036</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.29394110000004048</v>
+        <v>-0.48959100000001854</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.96876491644590779</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6085251686051016</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>362.62560280000002</v>
+        <v>362.51576210000002</v>
       </c>
       <c r="C248" s="5">
-        <v>0.43698270000004413</v>
+        <v>0.45885850000001938</v>
       </c>
       <c r="D248" s="5">
-        <v>1.4574531318664485</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5314847733449266</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>362.54779289999999</v>
+        <v>362.51450360000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-7.7809900000033849E-2</v>
+        <v>-1.2585000000058244E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.25718472374244294</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1658082848061717E-3</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>363.43427550000001</v>
+        <v>363.48439359999998</v>
       </c>
       <c r="C250" s="5">
-        <v>0.8864826000000221</v>
+        <v>0.96988999999996395</v>
       </c>
       <c r="D250" s="5">
-        <v>2.9739593379598528</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2582088317477664</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>363.26121510000002</v>
+        <v>363.23245980000002</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.17306039999999712</v>
+        <v>-0.25193379999996068</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.56992271603656386</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.82856582025335745</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>363.22882229999999</v>
+        <v>363.30455260000002</v>
       </c>
       <c r="C252" s="5">
-        <v>-3.239280000002509E-2</v>
+        <v>7.2092800000007173E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.10695416880698305</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.23843094790307884</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>363.85675809999998</v>
+        <v>363.94438980000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.62793579999998883</v>
+        <v>0.63983719999998812</v>
       </c>
       <c r="D253" s="5">
-        <v>2.0943520905808644</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1339829439977587</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>364.42778650000002</v>
+        <v>364.44251980000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.57102840000004562</v>
+        <v>0.49813000000000329</v>
       </c>
       <c r="D254" s="5">
-        <v>1.8995930767435221</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6548583276901896</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>364.89514700000001</v>
+        <v>364.918316</v>
       </c>
       <c r="C255" s="5">
-        <v>0.46736049999998386</v>
+        <v>0.47579619999999068</v>
       </c>
       <c r="D255" s="5">
-        <v>1.5498416963109607</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.577952756622536</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>364.48395720000002</v>
+        <v>364.35280710000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.41118979999998828</v>
+        <v>-0.56550889999999754</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.3438958011748436</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8438550201473225</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>365.6435583</v>
+        <v>365.74375220000002</v>
       </c>
       <c r="C257" s="5">
-        <v>1.1596010999999748</v>
+        <v>1.3909451000000104</v>
       </c>
       <c r="D257" s="5">
-        <v>3.8853026645820909</v>
+        <v>4.6785153925175793</v>
       </c>
       <c r="E257" s="5">
-        <v>0.87727472130030293</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.88401882531976561</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>365.40907149999998</v>
+        <v>365.33417300000002</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.23448680000001332</v>
+        <v>-0.40957919999999604</v>
       </c>
       <c r="D258" s="5">
-        <v>-0.76685009152182015</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3355774280643606</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>365.89898470000003</v>
+        <v>365.68589120000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.48991320000004634</v>
+        <v>0.35171819999999343</v>
       </c>
       <c r="D259" s="5">
-        <v>1.6207873764484404</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1614129820480601</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>367.64803860000001</v>
+        <v>367.61346850000001</v>
       </c>
       <c r="C260" s="5">
-        <v>1.7490538999999785</v>
+        <v>1.9275772999999958</v>
       </c>
       <c r="D260" s="5">
-        <v>5.8894243691714143</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.511994367928553</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>368.8867808</v>
+        <v>368.9999565</v>
       </c>
       <c r="C261" s="5">
-        <v>1.2387421999999901</v>
+        <v>1.3864879999999857</v>
       </c>
       <c r="D261" s="5">
-        <v>4.1190192171106643</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6209851124297208</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>369.24504089999999</v>
+        <v>369.22989339999998</v>
       </c>
       <c r="C262" s="5">
-        <v>0.35826009999999542</v>
+        <v>0.22993689999998423</v>
       </c>
       <c r="D262" s="5">
-        <v>1.1716764978647598</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.75033045941246268</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>370.08324599999997</v>
+        <v>370.20812539999997</v>
       </c>
       <c r="C263" s="5">
-        <v>0.83820509999998194</v>
+        <v>0.97823199999999133</v>
       </c>
       <c r="D263" s="5">
-        <v>2.758330626097516</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2260000935872446</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>371.23627679999998</v>
+        <v>371.3623862</v>
       </c>
       <c r="C264" s="5">
-        <v>1.1530308000000105</v>
+        <v>1.1542608000000314</v>
       </c>
       <c r="D264" s="5">
-        <v>3.8034541088170393</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8062748242480682</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>371.92188720000001</v>
+        <v>372.0141021</v>
       </c>
       <c r="C265" s="5">
-        <v>0.68561040000003004</v>
+        <v>0.65171589999999924</v>
       </c>
       <c r="D265" s="5">
-        <v>2.2388466660943962</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1263649096159742</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>374.61813960000001</v>
+        <v>374.66387520000001</v>
       </c>
       <c r="C266" s="5">
-        <v>2.6962523999999917</v>
+        <v>2.6497731000000044</v>
       </c>
       <c r="D266" s="5">
-        <v>9.0548013013098227</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8902540635974692</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>373.54392180000002</v>
+        <v>373.46878279999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.0742177999999853</v>
+        <v>-1.1950924000000214</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.3872474009005393</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7612828376059393</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>374.69333979999999</v>
+        <v>374.5144588</v>
       </c>
       <c r="C268" s="5">
-        <v>1.1494179999999687</v>
+        <v>1.0456760000000145</v>
       </c>
       <c r="D268" s="5">
-        <v>3.755611310899365</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.412108753911669</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>375.5171259</v>
+        <v>375.38162449999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.82378610000000663</v>
+        <v>0.86716569999998683</v>
       </c>
       <c r="D269" s="5">
-        <v>2.6704101728807217</v>
+        <v>2.8141866686393513</v>
       </c>
       <c r="E269" s="5">
-        <v>2.7003258708851785</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6351433871465435</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>378.24328939999998</v>
+        <v>378.30178990000002</v>
       </c>
       <c r="C270" s="5">
-        <v>2.7261634999999842</v>
+        <v>2.9201654000000303</v>
       </c>
       <c r="D270" s="5">
-        <v>9.0681134352497814</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7449740837826759</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>378.41748150000001</v>
+        <v>378.2357073</v>
       </c>
       <c r="C271" s="5">
-        <v>0.17419210000002749</v>
+        <v>-6.6082600000015645E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>0.5540370316248211</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.20941740073784354</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>379.75170359999998</v>
+        <v>379.64487880000001</v>
       </c>
       <c r="C272" s="5">
-        <v>1.3342220999999768</v>
+        <v>1.4091715000000136</v>
       </c>
       <c r="D272" s="5">
-        <v>4.3139708722408576</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5635305756433819</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>382.46667880000001</v>
+        <v>382.64994830000001</v>
       </c>
       <c r="C273" s="5">
-        <v>2.7149752000000262</v>
+        <v>3.0050694999999905</v>
       </c>
       <c r="D273" s="5">
-        <v>8.9247283159064708</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.923198678765166</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>383.7513318</v>
+        <v>383.76743310000001</v>
       </c>
       <c r="C274" s="5">
-        <v>1.2846529999999916</v>
+        <v>1.1174847999999997</v>
       </c>
       <c r="D274" s="5">
-        <v>4.1059359816607133</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5613014546667321</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>385.81043349999999</v>
+        <v>386.00395200000003</v>
       </c>
       <c r="C275" s="5">
-        <v>2.0591016999999852</v>
+        <v>2.2365189000000214</v>
       </c>
       <c r="D275" s="5">
-        <v>6.6323226700876203</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2219264307988418</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>386.75711159999997</v>
+        <v>386.88505290000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.94667809999998553</v>
+        <v>0.88110089999997854</v>
       </c>
       <c r="D276" s="5">
-        <v>2.984551107983302</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.773797119461241</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>388.4505264</v>
+        <v>388.52098169999999</v>
       </c>
       <c r="C277" s="5">
-        <v>1.6934148000000278</v>
+        <v>1.6359287999999879</v>
       </c>
       <c r="D277" s="5">
-        <v>5.382591412882709</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1938410899195819</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>389.68928679999999</v>
+        <v>389.73260879999998</v>
       </c>
       <c r="C278" s="5">
-        <v>1.2387603999999897</v>
+        <v>1.211627099999987</v>
       </c>
       <c r="D278" s="5">
-        <v>3.8946121455232685</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8071352377983203</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>391.11554660000002</v>
+        <v>390.9729044</v>
       </c>
       <c r="C279" s="5">
-        <v>1.4262598000000253</v>
+        <v>1.2402956000000245</v>
       </c>
       <c r="D279" s="5">
-        <v>4.4814889244532363</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8864704157703711</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>392.14198420000002</v>
+        <v>392.04182659999998</v>
       </c>
       <c r="C280" s="5">
-        <v>1.0264376000000084</v>
+        <v>1.0689221999999745</v>
       </c>
       <c r="D280" s="5">
-        <v>3.1951182809714318</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3305929683161928</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>393.96100369999999</v>
+        <v>393.87469019999997</v>
       </c>
       <c r="C281" s="5">
-        <v>1.8190194999999676</v>
+        <v>1.832863599999996</v>
       </c>
       <c r="D281" s="5">
-        <v>5.7106440727959784</v>
+        <v>5.7567380925033884</v>
       </c>
       <c r="E281" s="5">
-        <v>4.9115943129878881</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9264706882315767</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>394.22400140000002</v>
+        <v>394.07178620000002</v>
       </c>
       <c r="C282" s="5">
-        <v>0.26299770000002809</v>
+        <v>0.19709600000004457</v>
       </c>
       <c r="D282" s="5">
-        <v>0.80403538010846987</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.60213878597104031</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>396.5354911</v>
+        <v>396.52898770000002</v>
       </c>
       <c r="C283" s="5">
-        <v>2.3114896999999814</v>
+        <v>2.4572014999999965</v>
       </c>
       <c r="D283" s="5">
-        <v>7.2674675195400162</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7445190184104229</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>397.52384669999998</v>
+        <v>397.49221490000002</v>
       </c>
       <c r="C284" s="5">
-        <v>0.98835559999997713</v>
+        <v>0.96322720000000572</v>
       </c>
       <c r="D284" s="5">
-        <v>3.0323171159000406</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9542384551157763</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>397.34507919999999</v>
+        <v>397.3324925</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.1787674999999922</v>
+        <v>-0.15972240000002103</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.53831036243003894</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.48112604084086241</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>398.34230719999999</v>
+        <v>398.21922410000002</v>
       </c>
       <c r="C286" s="5">
-        <v>0.99722800000000689</v>
+        <v>0.88673160000001872</v>
       </c>
       <c r="D286" s="5">
-        <v>3.0535947785923723</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7111714356511385</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>400.1135352</v>
+        <v>400.35850590000001</v>
       </c>
       <c r="C287" s="5">
-        <v>1.7712280000000078</v>
+        <v>2.139281799999992</v>
       </c>
       <c r="D287" s="5">
-        <v>5.4682411917885476</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6404713483579236</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>401.97288959999997</v>
+        <v>402.26054620000002</v>
       </c>
       <c r="C288" s="5">
-        <v>1.8593543999999724</v>
+        <v>1.9020403000000101</v>
       </c>
       <c r="D288" s="5">
-        <v>5.7212399671544567</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8523610746870292</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>402.26271880000002</v>
+        <v>402.45321539999998</v>
       </c>
       <c r="C289" s="5">
-        <v>0.28982920000004242</v>
+        <v>0.1926691999999548</v>
       </c>
       <c r="D289" s="5">
-        <v>0.86865951048100687</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.57627594117695136</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>403.30751379999998</v>
+        <v>403.23117719999999</v>
       </c>
       <c r="C290" s="5">
-        <v>1.0447949999999651</v>
+        <v>0.77796180000001414</v>
       </c>
       <c r="D290" s="5">
-        <v>3.1616651000263118</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3444805249274614</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>402.72831339999999</v>
+        <v>402.50962479999998</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.57920039999999062</v>
+        <v>-0.72155240000000731</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.709803911527108</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1263033889551419</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>405.16367589999999</v>
+        <v>405.18977599999999</v>
       </c>
       <c r="C292" s="5">
-        <v>2.4353624999999965</v>
+        <v>2.6801512000000116</v>
       </c>
       <c r="D292" s="5">
-        <v>7.5028733721132834</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.28953909492569</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>405.25807700000001</v>
+        <v>405.00304180000001</v>
       </c>
       <c r="C293" s="5">
-        <v>9.4401100000027327E-2</v>
+        <v>-0.18673419999998941</v>
       </c>
       <c r="D293" s="5">
-        <v>0.27995253876349491</v>
+        <v>-0.5516277672089176</v>
       </c>
       <c r="E293" s="5">
-        <v>2.8675613052815407</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8253533108078877</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>407.7123924</v>
+        <v>407.76609480000002</v>
       </c>
       <c r="C294" s="5">
-        <v>2.4543153999999845</v>
+        <v>2.7630530000000135</v>
       </c>
       <c r="D294" s="5">
-        <v>7.5144388047288402</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5010455146268029</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>408.68338449999999</v>
+        <v>408.76335779999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.97099209999998948</v>
+        <v>0.99726299999997536</v>
       </c>
       <c r="D295" s="5">
-        <v>2.8956065715752155</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9746093155782249</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>409.61659689999999</v>
+        <v>409.45487580000002</v>
       </c>
       <c r="C296" s="5">
-        <v>0.93321240000000216</v>
+        <v>0.6915180000000305</v>
       </c>
       <c r="D296" s="5">
-        <v>2.7748296616328938</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0490740824523401</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>411.70832810000002</v>
+        <v>411.51107949999999</v>
       </c>
       <c r="C297" s="5">
-        <v>2.0917312000000265</v>
+        <v>2.0562036999999691</v>
       </c>
       <c r="D297" s="5">
-        <v>6.3029417987911396</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1954297228249189</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>413.37638870000001</v>
+        <v>413.38054299999999</v>
       </c>
       <c r="C298" s="5">
-        <v>1.6680605999999898</v>
+        <v>1.8694634999999948</v>
       </c>
       <c r="D298" s="5">
-        <v>4.9716872908517118</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5898043687132803</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>413.78129919999998</v>
+        <v>413.93400259999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.40491049999997131</v>
+        <v>0.5534595999999965</v>
       </c>
       <c r="D299" s="5">
-        <v>1.1817773289935163</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6185184914760731</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>414.59711379999999</v>
+        <v>414.86798379999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.81581460000001016</v>
+        <v>0.93398120000000517</v>
       </c>
       <c r="D300" s="5">
-        <v>2.3917549700724905</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7414789756898816</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>415.04576459999998</v>
+        <v>415.30825110000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.4486507999999958</v>
+        <v>0.44026730000001635</v>
       </c>
       <c r="D301" s="5">
-        <v>1.3063208563628192</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2809264097794149</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>413.78182229999999</v>
+        <v>413.66208560000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-1.2639422999999965</v>
+        <v>-1.6461654999999951</v>
       </c>
       <c r="D302" s="5">
-        <v>-3.5937792545742142</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6541284554247113</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>416.30282529999999</v>
+        <v>416.19932410000001</v>
       </c>
       <c r="C303" s="5">
-        <v>2.5210030000000074</v>
+        <v>2.5372385000000008</v>
       </c>
       <c r="D303" s="5">
-        <v>7.5611420120335282</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6137684998586419</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>417.37230119999998</v>
+        <v>417.28079559999998</v>
       </c>
       <c r="C304" s="5">
-        <v>1.0694758999999863</v>
+        <v>1.0814714999999637</v>
       </c>
       <c r="D304" s="5">
-        <v>3.1267156301233001</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1630862200129339</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>417.58079670000001</v>
+        <v>417.50858629999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.20849550000002637</v>
+        <v>0.22779070000001411</v>
       </c>
       <c r="D305" s="5">
-        <v>0.60110158670108049</v>
+        <v>0.65704207800736381</v>
       </c>
       <c r="E305" s="5">
-        <v>3.0407092170059213</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0877655744065979</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>416.54921209999998</v>
+        <v>416.49724229999998</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.0315846000000306</v>
+        <v>-1.0113440000000082</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.9245112885699975</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8683814857534573</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>416.44944249999998</v>
+        <v>416.5818812</v>
       </c>
       <c r="C307" s="5">
-        <v>-9.9769600000001901E-2</v>
+        <v>8.4638900000015838E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.2870391468377087</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.24413193284347212</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>416.82405240000003</v>
+        <v>416.83794330000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.37460990000005268</v>
+        <v>0.25606210000000829</v>
       </c>
       <c r="D308" s="5">
-        <v>1.0847957603577152</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.74010769695358469</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>417.09858650000001</v>
+        <v>416.85610819999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.27453409999998257</v>
+        <v>1.8164899999987938E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>0.79322902734004774</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2305951473630152E-2</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>417.72844459999999</v>
+        <v>417.58506690000002</v>
       </c>
       <c r="C310" s="5">
-        <v>0.62985809999997855</v>
+        <v>0.72895870000002105</v>
       </c>
       <c r="D310" s="5">
-        <v>1.8272394300897776</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1187477011642031</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>420.77028730000001</v>
+        <v>420.85877540000001</v>
       </c>
       <c r="C311" s="5">
-        <v>3.0418427000000179</v>
+        <v>3.2737084999999979</v>
       </c>
       <c r="D311" s="5">
-        <v>9.096843987677472</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8239678307317178</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>424.94498220000003</v>
+        <v>425.13601770000002</v>
       </c>
       <c r="C312" s="5">
-        <v>4.17469490000002</v>
+        <v>4.2772423000000117</v>
       </c>
       <c r="D312" s="5">
-        <v>12.577523480985953</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.901095435738252</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>423.99973870000002</v>
+        <v>424.23785559999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.94524350000000368</v>
+        <v>-0.89816210000003593</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.6368530756323172</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5059245911496886</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>421.38187149999999</v>
+        <v>421.34765640000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-2.6178672000000347</v>
+        <v>-2.8901991999999836</v>
       </c>
       <c r="D314" s="5">
-        <v>-7.1625710693023041</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8757499965747098</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>422.74498190000003</v>
+        <v>422.77424580000002</v>
       </c>
       <c r="C315" s="5">
-        <v>1.3631104000000391</v>
+        <v>1.4265894000000117</v>
       </c>
       <c r="D315" s="5">
-        <v>3.9516438335153614</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1394524081247663</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>421.6694081</v>
+        <v>421.37623769999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.0755738000000292</v>
+        <v>-1.3980081000000268</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.0107505581330907</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8967195132337595</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>422.16350160000002</v>
+        <v>422.09140489999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.4940935000000195</v>
+        <v>0.71516719999999623</v>
       </c>
       <c r="D317" s="5">
-        <v>1.4152041096489043</v>
+        <v>2.0557807982327203</v>
       </c>
       <c r="E317" s="5">
-        <v>1.0974414858670567</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0976585273642758</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>423.84863100000001</v>
+        <v>423.94749250000001</v>
       </c>
       <c r="C318" s="5">
-        <v>1.6851293999999939</v>
+        <v>1.8560876000000235</v>
       </c>
       <c r="D318" s="5">
-        <v>4.8965527907871786</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4063432545407464</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>423.57248520000002</v>
+        <v>423.67064900000003</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.27614579999999478</v>
+        <v>-0.27684349999998403</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.7790283496232342</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.78080808157052761</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>422.49659539999999</v>
+        <v>422.55160999999998</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.0758898000000272</v>
+        <v>-1.1190390000000434</v>
       </c>
       <c r="D320" s="5">
-        <v>-3.005821120954455</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1239120330393666</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>421.93248119999998</v>
+        <v>421.93307929999997</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.56411420000000589</v>
+        <v>-0.61853070000000798</v>
       </c>
       <c r="D321" s="5">
-        <v>-1.590516892962357</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7424859184505648</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>425.36525319999998</v>
+        <v>425.32227339999997</v>
       </c>
       <c r="C322" s="5">
-        <v>3.4327719999999999</v>
+        <v>3.3891940999999974</v>
       </c>
       <c r="D322" s="5">
-        <v>10.211931986211331</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.076501230168633</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>422.45869479999999</v>
+        <v>422.46231560000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.9065583999999944</v>
+        <v>-2.859957799999961</v>
       </c>
       <c r="D323" s="5">
-        <v>-7.898457132593828</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.7772256264966089</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>423.60778620000002</v>
+        <v>423.48974420000002</v>
       </c>
       <c r="C324" s="5">
-        <v>1.1490914000000316</v>
+        <v>1.0274286000000075</v>
       </c>
       <c r="D324" s="5">
-        <v>3.3132858569596246</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9577554377091975</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>423.2166277</v>
+        <v>423.06975110000002</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.39115850000001728</v>
+        <v>-0.41999309999999923</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.1024670726886954</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1836218641850027</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>425.09762619999998</v>
+        <v>425.25479319999999</v>
       </c>
       <c r="C326" s="5">
-        <v>1.8809984999999756</v>
+        <v>2.1850420999999756</v>
       </c>
       <c r="D326" s="5">
-        <v>5.4657608842433536</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3767968435560096</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>424.79713800000002</v>
+        <v>424.9199236</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.30048819999996113</v>
+        <v>-0.33486959999999044</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.84495240186578391</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.94086580149336241</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>424.71932090000001</v>
+        <v>424.56207280000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-7.7817100000004302E-2</v>
+        <v>-0.35785079999999425</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.21960245445029614</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0059248381216523</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>425.95753059999998</v>
+        <v>426.06828780000001</v>
       </c>
       <c r="C329" s="5">
-        <v>1.2382096999999703</v>
+        <v>1.5062149999999974</v>
       </c>
       <c r="D329" s="5">
-        <v>3.5550762029010086</v>
+        <v>4.3412876262929778</v>
       </c>
       <c r="E329" s="5">
-        <v>0.89871080413645998</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.94218523614386651</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>425.09657320000002</v>
+        <v>424.94261419999998</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.86095739999996113</v>
+        <v>-1.1256736000000274</v>
       </c>
       <c r="D330" s="5">
-        <v>-2.3986913565592904</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1247374690716923</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>426.2419926</v>
+        <v>426.22117850000001</v>
       </c>
       <c r="C331" s="5">
-        <v>1.1454193999999802</v>
+        <v>1.2785643000000277</v>
       </c>
       <c r="D331" s="5">
-        <v>3.2817415419869933</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6709034438661137</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>427.57267109999998</v>
+        <v>427.79679979999997</v>
       </c>
       <c r="C332" s="5">
-        <v>1.3306784999999763</v>
+        <v>1.5756212999999661</v>
       </c>
       <c r="D332" s="5">
-        <v>3.8112608510924462</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5273813508269978</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>427.86940579999998</v>
+        <v>428.0885667</v>
       </c>
       <c r="C333" s="5">
-        <v>0.29673470000000179</v>
+        <v>0.29176690000002736</v>
       </c>
       <c r="D333" s="5">
-        <v>0.83598408765817034</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.82150360725241622</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>426.34112599999997</v>
+        <v>426.32796339999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-1.5282798000000071</v>
+        <v>-1.7606033000000139</v>
       </c>
       <c r="D334" s="5">
-        <v>-4.2029960582184334</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8251311853441443</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>426.2794055</v>
+        <v>426.33593780000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-6.1720499999978529E-2</v>
+        <v>7.9744000000232518E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.17358319892869511</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2448127588847733E-2</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>425.13399299999998</v>
+        <v>424.82495560000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.1454125000000204</v>
+        <v>-1.5109822000000008</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.1771717189561954</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1710048768095476</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>425.83762530000001</v>
+        <v>425.56527990000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.70363230000003796</v>
+        <v>0.74032429999999749</v>
       </c>
       <c r="D337" s="5">
-        <v>2.0042798279095608</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1113488565074334</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>427.64243210000001</v>
+        <v>427.67252550000001</v>
       </c>
       <c r="C338" s="5">
-        <v>1.8048067999999944</v>
+        <v>2.1072455999999988</v>
       </c>
       <c r="D338" s="5">
-        <v>5.2061466222822483</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1064912684439365</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>428.63061879999998</v>
+        <v>428.67039499999998</v>
       </c>
       <c r="C339" s="5">
-        <v>0.98818669999997155</v>
+        <v>0.99786949999997887</v>
       </c>
       <c r="D339" s="5">
-        <v>2.8084483890845835</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.836119117622582</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>429.97012059999997</v>
+        <v>430.06119719999998</v>
       </c>
       <c r="C340" s="5">
-        <v>1.3395017999999936</v>
+        <v>1.390802199999996</v>
       </c>
       <c r="D340" s="5">
-        <v>3.8152194113573401</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9635788375036451</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>430.21808959999998</v>
+        <v>430.34764960000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.24796900000001187</v>
+        <v>0.28645240000003014</v>
       </c>
       <c r="D341" s="5">
-        <v>0.69425396546540785</v>
+        <v>0.80222291990237338</v>
       </c>
       <c r="E341" s="5">
-        <v>1.0002309371074158</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.004384020715654</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>429.74594889999997</v>
+        <v>429.68565030000002</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.47214070000001129</v>
+        <v>-0.66199929999999085</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.3090140861325428</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8304094778546665</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>429.26120200000003</v>
+        <v>429.15126729999997</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.4847468999999478</v>
+        <v>-0.53438300000004801</v>
       </c>
       <c r="D343" s="5">
-        <v>-1.3452157510421947</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4822264418705378</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>430.96885170000002</v>
+        <v>431.03555540000002</v>
       </c>
       <c r="C344" s="5">
-        <v>1.7076496999999904</v>
+        <v>1.8842881000000489</v>
       </c>
       <c r="D344" s="5">
-        <v>4.8795810030916487</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3979971394699344</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>433.11486289999999</v>
+        <v>433.37201069999998</v>
       </c>
       <c r="C345" s="5">
-        <v>2.1460111999999754</v>
+        <v>2.3364552999999546</v>
       </c>
       <c r="D345" s="5">
-        <v>6.1418020663957185</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7021469168081049</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>434.61740129999998</v>
+        <v>434.93491060000002</v>
       </c>
       <c r="C346" s="5">
-        <v>1.5025383999999917</v>
+        <v>1.5628999000000476</v>
       </c>
       <c r="D346" s="5">
-        <v>4.2433309148811382</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4145235176877184</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>436.15098419999998</v>
+        <v>436.15635609999998</v>
       </c>
       <c r="C347" s="5">
-        <v>1.533582899999999</v>
+        <v>1.2214454999999589</v>
       </c>
       <c r="D347" s="5">
-        <v>4.3174478588513532</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4225521893641808</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>436.11607729999997</v>
+        <v>435.64924120000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-3.4906900000009955E-2</v>
+        <v>-0.50711489999997639</v>
       </c>
       <c r="D348" s="5">
-        <v>-9.5998513732153956E-2</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3863410152606059</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>437.75619540000002</v>
+        <v>437.42674440000002</v>
       </c>
       <c r="C349" s="5">
-        <v>1.640118100000052</v>
+        <v>1.7775032000000124</v>
       </c>
       <c r="D349" s="5">
-        <v>4.6074099184153505</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0075306369151473</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>438.60773160000002</v>
+        <v>438.57668269999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.85153619999999819</v>
+        <v>1.1499382999999739</v>
       </c>
       <c r="D350" s="5">
-        <v>2.3594117191211739</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2006591081890079</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>443.27919459999998</v>
+        <v>443.19632139999999</v>
       </c>
       <c r="C351" s="5">
-        <v>4.6714629999999602</v>
+        <v>4.6196386999999959</v>
       </c>
       <c r="D351" s="5">
-        <v>13.556704686994436</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.398498568116324</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>441.77434140000003</v>
+        <v>442.06872199999998</v>
       </c>
       <c r="C352" s="5">
-        <v>-1.5048531999999568</v>
+        <v>-1.1275994000000082</v>
       </c>
       <c r="D352" s="5">
-        <v>-3.998574829007262</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0107296101419601</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>440.71117120000002</v>
+        <v>440.81934580000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-1.0631702000000018</v>
+        <v>-1.249376199999972</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.8499892184644993</v>
+        <v>-3.3392207537636054</v>
       </c>
       <c r="E353" s="5">
-        <v>2.439014503029413</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4333108847540474</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>441.91358650000001</v>
+        <v>442.00248859999999</v>
       </c>
       <c r="C354" s="5">
-        <v>1.2024152999999842</v>
+        <v>1.1831427999999846</v>
       </c>
       <c r="D354" s="5">
-        <v>3.3236020020314117</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2687276354715689</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>442.7183225</v>
+        <v>442.7010985</v>
       </c>
       <c r="C355" s="5">
-        <v>0.80473599999999124</v>
+        <v>0.69860990000000811</v>
       </c>
       <c r="D355" s="5">
-        <v>2.2072507321466928</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9132428070915974</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>443.00052959999999</v>
+        <v>443.07285639999998</v>
       </c>
       <c r="C356" s="5">
-        <v>0.28220709999999372</v>
+        <v>0.37175789999997733</v>
       </c>
       <c r="D356" s="5">
-        <v>0.76761748223579396</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0123662903222863</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>443.86662180000002</v>
+        <v>443.84677140000002</v>
       </c>
       <c r="C357" s="5">
-        <v>0.86609220000002551</v>
+        <v>0.77391500000004498</v>
       </c>
       <c r="D357" s="5">
-        <v>2.3714628895886714</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1162930552814263</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>446.57226270000001</v>
+        <v>446.8918931</v>
       </c>
       <c r="C358" s="5">
-        <v>2.7056408999999917</v>
+        <v>3.0451216999999815</v>
       </c>
       <c r="D358" s="5">
-        <v>7.5650253708300141</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.550776619258782</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>446.39180479999999</v>
+        <v>446.27462930000002</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.18045790000002171</v>
+        <v>-0.61726379999998926</v>
       </c>
       <c r="D359" s="5">
-        <v>-0.48383847117721146</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6449510921370925</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>447.87706800000001</v>
+        <v>447.4641853</v>
       </c>
       <c r="C360" s="5">
-        <v>1.4852632000000199</v>
+        <v>1.1895559999999819</v>
       </c>
       <c r="D360" s="5">
-        <v>4.0665992895252412</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.245941812487696</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>447.77309769999999</v>
+        <v>447.65630859999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-0.1039703000000145</v>
+        <v>0.19212329999999156</v>
       </c>
       <c r="D361" s="5">
-        <v>-0.27821292164679212</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.51645066165333375</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>446.99478140000002</v>
+        <v>446.93500740000002</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.77831629999997176</v>
+        <v>-0.72130119999997078</v>
       </c>
       <c r="D362" s="5">
-        <v>-2.0660066272990107</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9164966888672974</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>446.73594200000002</v>
+        <v>446.60747520000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.25883939999999939</v>
+        <v>-0.32753220000000738</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.69267015751286465</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.8758730149107774</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>448.10645849999997</v>
+        <v>448.2352027</v>
       </c>
       <c r="C364" s="5">
-        <v>1.3705164999999511</v>
+        <v>1.6277274999999918</v>
       </c>
       <c r="D364" s="5">
-        <v>3.7441703158912931</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4623235957333085</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>450.85677559999999</v>
+        <v>451.14625960000001</v>
       </c>
       <c r="C365" s="5">
-        <v>2.7503171000000179</v>
+        <v>2.9110569000000055</v>
       </c>
       <c r="D365" s="5">
-        <v>7.6189544504438711</v>
+        <v>8.0778746676357436</v>
       </c>
       <c r="E365" s="5">
-        <v>2.3020983045142218</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3426634739132535</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>451.84185000000002</v>
+        <v>452.08120930000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.98507440000003044</v>
+        <v>0.93494970000000421</v>
       </c>
       <c r="D366" s="5">
-        <v>2.6536105945515365</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5154068800048002</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>453.41816110000002</v>
+        <v>453.55989740000001</v>
       </c>
       <c r="C367" s="5">
-        <v>1.5763110999999981</v>
+        <v>1.4786880999999994</v>
       </c>
       <c r="D367" s="5">
-        <v>4.2676287229949539</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9964006348175429</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>446.19664260000002</v>
+        <v>446.22462250000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-7.2215185000000019</v>
+        <v>-7.3352749000000017</v>
       </c>
       <c r="D368" s="5">
-        <v>-17.523800161141033</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.770700774202318</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>338.38347640000001</v>
+        <v>338.25714429999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-107.81316620000001</v>
+        <v>-107.96747820000002</v>
       </c>
       <c r="D369" s="5">
-        <v>-96.380953220056213</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-96.399843608189059</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>355.92620149999999</v>
+        <v>355.9407837</v>
       </c>
       <c r="C370" s="5">
-        <v>17.542725099999984</v>
+        <v>17.683639400000004</v>
       </c>
       <c r="D370" s="5">
-        <v>83.404396776577983</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>84.318654352253745</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>381.0050779</v>
+        <v>380.80411249999997</v>
       </c>
       <c r="C371" s="5">
-        <v>25.078876400000013</v>
+        <v>24.863328799999977</v>
       </c>
       <c r="D371" s="5">
-        <v>126.38604321174208</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>124.84670676452723</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>382.40551649999998</v>
+        <v>382.06480319999997</v>
       </c>
       <c r="C372" s="5">
-        <v>1.4004385999999727</v>
+        <v>1.2606906999999978</v>
       </c>
       <c r="D372" s="5">
-        <v>4.5010413553502548</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.045862690029467</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>386.04146179999998</v>
+        <v>385.9197537</v>
       </c>
       <c r="C373" s="5">
-        <v>3.635945300000003</v>
+        <v>3.8549505000000295</v>
       </c>
       <c r="D373" s="5">
-        <v>12.025691503878466</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.802761860456968</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>391.3727045</v>
+        <v>391.42536139999999</v>
       </c>
       <c r="C374" s="5">
-        <v>5.3312427000000184</v>
+        <v>5.5056076999999846</v>
       </c>
       <c r="D374" s="5">
-        <v>17.890547055566653</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.528674389121136</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>397.37906850000002</v>
+        <v>397.49781830000001</v>
       </c>
       <c r="C375" s="5">
-        <v>6.0063640000000191</v>
+        <v>6.0724569000000201</v>
       </c>
       <c r="D375" s="5">
-        <v>20.053119157235912</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.289981284010693</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>397.47038199999997</v>
+        <v>397.64696830000003</v>
       </c>
       <c r="C376" s="5">
-        <v>9.1313499999955638E-2</v>
+        <v>0.1491500000000201</v>
       </c>
       <c r="D376" s="5">
-        <v>0.27609605488134736</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.45119701059979089</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>400.01211949999998</v>
+        <v>400.21796810000001</v>
       </c>
       <c r="C377" s="5">
-        <v>2.5417375000000106</v>
+        <v>2.5709997999999814</v>
       </c>
       <c r="D377" s="5">
-        <v>7.9494738850481417</v>
+        <v>8.0405743836421184</v>
       </c>
       <c r="E377" s="5">
-        <v>-11.277341020845466</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.28864318750078</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>403.50776280000002</v>
+        <v>403.79204700000003</v>
       </c>
       <c r="C378" s="5">
-        <v>3.4956433000000402</v>
+        <v>3.5740789000000177</v>
       </c>
       <c r="D378" s="5">
-        <v>11.005611650028712</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.25874026788669</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>399.40218599999997</v>
+        <v>399.6429961</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.1055768000000512</v>
+        <v>-4.1490509000000202</v>
       </c>
       <c r="D379" s="5">
-        <v>-11.549046392316843</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.656755889306435</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>408.89144809999999</v>
+        <v>409.15024920000002</v>
       </c>
       <c r="C380" s="5">
-        <v>9.489262100000019</v>
+        <v>9.507253100000014</v>
       </c>
       <c r="D380" s="5">
-        <v>32.547359113772842</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32.59506667132537</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>411.3843359</v>
+        <v>411.07609480000002</v>
       </c>
       <c r="C381" s="5">
-        <v>2.4928878000000054</v>
+        <v>1.9258456000000024</v>
       </c>
       <c r="D381" s="5">
-        <v>7.566412728400973</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7968713674825256</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>414.42773219999998</v>
+        <v>413.76559659999998</v>
       </c>
       <c r="C382" s="5">
-        <v>3.0433962999999835</v>
+        <v>2.6895017999999595</v>
       </c>
       <c r="D382" s="5">
-        <v>9.2477992743739144</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.139875426153953</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>415.74440829999998</v>
+        <v>415.30406499999998</v>
       </c>
       <c r="C383" s="5">
-        <v>1.3166760999999951</v>
+        <v>1.5384683999999993</v>
       </c>
       <c r="D383" s="5">
-        <v>3.8798440237882037</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5542410678569345</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>422.94054499999999</v>
+        <v>422.84016350000002</v>
       </c>
       <c r="C384" s="5">
-        <v>7.1961367000000109</v>
+        <v>7.5360985000000369</v>
       </c>
       <c r="D384" s="5">
-        <v>22.866884509834584</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.085375963353783</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>424.4659709</v>
+        <v>424.49861859999999</v>
       </c>
       <c r="C385" s="5">
-        <v>1.5254259000000161</v>
+        <v>1.6584550999999692</v>
       </c>
       <c r="D385" s="5">
-        <v>4.414953687616463</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8094858793866546</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>425.9369724</v>
+        <v>425.83138109999999</v>
       </c>
       <c r="C386" s="5">
-        <v>1.4710014999999999</v>
+        <v>1.3327625000000012</v>
       </c>
       <c r="D386" s="5">
-        <v>4.2388298707117356</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8332818767895072</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>429.6465571</v>
+        <v>430.00954760000002</v>
       </c>
       <c r="C387" s="5">
-        <v>3.7095846999999935</v>
+        <v>4.1781665000000316</v>
       </c>
       <c r="D387" s="5">
-        <v>10.966517646630813</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.430780198521219</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>430.84151070000001</v>
+        <v>431.19830489999998</v>
       </c>
       <c r="C388" s="5">
-        <v>1.1949536000000194</v>
+        <v>1.1887572999999634</v>
       </c>
       <c r="D388" s="5">
-        <v>3.3890270481734541</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3682961703184855</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>435.02497799999998</v>
+        <v>435.38442400000002</v>
       </c>
       <c r="C389" s="5">
-        <v>4.1834672999999611</v>
+        <v>4.1861191000000417</v>
       </c>
       <c r="D389" s="5">
-        <v>12.294851299089649</v>
+        <v>12.292336076689514</v>
       </c>
       <c r="E389" s="5">
-        <v>8.7529494215737191</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7868258556580425</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>433.73295880000001</v>
+        <v>433.96410959999997</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.2920191999999702</v>
+        <v>-1.420314400000052</v>
       </c>
       <c r="D390" s="5">
-        <v>-3.5063412769385405</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8451701759750212</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>437.5484313</v>
+        <v>437.95957449999997</v>
       </c>
       <c r="C391" s="5">
-        <v>3.8154724999999985</v>
+        <v>3.9954649000000018</v>
       </c>
       <c r="D391" s="5">
-        <v>11.082200730982983</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.625275197238727</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>438.98684960000003</v>
+        <v>439.56388770000001</v>
       </c>
       <c r="C392" s="5">
-        <v>1.4384183000000235</v>
+        <v>1.6043132000000355</v>
       </c>
       <c r="D392" s="5">
-        <v>4.0170549756987528</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4854380949700401</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>444.14650180000001</v>
+        <v>443.59019439999997</v>
       </c>
       <c r="C393" s="5">
-        <v>5.1596521999999823</v>
+        <v>4.0263066999999637</v>
       </c>
       <c r="D393" s="5">
-        <v>15.052702145087649</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.562741959314815</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>447.73585680000002</v>
+        <v>446.35964419999999</v>
       </c>
       <c r="C394" s="5">
-        <v>3.5893550000000118</v>
+        <v>2.7694498000000181</v>
       </c>
       <c r="D394" s="5">
-        <v>10.140631767053844</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7546010059061699</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>445.85616929999998</v>
+        <v>445.21696379999997</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.8796875000000455</v>
+        <v>-1.1426804000000175</v>
       </c>
       <c r="D395" s="5">
-        <v>-4.9231355696961803</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0291124656772195</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>453.97902590000001</v>
+        <v>453.8972268</v>
       </c>
       <c r="C396" s="5">
-        <v>8.1228566000000342</v>
+        <v>8.6802630000000249</v>
       </c>
       <c r="D396" s="5">
-        <v>24.191564980072535</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.075270478100411</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>455.63183959999998</v>
+        <v>455.69319919999998</v>
       </c>
       <c r="C397" s="5">
-        <v>1.6528136999999674</v>
+        <v>1.7959723999999824</v>
       </c>
       <c r="D397" s="5">
-        <v>4.4574251140375498</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8528439444016414</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>457.02527509999999</v>
+        <v>456.78724249999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.3934355000000096</v>
+        <v>1.0940433000000098</v>
       </c>
       <c r="D398" s="5">
-        <v>3.7322611603349598</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9193481694303136</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>459.25044689999999</v>
+        <v>459.91199510000001</v>
       </c>
       <c r="C399" s="5">
-        <v>2.2251717999999983</v>
+        <v>3.1247526000000221</v>
       </c>
       <c r="D399" s="5">
-        <v>6.0016013710831206</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5248631792155258</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>462.229782</v>
+        <v>462.86550690000001</v>
       </c>
       <c r="C400" s="5">
-        <v>2.9793351000000143</v>
+        <v>2.9535118000000011</v>
       </c>
       <c r="D400" s="5">
-        <v>8.068727712519518</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9843891960954538</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>462.07372800000002</v>
+        <v>462.417798</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.15605399999998326</v>
+        <v>-0.44770890000000918</v>
       </c>
       <c r="D401" s="5">
-        <v>-0.40438213498307229</v>
+        <v>-1.1545508281823658</v>
       </c>
       <c r="E401" s="5">
-        <v>6.2177464209882682</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2090815632853236</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>464.723793</v>
+        <v>465.28548480000001</v>
       </c>
       <c r="C402" s="5">
-        <v>2.6500649999999837</v>
+        <v>2.8676868000000013</v>
       </c>
       <c r="D402" s="5">
-        <v>7.1034788800175219</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7009555916242922</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>465.50234089999998</v>
+        <v>466.2335617</v>
       </c>
       <c r="C403" s="5">
-        <v>0.7785478999999782</v>
+        <v>0.94807689999998956</v>
       </c>
       <c r="D403" s="5">
-        <v>2.0289774125807014</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4727384705117927</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>467.96524290000002</v>
+        <v>469.13778669999999</v>
       </c>
       <c r="C404" s="5">
-        <v>2.4629020000000423</v>
+        <v>2.9042249999999967</v>
       </c>
       <c r="D404" s="5">
-        <v>6.5370690007466203</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7364300350174497</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>467.53851379999998</v>
+        <v>466.50905419999998</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.42672910000004549</v>
+        <v>-2.6287325000000124</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.0887870041433545</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.520592651060964</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>466.8929071</v>
+        <v>464.6114187</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.64560669999997344</v>
+        <v>-1.8976354999999785</v>
       </c>
       <c r="D406" s="5">
-        <v>-1.6445087460901453</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.773543311832162</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>467.57924329999997</v>
+        <v>466.56107100000003</v>
       </c>
       <c r="C407" s="5">
-        <v>0.68633619999997109</v>
+        <v>1.9496523000000252</v>
       </c>
       <c r="D407" s="5">
-        <v>1.7783415279517101</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1534292522347425</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>469.71820050000002</v>
+        <v>469.55986630000001</v>
       </c>
       <c r="C408" s="5">
-        <v>2.1389572000000499</v>
+        <v>2.9987952999999834</v>
       </c>
       <c r="D408" s="5">
-        <v>5.6296827898659751</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9915196701090263</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>471.08919450000002</v>
+        <v>471.22301520000002</v>
       </c>
       <c r="C409" s="5">
-        <v>1.370993999999996</v>
+        <v>1.6631489000000101</v>
       </c>
       <c r="D409" s="5">
-        <v>3.5592872702792988</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3341020829224197</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>473.70710050000002</v>
+        <v>473.42274939999999</v>
       </c>
       <c r="C410" s="5">
-        <v>2.617906000000005</v>
+        <v>2.1997341999999662</v>
       </c>
       <c r="D410" s="5">
-        <v>6.8762040057338325</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7478515969247468</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>472.84443479999999</v>
+        <v>473.79201430000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.8626657000000364</v>
+        <v>0.36926490000001877</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.1635583393742386</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.94001351312700265</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>474.6916445</v>
+        <v>475.35887910000002</v>
       </c>
       <c r="C412" s="5">
-        <v>1.8472097000000076</v>
+        <v>1.5668648000000189</v>
       </c>
       <c r="D412" s="5">
-        <v>4.7899577381820047</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0414717483613138</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>476.28422419999998</v>
+        <v>477.0217184</v>
       </c>
       <c r="C413" s="5">
-        <v>1.5925796999999875</v>
+        <v>1.6628392999999733</v>
       </c>
       <c r="D413" s="5">
-        <v>4.1010986367502555</v>
+        <v>4.2793957489477341</v>
       </c>
       <c r="E413" s="5">
-        <v>3.0753741965611203</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1581657244083905</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>476.89658559999998</v>
+        <v>477.75597529999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.6123613999999975</v>
+        <v>0.73425689999999122</v>
       </c>
       <c r="D414" s="5">
-        <v>1.5538039395236236</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8628209500269888</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>478.52670899999998</v>
+        <v>479.69200849999999</v>
       </c>
       <c r="C415" s="5">
-        <v>1.6301234000000022</v>
+        <v>1.9360331999999971</v>
       </c>
       <c r="D415" s="5">
-        <v>4.1798286657039441</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9726763903682913</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>480.69061820000002</v>
+        <v>482.07182010000002</v>
       </c>
       <c r="C416" s="5">
-        <v>2.1639092000000346</v>
+        <v>2.3798116000000391</v>
       </c>
       <c r="D416" s="5">
-        <v>5.5634452399556444</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.118509705929065</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>481.5295332</v>
+        <v>484.79186520000002</v>
       </c>
       <c r="C417" s="5">
-        <v>0.83891499999998587</v>
+        <v>2.720045099999993</v>
       </c>
       <c r="D417" s="5">
-        <v>2.1144941186326704</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9850127864862221</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>485.24355739999999</v>
+        <v>486.92005619999998</v>
       </c>
       <c r="C418" s="5">
-        <v>3.714024199999983</v>
+        <v>2.1281909999999584</v>
       </c>
       <c r="D418" s="5">
-        <v>9.6584729885203835</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3969580390260674</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>487.07735789999998</v>
+        <v>490.59425479999999</v>
       </c>
       <c r="C419" s="5">
-        <v>1.8338004999999953</v>
+        <v>3.6741986000000111</v>
       </c>
       <c r="D419" s="5">
-        <v>4.6304187904002703</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.440365415579798</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>487.31069839999998</v>
+        <v>488.0399099</v>
       </c>
       <c r="C420" s="5">
-        <v>0.23334049999999706</v>
+        <v>-2.5543448999999896</v>
       </c>
       <c r="D420" s="5">
-        <v>0.57639213520810362</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0721107048321681</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>489.50314049999997</v>
+        <v>490.3182089</v>
       </c>
       <c r="C421" s="5">
-        <v>2.1924420999999938</v>
+        <v>2.2782990000000041</v>
       </c>
       <c r="D421" s="5">
-        <v>5.5344953416598175</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7480100122247135</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>490.9175497</v>
+        <v>492.00968499999999</v>
       </c>
       <c r="C422" s="5">
-        <v>1.4144092000000228</v>
+        <v>1.6914760999999885</v>
       </c>
       <c r="D422" s="5">
-        <v>3.5230133850360001</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2191575513326196</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>494.51510539999998</v>
+        <v>491.62797599999999</v>
       </c>
       <c r="C423" s="5">
-        <v>3.5975556999999867</v>
+        <v>-0.38170900000000074</v>
       </c>
       <c r="D423" s="5">
-        <v>9.1571153073175324</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.92701701244499723</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>495.02043479999998</v>
+        <v>491.58532430000002</v>
       </c>
       <c r="C424" s="5">
-        <v>0.50532939999999371</v>
+        <v>-4.2651699999964876E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>1.2331575276601781</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.10405759563180128</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>497.33976669999998</v>
+        <v>492.98855470000001</v>
       </c>
       <c r="C425" s="5">
-        <v>2.3193319000000088</v>
+        <v>1.403230399999984</v>
       </c>
       <c r="D425" s="5">
-        <v>5.7695625137174966</v>
+        <v>3.4796931532837805</v>
       </c>
       <c r="E425" s="5">
-        <v>4.4207935997389702</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3471927344430163</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>501.36944629999999</v>
+        <v>493.99182580000002</v>
       </c>
       <c r="C426" s="5">
-        <v>4.0296796000000086</v>
+        <v>1.0032711000000063</v>
       </c>
       <c r="D426" s="5">
-        <v>10.168170189767189</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4696163910999269</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>500.77299340000002</v>
+        <v>492.89180390000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.59645289999997431</v>
+        <v>-1.1000219000000016</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.4182731980879049</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6396768353175393</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>500.62853999999999</v>
+        <v>492.40140939999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.14445340000003171</v>
+        <v>-0.49039450000003626</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.34560435598637307</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1874083645283418</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>502.16048849999999</v>
+        <v>492.47440189999998</v>
       </c>
       <c r="C429" s="5">
-        <v>1.5319484999999986</v>
+        <v>7.2992499999998017E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>3.7344968672521572</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.17803045900810499</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>501.42262890000001</v>
+        <v>491.85318969999997</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.73785959999997885</v>
+        <v>-0.62121220000000221</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.7490639465298607</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5032345623452015</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>493.2923452</v>
+        <v>488.95155519999997</v>
       </c>
       <c r="C431" s="5">
-        <v>-8.1302837000000068</v>
+        <v>-2.9016345000000001</v>
       </c>
       <c r="D431" s="5">
-        <v>-17.812577504877947</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.854028672806578</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>494.96186089999998</v>
+        <v>488.2287197</v>
       </c>
       <c r="C432" s="5">
-        <v>1.6695156999999767</v>
+        <v>-0.72283549999997376</v>
       </c>
       <c r="D432" s="5">
-        <v>4.137779988226864</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7596518576481257</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>495.66365009999998</v>
+        <v>488.04567969999999</v>
       </c>
       <c r="C433" s="5">
-        <v>0.70178920000000744</v>
+        <v>-0.18304000000000542</v>
       </c>
       <c r="D433" s="5">
-        <v>1.7147694097312982</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.4489610011197076</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>495.63439049999999</v>
+        <v>488.44763870000003</v>
       </c>
       <c r="C434" s="5">
-        <v>-2.925959999998895E-2</v>
+        <v>0.40195900000003348</v>
       </c>
       <c r="D434" s="5">
-        <v>-7.0814397081975233E-2</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.99282056451914791</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>497.86803980000002</v>
+        <v>490.37750499999999</v>
       </c>
       <c r="C435" s="5">
-        <v>2.2336493000000246</v>
+        <v>1.9298662999999578</v>
       </c>
       <c r="D435" s="5">
-        <v>5.5440558916125315</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8456225072733838</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>500.17807420000003</v>
+        <v>494.11558430000002</v>
       </c>
       <c r="C436" s="5">
-        <v>2.3100344000000064</v>
+        <v>3.7380793000000381</v>
       </c>
       <c r="D436" s="5">
-        <v>5.7121303026856252</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5408594578561434</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>500.61197349999998</v>
+        <v>494.9061547</v>
       </c>
       <c r="C437" s="5">
-        <v>0.43389929999995047</v>
+        <v>0.79057039999997869</v>
       </c>
       <c r="D437" s="5">
-        <v>1.0459687167091447</v>
+        <v>1.9369505118403962</v>
       </c>
       <c r="E437" s="5">
-        <v>0.65794191799946056</v>
+        <v>0.38897454752613303</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>496.0069057</v>
+      </c>
+      <c r="C438" s="5">
+        <v>1.1007510000000025</v>
+      </c>
+      <c r="D438" s="5">
+        <v>2.7018860426001323</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>494.31025840000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-1.6966472999999951</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-4.0283845934790063</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE800000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>