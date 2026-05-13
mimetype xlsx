--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E29693B6-4DF8-4544-B2ED-ADDF36532974}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C144925E-4B03-40C6-940F-065D830BE6EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6F3D100D-4884-4D5B-B660-58B65BFC4F76}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7942514F-0EA4-4002-8174-D312C40841CB}"/>
   </bookViews>
   <sheets>
     <sheet name="AE800000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Other Services</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24E7C124-2EAB-4E4C-B182-E1756F26CAB2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0DA1083-FCD8-4E08-9046-6DAE76BB8A8F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>259.4821531</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>259.48215313999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>260.18840699999998</v>
+        <v>260.18840704000002</v>
       </c>
       <c r="C7" s="5">
-        <v>0.70625389999997878</v>
+        <v>0.70625390000003563</v>
       </c>
       <c r="D7" s="5">
-        <v>3.3154783822327172</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>3.3154783817143985</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>260.75171879999999</v>
+        <v>260.75171882000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.56331180000000813</v>
+        <v>0.56331177999999227</v>
       </c>
       <c r="D8" s="5">
-        <v>2.6291784433615017</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>2.6291783484909237</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>261.46633100000003</v>
+        <v>261.46633099000002</v>
       </c>
       <c r="C9" s="5">
-        <v>0.71461220000003323</v>
+        <v>0.71461217000000943</v>
       </c>
       <c r="D9" s="5">
-        <v>3.3387287396226872</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>3.3387285970806868</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>263.4305574</v>
+        <v>263.43055741000001</v>
       </c>
       <c r="C10" s="5">
-        <v>1.9642263999999727</v>
+        <v>1.9642264199999886</v>
       </c>
       <c r="D10" s="5">
-        <v>9.3967794432694198</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>9.3967795433104193</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>265.1393501</v>
+        <v>265.13935008999999</v>
       </c>
       <c r="C11" s="5">
-        <v>1.7087927000000036</v>
+        <v>1.7087926799999877</v>
       </c>
       <c r="D11" s="5">
-        <v>8.0678320891345976</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>8.0678319909958098</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>266.52354070000001</v>
       </c>
       <c r="C12" s="5">
-        <v>1.3841906000000108</v>
+        <v>1.3841906100000188</v>
       </c>
       <c r="D12" s="5">
-        <v>6.4477878412968037</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>6.4477878894743546</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>268.81827800000002</v>
+        <v>268.81827799000001</v>
       </c>
       <c r="C13" s="5">
-        <v>2.2947373000000084</v>
+        <v>2.2947372900000005</v>
       </c>
       <c r="D13" s="5">
-        <v>10.835439441138895</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>10.83543939166205</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>268.19010630000002</v>
+        <v>268.19010627</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.62817169999999578</v>
+        <v>-0.62817172000001165</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.7683866645724753</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-2.7683867516855143</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>268.52689850000002</v>
+        <v>268.52689845999998</v>
       </c>
       <c r="C15" s="5">
-        <v>0.33679219999999077</v>
+        <v>0.33679218999998284</v>
       </c>
       <c r="D15" s="5">
-        <v>1.5174078710495476</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>1.517407825854078</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>268.82964759999999</v>
+        <v>268.82964758999998</v>
       </c>
       <c r="C16" s="5">
-        <v>0.30274909999997135</v>
+        <v>0.30274912999999515</v>
       </c>
       <c r="D16" s="5">
-        <v>1.3613541357349268</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>1.3613542716756966</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>267.3219742</v>
+        <v>267.32197417999998</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.5076733999999874</v>
+        <v>-1.5076734099999953</v>
       </c>
       <c r="D17" s="5">
-        <v>-6.5261858149076923</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-6.5261858571031954</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>266.3487624</v>
+        <v>266.34876241000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.9732118000000014</v>
+        <v>-0.97321176999997761</v>
       </c>
       <c r="D18" s="5">
-        <v>-4.2822942183727619</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-4.2822940893134316</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>267.13708320000001</v>
+        <v>267.13708315999997</v>
       </c>
       <c r="C19" s="5">
-        <v>0.78832080000000815</v>
+        <v>0.78832074999996848</v>
       </c>
       <c r="D19" s="5">
-        <v>3.6100679836777783</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>3.6100677508276835</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>268.21370739999998</v>
+        <v>268.21370740999998</v>
       </c>
       <c r="C20" s="5">
-        <v>1.0766241999999693</v>
+        <v>1.0766242500000089</v>
       </c>
       <c r="D20" s="5">
-        <v>4.9449329546668697</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>4.9449331901882942</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>268.8104161</v>
+        <v>268.81041607999998</v>
       </c>
       <c r="C21" s="5">
-        <v>0.59670870000002196</v>
+        <v>0.59670866999999816</v>
       </c>
       <c r="D21" s="5">
-        <v>2.70261141793946</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>2.7026112802944091</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>270.34378340000001</v>
+        <v>270.34378342000002</v>
       </c>
       <c r="C22" s="5">
-        <v>1.533367300000009</v>
+        <v>1.5333673400000407</v>
       </c>
       <c r="D22" s="5">
-        <v>7.0640162068919654</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>7.0640163975281611</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>271.57275850000002</v>
+        <v>271.57275845999999</v>
       </c>
       <c r="C23" s="5">
-        <v>1.2289751000000138</v>
+        <v>1.2289750399999662</v>
       </c>
       <c r="D23" s="5">
-        <v>5.5936484098955797</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>5.5936481295189688</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>272.13912010000001</v>
+        <v>272.13912006999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.56636159999999336</v>
+        <v>0.56636161000000129</v>
       </c>
       <c r="D24" s="5">
-        <v>2.5314906209138677</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>2.5314906665025338</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>273.18055199999998</v>
+        <v>273.18055194999999</v>
       </c>
       <c r="C25" s="5">
-        <v>1.0414318999999637</v>
+        <v>1.0414318800000046</v>
       </c>
       <c r="D25" s="5">
-        <v>4.6901022126329739</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>4.6901021211867233</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>273.61636129999999</v>
+        <v>273.61636127999998</v>
       </c>
       <c r="C26" s="5">
-        <v>0.43580930000001672</v>
+        <v>0.43580932999998367</v>
       </c>
       <c r="D26" s="5">
-        <v>1.9312660385076619</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>1.9312661729763203</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>273.6513233</v>
+        <v>273.65132331000001</v>
       </c>
       <c r="C27" s="5">
-        <v>3.4962000000007265E-2</v>
+        <v>3.4962030000031064E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>0.15344074055336776</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>0.15344087232089798</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>274.15957370000001</v>
+        <v>274.15957367999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.50825040000000854</v>
+        <v>0.50825036999998474</v>
       </c>
       <c r="D28" s="5">
-        <v>2.2516588010925043</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>2.2516586667422622</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>275.7692758</v>
+        <v>275.76927581000001</v>
       </c>
       <c r="C29" s="5">
-        <v>1.6097020999999927</v>
+        <v>1.6097021300000165</v>
       </c>
       <c r="D29" s="5">
-        <v>7.2777237328653044</v>
+        <v>7.2777238734580418</v>
       </c>
       <c r="E29" s="5">
-        <v>3.1599727726385973</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>3.1599727840974534</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>276.70057780000002</v>
+        <v>276.70057777</v>
       </c>
       <c r="C30" s="5">
-        <v>0.93130200000001651</v>
+        <v>0.93130195999998477</v>
       </c>
       <c r="D30" s="5">
-        <v>4.1286526452904315</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>4.128652464502891</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>277.90982480000002</v>
+        <v>277.90982484</v>
       </c>
       <c r="C31" s="5">
-        <v>1.2092470000000048</v>
+        <v>1.2092470700000035</v>
       </c>
       <c r="D31" s="5">
-        <v>5.3721916004807913</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>5.3721919195713452</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>277.9684843</v>
+        <v>277.96848431000001</v>
       </c>
       <c r="C32" s="5">
-        <v>5.8659499999976106E-2</v>
+        <v>5.8659470000009151E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>0.25358288570231924</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>0.25358275582638701</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>279.43690529999998</v>
+        <v>279.43690525</v>
       </c>
       <c r="C33" s="5">
-        <v>1.468420999999978</v>
+        <v>1.4684209399999872</v>
       </c>
       <c r="D33" s="5">
-        <v>6.5266936346953797</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>6.5266933599759547</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>278.73059799999999</v>
+        <v>278.73059797000002</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.70630729999999176</v>
+        <v>-0.70630727999997589</v>
       </c>
       <c r="D34" s="5">
-        <v>-2.9913181888482909</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-2.9913181058471516</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>279.2181258</v>
+        <v>279.21812582000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.48752780000000939</v>
+        <v>0.48752784999999221</v>
       </c>
       <c r="D35" s="5">
-        <v>2.119230391701743</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>2.1192306113715365</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>278.73036910000002</v>
+        <v>278.73036908</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.48775669999997717</v>
+        <v>-0.4877567400000089</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.0762160533457918</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-2.0762162218326385</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>278.71780389999998</v>
+        <v>278.71780390999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.2565200000040022E-2</v>
+        <v>-1.2565170000016224E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-5.4082739893768217E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-5.4082610804573328E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>278.85257239999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.13476850000000695</v>
+        <v>0.13476848999999902</v>
       </c>
       <c r="D38" s="5">
-        <v>0.5817819256120238</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>0.58178188230721961</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>281.88521530000003</v>
+        <v>281.88521526</v>
       </c>
       <c r="C39" s="5">
-        <v>3.0326429000000417</v>
+        <v>3.0326428600000099</v>
       </c>
       <c r="D39" s="5">
-        <v>13.860140066276628</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>13.860139872393118</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>281.60470090000001</v>
+        <v>281.60470092999998</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.28051440000001548</v>
+        <v>-0.2805143300000168</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.1876500360798681</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-1.1876497414996634</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>281.49581949999998</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.10888140000002977</v>
+        <v>-0.10888142999999673</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.4629900946778176</v>
+        <v>-0.46299022192461958</v>
       </c>
       <c r="E41" s="5">
-        <v>2.0765705981521831</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>2.0765705944506552</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>284.58100339999999</v>
       </c>
       <c r="C42" s="5">
         <v>3.0851839000000041</v>
       </c>
       <c r="D42" s="5">
         <v>13.974443798357505</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>285.82790410000001</v>
+        <v>285.82790406999999</v>
       </c>
       <c r="C43" s="5">
-        <v>1.2469007000000261</v>
+        <v>1.2469006700000023</v>
       </c>
       <c r="D43" s="5">
-        <v>5.3864126279927538</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>5.3864124952586856</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>286.0411239</v>
+        <v>286.04112391000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.2132197999999903</v>
+        <v>0.21321984000002203</v>
       </c>
       <c r="D44" s="5">
-        <v>0.89884906812274235</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>0.89884923753387191</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>285.79160639999998</v>
+        <v>285.79160641999999</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.24951750000002448</v>
+        <v>-0.24951749000001655</v>
       </c>
       <c r="D45" s="5">
-        <v>-1.0417684897688684</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-1.0417684481813461</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>286.6973582</v>
+        <v>286.69735815000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.90575180000001865</v>
+        <v>0.90575173000001996</v>
       </c>
       <c r="D46" s="5">
-        <v>3.8701260452762343</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>3.8701257406696721</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>286.96628349999997</v>
+        <v>286.96628353</v>
       </c>
       <c r="C47" s="5">
-        <v>0.26892529999997805</v>
+        <v>0.26892537999998467</v>
       </c>
       <c r="D47" s="5">
-        <v>1.1314386049992242</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>1.1314389435167715</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>288.76518879999998</v>
+        <v>288.76518880999998</v>
       </c>
       <c r="C48" s="5">
-        <v>1.7989053000000013</v>
+        <v>1.7989052799999854</v>
       </c>
       <c r="D48" s="5">
-        <v>7.7872931371909981</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>7.7872930467638879</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>289.37044209999999</v>
+        <v>289.37044207999998</v>
       </c>
       <c r="C49" s="5">
-        <v>0.60525330000001532</v>
+        <v>0.60525326999999152</v>
       </c>
       <c r="D49" s="5">
-        <v>2.5444049909097322</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>2.5444048632470961</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>290.2817202</v>
+        <v>290.28172022000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.91127810000000409</v>
+        <v>0.91127814000003582</v>
       </c>
       <c r="D50" s="5">
-        <v>3.8451559170340488</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>3.8451560890192971</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>290.3524347</v>
+        <v>290.35243466999998</v>
       </c>
       <c r="C51" s="5">
-        <v>7.0714500000008229E-2</v>
+        <v>7.0714449999968565E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>0.29271973195790224</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.29271952468730156</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>290.55162239999999</v>
+        <v>290.55162235</v>
       </c>
       <c r="C52" s="5">
-        <v>0.19918769999998176</v>
+        <v>0.19918768000002274</v>
       </c>
       <c r="D52" s="5">
-        <v>0.82633773968221469</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>0.82633765648381097</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>291.3006987</v>
+        <v>291.30069867999998</v>
       </c>
       <c r="C53" s="5">
-        <v>0.74907630000001291</v>
+        <v>0.74907632999997986</v>
       </c>
       <c r="D53" s="5">
-        <v>3.1379886695537929</v>
+        <v>3.1379887975631071</v>
       </c>
       <c r="E53" s="5">
-        <v>3.4831349244957455</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.483134917390851</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>291.27800100000002</v>
+        <v>291.27800101999998</v>
       </c>
       <c r="C54" s="5">
-        <v>-2.2697699999980614E-2</v>
+        <v>-2.2697660000005726E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-9.346208434353187E-2</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-9.3461919713033748E-2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>291.56024050000002</v>
+        <v>291.56024048</v>
       </c>
       <c r="C55" s="5">
-        <v>0.28223950000000286</v>
+        <v>0.28223946000002798</v>
       </c>
       <c r="D55" s="5">
-        <v>1.1689802152767381</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>1.1689800486401225</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>292.98691609999997</v>
+        <v>292.98691610999998</v>
       </c>
       <c r="C56" s="5">
-        <v>1.4266755999999532</v>
+        <v>1.426675629999977</v>
       </c>
       <c r="D56" s="5">
-        <v>6.0325291916998758</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>6.0325293224098075</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>294.40282150000002</v>
+        <v>294.40282149000001</v>
       </c>
       <c r="C57" s="5">
-        <v>1.4159054000000424</v>
+        <v>1.4159053800000265</v>
       </c>
       <c r="D57" s="5">
-        <v>5.9558393746169891</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>5.9558392880322053</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>294.1647997</v>
+        <v>294.16479967999999</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.23802180000001272</v>
+        <v>-0.23802181000002065</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.96588572907808645</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-0.96588576951025518</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>295.2356671</v>
+        <v>295.23566705000002</v>
       </c>
       <c r="C59" s="5">
-        <v>1.0708673999999974</v>
+        <v>1.0708673700000304</v>
       </c>
       <c r="D59" s="5">
-        <v>4.4569736645506008</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>4.4569735374887953</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>297.06060789999998</v>
+        <v>297.06060794000001</v>
       </c>
       <c r="C60" s="5">
-        <v>1.8249407999999789</v>
+        <v>1.8249408899999935</v>
       </c>
       <c r="D60" s="5">
-        <v>7.6750072839868455</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>7.6750076767966524</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>297.33824340000001</v>
+        <v>297.33824342000003</v>
       </c>
       <c r="C61" s="5">
-        <v>0.27763550000003079</v>
+        <v>0.27763548000001492</v>
       </c>
       <c r="D61" s="5">
-        <v>1.1273137861758986</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>1.1273137043971149</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>297.72458799999998</v>
+        <v>297.72458804000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.38634459999997262</v>
+        <v>0.38634461999998848</v>
       </c>
       <c r="D62" s="5">
-        <v>1.5704036921333486</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>1.570403773904272</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>301.67407279999998</v>
+        <v>301.67407283</v>
       </c>
       <c r="C63" s="5">
-        <v>3.9494847999999934</v>
+        <v>3.9494847899999854</v>
       </c>
       <c r="D63" s="5">
-        <v>17.133037030707897</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>17.133036981642302</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>302.92037920000001</v>
+        <v>302.92037922999998</v>
       </c>
       <c r="C64" s="5">
-        <v>1.2463064000000372</v>
+        <v>1.2463063999999804</v>
       </c>
       <c r="D64" s="5">
-        <v>5.0717734525353775</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.0717734520192792</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>302.52842720000001</v>
+        <v>302.52842721000002</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.39195200000000341</v>
+        <v>-0.39195201999996243</v>
       </c>
       <c r="D65" s="5">
-        <v>-1.5416909200226314</v>
+        <v>-1.5416909979791615</v>
       </c>
       <c r="E65" s="5">
-        <v>3.8543431409902018</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.8543431515534854</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>302.9827952</v>
+        <v>302.98279521000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.45436799999998811</v>
       </c>
       <c r="D66" s="5">
-        <v>1.8172446676552489</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.8172446675948528</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>302.9311778</v>
+        <v>302.93117783999998</v>
       </c>
       <c r="C67" s="5">
-        <v>-5.1617399999997815E-2</v>
+        <v>-5.161737000003086E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-0.20424550553511667</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-0.20424538693238903</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>304.23839770000001</v>
+        <v>304.23839772000002</v>
       </c>
       <c r="C68" s="5">
-        <v>1.3072199000000069</v>
+        <v>1.3072198800000479</v>
       </c>
       <c r="D68" s="5">
-        <v>5.3029701856531108</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>5.3029701018673991</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>303.82194199999998</v>
+        <v>303.82194204000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.41645570000002863</v>
+        <v>-0.41645568000001276</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.6303054973531905</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-1.6303054195409006</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>305.93164530000001</v>
+        <v>305.93164526999999</v>
       </c>
       <c r="C70" s="5">
-        <v>2.1097033000000351</v>
+        <v>2.1097032299999796</v>
       </c>
       <c r="D70" s="5">
-        <v>8.6583744544786114</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>8.6583741549499891</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>306.48922420000002</v>
       </c>
       <c r="C71" s="5">
-        <v>0.55757890000000998</v>
+        <v>0.55757893000003378</v>
       </c>
       <c r="D71" s="5">
-        <v>2.2091296037980213</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.2091297240709462</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>306.67182869999999</v>
+        <v>306.67182866000002</v>
       </c>
       <c r="C72" s="5">
-        <v>0.18260449999996808</v>
+        <v>0.1826044599999932</v>
       </c>
       <c r="D72" s="5">
-        <v>0.71730049738463197</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>0.71730033974284346</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>308.14915860000002</v>
+        <v>308.14915858000001</v>
       </c>
       <c r="C73" s="5">
-        <v>1.4773299000000293</v>
+        <v>1.4773299199999883</v>
       </c>
       <c r="D73" s="5">
-        <v>5.9364071542221231</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>5.9364072375249988</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>309.67910010000003</v>
+        <v>309.67910009000002</v>
       </c>
       <c r="C74" s="5">
-        <v>1.5299415000000067</v>
+        <v>1.5299415100000147</v>
       </c>
       <c r="D74" s="5">
-        <v>6.1233426281156911</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>6.1233426696465365</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>308.35295000000002</v>
+        <v>308.35295001999998</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.3261501000000067</v>
+        <v>-1.3261500700000397</v>
       </c>
       <c r="D75" s="5">
-        <v>-5.0194814243592623</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-5.0194813136285816</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>308.78181260000002</v>
+        <v>308.78181258000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.4288626000000022</v>
+        <v>0.42886256000002732</v>
       </c>
       <c r="D76" s="5">
-        <v>1.6818069251376633</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>1.6818067669637671</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>309.2624209</v>
+        <v>309.26242091</v>
       </c>
       <c r="C77" s="5">
-        <v>0.48060829999997168</v>
+        <v>0.48060832999999548</v>
       </c>
       <c r="D77" s="5">
-        <v>1.8838311497608728</v>
+        <v>1.8838312684829051</v>
       </c>
       <c r="E77" s="5">
-        <v>2.2259044422123564</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.225904442138793</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>310.63530309999999</v>
+        <v>310.63530308999998</v>
       </c>
       <c r="C78" s="5">
-        <v>1.3728821999999923</v>
+        <v>1.3728821799999764</v>
       </c>
       <c r="D78" s="5">
-        <v>5.4590649963618842</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>5.459064914702072</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>311.09241969999999</v>
+        <v>311.09241973000002</v>
       </c>
       <c r="C79" s="5">
-        <v>0.4571166000000062</v>
+        <v>0.45711664000003793</v>
       </c>
       <c r="D79" s="5">
-        <v>1.7802271582068263</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.7802273153065373</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>311.26452289999997</v>
+        <v>311.26452288000002</v>
       </c>
       <c r="C80" s="5">
-        <v>0.17210319999998092</v>
+        <v>0.1721031499999981</v>
       </c>
       <c r="D80" s="5">
-        <v>0.66589020388694298</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>0.66589000977701485</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>313.51959749999997</v>
+        <v>313.51959750999998</v>
       </c>
       <c r="C81" s="5">
-        <v>2.2550746000000004</v>
+        <v>2.2550746299999673</v>
       </c>
       <c r="D81" s="5">
-        <v>9.0487846435044048</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>9.048784769324536</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>313.87326819999998</v>
+        <v>313.87326818999998</v>
       </c>
       <c r="C82" s="5">
-        <v>0.35367070000000922</v>
+        <v>0.35367067999999335</v>
       </c>
       <c r="D82" s="5">
-        <v>1.3621091976321775</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>1.3621091200829882</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>314.38515480000001</v>
+        <v>314.38515481000002</v>
       </c>
       <c r="C83" s="5">
-        <v>0.51188660000002528</v>
+        <v>0.51188662000004115</v>
       </c>
       <c r="D83" s="5">
-        <v>1.974694445343439</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.9746945232537838</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>315.11586620000003</v>
+        <v>315.11586620999998</v>
       </c>
       <c r="C84" s="5">
-        <v>0.73071140000001833</v>
+        <v>0.73071139999996149</v>
       </c>
       <c r="D84" s="5">
-        <v>2.8250384635765347</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>2.8250384634852299</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>316.01597550000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.90010929999999689</v>
+        <v>0.9001092900000458</v>
       </c>
       <c r="D85" s="5">
-        <v>3.4820940572404258</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>3.4820940178334814</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>316.90740269999998</v>
+        <v>316.90740268000002</v>
       </c>
       <c r="C86" s="5">
-        <v>0.89142719999995279</v>
+        <v>0.89142717999999377</v>
       </c>
       <c r="D86" s="5">
-        <v>3.4380091267344204</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>3.4380090483989934</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>319.41354280000002</v>
+        <v>319.41354279000001</v>
       </c>
       <c r="C87" s="5">
-        <v>2.5061401000000387</v>
+        <v>2.5061401099999898</v>
       </c>
       <c r="D87" s="5">
-        <v>9.9135667034071275</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>9.9135667453533305</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>321.28479190000002</v>
+        <v>321.28479184999998</v>
       </c>
       <c r="C88" s="5">
-        <v>1.8712491</v>
+        <v>1.8712490599999683</v>
       </c>
       <c r="D88" s="5">
-        <v>7.2610670906170238</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>7.261066930603377</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>321.12362460000003</v>
+        <v>321.12362456</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.16116729999998824</v>
+        <v>-0.16116728999998031</v>
       </c>
       <c r="D89" s="5">
-        <v>-0.60030249219797938</v>
+        <v>-0.60030245514658409</v>
       </c>
       <c r="E89" s="5">
-        <v>3.8353200707289758</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.8353200544374522</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>321.7936613</v>
       </c>
       <c r="C90" s="5">
-        <v>0.67003669999996873</v>
+        <v>0.67003674000000046</v>
       </c>
       <c r="D90" s="5">
-        <v>2.5327806283020671</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>2.532780781563182</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>323.68575390000001</v>
+        <v>323.68575392000002</v>
       </c>
       <c r="C91" s="5">
-        <v>1.8920926000000122</v>
+        <v>1.8920926200000281</v>
       </c>
       <c r="D91" s="5">
-        <v>7.288508020252249</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>7.2885080998023488</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>324.32187909999999</v>
+        <v>324.32187907999997</v>
       </c>
       <c r="C92" s="5">
-        <v>0.63612519999998085</v>
+        <v>0.63612515999994912</v>
       </c>
       <c r="D92" s="5">
-        <v>2.3839650084021669</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>2.3839648567237415</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>324.78535369999997</v>
+        <v>324.78535373</v>
       </c>
       <c r="C93" s="5">
-        <v>0.46347459999998364</v>
+        <v>0.4634746500000233</v>
       </c>
       <c r="D93" s="5">
-        <v>1.7284119159345579</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>1.7284121039726541</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>326.57056189999997</v>
+        <v>326.57056187000001</v>
       </c>
       <c r="C94" s="5">
-        <v>1.7852081999999996</v>
+        <v>1.7852081400000088</v>
       </c>
       <c r="D94" s="5">
-        <v>6.7989949128634874</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>6.7989946767536225</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>327.41838109999998</v>
+        <v>327.41838114000001</v>
       </c>
       <c r="C95" s="5">
-        <v>0.84781920000000355</v>
+        <v>0.84781927000000223</v>
       </c>
       <c r="D95" s="5">
-        <v>3.1602248497359708</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.160225114690518</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>326.85949410000001</v>
+        <v>326.85949409</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.55888699999997016</v>
+        <v>-0.55888705000000982</v>
       </c>
       <c r="D96" s="5">
-        <v>-2.0292194203390235</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-2.0292195999336848</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>327.76434069999999</v>
+        <v>327.76434067000002</v>
       </c>
       <c r="C97" s="5">
-        <v>0.90484659999998485</v>
+        <v>0.90484658000002582</v>
       </c>
       <c r="D97" s="5">
-        <v>3.3730141814309889</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>3.3730141058427199</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>328.37878790000002</v>
+        <v>328.37878789000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.61444720000002917</v>
+        <v>0.61444721999998819</v>
       </c>
       <c r="D98" s="5">
-        <v>2.2729341372757172</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>2.2729342122331797</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>328.3361883</v>
+        <v>328.33618826999998</v>
       </c>
       <c r="C99" s="5">
-        <v>-4.2599600000016835E-2</v>
+        <v>-4.2599620000032701E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-0.15556139417253201</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-0.15556146715942631</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>329.29743669999999</v>
+        <v>329.29743668999998</v>
       </c>
       <c r="C100" s="5">
-        <v>0.96124839999998812</v>
+        <v>0.96124842000000399</v>
       </c>
       <c r="D100" s="5">
-        <v>3.5702861651941475</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>3.5702862410103897</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>329.71751310000002</v>
+        <v>329.71751304999998</v>
       </c>
       <c r="C101" s="5">
-        <v>0.42007640000002766</v>
+        <v>0.42007635999999593</v>
       </c>
       <c r="D101" s="5">
-        <v>1.5415958933496343</v>
+        <v>1.54159574557311</v>
       </c>
       <c r="E101" s="5">
-        <v>2.676193167259111</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>2.6761931644784021</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>330.2705742</v>
+        <v>330.27057418999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.55306109999997943</v>
+        <v>0.55306114000001116</v>
       </c>
       <c r="D102" s="5">
-        <v>2.0315282925302824</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>2.0315284411290824</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>330.69999239999999</v>
+        <v>330.69999238999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.42941819999998643</v>
       </c>
       <c r="D103" s="5">
-        <v>1.5714474024911107</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>1.5714474025389613</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>330.28304000000003</v>
+        <v>330.28304004</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.41695239999995692</v>
+        <v>-0.4169523499999741</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.5025334311455363</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-1.5025332522579538</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>333.09517799999998</v>
+        <v>333.09517804000001</v>
       </c>
       <c r="C105" s="5">
-        <v>2.8121379999999476</v>
+        <v>2.8121380000000045</v>
       </c>
       <c r="D105" s="5">
-        <v>10.709494923876029</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>10.709494922517958</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>333.35230769999998</v>
+        <v>333.35230768000002</v>
       </c>
       <c r="C106" s="5">
-        <v>0.25712970000000723</v>
+        <v>0.25712964000001648</v>
       </c>
       <c r="D106" s="5">
-        <v>0.93027177722411203</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>0.93027155911495907</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>331.98370979999999</v>
+        <v>331.98370983000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-1.3685978999999975</v>
+        <v>-1.3685978500000147</v>
       </c>
       <c r="D107" s="5">
-        <v>-4.8169333547536279</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-4.8169331830102742</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>334.99672170000002</v>
+        <v>334.99672169000002</v>
       </c>
       <c r="C108" s="5">
-        <v>3.0130119000000377</v>
+        <v>3.013011860000006</v>
       </c>
       <c r="D108" s="5">
-        <v>11.451367020450309</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>11.451366859670099</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>335.30979660000003</v>
+        <v>335.30979660999998</v>
       </c>
       <c r="C109" s="5">
-        <v>0.31307490000000371</v>
+        <v>0.31307491999996273</v>
       </c>
       <c r="D109" s="5">
-        <v>1.1272557675679806</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>1.1272558399842758</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>336.08862260000001</v>
+        <v>336.08862261000002</v>
       </c>
       <c r="C110" s="5">
-        <v>0.77882599999998092</v>
+        <v>0.77882600000003777</v>
       </c>
       <c r="D110" s="5">
-        <v>2.8231308024964541</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>2.8231308024114554</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>337.60038550000002</v>
+        <v>337.60038551000002</v>
       </c>
       <c r="C111" s="5">
         <v>1.5117629000000079</v>
       </c>
       <c r="D111" s="5">
-        <v>5.5332897891932964</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>5.5332897890244981</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>337.95144929999998</v>
+        <v>337.95144928000002</v>
       </c>
       <c r="C112" s="5">
-        <v>0.35106379999996307</v>
+        <v>0.35106376999999611</v>
       </c>
       <c r="D112" s="5">
-        <v>1.2550173896213934</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>1.2550172817231031</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>339.02049490000002</v>
+        <v>339.02049485999999</v>
       </c>
       <c r="C113" s="5">
-        <v>1.0690456000000381</v>
+        <v>1.0690455799999654</v>
       </c>
       <c r="D113" s="5">
-        <v>3.8627179372250575</v>
+        <v>3.862717863930798</v>
       </c>
       <c r="E113" s="5">
-        <v>2.8215006574972223</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>2.8215006609579873</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>338.79782820000003</v>
+        <v>338.79782814999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.22266669999999067</v>
+        <v>-0.2226667099999986</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.78531218360643473</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-0.78531221884009517</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>339.05719470000003</v>
+        <v>339.05719472999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.25936649999999872</v>
+        <v>0.25936658000000534</v>
       </c>
       <c r="D115" s="5">
-        <v>0.92253729494091719</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>0.92253758082765369</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>338.801087</v>
+        <v>338.80108702000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.25610770000002958</v>
+        <v>-0.25610770999998067</v>
       </c>
       <c r="D116" s="5">
-        <v>-0.90266678764825414</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-0.90266682266784137</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>338.57239970000001</v>
+        <v>338.57239973999998</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.22868729999999005</v>
+        <v>-0.22868728000003102</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.80698755884885953</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-0.80698748848770929</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>339.55328020000002</v>
+        <v>339.55328023999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.98088050000001203</v>
       </c>
       <c r="D118" s="5">
-        <v>3.5324622810970707</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>3.5324622806731876</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>339.89921049999998</v>
+        <v>339.89921048999997</v>
       </c>
       <c r="C119" s="5">
-        <v>0.34593029999996361</v>
+        <v>0.34593024999998079</v>
       </c>
       <c r="D119" s="5">
-        <v>1.2294102877021373</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>1.2294101088636378</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>342.59520830000002</v>
+        <v>342.59520827</v>
       </c>
       <c r="C120" s="5">
-        <v>2.6959978000000433</v>
+        <v>2.6959977800000274</v>
       </c>
       <c r="D120" s="5">
-        <v>9.9445087534986154</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>9.9445086767838475</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>344.16446939999997</v>
+        <v>344.16446934999999</v>
       </c>
       <c r="C121" s="5">
-        <v>1.5692610999999488</v>
+        <v>1.5692610799999898</v>
       </c>
       <c r="D121" s="5">
-        <v>5.6372245007958677</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>5.6372244276369443</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>344.9693049</v>
+        <v>344.96930485000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.80483550000002424</v>
       </c>
       <c r="D122" s="5">
-        <v>2.8426001134623124</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>2.8426001138805779</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>345.47722049999999</v>
+        <v>345.47722045</v>
       </c>
       <c r="C123" s="5">
         <v>0.50791559999998981</v>
       </c>
       <c r="D123" s="5">
-        <v>1.7811981835250457</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>1.7811981837852819</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>346.02754670000002</v>
+        <v>346.02754671999998</v>
       </c>
       <c r="C124" s="5">
-        <v>0.55032620000002908</v>
+        <v>0.55032626999997092</v>
       </c>
       <c r="D124" s="5">
-        <v>1.9283705327546308</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>1.9283707804723882</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>346.6531569</v>
+        <v>346.65315693999997</v>
       </c>
       <c r="C125" s="5">
-        <v>0.6256101999999828</v>
+        <v>0.62561021999999866</v>
       </c>
       <c r="D125" s="5">
-        <v>2.1912781542965609</v>
+        <v>2.1912782249193796</v>
       </c>
       <c r="E125" s="5">
-        <v>2.2513866019372664</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.251386625800289</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>346.84887650000002</v>
+        <v>346.84887651000003</v>
       </c>
       <c r="C126" s="5">
-        <v>0.19571960000001809</v>
+        <v>0.19571957000005114</v>
       </c>
       <c r="D126" s="5">
-        <v>0.6796251770360362</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>0.67962507246068782</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>347.12914490000003</v>
+        <v>347.12914487</v>
       </c>
       <c r="C127" s="5">
-        <v>0.2802684000000113</v>
+        <v>0.28026835999997957</v>
       </c>
       <c r="D127" s="5">
-        <v>0.97397116965332042</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>0.97397103000127494</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>347.68917370000003</v>
+        <v>347.68917370999998</v>
       </c>
       <c r="C128" s="5">
-        <v>0.56002879999999777</v>
+        <v>0.56002883999997266</v>
       </c>
       <c r="D128" s="5">
-        <v>1.9532496048699333</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>1.9532497457909193</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>348.13102559999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.44185189999996055</v>
+        <v>0.44185189000000946</v>
       </c>
       <c r="D129" s="5">
-        <v>1.5356935768982893</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.5356935418546991</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>348.37621439999998</v>
+        <v>348.37621443</v>
       </c>
       <c r="C130" s="5">
-        <v>0.24518879999999399</v>
+        <v>0.24518883000001779</v>
       </c>
       <c r="D130" s="5">
-        <v>0.84844196437816599</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>0.84844206859167048</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>349.27976849999999</v>
+        <v>349.27976852</v>
       </c>
       <c r="C131" s="5">
-        <v>0.90355410000000802</v>
+        <v>0.90355409000000009</v>
       </c>
       <c r="D131" s="5">
-        <v>3.1571223660776804</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>3.1571223303608065</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>350.24347310000002</v>
+        <v>350.24347308</v>
       </c>
       <c r="C132" s="5">
-        <v>0.96370460000002822</v>
+        <v>0.96370455999999649</v>
       </c>
       <c r="D132" s="5">
-        <v>3.3616523946716548</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>3.3616522528213677</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>351.09358800000001</v>
+        <v>351.09358801000002</v>
       </c>
       <c r="C133" s="5">
-        <v>0.85011489999999412</v>
+        <v>0.85011493000001792</v>
       </c>
       <c r="D133" s="5">
-        <v>2.9518527610024714</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>2.9518528667368704</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>353.09417980000001</v>
+        <v>353.09417979</v>
       </c>
       <c r="C134" s="5">
-        <v>2.0005917999999951</v>
+        <v>2.0005917799999793</v>
       </c>
       <c r="D134" s="5">
-        <v>7.0562264114779838</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>7.0562263385039348</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>354.12542070000001</v>
       </c>
       <c r="C135" s="5">
-        <v>1.0312409000000002</v>
+        <v>1.0312409100000082</v>
       </c>
       <c r="D135" s="5">
-        <v>3.5615481400153248</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>3.5615481752112155</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>353.90800710000002</v>
+        <v>353.90800711000003</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.21741359999998622</v>
+        <v>-0.21741358999997829</v>
       </c>
       <c r="D136" s="5">
-        <v>-0.7342515870674915</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-0.73425155340927084</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>353.99021440000001</v>
+        <v>353.99021441000002</v>
       </c>
       <c r="C137" s="5">
         <v>8.2207299999993211E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>0.27909763487243833</v>
+        <v>0.27909763486442252</v>
       </c>
       <c r="E137" s="5">
-        <v>2.1165413768657881</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.116541367967395</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>359.04581960000002</v>
+        <v>359.04581959000001</v>
       </c>
       <c r="C138" s="5">
-        <v>5.0556052000000022</v>
+        <v>5.0556051799999864</v>
       </c>
       <c r="D138" s="5">
-        <v>18.55050670904388</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>18.55050662923421</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>358.97488340000001</v>
+        <v>358.97488335000003</v>
       </c>
       <c r="C139" s="5">
-        <v>-7.0936200000005556E-2</v>
+        <v>-7.0936239999980444E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-0.23682493644695546</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-0.23682506985082119</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>359.16814060000002</v>
+        <v>359.16814062999998</v>
       </c>
       <c r="C140" s="5">
-        <v>0.19325720000000501</v>
+        <v>0.19325727999995479</v>
       </c>
       <c r="D140" s="5">
-        <v>0.64794658209046396</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.64794685119697881</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>359.25571070000001</v>
+        <v>359.25571072999998</v>
       </c>
       <c r="C141" s="5">
         <v>8.7570099999993545E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>0.29296905233249237</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>0.29296905230791204</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>359.69216510000001</v>
+        <v>359.69216509</v>
       </c>
       <c r="C142" s="5">
-        <v>0.43645440000000235</v>
+        <v>0.43645436000002746</v>
       </c>
       <c r="D142" s="5">
-        <v>1.4676428847458789</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>1.4676427492166688</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>359.90988010000001</v>
+        <v>359.90988011000002</v>
       </c>
       <c r="C143" s="5">
-        <v>0.21771499999999833</v>
+        <v>0.21771502000001419</v>
       </c>
       <c r="D143" s="5">
-        <v>0.72876065439648752</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>0.72876072158616356</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>355.83822909999998</v>
+        <v>355.83822909000003</v>
       </c>
       <c r="C144" s="5">
-        <v>-4.0716510000000312</v>
+        <v>-4.0716510199999902</v>
       </c>
       <c r="D144" s="5">
-        <v>-12.761935031489402</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-12.761935089995369</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>357.19985400000002</v>
+        <v>357.19985403999999</v>
       </c>
       <c r="C145" s="5">
-        <v>1.361624900000038</v>
+        <v>1.361624949999964</v>
       </c>
       <c r="D145" s="5">
-        <v>4.6897160444945296</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>4.689716220479534</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>356.01869470000003</v>
+        <v>356.01869468000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.1811592999999903</v>
+        <v>-1.181159359999981</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.8966845979408249</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-3.8966847918684544</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>355.36512529999999</v>
+        <v>355.36512526000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.6535694000000376</v>
+        <v>-0.65356941999999663</v>
       </c>
       <c r="D147" s="5">
-        <v>-2.1808203794618564</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-2.1808204456462366</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>355.95584129999997</v>
+        <v>355.95584126</v>
       </c>
       <c r="C148" s="5">
         <v>0.59071599999998625</v>
       </c>
       <c r="D148" s="5">
-        <v>2.0130732114132632</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>2.0130732116417471</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>355.34870660000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.6071346999999605</v>
+        <v>-0.60713465999998562</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.0276831846896881</v>
+        <v>-2.0276830525759237</v>
       </c>
       <c r="E149" s="5">
-        <v>0.38376546716201165</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>0.38376546432623559</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>355.98637400000001</v>
+        <v>355.98637396999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.637667399999998</v>
+        <v>0.6376673699999742</v>
       </c>
       <c r="D150" s="5">
-        <v>2.1747610034335008</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>2.1747609001065982</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>357.03271699999999</v>
+        <v>357.03271698999998</v>
       </c>
       <c r="C151" s="5">
-        <v>1.0463429999999789</v>
+        <v>1.0463430199999948</v>
       </c>
       <c r="D151" s="5">
-        <v>3.5847159999478739</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>3.5847160698854186</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>357.72541439999998</v>
+        <v>357.72541436</v>
       </c>
       <c r="C152" s="5">
-        <v>0.69269739999998592</v>
+        <v>0.69269737000001896</v>
       </c>
       <c r="D152" s="5">
-        <v>2.353186257112605</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>2.3531861541753019</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>358.26603110000002</v>
+        <v>358.26603105999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.54061670000004369</v>
+        <v>0.54061669999998685</v>
       </c>
       <c r="D153" s="5">
-        <v>1.8286639914409708</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>1.8286639916471392</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>360.01820459999999</v>
+        <v>360.01820464000002</v>
       </c>
       <c r="C154" s="5">
-        <v>1.7521734999999694</v>
+        <v>1.7521735800000329</v>
       </c>
       <c r="D154" s="5">
-        <v>6.0293135961910105</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>6.0293138796132517</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>359.367009</v>
+        <v>359.36700897999998</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.6511955999999941</v>
+        <v>-0.6511956600000417</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.1490786570630083</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.1490788528733096</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>357.65097150000003</v>
+        <v>357.65097154</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.7160374999999704</v>
+        <v>-1.7160374399999796</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.5820757204174338</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-5.5820755306439267</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>359.5309451</v>
+        <v>359.53094512000001</v>
       </c>
       <c r="C157" s="5">
-        <v>1.8799735999999712</v>
+        <v>1.8799735800000121</v>
       </c>
       <c r="D157" s="5">
-        <v>6.4933300675573236</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>6.4933299957220525</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>360.87319639999998</v>
+        <v>360.87319635</v>
       </c>
       <c r="C158" s="5">
-        <v>1.3422512999999867</v>
+        <v>1.342251229999988</v>
       </c>
       <c r="D158" s="5">
-        <v>4.5731522418914095</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>4.5731519982180613</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>360.97344829999997</v>
+        <v>360.97344828000001</v>
       </c>
       <c r="C159" s="5">
-        <v>0.10025189999998929</v>
+        <v>0.10025193000001309</v>
       </c>
       <c r="D159" s="5">
-        <v>0.33387423561992424</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>0.33387433572948932</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>362.46191620000002</v>
+        <v>362.46191619000001</v>
       </c>
       <c r="C160" s="5">
-        <v>1.488467900000046</v>
+        <v>1.4884679099999971</v>
       </c>
       <c r="D160" s="5">
-        <v>5.0619570883095655</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>5.0619571233790683</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>362.11172470000002</v>
+        <v>362.11172469000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.35019149999999399</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.1532355163444974</v>
+        <v>-1.1532355163761276</v>
       </c>
       <c r="E161" s="5">
-        <v>1.9032060548943575</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>1.9032060520802307</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>361.39436810000001</v>
+        <v>361.39436805999998</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.71735660000001644</v>
+        <v>-0.71735663000004024</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.3515125264436554</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-2.3515126237796946</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>360.13068989999999</v>
+        <v>360.13068985000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.2636782000000153</v>
+        <v>-1.2636782099999664</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.1162453032807189</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-4.1162453356770374</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>360.24230829999999</v>
+        <v>360.24230825000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.11161839999999756</v>
       </c>
       <c r="D164" s="5">
-        <v>0.37256097807827349</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>0.37256097812985445</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>358.22272409999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-2.0195841999999971</v>
+        <v>-2.0195841500000142</v>
       </c>
       <c r="D165" s="5">
-        <v>-6.5238138756540831</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-6.5238137199653323</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>358.29461049999998</v>
+        <v>358.29461049000003</v>
       </c>
       <c r="C166" s="5">
-        <v>7.1886399999982586E-2</v>
+        <v>7.1886390000031497E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.24107614699240276</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>0.24107611341985802</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>358.6077343</v>
+        <v>358.60773429</v>
       </c>
       <c r="C167" s="5">
-        <v>0.31312380000002804</v>
+        <v>0.3131237999999712</v>
       </c>
       <c r="D167" s="5">
-        <v>1.0537694280487564</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>1.0537694280780885</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>357.82400059999998</v>
+        <v>357.82400059000003</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.78373370000002751</v>
+        <v>-0.78373369999997067</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.5912927772936634</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-2.5912927773648065</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>358.51709249999999</v>
+        <v>358.51709253000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.69309190000001308</v>
+        <v>0.69309193999998797</v>
       </c>
       <c r="D169" s="5">
-        <v>2.3492783979629284</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.3492785350595069</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>357.90206010000003</v>
+        <v>357.90206004999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.6150323999999614</v>
+        <v>-0.61503248000002486</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.0392751750372917</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-2.0392754376283961</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>357.00493210000002</v>
+        <v>357.00493211999998</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.89712800000000925</v>
+        <v>-0.89712793000001056</v>
       </c>
       <c r="D171" s="5">
-        <v>-2.9668313322203321</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-2.9668311043189233</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>356.7171219</v>
+        <v>356.71712194000003</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.287810200000024</v>
+        <v>-0.28781017999995129</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.96313787284086905</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-0.96313780615465694</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>358.08358140000001</v>
+        <v>358.08358139000001</v>
       </c>
       <c r="C173" s="5">
-        <v>1.366459500000019</v>
+        <v>1.3664594499999794</v>
       </c>
       <c r="D173" s="5">
-        <v>4.6948786676692889</v>
+        <v>4.6948784917060893</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.1124034449139231</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-1.1124034449446429</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>359.54125399999998</v>
+        <v>359.54125396000001</v>
       </c>
       <c r="C174" s="5">
-        <v>1.4576725999999667</v>
+        <v>1.4576725699999997</v>
       </c>
       <c r="D174" s="5">
-        <v>4.9957798897909189</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>4.9957797848039665</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>359.77261700000003</v>
+        <v>359.77261694999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.23136300000004439</v>
+        <v>0.23136298999997962</v>
       </c>
       <c r="D175" s="5">
-        <v>0.77493283958844916</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>0.77493280606186765</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>360.35666500000002</v>
+        <v>360.35666502999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.58404799999999568</v>
+        <v>0.5840480800000023</v>
       </c>
       <c r="D176" s="5">
-        <v>1.9655449754542476</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.9655452473687163</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>359.71244860000002</v>
+        <v>359.71244854999998</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.6442164000000048</v>
+        <v>-0.64421648000001142</v>
       </c>
       <c r="D177" s="5">
-        <v>-2.1242946072351665</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-2.1242948682705487</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>357.81625609999998</v>
+        <v>357.81625611999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.8961925000000406</v>
+        <v>-1.8961924299999851</v>
       </c>
       <c r="D178" s="5">
-        <v>-6.1454796428681906</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-6.1454794233672843</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>357.05748299999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.75877309999998488</v>
+        <v>-0.75877312000000074</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.515209478571423</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-2.515209543958008</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>357.1382084</v>
+        <v>357.13820836999997</v>
       </c>
       <c r="C180" s="5">
-        <v>8.072540000000572E-2</v>
+        <v>8.0725369999981922E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>0.27163980821824918</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>0.27163970714307872</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>355.94857409999997</v>
+        <v>355.94857411999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-1.1896343000000229</v>
+        <v>-1.1896342499999832</v>
       </c>
       <c r="D181" s="5">
-        <v>-3.9247987795538952</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-3.924798617929548</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>354.40817190000001</v>
+        <v>354.40817191000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.54040219999996</v>
+        <v>-1.5404022099999679</v>
       </c>
       <c r="D182" s="5">
-        <v>-5.0712774765184765</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-5.0712775083823658</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>353.8831844</v>
+        <v>353.88318441000001</v>
       </c>
       <c r="C183" s="5">
         <v>-0.52498750000000882</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.7631581325458057</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-1.7631581324965229</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>351.44270590000002</v>
+        <v>351.44270587</v>
       </c>
       <c r="C184" s="5">
-        <v>-2.4404784999999833</v>
+        <v>-2.4404785400000151</v>
       </c>
       <c r="D184" s="5">
-        <v>-7.9687565642077356</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-7.9687566896872735</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>351.35634379999999</v>
+        <v>351.35634377000002</v>
       </c>
       <c r="C185" s="5">
-        <v>-8.636210000003075E-2</v>
+        <v>-8.6362099999973907E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.29448489310707204</v>
+        <v>-0.29448489313191883</v>
       </c>
       <c r="E185" s="5">
-        <v>-1.8786780375962819</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-1.8786780432340278</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>351.42102039999997</v>
+        <v>351.42102036</v>
       </c>
       <c r="C186" s="5">
-        <v>6.4676599999984319E-2</v>
+        <v>6.4676589999976386E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>0.22111609967976342</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>0.22111606547601248</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>350.57921390000001</v>
+        <v>350.57921393999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.84180649999996149</v>
+        <v>-0.84180642000001171</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.8369522117513424</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-2.8369519460060277</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>351.37738730000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.79817339999999604</v>
+        <v>0.79817336000002115</v>
       </c>
       <c r="D188" s="5">
-        <v>2.7665452073030616</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.766545066599102</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>351.7109408</v>
+        <v>351.71094076000003</v>
       </c>
       <c r="C189" s="5">
-        <v>0.33355349999999362</v>
+        <v>0.33355346000001873</v>
       </c>
       <c r="D189" s="5">
-        <v>1.1450953418787879</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>1.1450952038404294</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>351.36760750000002</v>
+        <v>351.36760752999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.34333329999998341</v>
+        <v>-0.34333323000004157</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.1651474835189912</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-1.1651472473706015</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>351.11900120000001</v>
+        <v>351.11900121999997</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.24860630000000583</v>
+        <v>-0.24860631000001376</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.84575059322659074</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-0.84575062704209669</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>352.3548179</v>
+        <v>352.35481792000002</v>
       </c>
       <c r="C192" s="5">
-        <v>1.2358166999999867</v>
+        <v>1.2358167000000435</v>
       </c>
       <c r="D192" s="5">
-        <v>4.3063097570688047</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>4.3063097568190045</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>351.33688469999998</v>
+        <v>351.33688467000002</v>
       </c>
       <c r="C193" s="5">
-        <v>-1.0179332000000159</v>
+        <v>-1.0179332499999987</v>
       </c>
       <c r="D193" s="5">
-        <v>-3.4121757773756367</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-3.4121759421340547</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>351.33214149999998</v>
+        <v>351.33214151999999</v>
       </c>
       <c r="C194" s="5">
-        <v>-4.7432000000071639E-3</v>
+        <v>-4.7431500000243432E-3</v>
       </c>
       <c r="D194" s="5">
-        <v>-1.6199316479970083E-2</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-1.6199145730599884E-2</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>349.54824050000002</v>
+        <v>349.54824052999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.7839009999999575</v>
+        <v>-1.7839009900000065</v>
       </c>
       <c r="D195" s="5">
-        <v>-5.9257315123813932</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-5.925731479757868</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>349.38458359999998</v>
+        <v>349.38458358999998</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.16365690000003497</v>
+        <v>-0.16365694000000985</v>
       </c>
       <c r="D196" s="5">
-        <v>-0.56039004394630165</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-0.560390180512782</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>349.82304740000001</v>
+        <v>349.82304743999998</v>
       </c>
       <c r="C197" s="5">
-        <v>0.43846380000002227</v>
+        <v>0.4384638500000051</v>
       </c>
       <c r="D197" s="5">
-        <v>1.5163905358840601</v>
+        <v>1.5163907100437912</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.43639354377866812</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>-0.43639352389315267</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>349.18918289999999</v>
+        <v>349.18918286000002</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.6338645000000156</v>
+        <v>-0.63386457999996537</v>
       </c>
       <c r="D198" s="5">
-        <v>-2.1528103109013652</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-2.1528105796614794</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>348.81147090000002</v>
+        <v>348.81147088</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.37771199999997407</v>
+        <v>-0.37771198000001505</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.2903251142979411</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-1.2903250465277516</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>349.35951290000003</v>
+        <v>349.35951294</v>
       </c>
       <c r="C200" s="5">
-        <v>0.54804200000000947</v>
+        <v>0.54804206000000022</v>
       </c>
       <c r="D200" s="5">
-        <v>1.9017818110580231</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>1.9017820211785663</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>350.64721250000002</v>
+        <v>350.64721252999999</v>
       </c>
       <c r="C201" s="5">
-        <v>1.2876995999999963</v>
+        <v>1.2876995899999883</v>
       </c>
       <c r="D201" s="5">
-        <v>4.5138409781342093</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>4.5138409418396419</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>350.92214899999999</v>
+        <v>350.92214904000002</v>
       </c>
       <c r="C202" s="5">
-        <v>0.27493649999996705</v>
+        <v>0.27493651000003183</v>
       </c>
       <c r="D202" s="5">
-        <v>0.94496774904870851</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>0.94496778348662769</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>351.07629070000002</v>
+        <v>351.07629066999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.15414170000002514</v>
+        <v>0.15414162999996961</v>
       </c>
       <c r="D203" s="5">
-        <v>0.52837233976847919</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>0.52837209917955263</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>349.52018529999998</v>
+        <v>349.52018528999997</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.5561054000000354</v>
+        <v>-1.5561053800000195</v>
       </c>
       <c r="D204" s="5">
-        <v>-5.1910952953406309</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-5.1910952306723495</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>349.85932910000002</v>
+        <v>349.85932908000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.33914380000004485</v>
+        <v>0.33914379000003692</v>
       </c>
       <c r="D205" s="5">
-        <v>1.170609067406958</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>1.1706090327395779</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>351.40068710000003</v>
+        <v>351.40068709000002</v>
       </c>
       <c r="C206" s="5">
-        <v>1.5413580000000024</v>
+        <v>1.5413580100000104</v>
       </c>
       <c r="D206" s="5">
-        <v>5.4167853082669914</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>5.4167853445829639</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>352.20601850000003</v>
+        <v>352.20601848000001</v>
       </c>
       <c r="C207" s="5">
-        <v>0.80533140000000003</v>
+        <v>0.8053313899999921</v>
       </c>
       <c r="D207" s="5">
-        <v>2.7850612349038517</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.7850611999644226</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>352.91647949999998</v>
+        <v>352.91647946000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.71046099999995249</v>
+        <v>0.71046097999999347</v>
       </c>
       <c r="D208" s="5">
-        <v>2.4476461514425729</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>2.4476460819140566</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>353.31576740000003</v>
       </c>
       <c r="C209" s="5">
-        <v>0.3992879000000471</v>
+        <v>0.39928794000002199</v>
       </c>
       <c r="D209" s="5">
-        <v>1.3661541645349828</v>
+        <v>1.3661543024025669</v>
       </c>
       <c r="E209" s="5">
-        <v>0.99842478246046085</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>0.99842477091196535</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>353.31468439999998</v>
+        <v>353.31468437000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.0830000000510154E-3</v>
+        <v>-1.0830300000179705E-3</v>
       </c>
       <c r="D210" s="5">
-        <v>-3.6782340626317911E-3</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-3.6783359508851809E-3</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>354.87018740000002</v>
+        <v>354.87018735999999</v>
       </c>
       <c r="C211" s="5">
-        <v>1.5555030000000443</v>
+        <v>1.5555029899999795</v>
       </c>
       <c r="D211" s="5">
-        <v>5.4129423351911621</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>5.4129423000162546</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>355.0859299</v>
+        <v>355.08592994000003</v>
       </c>
       <c r="C212" s="5">
-        <v>0.21574249999997619</v>
+        <v>0.21574258000003965</v>
       </c>
       <c r="D212" s="5">
-        <v>0.73198150436100118</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>0.73198177678022169</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>355.48376459999997</v>
+        <v>355.48376458000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.39783469999997578</v>
+        <v>0.39783463999998503</v>
       </c>
       <c r="D213" s="5">
-        <v>1.3527837400811427</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.3527835346469841</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>356.94476500000002</v>
+        <v>356.94476496999999</v>
       </c>
       <c r="C214" s="5">
-        <v>1.4610004000000458</v>
+        <v>1.4610003899999811</v>
       </c>
       <c r="D214" s="5">
-        <v>5.0448957158996555</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>5.0448956808749612</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>358.12125429999998</v>
+        <v>358.12125427000001</v>
       </c>
       <c r="C215" s="5">
-        <v>1.1764892999999574</v>
+        <v>1.1764893000000143</v>
       </c>
       <c r="D215" s="5">
-        <v>4.0276912310857726</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.02769123143083</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>358.39533519999998</v>
+        <v>358.39533520999998</v>
       </c>
       <c r="C216" s="5">
-        <v>0.27408090000000129</v>
+        <v>0.27408093999997618</v>
       </c>
       <c r="D216" s="5">
-        <v>0.92227156349389272</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>0.92227169873702053</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>359.72999370000002</v>
+        <v>359.72999369000001</v>
       </c>
       <c r="C217" s="5">
-        <v>1.3346585000000459</v>
+        <v>1.3346584800000301</v>
       </c>
       <c r="D217" s="5">
-        <v>4.5614557504005004</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>4.5614556805106954</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>360.29599350000001</v>
+        <v>360.29599351000002</v>
       </c>
       <c r="C218" s="5">
-        <v>0.56599979999998595</v>
+        <v>0.56599982000000182</v>
       </c>
       <c r="D218" s="5">
-        <v>1.9045070051429303</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.9045070730769442</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>361.84285010000002</v>
+        <v>361.84285007</v>
       </c>
       <c r="C219" s="5">
-        <v>1.5468566000000123</v>
+        <v>1.5468565599999806</v>
       </c>
       <c r="D219" s="5">
-        <v>5.275364286574713</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>5.2753641467724099</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>362.63158570000002</v>
+        <v>362.63158565999998</v>
       </c>
       <c r="C220" s="5">
-        <v>0.78873559999999543</v>
+        <v>0.7887355899999875</v>
       </c>
       <c r="D220" s="5">
-        <v>2.6473169878263203</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>2.6473169540809582</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>362.97543789999997</v>
+        <v>362.97543790999998</v>
       </c>
       <c r="C221" s="5">
-        <v>0.34385219999995797</v>
+        <v>0.34385224999999764</v>
       </c>
       <c r="D221" s="5">
-        <v>1.1438092312101356</v>
+        <v>1.1438093985284503</v>
       </c>
       <c r="E221" s="5">
-        <v>2.7340049302311265</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.7340049330614624</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>363.93521019999997</v>
+        <v>363.93521020999998</v>
       </c>
       <c r="C222" s="5">
         <v>0.95977229999999736</v>
       </c>
       <c r="D222" s="5">
-        <v>3.2195699723210902</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.2195699722311177</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>364.40424789999997</v>
+        <v>364.40424788000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.46903770000000122</v>
+        <v>0.46903767000003427</v>
       </c>
       <c r="D223" s="5">
-        <v>1.5575631832218884</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>1.5575630828487563</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>363.29454270000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.1097051999999508</v>
+        <v>-1.1097051799999917</v>
       </c>
       <c r="D224" s="5">
-        <v>-3.5937217114827669</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-3.593721647988779</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>365.18939330000001</v>
+        <v>365.18939329</v>
       </c>
       <c r="C225" s="5">
-        <v>1.8948505999999838</v>
+        <v>1.8948505899999759</v>
       </c>
       <c r="D225" s="5">
-        <v>6.4415950451514492</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>6.4415950101749608</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>365.48885969999998</v>
+        <v>365.48885971999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.2994663999999716</v>
+        <v>0.2994664299999954</v>
       </c>
       <c r="D226" s="5">
-        <v>0.98848678877672125</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.98848688827575248</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>365.23820699999999</v>
+        <v>365.23820698999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.25065269999998918</v>
+        <v>-0.25065273000001298</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.81986439610073347</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.81986449381381554</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>367.29685050000001</v>
+        <v>367.29685052000002</v>
       </c>
       <c r="C228" s="5">
-        <v>2.0586435000000165</v>
+        <v>2.0586435300000403</v>
       </c>
       <c r="D228" s="5">
-        <v>6.97739719906314</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>6.9773973041124426</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>368.50531269999999</v>
+        <v>368.50531267999997</v>
       </c>
       <c r="C229" s="5">
-        <v>1.2084621999999854</v>
+        <v>1.2084621599999537</v>
       </c>
       <c r="D229" s="5">
-        <v>4.0204165440439255</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>4.0204164083281979</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>365.51473729999998</v>
+        <v>365.51473730999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.9905754000000115</v>
+        <v>-2.9905753699999877</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.315374424582167</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-9.3153743357489169</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>368.48758040000001</v>
+        <v>368.48758041000002</v>
       </c>
       <c r="C231" s="5">
         <v>2.9728431000000342</v>
       </c>
       <c r="D231" s="5">
-        <v>10.208617191271752</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>10.208617190979874</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>368.25795859999999</v>
+        <v>368.25795864000003</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.22962180000001808</v>
+        <v>-0.22962176999999429</v>
       </c>
       <c r="D232" s="5">
-        <v>-0.74521843428275725</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-0.74521833723358855</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>367.67727530000002</v>
+        <v>367.67727533999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.58068329999997559</v>
+        <v>-0.58068330000003243</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.8758816933994504</v>
+        <v>-1.8758816931976785</v>
       </c>
       <c r="E233" s="5">
-        <v>1.2953596604780238</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>1.2953596687073521</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>367.12457519999998</v>
+        <v>367.12457516000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.55270010000003822</v>
+        <v>-0.55270017999998799</v>
       </c>
       <c r="D234" s="5">
-        <v>-1.7890255072426475</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-1.7890257638629059</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>367.17806439999998</v>
+        <v>367.17806440999999</v>
       </c>
       <c r="C235" s="5">
-        <v>5.3489200000001347E-2</v>
+        <v>5.3489249999984168E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>0.1749773913114705</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>0.17497755502500212</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>365.32579440000001</v>
+        <v>365.32579436999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.8522699999999759</v>
+        <v>-1.8522700400000076</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.8883666528597445</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-5.8883667763567349</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>364.1471985</v>
+        <v>364.14719845000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.1785959000000048</v>
+        <v>-1.1785959199999638</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.8034205703937451</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-3.8034206341010623</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>364.08827359999998</v>
+        <v>364.08827358999997</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.8924900000022262E-2</v>
+        <v>-5.8924860000047374E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.19400666328722727</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-0.19400653173357041</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>363.82345859999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.26481499999999869</v>
+        <v>-0.26481498999999076</v>
       </c>
       <c r="D239" s="5">
-        <v>-0.8693217414501242</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-0.86932170877768167</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>364.1884632</v>
+        <v>364.18846323999998</v>
       </c>
       <c r="C240" s="5">
-        <v>0.36500460000002022</v>
+        <v>0.36500463999999511</v>
       </c>
       <c r="D240" s="5">
-        <v>1.2105609503422654</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>1.2105610837373604</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>363.16553190000002</v>
+        <v>363.16553188</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.022931299999982</v>
+        <v>-1.0229313599999728</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.318970674888444</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.3189708662061279</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>361.90663069999999</v>
+        <v>361.90663074000003</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.2589012000000253</v>
+        <v>-1.2589011399999777</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.0813610732336141</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-4.0813608826272603</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>361.77392889999999</v>
+        <v>361.77392894000002</v>
       </c>
       <c r="C243" s="5">
         <v>-0.13270180000000664</v>
       </c>
       <c r="D243" s="5">
-        <v>-0.43912267369137226</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-0.43912267364294433</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>363.14683070000001</v>
+        <v>363.14683073999998</v>
       </c>
       <c r="C244" s="5">
-        <v>1.3729018000000224</v>
+        <v>1.3729017999999655</v>
       </c>
       <c r="D244" s="5">
-        <v>4.6501614768092558</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>4.6501614762842536</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>362.53884060000001</v>
+        <v>362.53884054999997</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.60799009999999498</v>
+        <v>-0.60799019000000953</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.9906748001769836</v>
+        <v>-1.9906750919287952</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.3975393762933552</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.3975394006193076</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>362.54649460000002</v>
+        <v>362.54649455999999</v>
       </c>
       <c r="C246" s="5">
-        <v>7.6540000000022701E-3</v>
+        <v>7.6540100000102029E-3</v>
       </c>
       <c r="D246" s="5">
-        <v>2.5337606787756428E-2</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>2.5337639898848074E-2</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>362.0569036</v>
+        <v>362.05690355000002</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.48959100000001854</v>
+        <v>-0.48959100999996963</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.6085251686051016</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-1.6085252013918749</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>362.51576210000002</v>
+        <v>362.51576212999998</v>
       </c>
       <c r="C248" s="5">
-        <v>0.45885850000001938</v>
+        <v>0.45885857999996915</v>
       </c>
       <c r="D248" s="5">
-        <v>1.5314847733449266</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>1.5314850424294812</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>362.51450360000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.2585000000058244E-3</v>
+        <v>-1.2585299999727795E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-4.1658082848061717E-3</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-4.16590758651747E-3</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>363.48439359999998</v>
+        <v>363.48439360999998</v>
       </c>
       <c r="C250" s="5">
-        <v>0.96988999999996395</v>
+        <v>0.96989000999997188</v>
       </c>
       <c r="D250" s="5">
-        <v>3.2582088317477664</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>3.2582088658371644</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>363.23245980000002</v>
+        <v>363.23245981999997</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.25193379999996068</v>
+        <v>-0.25193379000000959</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.82856582025335745</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-0.82856578746784981</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>363.30455260000002</v>
+        <v>363.30455264</v>
       </c>
       <c r="C252" s="5">
-        <v>7.2092800000007173E-2</v>
+        <v>7.2092820000023039E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>0.23843094790307884</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>0.23843101410794265</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>363.94438980000001</v>
+        <v>363.94438983999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.63983719999998812</v>
       </c>
       <c r="D253" s="5">
-        <v>2.1339829439977587</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.1339829437605928</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>364.44251980000001</v>
+        <v>364.44251982999998</v>
       </c>
       <c r="C254" s="5">
-        <v>0.49813000000000329</v>
+        <v>0.49812998999999536</v>
       </c>
       <c r="D254" s="5">
-        <v>1.6548583276901896</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.6548582940352219</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>364.918316</v>
+        <v>364.91831595999997</v>
       </c>
       <c r="C255" s="5">
-        <v>0.47579619999999068</v>
+        <v>0.47579612999999199</v>
       </c>
       <c r="D255" s="5">
-        <v>1.577952756622536</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>1.577952522670989</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>364.35280710000001</v>
+        <v>364.35280707999999</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.56550889999999754</v>
+        <v>-0.56550887999998167</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.8438550201473225</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-1.8438549556919925</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>365.74375220000002</v>
+        <v>365.74375223999999</v>
       </c>
       <c r="C257" s="5">
-        <v>1.3909451000000104</v>
+        <v>1.3909451600000011</v>
       </c>
       <c r="D257" s="5">
-        <v>4.6785153925175793</v>
+        <v>4.6785155988491534</v>
       </c>
       <c r="E257" s="5">
-        <v>0.88401882531976561</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>0.8840188502666102</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>365.33417300000002</v>
+        <v>365.33417294999998</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.40957919999999604</v>
+        <v>-0.40957929000001059</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.3355774280643606</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-1.3355777195907637</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>365.68589120000001</v>
+        <v>365.68589122999998</v>
       </c>
       <c r="C259" s="5">
-        <v>0.35171819999999343</v>
+        <v>0.35171828000000005</v>
       </c>
       <c r="D259" s="5">
-        <v>1.1614129820480601</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.1614132477772321</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>367.61346850000001</v>
+        <v>367.61346852000003</v>
       </c>
       <c r="C260" s="5">
-        <v>1.9275772999999958</v>
+        <v>1.9275772900000447</v>
       </c>
       <c r="D260" s="5">
-        <v>6.511994367928553</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>6.5119943326101604</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>368.9999565</v>
+        <v>368.99995646000002</v>
       </c>
       <c r="C261" s="5">
-        <v>1.3864879999999857</v>
+        <v>1.386487939999995</v>
       </c>
       <c r="D261" s="5">
-        <v>4.6209851124297208</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>4.6209849080344645</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>369.22989339999998</v>
+        <v>369.22989337000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.22993689999998423</v>
+        <v>0.22993690999999217</v>
       </c>
       <c r="D262" s="5">
-        <v>0.75033045941246268</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>0.75033049223802717</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>370.20812539999997</v>
+        <v>370.20812534999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.97823199999999133</v>
+        <v>0.97823197999997547</v>
       </c>
       <c r="D263" s="5">
-        <v>3.2260000935872446</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>3.226000026933451</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>371.3623862</v>
+        <v>371.36238616999998</v>
       </c>
       <c r="C264" s="5">
-        <v>1.1542608000000314</v>
+        <v>1.1542608199999904</v>
       </c>
       <c r="D264" s="5">
-        <v>3.8062748242480682</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>3.8062748918576528</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>372.0141021</v>
+        <v>372.01410212000002</v>
       </c>
       <c r="C265" s="5">
-        <v>0.65171589999999924</v>
+        <v>0.6517159500000389</v>
       </c>
       <c r="D265" s="5">
-        <v>2.1263649096159742</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>2.1263650745033003</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>374.66387520000001</v>
+        <v>374.66387522999997</v>
       </c>
       <c r="C266" s="5">
-        <v>2.6497731000000044</v>
+        <v>2.6497731099999555</v>
       </c>
       <c r="D266" s="5">
-        <v>8.8902540635974692</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>8.8902540979766798</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>373.46878279999999</v>
+        <v>373.46878278000003</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.1950924000000214</v>
+        <v>-1.1950924499999473</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.7612828376059393</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-3.761282991923065</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>374.5144588</v>
+        <v>374.51445876000002</v>
       </c>
       <c r="C268" s="5">
-        <v>1.0456760000000145</v>
+        <v>1.0456759799999986</v>
       </c>
       <c r="D268" s="5">
-        <v>3.412108753911669</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.4121086878277973</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>375.38162449999999</v>
+        <v>375.38162447000002</v>
       </c>
       <c r="C269" s="5">
-        <v>0.86716569999998683</v>
+        <v>0.86716570999999476</v>
       </c>
       <c r="D269" s="5">
-        <v>2.8141866686393513</v>
+        <v>2.8141867018109945</v>
       </c>
       <c r="E269" s="5">
-        <v>2.6351433871465435</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.6351433677192837</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>378.30178990000002</v>
+        <v>378.30178989000001</v>
       </c>
       <c r="C270" s="5">
-        <v>2.9201654000000303</v>
+        <v>2.9201654199999894</v>
       </c>
       <c r="D270" s="5">
-        <v>9.7449740837826759</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>9.7449741542186672</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>378.2357073</v>
+        <v>378.23570728999999</v>
       </c>
       <c r="C271" s="5">
         <v>-6.6082600000015645E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-0.20941740073784354</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-0.20941740074342796</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>379.64487880000001</v>
+        <v>379.64487881999997</v>
       </c>
       <c r="C272" s="5">
-        <v>1.4091715000000136</v>
+        <v>1.4091715299999805</v>
       </c>
       <c r="D272" s="5">
-        <v>4.5635305756433819</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.5635306749192583</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>382.64994830000001</v>
+        <v>382.64994832000002</v>
       </c>
       <c r="C273" s="5">
-        <v>3.0050694999999905</v>
+        <v>3.0050695000000474</v>
       </c>
       <c r="D273" s="5">
-        <v>9.923198678765166</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>9.9231986782194248</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>383.76743310000001</v>
+        <v>383.76743309</v>
       </c>
       <c r="C274" s="5">
-        <v>1.1174847999999997</v>
+        <v>1.1174847699999759</v>
       </c>
       <c r="D274" s="5">
-        <v>3.5613014546667321</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.5613013573299046</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>386.00395200000003</v>
+        <v>386.00395200999998</v>
       </c>
       <c r="C275" s="5">
-        <v>2.2365189000000214</v>
+        <v>2.2365189199999804</v>
       </c>
       <c r="D275" s="5">
-        <v>7.2219264307988418</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>7.2219264976587594</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>386.88505290000001</v>
+        <v>386.88505293999998</v>
       </c>
       <c r="C276" s="5">
-        <v>0.88110089999997854</v>
+        <v>0.88110093000000234</v>
       </c>
       <c r="D276" s="5">
-        <v>2.773797119461241</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>2.7737972150204682</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>388.52098169999999</v>
+        <v>388.52098171</v>
       </c>
       <c r="C277" s="5">
-        <v>1.6359287999999879</v>
+        <v>1.6359287700000209</v>
       </c>
       <c r="D277" s="5">
-        <v>5.1938410899195819</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>5.193840991898635</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>389.73260879999998</v>
+        <v>389.73260880999999</v>
       </c>
       <c r="C278" s="5">
         <v>1.211627099999987</v>
       </c>
       <c r="D278" s="5">
-        <v>3.8071352377983203</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>3.8071352376987777</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>390.9729044</v>
+        <v>390.97290435999997</v>
       </c>
       <c r="C279" s="5">
-        <v>1.2402956000000245</v>
+        <v>1.2402955499999848</v>
       </c>
       <c r="D279" s="5">
-        <v>3.8864704157703711</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>3.8864702562411146</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>392.04182659999998</v>
       </c>
       <c r="C280" s="5">
-        <v>1.0689221999999745</v>
+        <v>1.0689222400000062</v>
       </c>
       <c r="D280" s="5">
-        <v>3.3305929683161928</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>3.3305930951758489</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>393.87469019999997</v>
+        <v>393.87469024000001</v>
       </c>
       <c r="C281" s="5">
-        <v>1.832863599999996</v>
+        <v>1.8328636400000278</v>
       </c>
       <c r="D281" s="5">
-        <v>5.7567380925033884</v>
+        <v>5.7567382213850937</v>
       </c>
       <c r="E281" s="5">
-        <v>4.9264706882315767</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.9264707072729674</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>394.07178620000002</v>
+        <v>394.07178617</v>
       </c>
       <c r="C282" s="5">
-        <v>0.19709600000004457</v>
+        <v>0.19709592999998904</v>
       </c>
       <c r="D282" s="5">
-        <v>0.60213878597104031</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.60213857146689254</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>396.52898770000002</v>
+        <v>396.52898772999998</v>
       </c>
       <c r="C283" s="5">
-        <v>2.4572014999999965</v>
+        <v>2.4572015599999872</v>
       </c>
       <c r="D283" s="5">
-        <v>7.7445190184104229</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>7.7445192146580855</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>397.49221490000002</v>
+        <v>397.49221488000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.96322720000000572</v>
+        <v>0.9632271500000229</v>
       </c>
       <c r="D284" s="5">
-        <v>2.9542384551157763</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.9542382994834249</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>397.3324925</v>
+        <v>397.33249247999998</v>
       </c>
       <c r="C285" s="5">
         <v>-0.15972240000002103</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.48112604084086241</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-0.48112604086499866</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>398.21922410000002</v>
+        <v>398.21922408</v>
       </c>
       <c r="C286" s="5">
         <v>0.88673160000001872</v>
       </c>
       <c r="D286" s="5">
-        <v>2.7111714356511385</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.7111714357892946</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>400.35850590000001</v>
+        <v>400.35850584999997</v>
       </c>
       <c r="C287" s="5">
-        <v>2.139281799999992</v>
+        <v>2.1392817699999682</v>
       </c>
       <c r="D287" s="5">
-        <v>6.6404713483579236</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>6.6404712528109533</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>402.26054620000002</v>
       </c>
       <c r="C288" s="5">
-        <v>1.9020403000000101</v>
+        <v>1.9020403500000498</v>
       </c>
       <c r="D288" s="5">
-        <v>5.8523610746870292</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>5.8523612333236885</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>402.45321539999998</v>
+        <v>402.45321544000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.1926691999999548</v>
+        <v>0.19266923999998653</v>
       </c>
       <c r="D289" s="5">
-        <v>0.57627594117695136</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>0.57627606113301866</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>403.23117719999999</v>
+        <v>403.23117716000002</v>
       </c>
       <c r="C290" s="5">
-        <v>0.77796180000001414</v>
+        <v>0.77796172000000752</v>
       </c>
       <c r="D290" s="5">
-        <v>2.3444805249274614</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.3444802810334009</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>402.50962479999998</v>
+        <v>402.50962482</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.72155240000000731</v>
+        <v>-0.72155234000001656</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.1263033889551419</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-2.1263032140897087</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>405.18977599999999</v>
+        <v>405.18977596000002</v>
       </c>
       <c r="C292" s="5">
-        <v>2.6801512000000116</v>
+        <v>2.6801511400000209</v>
       </c>
       <c r="D292" s="5">
-        <v>8.28953909492569</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>8.2895389020740229</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>405.00304180000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.18673419999998941</v>
+        <v>-0.18673416000001453</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.5516277672089176</v>
+        <v>-0.55162764939945541</v>
       </c>
       <c r="E293" s="5">
-        <v>2.8253533108078877</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.8253533003654407</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>407.76609480000002</v>
+        <v>407.76609483999999</v>
       </c>
       <c r="C294" s="5">
-        <v>2.7630530000000135</v>
+        <v>2.7630530399999884</v>
       </c>
       <c r="D294" s="5">
-        <v>8.5010455146268029</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>8.5010456423481493</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>408.76335779999999</v>
+        <v>408.76335784000003</v>
       </c>
       <c r="C295" s="5">
-        <v>0.99726299999997536</v>
+        <v>0.99726300000003221</v>
       </c>
       <c r="D295" s="5">
-        <v>2.9746093155782249</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.974609315282617</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>409.45487580000002</v>
+        <v>409.45487581999998</v>
       </c>
       <c r="C296" s="5">
-        <v>0.6915180000000305</v>
+        <v>0.69151797999995779</v>
       </c>
       <c r="D296" s="5">
-        <v>2.0490740824523401</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.0490740224341053</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>411.51107949999999</v>
+        <v>411.51107953000002</v>
       </c>
       <c r="C297" s="5">
-        <v>2.0562036999999691</v>
+        <v>2.0562037100000339</v>
       </c>
       <c r="D297" s="5">
-        <v>6.1954297228249189</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>6.1954297534815073</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>413.38054299999999</v>
+        <v>413.38054297000002</v>
       </c>
       <c r="C298" s="5">
-        <v>1.8694634999999948</v>
+        <v>1.8694634400000041</v>
       </c>
       <c r="D298" s="5">
-        <v>5.5898043687132803</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>5.589804184386149</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>413.93400259999999</v>
+        <v>413.93400258000003</v>
       </c>
       <c r="C299" s="5">
-        <v>0.5534595999999965</v>
+        <v>0.55345961000000443</v>
       </c>
       <c r="D299" s="5">
-        <v>1.6185184914760731</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.6185185210536801</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>414.86798379999999</v>
+        <v>414.86798377000002</v>
       </c>
       <c r="C300" s="5">
-        <v>0.93398120000000517</v>
+        <v>0.93398118999999724</v>
       </c>
       <c r="D300" s="5">
-        <v>2.7414789756898816</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.7414789461061462</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>415.30825110000001</v>
+        <v>415.30825113999998</v>
       </c>
       <c r="C301" s="5">
-        <v>0.44026730000001635</v>
+        <v>0.44026736999995819</v>
       </c>
       <c r="D301" s="5">
-        <v>1.2809264097794149</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>1.2809266147226106</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>413.66208560000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-1.6461654999999951</v>
+        <v>-1.64616553999997</v>
       </c>
       <c r="D302" s="5">
-        <v>-4.6541284554247113</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-4.6541285656224396</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>416.19932410000001</v>
+        <v>416.19932405999998</v>
       </c>
       <c r="C303" s="5">
-        <v>2.5372385000000008</v>
+        <v>2.5372384599999691</v>
       </c>
       <c r="D303" s="5">
-        <v>7.6137684998586419</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>7.6137683757480534</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>417.28079559999998</v>
+        <v>417.28079559000003</v>
       </c>
       <c r="C304" s="5">
-        <v>1.0814714999999637</v>
+        <v>1.0814715300000444</v>
       </c>
       <c r="D304" s="5">
-        <v>3.1630862200129339</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.163086309323293</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>417.50858629999999</v>
+        <v>417.50858634000002</v>
       </c>
       <c r="C305" s="5">
-        <v>0.22779070000001411</v>
+        <v>0.22779074999999693</v>
       </c>
       <c r="D305" s="5">
-        <v>0.65704207800736381</v>
+        <v>0.65704222267686241</v>
       </c>
       <c r="E305" s="5">
-        <v>3.0877655744065979</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.0877655842830753</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>416.49724229999998</v>
+        <v>416.49724226000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.0113440000000082</v>
+        <v>-1.0113440800000149</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.8683814857534573</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-2.8683817093646424</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>416.5818812</v>
+        <v>416.58188122000001</v>
       </c>
       <c r="C307" s="5">
-        <v>8.4638900000015838E-2</v>
+        <v>8.4638960000006591E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>0.24413193284347212</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>0.24413210612403979</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>416.83794330000001</v>
+        <v>416.83794332000002</v>
       </c>
       <c r="C308" s="5">
         <v>0.25606210000000829</v>
       </c>
       <c r="D308" s="5">
-        <v>0.74010769695358469</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.74010769691790212</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>416.85610819999999</v>
+        <v>416.85610821</v>
       </c>
       <c r="C309" s="5">
-        <v>1.8164899999987938E-2</v>
+        <v>1.8164889999980005E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>5.2305951473630152E-2</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>5.2305922669271254E-2</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>417.58506690000002</v>
+        <v>417.58506684999998</v>
       </c>
       <c r="C310" s="5">
-        <v>0.72895870000002105</v>
+        <v>0.72895863999997346</v>
       </c>
       <c r="D310" s="5">
-        <v>2.1187477011642031</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>2.1187475250396659</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>420.85877540000001</v>
+        <v>420.85877541999997</v>
       </c>
       <c r="C311" s="5">
-        <v>3.2737084999999979</v>
+        <v>3.2737085699999966</v>
       </c>
       <c r="D311" s="5">
-        <v>9.8239678307317178</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>9.8239680511591487</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>425.13601770000002</v>
+        <v>425.13601767</v>
       </c>
       <c r="C312" s="5">
-        <v>4.2772423000000117</v>
+        <v>4.2772422500000289</v>
       </c>
       <c r="D312" s="5">
-        <v>12.901095435738252</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>12.901095275751695</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>424.23785559999999</v>
+        <v>424.23785557999997</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.89816210000003593</v>
+        <v>-0.898162090000028</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.5059245911496886</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-2.5059245637472194</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>421.34765640000001</v>
+        <v>421.34765642999997</v>
       </c>
       <c r="C314" s="5">
-        <v>-2.8901991999999836</v>
+        <v>-2.8901991500000008</v>
       </c>
       <c r="D314" s="5">
-        <v>-7.8757499965747098</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-7.8757498657471059</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>422.77424580000002</v>
+        <v>422.77424582999998</v>
       </c>
       <c r="C315" s="5">
         <v>1.4265894000000117</v>
       </c>
       <c r="D315" s="5">
-        <v>4.1394524081247663</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>4.1394524078244288</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>421.37623769999999</v>
+        <v>421.37623767000002</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.3980081000000268</v>
+        <v>-1.3980081599999608</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.8967195132337595</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-3.8967196771724555</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>422.09140489999999</v>
+        <v>422.09140492</v>
       </c>
       <c r="C317" s="5">
-        <v>0.71516719999999623</v>
+        <v>0.71516724999997905</v>
       </c>
       <c r="D317" s="5">
-        <v>2.0557807982327203</v>
+        <v>2.0557809434517793</v>
       </c>
       <c r="E317" s="5">
-        <v>1.0976585273642758</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.0976585224687918</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>423.94749250000001</v>
+        <v>423.94749247999999</v>
       </c>
       <c r="C318" s="5">
-        <v>1.8560876000000235</v>
+        <v>1.8560875599999918</v>
       </c>
       <c r="D318" s="5">
-        <v>5.4063432545407464</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>5.4063431349354651</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>423.67064900000003</v>
+        <v>423.67064899000002</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.27684349999998403</v>
+        <v>-0.2768434899999761</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.78080808157052761</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-0.78080805350446703</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>422.55160999999998</v>
+        <v>422.55160998000002</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.1190390000000434</v>
+        <v>-1.1190390099999945</v>
       </c>
       <c r="D320" s="5">
-        <v>-3.1239120330393666</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-3.1239120606235682</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>421.93307929999997</v>
+        <v>421.93307934000001</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.61853070000000798</v>
+        <v>-0.61853064000001723</v>
       </c>
       <c r="D321" s="5">
-        <v>-1.7424859184505648</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-1.7424857508627101</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>425.32227339999997</v>
       </c>
       <c r="C322" s="5">
-        <v>3.3891940999999974</v>
+        <v>3.3891940599999657</v>
       </c>
       <c r="D322" s="5">
-        <v>10.076501230168633</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>10.07650110494318</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>422.46231560000001</v>
+        <v>422.46231556999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.859957799999961</v>
+        <v>-2.8599578299999848</v>
       </c>
       <c r="D323" s="5">
-        <v>-7.7772256264966089</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-7.7772257050840228</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>423.48974420000002</v>
+        <v>423.48974419000001</v>
       </c>
       <c r="C324" s="5">
-        <v>1.0274286000000075</v>
+        <v>1.0274286200000233</v>
       </c>
       <c r="D324" s="5">
-        <v>2.9577554377091975</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>2.9577554962702424</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>423.06975110000002</v>
+        <v>423.06975113999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.41999309999999923</v>
+        <v>-0.41999305000001641</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.1836218641850027</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-1.1836217240709157</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>425.25479319999999</v>
+        <v>425.25479318999999</v>
       </c>
       <c r="C326" s="5">
-        <v>2.1850420999999756</v>
+        <v>2.1850420499999927</v>
       </c>
       <c r="D326" s="5">
-        <v>6.3767968435560096</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>6.3767966928470754</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>424.9199236</v>
+        <v>424.91992363000003</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.33486959999999044</v>
+        <v>-0.33486955999995871</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.94086580149336241</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-0.94086568961571082</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>424.56207280000001</v>
+        <v>424.56207275000003</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.35785079999999425</v>
+        <v>-0.35785088000000087</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.0059248381216523</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-1.0059250618917881</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>426.06828780000001</v>
+        <v>426.06828776999998</v>
       </c>
       <c r="C329" s="5">
-        <v>1.5062149999999974</v>
+        <v>1.5062150199999564</v>
       </c>
       <c r="D329" s="5">
-        <v>4.3412876262929778</v>
+        <v>4.3412876855885685</v>
       </c>
       <c r="E329" s="5">
-        <v>0.94218523614386651</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>0.94218522425344453</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>424.94261419999998</v>
+        <v>424.94261418999997</v>
       </c>
       <c r="C330" s="5">
-        <v>-1.1256736000000274</v>
+        <v>-1.1256735800000115</v>
       </c>
       <c r="D330" s="5">
-        <v>-3.1247374690716923</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-3.124737414575085</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>426.22117850000001</v>
+        <v>426.22117845000002</v>
       </c>
       <c r="C331" s="5">
-        <v>1.2785643000000277</v>
+        <v>1.2785642600000529</v>
       </c>
       <c r="D331" s="5">
-        <v>3.6709034438661137</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>3.6709033272024127</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>427.79679979999997</v>
+        <v>427.79679978000001</v>
       </c>
       <c r="C332" s="5">
-        <v>1.5756212999999661</v>
+        <v>1.5756213299999899</v>
       </c>
       <c r="D332" s="5">
-        <v>4.5273813508269978</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>4.5273814393311351</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>428.0885667</v>
+        <v>428.08856666999998</v>
       </c>
       <c r="C333" s="5">
-        <v>0.29176690000002736</v>
+        <v>0.29176688999996259</v>
       </c>
       <c r="D333" s="5">
-        <v>0.82150360725241622</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.82150357902872617</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>426.32796339999999</v>
+        <v>426.32796336000001</v>
       </c>
       <c r="C334" s="5">
-        <v>-1.7606033000000139</v>
+        <v>-1.7606033099999649</v>
       </c>
       <c r="D334" s="5">
-        <v>-4.8251311853441443</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-4.8251312124637291</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>426.33593780000001</v>
+        <v>426.33593783999999</v>
       </c>
       <c r="C335" s="5">
-        <v>7.9744000000232518E-3</v>
+        <v>7.9744799999730276E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>2.2448127588847733E-2</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.2448352815862549E-2</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>424.82495560000001</v>
+        <v>424.82495559</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.5109822000000008</v>
+        <v>-1.5109822499999837</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.1710048768095476</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-4.1710050117694237</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>425.56527990000001</v>
+        <v>425.56527992000002</v>
       </c>
       <c r="C337" s="5">
-        <v>0.74032429999999749</v>
+        <v>0.74032433000002129</v>
       </c>
       <c r="D337" s="5">
-        <v>2.1113488565074334</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>2.1113489429370746</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>427.67252550000001</v>
+        <v>427.67252545999997</v>
       </c>
       <c r="C338" s="5">
-        <v>2.1072455999999988</v>
+        <v>2.1072455399999512</v>
       </c>
       <c r="D338" s="5">
-        <v>6.1064912684439365</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>6.1064910895154645</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>428.67039499999998</v>
+        <v>428.67039500999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.99786949999997887</v>
+        <v>0.99786955000001853</v>
       </c>
       <c r="D339" s="5">
-        <v>2.836119117622582</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.8361192618288289</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>430.06119719999998</v>
       </c>
       <c r="C340" s="5">
-        <v>1.390802199999996</v>
+        <v>1.3908021899999881</v>
       </c>
       <c r="D340" s="5">
-        <v>3.9635788375036451</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>3.9635788084004364</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>430.34764960000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.28645240000003014</v>
       </c>
       <c r="D341" s="5">
         <v>0.80222291990237338</v>
       </c>
       <c r="E341" s="5">
-        <v>1.004384020715654</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.0043840278274985</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>429.68565030000002</v>
+        <v>429.68565034</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.66199929999999085</v>
+        <v>-0.66199926000001597</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.8304094778546665</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-1.8304093681898559</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>429.15126729999997</v>
+        <v>429.15126728000001</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.53438300000004801</v>
+        <v>-0.53438305999998192</v>
       </c>
       <c r="D343" s="5">
-        <v>-1.4822264418705378</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-1.4822266070194434</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>431.03555540000002</v>
+        <v>431.03555541999998</v>
       </c>
       <c r="C344" s="5">
-        <v>1.8842881000000489</v>
+        <v>1.8842881399999669</v>
       </c>
       <c r="D344" s="5">
-        <v>5.3979971394699344</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>5.3979972570980861</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>433.37201069999998</v>
+        <v>433.37201070999998</v>
       </c>
       <c r="C345" s="5">
-        <v>2.3364552999999546</v>
+        <v>2.3364552900000035</v>
       </c>
       <c r="D345" s="5">
-        <v>6.7021469168081049</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>6.7021468869421286</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>434.93491060000002</v>
+        <v>434.93491059000002</v>
       </c>
       <c r="C346" s="5">
-        <v>1.5628999000000476</v>
+        <v>1.5628998800000318</v>
       </c>
       <c r="D346" s="5">
-        <v>4.4145235176877184</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.4145234599671124</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>436.15635609999998</v>
+        <v>436.15635606000001</v>
       </c>
       <c r="C347" s="5">
-        <v>1.2214454999999589</v>
+        <v>1.2214454699999919</v>
       </c>
       <c r="D347" s="5">
-        <v>3.4225521893641808</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>3.4225521040801565</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>435.64924120000001</v>
+        <v>435.64924117999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.50711489999997639</v>
+        <v>-0.50711488000001737</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.3863410152606059</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-1.3863409610607169</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>437.42674440000002</v>
+        <v>437.42674436999999</v>
       </c>
       <c r="C349" s="5">
-        <v>1.7775032000000124</v>
+        <v>1.7775031900000045</v>
       </c>
       <c r="D349" s="5">
-        <v>5.0075306369151473</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>5.0075306083433579</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>438.57668269999999</v>
+        <v>438.57668268999998</v>
       </c>
       <c r="C350" s="5">
-        <v>1.1499382999999739</v>
+        <v>1.1499383199999897</v>
       </c>
       <c r="D350" s="5">
-        <v>3.2006591081890079</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>3.2006591648855665</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>443.19632139999999</v>
+        <v>443.19632138999998</v>
       </c>
       <c r="C351" s="5">
         <v>4.6196386999999959</v>
       </c>
       <c r="D351" s="5">
-        <v>13.398498568116324</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>13.398498568439866</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>442.06872199999998</v>
+        <v>442.06872200999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-1.1275994000000082</v>
+        <v>-1.1275993799999924</v>
       </c>
       <c r="D352" s="5">
-        <v>-3.0107296101419601</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-3.0107295575531934</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>440.81934580000001</v>
+        <v>440.81934582000002</v>
       </c>
       <c r="C353" s="5">
-        <v>-1.249376199999972</v>
+        <v>-1.249376189999964</v>
       </c>
       <c r="D353" s="5">
-        <v>-3.3392207537636054</v>
+        <v>-3.339220727376202</v>
       </c>
       <c r="E353" s="5">
-        <v>2.4333108847540474</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.4333108894014632</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>442.00248859999999</v>
+        <v>442.00248863000002</v>
       </c>
       <c r="C354" s="5">
-        <v>1.1831427999999846</v>
+        <v>1.1831428099999926</v>
       </c>
       <c r="D354" s="5">
-        <v>3.2687276354715689</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>3.2687276633577067</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>442.7010985</v>
+        <v>442.70109853000002</v>
       </c>
       <c r="C355" s="5">
         <v>0.69860990000000811</v>
       </c>
       <c r="D355" s="5">
-        <v>1.9132428070915974</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>1.9132428069606355</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>443.07285639999998</v>
+        <v>443.07285641999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.37175789999997733</v>
+        <v>0.37175788999996939</v>
       </c>
       <c r="D356" s="5">
-        <v>1.0123662903222863</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.0123662628954033</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>443.84677140000002</v>
+        <v>443.84677134999998</v>
       </c>
       <c r="C357" s="5">
-        <v>0.77391500000004498</v>
+        <v>0.77391492999998945</v>
       </c>
       <c r="D357" s="5">
-        <v>2.1162930552814263</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.1162928619252508</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>446.8918931</v>
+        <v>446.89189305999997</v>
       </c>
       <c r="C358" s="5">
-        <v>3.0451216999999815</v>
+        <v>3.0451217099999894</v>
       </c>
       <c r="D358" s="5">
-        <v>8.550776619258782</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>8.5507766494068207</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>446.27462930000002</v>
+        <v>446.27462933999999</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.61726379999998926</v>
+        <v>-0.61726371999998264</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.6449510921370925</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-1.644950880707563</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>447.4641853</v>
+        <v>447.46418526999997</v>
       </c>
       <c r="C360" s="5">
-        <v>1.1895559999999819</v>
+        <v>1.1895559299999832</v>
       </c>
       <c r="D360" s="5">
-        <v>3.245941812487696</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.245941618374526</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>447.65630859999999</v>
+        <v>447.65630864000002</v>
       </c>
       <c r="C361" s="5">
-        <v>0.19212329999999156</v>
+        <v>0.19212337000004709</v>
       </c>
       <c r="D361" s="5">
-        <v>0.51645066165333375</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>0.51645085030116444</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>446.93500740000002</v>
+        <v>446.93500741999998</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.72130119999997078</v>
+        <v>-0.72130122000004349</v>
       </c>
       <c r="D362" s="5">
-        <v>-1.9164966888672974</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-1.916496741367768</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>446.60747520000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.32753220000000738</v>
+        <v>-0.3275322199999664</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.8758730149107774</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-0.87587306813941002</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>448.2352027</v>
+        <v>448.23520268999999</v>
       </c>
       <c r="C364" s="5">
-        <v>1.6277274999999918</v>
+        <v>1.6277274899999838</v>
       </c>
       <c r="D364" s="5">
-        <v>4.4623235957333085</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.4623235677670792</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>451.14625960000001</v>
+        <v>451.14625955999998</v>
       </c>
       <c r="C365" s="5">
-        <v>2.9110569000000055</v>
+        <v>2.9110568699999817</v>
       </c>
       <c r="D365" s="5">
-        <v>8.0778746676357436</v>
+        <v>8.0778745815796924</v>
       </c>
       <c r="E365" s="5">
-        <v>2.3426634739132535</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.3426634601959373</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>452.08120930000001</v>
+        <v>452.08120929</v>
       </c>
       <c r="C366" s="5">
-        <v>0.93494970000000421</v>
+        <v>0.93494973000002801</v>
       </c>
       <c r="D366" s="5">
-        <v>2.5154068800048002</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>2.5154069618652297</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>453.55989740000001</v>
+        <v>453.55989736999999</v>
       </c>
       <c r="C367" s="5">
-        <v>1.4786880999999994</v>
+        <v>1.4786880799999835</v>
       </c>
       <c r="D367" s="5">
-        <v>3.9964006348175429</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>3.9964005798780233</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>446.22462250000001</v>
+        <v>446.22462245999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-7.3352749000000017</v>
+        <v>-7.3352749100000096</v>
       </c>
       <c r="D368" s="5">
-        <v>-17.770700774202318</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-17.770700797388539</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>338.25714429999999</v>
+        <v>338.25714427000003</v>
       </c>
       <c r="C369" s="5">
-        <v>-107.96747820000002</v>
+        <v>-107.96747818999995</v>
       </c>
       <c r="D369" s="5">
-        <v>-96.399843608189059</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-96.399843608147961</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>355.9407837</v>
       </c>
       <c r="C370" s="5">
-        <v>17.683639400000004</v>
+        <v>17.683639429999971</v>
       </c>
       <c r="D370" s="5">
-        <v>84.318654352253745</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>84.318654548420113</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>380.80411249999997</v>
+        <v>380.80411246</v>
       </c>
       <c r="C371" s="5">
-        <v>24.863328799999977</v>
+        <v>24.863328760000002</v>
       </c>
       <c r="D371" s="5">
-        <v>124.84670676452723</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>124.84670648111043</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>382.06480319999997</v>
+        <v>382.06480319000002</v>
       </c>
       <c r="C372" s="5">
-        <v>1.2606906999999978</v>
+        <v>1.2606907300000216</v>
       </c>
       <c r="D372" s="5">
-        <v>4.045862690029467</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>4.0458627884993659</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>385.9197537</v>
+        <v>385.91975371000001</v>
       </c>
       <c r="C373" s="5">
-        <v>3.8549505000000295</v>
+        <v>3.8549505199999885</v>
       </c>
       <c r="D373" s="5">
-        <v>12.802761860456968</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>12.802761930961903</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>391.42536139999999</v>
+        <v>391.42536135</v>
       </c>
       <c r="C374" s="5">
-        <v>5.5056076999999846</v>
+        <v>5.5056076399999938</v>
       </c>
       <c r="D374" s="5">
-        <v>18.528674389121136</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>18.528674170577332</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>397.49781830000001</v>
+        <v>397.49781833999998</v>
       </c>
       <c r="C375" s="5">
-        <v>6.0724569000000201</v>
+        <v>6.0724569899999778</v>
       </c>
       <c r="D375" s="5">
-        <v>20.289981284010693</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>20.289981613654806</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>397.64696830000003</v>
+        <v>397.64696834</v>
       </c>
       <c r="C376" s="5">
         <v>0.1491500000000201</v>
       </c>
       <c r="D376" s="5">
-        <v>0.45119701059979089</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>0.45119701055431616</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>400.21796810000001</v>
+        <v>400.21796811000002</v>
       </c>
       <c r="C377" s="5">
-        <v>2.5709997999999814</v>
+        <v>2.5709997700000145</v>
       </c>
       <c r="D377" s="5">
-        <v>8.0405743836421184</v>
+        <v>8.0405742856206821</v>
       </c>
       <c r="E377" s="5">
-        <v>-11.28864318750078</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-11.288643177418777</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>403.79204700000003</v>
+        <v>403.79204697</v>
       </c>
       <c r="C378" s="5">
-        <v>3.5740789000000177</v>
+        <v>3.574078859999986</v>
       </c>
       <c r="D378" s="5">
-        <v>11.25874026788669</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>11.258740135334611</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>399.6429961</v>
+        <v>399.64299612999997</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.1490509000000202</v>
+        <v>-4.1490508400000294</v>
       </c>
       <c r="D379" s="5">
-        <v>-11.656755889306435</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-11.656755730964319</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>409.15024920000002</v>
+        <v>409.15024915999999</v>
       </c>
       <c r="C380" s="5">
-        <v>9.507253100000014</v>
+        <v>9.5072530300000153</v>
       </c>
       <c r="D380" s="5">
-        <v>32.59506667132537</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>32.595066396327368</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>411.07609480000002</v>
+        <v>411.07609477</v>
       </c>
       <c r="C381" s="5">
-        <v>1.9258456000000024</v>
+        <v>1.9258456100000103</v>
       </c>
       <c r="D381" s="5">
-        <v>5.7968713674825256</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>5.796871398947756</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>413.76559659999998</v>
+        <v>413.76559655</v>
       </c>
       <c r="C382" s="5">
-        <v>2.6895017999999595</v>
+        <v>2.6895017800000005</v>
       </c>
       <c r="D382" s="5">
-        <v>8.139875426153953</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>8.1398753640443253</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>415.30406499999998</v>
+        <v>415.30406495</v>
       </c>
       <c r="C383" s="5">
         <v>1.5384683999999993</v>
       </c>
       <c r="D383" s="5">
-        <v>4.5542410678569345</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>4.5542410684187073</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>422.84016350000002</v>
+        <v>422.84016349000001</v>
       </c>
       <c r="C384" s="5">
-        <v>7.5360985000000369</v>
+        <v>7.5360985400000118</v>
       </c>
       <c r="D384" s="5">
-        <v>24.085375963353783</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>24.085376107407864</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>424.49861859999999</v>
+        <v>424.49861862</v>
       </c>
       <c r="C385" s="5">
-        <v>1.6584550999999692</v>
+        <v>1.658455129999993</v>
       </c>
       <c r="D385" s="5">
-        <v>4.8094858793866546</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.8094859683875946</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>425.83138109999999</v>
+        <v>425.83138108999998</v>
       </c>
       <c r="C386" s="5">
-        <v>1.3327625000000012</v>
+        <v>1.3327624699999774</v>
       </c>
       <c r="D386" s="5">
-        <v>3.8332818767895072</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>3.8332817888245385</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>430.00954760000002</v>
+        <v>430.00954754999998</v>
       </c>
       <c r="C387" s="5">
-        <v>4.1781665000000316</v>
+        <v>4.1781664599999999</v>
       </c>
       <c r="D387" s="5">
-        <v>12.430780198521219</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>12.430780073327409</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>431.19830489999998</v>
+        <v>431.19830490999999</v>
       </c>
       <c r="C388" s="5">
-        <v>1.1887572999999634</v>
+        <v>1.188757360000011</v>
       </c>
       <c r="D388" s="5">
-        <v>3.3682961703184855</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>3.3682963433169233</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>435.38442400000002</v>
+        <v>435.38442395999999</v>
       </c>
       <c r="C389" s="5">
-        <v>4.1861191000000417</v>
+        <v>4.1861190500000021</v>
       </c>
       <c r="D389" s="5">
-        <v>12.292336076689514</v>
+        <v>12.292335921639852</v>
       </c>
       <c r="E389" s="5">
-        <v>8.7868258556580425</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>8.7868258429452784</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>433.96410959999997</v>
+        <v>433.96410959000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.420314400000052</v>
+        <v>-1.4203143699999714</v>
       </c>
       <c r="D390" s="5">
-        <v>-3.8451701759750212</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-3.8451700965553726</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>437.95957449999997</v>
+        <v>437.95957447000001</v>
       </c>
       <c r="C391" s="5">
-        <v>3.9954649000000018</v>
+        <v>3.9954648799999859</v>
       </c>
       <c r="D391" s="5">
-        <v>11.625275197238727</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>11.625275136350099</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>439.56388770000001</v>
+        <v>439.56388769</v>
       </c>
       <c r="C392" s="5">
-        <v>1.6043132000000355</v>
+        <v>1.6043132199999945</v>
       </c>
       <c r="D392" s="5">
-        <v>4.4854380949700401</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>4.4854381523321551</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>443.59019439999997</v>
+        <v>443.59019437000001</v>
       </c>
       <c r="C393" s="5">
-        <v>4.0263066999999637</v>
+        <v>4.0263066800000047</v>
       </c>
       <c r="D393" s="5">
-        <v>11.562741959314815</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>11.562741899231565</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>446.35964419999999</v>
+        <v>446.35964418999998</v>
       </c>
       <c r="C394" s="5">
-        <v>2.7694498000000181</v>
+        <v>2.7694498199999771</v>
       </c>
       <c r="D394" s="5">
-        <v>7.7546010059061699</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>7.7546010643863461</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>445.21696379999997</v>
+        <v>445.21696374999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.1426804000000175</v>
+        <v>-1.1426804399999924</v>
       </c>
       <c r="D395" s="5">
-        <v>-3.0291124656772195</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-3.0291125702909261</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>453.8972268</v>
+        <v>453.89722678999999</v>
       </c>
       <c r="C396" s="5">
-        <v>8.6802630000000249</v>
+        <v>8.6802630399999998</v>
       </c>
       <c r="D396" s="5">
-        <v>26.075270478100411</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>26.075270614675073</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>455.69319919999998</v>
+        <v>455.69319915</v>
       </c>
       <c r="C397" s="5">
-        <v>1.7959723999999824</v>
+        <v>1.7959723600000075</v>
       </c>
       <c r="D397" s="5">
-        <v>4.8528439444016414</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.8528438340652125</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>456.78724249999999</v>
+        <v>456.78724248999998</v>
       </c>
       <c r="C398" s="5">
-        <v>1.0940433000000098</v>
+        <v>1.0940433399999847</v>
       </c>
       <c r="D398" s="5">
-        <v>2.9193481694303136</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>2.9193482779040769</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>459.91199510000001</v>
+        <v>459.91199511000002</v>
       </c>
       <c r="C399" s="5">
-        <v>3.1247526000000221</v>
+        <v>3.124752620000038</v>
       </c>
       <c r="D399" s="5">
-        <v>8.5248631792155258</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>8.524863236041913</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>462.86550690000001</v>
+        <v>462.86550692999998</v>
       </c>
       <c r="C400" s="5">
-        <v>2.9535118000000011</v>
+        <v>2.9535118199999602</v>
       </c>
       <c r="D400" s="5">
-        <v>7.9843891960954538</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>7.9843892519064763</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>462.417798</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.44770890000000918</v>
+        <v>-0.44770892999997614</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.1545508281823658</v>
+        <v>-1.1545509050606806</v>
       </c>
       <c r="E401" s="5">
-        <v>6.2090815632853236</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.2090815730430515</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>465.28548480000001</v>
+        <v>465.28548475000002</v>
       </c>
       <c r="C402" s="5">
-        <v>2.8676868000000013</v>
+        <v>2.8676867500000185</v>
       </c>
       <c r="D402" s="5">
-        <v>7.7009555916242922</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>7.7009554527406321</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>466.2335617</v>
+        <v>466.23356165000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.94807689999998956</v>
       </c>
       <c r="D403" s="5">
-        <v>2.4727384705117927</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.4727384707804667</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>469.13778669999999</v>
+        <v>469.13778667999998</v>
       </c>
       <c r="C404" s="5">
-        <v>2.9042249999999967</v>
+        <v>2.9042250299999637</v>
       </c>
       <c r="D404" s="5">
-        <v>7.7364300350174497</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>7.7364301185487871</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>466.50905419999998</v>
+        <v>466.50905418999997</v>
       </c>
       <c r="C405" s="5">
-        <v>-2.6287325000000124</v>
+        <v>-2.6287324900000044</v>
       </c>
       <c r="D405" s="5">
-        <v>-6.520592651060964</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-6.5205926272847714</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>464.6114187</v>
+        <v>464.61141865000002</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.8976354999999785</v>
+        <v>-1.8976355399999534</v>
       </c>
       <c r="D406" s="5">
-        <v>-4.773543311832162</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-4.7735434103125858</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>466.56107100000003</v>
+        <v>466.56107098000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.9496523000000252</v>
+        <v>1.9496523299999922</v>
       </c>
       <c r="D407" s="5">
-        <v>5.1534292522347425</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>5.1534293339387416</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>469.55986630000001</v>
+        <v>469.55986625999998</v>
       </c>
       <c r="C408" s="5">
-        <v>2.9987952999999834</v>
+        <v>2.9987952799999675</v>
       </c>
       <c r="D408" s="5">
-        <v>7.9915196701090263</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>7.9915196152675838</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>471.22301520000002</v>
+        <v>471.22301517</v>
       </c>
       <c r="C409" s="5">
-        <v>1.6631489000000101</v>
+        <v>1.6631489100000181</v>
       </c>
       <c r="D409" s="5">
-        <v>4.3341020829224197</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>4.3341021098682209</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>473.42274939999999</v>
       </c>
       <c r="C410" s="5">
-        <v>2.1997341999999662</v>
+        <v>2.19973422999999</v>
       </c>
       <c r="D410" s="5">
-        <v>5.7478515969247468</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>5.7478516777128341</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>473.79201430000001</v>
+        <v>473.79201426999998</v>
       </c>
       <c r="C411" s="5">
-        <v>0.36926490000001877</v>
+        <v>0.36926486999999497</v>
       </c>
       <c r="D411" s="5">
-        <v>0.94001351312700265</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>0.94001343642990953</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>475.35887910000002</v>
+        <v>475.35887914</v>
       </c>
       <c r="C412" s="5">
-        <v>1.5668648000000189</v>
+        <v>1.5668648700000176</v>
       </c>
       <c r="D412" s="5">
-        <v>4.0414717483613138</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>4.0414719324722403</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>477.0217184</v>
+        <v>477.02171843000002</v>
       </c>
       <c r="C413" s="5">
-        <v>1.6628392999999733</v>
+        <v>1.6628392900000222</v>
       </c>
       <c r="D413" s="5">
-        <v>4.2793957489477341</v>
+        <v>4.2793957223482559</v>
       </c>
       <c r="E413" s="5">
-        <v>3.1581657244083905</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.1581657308960231</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>477.75597529999999</v>
+        <v>477.75597533000001</v>
       </c>
       <c r="C414" s="5">
         <v>0.73425689999999122</v>
       </c>
       <c r="D414" s="5">
-        <v>1.8628209500269888</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>1.8628209499088388</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>479.69200849999999</v>
+        <v>479.69200853000001</v>
       </c>
       <c r="C415" s="5">
         <v>1.9360331999999971</v>
       </c>
       <c r="D415" s="5">
-        <v>4.9726763903682913</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>4.9726763900490356</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>482.07182010000002</v>
+        <v>482.07182009000002</v>
       </c>
       <c r="C416" s="5">
-        <v>2.3798116000000391</v>
+        <v>2.3798115600000074</v>
       </c>
       <c r="D416" s="5">
-        <v>6.118509705929065</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>6.118509599873545</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>484.79186520000002</v>
+        <v>484.79186516999999</v>
       </c>
       <c r="C417" s="5">
-        <v>2.720045099999993</v>
+        <v>2.7200450799999771</v>
       </c>
       <c r="D417" s="5">
-        <v>6.9850127864862221</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>6.9850127336717138</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>486.92005619999998</v>
+        <v>486.92005624000001</v>
       </c>
       <c r="C418" s="5">
-        <v>2.1281909999999584</v>
+        <v>2.128191070000014</v>
       </c>
       <c r="D418" s="5">
-        <v>5.3969580390260674</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>5.3969582211916389</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>490.59425479999999</v>
+        <v>490.59425478000003</v>
       </c>
       <c r="C419" s="5">
-        <v>3.6741986000000111</v>
+        <v>3.6741985400000203</v>
       </c>
       <c r="D419" s="5">
-        <v>9.440365415579798</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>9.4403652541562799</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>488.0399099</v>
+        <v>488.03990992000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.5543448999999896</v>
+        <v>-2.5543448600000147</v>
       </c>
       <c r="D420" s="5">
-        <v>-6.0721107048321681</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-6.0721106126921498</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>490.3182089</v>
+        <v>490.31820888999999</v>
       </c>
       <c r="C421" s="5">
-        <v>2.2782990000000041</v>
+        <v>2.2782989699999803</v>
       </c>
       <c r="D421" s="5">
-        <v>5.7480100122247135</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>5.7480099343412361</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>492.00968499999999</v>
+        <v>492.00968497000002</v>
       </c>
       <c r="C422" s="5">
-        <v>1.6914760999999885</v>
+        <v>1.6914760800000295</v>
       </c>
       <c r="D422" s="5">
-        <v>4.2191575513326196</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>4.2191575005827486</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>491.62797599999999</v>
+        <v>491.62797597999997</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.38170900000000074</v>
+        <v>-0.38170899000004965</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.92701701244499723</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-0.92701698831904045</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>491.58532430000002</v>
+        <v>491.58532424999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-4.2651699999964876E-2</v>
+        <v>-4.2651729999988675E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.10405759563180128</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-0.10405766879230116</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>492.98855470000001</v>
+        <v>492.98855472000002</v>
       </c>
       <c r="C425" s="5">
-        <v>1.403230399999984</v>
+        <v>1.4032304700000395</v>
       </c>
       <c r="D425" s="5">
-        <v>3.4796931532837805</v>
+        <v>3.4796933299619193</v>
       </c>
       <c r="E425" s="5">
-        <v>3.3471927344430163</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.3471927321361727</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>493.99182580000002</v>
+        <v>493.99182578</v>
       </c>
       <c r="C426" s="5">
-        <v>1.0032711000000063</v>
+        <v>1.0032710599999746</v>
       </c>
       <c r="D426" s="5">
-        <v>2.4696163910999269</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.4696162914313202</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>492.89180390000001</v>
+        <v>492.89180384999997</v>
       </c>
       <c r="C427" s="5">
-        <v>-1.1000219000000016</v>
+        <v>-1.1000219300000253</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.6396768353175393</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-2.6396769065336056</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>492.40140939999998</v>
+        <v>492.40140944000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.49039450000003626</v>
+        <v>-0.49039440999996486</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.1874083645283418</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-1.1874081479191556</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>492.47440189999998</v>
+        <v>492.47440186</v>
       </c>
       <c r="C429" s="5">
-        <v>7.2992499999998017E-2</v>
+        <v>7.2992419999991398E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>0.17803045900810499</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>0.17803026371256969</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>491.85318969999997</v>
+        <v>491.85318974</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.62121220000000221</v>
+        <v>-0.62121211999999559</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.5032345623452015</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-1.5032343702202189</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>488.95155519999997</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.9016345000000001</v>
+        <v>-2.9016345400000318</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.854028672806578</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-6.854028763707964</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>488.2287197</v>
+        <v>488.22871966999998</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.72283549999997376</v>
+        <v>-0.72283552999999756</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.7596518576481257</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-1.7596519300867364</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>488.04567969999999</v>
+        <v>488.04567967999998</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.18304000000000542</v>
+        <v>-0.18303998999999749</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.4489610011197076</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-0.44896097666973223</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>488.44763870000003</v>
+        <v>488.44763874</v>
       </c>
       <c r="C434" s="5">
-        <v>0.40195900000003348</v>
+        <v>0.40195906000002424</v>
       </c>
       <c r="D434" s="5">
-        <v>0.99282056451914791</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.99282071342914335</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>490.37750499999999</v>
+        <v>490.37750503000001</v>
       </c>
       <c r="C435" s="5">
-        <v>1.9298662999999578</v>
+        <v>1.9298662900000068</v>
       </c>
       <c r="D435" s="5">
-        <v>4.8456225072733838</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>4.8456224812113202</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>494.11558430000002</v>
+        <v>494.11558428000001</v>
       </c>
       <c r="C436" s="5">
-        <v>3.7380793000000381</v>
+        <v>3.7380792499999984</v>
       </c>
       <c r="D436" s="5">
-        <v>9.5408594578561434</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>9.5408593242331428</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>494.9061547</v>
+        <v>494.90615472000002</v>
       </c>
       <c r="C437" s="5">
-        <v>0.79057039999997869</v>
+        <v>0.79057044000001042</v>
       </c>
       <c r="D437" s="5">
-        <v>1.9369505118403962</v>
+        <v>1.936950610786381</v>
       </c>
       <c r="E437" s="5">
-        <v>0.38897454752613303</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.38897454751036786</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>496.0069057</v>
+        <v>496.00690567999999</v>
       </c>
       <c r="C438" s="5">
-        <v>1.1007510000000025</v>
+        <v>1.1007509599999707</v>
       </c>
       <c r="D438" s="5">
-        <v>2.7018860426001323</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>2.7018859431020781</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>494.31025840000001</v>
+        <v>494.33810056999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.6966472999999951</v>
+        <v>-1.6688051099999939</v>
       </c>
       <c r="D439" s="5">
-        <v>-4.0283845934790063</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-3.9634968960062023</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>494.19002763999998</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-0.14807293000001209</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-0.35885373838686618</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE800000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>