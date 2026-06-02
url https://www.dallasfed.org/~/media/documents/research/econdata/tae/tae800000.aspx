--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C144925E-4B03-40C6-940F-065D830BE6EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{33908A9D-DF85-4A14-95F1-959494681014}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7942514F-0EA4-4002-8174-D312C40841CB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8F7079B7-6C96-4B9F-A1F6-5B0913ED27C1}"/>
   </bookViews>
   <sheets>
     <sheet name="AE800000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Other Services</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0DA1083-FCD8-4E08-9046-6DAE76BB8A8F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{62E69948-BB7C-41D7-95FA-4879C011B1C0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>259.48215313999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>260.18840704000002</v>
       </c>
       <c r="C7" s="5">
         <v>0.70625390000003563</v>
       </c>
       <c r="D7" s="5">
         <v>3.3154783817143985</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>260.75171882000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.56331177999999227</v>
       </c>
       <c r="D8" s="5">
         <v>2.6291783484909237</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>261.46633099000002</v>
       </c>
       <c r="C9" s="5">
         <v>0.71461217000000943</v>
       </c>
       <c r="D9" s="5">
         <v>3.3387285970806868</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>263.43055741000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.9642264199999886</v>
       </c>
       <c r="D10" s="5">
         <v>9.3967795433104193</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>265.13935008999999</v>
       </c>
       <c r="C11" s="5">
         <v>1.7087926799999877</v>
       </c>
       <c r="D11" s="5">
         <v>8.0678319909958098</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>266.52354070000001</v>
       </c>
       <c r="C12" s="5">
         <v>1.3841906100000188</v>
       </c>
       <c r="D12" s="5">
         <v>6.4477878894743546</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>268.81827799000001</v>
       </c>
       <c r="C13" s="5">
         <v>2.2947372900000005</v>
       </c>
       <c r="D13" s="5">
         <v>10.83543939166205</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>268.19010627</v>
       </c>
       <c r="C14" s="5">
         <v>-0.62817172000001165</v>
       </c>
       <c r="D14" s="5">
         <v>-2.7683867516855143</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>268.52689845999998</v>
       </c>
       <c r="C15" s="5">
         <v>0.33679218999998284</v>
       </c>
       <c r="D15" s="5">
         <v>1.517407825854078</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>268.82964758999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.30274912999999515</v>
       </c>
       <c r="D16" s="5">
         <v>1.3613542716756966</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>267.32197417999998</v>
       </c>
       <c r="C17" s="5">
         <v>-1.5076734099999953</v>
       </c>
       <c r="D17" s="5">
         <v>-6.5261858571031954</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>266.34876241000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.97321176999997761</v>
       </c>
       <c r="D18" s="5">
         <v>-4.2822940893134316</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>267.13708315999997</v>
       </c>
       <c r="C19" s="5">
         <v>0.78832074999996848</v>
       </c>
       <c r="D19" s="5">
         <v>3.6100677508276835</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>268.21370740999998</v>
       </c>
       <c r="C20" s="5">
         <v>1.0766242500000089</v>
       </c>
       <c r="D20" s="5">
         <v>4.9449331901882942</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>268.81041607999998</v>
       </c>
       <c r="C21" s="5">
         <v>0.59670866999999816</v>
       </c>
       <c r="D21" s="5">
         <v>2.7026112802944091</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>270.34378342000002</v>
       </c>
       <c r="C22" s="5">
         <v>1.5333673400000407</v>
       </c>
       <c r="D22" s="5">
         <v>7.0640163975281611</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>271.57275845999999</v>
       </c>
       <c r="C23" s="5">
         <v>1.2289750399999662</v>
       </c>
       <c r="D23" s="5">
         <v>5.5936481295189688</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>272.13912006999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.56636161000000129</v>
       </c>
       <c r="D24" s="5">
         <v>2.5314906665025338</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>273.18055194999999</v>
       </c>
       <c r="C25" s="5">
         <v>1.0414318800000046</v>
       </c>
       <c r="D25" s="5">
         <v>4.6901021211867233</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>273.61636127999998</v>
       </c>
       <c r="C26" s="5">
         <v>0.43580932999998367</v>
       </c>
       <c r="D26" s="5">
         <v>1.9312661729763203</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>273.65132331000001</v>
       </c>
       <c r="C27" s="5">
         <v>3.4962030000031064E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.15344087232089798</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>274.15957367999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.50825036999998474</v>
       </c>
       <c r="D28" s="5">
         <v>2.2516586667422622</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>275.76927581000001</v>
       </c>
       <c r="C29" s="5">
         <v>1.6097021300000165</v>
       </c>
       <c r="D29" s="5">
         <v>7.2777238734580418</v>
       </c>
       <c r="E29" s="5">
         <v>3.1599727840974534</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>276.70057777</v>
       </c>
       <c r="C30" s="5">
         <v>0.93130195999998477</v>
       </c>
       <c r="D30" s="5">
         <v>4.128652464502891</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>277.90982484</v>
       </c>
       <c r="C31" s="5">
         <v>1.2092470700000035</v>
       </c>
       <c r="D31" s="5">
         <v>5.3721919195713452</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>277.96848431000001</v>
       </c>
       <c r="C32" s="5">
         <v>5.8659470000009151E-2</v>
       </c>
       <c r="D32" s="5">
         <v>0.25358275582638701</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>279.43690525</v>
       </c>
       <c r="C33" s="5">
         <v>1.4684209399999872</v>
       </c>
       <c r="D33" s="5">
         <v>6.5266933599759547</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>278.73059797000002</v>
       </c>
       <c r="C34" s="5">
         <v>-0.70630727999997589</v>
       </c>
       <c r="D34" s="5">
         <v>-2.9913181058471516</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>279.21812582000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.48752784999999221</v>
       </c>
       <c r="D35" s="5">
         <v>2.1192306113715365</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>278.73036908</v>
       </c>
       <c r="C36" s="5">
         <v>-0.4877567400000089</v>
       </c>
       <c r="D36" s="5">
         <v>-2.0762162218326385</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>278.71780390999999</v>
       </c>
       <c r="C37" s="5">
         <v>-1.2565170000016224E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-5.4082610804573328E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>278.85257239999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.13476848999999902</v>
       </c>
       <c r="D38" s="5">
         <v>0.58178188230721961</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>281.88521526</v>
       </c>
       <c r="C39" s="5">
         <v>3.0326428600000099</v>
       </c>
       <c r="D39" s="5">
         <v>13.860139872393118</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>281.60470092999998</v>
       </c>
       <c r="C40" s="5">
         <v>-0.2805143300000168</v>
       </c>
       <c r="D40" s="5">
         <v>-1.1876497414996634</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>281.49581949999998</v>
       </c>
       <c r="C41" s="5">
         <v>-0.10888142999999673</v>
       </c>
       <c r="D41" s="5">
         <v>-0.46299022192461958</v>
       </c>
       <c r="E41" s="5">
         <v>2.0765705944506552</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>284.58100339999999</v>
       </c>
       <c r="C42" s="5">
         <v>3.0851839000000041</v>
       </c>
       <c r="D42" s="5">
         <v>13.974443798357505</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>285.82790406999999</v>
       </c>
       <c r="C43" s="5">
         <v>1.2469006700000023</v>
       </c>
       <c r="D43" s="5">
         <v>5.3864124952586856</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>286.04112391000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.21321984000002203</v>
       </c>
       <c r="D44" s="5">
         <v>0.89884923753387191</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>285.79160641999999</v>
       </c>
       <c r="C45" s="5">
         <v>-0.24951749000001655</v>
       </c>
       <c r="D45" s="5">
         <v>-1.0417684481813461</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>286.69735815000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.90575173000001996</v>
       </c>
       <c r="D46" s="5">
         <v>3.8701257406696721</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>286.96628353</v>
       </c>
       <c r="C47" s="5">
         <v>0.26892537999998467</v>
       </c>
       <c r="D47" s="5">
         <v>1.1314389435167715</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>288.76518880999998</v>
       </c>
       <c r="C48" s="5">
         <v>1.7989052799999854</v>
       </c>
       <c r="D48" s="5">
         <v>7.7872930467638879</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>289.37044207999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.60525326999999152</v>
       </c>
       <c r="D49" s="5">
         <v>2.5444048632470961</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>290.28172022000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.91127814000003582</v>
       </c>
       <c r="D50" s="5">
         <v>3.8451560890192971</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>290.35243466999998</v>
       </c>
       <c r="C51" s="5">
         <v>7.0714449999968565E-2</v>
       </c>
       <c r="D51" s="5">
         <v>0.29271952468730156</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>290.55162235</v>
       </c>
       <c r="C52" s="5">
         <v>0.19918768000002274</v>
       </c>
       <c r="D52" s="5">
         <v>0.82633765648381097</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>291.30069867999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.74907632999997986</v>
       </c>
       <c r="D53" s="5">
         <v>3.1379887975631071</v>
       </c>
       <c r="E53" s="5">
         <v>3.483134917390851</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>291.27800101999998</v>
       </c>
       <c r="C54" s="5">
         <v>-2.2697660000005726E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-9.3461919713033748E-2</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>291.56024048</v>
       </c>
       <c r="C55" s="5">
         <v>0.28223946000002798</v>
       </c>
       <c r="D55" s="5">
         <v>1.1689800486401225</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>292.98691610999998</v>
       </c>
       <c r="C56" s="5">
         <v>1.426675629999977</v>
       </c>
       <c r="D56" s="5">
         <v>6.0325293224098075</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>294.40282149000001</v>
       </c>
       <c r="C57" s="5">
         <v>1.4159053800000265</v>
       </c>
       <c r="D57" s="5">
         <v>5.9558392880322053</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>294.16479967999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.23802181000002065</v>
       </c>
       <c r="D58" s="5">
         <v>-0.96588576951025518</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>295.23566705000002</v>
       </c>
       <c r="C59" s="5">
         <v>1.0708673700000304</v>
       </c>
       <c r="D59" s="5">
         <v>4.4569735374887953</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>297.06060794000001</v>
       </c>
       <c r="C60" s="5">
         <v>1.8249408899999935</v>
       </c>
       <c r="D60" s="5">
         <v>7.6750076767966524</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>297.33824342000003</v>
       </c>
       <c r="C61" s="5">
         <v>0.27763548000001492</v>
       </c>
       <c r="D61" s="5">
         <v>1.1273137043971149</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>297.72458804000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.38634461999998848</v>
       </c>
       <c r="D62" s="5">
         <v>1.570403773904272</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>301.67407283</v>
       </c>
       <c r="C63" s="5">
         <v>3.9494847899999854</v>
       </c>
       <c r="D63" s="5">
         <v>17.133036981642302</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>302.92037922999998</v>
       </c>
       <c r="C64" s="5">
         <v>1.2463063999999804</v>
       </c>
       <c r="D64" s="5">
         <v>5.0717734520192792</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>302.52842721000002</v>
       </c>
       <c r="C65" s="5">
         <v>-0.39195201999996243</v>
       </c>
       <c r="D65" s="5">
         <v>-1.5416909979791615</v>
       </c>
       <c r="E65" s="5">
         <v>3.8543431515534854</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>302.98279521000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.45436799999998811</v>
       </c>
       <c r="D66" s="5">
         <v>1.8172446675948528</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>302.93117783999998</v>
       </c>
       <c r="C67" s="5">
         <v>-5.161737000003086E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-0.20424538693238903</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>304.23839772000002</v>
       </c>
       <c r="C68" s="5">
         <v>1.3072198800000479</v>
       </c>
       <c r="D68" s="5">
         <v>5.3029701018673991</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>303.82194204000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.41645568000001276</v>
       </c>
       <c r="D69" s="5">
         <v>-1.6303054195409006</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>305.93164526999999</v>
       </c>
       <c r="C70" s="5">
         <v>2.1097032299999796</v>
       </c>
       <c r="D70" s="5">
         <v>8.6583741549499891</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>306.48922420000002</v>
       </c>
       <c r="C71" s="5">
         <v>0.55757893000003378</v>
       </c>
       <c r="D71" s="5">
         <v>2.2091297240709462</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>306.67182866000002</v>
       </c>
       <c r="C72" s="5">
         <v>0.1826044599999932</v>
       </c>
       <c r="D72" s="5">
         <v>0.71730033974284346</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>308.14915858000001</v>
       </c>
       <c r="C73" s="5">
         <v>1.4773299199999883</v>
       </c>
       <c r="D73" s="5">
         <v>5.9364072375249988</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>309.67910009000002</v>
       </c>
       <c r="C74" s="5">
         <v>1.5299415100000147</v>
       </c>
       <c r="D74" s="5">
         <v>6.1233426696465365</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>308.35295001999998</v>
       </c>
       <c r="C75" s="5">
         <v>-1.3261500700000397</v>
       </c>
       <c r="D75" s="5">
         <v>-5.0194813136285816</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>308.78181258000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.42886256000002732</v>
       </c>
       <c r="D76" s="5">
         <v>1.6818067669637671</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>309.26242091</v>
       </c>
       <c r="C77" s="5">
         <v>0.48060832999999548</v>
       </c>
       <c r="D77" s="5">
         <v>1.8838312684829051</v>
       </c>
       <c r="E77" s="5">
         <v>2.225904442138793</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>310.63530308999998</v>
       </c>
       <c r="C78" s="5">
         <v>1.3728821799999764</v>
       </c>
       <c r="D78" s="5">
         <v>5.459064914702072</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>311.09241973000002</v>
       </c>
       <c r="C79" s="5">
         <v>0.45711664000003793</v>
       </c>
       <c r="D79" s="5">
         <v>1.7802273153065373</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>311.26452288000002</v>
       </c>
       <c r="C80" s="5">
         <v>0.1721031499999981</v>
       </c>
       <c r="D80" s="5">
         <v>0.66589000977701485</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>313.51959750999998</v>
       </c>
       <c r="C81" s="5">
         <v>2.2550746299999673</v>
       </c>
       <c r="D81" s="5">
         <v>9.048784769324536</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>313.87326818999998</v>
       </c>
       <c r="C82" s="5">
         <v>0.35367067999999335</v>
       </c>
       <c r="D82" s="5">
         <v>1.3621091200829882</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>314.38515481000002</v>
       </c>
       <c r="C83" s="5">
         <v>0.51188662000004115</v>
       </c>
       <c r="D83" s="5">
         <v>1.9746945232537838</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>315.11586620999998</v>
       </c>
       <c r="C84" s="5">
         <v>0.73071139999996149</v>
       </c>
       <c r="D84" s="5">
         <v>2.8250384634852299</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>316.01597550000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.9001092900000458</v>
       </c>
       <c r="D85" s="5">
         <v>3.4820940178334814</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>316.90740268000002</v>
       </c>
       <c r="C86" s="5">
         <v>0.89142717999999377</v>
       </c>
       <c r="D86" s="5">
         <v>3.4380090483989934</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>319.41354279000001</v>
       </c>
       <c r="C87" s="5">
         <v>2.5061401099999898</v>
       </c>
       <c r="D87" s="5">
         <v>9.9135667453533305</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>321.28479184999998</v>
       </c>
       <c r="C88" s="5">
         <v>1.8712490599999683</v>
       </c>
       <c r="D88" s="5">
         <v>7.261066930603377</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>321.12362456</v>
       </c>
       <c r="C89" s="5">
         <v>-0.16116728999998031</v>
       </c>
       <c r="D89" s="5">
         <v>-0.60030245514658409</v>
       </c>
       <c r="E89" s="5">
         <v>3.8353200544374522</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>321.7936613</v>
       </c>
       <c r="C90" s="5">
         <v>0.67003674000000046</v>
       </c>
       <c r="D90" s="5">
         <v>2.532780781563182</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>323.68575392000002</v>
       </c>
       <c r="C91" s="5">
         <v>1.8920926200000281</v>
       </c>
       <c r="D91" s="5">
         <v>7.2885080998023488</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>324.32187907999997</v>
       </c>
       <c r="C92" s="5">
         <v>0.63612515999994912</v>
       </c>
       <c r="D92" s="5">
         <v>2.3839648567237415</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>324.78535373</v>
       </c>
       <c r="C93" s="5">
         <v>0.4634746500000233</v>
       </c>
       <c r="D93" s="5">
         <v>1.7284121039726541</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>326.57056187000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.7852081400000088</v>
       </c>
       <c r="D94" s="5">
         <v>6.7989946767536225</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>327.41838114000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.84781927000000223</v>
       </c>
       <c r="D95" s="5">
         <v>3.160225114690518</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>326.85949409</v>
       </c>
       <c r="C96" s="5">
         <v>-0.55888705000000982</v>
       </c>
       <c r="D96" s="5">
         <v>-2.0292195999336848</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>327.76434067000002</v>
       </c>
       <c r="C97" s="5">
         <v>0.90484658000002582</v>
       </c>
       <c r="D97" s="5">
         <v>3.3730141058427199</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>328.37878789000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.61444721999998819</v>
       </c>
       <c r="D98" s="5">
         <v>2.2729342122331797</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>328.33618826999998</v>
       </c>
       <c r="C99" s="5">
         <v>-4.2599620000032701E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-0.15556146715942631</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>329.29743668999998</v>
       </c>
       <c r="C100" s="5">
         <v>0.96124842000000399</v>
       </c>
       <c r="D100" s="5">
         <v>3.5702862410103897</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>329.71751304999998</v>
       </c>
       <c r="C101" s="5">
         <v>0.42007635999999593</v>
       </c>
       <c r="D101" s="5">
         <v>1.54159574557311</v>
       </c>
       <c r="E101" s="5">
         <v>2.6761931644784021</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>330.27057418999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.55306114000001116</v>
       </c>
       <c r="D102" s="5">
         <v>2.0315284411290824</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>330.69999238999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.42941819999998643</v>
       </c>
       <c r="D103" s="5">
         <v>1.5714474025389613</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>330.28304004</v>
       </c>
       <c r="C104" s="5">
         <v>-0.4169523499999741</v>
       </c>
       <c r="D104" s="5">
         <v>-1.5025332522579538</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>333.09517804000001</v>
       </c>
       <c r="C105" s="5">
         <v>2.8121380000000045</v>
       </c>
       <c r="D105" s="5">
         <v>10.709494922517958</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>333.35230768000002</v>
       </c>
       <c r="C106" s="5">
         <v>0.25712964000001648</v>
       </c>
       <c r="D106" s="5">
         <v>0.93027155911495907</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>331.98370983000001</v>
       </c>
       <c r="C107" s="5">
         <v>-1.3685978500000147</v>
       </c>
       <c r="D107" s="5">
         <v>-4.8169331830102742</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>334.99672169000002</v>
       </c>
       <c r="C108" s="5">
         <v>3.013011860000006</v>
       </c>
       <c r="D108" s="5">
         <v>11.451366859670099</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>335.30979660999998</v>
       </c>
       <c r="C109" s="5">
         <v>0.31307491999996273</v>
       </c>
       <c r="D109" s="5">
         <v>1.1272558399842758</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>336.08862261000002</v>
       </c>
       <c r="C110" s="5">
         <v>0.77882600000003777</v>
       </c>
       <c r="D110" s="5">
         <v>2.8231308024114554</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>337.60038551000002</v>
       </c>
       <c r="C111" s="5">
         <v>1.5117629000000079</v>
       </c>
       <c r="D111" s="5">
         <v>5.5332897890244981</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>337.95144928000002</v>
       </c>
       <c r="C112" s="5">
         <v>0.35106376999999611</v>
       </c>
       <c r="D112" s="5">
         <v>1.2550172817231031</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>339.02049485999999</v>
       </c>
       <c r="C113" s="5">
         <v>1.0690455799999654</v>
       </c>
       <c r="D113" s="5">
         <v>3.862717863930798</v>
       </c>
       <c r="E113" s="5">
         <v>2.8215006609579873</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>338.79782814999999</v>
       </c>
       <c r="C114" s="5">
         <v>-0.2226667099999986</v>
       </c>
       <c r="D114" s="5">
         <v>-0.78531221884009517</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>339.05719472999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.25936658000000534</v>
       </c>
       <c r="D115" s="5">
         <v>0.92253758082765369</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>338.80108702000001</v>
       </c>
       <c r="C116" s="5">
         <v>-0.25610770999998067</v>
       </c>
       <c r="D116" s="5">
         <v>-0.90266682266784137</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>338.57239973999998</v>
       </c>
       <c r="C117" s="5">
         <v>-0.22868728000003102</v>
       </c>
       <c r="D117" s="5">
         <v>-0.80698748848770929</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>339.55328023999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.98088050000001203</v>
       </c>
       <c r="D118" s="5">
         <v>3.5324622806731876</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>339.89921048999997</v>
       </c>
       <c r="C119" s="5">
         <v>0.34593024999998079</v>
       </c>
       <c r="D119" s="5">
         <v>1.2294101088636378</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>342.59520827</v>
       </c>
       <c r="C120" s="5">
         <v>2.6959977800000274</v>
       </c>
       <c r="D120" s="5">
         <v>9.9445086767838475</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>344.16446934999999</v>
       </c>
       <c r="C121" s="5">
         <v>1.5692610799999898</v>
       </c>
       <c r="D121" s="5">
         <v>5.6372244276369443</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>344.96930485000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.80483550000002424</v>
       </c>
       <c r="D122" s="5">
         <v>2.8426001138805779</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>345.47722045</v>
       </c>
       <c r="C123" s="5">
         <v>0.50791559999998981</v>
       </c>
       <c r="D123" s="5">
         <v>1.7811981837852819</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>346.02754671999998</v>
       </c>
       <c r="C124" s="5">
         <v>0.55032626999997092</v>
       </c>
       <c r="D124" s="5">
         <v>1.9283707804723882</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>346.65315693999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.62561021999999866</v>
       </c>
       <c r="D125" s="5">
         <v>2.1912782249193796</v>
       </c>
       <c r="E125" s="5">
         <v>2.251386625800289</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>346.84887651000003</v>
       </c>
       <c r="C126" s="5">
         <v>0.19571957000005114</v>
       </c>
       <c r="D126" s="5">
         <v>0.67962507246068782</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>347.12914487</v>
       </c>
       <c r="C127" s="5">
         <v>0.28026835999997957</v>
       </c>
       <c r="D127" s="5">
         <v>0.97397103000127494</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>347.68917370999998</v>
       </c>
       <c r="C128" s="5">
         <v>0.56002883999997266</v>
       </c>
       <c r="D128" s="5">
         <v>1.9532497457909193</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>348.13102559999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.44185189000000946</v>
       </c>
       <c r="D129" s="5">
         <v>1.5356935418546991</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>348.37621443</v>
       </c>
       <c r="C130" s="5">
         <v>0.24518883000001779</v>
       </c>
       <c r="D130" s="5">
         <v>0.84844206859167048</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>349.27976852</v>
       </c>
       <c r="C131" s="5">
         <v>0.90355409000000009</v>
       </c>
       <c r="D131" s="5">
         <v>3.1571223303608065</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>350.24347308</v>
       </c>
       <c r="C132" s="5">
         <v>0.96370455999999649</v>
       </c>
       <c r="D132" s="5">
         <v>3.3616522528213677</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>351.09358801000002</v>
       </c>
       <c r="C133" s="5">
         <v>0.85011493000001792</v>
       </c>
       <c r="D133" s="5">
         <v>2.9518528667368704</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>353.09417979</v>
       </c>
       <c r="C134" s="5">
         <v>2.0005917799999793</v>
       </c>
       <c r="D134" s="5">
         <v>7.0562263385039348</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>354.12542070000001</v>
       </c>
       <c r="C135" s="5">
         <v>1.0312409100000082</v>
       </c>
       <c r="D135" s="5">
         <v>3.5615481752112155</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>353.90800711000003</v>
       </c>
       <c r="C136" s="5">
         <v>-0.21741358999997829</v>
       </c>
       <c r="D136" s="5">
         <v>-0.73425155340927084</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>353.99021441000002</v>
       </c>
       <c r="C137" s="5">
         <v>8.2207299999993211E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.27909763486442252</v>
       </c>
       <c r="E137" s="5">
         <v>2.116541367967395</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>359.04581959000001</v>
       </c>
       <c r="C138" s="5">
         <v>5.0556051799999864</v>
       </c>
       <c r="D138" s="5">
         <v>18.55050662923421</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>358.97488335000003</v>
       </c>
       <c r="C139" s="5">
         <v>-7.0936239999980444E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-0.23682506985082119</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>359.16814062999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.19325727999995479</v>
       </c>
       <c r="D140" s="5">
         <v>0.64794685119697881</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>359.25571072999998</v>
       </c>
       <c r="C141" s="5">
         <v>8.7570099999993545E-2</v>
       </c>
       <c r="D141" s="5">
         <v>0.29296905230791204</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>359.69216509</v>
       </c>
       <c r="C142" s="5">
         <v>0.43645436000002746</v>
       </c>
       <c r="D142" s="5">
         <v>1.4676427492166688</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>359.90988011000002</v>
       </c>
       <c r="C143" s="5">
         <v>0.21771502000001419</v>
       </c>
       <c r="D143" s="5">
         <v>0.72876072158616356</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>355.83822909000003</v>
       </c>
       <c r="C144" s="5">
         <v>-4.0716510199999902</v>
       </c>
       <c r="D144" s="5">
         <v>-12.761935089995369</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>357.19985403999999</v>
       </c>
       <c r="C145" s="5">
         <v>1.361624949999964</v>
       </c>
       <c r="D145" s="5">
         <v>4.689716220479534</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>356.01869468000001</v>
       </c>
       <c r="C146" s="5">
         <v>-1.181159359999981</v>
       </c>
       <c r="D146" s="5">
         <v>-3.8966847918684544</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>355.36512526000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.65356941999999663</v>
       </c>
       <c r="D147" s="5">
         <v>-2.1808204456462366</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>355.95584126</v>
       </c>
       <c r="C148" s="5">
         <v>0.59071599999998625</v>
       </c>
       <c r="D148" s="5">
         <v>2.0130732116417471</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>355.34870660000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.60713465999998562</v>
       </c>
       <c r="D149" s="5">
         <v>-2.0276830525759237</v>
       </c>
       <c r="E149" s="5">
         <v>0.38376546432623559</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>355.98637396999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.6376673699999742</v>
       </c>
       <c r="D150" s="5">
         <v>2.1747609001065982</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>357.03271698999998</v>
       </c>
       <c r="C151" s="5">
         <v>1.0463430199999948</v>
       </c>
       <c r="D151" s="5">
         <v>3.5847160698854186</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>357.72541436</v>
       </c>
       <c r="C152" s="5">
         <v>0.69269737000001896</v>
       </c>
       <c r="D152" s="5">
         <v>2.3531861541753019</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>358.26603105999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.54061669999998685</v>
       </c>
       <c r="D153" s="5">
         <v>1.8286639916471392</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>360.01820464000002</v>
       </c>
       <c r="C154" s="5">
         <v>1.7521735800000329</v>
       </c>
       <c r="D154" s="5">
         <v>6.0293138796132517</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>359.36700897999998</v>
       </c>
       <c r="C155" s="5">
         <v>-0.6511956600000417</v>
       </c>
       <c r="D155" s="5">
         <v>-2.1490788528733096</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>357.65097154</v>
       </c>
       <c r="C156" s="5">
         <v>-1.7160374399999796</v>
       </c>
       <c r="D156" s="5">
         <v>-5.5820755306439267</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>359.53094512000001</v>
       </c>
       <c r="C157" s="5">
         <v>1.8799735800000121</v>
       </c>
       <c r="D157" s="5">
         <v>6.4933299957220525</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>360.87319635</v>
       </c>
       <c r="C158" s="5">
         <v>1.342251229999988</v>
       </c>
       <c r="D158" s="5">
         <v>4.5731519982180613</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>360.97344828000001</v>
       </c>
       <c r="C159" s="5">
         <v>0.10025193000001309</v>
       </c>
       <c r="D159" s="5">
         <v>0.33387433572948932</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>362.46191619000001</v>
       </c>
       <c r="C160" s="5">
         <v>1.4884679099999971</v>
       </c>
       <c r="D160" s="5">
         <v>5.0619571233790683</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>362.11172469000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.35019149999999399</v>
       </c>
       <c r="D161" s="5">
         <v>-1.1532355163761276</v>
       </c>
       <c r="E161" s="5">
         <v>1.9032060520802307</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>361.39436805999998</v>
       </c>
       <c r="C162" s="5">
         <v>-0.71735663000004024</v>
       </c>
       <c r="D162" s="5">
         <v>-2.3515126237796946</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>360.13068985000001</v>
       </c>
       <c r="C163" s="5">
         <v>-1.2636782099999664</v>
       </c>
       <c r="D163" s="5">
         <v>-4.1162453356770374</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>360.24230825000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.11161839999999756</v>
       </c>
       <c r="D164" s="5">
         <v>0.37256097812985445</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>358.22272409999999</v>
       </c>
       <c r="C165" s="5">
         <v>-2.0195841500000142</v>
       </c>
       <c r="D165" s="5">
         <v>-6.5238137199653323</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>358.29461049000003</v>
       </c>
       <c r="C166" s="5">
         <v>7.1886390000031497E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.24107611341985802</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>358.60773429</v>
       </c>
       <c r="C167" s="5">
         <v>0.3131237999999712</v>
       </c>
       <c r="D167" s="5">
         <v>1.0537694280780885</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>357.82400059000003</v>
       </c>
       <c r="C168" s="5">
         <v>-0.78373369999997067</v>
       </c>
       <c r="D168" s="5">
         <v>-2.5912927773648065</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>358.51709253000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.69309193999998797</v>
       </c>
       <c r="D169" s="5">
         <v>2.3492785350595069</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>357.90206004999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.61503248000002486</v>
       </c>
       <c r="D170" s="5">
         <v>-2.0392754376283961</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>357.00493211999998</v>
       </c>
       <c r="C171" s="5">
         <v>-0.89712793000001056</v>
       </c>
       <c r="D171" s="5">
         <v>-2.9668311043189233</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>356.71712194000003</v>
       </c>
       <c r="C172" s="5">
         <v>-0.28781017999995129</v>
       </c>
       <c r="D172" s="5">
         <v>-0.96313780615465694</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>358.08358139000001</v>
       </c>
       <c r="C173" s="5">
         <v>1.3664594499999794</v>
       </c>
       <c r="D173" s="5">
         <v>4.6948784917060893</v>
       </c>
       <c r="E173" s="5">
         <v>-1.1124034449446429</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>359.54125396000001</v>
       </c>
       <c r="C174" s="5">
         <v>1.4576725699999997</v>
       </c>
       <c r="D174" s="5">
         <v>4.9957797848039665</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>359.77261694999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.23136298999997962</v>
       </c>
       <c r="D175" s="5">
         <v>0.77493280606186765</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>360.35666502999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.5840480800000023</v>
       </c>
       <c r="D176" s="5">
         <v>1.9655452473687163</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>359.71244854999998</v>
       </c>
       <c r="C177" s="5">
         <v>-0.64421648000001142</v>
       </c>
       <c r="D177" s="5">
         <v>-2.1242948682705487</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>357.81625611999999</v>
       </c>
       <c r="C178" s="5">
         <v>-1.8961924299999851</v>
       </c>
       <c r="D178" s="5">
         <v>-6.1454794233672843</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>357.05748299999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.75877312000000074</v>
       </c>
       <c r="D179" s="5">
         <v>-2.515209543958008</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>357.13820836999997</v>
       </c>
       <c r="C180" s="5">
         <v>8.0725369999981922E-2</v>
       </c>
       <c r="D180" s="5">
         <v>0.27163970714307872</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>355.94857411999999</v>
       </c>
       <c r="C181" s="5">
         <v>-1.1896342499999832</v>
       </c>
       <c r="D181" s="5">
         <v>-3.924798617929548</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>354.40817191000002</v>
       </c>
       <c r="C182" s="5">
         <v>-1.5404022099999679</v>
       </c>
       <c r="D182" s="5">
         <v>-5.0712775083823658</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>353.88318441000001</v>
       </c>
       <c r="C183" s="5">
         <v>-0.52498750000000882</v>
       </c>
       <c r="D183" s="5">
         <v>-1.7631581324965229</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>351.44270587</v>
       </c>
       <c r="C184" s="5">
         <v>-2.4404785400000151</v>
       </c>
       <c r="D184" s="5">
         <v>-7.9687566896872735</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>351.35634377000002</v>
       </c>
       <c r="C185" s="5">
         <v>-8.6362099999973907E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-0.29448489313191883</v>
       </c>
       <c r="E185" s="5">
         <v>-1.8786780432340278</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>351.42102036</v>
       </c>
       <c r="C186" s="5">
         <v>6.4676589999976386E-2</v>
       </c>
       <c r="D186" s="5">
         <v>0.22111606547601248</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>350.57921393999999</v>
       </c>
       <c r="C187" s="5">
         <v>-0.84180642000001171</v>
       </c>
       <c r="D187" s="5">
         <v>-2.8369519460060277</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>351.37738730000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.79817336000002115</v>
       </c>
       <c r="D188" s="5">
         <v>2.766545066599102</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>351.71094076000003</v>
       </c>
       <c r="C189" s="5">
         <v>0.33355346000001873</v>
       </c>
       <c r="D189" s="5">
         <v>1.1450952038404294</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>351.36760752999999</v>
       </c>
       <c r="C190" s="5">
         <v>-0.34333323000004157</v>
       </c>
       <c r="D190" s="5">
         <v>-1.1651472473706015</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>351.11900121999997</v>
       </c>
       <c r="C191" s="5">
         <v>-0.24860631000001376</v>
       </c>
       <c r="D191" s="5">
         <v>-0.84575062704209669</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>352.35481792000002</v>
       </c>
       <c r="C192" s="5">
         <v>1.2358167000000435</v>
       </c>
       <c r="D192" s="5">
         <v>4.3063097568190045</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>351.33688467000002</v>
       </c>
       <c r="C193" s="5">
         <v>-1.0179332499999987</v>
       </c>
       <c r="D193" s="5">
         <v>-3.4121759421340547</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>351.33214151999999</v>
       </c>
       <c r="C194" s="5">
         <v>-4.7431500000243432E-3</v>
       </c>
       <c r="D194" s="5">
         <v>-1.6199145730599884E-2</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>349.54824052999999</v>
       </c>
       <c r="C195" s="5">
         <v>-1.7839009900000065</v>
       </c>
       <c r="D195" s="5">
         <v>-5.925731479757868</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>349.38458358999998</v>
       </c>
       <c r="C196" s="5">
         <v>-0.16365694000000985</v>
       </c>
       <c r="D196" s="5">
         <v>-0.560390180512782</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>349.82304743999998</v>
       </c>
       <c r="C197" s="5">
         <v>0.4384638500000051</v>
       </c>
       <c r="D197" s="5">
         <v>1.5163907100437912</v>
       </c>
       <c r="E197" s="5">
         <v>-0.43639352389315267</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>349.18918286000002</v>
       </c>
       <c r="C198" s="5">
         <v>-0.63386457999996537</v>
       </c>
       <c r="D198" s="5">
         <v>-2.1528105796614794</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>348.81147088</v>
       </c>
       <c r="C199" s="5">
         <v>-0.37771198000001505</v>
       </c>
       <c r="D199" s="5">
         <v>-1.2903250465277516</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>349.35951294</v>
       </c>
       <c r="C200" s="5">
         <v>0.54804206000000022</v>
       </c>
       <c r="D200" s="5">
         <v>1.9017820211785663</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>350.64721252999999</v>
       </c>
       <c r="C201" s="5">
         <v>1.2876995899999883</v>
       </c>
       <c r="D201" s="5">
         <v>4.5138409418396419</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>350.92214904000002</v>
       </c>
       <c r="C202" s="5">
         <v>0.27493651000003183</v>
       </c>
       <c r="D202" s="5">
         <v>0.94496778348662769</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>351.07629066999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.15414162999996961</v>
       </c>
       <c r="D203" s="5">
         <v>0.52837209917955263</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>349.52018528999997</v>
       </c>
       <c r="C204" s="5">
         <v>-1.5561053800000195</v>
       </c>
       <c r="D204" s="5">
         <v>-5.1910952306723495</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>349.85932908000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.33914379000003692</v>
       </c>
       <c r="D205" s="5">
         <v>1.1706090327395779</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>351.40068709000002</v>
       </c>
       <c r="C206" s="5">
         <v>1.5413580100000104</v>
       </c>
       <c r="D206" s="5">
         <v>5.4167853445829639</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>352.20601848000001</v>
       </c>
       <c r="C207" s="5">
         <v>0.8053313899999921</v>
       </c>
       <c r="D207" s="5">
         <v>2.7850611999644226</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>352.91647946000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.71046097999999347</v>
       </c>
       <c r="D208" s="5">
         <v>2.4476460819140566</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>353.31576740000003</v>
       </c>
       <c r="C209" s="5">
         <v>0.39928794000002199</v>
       </c>
       <c r="D209" s="5">
         <v>1.3661543024025669</v>
       </c>
       <c r="E209" s="5">
         <v>0.99842477091196535</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>353.31468437000001</v>
       </c>
       <c r="C210" s="5">
         <v>-1.0830300000179705E-3</v>
       </c>
       <c r="D210" s="5">
         <v>-3.6783359508851809E-3</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>354.87018735999999</v>
       </c>
       <c r="C211" s="5">
         <v>1.5555029899999795</v>
       </c>
       <c r="D211" s="5">
         <v>5.4129423000162546</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>355.08592994000003</v>
       </c>
       <c r="C212" s="5">
         <v>0.21574258000003965</v>
       </c>
       <c r="D212" s="5">
         <v>0.73198177678022169</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>355.48376458000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.39783463999998503</v>
       </c>
       <c r="D213" s="5">
         <v>1.3527835346469841</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>356.94476496999999</v>
       </c>
       <c r="C214" s="5">
         <v>1.4610003899999811</v>
       </c>
       <c r="D214" s="5">
         <v>5.0448956808749612</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>358.12125427000001</v>
       </c>
       <c r="C215" s="5">
         <v>1.1764893000000143</v>
       </c>
       <c r="D215" s="5">
         <v>4.02769123143083</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>358.39533520999998</v>
       </c>
       <c r="C216" s="5">
         <v>0.27408093999997618</v>
       </c>
       <c r="D216" s="5">
         <v>0.92227169873702053</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>359.72999369000001</v>
       </c>
       <c r="C217" s="5">
         <v>1.3346584800000301</v>
       </c>
       <c r="D217" s="5">
         <v>4.5614556805106954</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>360.29599351000002</v>
       </c>
       <c r="C218" s="5">
         <v>0.56599982000000182</v>
       </c>
       <c r="D218" s="5">
         <v>1.9045070730769442</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>361.84285007</v>
       </c>
       <c r="C219" s="5">
         <v>1.5468565599999806</v>
       </c>
       <c r="D219" s="5">
         <v>5.2753641467724099</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>362.63158565999998</v>
       </c>
       <c r="C220" s="5">
         <v>0.7887355899999875</v>
       </c>
       <c r="D220" s="5">
         <v>2.6473169540809582</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>362.97543790999998</v>
       </c>
       <c r="C221" s="5">
         <v>0.34385224999999764</v>
       </c>
       <c r="D221" s="5">
         <v>1.1438093985284503</v>
       </c>
       <c r="E221" s="5">
         <v>2.7340049330614624</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>363.93521020999998</v>
       </c>
       <c r="C222" s="5">
         <v>0.95977229999999736</v>
       </c>
       <c r="D222" s="5">
         <v>3.2195699722311177</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>364.40424788000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.46903767000003427</v>
       </c>
       <c r="D223" s="5">
         <v>1.5575630828487563</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>363.29454270000002</v>
       </c>
       <c r="C224" s="5">
         <v>-1.1097051799999917</v>
       </c>
       <c r="D224" s="5">
         <v>-3.593721647988779</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>365.18939329</v>
       </c>
       <c r="C225" s="5">
         <v>1.8948505899999759</v>
       </c>
       <c r="D225" s="5">
         <v>6.4415950101749608</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>365.48885971999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.2994664299999954</v>
       </c>
       <c r="D226" s="5">
         <v>0.98848688827575248</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>365.23820698999998</v>
       </c>
       <c r="C227" s="5">
         <v>-0.25065273000001298</v>
       </c>
       <c r="D227" s="5">
         <v>-0.81986449381381554</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>367.29685052000002</v>
       </c>
       <c r="C228" s="5">
         <v>2.0586435300000403</v>
       </c>
       <c r="D228" s="5">
         <v>6.9773973041124426</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>368.50531267999997</v>
       </c>
       <c r="C229" s="5">
         <v>1.2084621599999537</v>
       </c>
       <c r="D229" s="5">
         <v>4.0204164083281979</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>365.51473730999999</v>
       </c>
       <c r="C230" s="5">
         <v>-2.9905753699999877</v>
       </c>
       <c r="D230" s="5">
         <v>-9.3153743357489169</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>368.48758041000002</v>
       </c>
       <c r="C231" s="5">
         <v>2.9728431000000342</v>
       </c>
       <c r="D231" s="5">
         <v>10.208617190979874</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>368.25795864000003</v>
       </c>
       <c r="C232" s="5">
         <v>-0.22962176999999429</v>
       </c>
       <c r="D232" s="5">
         <v>-0.74521833723358855</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>367.67727533999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.58068330000003243</v>
       </c>
       <c r="D233" s="5">
         <v>-1.8758816931976785</v>
       </c>
       <c r="E233" s="5">
         <v>1.2953596687073521</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>367.12457516000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.55270017999998799</v>
       </c>
       <c r="D234" s="5">
         <v>-1.7890257638629059</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>367.17806440999999</v>
       </c>
       <c r="C235" s="5">
         <v>5.3489249999984168E-2</v>
       </c>
       <c r="D235" s="5">
         <v>0.17497755502500212</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>365.32579436999998</v>
       </c>
       <c r="C236" s="5">
         <v>-1.8522700400000076</v>
       </c>
       <c r="D236" s="5">
         <v>-5.8883667763567349</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>364.14719845000002</v>
       </c>
       <c r="C237" s="5">
         <v>-1.1785959199999638</v>
       </c>
       <c r="D237" s="5">
         <v>-3.8034206341010623</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>364.08827358999997</v>
       </c>
       <c r="C238" s="5">
         <v>-5.8924860000047374E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-0.19400653173357041</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>363.82345859999998</v>
       </c>
       <c r="C239" s="5">
         <v>-0.26481498999999076</v>
       </c>
       <c r="D239" s="5">
         <v>-0.86932170877768167</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>364.18846323999998</v>
       </c>
       <c r="C240" s="5">
         <v>0.36500463999999511</v>
       </c>
       <c r="D240" s="5">
         <v>1.2105610837373604</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>363.16553188</v>
       </c>
       <c r="C241" s="5">
         <v>-1.0229313599999728</v>
       </c>
       <c r="D241" s="5">
         <v>-3.3189708662061279</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>361.90663074000003</v>
       </c>
       <c r="C242" s="5">
         <v>-1.2589011399999777</v>
       </c>
       <c r="D242" s="5">
         <v>-4.0813608826272603</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>361.77392894000002</v>
       </c>
       <c r="C243" s="5">
         <v>-0.13270180000000664</v>
       </c>
       <c r="D243" s="5">
         <v>-0.43912267364294433</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>363.14683073999998</v>
       </c>
       <c r="C244" s="5">
         <v>1.3729017999999655</v>
       </c>
       <c r="D244" s="5">
         <v>4.6501614762842536</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>362.53884054999997</v>
       </c>
       <c r="C245" s="5">
         <v>-0.60799019000000953</v>
       </c>
       <c r="D245" s="5">
         <v>-1.9906750919287952</v>
       </c>
       <c r="E245" s="5">
         <v>-1.3975394006193076</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>362.54649455999999</v>
       </c>
       <c r="C246" s="5">
         <v>7.6540100000102029E-3</v>
       </c>
       <c r="D246" s="5">
         <v>2.5337639898848074E-2</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>362.05690355000002</v>
       </c>
       <c r="C247" s="5">
         <v>-0.48959100999996963</v>
       </c>
       <c r="D247" s="5">
         <v>-1.6085252013918749</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>362.51576212999998</v>
       </c>
       <c r="C248" s="5">
         <v>0.45885857999996915</v>
       </c>
       <c r="D248" s="5">
         <v>1.5314850424294812</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>362.51450360000001</v>
       </c>
       <c r="C249" s="5">
         <v>-1.2585299999727795E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-4.16590758651747E-3</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>363.48439360999998</v>
       </c>
       <c r="C250" s="5">
         <v>0.96989000999997188</v>
       </c>
       <c r="D250" s="5">
         <v>3.2582088658371644</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>363.23245981999997</v>
       </c>
       <c r="C251" s="5">
         <v>-0.25193379000000959</v>
       </c>
       <c r="D251" s="5">
         <v>-0.82856578746784981</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>363.30455264</v>
       </c>
       <c r="C252" s="5">
         <v>7.2092820000023039E-2</v>
       </c>
       <c r="D252" s="5">
         <v>0.23843101410794265</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>363.94438983999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.63983719999998812</v>
       </c>
       <c r="D253" s="5">
         <v>2.1339829437605928</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>364.44251982999998</v>
       </c>
       <c r="C254" s="5">
         <v>0.49812998999999536</v>
       </c>
       <c r="D254" s="5">
         <v>1.6548582940352219</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>364.91831595999997</v>
       </c>
       <c r="C255" s="5">
         <v>0.47579612999999199</v>
       </c>
       <c r="D255" s="5">
         <v>1.577952522670989</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>364.35280707999999</v>
       </c>
       <c r="C256" s="5">
         <v>-0.56550887999998167</v>
       </c>
       <c r="D256" s="5">
         <v>-1.8438549556919925</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>365.74375223999999</v>
       </c>
       <c r="C257" s="5">
         <v>1.3909451600000011</v>
       </c>
       <c r="D257" s="5">
         <v>4.6785155988491534</v>
       </c>
       <c r="E257" s="5">
         <v>0.8840188502666102</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>365.33417294999998</v>
       </c>
       <c r="C258" s="5">
         <v>-0.40957929000001059</v>
       </c>
       <c r="D258" s="5">
         <v>-1.3355777195907637</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>365.68589122999998</v>
       </c>
       <c r="C259" s="5">
         <v>0.35171828000000005</v>
       </c>
       <c r="D259" s="5">
         <v>1.1614132477772321</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>367.61346852000003</v>
       </c>
       <c r="C260" s="5">
         <v>1.9275772900000447</v>
       </c>
       <c r="D260" s="5">
         <v>6.5119943326101604</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>368.99995646000002</v>
       </c>
       <c r="C261" s="5">
         <v>1.386487939999995</v>
       </c>
       <c r="D261" s="5">
         <v>4.6209849080344645</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>369.22989337000001</v>
       </c>
       <c r="C262" s="5">
         <v>0.22993690999999217</v>
       </c>
       <c r="D262" s="5">
         <v>0.75033049223802717</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>370.20812534999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.97823197999997547</v>
       </c>
       <c r="D263" s="5">
         <v>3.226000026933451</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>371.36238616999998</v>
       </c>
       <c r="C264" s="5">
         <v>1.1542608199999904</v>
       </c>
       <c r="D264" s="5">
         <v>3.8062748918576528</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>372.01410212000002</v>
       </c>
       <c r="C265" s="5">
         <v>0.6517159500000389</v>
       </c>
       <c r="D265" s="5">
         <v>2.1263650745033003</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>374.66387522999997</v>
       </c>
       <c r="C266" s="5">
         <v>2.6497731099999555</v>
       </c>
       <c r="D266" s="5">
         <v>8.8902540979766798</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>373.46878278000003</v>
       </c>
       <c r="C267" s="5">
         <v>-1.1950924499999473</v>
       </c>
       <c r="D267" s="5">
         <v>-3.761282991923065</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>374.51445876000002</v>
       </c>
       <c r="C268" s="5">
         <v>1.0456759799999986</v>
       </c>
       <c r="D268" s="5">
         <v>3.4121086878277973</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>375.38162447000002</v>
       </c>
       <c r="C269" s="5">
         <v>0.86716570999999476</v>
       </c>
       <c r="D269" s="5">
         <v>2.8141867018109945</v>
       </c>
       <c r="E269" s="5">
         <v>2.6351433677192837</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>378.30178989000001</v>
       </c>
       <c r="C270" s="5">
         <v>2.9201654199999894</v>
       </c>
       <c r="D270" s="5">
         <v>9.7449741542186672</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>378.23570728999999</v>
       </c>
       <c r="C271" s="5">
         <v>-6.6082600000015645E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-0.20941740074342796</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>379.64487881999997</v>
       </c>
       <c r="C272" s="5">
         <v>1.4091715299999805</v>
       </c>
       <c r="D272" s="5">
         <v>4.5635306749192583</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>382.64994832000002</v>
       </c>
       <c r="C273" s="5">
         <v>3.0050695000000474</v>
       </c>
       <c r="D273" s="5">
         <v>9.9231986782194248</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>383.76743309</v>
       </c>
       <c r="C274" s="5">
         <v>1.1174847699999759</v>
       </c>
       <c r="D274" s="5">
         <v>3.5613013573299046</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>386.00395200999998</v>
       </c>
       <c r="C275" s="5">
         <v>2.2365189199999804</v>
       </c>
       <c r="D275" s="5">
         <v>7.2219264976587594</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>386.88505293999998</v>
       </c>
       <c r="C276" s="5">
         <v>0.88110093000000234</v>
       </c>
       <c r="D276" s="5">
         <v>2.7737972150204682</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>388.52098171</v>
       </c>
       <c r="C277" s="5">
         <v>1.6359287700000209</v>
       </c>
       <c r="D277" s="5">
         <v>5.193840991898635</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>389.73260880999999</v>
       </c>
       <c r="C278" s="5">
         <v>1.211627099999987</v>
       </c>
       <c r="D278" s="5">
         <v>3.8071352376987777</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>390.97290435999997</v>
       </c>
       <c r="C279" s="5">
         <v>1.2402955499999848</v>
       </c>
       <c r="D279" s="5">
         <v>3.8864702562411146</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>392.04182659999998</v>
       </c>
       <c r="C280" s="5">
         <v>1.0689222400000062</v>
       </c>
       <c r="D280" s="5">
         <v>3.3305930951758489</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>393.87469024000001</v>
       </c>
       <c r="C281" s="5">
         <v>1.8328636400000278</v>
       </c>
       <c r="D281" s="5">
         <v>5.7567382213850937</v>
       </c>
       <c r="E281" s="5">
         <v>4.9264707072729674</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>394.07178617</v>
       </c>
       <c r="C282" s="5">
         <v>0.19709592999998904</v>
       </c>
       <c r="D282" s="5">
         <v>0.60213857146689254</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>396.52898772999998</v>
       </c>
       <c r="C283" s="5">
         <v>2.4572015599999872</v>
       </c>
       <c r="D283" s="5">
         <v>7.7445192146580855</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>397.49221488000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.9632271500000229</v>
       </c>
       <c r="D284" s="5">
         <v>2.9542382994834249</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>397.33249247999998</v>
       </c>
       <c r="C285" s="5">
         <v>-0.15972240000002103</v>
       </c>
       <c r="D285" s="5">
         <v>-0.48112604086499866</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>398.21922408</v>
       </c>
       <c r="C286" s="5">
         <v>0.88673160000001872</v>
       </c>
       <c r="D286" s="5">
         <v>2.7111714357892946</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>400.35850584999997</v>
       </c>
       <c r="C287" s="5">
         <v>2.1392817699999682</v>
       </c>
       <c r="D287" s="5">
         <v>6.6404712528109533</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>402.26054620000002</v>
       </c>
       <c r="C288" s="5">
         <v>1.9020403500000498</v>
       </c>
       <c r="D288" s="5">
         <v>5.8523612333236885</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>402.45321544000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.19266923999998653</v>
       </c>
       <c r="D289" s="5">
         <v>0.57627606113301866</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>403.23117716000002</v>
       </c>
       <c r="C290" s="5">
         <v>0.77796172000000752</v>
       </c>
       <c r="D290" s="5">
         <v>2.3444802810334009</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>402.50962482</v>
       </c>
       <c r="C291" s="5">
         <v>-0.72155234000001656</v>
       </c>
       <c r="D291" s="5">
         <v>-2.1263032140897087</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>405.18977596000002</v>
       </c>
       <c r="C292" s="5">
         <v>2.6801511400000209</v>
       </c>
       <c r="D292" s="5">
         <v>8.2895389020740229</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>405.00304180000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.18673416000001453</v>
       </c>
       <c r="D293" s="5">
         <v>-0.55162764939945541</v>
       </c>
       <c r="E293" s="5">
         <v>2.8253533003654407</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>407.76609483999999</v>
       </c>
       <c r="C294" s="5">
         <v>2.7630530399999884</v>
       </c>
       <c r="D294" s="5">
         <v>8.5010456423481493</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>408.76335784000003</v>
       </c>
       <c r="C295" s="5">
         <v>0.99726300000003221</v>
       </c>
       <c r="D295" s="5">
         <v>2.974609315282617</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>409.45487581999998</v>
       </c>
       <c r="C296" s="5">
         <v>0.69151797999995779</v>
       </c>
       <c r="D296" s="5">
         <v>2.0490740224341053</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>411.51107953000002</v>
       </c>
       <c r="C297" s="5">
         <v>2.0562037100000339</v>
       </c>
       <c r="D297" s="5">
         <v>6.1954297534815073</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>413.38054297000002</v>
       </c>
       <c r="C298" s="5">
         <v>1.8694634400000041</v>
       </c>
       <c r="D298" s="5">
         <v>5.589804184386149</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>413.93400258000003</v>
       </c>
       <c r="C299" s="5">
         <v>0.55345961000000443</v>
       </c>
       <c r="D299" s="5">
         <v>1.6185185210536801</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>414.86798377000002</v>
       </c>
       <c r="C300" s="5">
         <v>0.93398118999999724</v>
       </c>
       <c r="D300" s="5">
         <v>2.7414789461061462</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>415.30825113999998</v>
       </c>
       <c r="C301" s="5">
         <v>0.44026736999995819</v>
       </c>
       <c r="D301" s="5">
         <v>1.2809266147226106</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>413.66208560000001</v>
       </c>
       <c r="C302" s="5">
         <v>-1.64616553999997</v>
       </c>
       <c r="D302" s="5">
         <v>-4.6541285656224396</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>416.19932405999998</v>
       </c>
       <c r="C303" s="5">
         <v>2.5372384599999691</v>
       </c>
       <c r="D303" s="5">
         <v>7.6137683757480534</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>417.28079559000003</v>
       </c>
       <c r="C304" s="5">
         <v>1.0814715300000444</v>
       </c>
       <c r="D304" s="5">
         <v>3.163086309323293</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>417.50858634000002</v>
       </c>
       <c r="C305" s="5">
         <v>0.22779074999999693</v>
       </c>
       <c r="D305" s="5">
         <v>0.65704222267686241</v>
       </c>
       <c r="E305" s="5">
         <v>3.0877655842830753</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>416.49724226000001</v>
       </c>
       <c r="C306" s="5">
         <v>-1.0113440800000149</v>
       </c>
       <c r="D306" s="5">
         <v>-2.8683817093646424</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>416.58188122000001</v>
       </c>
       <c r="C307" s="5">
         <v>8.4638960000006591E-2</v>
       </c>
       <c r="D307" s="5">
         <v>0.24413210612403979</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>416.83794332000002</v>
       </c>
       <c r="C308" s="5">
         <v>0.25606210000000829</v>
       </c>
       <c r="D308" s="5">
         <v>0.74010769691790212</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>416.85610821</v>
       </c>
       <c r="C309" s="5">
         <v>1.8164889999980005E-2</v>
       </c>
       <c r="D309" s="5">
         <v>5.2305922669271254E-2</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>417.58506684999998</v>
       </c>
       <c r="C310" s="5">
         <v>0.72895863999997346</v>
       </c>
       <c r="D310" s="5">
         <v>2.1187475250396659</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>420.85877541999997</v>
       </c>
       <c r="C311" s="5">
         <v>3.2737085699999966</v>
       </c>
       <c r="D311" s="5">
         <v>9.8239680511591487</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>425.13601767</v>
       </c>
       <c r="C312" s="5">
         <v>4.2772422500000289</v>
       </c>
       <c r="D312" s="5">
         <v>12.901095275751695</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>424.23785557999997</v>
       </c>
       <c r="C313" s="5">
         <v>-0.898162090000028</v>
       </c>
       <c r="D313" s="5">
         <v>-2.5059245637472194</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>421.34765642999997</v>
       </c>
       <c r="C314" s="5">
         <v>-2.8901991500000008</v>
       </c>
       <c r="D314" s="5">
         <v>-7.8757498657471059</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>422.77424582999998</v>
       </c>
       <c r="C315" s="5">
         <v>1.4265894000000117</v>
       </c>
       <c r="D315" s="5">
         <v>4.1394524078244288</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>421.37623767000002</v>
       </c>
       <c r="C316" s="5">
         <v>-1.3980081599999608</v>
       </c>
       <c r="D316" s="5">
         <v>-3.8967196771724555</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>422.09140492</v>
       </c>
       <c r="C317" s="5">
         <v>0.71516724999997905</v>
       </c>
       <c r="D317" s="5">
         <v>2.0557809434517793</v>
       </c>
       <c r="E317" s="5">
         <v>1.0976585224687918</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>423.94749247999999</v>
       </c>
       <c r="C318" s="5">
         <v>1.8560875599999918</v>
       </c>
       <c r="D318" s="5">
         <v>5.4063431349354651</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>423.67064899000002</v>
       </c>
       <c r="C319" s="5">
         <v>-0.2768434899999761</v>
       </c>
       <c r="D319" s="5">
         <v>-0.78080805350446703</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>422.55160998000002</v>
       </c>
       <c r="C320" s="5">
         <v>-1.1190390099999945</v>
       </c>
       <c r="D320" s="5">
         <v>-3.1239120606235682</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>421.93307934000001</v>
       </c>
       <c r="C321" s="5">
         <v>-0.61853064000001723</v>
       </c>
       <c r="D321" s="5">
         <v>-1.7424857508627101</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>425.32227339999997</v>
       </c>
       <c r="C322" s="5">
         <v>3.3891940599999657</v>
       </c>
       <c r="D322" s="5">
         <v>10.07650110494318</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>422.46231556999999</v>
       </c>
       <c r="C323" s="5">
         <v>-2.8599578299999848</v>
       </c>
       <c r="D323" s="5">
         <v>-7.7772257050840228</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>423.48974419000001</v>
       </c>
       <c r="C324" s="5">
         <v>1.0274286200000233</v>
       </c>
       <c r="D324" s="5">
         <v>2.9577554962702424</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>423.06975113999999</v>
       </c>
       <c r="C325" s="5">
         <v>-0.41999305000001641</v>
       </c>
       <c r="D325" s="5">
         <v>-1.1836217240709157</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>425.25479318999999</v>
       </c>
       <c r="C326" s="5">
         <v>2.1850420499999927</v>
       </c>
       <c r="D326" s="5">
         <v>6.3767966928470754</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>424.91992363000003</v>
       </c>
       <c r="C327" s="5">
         <v>-0.33486955999995871</v>
       </c>
       <c r="D327" s="5">
         <v>-0.94086568961571082</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>424.56207275000003</v>
       </c>
       <c r="C328" s="5">
         <v>-0.35785088000000087</v>
       </c>
       <c r="D328" s="5">
         <v>-1.0059250618917881</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>426.06828776999998</v>
       </c>
       <c r="C329" s="5">
         <v>1.5062150199999564</v>
       </c>
       <c r="D329" s="5">
         <v>4.3412876855885685</v>
       </c>
       <c r="E329" s="5">
         <v>0.94218522425344453</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>424.94261418999997</v>
       </c>
       <c r="C330" s="5">
         <v>-1.1256735800000115</v>
       </c>
       <c r="D330" s="5">
         <v>-3.124737414575085</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>426.22117845000002</v>
       </c>
       <c r="C331" s="5">
         <v>1.2785642600000529</v>
       </c>
       <c r="D331" s="5">
         <v>3.6709033272024127</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>427.79679978000001</v>
       </c>
       <c r="C332" s="5">
         <v>1.5756213299999899</v>
       </c>
       <c r="D332" s="5">
         <v>4.5273814393311351</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>428.08856666999998</v>
       </c>
       <c r="C333" s="5">
         <v>0.29176688999996259</v>
       </c>
       <c r="D333" s="5">
         <v>0.82150357902872617</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>426.32796336000001</v>
       </c>
       <c r="C334" s="5">
         <v>-1.7606033099999649</v>
       </c>
       <c r="D334" s="5">
         <v>-4.8251312124637291</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>426.33593783999999</v>
       </c>
       <c r="C335" s="5">
         <v>7.9744799999730276E-3</v>
       </c>
       <c r="D335" s="5">
         <v>2.2448352815862549E-2</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>424.82495559</v>
       </c>
       <c r="C336" s="5">
         <v>-1.5109822499999837</v>
       </c>
       <c r="D336" s="5">
         <v>-4.1710050117694237</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>425.56527992000002</v>
       </c>
       <c r="C337" s="5">
         <v>0.74032433000002129</v>
       </c>
       <c r="D337" s="5">
         <v>2.1113489429370746</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>427.67252545999997</v>
       </c>
       <c r="C338" s="5">
         <v>2.1072455399999512</v>
       </c>
       <c r="D338" s="5">
         <v>6.1064910895154645</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>428.67039500999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.99786955000001853</v>
       </c>
       <c r="D339" s="5">
         <v>2.8361192618288289</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>430.06119719999998</v>
       </c>
       <c r="C340" s="5">
         <v>1.3908021899999881</v>
       </c>
       <c r="D340" s="5">
         <v>3.9635788084004364</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>430.34764960000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.28645240000003014</v>
       </c>
       <c r="D341" s="5">
         <v>0.80222291990237338</v>
       </c>
       <c r="E341" s="5">
         <v>1.0043840278274985</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>429.68565034</v>
       </c>
       <c r="C342" s="5">
         <v>-0.66199926000001597</v>
       </c>
       <c r="D342" s="5">
         <v>-1.8304093681898559</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>429.15126728000001</v>
       </c>
       <c r="C343" s="5">
         <v>-0.53438305999998192</v>
       </c>
       <c r="D343" s="5">
         <v>-1.4822266070194434</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>431.03555541999998</v>
       </c>
       <c r="C344" s="5">
         <v>1.8842881399999669</v>
       </c>
       <c r="D344" s="5">
         <v>5.3979972570980861</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>433.37201070999998</v>
       </c>
       <c r="C345" s="5">
         <v>2.3364552900000035</v>
       </c>
       <c r="D345" s="5">
         <v>6.7021468869421286</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>434.93491059000002</v>
       </c>
       <c r="C346" s="5">
         <v>1.5628998800000318</v>
       </c>
       <c r="D346" s="5">
         <v>4.4145234599671124</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>436.15635606000001</v>
       </c>
       <c r="C347" s="5">
         <v>1.2214454699999919</v>
       </c>
       <c r="D347" s="5">
         <v>3.4225521040801565</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>435.64924117999999</v>
       </c>
       <c r="C348" s="5">
         <v>-0.50711488000001737</v>
       </c>
       <c r="D348" s="5">
         <v>-1.3863409610607169</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>437.42674436999999</v>
       </c>
       <c r="C349" s="5">
         <v>1.7775031900000045</v>
       </c>
       <c r="D349" s="5">
         <v>5.0075306083433579</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>438.57668268999998</v>
       </c>
       <c r="C350" s="5">
         <v>1.1499383199999897</v>
       </c>
       <c r="D350" s="5">
         <v>3.2006591648855665</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>443.19632138999998</v>
       </c>
       <c r="C351" s="5">
         <v>4.6196386999999959</v>
       </c>
       <c r="D351" s="5">
         <v>13.398498568439866</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>442.06872200999999</v>
       </c>
       <c r="C352" s="5">
         <v>-1.1275993799999924</v>
       </c>
       <c r="D352" s="5">
         <v>-3.0107295575531934</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>440.81934582000002</v>
       </c>
       <c r="C353" s="5">
         <v>-1.249376189999964</v>
       </c>
       <c r="D353" s="5">
         <v>-3.339220727376202</v>
       </c>
       <c r="E353" s="5">
         <v>2.4333108894014632</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>442.00248863000002</v>
       </c>
       <c r="C354" s="5">
         <v>1.1831428099999926</v>
       </c>
       <c r="D354" s="5">
         <v>3.2687276633577067</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>442.70109853000002</v>
       </c>
       <c r="C355" s="5">
         <v>0.69860990000000811</v>
       </c>
       <c r="D355" s="5">
         <v>1.9132428069606355</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>443.07285641999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.37175788999996939</v>
       </c>
       <c r="D356" s="5">
         <v>1.0123662628954033</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>443.84677134999998</v>
       </c>
       <c r="C357" s="5">
         <v>0.77391492999998945</v>
       </c>
       <c r="D357" s="5">
         <v>2.1162928619252508</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>446.89189305999997</v>
       </c>
       <c r="C358" s="5">
         <v>3.0451217099999894</v>
       </c>
       <c r="D358" s="5">
         <v>8.5507766494068207</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>446.27462933999999</v>
       </c>
       <c r="C359" s="5">
         <v>-0.61726371999998264</v>
       </c>
       <c r="D359" s="5">
         <v>-1.644950880707563</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>447.46418526999997</v>
       </c>
       <c r="C360" s="5">
         <v>1.1895559299999832</v>
       </c>
       <c r="D360" s="5">
         <v>3.245941618374526</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>447.65630864000002</v>
       </c>
       <c r="C361" s="5">
         <v>0.19212337000004709</v>
       </c>
       <c r="D361" s="5">
         <v>0.51645085030116444</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>446.93500741999998</v>
       </c>
       <c r="C362" s="5">
         <v>-0.72130122000004349</v>
       </c>
       <c r="D362" s="5">
         <v>-1.916496741367768</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>446.60747520000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.3275322199999664</v>
       </c>
       <c r="D363" s="5">
         <v>-0.87587306813941002</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>448.23520268999999</v>
       </c>
       <c r="C364" s="5">
         <v>1.6277274899999838</v>
       </c>
       <c r="D364" s="5">
         <v>4.4623235677670792</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>451.14625955999998</v>
       </c>
       <c r="C365" s="5">
         <v>2.9110568699999817</v>
       </c>
       <c r="D365" s="5">
         <v>8.0778745815796924</v>
       </c>
       <c r="E365" s="5">
         <v>2.3426634601959373</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>452.08120929</v>
       </c>
       <c r="C366" s="5">
         <v>0.93494973000002801</v>
       </c>
       <c r="D366" s="5">
         <v>2.5154069618652297</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>453.55989736999999</v>
       </c>
       <c r="C367" s="5">
         <v>1.4786880799999835</v>
       </c>
       <c r="D367" s="5">
         <v>3.9964005798780233</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>446.22462245999998</v>
       </c>
       <c r="C368" s="5">
         <v>-7.3352749100000096</v>
       </c>
       <c r="D368" s="5">
         <v>-17.770700797388539</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>338.25714427000003</v>
       </c>
       <c r="C369" s="5">
         <v>-107.96747818999995</v>
       </c>
       <c r="D369" s="5">
         <v>-96.399843608147961</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>355.9407837</v>
       </c>
       <c r="C370" s="5">
         <v>17.683639429999971</v>
       </c>
       <c r="D370" s="5">
         <v>84.318654548420113</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>380.80411246</v>
       </c>
       <c r="C371" s="5">
         <v>24.863328760000002</v>
       </c>
       <c r="D371" s="5">
         <v>124.84670648111043</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>382.06480319000002</v>
       </c>
       <c r="C372" s="5">
         <v>1.2606907300000216</v>
       </c>
       <c r="D372" s="5">
         <v>4.0458627884993659</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>385.91975371000001</v>
       </c>
       <c r="C373" s="5">
         <v>3.8549505199999885</v>
       </c>
       <c r="D373" s="5">
         <v>12.802761930961903</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>391.42536135</v>
       </c>
       <c r="C374" s="5">
         <v>5.5056076399999938</v>
       </c>
       <c r="D374" s="5">
         <v>18.528674170577332</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>397.49781833999998</v>
       </c>
       <c r="C375" s="5">
         <v>6.0724569899999778</v>
       </c>
       <c r="D375" s="5">
         <v>20.289981613654806</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>397.64696834</v>
       </c>
       <c r="C376" s="5">
         <v>0.1491500000000201</v>
       </c>
       <c r="D376" s="5">
         <v>0.45119701055431616</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>400.21796811000002</v>
       </c>
       <c r="C377" s="5">
         <v>2.5709997700000145</v>
       </c>
       <c r="D377" s="5">
         <v>8.0405742856206821</v>
       </c>
       <c r="E377" s="5">
         <v>-11.288643177418777</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>403.79204697</v>
       </c>
       <c r="C378" s="5">
         <v>3.574078859999986</v>
       </c>
       <c r="D378" s="5">
         <v>11.258740135334611</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>399.64299612999997</v>
       </c>
       <c r="C379" s="5">
         <v>-4.1490508400000294</v>
       </c>
       <c r="D379" s="5">
         <v>-11.656755730964319</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>409.15024915999999</v>
       </c>
       <c r="C380" s="5">
         <v>9.5072530300000153</v>
       </c>
       <c r="D380" s="5">
         <v>32.595066396327368</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>411.07609477</v>
       </c>
       <c r="C381" s="5">
         <v>1.9258456100000103</v>
       </c>
       <c r="D381" s="5">
         <v>5.796871398947756</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>413.76559655</v>
       </c>
       <c r="C382" s="5">
         <v>2.6895017800000005</v>
       </c>
       <c r="D382" s="5">
         <v>8.1398753640443253</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>415.30406495</v>
       </c>
       <c r="C383" s="5">
         <v>1.5384683999999993</v>
       </c>
       <c r="D383" s="5">
         <v>4.5542410684187073</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>422.84016349000001</v>
       </c>
       <c r="C384" s="5">
         <v>7.5360985400000118</v>
       </c>
       <c r="D384" s="5">
         <v>24.085376107407864</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>424.49861862</v>
       </c>
       <c r="C385" s="5">
         <v>1.658455129999993</v>
       </c>
       <c r="D385" s="5">
         <v>4.8094859683875946</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>425.83138108999998</v>
       </c>
       <c r="C386" s="5">
         <v>1.3327624699999774</v>
       </c>
       <c r="D386" s="5">
         <v>3.8332817888245385</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>430.00954754999998</v>
       </c>
       <c r="C387" s="5">
         <v>4.1781664599999999</v>
       </c>
       <c r="D387" s="5">
         <v>12.430780073327409</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>431.19830490999999</v>
       </c>
       <c r="C388" s="5">
         <v>1.188757360000011</v>
       </c>
       <c r="D388" s="5">
         <v>3.3682963433169233</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>435.38442395999999</v>
       </c>
       <c r="C389" s="5">
         <v>4.1861190500000021</v>
       </c>
       <c r="D389" s="5">
         <v>12.292335921639852</v>
       </c>
       <c r="E389" s="5">
         <v>8.7868258429452784</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>433.96410959000002</v>
       </c>
       <c r="C390" s="5">
         <v>-1.4203143699999714</v>
       </c>
       <c r="D390" s="5">
         <v>-3.8451700965553726</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>437.95957447000001</v>
       </c>
       <c r="C391" s="5">
         <v>3.9954648799999859</v>
       </c>
       <c r="D391" s="5">
         <v>11.625275136350099</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>439.56388769</v>
       </c>
       <c r="C392" s="5">
         <v>1.6043132199999945</v>
       </c>
       <c r="D392" s="5">
         <v>4.4854381523321551</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>443.59019437000001</v>
       </c>
       <c r="C393" s="5">
         <v>4.0263066800000047</v>
       </c>
       <c r="D393" s="5">
         <v>11.562741899231565</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>446.35964418999998</v>
       </c>
       <c r="C394" s="5">
         <v>2.7694498199999771</v>
       </c>
       <c r="D394" s="5">
         <v>7.7546010643863461</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>445.21696374999999</v>
       </c>
       <c r="C395" s="5">
         <v>-1.1426804399999924</v>
       </c>
       <c r="D395" s="5">
         <v>-3.0291125702909261</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>453.89722678999999</v>
       </c>
       <c r="C396" s="5">
         <v>8.6802630399999998</v>
       </c>
       <c r="D396" s="5">
         <v>26.075270614675073</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>455.69319915</v>
       </c>
       <c r="C397" s="5">
         <v>1.7959723600000075</v>
       </c>
       <c r="D397" s="5">
         <v>4.8528438340652125</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>456.78724248999998</v>
       </c>
       <c r="C398" s="5">
         <v>1.0940433399999847</v>
       </c>
       <c r="D398" s="5">
         <v>2.9193482779040769</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>459.91199511000002</v>
       </c>
       <c r="C399" s="5">
         <v>3.124752620000038</v>
       </c>
       <c r="D399" s="5">
         <v>8.524863236041913</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>462.86550692999998</v>
       </c>
       <c r="C400" s="5">
         <v>2.9535118199999602</v>
       </c>
       <c r="D400" s="5">
         <v>7.9843892519064763</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>462.417798</v>
       </c>
       <c r="C401" s="5">
         <v>-0.44770892999997614</v>
       </c>
       <c r="D401" s="5">
         <v>-1.1545509050606806</v>
       </c>
       <c r="E401" s="5">
         <v>6.2090815730430515</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>465.28548475000002</v>
       </c>
       <c r="C402" s="5">
         <v>2.8676867500000185</v>
       </c>
       <c r="D402" s="5">
         <v>7.7009554527406321</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>466.23356165000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.94807689999998956</v>
       </c>
       <c r="D403" s="5">
         <v>2.4727384707804667</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>469.13778667999998</v>
       </c>
       <c r="C404" s="5">
         <v>2.9042250299999637</v>
       </c>
       <c r="D404" s="5">
         <v>7.7364301185487871</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>466.50905418999997</v>
       </c>
       <c r="C405" s="5">
         <v>-2.6287324900000044</v>
       </c>
       <c r="D405" s="5">
         <v>-6.5205926272847714</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>464.61141865000002</v>
       </c>
       <c r="C406" s="5">
         <v>-1.8976355399999534</v>
       </c>
       <c r="D406" s="5">
         <v>-4.7735434103125858</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>466.56107098000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.9496523299999922</v>
       </c>
       <c r="D407" s="5">
         <v>5.1534293339387416</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>469.55986625999998</v>
       </c>
       <c r="C408" s="5">
         <v>2.9987952799999675</v>
       </c>
       <c r="D408" s="5">
         <v>7.9915196152675838</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>471.22301517</v>
       </c>
       <c r="C409" s="5">
         <v>1.6631489100000181</v>
       </c>
       <c r="D409" s="5">
         <v>4.3341021098682209</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>473.42274939999999</v>
       </c>
       <c r="C410" s="5">
         <v>2.19973422999999</v>
       </c>
       <c r="D410" s="5">
         <v>5.7478516777128341</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>473.79201426999998</v>
       </c>
       <c r="C411" s="5">
         <v>0.36926486999999497</v>
       </c>
       <c r="D411" s="5">
         <v>0.94001343642990953</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>475.35887914</v>
       </c>
       <c r="C412" s="5">
         <v>1.5668648700000176</v>
       </c>
       <c r="D412" s="5">
         <v>4.0414719324722403</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>477.02171843000002</v>
       </c>
       <c r="C413" s="5">
         <v>1.6628392900000222</v>
       </c>
       <c r="D413" s="5">
         <v>4.2793957223482559</v>
       </c>
       <c r="E413" s="5">
         <v>3.1581657308960231</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>477.75597533000001</v>
       </c>
       <c r="C414" s="5">
         <v>0.73425689999999122</v>
       </c>
       <c r="D414" s="5">
         <v>1.8628209499088388</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>479.69200853000001</v>
       </c>
       <c r="C415" s="5">
         <v>1.9360331999999971</v>
       </c>
       <c r="D415" s="5">
         <v>4.9726763900490356</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>482.07182009000002</v>
       </c>
       <c r="C416" s="5">
         <v>2.3798115600000074</v>
       </c>
       <c r="D416" s="5">
         <v>6.118509599873545</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>484.79186516999999</v>
       </c>
       <c r="C417" s="5">
         <v>2.7200450799999771</v>
       </c>
       <c r="D417" s="5">
         <v>6.9850127336717138</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>486.92005624000001</v>
       </c>
       <c r="C418" s="5">
         <v>2.128191070000014</v>
       </c>
       <c r="D418" s="5">
         <v>5.3969582211916389</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>490.59425478000003</v>
       </c>
       <c r="C419" s="5">
         <v>3.6741985400000203</v>
       </c>
       <c r="D419" s="5">
         <v>9.4403652541562799</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>488.03990992000001</v>
       </c>
       <c r="C420" s="5">
         <v>-2.5543448600000147</v>
       </c>
       <c r="D420" s="5">
         <v>-6.0721106126921498</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>490.31820888999999</v>
       </c>
       <c r="C421" s="5">
         <v>2.2782989699999803</v>
       </c>
       <c r="D421" s="5">
         <v>5.7480099343412361</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>492.00968497000002</v>
       </c>
       <c r="C422" s="5">
         <v>1.6914760800000295</v>
       </c>
       <c r="D422" s="5">
         <v>4.2191575005827486</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>491.62797597999997</v>
       </c>
       <c r="C423" s="5">
         <v>-0.38170899000004965</v>
       </c>
       <c r="D423" s="5">
         <v>-0.92701698831904045</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>491.58532424999999</v>
       </c>
       <c r="C424" s="5">
         <v>-4.2651729999988675E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-0.10405766879230116</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>492.98855472000002</v>
       </c>
       <c r="C425" s="5">
         <v>1.4032304700000395</v>
       </c>
       <c r="D425" s="5">
         <v>3.4796933299619193</v>
       </c>
       <c r="E425" s="5">
         <v>3.3471927321361727</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>493.99182578</v>
       </c>
       <c r="C426" s="5">
         <v>1.0032710599999746</v>
       </c>
       <c r="D426" s="5">
         <v>2.4696162914313202</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>492.89180384999997</v>
       </c>
       <c r="C427" s="5">
         <v>-1.1000219300000253</v>
       </c>
       <c r="D427" s="5">
         <v>-2.6396769065336056</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>492.40140944000001</v>
       </c>
       <c r="C428" s="5">
         <v>-0.49039440999996486</v>
       </c>
       <c r="D428" s="5">
         <v>-1.1874081479191556</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>492.47440186</v>
       </c>
       <c r="C429" s="5">
         <v>7.2992419999991398E-2</v>
       </c>
       <c r="D429" s="5">
         <v>0.17803026371256969</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>491.85318974</v>
       </c>
       <c r="C430" s="5">
         <v>-0.62121211999999559</v>
       </c>
       <c r="D430" s="5">
         <v>-1.5032343702202189</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>488.95155519999997</v>
       </c>
       <c r="C431" s="5">
         <v>-2.9016345400000318</v>
       </c>
       <c r="D431" s="5">
         <v>-6.854028763707964</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>488.22871966999998</v>
       </c>
       <c r="C432" s="5">
         <v>-0.72283552999999756</v>
       </c>
       <c r="D432" s="5">
         <v>-1.7596519300867364</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>488.04567967999998</v>
       </c>
       <c r="C433" s="5">
         <v>-0.18303998999999749</v>
       </c>
       <c r="D433" s="5">
         <v>-0.44896097666973223</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>488.44763874</v>
       </c>
       <c r="C434" s="5">
         <v>0.40195906000002424</v>
       </c>
       <c r="D434" s="5">
         <v>0.99282071342914335</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>490.37750503000001</v>
       </c>
       <c r="C435" s="5">
         <v>1.9298662900000068</v>
       </c>
       <c r="D435" s="5">
         <v>4.8456224812113202</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>494.11558428000001</v>
       </c>
       <c r="C436" s="5">
         <v>3.7380792499999984</v>
       </c>
       <c r="D436" s="5">
         <v>9.5408593242331428</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>494.90615472000002</v>
       </c>
       <c r="C437" s="5">
         <v>0.79057044000001042</v>
       </c>
       <c r="D437" s="5">
         <v>1.936950610786381</v>
       </c>
       <c r="E437" s="5">
         <v>0.38897454751036786</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>496.00690567999999</v>
       </c>
       <c r="C438" s="5">
         <v>1.1007509599999707</v>
       </c>
       <c r="D438" s="5">
         <v>2.7018859431020781</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>494.33810056999999</v>
       </c>
       <c r="C439" s="5">
         <v>-1.6688051099999939</v>
       </c>
       <c r="D439" s="5">
         <v>-3.9634968960062023</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>494.19002763999998</v>
+        <v>493.75429678</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.14807293000001209</v>
+        <v>-0.58380378999999039</v>
       </c>
       <c r="D440" s="5">
-        <v>-0.35885373838686618</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4080079404196977</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>493.35742506999998</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.39687171000002763</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-0.96028792473696889</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>