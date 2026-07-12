--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{33908A9D-DF85-4A14-95F1-959494681014}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E41E654A-B911-4939-B445-CC1477035128}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8F7079B7-6C96-4B9F-A1F6-5B0913ED27C1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D44D2010-6B9A-4D9A-8D88-5F9C9263DA33}"/>
   </bookViews>
   <sheets>
     <sheet name="AE800000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Other Services</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{62E69948-BB7C-41D7-95FA-4879C011B1C0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DBDAE237-A0E3-4342-847F-C7711DFFF4A6}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>259.48215313999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>260.18840704000002</v>
       </c>
       <c r="C7" s="5">
         <v>0.70625390000003563</v>
       </c>
       <c r="D7" s="5">
         <v>3.3154783817143985</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>260.75171882000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.56331177999999227</v>
       </c>
       <c r="D8" s="5">
         <v>2.6291783484909237</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>261.46633099000002</v>
       </c>
       <c r="C9" s="5">
         <v>0.71461217000000943</v>
       </c>
       <c r="D9" s="5">
         <v>3.3387285970806868</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>263.43055741000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.9642264199999886</v>
       </c>
       <c r="D10" s="5">
         <v>9.3967795433104193</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>265.13935008999999</v>
       </c>
       <c r="C11" s="5">
         <v>1.7087926799999877</v>
       </c>
       <c r="D11" s="5">
         <v>8.0678319909958098</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>266.52354070000001</v>
       </c>
       <c r="C12" s="5">
         <v>1.3841906100000188</v>
       </c>
       <c r="D12" s="5">
         <v>6.4477878894743546</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>268.81827799000001</v>
       </c>
       <c r="C13" s="5">
         <v>2.2947372900000005</v>
       </c>
       <c r="D13" s="5">
         <v>10.83543939166205</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>268.19010627</v>
       </c>
       <c r="C14" s="5">
         <v>-0.62817172000001165</v>
       </c>
       <c r="D14" s="5">
         <v>-2.7683867516855143</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>268.52689845999998</v>
       </c>
       <c r="C15" s="5">
         <v>0.33679218999998284</v>
       </c>
       <c r="D15" s="5">
         <v>1.517407825854078</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>268.82964758999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.30274912999999515</v>
       </c>
       <c r="D16" s="5">
         <v>1.3613542716756966</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>267.32197417999998</v>
       </c>
       <c r="C17" s="5">
         <v>-1.5076734099999953</v>
       </c>
       <c r="D17" s="5">
         <v>-6.5261858571031954</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>266.34876241000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.97321176999997761</v>
       </c>
       <c r="D18" s="5">
         <v>-4.2822940893134316</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>267.13708315999997</v>
       </c>
       <c r="C19" s="5">
         <v>0.78832074999996848</v>
       </c>
       <c r="D19" s="5">
         <v>3.6100677508276835</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>268.21370740999998</v>
       </c>
       <c r="C20" s="5">
         <v>1.0766242500000089</v>
       </c>
       <c r="D20" s="5">
         <v>4.9449331901882942</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>268.81041607999998</v>
       </c>
       <c r="C21" s="5">
         <v>0.59670866999999816</v>
       </c>
       <c r="D21" s="5">
         <v>2.7026112802944091</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>270.34378342000002</v>
       </c>
       <c r="C22" s="5">
         <v>1.5333673400000407</v>
       </c>
       <c r="D22" s="5">
         <v>7.0640163975281611</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>271.57275845999999</v>
       </c>
       <c r="C23" s="5">
         <v>1.2289750399999662</v>
       </c>
       <c r="D23" s="5">
         <v>5.5936481295189688</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>272.13912006999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.56636161000000129</v>
       </c>
       <c r="D24" s="5">
         <v>2.5314906665025338</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>273.18055194999999</v>
       </c>
       <c r="C25" s="5">
         <v>1.0414318800000046</v>
       </c>
       <c r="D25" s="5">
         <v>4.6901021211867233</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>273.61636127999998</v>
       </c>
       <c r="C26" s="5">
         <v>0.43580932999998367</v>
       </c>
       <c r="D26" s="5">
         <v>1.9312661729763203</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>273.65132331000001</v>
       </c>
       <c r="C27" s="5">
         <v>3.4962030000031064E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.15344087232089798</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>274.15957367999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.50825036999998474</v>
       </c>
       <c r="D28" s="5">
         <v>2.2516586667422622</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>275.76927581000001</v>
       </c>
       <c r="C29" s="5">
         <v>1.6097021300000165</v>
       </c>
       <c r="D29" s="5">
         <v>7.2777238734580418</v>
       </c>
       <c r="E29" s="5">
         <v>3.1599727840974534</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>276.70057777</v>
       </c>
       <c r="C30" s="5">
         <v>0.93130195999998477</v>
       </c>
       <c r="D30" s="5">
         <v>4.128652464502891</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>277.90982484</v>
       </c>
       <c r="C31" s="5">
         <v>1.2092470700000035</v>
       </c>
       <c r="D31" s="5">
         <v>5.3721919195713452</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>277.96848431000001</v>
       </c>
       <c r="C32" s="5">
         <v>5.8659470000009151E-2</v>
       </c>
       <c r="D32" s="5">
         <v>0.25358275582638701</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>279.43690525</v>
       </c>
       <c r="C33" s="5">
         <v>1.4684209399999872</v>
       </c>
       <c r="D33" s="5">
         <v>6.5266933599759547</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>278.73059797000002</v>
       </c>
       <c r="C34" s="5">
         <v>-0.70630727999997589</v>
       </c>
       <c r="D34" s="5">
         <v>-2.9913181058471516</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>279.21812582000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.48752784999999221</v>
       </c>
       <c r="D35" s="5">
         <v>2.1192306113715365</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>278.73036908</v>
       </c>
       <c r="C36" s="5">
         <v>-0.4877567400000089</v>
       </c>
       <c r="D36" s="5">
         <v>-2.0762162218326385</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>278.71780390999999</v>
       </c>
       <c r="C37" s="5">
         <v>-1.2565170000016224E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-5.4082610804573328E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>278.85257239999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.13476848999999902</v>
       </c>
       <c r="D38" s="5">
         <v>0.58178188230721961</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>281.88521526</v>
       </c>
       <c r="C39" s="5">
         <v>3.0326428600000099</v>
       </c>
       <c r="D39" s="5">
         <v>13.860139872393118</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>281.60470092999998</v>
       </c>
       <c r="C40" s="5">
         <v>-0.2805143300000168</v>
       </c>
       <c r="D40" s="5">
         <v>-1.1876497414996634</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>281.49581949999998</v>
       </c>
       <c r="C41" s="5">
         <v>-0.10888142999999673</v>
       </c>
       <c r="D41" s="5">
         <v>-0.46299022192461958</v>
       </c>
       <c r="E41" s="5">
         <v>2.0765705944506552</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>284.58100339999999</v>
       </c>
       <c r="C42" s="5">
         <v>3.0851839000000041</v>
       </c>
       <c r="D42" s="5">
         <v>13.974443798357505</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>285.82790406999999</v>
       </c>
       <c r="C43" s="5">
         <v>1.2469006700000023</v>
       </c>
       <c r="D43" s="5">
         <v>5.3864124952586856</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>286.04112391000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.21321984000002203</v>
       </c>
       <c r="D44" s="5">
         <v>0.89884923753387191</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>285.79160641999999</v>
       </c>
       <c r="C45" s="5">
         <v>-0.24951749000001655</v>
       </c>
       <c r="D45" s="5">
         <v>-1.0417684481813461</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>286.69735815000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.90575173000001996</v>
       </c>
       <c r="D46" s="5">
         <v>3.8701257406696721</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>286.96628353</v>
       </c>
       <c r="C47" s="5">
         <v>0.26892537999998467</v>
       </c>
       <c r="D47" s="5">
         <v>1.1314389435167715</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>288.76518880999998</v>
       </c>
       <c r="C48" s="5">
         <v>1.7989052799999854</v>
       </c>
       <c r="D48" s="5">
         <v>7.7872930467638879</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>289.37044207999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.60525326999999152</v>
       </c>
       <c r="D49" s="5">
         <v>2.5444048632470961</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>290.28172022000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.91127814000003582</v>
       </c>
       <c r="D50" s="5">
         <v>3.8451560890192971</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>290.35243466999998</v>
       </c>
       <c r="C51" s="5">
         <v>7.0714449999968565E-2</v>
       </c>
       <c r="D51" s="5">
         <v>0.29271952468730156</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>290.55162235</v>
       </c>
       <c r="C52" s="5">
         <v>0.19918768000002274</v>
       </c>
       <c r="D52" s="5">
         <v>0.82633765648381097</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>291.30069867999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.74907632999997986</v>
       </c>
       <c r="D53" s="5">
         <v>3.1379887975631071</v>
       </c>
       <c r="E53" s="5">
         <v>3.483134917390851</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>291.27800101999998</v>
       </c>
       <c r="C54" s="5">
         <v>-2.2697660000005726E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-9.3461919713033748E-2</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>291.56024048</v>
       </c>
       <c r="C55" s="5">
         <v>0.28223946000002798</v>
       </c>
       <c r="D55" s="5">
         <v>1.1689800486401225</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>292.98691610999998</v>
       </c>
       <c r="C56" s="5">
         <v>1.426675629999977</v>
       </c>
       <c r="D56" s="5">
         <v>6.0325293224098075</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>294.40282149000001</v>
       </c>
       <c r="C57" s="5">
         <v>1.4159053800000265</v>
       </c>
       <c r="D57" s="5">
         <v>5.9558392880322053</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>294.16479967999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.23802181000002065</v>
       </c>
       <c r="D58" s="5">
         <v>-0.96588576951025518</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>295.23566705000002</v>
       </c>
       <c r="C59" s="5">
         <v>1.0708673700000304</v>
       </c>
       <c r="D59" s="5">
         <v>4.4569735374887953</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>297.06060794000001</v>
       </c>
       <c r="C60" s="5">
         <v>1.8249408899999935</v>
       </c>
       <c r="D60" s="5">
         <v>7.6750076767966524</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>297.33824342000003</v>
       </c>
       <c r="C61" s="5">
         <v>0.27763548000001492</v>
       </c>
       <c r="D61" s="5">
         <v>1.1273137043971149</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>297.72458804000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.38634461999998848</v>
       </c>
       <c r="D62" s="5">
         <v>1.570403773904272</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>301.67407283</v>
       </c>
       <c r="C63" s="5">
         <v>3.9494847899999854</v>
       </c>
       <c r="D63" s="5">
         <v>17.133036981642302</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>302.92037922999998</v>
       </c>
       <c r="C64" s="5">
         <v>1.2463063999999804</v>
       </c>
       <c r="D64" s="5">
         <v>5.0717734520192792</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>302.52842721000002</v>
       </c>
       <c r="C65" s="5">
         <v>-0.39195201999996243</v>
       </c>
       <c r="D65" s="5">
         <v>-1.5416909979791615</v>
       </c>
       <c r="E65" s="5">
         <v>3.8543431515534854</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>302.98279521000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.45436799999998811</v>
       </c>
       <c r="D66" s="5">
         <v>1.8172446675948528</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>302.93117783999998</v>
       </c>
       <c r="C67" s="5">
         <v>-5.161737000003086E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-0.20424538693238903</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>304.23839772000002</v>
       </c>
       <c r="C68" s="5">
         <v>1.3072198800000479</v>
       </c>
       <c r="D68" s="5">
         <v>5.3029701018673991</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>303.82194204000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.41645568000001276</v>
       </c>
       <c r="D69" s="5">
         <v>-1.6303054195409006</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>305.93164526999999</v>
       </c>
       <c r="C70" s="5">
         <v>2.1097032299999796</v>
       </c>
       <c r="D70" s="5">
         <v>8.6583741549499891</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>306.48922420000002</v>
       </c>
       <c r="C71" s="5">
         <v>0.55757893000003378</v>
       </c>
       <c r="D71" s="5">
         <v>2.2091297240709462</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>306.67182866000002</v>
       </c>
       <c r="C72" s="5">
         <v>0.1826044599999932</v>
       </c>
       <c r="D72" s="5">
         <v>0.71730033974284346</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>308.14915858000001</v>
       </c>
       <c r="C73" s="5">
         <v>1.4773299199999883</v>
       </c>
       <c r="D73" s="5">
         <v>5.9364072375249988</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>309.67910009000002</v>
       </c>
       <c r="C74" s="5">
         <v>1.5299415100000147</v>
       </c>
       <c r="D74" s="5">
         <v>6.1233426696465365</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>308.35295001999998</v>
       </c>
       <c r="C75" s="5">
         <v>-1.3261500700000397</v>
       </c>
       <c r="D75" s="5">
         <v>-5.0194813136285816</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>308.78181258000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.42886256000002732</v>
       </c>
       <c r="D76" s="5">
         <v>1.6818067669637671</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>309.26242091</v>
       </c>
       <c r="C77" s="5">
         <v>0.48060832999999548</v>
       </c>
       <c r="D77" s="5">
         <v>1.8838312684829051</v>
       </c>
       <c r="E77" s="5">
         <v>2.225904442138793</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>310.63530308999998</v>
       </c>
       <c r="C78" s="5">
         <v>1.3728821799999764</v>
       </c>
       <c r="D78" s="5">
         <v>5.459064914702072</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>311.09241973000002</v>
       </c>
       <c r="C79" s="5">
         <v>0.45711664000003793</v>
       </c>
       <c r="D79" s="5">
         <v>1.7802273153065373</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>311.26452288000002</v>
       </c>
       <c r="C80" s="5">
         <v>0.1721031499999981</v>
       </c>
       <c r="D80" s="5">
         <v>0.66589000977701485</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>313.51959750999998</v>
       </c>
       <c r="C81" s="5">
         <v>2.2550746299999673</v>
       </c>
       <c r="D81" s="5">
         <v>9.048784769324536</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>313.87326818999998</v>
       </c>
       <c r="C82" s="5">
         <v>0.35367067999999335</v>
       </c>
       <c r="D82" s="5">
         <v>1.3621091200829882</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>314.38515481000002</v>
       </c>
       <c r="C83" s="5">
         <v>0.51188662000004115</v>
       </c>
       <c r="D83" s="5">
         <v>1.9746945232537838</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>315.11586620999998</v>
       </c>
       <c r="C84" s="5">
         <v>0.73071139999996149</v>
       </c>
       <c r="D84" s="5">
         <v>2.8250384634852299</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>316.01597550000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.9001092900000458</v>
       </c>
       <c r="D85" s="5">
         <v>3.4820940178334814</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>316.90740268000002</v>
       </c>
       <c r="C86" s="5">
         <v>0.89142717999999377</v>
       </c>
       <c r="D86" s="5">
         <v>3.4380090483989934</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>319.41354279000001</v>
       </c>
       <c r="C87" s="5">
         <v>2.5061401099999898</v>
       </c>
       <c r="D87" s="5">
         <v>9.9135667453533305</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>321.28479184999998</v>
       </c>
       <c r="C88" s="5">
         <v>1.8712490599999683</v>
       </c>
       <c r="D88" s="5">
         <v>7.261066930603377</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>321.12362456</v>
       </c>
       <c r="C89" s="5">
         <v>-0.16116728999998031</v>
       </c>
       <c r="D89" s="5">
         <v>-0.60030245514658409</v>
       </c>
       <c r="E89" s="5">
         <v>3.8353200544374522</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>321.7936613</v>
       </c>
       <c r="C90" s="5">
         <v>0.67003674000000046</v>
       </c>
       <c r="D90" s="5">
         <v>2.532780781563182</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>323.68575392000002</v>
       </c>
       <c r="C91" s="5">
         <v>1.8920926200000281</v>
       </c>
       <c r="D91" s="5">
         <v>7.2885080998023488</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>324.32187907999997</v>
       </c>
       <c r="C92" s="5">
         <v>0.63612515999994912</v>
       </c>
       <c r="D92" s="5">
         <v>2.3839648567237415</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>324.78535373</v>
       </c>
       <c r="C93" s="5">
         <v>0.4634746500000233</v>
       </c>
       <c r="D93" s="5">
         <v>1.7284121039726541</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>326.57056187000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.7852081400000088</v>
       </c>
       <c r="D94" s="5">
         <v>6.7989946767536225</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>327.41838114000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.84781927000000223</v>
       </c>
       <c r="D95" s="5">
         <v>3.160225114690518</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>326.85949409</v>
       </c>
       <c r="C96" s="5">
         <v>-0.55888705000000982</v>
       </c>
       <c r="D96" s="5">
         <v>-2.0292195999336848</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>327.76434067000002</v>
       </c>
       <c r="C97" s="5">
         <v>0.90484658000002582</v>
       </c>
       <c r="D97" s="5">
         <v>3.3730141058427199</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>328.37878789000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.61444721999998819</v>
       </c>
       <c r="D98" s="5">
         <v>2.2729342122331797</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>328.33618826999998</v>
       </c>
       <c r="C99" s="5">
         <v>-4.2599620000032701E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-0.15556146715942631</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>329.29743668999998</v>
       </c>
       <c r="C100" s="5">
         <v>0.96124842000000399</v>
       </c>
       <c r="D100" s="5">
         <v>3.5702862410103897</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>329.71751304999998</v>
       </c>
       <c r="C101" s="5">
         <v>0.42007635999999593</v>
       </c>
       <c r="D101" s="5">
         <v>1.54159574557311</v>
       </c>
       <c r="E101" s="5">
         <v>2.6761931644784021</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>330.27057418999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.55306114000001116</v>
       </c>
       <c r="D102" s="5">
         <v>2.0315284411290824</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>330.69999238999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.42941819999998643</v>
       </c>
       <c r="D103" s="5">
         <v>1.5714474025389613</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>330.28304004</v>
       </c>
       <c r="C104" s="5">
         <v>-0.4169523499999741</v>
       </c>
       <c r="D104" s="5">
         <v>-1.5025332522579538</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>333.09517804000001</v>
       </c>
       <c r="C105" s="5">
         <v>2.8121380000000045</v>
       </c>
       <c r="D105" s="5">
         <v>10.709494922517958</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>333.35230768000002</v>
       </c>
       <c r="C106" s="5">
         <v>0.25712964000001648</v>
       </c>
       <c r="D106" s="5">
         <v>0.93027155911495907</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>331.98370983000001</v>
       </c>
       <c r="C107" s="5">
         <v>-1.3685978500000147</v>
       </c>
       <c r="D107" s="5">
         <v>-4.8169331830102742</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>334.99672169000002</v>
       </c>
       <c r="C108" s="5">
         <v>3.013011860000006</v>
       </c>
       <c r="D108" s="5">
         <v>11.451366859670099</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>335.30979660999998</v>
       </c>
       <c r="C109" s="5">
         <v>0.31307491999996273</v>
       </c>
       <c r="D109" s="5">
         <v>1.1272558399842758</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>336.08862261000002</v>
       </c>
       <c r="C110" s="5">
         <v>0.77882600000003777</v>
       </c>
       <c r="D110" s="5">
         <v>2.8231308024114554</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>337.60038551000002</v>
       </c>
       <c r="C111" s="5">
         <v>1.5117629000000079</v>
       </c>
       <c r="D111" s="5">
         <v>5.5332897890244981</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>337.95144928000002</v>
       </c>
       <c r="C112" s="5">
         <v>0.35106376999999611</v>
       </c>
       <c r="D112" s="5">
         <v>1.2550172817231031</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>339.02049485999999</v>
       </c>
       <c r="C113" s="5">
         <v>1.0690455799999654</v>
       </c>
       <c r="D113" s="5">
         <v>3.862717863930798</v>
       </c>
       <c r="E113" s="5">
         <v>2.8215006609579873</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>338.79782814999999</v>
       </c>
       <c r="C114" s="5">
         <v>-0.2226667099999986</v>
       </c>
       <c r="D114" s="5">
         <v>-0.78531221884009517</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>339.05719472999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.25936658000000534</v>
       </c>
       <c r="D115" s="5">
         <v>0.92253758082765369</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>338.80108702000001</v>
       </c>
       <c r="C116" s="5">
         <v>-0.25610770999998067</v>
       </c>
       <c r="D116" s="5">
         <v>-0.90266682266784137</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>338.57239973999998</v>
       </c>
       <c r="C117" s="5">
         <v>-0.22868728000003102</v>
       </c>
       <c r="D117" s="5">
         <v>-0.80698748848770929</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>339.55328023999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.98088050000001203</v>
       </c>
       <c r="D118" s="5">
         <v>3.5324622806731876</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>339.89921048999997</v>
       </c>
       <c r="C119" s="5">
         <v>0.34593024999998079</v>
       </c>
       <c r="D119" s="5">
         <v>1.2294101088636378</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>342.59520827</v>
       </c>
       <c r="C120" s="5">
         <v>2.6959977800000274</v>
       </c>
       <c r="D120" s="5">
         <v>9.9445086767838475</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>344.16446934999999</v>
       </c>
       <c r="C121" s="5">
         <v>1.5692610799999898</v>
       </c>
       <c r="D121" s="5">
         <v>5.6372244276369443</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>344.96930485000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.80483550000002424</v>
       </c>
       <c r="D122" s="5">
         <v>2.8426001138805779</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>345.47722045</v>
       </c>
       <c r="C123" s="5">
         <v>0.50791559999998981</v>
       </c>
       <c r="D123" s="5">
         <v>1.7811981837852819</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>346.02754671999998</v>
       </c>
       <c r="C124" s="5">
         <v>0.55032626999997092</v>
       </c>
       <c r="D124" s="5">
         <v>1.9283707804723882</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>346.65315693999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.62561021999999866</v>
       </c>
       <c r="D125" s="5">
         <v>2.1912782249193796</v>
       </c>
       <c r="E125" s="5">
         <v>2.251386625800289</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>346.84887651000003</v>
       </c>
       <c r="C126" s="5">
         <v>0.19571957000005114</v>
       </c>
       <c r="D126" s="5">
         <v>0.67962507246068782</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>347.12914487</v>
       </c>
       <c r="C127" s="5">
         <v>0.28026835999997957</v>
       </c>
       <c r="D127" s="5">
         <v>0.97397103000127494</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>347.68917370999998</v>
       </c>
       <c r="C128" s="5">
         <v>0.56002883999997266</v>
       </c>
       <c r="D128" s="5">
         <v>1.9532497457909193</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>348.13102559999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.44185189000000946</v>
       </c>
       <c r="D129" s="5">
         <v>1.5356935418546991</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>348.37621443</v>
       </c>
       <c r="C130" s="5">
         <v>0.24518883000001779</v>
       </c>
       <c r="D130" s="5">
         <v>0.84844206859167048</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>349.27976852</v>
       </c>
       <c r="C131" s="5">
         <v>0.90355409000000009</v>
       </c>
       <c r="D131" s="5">
         <v>3.1571223303608065</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>350.24347308</v>
       </c>
       <c r="C132" s="5">
         <v>0.96370455999999649</v>
       </c>
       <c r="D132" s="5">
         <v>3.3616522528213677</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>351.09358801000002</v>
       </c>
       <c r="C133" s="5">
         <v>0.85011493000001792</v>
       </c>
       <c r="D133" s="5">
         <v>2.9518528667368704</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>353.09417979</v>
       </c>
       <c r="C134" s="5">
         <v>2.0005917799999793</v>
       </c>
       <c r="D134" s="5">
         <v>7.0562263385039348</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>354.12542070000001</v>
       </c>
       <c r="C135" s="5">
         <v>1.0312409100000082</v>
       </c>
       <c r="D135" s="5">
         <v>3.5615481752112155</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>353.90800711000003</v>
       </c>
       <c r="C136" s="5">
         <v>-0.21741358999997829</v>
       </c>
       <c r="D136" s="5">
         <v>-0.73425155340927084</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>353.99021441000002</v>
       </c>
       <c r="C137" s="5">
         <v>8.2207299999993211E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.27909763486442252</v>
       </c>
       <c r="E137" s="5">
         <v>2.116541367967395</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>359.04581959000001</v>
       </c>
       <c r="C138" s="5">
         <v>5.0556051799999864</v>
       </c>
       <c r="D138" s="5">
         <v>18.55050662923421</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>358.97488335000003</v>
       </c>
       <c r="C139" s="5">
         <v>-7.0936239999980444E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-0.23682506985082119</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>359.16814062999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.19325727999995479</v>
       </c>
       <c r="D140" s="5">
         <v>0.64794685119697881</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>359.25571072999998</v>
       </c>
       <c r="C141" s="5">
         <v>8.7570099999993545E-2</v>
       </c>
       <c r="D141" s="5">
         <v>0.29296905230791204</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>359.69216509</v>
       </c>
       <c r="C142" s="5">
         <v>0.43645436000002746</v>
       </c>
       <c r="D142" s="5">
         <v>1.4676427492166688</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>359.90988011000002</v>
       </c>
       <c r="C143" s="5">
         <v>0.21771502000001419</v>
       </c>
       <c r="D143" s="5">
         <v>0.72876072158616356</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>355.83822909000003</v>
       </c>
       <c r="C144" s="5">
         <v>-4.0716510199999902</v>
       </c>
       <c r="D144" s="5">
         <v>-12.761935089995369</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>357.19985403999999</v>
       </c>
       <c r="C145" s="5">
         <v>1.361624949999964</v>
       </c>
       <c r="D145" s="5">
         <v>4.689716220479534</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>356.01869468000001</v>
       </c>
       <c r="C146" s="5">
         <v>-1.181159359999981</v>
       </c>
       <c r="D146" s="5">
         <v>-3.8966847918684544</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>355.36512526000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.65356941999999663</v>
       </c>
       <c r="D147" s="5">
         <v>-2.1808204456462366</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>355.95584126</v>
       </c>
       <c r="C148" s="5">
         <v>0.59071599999998625</v>
       </c>
       <c r="D148" s="5">
         <v>2.0130732116417471</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>355.34870660000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.60713465999998562</v>
       </c>
       <c r="D149" s="5">
         <v>-2.0276830525759237</v>
       </c>
       <c r="E149" s="5">
         <v>0.38376546432623559</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>355.98637396999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.6376673699999742</v>
       </c>
       <c r="D150" s="5">
         <v>2.1747609001065982</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>357.03271698999998</v>
       </c>
       <c r="C151" s="5">
         <v>1.0463430199999948</v>
       </c>
       <c r="D151" s="5">
         <v>3.5847160698854186</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>357.72541436</v>
       </c>
       <c r="C152" s="5">
         <v>0.69269737000001896</v>
       </c>
       <c r="D152" s="5">
         <v>2.3531861541753019</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>358.26603105999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.54061669999998685</v>
       </c>
       <c r="D153" s="5">
         <v>1.8286639916471392</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>360.01820464000002</v>
       </c>
       <c r="C154" s="5">
         <v>1.7521735800000329</v>
       </c>
       <c r="D154" s="5">
         <v>6.0293138796132517</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>359.36700897999998</v>
       </c>
       <c r="C155" s="5">
         <v>-0.6511956600000417</v>
       </c>
       <c r="D155" s="5">
         <v>-2.1490788528733096</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>357.65097154</v>
       </c>
       <c r="C156" s="5">
         <v>-1.7160374399999796</v>
       </c>
       <c r="D156" s="5">
         <v>-5.5820755306439267</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>359.53094512000001</v>
       </c>
       <c r="C157" s="5">
         <v>1.8799735800000121</v>
       </c>
       <c r="D157" s="5">
         <v>6.4933299957220525</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>360.87319635</v>
       </c>
       <c r="C158" s="5">
         <v>1.342251229999988</v>
       </c>
       <c r="D158" s="5">
         <v>4.5731519982180613</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>360.97344828000001</v>
       </c>
       <c r="C159" s="5">
         <v>0.10025193000001309</v>
       </c>
       <c r="D159" s="5">
         <v>0.33387433572948932</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>362.46191619000001</v>
       </c>
       <c r="C160" s="5">
         <v>1.4884679099999971</v>
       </c>
       <c r="D160" s="5">
         <v>5.0619571233790683</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>362.11172469000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.35019149999999399</v>
       </c>
       <c r="D161" s="5">
         <v>-1.1532355163761276</v>
       </c>
       <c r="E161" s="5">
         <v>1.9032060520802307</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>361.39436805999998</v>
       </c>
       <c r="C162" s="5">
         <v>-0.71735663000004024</v>
       </c>
       <c r="D162" s="5">
         <v>-2.3515126237796946</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>360.13068985000001</v>
       </c>
       <c r="C163" s="5">
         <v>-1.2636782099999664</v>
       </c>
       <c r="D163" s="5">
         <v>-4.1162453356770374</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>360.24230825000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.11161839999999756</v>
       </c>
       <c r="D164" s="5">
         <v>0.37256097812985445</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>358.22272409999999</v>
+        <v>358.22272411</v>
       </c>
       <c r="C165" s="5">
-        <v>-2.0195841500000142</v>
+        <v>-2.0195841400000063</v>
       </c>
       <c r="D165" s="5">
-        <v>-6.5238137199653323</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-6.5238136886519804</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>358.29461049000003</v>
       </c>
       <c r="C166" s="5">
-        <v>7.1886390000031497E-2</v>
+        <v>7.1886380000023564E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.24107611341985802</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>0.24107607984034107</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>358.60773429</v>
       </c>
       <c r="C167" s="5">
         <v>0.3131237999999712</v>
       </c>
       <c r="D167" s="5">
         <v>1.0537694280780885</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>357.82400059000003</v>
       </c>
       <c r="C168" s="5">
         <v>-0.78373369999997067</v>
       </c>
       <c r="D168" s="5">
         <v>-2.5912927773648065</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>358.51709253000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.69309193999998797</v>
       </c>
       <c r="D169" s="5">
         <v>2.3492785350595069</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>357.90206004999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.61503248000002486</v>
       </c>
       <c r="D170" s="5">
         <v>-2.0392754376283961</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>357.00493211999998</v>
       </c>
       <c r="C171" s="5">
         <v>-0.89712793000001056</v>
       </c>
       <c r="D171" s="5">
         <v>-2.9668311043189233</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>356.71712194000003</v>
       </c>
       <c r="C172" s="5">
         <v>-0.28781017999995129</v>
       </c>
       <c r="D172" s="5">
         <v>-0.96313780615465694</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>358.08358139000001</v>
       </c>
       <c r="C173" s="5">
         <v>1.3664594499999794</v>
       </c>
       <c r="D173" s="5">
         <v>4.6948784917060893</v>
       </c>
       <c r="E173" s="5">
         <v>-1.1124034449446429</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>359.54125396000001</v>
       </c>
       <c r="C174" s="5">
         <v>1.4576725699999997</v>
       </c>
       <c r="D174" s="5">
         <v>4.9957797848039665</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>359.77261694999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.23136298999997962</v>
       </c>
       <c r="D175" s="5">
         <v>0.77493280606186765</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>360.35666502999999</v>
+        <v>360.35666504</v>
       </c>
       <c r="C176" s="5">
-        <v>0.5840480800000023</v>
+        <v>0.58404809000001023</v>
       </c>
       <c r="D176" s="5">
-        <v>1.9655452473687163</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.9655452813235774</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>359.71244854999998</v>
+        <v>359.71244855999998</v>
       </c>
       <c r="C177" s="5">
         <v>-0.64421648000001142</v>
       </c>
       <c r="D177" s="5">
-        <v>-2.1242948682705487</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-2.1242948682121621</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>357.81625611999999</v>
+        <v>357.81625613</v>
       </c>
       <c r="C178" s="5">
         <v>-1.8961924299999851</v>
       </c>
       <c r="D178" s="5">
-        <v>-6.1454794233672843</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-6.145479423201361</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>357.05748299999999</v>
+        <v>357.05748301</v>
       </c>
       <c r="C179" s="5">
         <v>-0.75877312000000074</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.515209543958008</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-2.515209543888508</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>357.13820836999997</v>
       </c>
       <c r="C180" s="5">
-        <v>8.0725369999981922E-2</v>
+        <v>8.0725359999973989E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>0.27163970714307872</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>0.27163967344359108</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>355.94857411999999</v>
+        <v>355.94857409999997</v>
       </c>
       <c r="C181" s="5">
-        <v>-1.1896342499999832</v>
+        <v>-1.1896342699999991</v>
       </c>
       <c r="D181" s="5">
-        <v>-3.924798617929548</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-3.9247986827088743</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>354.40817191000002</v>
+        <v>354.40817190000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.5404022099999679</v>
+        <v>-1.54040219999996</v>
       </c>
       <c r="D182" s="5">
-        <v>-5.0712775083823658</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-5.0712774765184765</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>353.88318441000001</v>
+        <v>353.8831844</v>
       </c>
       <c r="C183" s="5">
         <v>-0.52498750000000882</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.7631581324965229</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-1.7631581325458057</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>351.44270587</v>
       </c>
       <c r="C184" s="5">
-        <v>-2.4404785400000151</v>
+        <v>-2.4404785300000071</v>
       </c>
       <c r="D184" s="5">
-        <v>-7.9687566896872735</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-7.9687566584799807</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>351.35634377000002</v>
       </c>
       <c r="C185" s="5">
         <v>-8.6362099999973907E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-0.29448489313191883</v>
       </c>
       <c r="E185" s="5">
         <v>-1.8786780432340278</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>351.42102036</v>
+        <v>351.42102034999999</v>
       </c>
       <c r="C186" s="5">
-        <v>6.4676589999976386E-2</v>
+        <v>6.4676579999968453E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>0.22111606547601248</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>0.22111603125332113</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>350.57921393999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.84180642000001171</v>
+        <v>-0.84180641000000378</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.8369519460060277</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-2.8369519128276788</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>351.37738730000001</v>
+        <v>351.37738732999998</v>
       </c>
       <c r="C188" s="5">
-        <v>0.79817336000002115</v>
+        <v>0.7981733899999881</v>
       </c>
       <c r="D188" s="5">
-        <v>2.766545066599102</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.7665451718871914</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>351.71094076000003</v>
+        <v>351.71094077999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.33355346000001873</v>
+        <v>0.3335534500000108</v>
       </c>
       <c r="D189" s="5">
-        <v>1.1450952038404294</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>1.1450951692325129</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>351.36760752999999</v>
+        <v>351.36760753999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.34333323000004157</v>
+        <v>-0.34333323999999266</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.1651472473706015</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-1.1651472810588204</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>351.11900121999997</v>
+        <v>351.11900126</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.24860631000001376</v>
+        <v>-0.24860627999998997</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.84575062704209669</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-0.84575052535579287</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>352.35481792000002</v>
       </c>
       <c r="C192" s="5">
-        <v>1.2358167000000435</v>
+        <v>1.2358166600000118</v>
       </c>
       <c r="D192" s="5">
-        <v>4.3063097568190045</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>4.3063096142261115</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>351.33688467000002</v>
+        <v>351.33688461000003</v>
       </c>
       <c r="C193" s="5">
-        <v>-1.0179332499999987</v>
+        <v>-1.0179333099999894</v>
       </c>
       <c r="D193" s="5">
-        <v>-3.4121759421340547</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-3.4121761400729533</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>351.33214151999999</v>
+        <v>351.33214147000001</v>
       </c>
       <c r="C194" s="5">
-        <v>-4.7431500000243432E-3</v>
+        <v>-4.7431400000164103E-3</v>
       </c>
       <c r="D194" s="5">
-        <v>-1.6199145730599884E-2</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-1.6199111583126147E-2</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>349.54824052999999</v>
+        <v>349.54824055</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.7839009900000065</v>
+        <v>-1.7839009200000078</v>
       </c>
       <c r="D195" s="5">
-        <v>-5.925731479757868</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-5.9257312545078156</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>349.38458358999998</v>
+        <v>349.38458360999999</v>
       </c>
       <c r="C196" s="5">
         <v>-0.16365694000000985</v>
       </c>
       <c r="D196" s="5">
-        <v>-0.560390180512782</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-0.56039018048070766</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>349.82304743999998</v>
+        <v>349.82304742999997</v>
       </c>
       <c r="C197" s="5">
-        <v>0.4384638500000051</v>
+        <v>0.4384638199999813</v>
       </c>
       <c r="D197" s="5">
-        <v>1.5163907100437912</v>
+        <v>1.5163906054865173</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.43639352389315267</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>-0.4363935267392649</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>349.18918286000002</v>
+        <v>349.18918281999998</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.63386457999996537</v>
+        <v>-0.63386460999998917</v>
       </c>
       <c r="D198" s="5">
-        <v>-2.1528105796614794</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-2.15281068059896</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>348.81147088</v>
+        <v>348.81147083000002</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.37771198000001505</v>
+        <v>-0.37771198999996614</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.2903250465277516</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-1.290325080633159</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>349.35951294</v>
+        <v>349.35951296000002</v>
       </c>
       <c r="C200" s="5">
-        <v>0.54804206000000022</v>
+        <v>0.54804212999999891</v>
       </c>
       <c r="D200" s="5">
-        <v>1.9017820211785663</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>1.9017822664663564</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>350.64721252999999</v>
+        <v>350.64721261</v>
       </c>
       <c r="C201" s="5">
-        <v>1.2876995899999883</v>
+        <v>1.2876996499999791</v>
       </c>
       <c r="D201" s="5">
-        <v>4.5138409418396419</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>4.5138411561790992</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>350.92214904000002</v>
+        <v>350.92214908</v>
       </c>
       <c r="C202" s="5">
-        <v>0.27493651000003183</v>
+        <v>0.2749364700000001</v>
       </c>
       <c r="D202" s="5">
-        <v>0.94496778348662769</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>0.94496764519500509</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>351.07629066999999</v>
+        <v>351.07629076000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.15414162999996961</v>
+        <v>0.15414168000000927</v>
       </c>
       <c r="D203" s="5">
-        <v>0.52837209917955263</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>0.52837227092539241</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>349.52018528999997</v>
+        <v>349.52018530999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.5561053800000195</v>
+        <v>-1.5561054500000182</v>
       </c>
       <c r="D204" s="5">
-        <v>-5.1910952306723495</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-5.1910954572275125</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>349.85932908000001</v>
+        <v>349.85932896000003</v>
       </c>
       <c r="C205" s="5">
-        <v>0.33914379000003692</v>
+        <v>0.33914365000003954</v>
       </c>
       <c r="D205" s="5">
-        <v>1.1706090327395779</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>1.1706085468580429</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>351.40068709000002</v>
+        <v>351.40068695999997</v>
       </c>
       <c r="C206" s="5">
-        <v>1.5413580100000104</v>
+        <v>1.5413579999999456</v>
       </c>
       <c r="D206" s="5">
-        <v>5.4167853445829639</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>5.416785310487171</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>352.20601848000001</v>
+        <v>352.20601852999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.8053313899999921</v>
+        <v>0.8053315700000212</v>
       </c>
       <c r="D207" s="5">
-        <v>2.7850611999644226</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.7850618313653097</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>352.91647946000001</v>
+        <v>352.91647957999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.71046097999999347</v>
+        <v>0.71046104999999216</v>
       </c>
       <c r="D208" s="5">
-        <v>2.4476460819140566</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>2.4476463254052616</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>353.31576740000003</v>
+        <v>353.31576734999999</v>
       </c>
       <c r="C209" s="5">
-        <v>0.39928794000002199</v>
+        <v>0.39928777000000082</v>
       </c>
       <c r="D209" s="5">
-        <v>1.3661543024025669</v>
+        <v>1.3661537166600013</v>
       </c>
       <c r="E209" s="5">
-        <v>0.99842477091196535</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>0.99842475950613352</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>353.31468437000001</v>
+        <v>353.31468423000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.0830300000179705E-3</v>
+        <v>-1.0831199999756791E-3</v>
       </c>
       <c r="D210" s="5">
-        <v>-3.6783359508851809E-3</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-3.6786416166001423E-3</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>354.87018735999999</v>
+        <v>354.87018719999998</v>
       </c>
       <c r="C211" s="5">
-        <v>1.5555029899999795</v>
+        <v>1.5555029699999636</v>
       </c>
       <c r="D211" s="5">
-        <v>5.4129423000162546</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>5.4129422309220354</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>355.08592994000003</v>
+        <v>355.08592994999998</v>
       </c>
       <c r="C212" s="5">
-        <v>0.21574258000003965</v>
+        <v>0.21574275000000398</v>
       </c>
       <c r="D212" s="5">
-        <v>0.73198177678022169</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>0.73198235582527804</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>355.48376458000001</v>
+        <v>355.48376479000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.39783463999998503</v>
+        <v>0.39783484000003</v>
       </c>
       <c r="D213" s="5">
-        <v>1.3527835346469841</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.3527842188783445</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>356.94476496999999</v>
+        <v>356.94476519</v>
       </c>
       <c r="C214" s="5">
-        <v>1.4610003899999811</v>
+        <v>1.461000399999989</v>
       </c>
       <c r="D214" s="5">
-        <v>5.0448956808749612</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>5.0448957131416838</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>358.12125427000001</v>
+        <v>358.12125451999998</v>
       </c>
       <c r="C215" s="5">
-        <v>1.1764893000000143</v>
+        <v>1.1764893299999812</v>
       </c>
       <c r="D215" s="5">
-        <v>4.02769123143083</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.0276913334765352</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>358.39533520999998</v>
+        <v>358.39533519000003</v>
       </c>
       <c r="C216" s="5">
-        <v>0.27408093999997618</v>
+        <v>0.27408067000004621</v>
       </c>
       <c r="D216" s="5">
-        <v>0.92227169873702053</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>0.92227078572344467</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>359.72999369000001</v>
+        <v>359.72999334000002</v>
       </c>
       <c r="C217" s="5">
-        <v>1.3346584800000301</v>
+        <v>1.3346581499999957</v>
       </c>
       <c r="D217" s="5">
-        <v>4.5614556805106954</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>4.5614545297310904</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>360.29599351000002</v>
+        <v>360.29599308000002</v>
       </c>
       <c r="C218" s="5">
-        <v>0.56599982000000182</v>
+        <v>0.5659997399999952</v>
       </c>
       <c r="D218" s="5">
-        <v>1.9045070730769442</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.9045068034238222</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>361.84285007</v>
+        <v>361.84284991999999</v>
       </c>
       <c r="C219" s="5">
-        <v>1.5468565599999806</v>
+        <v>1.5468568399999754</v>
       </c>
       <c r="D219" s="5">
-        <v>5.2753641467724099</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>5.275365130783638</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>362.63158565999998</v>
+        <v>362.63158589</v>
       </c>
       <c r="C220" s="5">
-        <v>0.7887355899999875</v>
+        <v>0.78873597000000473</v>
       </c>
       <c r="D220" s="5">
-        <v>2.6473169540809582</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>2.647318245955721</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>362.97543790999998</v>
+        <v>362.97543822</v>
       </c>
       <c r="C221" s="5">
-        <v>0.34385224999999764</v>
+        <v>0.34385233000000426</v>
       </c>
       <c r="D221" s="5">
-        <v>1.1438093985284503</v>
+        <v>1.1438096653048735</v>
       </c>
       <c r="E221" s="5">
-        <v>2.7340049330614624</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.7340050353402479</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>363.93521020999998</v>
+        <v>363.93521068000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.95977229999999736</v>
+        <v>0.9597724600000106</v>
       </c>
       <c r="D222" s="5">
-        <v>3.2195699722311177</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.2195705139932196</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>364.40424788000001</v>
+        <v>364.40424696999997</v>
       </c>
       <c r="C223" s="5">
-        <v>0.46903767000003427</v>
+        <v>0.46903628999996272</v>
       </c>
       <c r="D223" s="5">
-        <v>1.5575630828487563</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>1.5575584656371655</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>363.29454270000002</v>
+        <v>363.29454328000003</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.1097051799999917</v>
+        <v>-1.1097036899999466</v>
       </c>
       <c r="D224" s="5">
-        <v>-3.593721647988779</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-3.5937169120563328</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>365.18939329</v>
+        <v>365.18939390000003</v>
       </c>
       <c r="C225" s="5">
-        <v>1.8948505899999759</v>
+        <v>1.8948506199999997</v>
       </c>
       <c r="D225" s="5">
-        <v>6.4415950101749608</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>6.441595104523401</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>365.48885971999999</v>
+        <v>365.48885983000002</v>
       </c>
       <c r="C226" s="5">
-        <v>0.2994664299999954</v>
+        <v>0.29946592999999666</v>
       </c>
       <c r="D226" s="5">
-        <v>0.98848688827575248</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.98848522875287781</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>365.23820698999998</v>
+        <v>365.23820669999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.25065273000001298</v>
+        <v>-0.25065313000004608</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.81986449381381554</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.81986579700412676</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>367.29685052000002</v>
+        <v>367.29684996999998</v>
       </c>
       <c r="C228" s="5">
-        <v>2.0586435300000403</v>
+        <v>2.0586432700000046</v>
       </c>
       <c r="D228" s="5">
-        <v>6.9773973041124426</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>6.9773964011065281</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>368.50531267999997</v>
+        <v>368.50531224000002</v>
       </c>
       <c r="C229" s="5">
-        <v>1.2084621599999537</v>
+        <v>1.2084622700000409</v>
       </c>
       <c r="D229" s="5">
-        <v>4.0204164083281979</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>4.0204167870631968</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>365.51473730999999</v>
+        <v>365.51473496</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.9905753699999877</v>
+        <v>-2.990577280000025</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.3153743357489169</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-9.3153800328582452</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>368.48758041000002</v>
+        <v>368.48758113000002</v>
       </c>
       <c r="C231" s="5">
-        <v>2.9728431000000342</v>
+        <v>2.9728461700000253</v>
       </c>
       <c r="D231" s="5">
-        <v>10.208617190979874</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>10.208628277820386</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>368.25795864000003</v>
+        <v>368.25796005000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.22962176999999429</v>
+        <v>-0.22962108000001535</v>
       </c>
       <c r="D232" s="5">
-        <v>-0.74521833723358855</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-0.74521610411418804</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>367.67727533999999</v>
+        <v>367.67727669999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.58068330000003243</v>
+        <v>-0.58068335000001525</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.8758816931976785</v>
+        <v>-1.8758818462027538</v>
       </c>
       <c r="E233" s="5">
-        <v>1.2953596687073521</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>1.2953599568767959</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>367.12457516000001</v>
+        <v>367.12457619000003</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.55270017999998799</v>
+        <v>-0.55270050999996556</v>
       </c>
       <c r="D234" s="5">
-        <v>-1.7890257638629059</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-1.7890268166556145</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>367.17806440999999</v>
+        <v>367.17806308000002</v>
       </c>
       <c r="C235" s="5">
-        <v>5.3489249999984168E-2</v>
+        <v>5.3486889999987852E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>0.17497755502500212</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>0.17496982815912165</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>365.32579436999998</v>
+        <v>365.32579587999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.8522700400000076</v>
+        <v>-1.8522672000000284</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.8883667763567349</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-5.8883580177430561</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>364.14719845000002</v>
+        <v>364.14719954999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.1785959199999638</v>
+        <v>-1.1785963300000049</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.8034206341010623</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-3.803421918372385</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>364.08827358999997</v>
+        <v>364.08827387999997</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.8924860000047374E-2</v>
+        <v>-5.8925670000007813E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.19400653173357041</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-0.19400919565077945</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>363.82345859999998</v>
+        <v>363.8234574</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.26481498999999076</v>
+        <v>-0.26481647999997904</v>
       </c>
       <c r="D239" s="5">
-        <v>-0.86932170877768167</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-0.86932657983673778</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>364.18846323999998</v>
+        <v>364.18846074999999</v>
       </c>
       <c r="C240" s="5">
-        <v>0.36500463999999511</v>
+        <v>0.36500334999999495</v>
       </c>
       <c r="D240" s="5">
-        <v>1.2105610837373604</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>1.2105567857504163</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>363.16553188</v>
+        <v>363.16552949999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.0229313599999728</v>
+        <v>-1.0229312499999992</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.3189708662061279</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.3189705371418299</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>361.90663074000003</v>
+        <v>361.90662562</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.2589011399999777</v>
+        <v>-1.2589038799999912</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.0813608826272603</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-4.0813696232820611</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>361.77392894000002</v>
+        <v>361.77393065000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.13270180000000664</v>
+        <v>-0.13269496999998864</v>
       </c>
       <c r="D243" s="5">
-        <v>-0.43912267364294433</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-0.43910012429136946</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>363.14683073999998</v>
+        <v>363.14683344000002</v>
       </c>
       <c r="C244" s="5">
-        <v>1.3729017999999655</v>
+        <v>1.3729027900000119</v>
       </c>
       <c r="D244" s="5">
-        <v>4.6501614762842536</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>4.6501648773732862</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>362.53884054999997</v>
+        <v>362.53884221999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.60799019000000953</v>
+        <v>-0.60799122000003081</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.9906750919287952</v>
+        <v>-1.9906784186860205</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.3975394006193076</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.397539311136875</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>362.54649455999999</v>
+        <v>362.54650186999999</v>
       </c>
       <c r="C246" s="5">
-        <v>7.6540100000102029E-3</v>
+        <v>7.6596499999936896E-3</v>
       </c>
       <c r="D246" s="5">
-        <v>2.5337639898848074E-2</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>2.5356312464075437E-2</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>362.05690355000002</v>
+        <v>362.05690113999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.48959100999996963</v>
+        <v>-0.48960073000000648</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.6085252013918749</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-1.6085568669236716</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>362.51576212999998</v>
+        <v>362.51576542999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.45885857999996915</v>
+        <v>0.45886429000000817</v>
       </c>
       <c r="D248" s="5">
-        <v>1.5314850424294812</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>1.5315042434137283</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>362.51450360000001</v>
+        <v>362.51450666</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.2585299999727795E-3</v>
+        <v>-1.2587699999926372E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-4.16590758651747E-3</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-4.1667019665792004E-3</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>363.48439360999998</v>
+        <v>363.48439669999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.96989000999997188</v>
+        <v>0.96989003999999568</v>
       </c>
       <c r="D250" s="5">
-        <v>3.2582088658371644</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>3.2582089401970826</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>363.23245981999997</v>
+        <v>363.23246035</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.25193379000000959</v>
+        <v>-0.25193634999999404</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.82856578746784981</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-0.82857416776945803</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>363.30455264</v>
+        <v>363.30454185000002</v>
       </c>
       <c r="C252" s="5">
-        <v>7.2092820000023039E-2</v>
+        <v>7.2081500000024334E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>0.23843101410794265</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>0.23839353449861544</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>363.94438983999999</v>
+        <v>363.94437862000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.63983719999998812</v>
+        <v>0.63983676999998806</v>
       </c>
       <c r="D253" s="5">
-        <v>2.1339829437605928</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.1339815596997047</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>364.44251982999998</v>
+        <v>364.44249983999998</v>
       </c>
       <c r="C254" s="5">
-        <v>0.49812998999999536</v>
+        <v>0.49812121999997316</v>
       </c>
       <c r="D254" s="5">
-        <v>1.6548582940352219</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.6548289905852887</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>364.91831595999997</v>
+        <v>364.91833508000002</v>
       </c>
       <c r="C255" s="5">
-        <v>0.47579612999999199</v>
+        <v>0.47583524000003763</v>
       </c>
       <c r="D255" s="5">
-        <v>1.577952522670989</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>1.578083248932205</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>364.35280707999999</v>
+        <v>364.35280213999999</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.56550887999998167</v>
+        <v>-0.56553294000002552</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.8438549556919925</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-1.8439326406433643</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>365.74375223999999</v>
+        <v>365.74376143000001</v>
       </c>
       <c r="C257" s="5">
-        <v>1.3909451600000011</v>
+        <v>1.3909592900000121</v>
       </c>
       <c r="D257" s="5">
-        <v>4.6785155988491534</v>
+        <v>4.6785641929329547</v>
       </c>
       <c r="E257" s="5">
-        <v>0.8840188502666102</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>0.88402092045496428</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>365.33417294999998</v>
+        <v>365.33418683999997</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.40957929000001059</v>
+        <v>-0.40957459000003382</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.3355777195907637</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-1.3355624545023592</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>365.68589122999998</v>
+        <v>365.68588946</v>
       </c>
       <c r="C259" s="5">
-        <v>0.35171828000000005</v>
+        <v>0.35170262000002595</v>
       </c>
       <c r="D259" s="5">
-        <v>1.1614132477772321</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.1613612182043154</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>367.61346852000003</v>
+        <v>367.61347546000002</v>
       </c>
       <c r="C260" s="5">
-        <v>1.9275772900000447</v>
+        <v>1.9275860000000193</v>
       </c>
       <c r="D260" s="5">
-        <v>6.5119943326101604</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>6.5120246485833588</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>368.99995646000002</v>
+        <v>368.99996569000001</v>
       </c>
       <c r="C261" s="5">
-        <v>1.386487939999995</v>
+        <v>1.3864902299999926</v>
       </c>
       <c r="D261" s="5">
-        <v>4.6209849080344645</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>4.6209926102671162</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>369.22989337000001</v>
+        <v>369.22990291999997</v>
       </c>
       <c r="C262" s="5">
-        <v>0.22993690999999217</v>
+        <v>0.2299372299999618</v>
       </c>
       <c r="D262" s="5">
-        <v>0.75033049223802717</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>0.75033152121106728</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>370.20812534999999</v>
+        <v>370.20813027999998</v>
       </c>
       <c r="C263" s="5">
-        <v>0.97823197999997547</v>
+        <v>0.97822736000000532</v>
       </c>
       <c r="D263" s="5">
-        <v>3.226000026933451</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>3.225984483810862</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>371.36238616999998</v>
+        <v>371.36236953000002</v>
       </c>
       <c r="C264" s="5">
-        <v>1.1542608199999904</v>
+        <v>1.154239250000046</v>
       </c>
       <c r="D264" s="5">
-        <v>3.8062748918576528</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>3.8062024872317135</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>372.01410212000002</v>
+        <v>372.01408558000003</v>
       </c>
       <c r="C265" s="5">
-        <v>0.6517159500000389</v>
+        <v>0.65171605000000454</v>
       </c>
       <c r="D265" s="5">
-        <v>2.1263650745033003</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>2.1263655001302784</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>374.66387522999997</v>
+        <v>374.66379323000001</v>
       </c>
       <c r="C266" s="5">
-        <v>2.6497731099999555</v>
+        <v>2.6497076499999821</v>
       </c>
       <c r="D266" s="5">
-        <v>8.8902540979766798</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>8.890026209838453</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>373.46878278000003</v>
+        <v>373.46882578999998</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.1950924499999473</v>
+        <v>-1.1949674400000276</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.761282991923065</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-3.7608972358465942</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>374.51445876000002</v>
+        <v>374.51445224000003</v>
       </c>
       <c r="C268" s="5">
-        <v>1.0456759799999986</v>
+        <v>1.045626450000043</v>
       </c>
       <c r="D268" s="5">
-        <v>3.4121086878277973</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.4119441723952315</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>375.38162447000002</v>
+        <v>375.38164771999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.86716570999999476</v>
+        <v>0.86719547999996394</v>
       </c>
       <c r="D269" s="5">
-        <v>2.8141867018109945</v>
+        <v>2.8142845968065933</v>
       </c>
       <c r="E269" s="5">
-        <v>2.6351433677192837</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.6351471457277675</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>378.30178989000001</v>
+        <v>378.30181489</v>
       </c>
       <c r="C270" s="5">
-        <v>2.9201654199999894</v>
+        <v>2.9201671700000134</v>
       </c>
       <c r="D270" s="5">
-        <v>9.7449741542186672</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>9.7449796166685143</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>378.23570728999999</v>
+        <v>378.23570974</v>
       </c>
       <c r="C271" s="5">
-        <v>-6.6082600000015645E-2</v>
+        <v>-6.6105149999998503E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-0.20941740074342796</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-0.20948877975655034</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>379.64487881999997</v>
+        <v>379.64489787999997</v>
       </c>
       <c r="C272" s="5">
-        <v>1.4091715299999805</v>
+        <v>1.4091881399999693</v>
       </c>
       <c r="D272" s="5">
-        <v>4.5635306749192583</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.563585542390669</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>382.64994832000002</v>
+        <v>382.64997676000002</v>
       </c>
       <c r="C273" s="5">
-        <v>3.0050695000000474</v>
+        <v>3.0050788800000419</v>
       </c>
       <c r="D273" s="5">
-        <v>9.9231986782194248</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>9.9232304930630946</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>383.76743309</v>
+        <v>383.76742658000001</v>
       </c>
       <c r="C274" s="5">
-        <v>1.1174847699999759</v>
+        <v>1.1174498199999903</v>
       </c>
       <c r="D274" s="5">
-        <v>3.5613013573299046</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.561187911536523</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>386.00395200999998</v>
+        <v>386.00397733</v>
       </c>
       <c r="C275" s="5">
-        <v>2.2365189199999804</v>
+        <v>2.2365507499999921</v>
       </c>
       <c r="D275" s="5">
-        <v>7.2219264976587594</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>7.2220327227914494</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>386.88505293999998</v>
+        <v>386.88504095000002</v>
       </c>
       <c r="C276" s="5">
-        <v>0.88110093000000234</v>
+        <v>0.88106362000002036</v>
       </c>
       <c r="D276" s="5">
-        <v>2.7737972150204682</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>2.7736780966014507</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>388.52098171</v>
+        <v>388.52097006999998</v>
       </c>
       <c r="C277" s="5">
-        <v>1.6359287700000209</v>
+        <v>1.6359291199999575</v>
       </c>
       <c r="D277" s="5">
-        <v>5.193840991898635</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>5.1938422937925832</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>389.73260880999999</v>
+        <v>389.73237025999998</v>
       </c>
       <c r="C278" s="5">
-        <v>1.211627099999987</v>
+        <v>1.2114001900000062</v>
       </c>
       <c r="D278" s="5">
-        <v>3.8071352376987777</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>3.8064100933217659</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>390.97290435999997</v>
+        <v>390.97300691999999</v>
       </c>
       <c r="C279" s="5">
-        <v>1.2402955499999848</v>
+        <v>1.2406366600000069</v>
       </c>
       <c r="D279" s="5">
-        <v>3.8864702562411146</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>3.8875603299509898</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>392.04182659999998</v>
+        <v>392.04183904000001</v>
       </c>
       <c r="C280" s="5">
-        <v>1.0689222400000062</v>
+        <v>1.0688321200000246</v>
       </c>
       <c r="D280" s="5">
-        <v>3.3305930951758489</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>3.3303071732569078</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>393.87469024000001</v>
+        <v>393.87473829999999</v>
       </c>
       <c r="C281" s="5">
-        <v>1.8328636400000278</v>
+        <v>1.8328992599999765</v>
       </c>
       <c r="D281" s="5">
-        <v>5.7567382213850937</v>
+        <v>5.7568528031888277</v>
       </c>
       <c r="E281" s="5">
-        <v>4.9264707072729674</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.9264770114158862</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>394.07178617</v>
+        <v>394.0718205</v>
       </c>
       <c r="C282" s="5">
-        <v>0.19709592999998904</v>
+        <v>0.1970822000000112</v>
       </c>
       <c r="D282" s="5">
-        <v>0.60213857146689254</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.6020964364127579</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>396.52898772999998</v>
+        <v>396.52899987000001</v>
       </c>
       <c r="C283" s="5">
-        <v>2.4572015599999872</v>
+        <v>2.4571793700000057</v>
       </c>
       <c r="D283" s="5">
-        <v>7.7445192146580855</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>7.7444461633357387</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>397.49221488000001</v>
+        <v>397.49224269000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.9632271500000229</v>
+        <v>0.96324282000000494</v>
       </c>
       <c r="D284" s="5">
-        <v>2.9542382994834249</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.9542869119709936</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>397.33249247999998</v>
+        <v>397.33253305</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.15972240000002103</v>
+        <v>-0.15970964000001686</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.48112604086499866</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-0.4810876556912036</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>398.21922408</v>
+        <v>398.21919623999997</v>
       </c>
       <c r="C286" s="5">
-        <v>0.88673160000001872</v>
+        <v>0.88666318999997884</v>
       </c>
       <c r="D286" s="5">
-        <v>2.7111714357892946</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.7109594190016351</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>400.35850584999997</v>
+        <v>400.35854367000002</v>
       </c>
       <c r="C287" s="5">
-        <v>2.1392817699999682</v>
+        <v>2.1393474300000435</v>
       </c>
       <c r="D287" s="5">
-        <v>6.6404712528109533</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>6.640681603360532</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>402.26054620000002</v>
+        <v>402.26053664</v>
       </c>
       <c r="C288" s="5">
-        <v>1.9020403500000498</v>
+        <v>1.9019929699999807</v>
       </c>
       <c r="D288" s="5">
-        <v>5.8523612333236885</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>5.8522110530367044</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>402.45321544000001</v>
+        <v>402.45321296999998</v>
       </c>
       <c r="C289" s="5">
-        <v>0.19266923999998653</v>
+        <v>0.19267632999998341</v>
       </c>
       <c r="D289" s="5">
-        <v>0.57627606113301866</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>0.57629733703943309</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>403.23117716000002</v>
+        <v>403.23074566000003</v>
       </c>
       <c r="C290" s="5">
-        <v>0.77796172000000752</v>
+        <v>0.77753269000004366</v>
       </c>
       <c r="D290" s="5">
-        <v>2.3444802810334009</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.3431735931720876</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>402.50962482</v>
+        <v>402.50980332</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.72155234000001656</v>
+        <v>-0.72094234000002189</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.1263032140897087</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-2.1245255290968212</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>405.18977596000002</v>
+        <v>405.18986243000001</v>
       </c>
       <c r="C292" s="5">
-        <v>2.6801511400000209</v>
+        <v>2.680059110000002</v>
       </c>
       <c r="D292" s="5">
-        <v>8.2895389020740229</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>8.28923994356321</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>405.00304180000001</v>
+        <v>405.00314541</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.18673416000001453</v>
+        <v>-0.18671702000000323</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.55162764939945541</v>
+        <v>-0.55157702731514213</v>
       </c>
       <c r="E293" s="5">
-        <v>2.8253533003654407</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.8253670590886903</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>407.76609483999999</v>
+        <v>407.76616425999998</v>
       </c>
       <c r="C294" s="5">
-        <v>2.7630530399999884</v>
+        <v>2.7630188499999804</v>
       </c>
       <c r="D294" s="5">
-        <v>8.5010456423481493</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>8.5009342154406919</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>408.76335784000003</v>
+        <v>408.76338293999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.99726300000003221</v>
+        <v>0.99721868000000313</v>
       </c>
       <c r="D295" s="5">
-        <v>2.974609315282617</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.9744748223841766</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>409.45487581999998</v>
+        <v>409.45488</v>
       </c>
       <c r="C296" s="5">
-        <v>0.69151797999995779</v>
+        <v>0.69149706000001743</v>
       </c>
       <c r="D296" s="5">
-        <v>2.0490740224341053</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.0490113283712974</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>411.51107953000002</v>
+        <v>411.51107157000001</v>
       </c>
       <c r="C297" s="5">
-        <v>2.0562037100000339</v>
+        <v>2.05619157000001</v>
       </c>
       <c r="D297" s="5">
-        <v>6.1954297534815073</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>6.1953920939912699</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>413.38054297000002</v>
+        <v>413.38042622</v>
       </c>
       <c r="C298" s="5">
-        <v>1.8694634400000041</v>
+        <v>1.8693546499999911</v>
       </c>
       <c r="D298" s="5">
-        <v>5.589804184386149</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>5.5894708369086166</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>413.93400258000003</v>
+        <v>413.93400097</v>
       </c>
       <c r="C299" s="5">
-        <v>0.55345961000000443</v>
+        <v>0.55357474999999567</v>
       </c>
       <c r="D299" s="5">
-        <v>1.6185185210536801</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.6188581769878585</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>414.86798377000002</v>
+        <v>414.86794547</v>
       </c>
       <c r="C300" s="5">
-        <v>0.93398118999999724</v>
+        <v>0.93394449999999551</v>
       </c>
       <c r="D300" s="5">
-        <v>2.7414789461061462</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.7413699222249566</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>415.30825113999998</v>
+        <v>415.30827319999997</v>
       </c>
       <c r="C301" s="5">
-        <v>0.44026736999995819</v>
+        <v>0.4403277299999786</v>
       </c>
       <c r="D301" s="5">
-        <v>1.2809266147226106</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>1.2811033732257782</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>413.66208560000001</v>
+        <v>413.66158426999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-1.64616553999997</v>
+        <v>-1.6466889299999821</v>
       </c>
       <c r="D302" s="5">
-        <v>-4.6541285656224396</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-4.6555759611823122</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>416.19932405999998</v>
+        <v>416.19969502999999</v>
       </c>
       <c r="C303" s="5">
-        <v>2.5372384599999691</v>
+        <v>2.538110759999995</v>
       </c>
       <c r="D303" s="5">
-        <v>7.6137683757480534</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>7.6164844859335279</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>417.28079559000003</v>
+        <v>417.28109565</v>
       </c>
       <c r="C304" s="5">
-        <v>1.0814715300000444</v>
+        <v>1.0814006200000108</v>
       </c>
       <c r="D304" s="5">
-        <v>3.163086309323293</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.1628730795414395</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>417.50858634000002</v>
+        <v>417.50885478999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.22779074999999693</v>
+        <v>0.2277591399999892</v>
       </c>
       <c r="D305" s="5">
-        <v>0.65704222267686241</v>
+        <v>0.6569502987280984</v>
       </c>
       <c r="E305" s="5">
-        <v>3.0877655842830753</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.0878054952733658</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>416.49724226000001</v>
+        <v>416.49735533</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.0113440800000149</v>
+        <v>-1.0114994599999818</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.8683817093646424</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-2.8688147237533546</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>416.58188122000001</v>
+        <v>416.58158878</v>
       </c>
       <c r="C307" s="5">
-        <v>8.4638960000006591E-2</v>
+        <v>8.4233449999999266E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>0.24413210612403979</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>0.24296108814563233</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>416.83794332000002</v>
+        <v>416.83769467000002</v>
       </c>
       <c r="C308" s="5">
-        <v>0.25606210000000829</v>
+        <v>0.25610589000001482</v>
       </c>
       <c r="D308" s="5">
-        <v>0.74010769691790212</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.7402352147785729</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>416.85610821</v>
+        <v>416.85580464999998</v>
       </c>
       <c r="C309" s="5">
-        <v>1.8164889999980005E-2</v>
+        <v>1.8109979999962889E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>5.2305922669271254E-2</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>5.2147802286284239E-2</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>417.58506684999998</v>
+        <v>417.58478539999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.72895863999997346</v>
+        <v>0.72898075000000517</v>
       </c>
       <c r="D310" s="5">
-        <v>2.1187475250396659</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>2.1188139658149696</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>420.85877541999997</v>
+        <v>420.85882916000003</v>
       </c>
       <c r="C311" s="5">
-        <v>3.2737085699999966</v>
+        <v>3.2740437600000405</v>
       </c>
       <c r="D311" s="5">
-        <v>9.8239680511591487</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>9.8250245881841956</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>425.13601767</v>
+        <v>425.13660243999999</v>
       </c>
       <c r="C312" s="5">
-        <v>4.2772422500000289</v>
+        <v>4.2777732799999626</v>
       </c>
       <c r="D312" s="5">
-        <v>12.901095275751695</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>12.902785820143347</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>424.23785557999997</v>
+        <v>424.23803866999998</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.898162090000028</v>
+        <v>-0.89856377000000975</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.5059245637472194</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-2.5070288702473853</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>421.34765642999997</v>
+        <v>421.34703022000002</v>
       </c>
       <c r="C314" s="5">
-        <v>-2.8901991500000008</v>
+        <v>-2.8910084499999584</v>
       </c>
       <c r="D314" s="5">
-        <v>-7.8757498657471059</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-7.8778699324638541</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>422.77424582999998</v>
+        <v>422.77474314</v>
       </c>
       <c r="C315" s="5">
-        <v>1.4265894000000117</v>
+        <v>1.4277129199999763</v>
       </c>
       <c r="D315" s="5">
-        <v>4.1394524078244288</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>4.142779728166146</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>421.37623767000002</v>
+        <v>421.37696990000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.3980081599999608</v>
+        <v>-1.3977732399999923</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.8967196771724555</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-3.8960722367938017</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>422.09140492</v>
+        <v>422.09154441999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.71516724999997905</v>
+        <v>0.71457451999998511</v>
       </c>
       <c r="D317" s="5">
-        <v>2.0557809434517793</v>
+        <v>2.0540575884238743</v>
       </c>
       <c r="E317" s="5">
-        <v>1.0976585224687918</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.0976269311234077</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>423.94749247999999</v>
+        <v>423.94741185999999</v>
       </c>
       <c r="C318" s="5">
-        <v>1.8560875599999918</v>
+        <v>1.8558674399999973</v>
       </c>
       <c r="D318" s="5">
-        <v>5.4063431349354651</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>5.4056845638642992</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>423.67064899000002</v>
+        <v>423.66986563</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.2768434899999761</v>
+        <v>-0.27754622999998446</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.78080805350446703</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-0.78278307525351254</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>422.55160998000002</v>
+        <v>422.55096104</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.1190390099999945</v>
+        <v>-1.1189045899999996</v>
       </c>
       <c r="D320" s="5">
-        <v>-3.1239120606235682</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-3.1235479389092435</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>421.93307934000001</v>
+        <v>421.93253343999999</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.61853064000001723</v>
+        <v>-0.61842760000001817</v>
       </c>
       <c r="D321" s="5">
-        <v>-1.7424857508627101</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-1.7422004597502538</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>425.32227339999997</v>
+        <v>425.32069945000001</v>
       </c>
       <c r="C322" s="5">
-        <v>3.3891940599999657</v>
+        <v>3.3881660100000204</v>
       </c>
       <c r="D322" s="5">
-        <v>10.07650110494318</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>10.073321959336834</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>422.46231556999999</v>
+        <v>422.46323846000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.8599578299999848</v>
+        <v>-2.8574609899999928</v>
       </c>
       <c r="D323" s="5">
-        <v>-7.7772257050840228</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-7.7707125257443943</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>423.48974419000001</v>
+        <v>423.49184006000002</v>
       </c>
       <c r="C324" s="5">
-        <v>1.0274286200000233</v>
+        <v>1.0286016000000018</v>
       </c>
       <c r="D324" s="5">
-        <v>2.9577554962702424</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>2.9611710558754334</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>423.06975113999999</v>
+        <v>423.07093487999998</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.41999305000001641</v>
+        <v>-0.42090518000003385</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.1836217240709157</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-1.1861724092288473</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>425.25479318999999</v>
+        <v>425.25459122000001</v>
       </c>
       <c r="C326" s="5">
-        <v>2.1850420499999927</v>
+        <v>2.1836563400000273</v>
       </c>
       <c r="D326" s="5">
-        <v>6.3767966928470754</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>6.3726188304523257</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>424.91992363000003</v>
+        <v>424.92025285</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.33486955999995871</v>
+        <v>-0.33433837000001176</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.94086568961571082</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-0.93938012443804952</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>424.56207275000003</v>
+        <v>424.56227746000002</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.35785088000000087</v>
+        <v>-0.35797538999997869</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.0059250618917881</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-1.0062726655149401</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>426.06828776999998</v>
+        <v>426.06742291</v>
       </c>
       <c r="C329" s="5">
-        <v>1.5062150199999564</v>
+        <v>1.5051454499999863</v>
       </c>
       <c r="D329" s="5">
-        <v>4.3412876855885685</v>
+        <v>4.3381424294367532</v>
       </c>
       <c r="E329" s="5">
-        <v>0.94218522425344453</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>0.94194696448215431</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>424.94261418999997</v>
+        <v>424.94166697999998</v>
       </c>
       <c r="C330" s="5">
-        <v>-1.1256735800000115</v>
+        <v>-1.1257559300000253</v>
       </c>
       <c r="D330" s="5">
-        <v>-3.124737414575085</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-3.1249689481970044</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>426.22117845000002</v>
+        <v>426.21953434</v>
       </c>
       <c r="C331" s="5">
-        <v>1.2785642600000529</v>
+        <v>1.2778673600000161</v>
       </c>
       <c r="D331" s="5">
-        <v>3.6709033272024127</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>3.668877553326344</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>427.79679978000001</v>
+        <v>427.79621241000001</v>
       </c>
       <c r="C332" s="5">
-        <v>1.5756213299999899</v>
+        <v>1.576678070000014</v>
       </c>
       <c r="D332" s="5">
-        <v>4.5273814393311351</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>4.5304977462346407</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>428.08856666999998</v>
+        <v>428.08816690999998</v>
       </c>
       <c r="C333" s="5">
-        <v>0.29176688999996259</v>
+        <v>0.29195449999997436</v>
       </c>
       <c r="D333" s="5">
-        <v>0.82150357902872617</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.82203493402219774</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>426.32796336000001</v>
+        <v>426.32475352</v>
       </c>
       <c r="C334" s="5">
-        <v>-1.7606033099999649</v>
+        <v>-1.7634133899999824</v>
       </c>
       <c r="D334" s="5">
-        <v>-4.8251312124637291</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-4.8326633296499111</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>426.33593783999999</v>
+        <v>426.33295827000001</v>
       </c>
       <c r="C335" s="5">
-        <v>7.9744799999730276E-3</v>
+        <v>8.2047500000044238E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>2.2448352815862549E-2</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.3096810928424638E-2</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>424.82495559</v>
+        <v>424.83965527999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.5109822499999837</v>
+        <v>-1.4933029900000179</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.1710050117694237</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-4.1231667776714058</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>425.56527992000002</v>
+        <v>425.56439325000002</v>
       </c>
       <c r="C337" s="5">
-        <v>0.74032433000002129</v>
+        <v>0.72473797000003515</v>
       </c>
       <c r="D337" s="5">
-        <v>2.1113489429370746</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>2.0664077795011115</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>427.67252545999997</v>
+        <v>427.67199871000003</v>
       </c>
       <c r="C338" s="5">
-        <v>2.1072455399999512</v>
+        <v>2.107605460000002</v>
       </c>
       <c r="D338" s="5">
-        <v>6.1064910895154645</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>6.107575731570658</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>428.67039500999999</v>
+        <v>428.67147698999997</v>
       </c>
       <c r="C339" s="5">
-        <v>0.99786955000001853</v>
+        <v>0.99947827999994843</v>
       </c>
       <c r="D339" s="5">
-        <v>2.8361192618288289</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.8407540273527543</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>430.06119719999998</v>
+        <v>430.06060872</v>
       </c>
       <c r="C340" s="5">
-        <v>1.3908021899999881</v>
+        <v>1.389131730000031</v>
       </c>
       <c r="D340" s="5">
-        <v>3.9635788084004364</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>3.9587229099301346</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>430.34764960000001</v>
+        <v>430.34342464999997</v>
       </c>
       <c r="C341" s="5">
-        <v>0.28645240000003014</v>
+        <v>0.28281592999996974</v>
       </c>
       <c r="D341" s="5">
-        <v>0.80222291990237338</v>
+        <v>0.79200304624087448</v>
       </c>
       <c r="E341" s="5">
-        <v>1.0043840278274985</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.0035974378879375</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>429.68565034</v>
+        <v>429.68111206999998</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.66199926000001597</v>
+        <v>-0.66231257999999116</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.8304093681898559</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-1.8312861961475191</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>429.15126728000001</v>
+        <v>429.14941963000001</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.53438305999998192</v>
+        <v>-0.53169243999997207</v>
       </c>
       <c r="D343" s="5">
-        <v>-1.4822266070194434</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-1.4748297816910338</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>431.03555541999998</v>
+        <v>431.03363683999999</v>
       </c>
       <c r="C344" s="5">
-        <v>1.8842881399999669</v>
+        <v>1.8842172099999743</v>
       </c>
       <c r="D344" s="5">
-        <v>5.3979972570980861</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>5.397812932866608</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>433.37201070999998</v>
+        <v>433.37200596000002</v>
       </c>
       <c r="C345" s="5">
-        <v>2.3364552900000035</v>
+        <v>2.3383691200000385</v>
       </c>
       <c r="D345" s="5">
-        <v>6.7021468869421286</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>6.7078323130053352</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>434.93491059000002</v>
+        <v>434.9322717</v>
       </c>
       <c r="C346" s="5">
-        <v>1.5628998800000318</v>
+        <v>1.5602657399999771</v>
       </c>
       <c r="D346" s="5">
-        <v>4.4145234599671124</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.4069352479633173</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>436.15635606000001</v>
+        <v>436.15577906999999</v>
       </c>
       <c r="C347" s="5">
-        <v>1.2214454699999919</v>
+        <v>1.223507369999993</v>
       </c>
       <c r="D347" s="5">
-        <v>3.4225521040801565</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>3.428440459341342</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>435.64924117999999</v>
+        <v>435.66732841999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.50711488000001737</v>
+        <v>-0.48845065000000432</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.3863409610607169</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-1.3356326982581046</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>437.42674436999999</v>
+        <v>437.42704743000002</v>
       </c>
       <c r="C349" s="5">
-        <v>1.7775031900000045</v>
+        <v>1.7597190100000262</v>
       </c>
       <c r="D349" s="5">
-        <v>5.0075306083433579</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.9561010129398841</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>438.57668268999998</v>
+        <v>438.57859273000003</v>
       </c>
       <c r="C350" s="5">
-        <v>1.1499383199999897</v>
+        <v>1.1515453000000093</v>
       </c>
       <c r="D350" s="5">
-        <v>3.2006591648855665</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>3.2051946289519018</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>443.19632138999998</v>
+        <v>443.20260008999998</v>
       </c>
       <c r="C351" s="5">
-        <v>4.6196386999999959</v>
+        <v>4.6240073599999505</v>
       </c>
       <c r="D351" s="5">
-        <v>13.398498568439866</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>13.411850912805434</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>442.06872200999999</v>
+        <v>442.07510981000001</v>
       </c>
       <c r="C352" s="5">
-        <v>-1.1275993799999924</v>
+        <v>-1.1274902799999609</v>
       </c>
       <c r="D352" s="5">
-        <v>-3.0107295575531934</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-3.0104002675131469</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>440.81934582000002</v>
+        <v>440.78753846000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-1.249376189999964</v>
+        <v>-1.2875713500000074</v>
       </c>
       <c r="D353" s="5">
-        <v>-3.339220727376202</v>
+        <v>-3.4396269842391747</v>
       </c>
       <c r="E353" s="5">
-        <v>2.4333108894014632</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.4269253837198246</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>442.00248863000002</v>
+        <v>442.00056493</v>
       </c>
       <c r="C354" s="5">
-        <v>1.1831428099999926</v>
+        <v>1.2130264699999884</v>
       </c>
       <c r="D354" s="5">
-        <v>3.2687276633577067</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>3.3527880439486069</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>442.70109853000002</v>
+        <v>442.70052594999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.69860990000000811</v>
+        <v>0.69996101999998928</v>
       </c>
       <c r="D355" s="5">
-        <v>1.9132428069606355</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>1.9169837458230532</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>443.07285641999999</v>
+        <v>443.06885740000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.37175788999996939</v>
+        <v>0.36833145000002787</v>
       </c>
       <c r="D356" s="5">
-        <v>1.0123662628954033</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.0029939900839224</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>443.84677134999998</v>
+        <v>443.84750842</v>
       </c>
       <c r="C357" s="5">
-        <v>0.77391492999998945</v>
+        <v>0.77865101999998387</v>
       </c>
       <c r="D357" s="5">
-        <v>2.1162928619252508</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.1293886810034524</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>446.89189305999997</v>
+        <v>446.89419659999999</v>
       </c>
       <c r="C358" s="5">
-        <v>3.0451217099999894</v>
+        <v>3.0466881799999896</v>
       </c>
       <c r="D358" s="5">
-        <v>8.5507766494068207</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>8.5553279672013751</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>446.27462933999999</v>
+        <v>446.28001834000003</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.61726371999998264</v>
+        <v>-0.61417825999996012</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.644950880707563</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-1.636782094382716</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>447.46418526999997</v>
+        <v>447.47857128999999</v>
       </c>
       <c r="C360" s="5">
-        <v>1.1895559299999832</v>
+        <v>1.1985529499999643</v>
       </c>
       <c r="D360" s="5">
-        <v>3.245941618374526</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.2708154909308673</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>447.65630864000002</v>
+        <v>447.65648213999998</v>
       </c>
       <c r="C361" s="5">
-        <v>0.19212337000004709</v>
+        <v>0.1779108499999893</v>
       </c>
       <c r="D361" s="5">
-        <v>0.51645085030116444</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>0.47814689267342558</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>446.93500741999998</v>
+        <v>446.94049990000002</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.72130122000004349</v>
+        <v>-0.7159822399999598</v>
       </c>
       <c r="D362" s="5">
-        <v>-1.916496741367768</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-1.9024875752563841</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>446.60747520000001</v>
+        <v>446.62252583999998</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.3275322199999664</v>
+        <v>-0.31797406000004003</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.87587306813941002</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-0.8504025614138544</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>448.23520268999999</v>
+        <v>448.25052951999999</v>
       </c>
       <c r="C364" s="5">
-        <v>1.6277274899999838</v>
+        <v>1.6280036800000062</v>
       </c>
       <c r="D364" s="5">
-        <v>4.4623235677670792</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.4629425425819269</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>451.14625955999998</v>
+        <v>451.08461591999998</v>
       </c>
       <c r="C365" s="5">
-        <v>2.9110568699999817</v>
+        <v>2.8340863999999897</v>
       </c>
       <c r="D365" s="5">
-        <v>8.0778745815796924</v>
+        <v>7.8565328779871324</v>
       </c>
       <c r="E365" s="5">
-        <v>2.3426634601959373</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.3360636500694421</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>452.08120929</v>
+        <v>452.08883046</v>
       </c>
       <c r="C366" s="5">
-        <v>0.93494973000002801</v>
+        <v>1.0042145400000209</v>
       </c>
       <c r="D366" s="5">
-        <v>2.5154069618652297</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>2.7044204982093145</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>453.55989736999999</v>
+        <v>453.57441754000001</v>
       </c>
       <c r="C367" s="5">
-        <v>1.4786880799999835</v>
+        <v>1.4855870800000162</v>
       </c>
       <c r="D367" s="5">
-        <v>3.9964005798780233</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>4.0153156468392792</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>446.22462245999998</v>
+        <v>446.16513481999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-7.3352749100000096</v>
+        <v>-7.4092827200000215</v>
       </c>
       <c r="D368" s="5">
-        <v>-17.770700797388539</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-17.933684010616034</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>338.25714427000003</v>
+        <v>338.26191932</v>
       </c>
       <c r="C369" s="5">
-        <v>-107.96747818999995</v>
+        <v>-107.90321549999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-96.399843608147961</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-96.393468344461496</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>355.9407837</v>
+        <v>355.97675794999998</v>
       </c>
       <c r="C370" s="5">
-        <v>17.683639429999971</v>
+        <v>17.714838629999974</v>
       </c>
       <c r="D370" s="5">
-        <v>84.318654548420113</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>84.511065119534479</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>380.80411246</v>
+        <v>380.81038640000003</v>
       </c>
       <c r="C371" s="5">
-        <v>24.863328760000002</v>
+        <v>24.833628450000049</v>
       </c>
       <c r="D371" s="5">
-        <v>124.84670648111043</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>124.6185913575149</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>382.06480319000002</v>
+        <v>382.05959788000001</v>
       </c>
       <c r="C372" s="5">
-        <v>1.2606907300000216</v>
+        <v>1.2492114799999854</v>
       </c>
       <c r="D372" s="5">
-        <v>4.0458627884993659</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>4.0082886876627422</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>385.91975371000001</v>
+        <v>385.92750398999999</v>
       </c>
       <c r="C373" s="5">
-        <v>3.8549505199999885</v>
+        <v>3.8679061099999785</v>
       </c>
       <c r="D373" s="5">
-        <v>12.802761930961903</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>12.848397620633833</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>391.42536135</v>
+        <v>391.44036382000002</v>
       </c>
       <c r="C374" s="5">
-        <v>5.5056076399999938</v>
+        <v>5.5128598300000249</v>
       </c>
       <c r="D374" s="5">
-        <v>18.528674170577332</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>18.55462716591596</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>397.49781833999998</v>
+        <v>397.52010819999998</v>
       </c>
       <c r="C375" s="5">
-        <v>6.0724569899999778</v>
+        <v>6.0797443799999655</v>
       </c>
       <c r="D375" s="5">
-        <v>20.289981613654806</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>20.31560148443301</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>397.64696834</v>
+        <v>397.66781075</v>
       </c>
       <c r="C376" s="5">
-        <v>0.1491500000000201</v>
+        <v>0.14770255000001953</v>
       </c>
       <c r="D376" s="5">
-        <v>0.45119701055431616</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>0.44678423969315428</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>400.21796811000002</v>
+        <v>400.13585190999999</v>
       </c>
       <c r="C377" s="5">
-        <v>2.5709997700000145</v>
+        <v>2.4680411599999843</v>
       </c>
       <c r="D377" s="5">
-        <v>8.0405742856206821</v>
+        <v>7.7070984706476553</v>
       </c>
       <c r="E377" s="5">
-        <v>-11.288643177418777</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-11.294724362543052</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>403.79204697</v>
+        <v>403.80346565000002</v>
       </c>
       <c r="C378" s="5">
-        <v>3.574078859999986</v>
+        <v>3.6676137400000357</v>
       </c>
       <c r="D378" s="5">
-        <v>11.258740135334611</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>11.570894784772756</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>399.64299612999997</v>
+        <v>399.66040391000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.1490508400000294</v>
+        <v>-4.1430617400000074</v>
       </c>
       <c r="D379" s="5">
-        <v>-11.656755730964319</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-11.640556517038137</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>409.15024915999999</v>
+        <v>409.03804004</v>
       </c>
       <c r="C380" s="5">
-        <v>9.5072530300000153</v>
+        <v>9.3776361299999849</v>
       </c>
       <c r="D380" s="5">
-        <v>32.595066396327368</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>32.090294814636721</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>411.07609477</v>
+        <v>411.08684678999998</v>
       </c>
       <c r="C381" s="5">
-        <v>1.9258456100000103</v>
+        <v>2.0488067499999829</v>
       </c>
       <c r="D381" s="5">
-        <v>5.796871398947756</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.1789900011749443</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>413.76559655</v>
+        <v>413.85921836</v>
       </c>
       <c r="C382" s="5">
-        <v>2.6895017800000005</v>
+        <v>2.7723715700000184</v>
       </c>
       <c r="D382" s="5">
-        <v>8.1398753640443253</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>8.3998355440519479</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>415.30406495</v>
+        <v>415.30603442</v>
       </c>
       <c r="C383" s="5">
-        <v>1.5384683999999993</v>
+        <v>1.4468160600000033</v>
       </c>
       <c r="D383" s="5">
-        <v>4.5542410684187073</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>4.2767049935412027</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>422.84016349000001</v>
+        <v>422.80423643</v>
       </c>
       <c r="C384" s="5">
-        <v>7.5360985400000118</v>
+        <v>7.49820201</v>
       </c>
       <c r="D384" s="5">
-        <v>24.085376107407864</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>23.951864784574251</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>424.49861862</v>
+        <v>424.5401354</v>
       </c>
       <c r="C385" s="5">
-        <v>1.658455129999993</v>
+        <v>1.7358989699999938</v>
       </c>
       <c r="D385" s="5">
-        <v>4.8094859683875946</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>5.0396065605029294</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>425.83138108999998</v>
+        <v>425.8743187</v>
       </c>
       <c r="C386" s="5">
-        <v>1.3327624699999774</v>
+        <v>1.3341833000000065</v>
       </c>
       <c r="D386" s="5">
-        <v>3.8332817888245385</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>3.837057487330231</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>430.00954754999998</v>
+        <v>430.04542507000002</v>
       </c>
       <c r="C387" s="5">
-        <v>4.1781664599999999</v>
+        <v>4.1711063700000182</v>
       </c>
       <c r="D387" s="5">
-        <v>12.430780073327409</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>12.407311590532476</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>431.19830490999999</v>
+        <v>431.21817067000001</v>
       </c>
       <c r="C388" s="5">
-        <v>1.188757360000011</v>
+        <v>1.1727455999999847</v>
       </c>
       <c r="D388" s="5">
-        <v>3.3682963433169233</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>3.3219637027452897</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>435.38442395999999</v>
+        <v>435.27954842999998</v>
       </c>
       <c r="C389" s="5">
-        <v>4.1861190500000021</v>
+        <v>4.0613777599999707</v>
       </c>
       <c r="D389" s="5">
-        <v>12.292335921639852</v>
+        <v>11.906294098771685</v>
       </c>
       <c r="E389" s="5">
-        <v>8.7868258429452784</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>8.782941181662629</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>433.96410959000002</v>
+        <v>433.95873713999998</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.4203143699999714</v>
+        <v>-1.3208112899999946</v>
       </c>
       <c r="D390" s="5">
-        <v>-3.8451700965553726</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-3.5811178514288833</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>437.95957447000001</v>
+        <v>437.96300773000002</v>
       </c>
       <c r="C391" s="5">
-        <v>3.9954648799999859</v>
+        <v>4.0042705900000328</v>
       </c>
       <c r="D391" s="5">
-        <v>11.625275136350099</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>11.652362112010174</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>439.56388769</v>
+        <v>439.36582405000001</v>
       </c>
       <c r="C392" s="5">
-        <v>1.6043132199999945</v>
+        <v>1.4028163199999995</v>
       </c>
       <c r="D392" s="5">
-        <v>4.4854381523321551</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>3.9120979908424891</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>443.59019437000001</v>
+        <v>443.60187132999999</v>
       </c>
       <c r="C393" s="5">
-        <v>4.0263066800000047</v>
+        <v>4.2360472799999798</v>
       </c>
       <c r="D393" s="5">
-        <v>11.562741899231565</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>12.203179972328581</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>446.35964418999998</v>
+        <v>446.51867292999998</v>
       </c>
       <c r="C394" s="5">
-        <v>2.7694498199999771</v>
+        <v>2.9168015999999852</v>
       </c>
       <c r="D394" s="5">
-        <v>7.7546010643863461</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>8.1820157597516143</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>445.21696374999999</v>
+        <v>445.22143191999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.1426804399999924</v>
+        <v>-1.2972410099999934</v>
       </c>
       <c r="D395" s="5">
-        <v>-3.0291125702909261</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-3.431109646837438</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>453.89722678999999</v>
+        <v>453.83677648000003</v>
       </c>
       <c r="C396" s="5">
-        <v>8.6802630399999998</v>
+        <v>8.6153445600000396</v>
       </c>
       <c r="D396" s="5">
-        <v>26.075270614675073</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>25.858770592896342</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>455.69319915</v>
+        <v>455.80986071000001</v>
       </c>
       <c r="C397" s="5">
-        <v>1.7959723600000075</v>
+        <v>1.9730842299999836</v>
       </c>
       <c r="D397" s="5">
-        <v>4.8528438340652125</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>5.3436505564280479</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>456.78724248999998</v>
+        <v>456.92632703999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.0940433399999847</v>
+        <v>1.1164663299999802</v>
       </c>
       <c r="D398" s="5">
-        <v>2.9193482779040769</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>2.9792174839784247</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>459.91199511000002</v>
+        <v>459.88860583000002</v>
       </c>
       <c r="C399" s="5">
-        <v>3.124752620000038</v>
+        <v>2.9622787900000276</v>
       </c>
       <c r="D399" s="5">
-        <v>8.524863236041913</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>8.0631477846684785</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>462.86550692999998</v>
+        <v>462.94083854000002</v>
       </c>
       <c r="C400" s="5">
-        <v>2.9535118199999602</v>
+        <v>3.0522327099999984</v>
       </c>
       <c r="D400" s="5">
-        <v>7.9843892519064763</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>8.2615228269278482</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>462.417798</v>
+        <v>462.23806322000002</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.44770892999997614</v>
+        <v>-0.70277532000000065</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.1545509050606806</v>
+        <v>-1.8065475027575717</v>
       </c>
       <c r="E401" s="5">
-        <v>6.2090815730430515</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.1933796079407077</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>465.28548475000002</v>
+        <v>465.22665281000002</v>
       </c>
       <c r="C402" s="5">
-        <v>2.8676867500000185</v>
+        <v>2.9885895900000037</v>
       </c>
       <c r="D402" s="5">
-        <v>7.7009554527406321</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>8.0405016517297376</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>466.23356165000001</v>
+        <v>466.18611607999998</v>
       </c>
       <c r="C403" s="5">
-        <v>0.94807689999998956</v>
+        <v>0.9594632699999579</v>
       </c>
       <c r="D403" s="5">
-        <v>2.4727384707804667</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.5030937083867499</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>469.13778667999998</v>
+        <v>468.88736019999999</v>
       </c>
       <c r="C404" s="5">
-        <v>2.9042250299999637</v>
+        <v>2.7012441200000126</v>
       </c>
       <c r="D404" s="5">
-        <v>7.7364301185487871</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>7.1791440532120054</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>466.50905418999997</v>
+        <v>466.50870028000003</v>
       </c>
       <c r="C405" s="5">
-        <v>-2.6287324900000044</v>
+        <v>-2.3786599199999614</v>
       </c>
       <c r="D405" s="5">
-        <v>-6.5205926272847714</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-5.9205728329615344</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>464.61141865000002</v>
+        <v>464.79953811000001</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.8976355399999534</v>
+        <v>-1.7091621700000132</v>
       </c>
       <c r="D406" s="5">
-        <v>-4.7735434103125858</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-4.3089584090771123</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>466.56107098000001</v>
+        <v>466.57590198999998</v>
       </c>
       <c r="C407" s="5">
-        <v>1.9496523299999922</v>
+        <v>1.7763638799999626</v>
       </c>
       <c r="D407" s="5">
-        <v>5.1534293339387416</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>4.6837804968473007</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>469.55986625999998</v>
+        <v>469.50290200000001</v>
       </c>
       <c r="C408" s="5">
-        <v>2.9987952799999675</v>
+        <v>2.9270000100000289</v>
       </c>
       <c r="D408" s="5">
-        <v>7.9915196152675838</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>7.7932881707113433</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>471.22301517</v>
+        <v>471.44674465999998</v>
       </c>
       <c r="C409" s="5">
-        <v>1.6631489100000181</v>
+        <v>1.943842659999973</v>
       </c>
       <c r="D409" s="5">
-        <v>4.3341021098682209</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>5.0829662733862913</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>473.42274939999999</v>
+        <v>473.72805663999998</v>
       </c>
       <c r="C410" s="5">
-        <v>2.19973422999999</v>
+        <v>2.2813119799999981</v>
       </c>
       <c r="D410" s="5">
-        <v>5.7478516777128341</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>5.9638147340579595</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>473.79201426999998</v>
+        <v>473.61789668</v>
       </c>
       <c r="C411" s="5">
-        <v>0.36926486999999497</v>
+        <v>-0.11015995999997585</v>
       </c>
       <c r="D411" s="5">
-        <v>0.94001343642990953</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-0.27868945645006526</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>475.35887914</v>
+        <v>475.55481483</v>
       </c>
       <c r="C412" s="5">
-        <v>1.5668648700000176</v>
+        <v>1.9369181499999968</v>
       </c>
       <c r="D412" s="5">
-        <v>4.0414719324722403</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>5.0194501154715576</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>477.02171843000002</v>
+        <v>476.74747738000002</v>
       </c>
       <c r="C413" s="5">
-        <v>1.6628392900000222</v>
+        <v>1.1926625500000227</v>
       </c>
       <c r="D413" s="5">
-        <v>4.2793957223482559</v>
+        <v>3.0513884203234642</v>
       </c>
       <c r="E413" s="5">
-        <v>3.1581657308960231</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.1389483719548972</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>477.75597533000001</v>
+        <v>477.62218987</v>
       </c>
       <c r="C414" s="5">
-        <v>0.73425689999999122</v>
+        <v>0.87471248999997897</v>
       </c>
       <c r="D414" s="5">
-        <v>1.8628209499088388</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.2240542153299847</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>479.69200853000001</v>
+        <v>479.58457514000003</v>
       </c>
       <c r="C415" s="5">
-        <v>1.9360331999999971</v>
+        <v>1.962385270000027</v>
       </c>
       <c r="D415" s="5">
-        <v>4.9726763900490356</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>5.0433422260556249</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>482.07182009000002</v>
+        <v>481.75918890000003</v>
       </c>
       <c r="C416" s="5">
-        <v>2.3798115600000074</v>
+        <v>2.1746137599999997</v>
       </c>
       <c r="D416" s="5">
-        <v>6.118509599873545</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>5.5790150953699991</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>484.79186516999999</v>
+        <v>484.77454856000003</v>
       </c>
       <c r="C417" s="5">
-        <v>2.7200450799999771</v>
+        <v>3.0153596600000014</v>
       </c>
       <c r="D417" s="5">
-        <v>6.9850127336717138</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>7.7749036898133284</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>486.92005624000001</v>
+        <v>487.13398655999998</v>
       </c>
       <c r="C418" s="5">
-        <v>2.128191070000014</v>
+        <v>2.3594379999999546</v>
       </c>
       <c r="D418" s="5">
-        <v>5.3969582211916389</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>5.9994082329826837</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>490.59425478000003</v>
+        <v>490.61578603999999</v>
       </c>
       <c r="C419" s="5">
-        <v>3.6741985400000203</v>
+        <v>3.4817994800000065</v>
       </c>
       <c r="D419" s="5">
-        <v>9.4403652541562799</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>8.9223612118855442</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>488.03990992000001</v>
+        <v>488.01573690999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.5543448600000147</v>
+        <v>-2.6000491300000022</v>
       </c>
       <c r="D420" s="5">
-        <v>-6.0721106126921498</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-6.177347623325435</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>490.31820888999999</v>
+        <v>490.65292340000002</v>
       </c>
       <c r="C421" s="5">
-        <v>2.2782989699999803</v>
+        <v>2.6371864900000332</v>
       </c>
       <c r="D421" s="5">
-        <v>5.7480099343412361</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>6.6809238229798451</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>492.00968497000002</v>
+        <v>492.51411148</v>
       </c>
       <c r="C422" s="5">
-        <v>1.6914760800000295</v>
+        <v>1.8611880799999767</v>
       </c>
       <c r="D422" s="5">
-        <v>4.2191575005827486</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>4.648124928441022</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>491.62797597999997</v>
+        <v>491.25627261</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.38170899000004965</v>
+        <v>-1.2578388700000005</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.92701698831904045</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-3.0220132683646539</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>491.58532424999999</v>
+        <v>491.96334421</v>
       </c>
       <c r="C424" s="5">
-        <v>-4.2651729999988675E-2</v>
+        <v>0.70707160000000613</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.10405766879230116</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.7409142653589393</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>492.98855472000002</v>
+        <v>492.57741141999998</v>
       </c>
       <c r="C425" s="5">
-        <v>1.4032304700000395</v>
+        <v>0.61406720999997333</v>
       </c>
       <c r="D425" s="5">
-        <v>3.4796933299619193</v>
+        <v>1.5081621734767792</v>
       </c>
       <c r="E425" s="5">
-        <v>3.3471927321361727</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.3204022655755727</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>493.99182578</v>
+        <v>493.77251995</v>
       </c>
       <c r="C426" s="5">
-        <v>1.0032710599999746</v>
+        <v>1.1951085300000273</v>
       </c>
       <c r="D426" s="5">
-        <v>2.4696162914313202</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.9506495357557005</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>492.89180384999997</v>
+        <v>492.71571781</v>
       </c>
       <c r="C427" s="5">
-        <v>-1.1000219300000253</v>
+        <v>-1.0568021400000021</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.6396769065336056</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-2.5382952906952583</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>492.40140944000001</v>
+        <v>492.07552830999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.49039440999996486</v>
+        <v>-0.64018950000001951</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.1874081479191556</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-1.548075650352021</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>492.47440186</v>
+        <v>492.43652399000001</v>
       </c>
       <c r="C429" s="5">
-        <v>7.2992419999991398E-2</v>
+        <v>0.36099568000003046</v>
       </c>
       <c r="D429" s="5">
-        <v>0.17803026371256969</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>0.88390291878610583</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>491.85318974</v>
+        <v>492.05488982999998</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.62121211999999559</v>
+        <v>-0.38163416000003281</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.5032343702202189</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.92603608016389449</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>488.95155519999997</v>
+        <v>488.97527545999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.9016345400000318</v>
+        <v>-3.0796143700000016</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.854028763707964</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-7.2572058286289316</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>488.22871966999998</v>
+        <v>488.23777267000003</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.72283552999999756</v>
+        <v>-0.73750278999995089</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.7596519300867364</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-1.7949755009095236</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>488.04567967999998</v>
+        <v>488.46033318999997</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.18303998999999749</v>
+        <v>0.22256051999994497</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.44896097666973223</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.54838696888739324</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>488.44763874</v>
+        <v>489.09576311000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.40195906000002424</v>
+        <v>0.63542992000003551</v>
       </c>
       <c r="D434" s="5">
-        <v>0.99282071342914335</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>1.5722777715904357</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>490.37750503000001</v>
+        <v>495.08611994</v>
       </c>
       <c r="C435" s="5">
-        <v>1.9298662900000068</v>
+        <v>5.9903568299999961</v>
       </c>
       <c r="D435" s="5">
-        <v>4.8456224812113202</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>15.729000200160881</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>494.11558428000001</v>
+        <v>492.73881654000002</v>
       </c>
       <c r="C436" s="5">
-        <v>3.7380792499999984</v>
+        <v>-2.3473033999999871</v>
       </c>
       <c r="D436" s="5">
-        <v>9.5408593242331428</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-5.5434011293578163</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>494.90615472000002</v>
+        <v>495.39502733</v>
       </c>
       <c r="C437" s="5">
-        <v>0.79057044000001042</v>
+        <v>2.6562107899999887</v>
       </c>
       <c r="D437" s="5">
-        <v>1.936950610786381</v>
+        <v>6.6641316059387723</v>
       </c>
       <c r="E437" s="5">
-        <v>0.38897454751036786</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.57201484369278077</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>496.00690567999999</v>
+        <v>496.31712997</v>
       </c>
       <c r="C438" s="5">
-        <v>1.1007509599999707</v>
+        <v>0.92210263999999142</v>
       </c>
       <c r="D438" s="5">
-        <v>2.7018859431020781</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>2.2566267778901139</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>494.33810056999999</v>
+        <v>494.58842693000003</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.6688051099999939</v>
+        <v>-1.7287030399999708</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.9634968960062023</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-4.1005267317671512</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>493.75429678</v>
+        <v>494.00432752</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.58380378999999039</v>
+        <v>-0.58409941000002163</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.4080079404196977</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-1.4080079149927038</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>493.35742506999998</v>
+        <v>494.71603522999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.39687171000002763</v>
+        <v>0.71170770999998467</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.96028792473696889</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>1.7425943972397384</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>496.22107013999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.5050349100000062</v>
+      </c>
+      <c r="D442" s="5">
+        <v>3.7123711030908169</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">