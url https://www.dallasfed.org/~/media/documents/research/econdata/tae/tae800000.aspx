--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E41E654A-B911-4939-B445-CC1477035128}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DC0FFC53-8D17-4189-8A22-31CD66F5A2F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D44D2010-6B9A-4D9A-8D88-5F9C9263DA33}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{DAAF633D-CEDB-47A8-B9C8-F39DF8CA4461}"/>
   </bookViews>
   <sheets>
     <sheet name="AE800000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Other Services</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DBDAE237-A0E3-4342-847F-C7711DFFF4A6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{321EC44E-954F-4D1F-905E-048D7EBB7536}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>259.48215313999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>260.18840704000002</v>
       </c>
       <c r="C7" s="5">
         <v>0.70625390000003563</v>
       </c>
       <c r="D7" s="5">
         <v>3.3154783817143985</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>260.75171882000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.56331177999999227</v>
       </c>
       <c r="D8" s="5">
         <v>2.6291783484909237</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>261.46633099000002</v>
       </c>
       <c r="C9" s="5">
         <v>0.71461217000000943</v>
       </c>
       <c r="D9" s="5">
         <v>3.3387285970806868</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>263.43055741000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.9642264199999886</v>
       </c>
       <c r="D10" s="5">
         <v>9.3967795433104193</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>265.13935008999999</v>
       </c>
       <c r="C11" s="5">
         <v>1.7087926799999877</v>
       </c>
       <c r="D11" s="5">
         <v>8.0678319909958098</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>266.52354070000001</v>
       </c>
       <c r="C12" s="5">
         <v>1.3841906100000188</v>
       </c>
       <c r="D12" s="5">
         <v>6.4477878894743546</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>268.81827799000001</v>
       </c>
       <c r="C13" s="5">
         <v>2.2947372900000005</v>
       </c>
       <c r="D13" s="5">
         <v>10.83543939166205</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>268.19010627</v>
       </c>
       <c r="C14" s="5">
         <v>-0.62817172000001165</v>
       </c>
       <c r="D14" s="5">
         <v>-2.7683867516855143</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>268.52689845999998</v>
       </c>
       <c r="C15" s="5">
         <v>0.33679218999998284</v>
       </c>
       <c r="D15" s="5">
         <v>1.517407825854078</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>268.82964758999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.30274912999999515</v>
       </c>
       <c r="D16" s="5">
         <v>1.3613542716756966</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>267.32197417999998</v>
       </c>
       <c r="C17" s="5">
         <v>-1.5076734099999953</v>
       </c>
       <c r="D17" s="5">
         <v>-6.5261858571031954</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>266.34876241000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.97321176999997761</v>
       </c>
       <c r="D18" s="5">
         <v>-4.2822940893134316</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>267.13708315999997</v>
       </c>
       <c r="C19" s="5">
         <v>0.78832074999996848</v>
       </c>
       <c r="D19" s="5">
         <v>3.6100677508276835</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>268.21370740999998</v>
       </c>
       <c r="C20" s="5">
         <v>1.0766242500000089</v>
       </c>
       <c r="D20" s="5">
         <v>4.9449331901882942</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>268.81041607999998</v>
       </c>
       <c r="C21" s="5">
         <v>0.59670866999999816</v>
       </c>
       <c r="D21" s="5">
         <v>2.7026112802944091</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>270.34378342000002</v>
       </c>
       <c r="C22" s="5">
         <v>1.5333673400000407</v>
       </c>
       <c r="D22" s="5">
         <v>7.0640163975281611</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>271.57275845999999</v>
       </c>
       <c r="C23" s="5">
         <v>1.2289750399999662</v>
       </c>
       <c r="D23" s="5">
         <v>5.5936481295189688</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>272.13912006999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.56636161000000129</v>
       </c>
       <c r="D24" s="5">
         <v>2.5314906665025338</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>273.18055194999999</v>
       </c>
       <c r="C25" s="5">
         <v>1.0414318800000046</v>
       </c>
       <c r="D25" s="5">
         <v>4.6901021211867233</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>273.61636127999998</v>
       </c>
       <c r="C26" s="5">
         <v>0.43580932999998367</v>
       </c>
       <c r="D26" s="5">
         <v>1.9312661729763203</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>273.65132331000001</v>
       </c>
       <c r="C27" s="5">
         <v>3.4962030000031064E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.15344087232089798</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>274.15957367999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.50825036999998474</v>
       </c>
       <c r="D28" s="5">
         <v>2.2516586667422622</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>275.76927581000001</v>
       </c>
       <c r="C29" s="5">
         <v>1.6097021300000165</v>
       </c>
       <c r="D29" s="5">
         <v>7.2777238734580418</v>
       </c>
       <c r="E29" s="5">
         <v>3.1599727840974534</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>276.70057777</v>
       </c>
       <c r="C30" s="5">
         <v>0.93130195999998477</v>
       </c>
       <c r="D30" s="5">
         <v>4.128652464502891</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>277.90982484</v>
       </c>
       <c r="C31" s="5">
         <v>1.2092470700000035</v>
       </c>
       <c r="D31" s="5">
         <v>5.3721919195713452</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>277.96848431000001</v>
       </c>
       <c r="C32" s="5">
         <v>5.8659470000009151E-2</v>
       </c>
       <c r="D32" s="5">
         <v>0.25358275582638701</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>279.43690525</v>
       </c>
       <c r="C33" s="5">
         <v>1.4684209399999872</v>
       </c>
       <c r="D33" s="5">
         <v>6.5266933599759547</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>278.73059797000002</v>
       </c>
       <c r="C34" s="5">
         <v>-0.70630727999997589</v>
       </c>
       <c r="D34" s="5">
         <v>-2.9913181058471516</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>279.21812582000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.48752784999999221</v>
       </c>
       <c r="D35" s="5">
         <v>2.1192306113715365</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>278.73036908</v>
       </c>
       <c r="C36" s="5">
         <v>-0.4877567400000089</v>
       </c>
       <c r="D36" s="5">
         <v>-2.0762162218326385</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>278.71780390999999</v>
       </c>
       <c r="C37" s="5">
         <v>-1.2565170000016224E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-5.4082610804573328E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>278.85257239999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.13476848999999902</v>
       </c>
       <c r="D38" s="5">
         <v>0.58178188230721961</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>281.88521526</v>
       </c>
       <c r="C39" s="5">
         <v>3.0326428600000099</v>
       </c>
       <c r="D39" s="5">
         <v>13.860139872393118</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>281.60470092999998</v>
       </c>
       <c r="C40" s="5">
         <v>-0.2805143300000168</v>
       </c>
       <c r="D40" s="5">
         <v>-1.1876497414996634</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>281.49581949999998</v>
       </c>
       <c r="C41" s="5">
         <v>-0.10888142999999673</v>
       </c>
       <c r="D41" s="5">
         <v>-0.46299022192461958</v>
       </c>
       <c r="E41" s="5">
         <v>2.0765705944506552</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>284.58100339999999</v>
       </c>
       <c r="C42" s="5">
         <v>3.0851839000000041</v>
       </c>
       <c r="D42" s="5">
         <v>13.974443798357505</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>285.82790406999999</v>
       </c>
       <c r="C43" s="5">
         <v>1.2469006700000023</v>
       </c>
       <c r="D43" s="5">
         <v>5.3864124952586856</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>286.04112391000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.21321984000002203</v>
       </c>
       <c r="D44" s="5">
         <v>0.89884923753387191</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>285.79160641999999</v>
       </c>
       <c r="C45" s="5">
         <v>-0.24951749000001655</v>
       </c>
       <c r="D45" s="5">
         <v>-1.0417684481813461</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>286.69735815000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.90575173000001996</v>
       </c>
       <c r="D46" s="5">
         <v>3.8701257406696721</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>286.96628353</v>
       </c>
       <c r="C47" s="5">
         <v>0.26892537999998467</v>
       </c>
       <c r="D47" s="5">
         <v>1.1314389435167715</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>288.76518880999998</v>
       </c>
       <c r="C48" s="5">
         <v>1.7989052799999854</v>
       </c>
       <c r="D48" s="5">
         <v>7.7872930467638879</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>289.37044207999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.60525326999999152</v>
       </c>
       <c r="D49" s="5">
         <v>2.5444048632470961</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>290.28172022000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.91127814000003582</v>
       </c>
       <c r="D50" s="5">
         <v>3.8451560890192971</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>290.35243466999998</v>
       </c>
       <c r="C51" s="5">
         <v>7.0714449999968565E-2</v>
       </c>
       <c r="D51" s="5">
         <v>0.29271952468730156</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>290.55162235</v>
       </c>
       <c r="C52" s="5">
         <v>0.19918768000002274</v>
       </c>
       <c r="D52" s="5">
         <v>0.82633765648381097</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>291.30069867999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.74907632999997986</v>
       </c>
       <c r="D53" s="5">
         <v>3.1379887975631071</v>
       </c>
       <c r="E53" s="5">
         <v>3.483134917390851</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>291.27800101999998</v>
       </c>
       <c r="C54" s="5">
         <v>-2.2697660000005726E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-9.3461919713033748E-2</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>291.56024048</v>
       </c>
       <c r="C55" s="5">
         <v>0.28223946000002798</v>
       </c>
       <c r="D55" s="5">
         <v>1.1689800486401225</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>292.98691610999998</v>
       </c>
       <c r="C56" s="5">
         <v>1.426675629999977</v>
       </c>
       <c r="D56" s="5">
         <v>6.0325293224098075</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>294.40282149000001</v>
       </c>
       <c r="C57" s="5">
         <v>1.4159053800000265</v>
       </c>
       <c r="D57" s="5">
         <v>5.9558392880322053</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>294.16479967999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.23802181000002065</v>
       </c>
       <c r="D58" s="5">
         <v>-0.96588576951025518</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>295.23566705000002</v>
       </c>
       <c r="C59" s="5">
         <v>1.0708673700000304</v>
       </c>
       <c r="D59" s="5">
         <v>4.4569735374887953</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>297.06060794000001</v>
       </c>
       <c r="C60" s="5">
         <v>1.8249408899999935</v>
       </c>
       <c r="D60" s="5">
         <v>7.6750076767966524</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>297.33824342000003</v>
       </c>
       <c r="C61" s="5">
         <v>0.27763548000001492</v>
       </c>
       <c r="D61" s="5">
         <v>1.1273137043971149</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>297.72458804000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.38634461999998848</v>
       </c>
       <c r="D62" s="5">
         <v>1.570403773904272</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>301.67407283</v>
       </c>
       <c r="C63" s="5">
         <v>3.9494847899999854</v>
       </c>
       <c r="D63" s="5">
         <v>17.133036981642302</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>302.92037922999998</v>
       </c>
       <c r="C64" s="5">
         <v>1.2463063999999804</v>
       </c>
       <c r="D64" s="5">
         <v>5.0717734520192792</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>302.52842721000002</v>
       </c>
       <c r="C65" s="5">
         <v>-0.39195201999996243</v>
       </c>
       <c r="D65" s="5">
         <v>-1.5416909979791615</v>
       </c>
       <c r="E65" s="5">
         <v>3.8543431515534854</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>302.98279521000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.45436799999998811</v>
       </c>
       <c r="D66" s="5">
         <v>1.8172446675948528</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>302.93117783999998</v>
       </c>
       <c r="C67" s="5">
         <v>-5.161737000003086E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-0.20424538693238903</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>304.23839772000002</v>
       </c>
       <c r="C68" s="5">
         <v>1.3072198800000479</v>
       </c>
       <c r="D68" s="5">
         <v>5.3029701018673991</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>303.82194204000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.41645568000001276</v>
       </c>
       <c r="D69" s="5">
         <v>-1.6303054195409006</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>305.93164526999999</v>
       </c>
       <c r="C70" s="5">
         <v>2.1097032299999796</v>
       </c>
       <c r="D70" s="5">
         <v>8.6583741549499891</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>306.48922420000002</v>
       </c>
       <c r="C71" s="5">
         <v>0.55757893000003378</v>
       </c>
       <c r="D71" s="5">
         <v>2.2091297240709462</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>306.67182866000002</v>
       </c>
       <c r="C72" s="5">
         <v>0.1826044599999932</v>
       </c>
       <c r="D72" s="5">
         <v>0.71730033974284346</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>308.14915858000001</v>
       </c>
       <c r="C73" s="5">
         <v>1.4773299199999883</v>
       </c>
       <c r="D73" s="5">
         <v>5.9364072375249988</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>309.67910009000002</v>
       </c>
       <c r="C74" s="5">
         <v>1.5299415100000147</v>
       </c>
       <c r="D74" s="5">
         <v>6.1233426696465365</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>308.35295001999998</v>
       </c>
       <c r="C75" s="5">
         <v>-1.3261500700000397</v>
       </c>
       <c r="D75" s="5">
         <v>-5.0194813136285816</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>308.78181258000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.42886256000002732</v>
       </c>
       <c r="D76" s="5">
         <v>1.6818067669637671</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>309.26242091</v>
       </c>
       <c r="C77" s="5">
         <v>0.48060832999999548</v>
       </c>
       <c r="D77" s="5">
         <v>1.8838312684829051</v>
       </c>
       <c r="E77" s="5">
         <v>2.225904442138793</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>310.63530308999998</v>
       </c>
       <c r="C78" s="5">
         <v>1.3728821799999764</v>
       </c>
       <c r="D78" s="5">
         <v>5.459064914702072</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>311.09241973000002</v>
       </c>
       <c r="C79" s="5">
         <v>0.45711664000003793</v>
       </c>
       <c r="D79" s="5">
         <v>1.7802273153065373</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>311.26452288000002</v>
       </c>
       <c r="C80" s="5">
         <v>0.1721031499999981</v>
       </c>
       <c r="D80" s="5">
         <v>0.66589000977701485</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>313.51959750999998</v>
       </c>
       <c r="C81" s="5">
         <v>2.2550746299999673</v>
       </c>
       <c r="D81" s="5">
         <v>9.048784769324536</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>313.87326818999998</v>
       </c>
       <c r="C82" s="5">
         <v>0.35367067999999335</v>
       </c>
       <c r="D82" s="5">
         <v>1.3621091200829882</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>314.38515481000002</v>
       </c>
       <c r="C83" s="5">
         <v>0.51188662000004115</v>
       </c>
       <c r="D83" s="5">
         <v>1.9746945232537838</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>315.11586620999998</v>
       </c>
       <c r="C84" s="5">
         <v>0.73071139999996149</v>
       </c>
       <c r="D84" s="5">
         <v>2.8250384634852299</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>316.01597550000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.9001092900000458</v>
       </c>
       <c r="D85" s="5">
         <v>3.4820940178334814</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>316.90740268000002</v>
       </c>
       <c r="C86" s="5">
         <v>0.89142717999999377</v>
       </c>
       <c r="D86" s="5">
         <v>3.4380090483989934</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>319.41354279000001</v>
       </c>
       <c r="C87" s="5">
         <v>2.5061401099999898</v>
       </c>
       <c r="D87" s="5">
         <v>9.9135667453533305</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>321.28479184999998</v>
       </c>
       <c r="C88" s="5">
         <v>1.8712490599999683</v>
       </c>
       <c r="D88" s="5">
         <v>7.261066930603377</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>321.12362456</v>
       </c>
       <c r="C89" s="5">
         <v>-0.16116728999998031</v>
       </c>
       <c r="D89" s="5">
         <v>-0.60030245514658409</v>
       </c>
       <c r="E89" s="5">
         <v>3.8353200544374522</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>321.7936613</v>
       </c>
       <c r="C90" s="5">
         <v>0.67003674000000046</v>
       </c>
       <c r="D90" s="5">
         <v>2.532780781563182</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>323.68575392000002</v>
       </c>
       <c r="C91" s="5">
         <v>1.8920926200000281</v>
       </c>
       <c r="D91" s="5">
         <v>7.2885080998023488</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>324.32187907999997</v>
       </c>
       <c r="C92" s="5">
         <v>0.63612515999994912</v>
       </c>
       <c r="D92" s="5">
         <v>2.3839648567237415</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>324.78535373</v>
       </c>
       <c r="C93" s="5">
         <v>0.4634746500000233</v>
       </c>
       <c r="D93" s="5">
         <v>1.7284121039726541</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>326.57056187000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.7852081400000088</v>
       </c>
       <c r="D94" s="5">
         <v>6.7989946767536225</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>327.41838114000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.84781927000000223</v>
       </c>
       <c r="D95" s="5">
         <v>3.160225114690518</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>326.85949409</v>
       </c>
       <c r="C96" s="5">
         <v>-0.55888705000000982</v>
       </c>
       <c r="D96" s="5">
         <v>-2.0292195999336848</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>327.76434067000002</v>
       </c>
       <c r="C97" s="5">
         <v>0.90484658000002582</v>
       </c>
       <c r="D97" s="5">
         <v>3.3730141058427199</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>328.37878789000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.61444721999998819</v>
       </c>
       <c r="D98" s="5">
         <v>2.2729342122331797</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>328.33618826999998</v>
       </c>
       <c r="C99" s="5">
         <v>-4.2599620000032701E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-0.15556146715942631</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>329.29743668999998</v>
       </c>
       <c r="C100" s="5">
         <v>0.96124842000000399</v>
       </c>
       <c r="D100" s="5">
         <v>3.5702862410103897</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>329.71751304999998</v>
       </c>
       <c r="C101" s="5">
         <v>0.42007635999999593</v>
       </c>
       <c r="D101" s="5">
         <v>1.54159574557311</v>
       </c>
       <c r="E101" s="5">
         <v>2.6761931644784021</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>330.27057418999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.55306114000001116</v>
       </c>
       <c r="D102" s="5">
         <v>2.0315284411290824</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>330.69999238999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.42941819999998643</v>
       </c>
       <c r="D103" s="5">
         <v>1.5714474025389613</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>330.28304004</v>
       </c>
       <c r="C104" s="5">
         <v>-0.4169523499999741</v>
       </c>
       <c r="D104" s="5">
         <v>-1.5025332522579538</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>333.09517804000001</v>
       </c>
       <c r="C105" s="5">
         <v>2.8121380000000045</v>
       </c>
       <c r="D105" s="5">
         <v>10.709494922517958</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>333.35230768000002</v>
       </c>
       <c r="C106" s="5">
         <v>0.25712964000001648</v>
       </c>
       <c r="D106" s="5">
         <v>0.93027155911495907</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>331.98370983000001</v>
       </c>
       <c r="C107" s="5">
         <v>-1.3685978500000147</v>
       </c>
       <c r="D107" s="5">
         <v>-4.8169331830102742</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>334.99672169000002</v>
       </c>
       <c r="C108" s="5">
         <v>3.013011860000006</v>
       </c>
       <c r="D108" s="5">
         <v>11.451366859670099</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>335.30979660999998</v>
       </c>
       <c r="C109" s="5">
         <v>0.31307491999996273</v>
       </c>
       <c r="D109" s="5">
         <v>1.1272558399842758</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>336.08862261000002</v>
       </c>
       <c r="C110" s="5">
         <v>0.77882600000003777</v>
       </c>
       <c r="D110" s="5">
         <v>2.8231308024114554</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>337.60038551000002</v>
       </c>
       <c r="C111" s="5">
         <v>1.5117629000000079</v>
       </c>
       <c r="D111" s="5">
         <v>5.5332897890244981</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>337.95144928000002</v>
       </c>
       <c r="C112" s="5">
         <v>0.35106376999999611</v>
       </c>
       <c r="D112" s="5">
         <v>1.2550172817231031</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>339.02049485999999</v>
       </c>
       <c r="C113" s="5">
         <v>1.0690455799999654</v>
       </c>
       <c r="D113" s="5">
         <v>3.862717863930798</v>
       </c>
       <c r="E113" s="5">
         <v>2.8215006609579873</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>338.79782814999999</v>
       </c>
       <c r="C114" s="5">
         <v>-0.2226667099999986</v>
       </c>
       <c r="D114" s="5">
         <v>-0.78531221884009517</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>339.05719472999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.25936658000000534</v>
       </c>
       <c r="D115" s="5">
         <v>0.92253758082765369</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>338.80108702000001</v>
       </c>
       <c r="C116" s="5">
         <v>-0.25610770999998067</v>
       </c>
       <c r="D116" s="5">
         <v>-0.90266682266784137</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>338.57239973999998</v>
       </c>
       <c r="C117" s="5">
         <v>-0.22868728000003102</v>
       </c>
       <c r="D117" s="5">
         <v>-0.80698748848770929</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>339.55328023999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.98088050000001203</v>
       </c>
       <c r="D118" s="5">
         <v>3.5324622806731876</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>339.89921048999997</v>
       </c>
       <c r="C119" s="5">
         <v>0.34593024999998079</v>
       </c>
       <c r="D119" s="5">
         <v>1.2294101088636378</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>342.59520827</v>
       </c>
       <c r="C120" s="5">
         <v>2.6959977800000274</v>
       </c>
       <c r="D120" s="5">
         <v>9.9445086767838475</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>344.16446934999999</v>
       </c>
       <c r="C121" s="5">
         <v>1.5692610799999898</v>
       </c>
       <c r="D121" s="5">
         <v>5.6372244276369443</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>344.96930485000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.80483550000002424</v>
       </c>
       <c r="D122" s="5">
         <v>2.8426001138805779</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>345.47722045</v>
       </c>
       <c r="C123" s="5">
         <v>0.50791559999998981</v>
       </c>
       <c r="D123" s="5">
         <v>1.7811981837852819</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>346.02754671999998</v>
       </c>
       <c r="C124" s="5">
         <v>0.55032626999997092</v>
       </c>
       <c r="D124" s="5">
         <v>1.9283707804723882</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>346.65315693999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.62561021999999866</v>
       </c>
       <c r="D125" s="5">
         <v>2.1912782249193796</v>
       </c>
       <c r="E125" s="5">
         <v>2.251386625800289</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>346.84887651000003</v>
       </c>
       <c r="C126" s="5">
         <v>0.19571957000005114</v>
       </c>
       <c r="D126" s="5">
         <v>0.67962507246068782</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>347.12914487</v>
       </c>
       <c r="C127" s="5">
         <v>0.28026835999997957</v>
       </c>
       <c r="D127" s="5">
         <v>0.97397103000127494</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>347.68917370999998</v>
       </c>
       <c r="C128" s="5">
         <v>0.56002883999997266</v>
       </c>
       <c r="D128" s="5">
         <v>1.9532497457909193</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>348.13102559999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.44185189000000946</v>
       </c>
       <c r="D129" s="5">
         <v>1.5356935418546991</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>348.37621443</v>
       </c>
       <c r="C130" s="5">
         <v>0.24518883000001779</v>
       </c>
       <c r="D130" s="5">
         <v>0.84844206859167048</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>349.27976852</v>
       </c>
       <c r="C131" s="5">
         <v>0.90355409000000009</v>
       </c>
       <c r="D131" s="5">
         <v>3.1571223303608065</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>350.24347308</v>
       </c>
       <c r="C132" s="5">
         <v>0.96370455999999649</v>
       </c>
       <c r="D132" s="5">
         <v>3.3616522528213677</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>351.09358801000002</v>
       </c>
       <c r="C133" s="5">
         <v>0.85011493000001792</v>
       </c>
       <c r="D133" s="5">
         <v>2.9518528667368704</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>353.09417979</v>
       </c>
       <c r="C134" s="5">
         <v>2.0005917799999793</v>
       </c>
       <c r="D134" s="5">
         <v>7.0562263385039348</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>354.12542070000001</v>
       </c>
       <c r="C135" s="5">
         <v>1.0312409100000082</v>
       </c>
       <c r="D135" s="5">
         <v>3.5615481752112155</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>353.90800711000003</v>
       </c>
       <c r="C136" s="5">
         <v>-0.21741358999997829</v>
       </c>
       <c r="D136" s="5">
         <v>-0.73425155340927084</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>353.99021441000002</v>
       </c>
       <c r="C137" s="5">
         <v>8.2207299999993211E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.27909763486442252</v>
       </c>
       <c r="E137" s="5">
         <v>2.116541367967395</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>359.04581959000001</v>
       </c>
       <c r="C138" s="5">
         <v>5.0556051799999864</v>
       </c>
       <c r="D138" s="5">
         <v>18.55050662923421</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>358.97488335000003</v>
       </c>
       <c r="C139" s="5">
         <v>-7.0936239999980444E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-0.23682506985082119</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>359.16814062999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.19325727999995479</v>
       </c>
       <c r="D140" s="5">
         <v>0.64794685119697881</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>359.25571072999998</v>
       </c>
       <c r="C141" s="5">
         <v>8.7570099999993545E-2</v>
       </c>
       <c r="D141" s="5">
         <v>0.29296905230791204</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>359.69216509</v>
       </c>
       <c r="C142" s="5">
         <v>0.43645436000002746</v>
       </c>
       <c r="D142" s="5">
         <v>1.4676427492166688</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>359.90988011000002</v>
       </c>
       <c r="C143" s="5">
         <v>0.21771502000001419</v>
       </c>
       <c r="D143" s="5">
         <v>0.72876072158616356</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>355.83822909000003</v>
       </c>
       <c r="C144" s="5">
         <v>-4.0716510199999902</v>
       </c>
       <c r="D144" s="5">
         <v>-12.761935089995369</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>357.19985403999999</v>
       </c>
       <c r="C145" s="5">
         <v>1.361624949999964</v>
       </c>
       <c r="D145" s="5">
         <v>4.689716220479534</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>356.01869468000001</v>
       </c>
       <c r="C146" s="5">
         <v>-1.181159359999981</v>
       </c>
       <c r="D146" s="5">
         <v>-3.8966847918684544</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>355.36512526000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.65356941999999663</v>
       </c>
       <c r="D147" s="5">
         <v>-2.1808204456462366</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>355.95584126</v>
       </c>
       <c r="C148" s="5">
         <v>0.59071599999998625</v>
       </c>
       <c r="D148" s="5">
         <v>2.0130732116417471</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>355.34870660000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.60713465999998562</v>
       </c>
       <c r="D149" s="5">
         <v>-2.0276830525759237</v>
       </c>
       <c r="E149" s="5">
         <v>0.38376546432623559</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>355.98637396999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.6376673699999742</v>
       </c>
       <c r="D150" s="5">
         <v>2.1747609001065982</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>357.03271698999998</v>
       </c>
       <c r="C151" s="5">
         <v>1.0463430199999948</v>
       </c>
       <c r="D151" s="5">
         <v>3.5847160698854186</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>357.72541436</v>
       </c>
       <c r="C152" s="5">
         <v>0.69269737000001896</v>
       </c>
       <c r="D152" s="5">
         <v>2.3531861541753019</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>358.26603105999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.54061669999998685</v>
       </c>
       <c r="D153" s="5">
         <v>1.8286639916471392</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>360.01820464000002</v>
       </c>
       <c r="C154" s="5">
         <v>1.7521735800000329</v>
       </c>
       <c r="D154" s="5">
         <v>6.0293138796132517</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>359.36700897999998</v>
       </c>
       <c r="C155" s="5">
         <v>-0.6511956600000417</v>
       </c>
       <c r="D155" s="5">
         <v>-2.1490788528733096</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>357.65097154</v>
       </c>
       <c r="C156" s="5">
         <v>-1.7160374399999796</v>
       </c>
       <c r="D156" s="5">
         <v>-5.5820755306439267</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>359.53094512000001</v>
       </c>
       <c r="C157" s="5">
         <v>1.8799735800000121</v>
       </c>
       <c r="D157" s="5">
         <v>6.4933299957220525</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>360.87319635</v>
       </c>
       <c r="C158" s="5">
         <v>1.342251229999988</v>
       </c>
       <c r="D158" s="5">
         <v>4.5731519982180613</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>360.97344828000001</v>
       </c>
       <c r="C159" s="5">
         <v>0.10025193000001309</v>
       </c>
       <c r="D159" s="5">
         <v>0.33387433572948932</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>362.46191619000001</v>
       </c>
       <c r="C160" s="5">
         <v>1.4884679099999971</v>
       </c>
       <c r="D160" s="5">
         <v>5.0619571233790683</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>362.11172469000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.35019149999999399</v>
       </c>
       <c r="D161" s="5">
         <v>-1.1532355163761276</v>
       </c>
       <c r="E161" s="5">
         <v>1.9032060520802307</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>361.39436805999998</v>
       </c>
       <c r="C162" s="5">
         <v>-0.71735663000004024</v>
       </c>
       <c r="D162" s="5">
         <v>-2.3515126237796946</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>360.13068985000001</v>
       </c>
       <c r="C163" s="5">
         <v>-1.2636782099999664</v>
       </c>
       <c r="D163" s="5">
         <v>-4.1162453356770374</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>360.24230825000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.11161839999999756</v>
       </c>
       <c r="D164" s="5">
         <v>0.37256097812985445</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>358.22272411</v>
       </c>
       <c r="C165" s="5">
         <v>-2.0195841400000063</v>
       </c>
       <c r="D165" s="5">
         <v>-6.5238136886519804</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>358.29461049000003</v>
       </c>
       <c r="C166" s="5">
         <v>7.1886380000023564E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.24107607984034107</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>358.60773429</v>
       </c>
       <c r="C167" s="5">
         <v>0.3131237999999712</v>
       </c>
       <c r="D167" s="5">
         <v>1.0537694280780885</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>357.82400059000003</v>
       </c>
       <c r="C168" s="5">
         <v>-0.78373369999997067</v>
       </c>
       <c r="D168" s="5">
         <v>-2.5912927773648065</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>358.51709253000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.69309193999998797</v>
       </c>
       <c r="D169" s="5">
         <v>2.3492785350595069</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>357.90206004999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.61503248000002486</v>
       </c>
       <c r="D170" s="5">
         <v>-2.0392754376283961</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>357.00493211999998</v>
       </c>
       <c r="C171" s="5">
         <v>-0.89712793000001056</v>
       </c>
       <c r="D171" s="5">
         <v>-2.9668311043189233</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>356.71712194000003</v>
       </c>
       <c r="C172" s="5">
         <v>-0.28781017999995129</v>
       </c>
       <c r="D172" s="5">
         <v>-0.96313780615465694</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>358.08358139000001</v>
       </c>
       <c r="C173" s="5">
         <v>1.3664594499999794</v>
       </c>
       <c r="D173" s="5">
         <v>4.6948784917060893</v>
       </c>
       <c r="E173" s="5">
         <v>-1.1124034449446429</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>359.54125396000001</v>
       </c>
       <c r="C174" s="5">
         <v>1.4576725699999997</v>
       </c>
       <c r="D174" s="5">
         <v>4.9957797848039665</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>359.77261694999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.23136298999997962</v>
       </c>
       <c r="D175" s="5">
         <v>0.77493280606186765</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>360.35666504</v>
       </c>
       <c r="C176" s="5">
         <v>0.58404809000001023</v>
       </c>
       <c r="D176" s="5">
         <v>1.9655452813235774</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>359.71244855999998</v>
       </c>
       <c r="C177" s="5">
         <v>-0.64421648000001142</v>
       </c>
       <c r="D177" s="5">
         <v>-2.1242948682121621</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>357.81625613</v>
       </c>
       <c r="C178" s="5">
         <v>-1.8961924299999851</v>
       </c>
       <c r="D178" s="5">
         <v>-6.145479423201361</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>357.05748301</v>
       </c>
       <c r="C179" s="5">
         <v>-0.75877312000000074</v>
       </c>
       <c r="D179" s="5">
         <v>-2.515209543888508</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>357.13820836999997</v>
       </c>
       <c r="C180" s="5">
         <v>8.0725359999973989E-2</v>
       </c>
       <c r="D180" s="5">
         <v>0.27163967344359108</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>355.94857409999997</v>
       </c>
       <c r="C181" s="5">
         <v>-1.1896342699999991</v>
       </c>
       <c r="D181" s="5">
         <v>-3.9247986827088743</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>354.40817190000001</v>
       </c>
       <c r="C182" s="5">
         <v>-1.54040219999996</v>
       </c>
       <c r="D182" s="5">
         <v>-5.0712774765184765</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>353.8831844</v>
       </c>
       <c r="C183" s="5">
         <v>-0.52498750000000882</v>
       </c>
       <c r="D183" s="5">
         <v>-1.7631581325458057</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>351.44270587</v>
       </c>
       <c r="C184" s="5">
         <v>-2.4404785300000071</v>
       </c>
       <c r="D184" s="5">
         <v>-7.9687566584799807</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>351.35634377000002</v>
       </c>
       <c r="C185" s="5">
         <v>-8.6362099999973907E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-0.29448489313191883</v>
       </c>
       <c r="E185" s="5">
         <v>-1.8786780432340278</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>351.42102034999999</v>
       </c>
       <c r="C186" s="5">
         <v>6.4676579999968453E-2</v>
       </c>
       <c r="D186" s="5">
         <v>0.22111603125332113</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>350.57921393999999</v>
       </c>
       <c r="C187" s="5">
         <v>-0.84180641000000378</v>
       </c>
       <c r="D187" s="5">
         <v>-2.8369519128276788</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>351.37738732999998</v>
       </c>
       <c r="C188" s="5">
         <v>0.7981733899999881</v>
       </c>
       <c r="D188" s="5">
         <v>2.7665451718871914</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>351.71094077999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.3335534500000108</v>
       </c>
       <c r="D189" s="5">
         <v>1.1450951692325129</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>351.36760753999999</v>
       </c>
       <c r="C190" s="5">
         <v>-0.34333323999999266</v>
       </c>
       <c r="D190" s="5">
         <v>-1.1651472810588204</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>351.11900126</v>
       </c>
       <c r="C191" s="5">
         <v>-0.24860627999998997</v>
       </c>
       <c r="D191" s="5">
         <v>-0.84575052535579287</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>352.35481792000002</v>
       </c>
       <c r="C192" s="5">
         <v>1.2358166600000118</v>
       </c>
       <c r="D192" s="5">
         <v>4.3063096142261115</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>351.33688461000003</v>
       </c>
       <c r="C193" s="5">
         <v>-1.0179333099999894</v>
       </c>
       <c r="D193" s="5">
         <v>-3.4121761400729533</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>351.33214147000001</v>
       </c>
       <c r="C194" s="5">
         <v>-4.7431400000164103E-3</v>
       </c>
       <c r="D194" s="5">
         <v>-1.6199111583126147E-2</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>349.54824055</v>
       </c>
       <c r="C195" s="5">
         <v>-1.7839009200000078</v>
       </c>
       <c r="D195" s="5">
         <v>-5.9257312545078156</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>349.38458360999999</v>
       </c>
       <c r="C196" s="5">
         <v>-0.16365694000000985</v>
       </c>
       <c r="D196" s="5">
         <v>-0.56039018048070766</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>349.82304742999997</v>
       </c>
       <c r="C197" s="5">
         <v>0.4384638199999813</v>
       </c>
       <c r="D197" s="5">
         <v>1.5163906054865173</v>
       </c>
       <c r="E197" s="5">
         <v>-0.4363935267392649</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>349.18918281999998</v>
       </c>
       <c r="C198" s="5">
         <v>-0.63386460999998917</v>
       </c>
       <c r="D198" s="5">
         <v>-2.15281068059896</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>348.81147083000002</v>
       </c>
       <c r="C199" s="5">
         <v>-0.37771198999996614</v>
       </c>
       <c r="D199" s="5">
         <v>-1.290325080633159</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>349.35951296000002</v>
       </c>
       <c r="C200" s="5">
         <v>0.54804212999999891</v>
       </c>
       <c r="D200" s="5">
         <v>1.9017822664663564</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>350.64721261</v>
       </c>
       <c r="C201" s="5">
         <v>1.2876996499999791</v>
       </c>
       <c r="D201" s="5">
         <v>4.5138411561790992</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>350.92214908</v>
       </c>
       <c r="C202" s="5">
         <v>0.2749364700000001</v>
       </c>
       <c r="D202" s="5">
         <v>0.94496764519500509</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>351.07629076000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.15414168000000927</v>
       </c>
       <c r="D203" s="5">
         <v>0.52837227092539241</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>349.52018530999999</v>
       </c>
       <c r="C204" s="5">
         <v>-1.5561054500000182</v>
       </c>
       <c r="D204" s="5">
         <v>-5.1910954572275125</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>349.85932896000003</v>
       </c>
       <c r="C205" s="5">
         <v>0.33914365000003954</v>
       </c>
       <c r="D205" s="5">
         <v>1.1706085468580429</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>351.40068695999997</v>
       </c>
       <c r="C206" s="5">
         <v>1.5413579999999456</v>
       </c>
       <c r="D206" s="5">
         <v>5.416785310487171</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>352.20601852999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.8053315700000212</v>
       </c>
       <c r="D207" s="5">
         <v>2.7850618313653097</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>352.91647957999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.71046104999999216</v>
       </c>
       <c r="D208" s="5">
         <v>2.4476463254052616</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>353.31576734999999</v>
       </c>
       <c r="C209" s="5">
         <v>0.39928777000000082</v>
       </c>
       <c r="D209" s="5">
         <v>1.3661537166600013</v>
       </c>
       <c r="E209" s="5">
         <v>0.99842475950613352</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>353.31468423000001</v>
       </c>
       <c r="C210" s="5">
         <v>-1.0831199999756791E-3</v>
       </c>
       <c r="D210" s="5">
         <v>-3.6786416166001423E-3</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>354.87018719999998</v>
       </c>
       <c r="C211" s="5">
         <v>1.5555029699999636</v>
       </c>
       <c r="D211" s="5">
         <v>5.4129422309220354</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>355.08592994999998</v>
       </c>
       <c r="C212" s="5">
         <v>0.21574275000000398</v>
       </c>
       <c r="D212" s="5">
         <v>0.73198235582527804</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>355.48376479000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.39783484000003</v>
       </c>
       <c r="D213" s="5">
         <v>1.3527842188783445</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>356.94476519</v>
       </c>
       <c r="C214" s="5">
         <v>1.461000399999989</v>
       </c>
       <c r="D214" s="5">
         <v>5.0448957131416838</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>358.12125451999998</v>
       </c>
       <c r="C215" s="5">
         <v>1.1764893299999812</v>
       </c>
       <c r="D215" s="5">
         <v>4.0276913334765352</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>358.39533519000003</v>
       </c>
       <c r="C216" s="5">
         <v>0.27408067000004621</v>
       </c>
       <c r="D216" s="5">
         <v>0.92227078572344467</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>359.72999334000002</v>
       </c>
       <c r="C217" s="5">
         <v>1.3346581499999957</v>
       </c>
       <c r="D217" s="5">
         <v>4.5614545297310904</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>360.29599308000002</v>
       </c>
       <c r="C218" s="5">
         <v>0.5659997399999952</v>
       </c>
       <c r="D218" s="5">
         <v>1.9045068034238222</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>361.84284991999999</v>
       </c>
       <c r="C219" s="5">
         <v>1.5468568399999754</v>
       </c>
       <c r="D219" s="5">
         <v>5.275365130783638</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>362.63158589</v>
       </c>
       <c r="C220" s="5">
         <v>0.78873597000000473</v>
       </c>
       <c r="D220" s="5">
         <v>2.647318245955721</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>362.97543822</v>
       </c>
       <c r="C221" s="5">
         <v>0.34385233000000426</v>
       </c>
       <c r="D221" s="5">
         <v>1.1438096653048735</v>
       </c>
       <c r="E221" s="5">
         <v>2.7340050353402479</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>363.93521068000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.9597724600000106</v>
       </c>
       <c r="D222" s="5">
         <v>3.2195705139932196</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>364.40424696999997</v>
       </c>
       <c r="C223" s="5">
         <v>0.46903628999996272</v>
       </c>
       <c r="D223" s="5">
         <v>1.5575584656371655</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>363.29454328000003</v>
       </c>
       <c r="C224" s="5">
         <v>-1.1097036899999466</v>
       </c>
       <c r="D224" s="5">
         <v>-3.5937169120563328</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>365.18939390000003</v>
       </c>
       <c r="C225" s="5">
         <v>1.8948506199999997</v>
       </c>
       <c r="D225" s="5">
         <v>6.441595104523401</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>365.48885983000002</v>
       </c>
       <c r="C226" s="5">
         <v>0.29946592999999666</v>
       </c>
       <c r="D226" s="5">
         <v>0.98848522875287781</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>365.23820669999998</v>
       </c>
       <c r="C227" s="5">
         <v>-0.25065313000004608</v>
       </c>
       <c r="D227" s="5">
         <v>-0.81986579700412676</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>367.29684996999998</v>
       </c>
       <c r="C228" s="5">
         <v>2.0586432700000046</v>
       </c>
       <c r="D228" s="5">
         <v>6.9773964011065281</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>368.50531224000002</v>
       </c>
       <c r="C229" s="5">
         <v>1.2084622700000409</v>
       </c>
       <c r="D229" s="5">
         <v>4.0204167870631968</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>365.51473496</v>
       </c>
       <c r="C230" s="5">
         <v>-2.990577280000025</v>
       </c>
       <c r="D230" s="5">
         <v>-9.3153800328582452</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>368.48758113000002</v>
       </c>
       <c r="C231" s="5">
         <v>2.9728461700000253</v>
       </c>
       <c r="D231" s="5">
         <v>10.208628277820386</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>368.25796005000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.22962108000001535</v>
       </c>
       <c r="D232" s="5">
         <v>-0.74521610411418804</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>367.67727669999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.58068335000001525</v>
       </c>
       <c r="D233" s="5">
         <v>-1.8758818462027538</v>
       </c>
       <c r="E233" s="5">
         <v>1.2953599568767959</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>367.12457619000003</v>
       </c>
       <c r="C234" s="5">
         <v>-0.55270050999996556</v>
       </c>
       <c r="D234" s="5">
         <v>-1.7890268166556145</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>367.17806308000002</v>
       </c>
       <c r="C235" s="5">
         <v>5.3486889999987852E-2</v>
       </c>
       <c r="D235" s="5">
         <v>0.17496982815912165</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>365.32579587999999</v>
       </c>
       <c r="C236" s="5">
         <v>-1.8522672000000284</v>
       </c>
       <c r="D236" s="5">
         <v>-5.8883580177430561</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>364.14719954999998</v>
       </c>
       <c r="C237" s="5">
         <v>-1.1785963300000049</v>
       </c>
       <c r="D237" s="5">
         <v>-3.803421918372385</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>364.08827387999997</v>
       </c>
       <c r="C238" s="5">
         <v>-5.8925670000007813E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-0.19400919565077945</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>363.8234574</v>
       </c>
       <c r="C239" s="5">
         <v>-0.26481647999997904</v>
       </c>
       <c r="D239" s="5">
         <v>-0.86932657983673778</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>364.18846074999999</v>
       </c>
       <c r="C240" s="5">
         <v>0.36500334999999495</v>
       </c>
       <c r="D240" s="5">
         <v>1.2105567857504163</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>363.16552949999999</v>
       </c>
       <c r="C241" s="5">
         <v>-1.0229312499999992</v>
       </c>
       <c r="D241" s="5">
         <v>-3.3189705371418299</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>361.90662562</v>
       </c>
       <c r="C242" s="5">
         <v>-1.2589038799999912</v>
       </c>
       <c r="D242" s="5">
         <v>-4.0813696232820611</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>361.77393065000001</v>
       </c>
       <c r="C243" s="5">
         <v>-0.13269496999998864</v>
       </c>
       <c r="D243" s="5">
         <v>-0.43910012429136946</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>363.14683344000002</v>
       </c>
       <c r="C244" s="5">
         <v>1.3729027900000119</v>
       </c>
       <c r="D244" s="5">
         <v>4.6501648773732862</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>362.53884221999999</v>
       </c>
       <c r="C245" s="5">
         <v>-0.60799122000003081</v>
       </c>
       <c r="D245" s="5">
         <v>-1.9906784186860205</v>
       </c>
       <c r="E245" s="5">
         <v>-1.397539311136875</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>362.54650186999999</v>
       </c>
       <c r="C246" s="5">
         <v>7.6596499999936896E-3</v>
       </c>
       <c r="D246" s="5">
         <v>2.5356312464075437E-2</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>362.05690113999998</v>
       </c>
       <c r="C247" s="5">
         <v>-0.48960073000000648</v>
       </c>
       <c r="D247" s="5">
         <v>-1.6085568669236716</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>362.51576542999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.45886429000000817</v>
       </c>
       <c r="D248" s="5">
         <v>1.5315042434137283</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>362.51450666</v>
       </c>
       <c r="C249" s="5">
         <v>-1.2587699999926372E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-4.1667019665792004E-3</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>363.48439669999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.96989003999999568</v>
       </c>
       <c r="D250" s="5">
         <v>3.2582089401970826</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>363.23246035</v>
       </c>
       <c r="C251" s="5">
         <v>-0.25193634999999404</v>
       </c>
       <c r="D251" s="5">
         <v>-0.82857416776945803</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>363.30454185000002</v>
       </c>
       <c r="C252" s="5">
         <v>7.2081500000024334E-2</v>
       </c>
       <c r="D252" s="5">
         <v>0.23839353449861544</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>363.94437862000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.63983676999998806</v>
       </c>
       <c r="D253" s="5">
         <v>2.1339815596997047</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>364.44249983999998</v>
       </c>
       <c r="C254" s="5">
         <v>0.49812121999997316</v>
       </c>
       <c r="D254" s="5">
         <v>1.6548289905852887</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>364.91833508000002</v>
       </c>
       <c r="C255" s="5">
         <v>0.47583524000003763</v>
       </c>
       <c r="D255" s="5">
         <v>1.578083248932205</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>364.35280213999999</v>
       </c>
       <c r="C256" s="5">
         <v>-0.56553294000002552</v>
       </c>
       <c r="D256" s="5">
         <v>-1.8439326406433643</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>365.74376143000001</v>
       </c>
       <c r="C257" s="5">
         <v>1.3909592900000121</v>
       </c>
       <c r="D257" s="5">
         <v>4.6785641929329547</v>
       </c>
       <c r="E257" s="5">
         <v>0.88402092045496428</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>365.33418683999997</v>
       </c>
       <c r="C258" s="5">
         <v>-0.40957459000003382</v>
       </c>
       <c r="D258" s="5">
         <v>-1.3355624545023592</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>365.68588946</v>
       </c>
       <c r="C259" s="5">
         <v>0.35170262000002595</v>
       </c>
       <c r="D259" s="5">
         <v>1.1613612182043154</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>367.61347546000002</v>
       </c>
       <c r="C260" s="5">
         <v>1.9275860000000193</v>
       </c>
       <c r="D260" s="5">
         <v>6.5120246485833588</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>368.99996569000001</v>
       </c>
       <c r="C261" s="5">
         <v>1.3864902299999926</v>
       </c>
       <c r="D261" s="5">
         <v>4.6209926102671162</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>369.22990291999997</v>
       </c>
       <c r="C262" s="5">
         <v>0.2299372299999618</v>
       </c>
       <c r="D262" s="5">
         <v>0.75033152121106728</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>370.20813027999998</v>
       </c>
       <c r="C263" s="5">
         <v>0.97822736000000532</v>
       </c>
       <c r="D263" s="5">
         <v>3.225984483810862</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>371.36236953000002</v>
       </c>
       <c r="C264" s="5">
         <v>1.154239250000046</v>
       </c>
       <c r="D264" s="5">
         <v>3.8062024872317135</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>372.01408558000003</v>
       </c>
       <c r="C265" s="5">
         <v>0.65171605000000454</v>
       </c>
       <c r="D265" s="5">
         <v>2.1263655001302784</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>374.66379323000001</v>
       </c>
       <c r="C266" s="5">
         <v>2.6497076499999821</v>
       </c>
       <c r="D266" s="5">
         <v>8.890026209838453</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>373.46882578999998</v>
       </c>
       <c r="C267" s="5">
         <v>-1.1949674400000276</v>
       </c>
       <c r="D267" s="5">
         <v>-3.7608972358465942</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>374.51445224000003</v>
       </c>
       <c r="C268" s="5">
         <v>1.045626450000043</v>
       </c>
       <c r="D268" s="5">
         <v>3.4119441723952315</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>375.38164771999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.86719547999996394</v>
       </c>
       <c r="D269" s="5">
         <v>2.8142845968065933</v>
       </c>
       <c r="E269" s="5">
         <v>2.6351471457277675</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>378.30181489</v>
       </c>
       <c r="C270" s="5">
         <v>2.9201671700000134</v>
       </c>
       <c r="D270" s="5">
         <v>9.7449796166685143</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>378.23570974</v>
       </c>
       <c r="C271" s="5">
         <v>-6.6105149999998503E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-0.20948877975655034</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>379.64489787999997</v>
       </c>
       <c r="C272" s="5">
         <v>1.4091881399999693</v>
       </c>
       <c r="D272" s="5">
         <v>4.563585542390669</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>382.64997676000002</v>
       </c>
       <c r="C273" s="5">
         <v>3.0050788800000419</v>
       </c>
       <c r="D273" s="5">
         <v>9.9232304930630946</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>383.76742658000001</v>
       </c>
       <c r="C274" s="5">
         <v>1.1174498199999903</v>
       </c>
       <c r="D274" s="5">
         <v>3.561187911536523</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>386.00397733</v>
       </c>
       <c r="C275" s="5">
         <v>2.2365507499999921</v>
       </c>
       <c r="D275" s="5">
         <v>7.2220327227914494</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>386.88504095000002</v>
       </c>
       <c r="C276" s="5">
         <v>0.88106362000002036</v>
       </c>
       <c r="D276" s="5">
         <v>2.7736780966014507</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>388.52097006999998</v>
       </c>
       <c r="C277" s="5">
         <v>1.6359291199999575</v>
       </c>
       <c r="D277" s="5">
         <v>5.1938422937925832</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>389.73237025999998</v>
       </c>
       <c r="C278" s="5">
         <v>1.2114001900000062</v>
       </c>
       <c r="D278" s="5">
         <v>3.8064100933217659</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>390.97300691999999</v>
       </c>
       <c r="C279" s="5">
         <v>1.2406366600000069</v>
       </c>
       <c r="D279" s="5">
         <v>3.8875603299509898</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>392.04183904000001</v>
       </c>
       <c r="C280" s="5">
         <v>1.0688321200000246</v>
       </c>
       <c r="D280" s="5">
         <v>3.3303071732569078</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>393.87473829999999</v>
       </c>
       <c r="C281" s="5">
         <v>1.8328992599999765</v>
       </c>
       <c r="D281" s="5">
         <v>5.7568528031888277</v>
       </c>
       <c r="E281" s="5">
         <v>4.9264770114158862</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>394.0718205</v>
       </c>
       <c r="C282" s="5">
         <v>0.1970822000000112</v>
       </c>
       <c r="D282" s="5">
         <v>0.6020964364127579</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>396.52899987000001</v>
       </c>
       <c r="C283" s="5">
         <v>2.4571793700000057</v>
       </c>
       <c r="D283" s="5">
         <v>7.7444461633357387</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>397.49224269000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.96324282000000494</v>
       </c>
       <c r="D284" s="5">
         <v>2.9542869119709936</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>397.33253305</v>
       </c>
       <c r="C285" s="5">
         <v>-0.15970964000001686</v>
       </c>
       <c r="D285" s="5">
         <v>-0.4810876556912036</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>398.21919623999997</v>
       </c>
       <c r="C286" s="5">
         <v>0.88666318999997884</v>
       </c>
       <c r="D286" s="5">
         <v>2.7109594190016351</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>400.35854367000002</v>
       </c>
       <c r="C287" s="5">
         <v>2.1393474300000435</v>
       </c>
       <c r="D287" s="5">
         <v>6.640681603360532</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>402.26053664</v>
       </c>
       <c r="C288" s="5">
         <v>1.9019929699999807</v>
       </c>
       <c r="D288" s="5">
         <v>5.8522110530367044</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>402.45321296999998</v>
       </c>
       <c r="C289" s="5">
         <v>0.19267632999998341</v>
       </c>
       <c r="D289" s="5">
         <v>0.57629733703943309</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>403.23074566000003</v>
       </c>
       <c r="C290" s="5">
         <v>0.77753269000004366</v>
       </c>
       <c r="D290" s="5">
         <v>2.3431735931720876</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>402.50980332</v>
       </c>
       <c r="C291" s="5">
         <v>-0.72094234000002189</v>
       </c>
       <c r="D291" s="5">
         <v>-2.1245255290968212</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>405.18986243000001</v>
       </c>
       <c r="C292" s="5">
         <v>2.680059110000002</v>
       </c>
       <c r="D292" s="5">
         <v>8.28923994356321</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>405.00314541</v>
       </c>
       <c r="C293" s="5">
         <v>-0.18671702000000323</v>
       </c>
       <c r="D293" s="5">
         <v>-0.55157702731514213</v>
       </c>
       <c r="E293" s="5">
         <v>2.8253670590886903</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>407.76616425999998</v>
       </c>
       <c r="C294" s="5">
         <v>2.7630188499999804</v>
       </c>
       <c r="D294" s="5">
         <v>8.5009342154406919</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>408.76338293999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.99721868000000313</v>
       </c>
       <c r="D295" s="5">
         <v>2.9744748223841766</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>409.45488</v>
       </c>
       <c r="C296" s="5">
         <v>0.69149706000001743</v>
       </c>
       <c r="D296" s="5">
         <v>2.0490113283712974</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>411.51107157000001</v>
       </c>
       <c r="C297" s="5">
         <v>2.05619157000001</v>
       </c>
       <c r="D297" s="5">
         <v>6.1953920939912699</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>413.38042622</v>
       </c>
       <c r="C298" s="5">
         <v>1.8693546499999911</v>
       </c>
       <c r="D298" s="5">
         <v>5.5894708369086166</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>413.93400097</v>
       </c>
       <c r="C299" s="5">
         <v>0.55357474999999567</v>
       </c>
       <c r="D299" s="5">
         <v>1.6188581769878585</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>414.86794547</v>
       </c>
       <c r="C300" s="5">
         <v>0.93394449999999551</v>
       </c>
       <c r="D300" s="5">
         <v>2.7413699222249566</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>415.30827319999997</v>
       </c>
       <c r="C301" s="5">
         <v>0.4403277299999786</v>
       </c>
       <c r="D301" s="5">
         <v>1.2811033732257782</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>413.66158426999999</v>
       </c>
       <c r="C302" s="5">
         <v>-1.6466889299999821</v>
       </c>
       <c r="D302" s="5">
         <v>-4.6555759611823122</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>416.19969502999999</v>
       </c>
       <c r="C303" s="5">
         <v>2.538110759999995</v>
       </c>
       <c r="D303" s="5">
         <v>7.6164844859335279</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>417.28109565</v>
       </c>
       <c r="C304" s="5">
         <v>1.0814006200000108</v>
       </c>
       <c r="D304" s="5">
         <v>3.1628730795414395</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>417.50885478999999</v>
       </c>
       <c r="C305" s="5">
         <v>0.2277591399999892</v>
       </c>
       <c r="D305" s="5">
         <v>0.6569502987280984</v>
       </c>
       <c r="E305" s="5">
         <v>3.0878054952733658</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>416.49735533</v>
       </c>
       <c r="C306" s="5">
         <v>-1.0114994599999818</v>
       </c>
       <c r="D306" s="5">
         <v>-2.8688147237533546</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>416.58158878</v>
       </c>
       <c r="C307" s="5">
         <v>8.4233449999999266E-2</v>
       </c>
       <c r="D307" s="5">
         <v>0.24296108814563233</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>416.83769467000002</v>
       </c>
       <c r="C308" s="5">
         <v>0.25610589000001482</v>
       </c>
       <c r="D308" s="5">
         <v>0.7402352147785729</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>416.85580464999998</v>
       </c>
       <c r="C309" s="5">
         <v>1.8109979999962889E-2</v>
       </c>
       <c r="D309" s="5">
         <v>5.2147802286284239E-2</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>417.58478539999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.72898075000000517</v>
       </c>
       <c r="D310" s="5">
         <v>2.1188139658149696</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>420.85882916000003</v>
       </c>
       <c r="C311" s="5">
         <v>3.2740437600000405</v>
       </c>
       <c r="D311" s="5">
         <v>9.8250245881841956</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>425.13660243999999</v>
       </c>
       <c r="C312" s="5">
         <v>4.2777732799999626</v>
       </c>
       <c r="D312" s="5">
         <v>12.902785820143347</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>424.23803866999998</v>
       </c>
       <c r="C313" s="5">
         <v>-0.89856377000000975</v>
       </c>
       <c r="D313" s="5">
         <v>-2.5070288702473853</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>421.34703022000002</v>
       </c>
       <c r="C314" s="5">
         <v>-2.8910084499999584</v>
       </c>
       <c r="D314" s="5">
         <v>-7.8778699324638541</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>422.77474314</v>
       </c>
       <c r="C315" s="5">
         <v>1.4277129199999763</v>
       </c>
       <c r="D315" s="5">
         <v>4.142779728166146</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>421.37696990000001</v>
       </c>
       <c r="C316" s="5">
         <v>-1.3977732399999923</v>
       </c>
       <c r="D316" s="5">
         <v>-3.8960722367938017</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>422.09154441999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.71457451999998511</v>
       </c>
       <c r="D317" s="5">
         <v>2.0540575884238743</v>
       </c>
       <c r="E317" s="5">
         <v>1.0976269311234077</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>423.94741185999999</v>
       </c>
       <c r="C318" s="5">
         <v>1.8558674399999973</v>
       </c>
       <c r="D318" s="5">
         <v>5.4056845638642992</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>423.66986563</v>
       </c>
       <c r="C319" s="5">
         <v>-0.27754622999998446</v>
       </c>
       <c r="D319" s="5">
         <v>-0.78278307525351254</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>422.55096104</v>
       </c>
       <c r="C320" s="5">
         <v>-1.1189045899999996</v>
       </c>
       <c r="D320" s="5">
         <v>-3.1235479389092435</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>421.93253343999999</v>
       </c>
       <c r="C321" s="5">
         <v>-0.61842760000001817</v>
       </c>
       <c r="D321" s="5">
         <v>-1.7422004597502538</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>425.32069945000001</v>
       </c>
       <c r="C322" s="5">
         <v>3.3881660100000204</v>
       </c>
       <c r="D322" s="5">
         <v>10.073321959336834</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>422.46323846000001</v>
       </c>
       <c r="C323" s="5">
         <v>-2.8574609899999928</v>
       </c>
       <c r="D323" s="5">
         <v>-7.7707125257443943</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>423.49184006000002</v>
       </c>
       <c r="C324" s="5">
         <v>1.0286016000000018</v>
       </c>
       <c r="D324" s="5">
         <v>2.9611710558754334</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>423.07093487999998</v>
       </c>
       <c r="C325" s="5">
         <v>-0.42090518000003385</v>
       </c>
       <c r="D325" s="5">
         <v>-1.1861724092288473</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>425.25459122000001</v>
       </c>
       <c r="C326" s="5">
         <v>2.1836563400000273</v>
       </c>
       <c r="D326" s="5">
         <v>6.3726188304523257</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>424.92025285</v>
       </c>
       <c r="C327" s="5">
         <v>-0.33433837000001176</v>
       </c>
       <c r="D327" s="5">
         <v>-0.93938012443804952</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>424.56227746000002</v>
       </c>
       <c r="C328" s="5">
         <v>-0.35797538999997869</v>
       </c>
       <c r="D328" s="5">
         <v>-1.0062726655149401</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>426.06742291</v>
       </c>
       <c r="C329" s="5">
         <v>1.5051454499999863</v>
       </c>
       <c r="D329" s="5">
         <v>4.3381424294367532</v>
       </c>
       <c r="E329" s="5">
         <v>0.94194696448215431</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>424.94166697999998</v>
       </c>
       <c r="C330" s="5">
         <v>-1.1257559300000253</v>
       </c>
       <c r="D330" s="5">
         <v>-3.1249689481970044</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>426.21953434</v>
       </c>
       <c r="C331" s="5">
         <v>1.2778673600000161</v>
       </c>
       <c r="D331" s="5">
         <v>3.668877553326344</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>427.79621241000001</v>
       </c>
       <c r="C332" s="5">
         <v>1.576678070000014</v>
       </c>
       <c r="D332" s="5">
         <v>4.5304977462346407</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>428.08816690999998</v>
       </c>
       <c r="C333" s="5">
         <v>0.29195449999997436</v>
       </c>
       <c r="D333" s="5">
         <v>0.82203493402219774</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>426.32475352</v>
       </c>
       <c r="C334" s="5">
         <v>-1.7634133899999824</v>
       </c>
       <c r="D334" s="5">
         <v>-4.8326633296499111</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>426.33295827000001</v>
       </c>
       <c r="C335" s="5">
         <v>8.2047500000044238E-3</v>
       </c>
       <c r="D335" s="5">
         <v>2.3096810928424638E-2</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>424.83965527999999</v>
       </c>
       <c r="C336" s="5">
         <v>-1.4933029900000179</v>
       </c>
       <c r="D336" s="5">
         <v>-4.1231667776714058</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>425.56439325000002</v>
       </c>
       <c r="C337" s="5">
         <v>0.72473797000003515</v>
       </c>
       <c r="D337" s="5">
         <v>2.0664077795011115</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>427.67199871000003</v>
       </c>
       <c r="C338" s="5">
         <v>2.107605460000002</v>
       </c>
       <c r="D338" s="5">
         <v>6.107575731570658</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>428.67147698999997</v>
       </c>
       <c r="C339" s="5">
         <v>0.99947827999994843</v>
       </c>
       <c r="D339" s="5">
         <v>2.8407540273527543</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>430.06060872</v>
       </c>
       <c r="C340" s="5">
         <v>1.389131730000031</v>
       </c>
       <c r="D340" s="5">
         <v>3.9587229099301346</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>430.34342464999997</v>
       </c>
       <c r="C341" s="5">
         <v>0.28281592999996974</v>
       </c>
       <c r="D341" s="5">
         <v>0.79200304624087448</v>
       </c>
       <c r="E341" s="5">
         <v>1.0035974378879375</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>429.68111206999998</v>
       </c>
       <c r="C342" s="5">
         <v>-0.66231257999999116</v>
       </c>
       <c r="D342" s="5">
         <v>-1.8312861961475191</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>429.14941963000001</v>
       </c>
       <c r="C343" s="5">
         <v>-0.53169243999997207</v>
       </c>
       <c r="D343" s="5">
         <v>-1.4748297816910338</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>431.03363683999999</v>
       </c>
       <c r="C344" s="5">
         <v>1.8842172099999743</v>
       </c>
       <c r="D344" s="5">
         <v>5.397812932866608</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>433.37200596000002</v>
       </c>
       <c r="C345" s="5">
         <v>2.3383691200000385</v>
       </c>
       <c r="D345" s="5">
         <v>6.7078323130053352</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>434.9322717</v>
       </c>
       <c r="C346" s="5">
         <v>1.5602657399999771</v>
       </c>
       <c r="D346" s="5">
         <v>4.4069352479633173</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>436.15577906999999</v>
       </c>
       <c r="C347" s="5">
         <v>1.223507369999993</v>
       </c>
       <c r="D347" s="5">
         <v>3.428440459341342</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>435.66732841999999</v>
       </c>
       <c r="C348" s="5">
         <v>-0.48845065000000432</v>
       </c>
       <c r="D348" s="5">
         <v>-1.3356326982581046</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>437.42704743000002</v>
       </c>
       <c r="C349" s="5">
         <v>1.7597190100000262</v>
       </c>
       <c r="D349" s="5">
         <v>4.9561010129398841</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>438.57859273000003</v>
       </c>
       <c r="C350" s="5">
         <v>1.1515453000000093</v>
       </c>
       <c r="D350" s="5">
         <v>3.2051946289519018</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>443.20260008999998</v>
       </c>
       <c r="C351" s="5">
         <v>4.6240073599999505</v>
       </c>
       <c r="D351" s="5">
         <v>13.411850912805434</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>442.07510981000001</v>
       </c>
       <c r="C352" s="5">
         <v>-1.1274902799999609</v>
       </c>
       <c r="D352" s="5">
         <v>-3.0104002675131469</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>440.78753846000001</v>
       </c>
       <c r="C353" s="5">
         <v>-1.2875713500000074</v>
       </c>
       <c r="D353" s="5">
         <v>-3.4396269842391747</v>
       </c>
       <c r="E353" s="5">
         <v>2.4269253837198246</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>442.00056493</v>
       </c>
       <c r="C354" s="5">
         <v>1.2130264699999884</v>
       </c>
       <c r="D354" s="5">
         <v>3.3527880439486069</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>442.70052594999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.69996101999998928</v>
       </c>
       <c r="D355" s="5">
         <v>1.9169837458230532</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>443.06885740000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.36833145000002787</v>
       </c>
       <c r="D356" s="5">
         <v>1.0029939900839224</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>443.84750842</v>
       </c>
       <c r="C357" s="5">
         <v>0.77865101999998387</v>
       </c>
       <c r="D357" s="5">
         <v>2.1293886810034524</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>446.89419659999999</v>
       </c>
       <c r="C358" s="5">
         <v>3.0466881799999896</v>
       </c>
       <c r="D358" s="5">
         <v>8.5553279672013751</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>446.28001834000003</v>
       </c>
       <c r="C359" s="5">
         <v>-0.61417825999996012</v>
       </c>
       <c r="D359" s="5">
         <v>-1.636782094382716</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>447.47857128999999</v>
       </c>
       <c r="C360" s="5">
         <v>1.1985529499999643</v>
       </c>
       <c r="D360" s="5">
         <v>3.2708154909308673</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>447.65648213999998</v>
       </c>
       <c r="C361" s="5">
         <v>0.1779108499999893</v>
       </c>
       <c r="D361" s="5">
         <v>0.47814689267342558</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>446.94049990000002</v>
       </c>
       <c r="C362" s="5">
         <v>-0.7159822399999598</v>
       </c>
       <c r="D362" s="5">
         <v>-1.9024875752563841</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>446.62252583999998</v>
       </c>
       <c r="C363" s="5">
         <v>-0.31797406000004003</v>
       </c>
       <c r="D363" s="5">
         <v>-0.8504025614138544</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>448.25052951999999</v>
       </c>
       <c r="C364" s="5">
         <v>1.6280036800000062</v>
       </c>
       <c r="D364" s="5">
         <v>4.4629425425819269</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>451.08461591999998</v>
       </c>
       <c r="C365" s="5">
         <v>2.8340863999999897</v>
       </c>
       <c r="D365" s="5">
         <v>7.8565328779871324</v>
       </c>
       <c r="E365" s="5">
         <v>2.3360636500694421</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>452.08883046</v>
       </c>
       <c r="C366" s="5">
         <v>1.0042145400000209</v>
       </c>
       <c r="D366" s="5">
         <v>2.7044204982093145</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>453.57441754000001</v>
       </c>
       <c r="C367" s="5">
         <v>1.4855870800000162</v>
       </c>
       <c r="D367" s="5">
         <v>4.0153156468392792</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>446.16513481999999</v>
       </c>
       <c r="C368" s="5">
         <v>-7.4092827200000215</v>
       </c>
       <c r="D368" s="5">
         <v>-17.933684010616034</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>338.26191932</v>
       </c>
       <c r="C369" s="5">
         <v>-107.90321549999999</v>
       </c>
       <c r="D369" s="5">
         <v>-96.393468344461496</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>355.97675794999998</v>
       </c>
       <c r="C370" s="5">
         <v>17.714838629999974</v>
       </c>
       <c r="D370" s="5">
         <v>84.511065119534479</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>380.81038640000003</v>
       </c>
       <c r="C371" s="5">
         <v>24.833628450000049</v>
       </c>
       <c r="D371" s="5">
         <v>124.6185913575149</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>382.05959788000001</v>
       </c>
       <c r="C372" s="5">
         <v>1.2492114799999854</v>
       </c>
       <c r="D372" s="5">
         <v>4.0082886876627422</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>385.92750398999999</v>
       </c>
       <c r="C373" s="5">
         <v>3.8679061099999785</v>
       </c>
       <c r="D373" s="5">
         <v>12.848397620633833</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>391.44036382000002</v>
       </c>
       <c r="C374" s="5">
         <v>5.5128598300000249</v>
       </c>
       <c r="D374" s="5">
         <v>18.55462716591596</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>397.52010819999998</v>
       </c>
       <c r="C375" s="5">
         <v>6.0797443799999655</v>
       </c>
       <c r="D375" s="5">
         <v>20.31560148443301</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>397.66781075</v>
       </c>
       <c r="C376" s="5">
         <v>0.14770255000001953</v>
       </c>
       <c r="D376" s="5">
         <v>0.44678423969315428</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>400.13585190999999</v>
       </c>
       <c r="C377" s="5">
         <v>2.4680411599999843</v>
       </c>
       <c r="D377" s="5">
         <v>7.7070984706476553</v>
       </c>
       <c r="E377" s="5">
         <v>-11.294724362543052</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>403.80346565000002</v>
       </c>
       <c r="C378" s="5">
         <v>3.6676137400000357</v>
       </c>
       <c r="D378" s="5">
         <v>11.570894784772756</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>399.66040391000001</v>
       </c>
       <c r="C379" s="5">
         <v>-4.1430617400000074</v>
       </c>
       <c r="D379" s="5">
         <v>-11.640556517038137</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>409.03804004</v>
       </c>
       <c r="C380" s="5">
         <v>9.3776361299999849</v>
       </c>
       <c r="D380" s="5">
         <v>32.090294814636721</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>411.08684678999998</v>
       </c>
       <c r="C381" s="5">
         <v>2.0488067499999829</v>
       </c>
       <c r="D381" s="5">
         <v>6.1789900011749443</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>413.85921836</v>
       </c>
       <c r="C382" s="5">
         <v>2.7723715700000184</v>
       </c>
       <c r="D382" s="5">
         <v>8.3998355440519479</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>415.30603442</v>
       </c>
       <c r="C383" s="5">
         <v>1.4468160600000033</v>
       </c>
       <c r="D383" s="5">
         <v>4.2767049935412027</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>422.80423643</v>
       </c>
       <c r="C384" s="5">
         <v>7.49820201</v>
       </c>
       <c r="D384" s="5">
         <v>23.951864784574251</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>424.5401354</v>
       </c>
       <c r="C385" s="5">
         <v>1.7358989699999938</v>
       </c>
       <c r="D385" s="5">
         <v>5.0396065605029294</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>425.8743187</v>
       </c>
       <c r="C386" s="5">
         <v>1.3341833000000065</v>
       </c>
       <c r="D386" s="5">
         <v>3.837057487330231</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>430.04542507000002</v>
       </c>
       <c r="C387" s="5">
         <v>4.1711063700000182</v>
       </c>
       <c r="D387" s="5">
         <v>12.407311590532476</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>431.21817067000001</v>
       </c>
       <c r="C388" s="5">
         <v>1.1727455999999847</v>
       </c>
       <c r="D388" s="5">
         <v>3.3219637027452897</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>435.27954842999998</v>
       </c>
       <c r="C389" s="5">
         <v>4.0613777599999707</v>
       </c>
       <c r="D389" s="5">
         <v>11.906294098771685</v>
       </c>
       <c r="E389" s="5">
         <v>8.782941181662629</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>433.95873713999998</v>
       </c>
       <c r="C390" s="5">
         <v>-1.3208112899999946</v>
       </c>
       <c r="D390" s="5">
         <v>-3.5811178514288833</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>437.96300773000002</v>
       </c>
       <c r="C391" s="5">
         <v>4.0042705900000328</v>
       </c>
       <c r="D391" s="5">
         <v>11.652362112010174</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>439.36582405000001</v>
       </c>
       <c r="C392" s="5">
         <v>1.4028163199999995</v>
       </c>
       <c r="D392" s="5">
         <v>3.9120979908424891</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>443.60187132999999</v>
       </c>
       <c r="C393" s="5">
         <v>4.2360472799999798</v>
       </c>
       <c r="D393" s="5">
         <v>12.203179972328581</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>446.51867292999998</v>
       </c>
       <c r="C394" s="5">
         <v>2.9168015999999852</v>
       </c>
       <c r="D394" s="5">
         <v>8.1820157597516143</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>445.22143191999999</v>
       </c>
       <c r="C395" s="5">
         <v>-1.2972410099999934</v>
       </c>
       <c r="D395" s="5">
         <v>-3.431109646837438</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>453.83677648000003</v>
       </c>
       <c r="C396" s="5">
         <v>8.6153445600000396</v>
       </c>
       <c r="D396" s="5">
         <v>25.858770592896342</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>455.80986071000001</v>
       </c>
       <c r="C397" s="5">
         <v>1.9730842299999836</v>
       </c>
       <c r="D397" s="5">
         <v>5.3436505564280479</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>456.92632703999999</v>
       </c>
       <c r="C398" s="5">
         <v>1.1164663299999802</v>
       </c>
       <c r="D398" s="5">
         <v>2.9792174839784247</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>459.88860583000002</v>
       </c>
       <c r="C399" s="5">
         <v>2.9622787900000276</v>
       </c>
       <c r="D399" s="5">
         <v>8.0631477846684785</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>462.94083854000002</v>
       </c>
       <c r="C400" s="5">
         <v>3.0522327099999984</v>
       </c>
       <c r="D400" s="5">
         <v>8.2615228269278482</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>462.23806322000002</v>
       </c>
       <c r="C401" s="5">
         <v>-0.70277532000000065</v>
       </c>
       <c r="D401" s="5">
         <v>-1.8065475027575717</v>
       </c>
       <c r="E401" s="5">
         <v>6.1933796079407077</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>465.22665281000002</v>
       </c>
       <c r="C402" s="5">
         <v>2.9885895900000037</v>
       </c>
       <c r="D402" s="5">
         <v>8.0405016517297376</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>466.18611607999998</v>
       </c>
       <c r="C403" s="5">
         <v>0.9594632699999579</v>
       </c>
       <c r="D403" s="5">
         <v>2.5030937083867499</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>468.88736019999999</v>
       </c>
       <c r="C404" s="5">
         <v>2.7012441200000126</v>
       </c>
       <c r="D404" s="5">
         <v>7.1791440532120054</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>466.50870028000003</v>
       </c>
       <c r="C405" s="5">
         <v>-2.3786599199999614</v>
       </c>
       <c r="D405" s="5">
         <v>-5.9205728329615344</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>464.79953811000001</v>
       </c>
       <c r="C406" s="5">
         <v>-1.7091621700000132</v>
       </c>
       <c r="D406" s="5">
         <v>-4.3089584090771123</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>466.57590198999998</v>
       </c>
       <c r="C407" s="5">
         <v>1.7763638799999626</v>
       </c>
       <c r="D407" s="5">
         <v>4.6837804968473007</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>469.50290200000001</v>
       </c>
       <c r="C408" s="5">
         <v>2.9270000100000289</v>
       </c>
       <c r="D408" s="5">
         <v>7.7932881707113433</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>471.44674465999998</v>
       </c>
       <c r="C409" s="5">
         <v>1.943842659999973</v>
       </c>
       <c r="D409" s="5">
         <v>5.0829662733862913</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>473.72805663999998</v>
       </c>
       <c r="C410" s="5">
         <v>2.2813119799999981</v>
       </c>
       <c r="D410" s="5">
         <v>5.9638147340579595</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>473.61789668</v>
       </c>
       <c r="C411" s="5">
         <v>-0.11015995999997585</v>
       </c>
       <c r="D411" s="5">
         <v>-0.27868945645006526</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>475.55481483</v>
       </c>
       <c r="C412" s="5">
         <v>1.9369181499999968</v>
       </c>
       <c r="D412" s="5">
         <v>5.0194501154715576</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>476.74747738000002</v>
       </c>
       <c r="C413" s="5">
         <v>1.1926625500000227</v>
       </c>
       <c r="D413" s="5">
         <v>3.0513884203234642</v>
       </c>
       <c r="E413" s="5">
         <v>3.1389483719548972</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>477.62218987</v>
       </c>
       <c r="C414" s="5">
         <v>0.87471248999997897</v>
       </c>
       <c r="D414" s="5">
         <v>2.2240542153299847</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>479.58457514000003</v>
       </c>
       <c r="C415" s="5">
         <v>1.962385270000027</v>
       </c>
       <c r="D415" s="5">
         <v>5.0433422260556249</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>481.75918890000003</v>
       </c>
       <c r="C416" s="5">
         <v>2.1746137599999997</v>
       </c>
       <c r="D416" s="5">
         <v>5.5790150953699991</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>484.77454856000003</v>
       </c>
       <c r="C417" s="5">
         <v>3.0153596600000014</v>
       </c>
       <c r="D417" s="5">
         <v>7.7749036898133284</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>487.13398655999998</v>
       </c>
       <c r="C418" s="5">
         <v>2.3594379999999546</v>
       </c>
       <c r="D418" s="5">
         <v>5.9994082329826837</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>490.61578603999999</v>
       </c>
       <c r="C419" s="5">
         <v>3.4817994800000065</v>
       </c>
       <c r="D419" s="5">
         <v>8.9223612118855442</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>488.01573690999999</v>
       </c>
       <c r="C420" s="5">
         <v>-2.6000491300000022</v>
       </c>
       <c r="D420" s="5">
         <v>-6.177347623325435</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>490.65292340000002</v>
       </c>
       <c r="C421" s="5">
         <v>2.6371864900000332</v>
       </c>
       <c r="D421" s="5">
         <v>6.6809238229798451</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>492.51411148</v>
       </c>
       <c r="C422" s="5">
         <v>1.8611880799999767</v>
       </c>
       <c r="D422" s="5">
         <v>4.648124928441022</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>491.25627261</v>
       </c>
       <c r="C423" s="5">
         <v>-1.2578388700000005</v>
       </c>
       <c r="D423" s="5">
         <v>-3.0220132683646539</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>491.96334421</v>
       </c>
       <c r="C424" s="5">
         <v>0.70707160000000613</v>
       </c>
       <c r="D424" s="5">
         <v>1.7409142653589393</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>492.57741141999998</v>
       </c>
       <c r="C425" s="5">
         <v>0.61406720999997333</v>
       </c>
       <c r="D425" s="5">
         <v>1.5081621734767792</v>
       </c>
       <c r="E425" s="5">
         <v>3.3204022655755727</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>493.77251995</v>
       </c>
       <c r="C426" s="5">
         <v>1.1951085300000273</v>
       </c>
       <c r="D426" s="5">
         <v>2.9506495357557005</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>492.71571781</v>
       </c>
       <c r="C427" s="5">
         <v>-1.0568021400000021</v>
       </c>
       <c r="D427" s="5">
         <v>-2.5382952906952583</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>492.07552830999998</v>
       </c>
       <c r="C428" s="5">
         <v>-0.64018950000001951</v>
       </c>
       <c r="D428" s="5">
         <v>-1.548075650352021</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>492.43652399000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.36099568000003046</v>
       </c>
       <c r="D429" s="5">
         <v>0.88390291878610583</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>492.05488982999998</v>
       </c>
       <c r="C430" s="5">
         <v>-0.38163416000003281</v>
       </c>
       <c r="D430" s="5">
         <v>-0.92603608016389449</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>488.97527545999998</v>
       </c>
       <c r="C431" s="5">
         <v>-3.0796143700000016</v>
       </c>
       <c r="D431" s="5">
         <v>-7.2572058286289316</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>488.23777267000003</v>
       </c>
       <c r="C432" s="5">
         <v>-0.73750278999995089</v>
       </c>
       <c r="D432" s="5">
         <v>-1.7949755009095236</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>488.46033318999997</v>
       </c>
       <c r="C433" s="5">
         <v>0.22256051999994497</v>
       </c>
       <c r="D433" s="5">
         <v>0.54838696888739324</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>489.09576311000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.63542992000003551</v>
       </c>
       <c r="D434" s="5">
         <v>1.5722777715904357</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>495.08611994</v>
       </c>
       <c r="C435" s="5">
         <v>5.9903568299999961</v>
       </c>
       <c r="D435" s="5">
         <v>15.729000200160881</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>492.73881654000002</v>
       </c>
       <c r="C436" s="5">
         <v>-2.3473033999999871</v>
       </c>
       <c r="D436" s="5">
         <v>-5.5434011293578163</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>495.39502733</v>
       </c>
       <c r="C437" s="5">
         <v>2.6562107899999887</v>
       </c>
       <c r="D437" s="5">
         <v>6.6641316059387723</v>
       </c>
       <c r="E437" s="5">
         <v>0.57201484369278077</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>496.31712997</v>
       </c>
       <c r="C438" s="5">
         <v>0.92210263999999142</v>
       </c>
       <c r="D438" s="5">
         <v>2.2566267778901139</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>494.58842693000003</v>
       </c>
       <c r="C439" s="5">
         <v>-1.7287030399999708</v>
       </c>
       <c r="D439" s="5">
         <v>-4.1005267317671512</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>494.00432752</v>
       </c>
       <c r="C440" s="5">
         <v>-0.58409941000002163</v>
       </c>
       <c r="D440" s="5">
         <v>-1.4080079149927038</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>494.71603522999999</v>
       </c>
       <c r="C441" s="5">
         <v>0.71170770999998467</v>
       </c>
       <c r="D441" s="5">
         <v>1.7425943972397384</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>496.22107013999999</v>
+        <v>495.00041664999998</v>
       </c>
       <c r="C442" s="5">
-        <v>1.5050349100000062</v>
+        <v>0.28438141999998834</v>
       </c>
       <c r="D442" s="5">
-        <v>3.7123711030908169</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.69199029844331239</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>496.57060803000002</v>
+      </c>
+      <c r="C443" s="5">
+        <v>1.5701913800000398</v>
+      </c>
+      <c r="D443" s="5">
+        <v>3.8736392843590428</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E037958D-73EC-4086-90BB-D80C106A9949}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFC035AB-59FB-4633-BD78-84C07A50C8E1}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1392F49A-155C-4A92-975E-1ACF8FB56491}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE800000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>