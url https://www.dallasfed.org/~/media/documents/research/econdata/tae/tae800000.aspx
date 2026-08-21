--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DC0FFC53-8D17-4189-8A22-31CD66F5A2F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F9AE078F-6E70-4BE9-9B78-843BA491D909}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{DAAF633D-CEDB-47A8-B9C8-F39DF8CA4461}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3695B707-881C-496D-87A3-64AC15057AD1}"/>
   </bookViews>
   <sheets>
     <sheet name="AE800000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Other Services</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{321EC44E-954F-4D1F-905E-048D7EBB7536}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE19CEFC-2646-4D5D-8DF3-8E94922AE302}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>259.48215313999998</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>259.4821531</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>260.18840704000002</v>
+        <v>260.18840699999998</v>
       </c>
       <c r="C7" s="5">
-        <v>0.70625390000003563</v>
+        <v>0.70625389999997878</v>
       </c>
       <c r="D7" s="5">
-        <v>3.3154783817143985</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>3.3154783822327172</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>260.75171882000001</v>
+        <v>260.75171879999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.56331177999999227</v>
+        <v>0.56331180000000813</v>
       </c>
       <c r="D8" s="5">
-        <v>2.6291783484909237</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>2.6291784433615017</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>261.46633099000002</v>
+        <v>261.46633100000003</v>
       </c>
       <c r="C9" s="5">
-        <v>0.71461217000000943</v>
+        <v>0.71461220000003323</v>
       </c>
       <c r="D9" s="5">
-        <v>3.3387285970806868</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>3.3387287396226872</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>263.43055741000001</v>
+        <v>263.4305574</v>
       </c>
       <c r="C10" s="5">
-        <v>1.9642264199999886</v>
+        <v>1.9642263999999727</v>
       </c>
       <c r="D10" s="5">
-        <v>9.3967795433104193</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>9.3967794432694198</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>265.13935008999999</v>
+        <v>265.1393501</v>
       </c>
       <c r="C11" s="5">
-        <v>1.7087926799999877</v>
+        <v>1.7087927000000036</v>
       </c>
       <c r="D11" s="5">
-        <v>8.0678319909958098</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>8.0678320891345976</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>266.52354070000001</v>
       </c>
       <c r="C12" s="5">
-        <v>1.3841906100000188</v>
+        <v>1.3841906000000108</v>
       </c>
       <c r="D12" s="5">
-        <v>6.4477878894743546</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>6.4477878412968037</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>268.81827799000001</v>
+        <v>268.81827800000002</v>
       </c>
       <c r="C13" s="5">
-        <v>2.2947372900000005</v>
+        <v>2.2947373000000084</v>
       </c>
       <c r="D13" s="5">
-        <v>10.83543939166205</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>10.835439441138895</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>268.19010627</v>
+        <v>268.19010630000002</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.62817172000001165</v>
+        <v>-0.62817169999999578</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.7683867516855143</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-2.7683866645724753</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>268.52689845999998</v>
+        <v>268.52689850000002</v>
       </c>
       <c r="C15" s="5">
-        <v>0.33679218999998284</v>
+        <v>0.33679219999999077</v>
       </c>
       <c r="D15" s="5">
-        <v>1.517407825854078</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1.5174078710495476</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>268.82964758999998</v>
+        <v>268.82964759999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.30274912999999515</v>
+        <v>0.30274909999997135</v>
       </c>
       <c r="D16" s="5">
-        <v>1.3613542716756966</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3613541357349268</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>267.32197417999998</v>
+        <v>267.3219742</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.5076734099999953</v>
+        <v>-1.5076733999999874</v>
       </c>
       <c r="D17" s="5">
-        <v>-6.5261858571031954</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.5261858149076923</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>266.34876241000001</v>
+        <v>266.3487624</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.97321176999997761</v>
+        <v>-0.9732118000000014</v>
       </c>
       <c r="D18" s="5">
-        <v>-4.2822940893134316</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2822942183727619</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>267.13708315999997</v>
+        <v>267.13708320000001</v>
       </c>
       <c r="C19" s="5">
-        <v>0.78832074999996848</v>
+        <v>0.78832080000000815</v>
       </c>
       <c r="D19" s="5">
-        <v>3.6100677508276835</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6100679836777783</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>268.21370740999998</v>
+        <v>268.21370739999998</v>
       </c>
       <c r="C20" s="5">
-        <v>1.0766242500000089</v>
+        <v>1.0766241999999693</v>
       </c>
       <c r="D20" s="5">
-        <v>4.9449331901882942</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9449329546668697</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>268.81041607999998</v>
+        <v>268.8104161</v>
       </c>
       <c r="C21" s="5">
-        <v>0.59670866999999816</v>
+        <v>0.59670870000002196</v>
       </c>
       <c r="D21" s="5">
-        <v>2.7026112802944091</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.70261141793946</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>270.34378342000002</v>
+        <v>270.34378340000001</v>
       </c>
       <c r="C22" s="5">
-        <v>1.5333673400000407</v>
+        <v>1.533367300000009</v>
       </c>
       <c r="D22" s="5">
-        <v>7.0640163975281611</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0640162068919654</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>271.57275845999999</v>
+        <v>271.57275850000002</v>
       </c>
       <c r="C23" s="5">
-        <v>1.2289750399999662</v>
+        <v>1.2289751000000138</v>
       </c>
       <c r="D23" s="5">
-        <v>5.5936481295189688</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5936484098955797</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>272.13912006999999</v>
+        <v>272.13912010000001</v>
       </c>
       <c r="C24" s="5">
-        <v>0.56636161000000129</v>
+        <v>0.56636159999999336</v>
       </c>
       <c r="D24" s="5">
-        <v>2.5314906665025338</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5314906209138677</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>273.18055194999999</v>
+        <v>273.18055199999998</v>
       </c>
       <c r="C25" s="5">
-        <v>1.0414318800000046</v>
+        <v>1.0414318999999637</v>
       </c>
       <c r="D25" s="5">
-        <v>4.6901021211867233</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6901022126329739</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>273.61636127999998</v>
+        <v>273.61636129999999</v>
       </c>
       <c r="C26" s="5">
-        <v>0.43580932999998367</v>
+        <v>0.43580930000001672</v>
       </c>
       <c r="D26" s="5">
-        <v>1.9312661729763203</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9312660385076619</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>273.65132331000001</v>
+        <v>273.6513233</v>
       </c>
       <c r="C27" s="5">
-        <v>3.4962030000031064E-2</v>
+        <v>3.4962000000007265E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>0.15344087232089798</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.15344074055336776</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>274.15957367999999</v>
+        <v>274.15957370000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.50825036999998474</v>
+        <v>0.50825040000000854</v>
       </c>
       <c r="D28" s="5">
-        <v>2.2516586667422622</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2516588010925043</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>275.76927581000001</v>
+        <v>275.7692758</v>
       </c>
       <c r="C29" s="5">
-        <v>1.6097021300000165</v>
+        <v>1.6097020999999927</v>
       </c>
       <c r="D29" s="5">
-        <v>7.2777238734580418</v>
+        <v>7.2777237328653044</v>
       </c>
       <c r="E29" s="5">
-        <v>3.1599727840974534</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1599727726385973</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>276.70057777</v>
+        <v>276.70057780000002</v>
       </c>
       <c r="C30" s="5">
-        <v>0.93130195999998477</v>
+        <v>0.93130200000001651</v>
       </c>
       <c r="D30" s="5">
-        <v>4.128652464502891</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1286526452904315</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>277.90982484</v>
+        <v>277.90982480000002</v>
       </c>
       <c r="C31" s="5">
-        <v>1.2092470700000035</v>
+        <v>1.2092470000000048</v>
       </c>
       <c r="D31" s="5">
-        <v>5.3721919195713452</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3721916004807913</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>277.96848431000001</v>
+        <v>277.9684843</v>
       </c>
       <c r="C32" s="5">
-        <v>5.8659470000009151E-2</v>
+        <v>5.8659499999976106E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>0.25358275582638701</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.25358288570231924</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>279.43690525</v>
+        <v>279.43690529999998</v>
       </c>
       <c r="C33" s="5">
-        <v>1.4684209399999872</v>
+        <v>1.468420999999978</v>
       </c>
       <c r="D33" s="5">
-        <v>6.5266933599759547</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5266936346953797</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>278.73059797000002</v>
+        <v>278.73059799999999</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.70630727999997589</v>
+        <v>-0.70630729999999176</v>
       </c>
       <c r="D34" s="5">
-        <v>-2.9913181058471516</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9913181888482909</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>279.21812582000001</v>
+        <v>279.2181258</v>
       </c>
       <c r="C35" s="5">
-        <v>0.48752784999999221</v>
+        <v>0.48752780000000939</v>
       </c>
       <c r="D35" s="5">
-        <v>2.1192306113715365</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.119230391701743</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>278.73036908</v>
+        <v>278.73036910000002</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.4877567400000089</v>
+        <v>-0.48775669999997717</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.0762162218326385</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0762160533457918</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>278.71780390999999</v>
+        <v>278.71780389999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.2565170000016224E-2</v>
+        <v>-1.2565200000040022E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-5.4082610804573328E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.4082739893768217E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>278.85257239999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.13476848999999902</v>
+        <v>0.13476850000000695</v>
       </c>
       <c r="D38" s="5">
-        <v>0.58178188230721961</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.5817819256120238</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>281.88521526</v>
+        <v>281.88521530000003</v>
       </c>
       <c r="C39" s="5">
-        <v>3.0326428600000099</v>
+        <v>3.0326429000000417</v>
       </c>
       <c r="D39" s="5">
-        <v>13.860139872393118</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.860140066276628</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>281.60470092999998</v>
+        <v>281.60470090000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.2805143300000168</v>
+        <v>-0.28051440000001548</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.1876497414996634</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1876500360798681</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>281.49581949999998</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.10888142999999673</v>
+        <v>-0.10888140000002977</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.46299022192461958</v>
+        <v>-0.4629900946778176</v>
       </c>
       <c r="E41" s="5">
-        <v>2.0765705944506552</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0765705981521831</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>284.58100339999999</v>
       </c>
       <c r="C42" s="5">
         <v>3.0851839000000041</v>
       </c>
       <c r="D42" s="5">
         <v>13.974443798357505</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>285.82790406999999</v>
+        <v>285.82790410000001</v>
       </c>
       <c r="C43" s="5">
-        <v>1.2469006700000023</v>
+        <v>1.2469007000000261</v>
       </c>
       <c r="D43" s="5">
-        <v>5.3864124952586856</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3864126279927538</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>286.04112391000001</v>
+        <v>286.0411239</v>
       </c>
       <c r="C44" s="5">
-        <v>0.21321984000002203</v>
+        <v>0.2132197999999903</v>
       </c>
       <c r="D44" s="5">
-        <v>0.89884923753387191</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.89884906812274235</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>285.79160641999999</v>
+        <v>285.79160639999998</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.24951749000001655</v>
+        <v>-0.24951750000002448</v>
       </c>
       <c r="D45" s="5">
-        <v>-1.0417684481813461</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0417684897688684</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>286.69735815000001</v>
+        <v>286.6973582</v>
       </c>
       <c r="C46" s="5">
-        <v>0.90575173000001996</v>
+        <v>0.90575180000001865</v>
       </c>
       <c r="D46" s="5">
-        <v>3.8701257406696721</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8701260452762343</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>286.96628353</v>
+        <v>286.96628349999997</v>
       </c>
       <c r="C47" s="5">
-        <v>0.26892537999998467</v>
+        <v>0.26892529999997805</v>
       </c>
       <c r="D47" s="5">
-        <v>1.1314389435167715</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1314386049992242</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>288.76518880999998</v>
+        <v>288.76518879999998</v>
       </c>
       <c r="C48" s="5">
-        <v>1.7989052799999854</v>
+        <v>1.7989053000000013</v>
       </c>
       <c r="D48" s="5">
-        <v>7.7872930467638879</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.7872931371909981</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>289.37044207999998</v>
+        <v>289.37044209999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.60525326999999152</v>
+        <v>0.60525330000001532</v>
       </c>
       <c r="D49" s="5">
-        <v>2.5444048632470961</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5444049909097322</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>290.28172022000001</v>
+        <v>290.2817202</v>
       </c>
       <c r="C50" s="5">
-        <v>0.91127814000003582</v>
+        <v>0.91127810000000409</v>
       </c>
       <c r="D50" s="5">
-        <v>3.8451560890192971</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8451559170340488</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>290.35243466999998</v>
+        <v>290.3524347</v>
       </c>
       <c r="C51" s="5">
-        <v>7.0714449999968565E-2</v>
+        <v>7.0714500000008229E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>0.29271952468730156</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.29271973195790224</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>290.55162235</v>
+        <v>290.55162239999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.19918768000002274</v>
+        <v>0.19918769999998176</v>
       </c>
       <c r="D52" s="5">
-        <v>0.82633765648381097</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.82633773968221469</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>291.30069867999998</v>
+        <v>291.3006987</v>
       </c>
       <c r="C53" s="5">
-        <v>0.74907632999997986</v>
+        <v>0.74907630000001291</v>
       </c>
       <c r="D53" s="5">
-        <v>3.1379887975631071</v>
+        <v>3.1379886695537929</v>
       </c>
       <c r="E53" s="5">
-        <v>3.483134917390851</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4831349244957455</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>291.27800101999998</v>
+        <v>291.27800100000002</v>
       </c>
       <c r="C54" s="5">
-        <v>-2.2697660000005726E-2</v>
+        <v>-2.2697699999980614E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-9.3461919713033748E-2</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.346208434353187E-2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>291.56024048</v>
+        <v>291.56024050000002</v>
       </c>
       <c r="C55" s="5">
-        <v>0.28223946000002798</v>
+        <v>0.28223950000000286</v>
       </c>
       <c r="D55" s="5">
-        <v>1.1689800486401225</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1689802152767381</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>292.98691610999998</v>
+        <v>292.98691609999997</v>
       </c>
       <c r="C56" s="5">
-        <v>1.426675629999977</v>
+        <v>1.4266755999999532</v>
       </c>
       <c r="D56" s="5">
-        <v>6.0325293224098075</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0325291916998758</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>294.40282149000001</v>
+        <v>294.40282150000002</v>
       </c>
       <c r="C57" s="5">
-        <v>1.4159053800000265</v>
+        <v>1.4159054000000424</v>
       </c>
       <c r="D57" s="5">
-        <v>5.9558392880322053</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9558393746169891</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>294.16479967999999</v>
+        <v>294.1647997</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.23802181000002065</v>
+        <v>-0.23802180000001272</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.96588576951025518</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.96588572907808645</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>295.23566705000002</v>
+        <v>295.2356671</v>
       </c>
       <c r="C59" s="5">
-        <v>1.0708673700000304</v>
+        <v>1.0708673999999974</v>
       </c>
       <c r="D59" s="5">
-        <v>4.4569735374887953</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4569736645506008</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>297.06060794000001</v>
+        <v>297.06060789999998</v>
       </c>
       <c r="C60" s="5">
-        <v>1.8249408899999935</v>
+        <v>1.8249407999999789</v>
       </c>
       <c r="D60" s="5">
-        <v>7.6750076767966524</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6750072839868455</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>297.33824342000003</v>
+        <v>297.33824340000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.27763548000001492</v>
+        <v>0.27763550000003079</v>
       </c>
       <c r="D61" s="5">
-        <v>1.1273137043971149</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1273137861758986</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>297.72458804000001</v>
+        <v>297.72458799999998</v>
       </c>
       <c r="C62" s="5">
-        <v>0.38634461999998848</v>
+        <v>0.38634459999997262</v>
       </c>
       <c r="D62" s="5">
-        <v>1.570403773904272</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5704036921333486</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>301.67407283</v>
+        <v>301.67407279999998</v>
       </c>
       <c r="C63" s="5">
-        <v>3.9494847899999854</v>
+        <v>3.9494847999999934</v>
       </c>
       <c r="D63" s="5">
-        <v>17.133036981642302</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.133037030707897</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>302.92037922999998</v>
+        <v>302.92037920000001</v>
       </c>
       <c r="C64" s="5">
-        <v>1.2463063999999804</v>
+        <v>1.2463064000000372</v>
       </c>
       <c r="D64" s="5">
-        <v>5.0717734520192792</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0717734525353775</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>302.52842721000002</v>
+        <v>302.52842720000001</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.39195201999996243</v>
+        <v>-0.39195200000000341</v>
       </c>
       <c r="D65" s="5">
-        <v>-1.5416909979791615</v>
+        <v>-1.5416909200226314</v>
       </c>
       <c r="E65" s="5">
-        <v>3.8543431515534854</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8543431409902018</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>302.98279521000001</v>
+        <v>302.9827952</v>
       </c>
       <c r="C66" s="5">
         <v>0.45436799999998811</v>
       </c>
       <c r="D66" s="5">
-        <v>1.8172446675948528</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8172446676552489</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>302.93117783999998</v>
+        <v>302.9311778</v>
       </c>
       <c r="C67" s="5">
-        <v>-5.161737000003086E-2</v>
+        <v>-5.1617399999997815E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-0.20424538693238903</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.20424550553511667</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>304.23839772000002</v>
+        <v>304.23839770000001</v>
       </c>
       <c r="C68" s="5">
-        <v>1.3072198800000479</v>
+        <v>1.3072199000000069</v>
       </c>
       <c r="D68" s="5">
-        <v>5.3029701018673991</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3029701856531108</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>303.82194204000001</v>
+        <v>303.82194199999998</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.41645568000001276</v>
+        <v>-0.41645570000002863</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.6303054195409006</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6303054973531905</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>305.93164526999999</v>
+        <v>305.93164530000001</v>
       </c>
       <c r="C70" s="5">
-        <v>2.1097032299999796</v>
+        <v>2.1097033000000351</v>
       </c>
       <c r="D70" s="5">
-        <v>8.6583741549499891</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.6583744544786114</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>306.48922420000002</v>
       </c>
       <c r="C71" s="5">
-        <v>0.55757893000003378</v>
+        <v>0.55757890000000998</v>
       </c>
       <c r="D71" s="5">
-        <v>2.2091297240709462</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2091296037980213</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>306.67182866000002</v>
+        <v>306.67182869999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.1826044599999932</v>
+        <v>0.18260449999996808</v>
       </c>
       <c r="D72" s="5">
-        <v>0.71730033974284346</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.71730049738463197</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>308.14915858000001</v>
+        <v>308.14915860000002</v>
       </c>
       <c r="C73" s="5">
-        <v>1.4773299199999883</v>
+        <v>1.4773299000000293</v>
       </c>
       <c r="D73" s="5">
-        <v>5.9364072375249988</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9364071542221231</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>309.67910009000002</v>
+        <v>309.67910010000003</v>
       </c>
       <c r="C74" s="5">
-        <v>1.5299415100000147</v>
+        <v>1.5299415000000067</v>
       </c>
       <c r="D74" s="5">
-        <v>6.1233426696465365</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1233426281156911</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>308.35295001999998</v>
+        <v>308.35295000000002</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.3261500700000397</v>
+        <v>-1.3261501000000067</v>
       </c>
       <c r="D75" s="5">
-        <v>-5.0194813136285816</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.0194814243592623</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>308.78181258000001</v>
+        <v>308.78181260000002</v>
       </c>
       <c r="C76" s="5">
-        <v>0.42886256000002732</v>
+        <v>0.4288626000000022</v>
       </c>
       <c r="D76" s="5">
-        <v>1.6818067669637671</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6818069251376633</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>309.26242091</v>
+        <v>309.2624209</v>
       </c>
       <c r="C77" s="5">
-        <v>0.48060832999999548</v>
+        <v>0.48060829999997168</v>
       </c>
       <c r="D77" s="5">
-        <v>1.8838312684829051</v>
+        <v>1.8838311497608728</v>
       </c>
       <c r="E77" s="5">
-        <v>2.225904442138793</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2259044422123564</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>310.63530308999998</v>
+        <v>310.63530309999999</v>
       </c>
       <c r="C78" s="5">
-        <v>1.3728821799999764</v>
+        <v>1.3728821999999923</v>
       </c>
       <c r="D78" s="5">
-        <v>5.459064914702072</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4590649963618842</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>311.09241973000002</v>
+        <v>311.09241969999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.45711664000003793</v>
+        <v>0.4571166000000062</v>
       </c>
       <c r="D79" s="5">
-        <v>1.7802273153065373</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7802271582068263</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>311.26452288000002</v>
+        <v>311.26452289999997</v>
       </c>
       <c r="C80" s="5">
-        <v>0.1721031499999981</v>
+        <v>0.17210319999998092</v>
       </c>
       <c r="D80" s="5">
-        <v>0.66589000977701485</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.66589020388694298</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>313.51959750999998</v>
+        <v>313.51959749999997</v>
       </c>
       <c r="C81" s="5">
-        <v>2.2550746299999673</v>
+        <v>2.2550746000000004</v>
       </c>
       <c r="D81" s="5">
-        <v>9.048784769324536</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.0487846435044048</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>313.87326818999998</v>
+        <v>313.87326819999998</v>
       </c>
       <c r="C82" s="5">
-        <v>0.35367067999999335</v>
+        <v>0.35367070000000922</v>
       </c>
       <c r="D82" s="5">
-        <v>1.3621091200829882</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3621091976321775</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>314.38515481000002</v>
+        <v>314.38515480000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.51188662000004115</v>
+        <v>0.51188660000002528</v>
       </c>
       <c r="D83" s="5">
-        <v>1.9746945232537838</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.974694445343439</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>315.11586620999998</v>
+        <v>315.11586620000003</v>
       </c>
       <c r="C84" s="5">
-        <v>0.73071139999996149</v>
+        <v>0.73071140000001833</v>
       </c>
       <c r="D84" s="5">
-        <v>2.8250384634852299</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8250384635765347</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>316.01597550000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.9001092900000458</v>
+        <v>0.90010929999999689</v>
       </c>
       <c r="D85" s="5">
-        <v>3.4820940178334814</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4820940572404258</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>316.90740268000002</v>
+        <v>316.90740269999998</v>
       </c>
       <c r="C86" s="5">
-        <v>0.89142717999999377</v>
+        <v>0.89142719999995279</v>
       </c>
       <c r="D86" s="5">
-        <v>3.4380090483989934</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4380091267344204</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>319.41354279000001</v>
+        <v>319.41354280000002</v>
       </c>
       <c r="C87" s="5">
-        <v>2.5061401099999898</v>
+        <v>2.5061401000000387</v>
       </c>
       <c r="D87" s="5">
-        <v>9.9135667453533305</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.9135667034071275</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>321.28479184999998</v>
+        <v>321.28479190000002</v>
       </c>
       <c r="C88" s="5">
-        <v>1.8712490599999683</v>
+        <v>1.8712491</v>
       </c>
       <c r="D88" s="5">
-        <v>7.261066930603377</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2610670906170238</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>321.12362456</v>
+        <v>321.12362460000003</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.16116728999998031</v>
+        <v>-0.16116729999998824</v>
       </c>
       <c r="D89" s="5">
-        <v>-0.60030245514658409</v>
+        <v>-0.60030249219797938</v>
       </c>
       <c r="E89" s="5">
-        <v>3.8353200544374522</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8353200707289758</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>321.7936613</v>
       </c>
       <c r="C90" s="5">
-        <v>0.67003674000000046</v>
+        <v>0.67003669999996873</v>
       </c>
       <c r="D90" s="5">
-        <v>2.532780781563182</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5327806283020671</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>323.68575392000002</v>
+        <v>323.68575390000001</v>
       </c>
       <c r="C91" s="5">
-        <v>1.8920926200000281</v>
+        <v>1.8920926000000122</v>
       </c>
       <c r="D91" s="5">
-        <v>7.2885080998023488</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.288508020252249</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>324.32187907999997</v>
+        <v>324.32187909999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.63612515999994912</v>
+        <v>0.63612519999998085</v>
       </c>
       <c r="D92" s="5">
-        <v>2.3839648567237415</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3839650084021669</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>324.78535373</v>
+        <v>324.78535369999997</v>
       </c>
       <c r="C93" s="5">
-        <v>0.4634746500000233</v>
+        <v>0.46347459999998364</v>
       </c>
       <c r="D93" s="5">
-        <v>1.7284121039726541</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7284119159345579</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>326.57056187000001</v>
+        <v>326.57056189999997</v>
       </c>
       <c r="C94" s="5">
-        <v>1.7852081400000088</v>
+        <v>1.7852081999999996</v>
       </c>
       <c r="D94" s="5">
-        <v>6.7989946767536225</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7989949128634874</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>327.41838114000001</v>
+        <v>327.41838109999998</v>
       </c>
       <c r="C95" s="5">
-        <v>0.84781927000000223</v>
+        <v>0.84781920000000355</v>
       </c>
       <c r="D95" s="5">
-        <v>3.160225114690518</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1602248497359708</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>326.85949409</v>
+        <v>326.85949410000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.55888705000000982</v>
+        <v>-0.55888699999997016</v>
       </c>
       <c r="D96" s="5">
-        <v>-2.0292195999336848</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0292194203390235</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>327.76434067000002</v>
+        <v>327.76434069999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.90484658000002582</v>
+        <v>0.90484659999998485</v>
       </c>
       <c r="D97" s="5">
-        <v>3.3730141058427199</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3730141814309889</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>328.37878789000001</v>
+        <v>328.37878790000002</v>
       </c>
       <c r="C98" s="5">
-        <v>0.61444721999998819</v>
+        <v>0.61444720000002917</v>
       </c>
       <c r="D98" s="5">
-        <v>2.2729342122331797</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2729341372757172</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>328.33618826999998</v>
+        <v>328.3361883</v>
       </c>
       <c r="C99" s="5">
-        <v>-4.2599620000032701E-2</v>
+        <v>-4.2599600000016835E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-0.15556146715942631</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.15556139417253201</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>329.29743668999998</v>
+        <v>329.29743669999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.96124842000000399</v>
+        <v>0.96124839999998812</v>
       </c>
       <c r="D100" s="5">
-        <v>3.5702862410103897</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5702861651941475</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>329.71751304999998</v>
+        <v>329.71751310000002</v>
       </c>
       <c r="C101" s="5">
-        <v>0.42007635999999593</v>
+        <v>0.42007640000002766</v>
       </c>
       <c r="D101" s="5">
-        <v>1.54159574557311</v>
+        <v>1.5415958933496343</v>
       </c>
       <c r="E101" s="5">
-        <v>2.6761931644784021</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.676193167259111</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>330.27057418999999</v>
+        <v>330.2705742</v>
       </c>
       <c r="C102" s="5">
-        <v>0.55306114000001116</v>
+        <v>0.55306109999997943</v>
       </c>
       <c r="D102" s="5">
-        <v>2.0315284411290824</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0315282925302824</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>330.69999238999998</v>
+        <v>330.69999239999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.42941819999998643</v>
       </c>
       <c r="D103" s="5">
-        <v>1.5714474025389613</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5714474024911107</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>330.28304004</v>
+        <v>330.28304000000003</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.4169523499999741</v>
+        <v>-0.41695239999995692</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.5025332522579538</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5025334311455363</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>333.09517804000001</v>
+        <v>333.09517799999998</v>
       </c>
       <c r="C105" s="5">
-        <v>2.8121380000000045</v>
+        <v>2.8121379999999476</v>
       </c>
       <c r="D105" s="5">
-        <v>10.709494922517958</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.709494923876029</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>333.35230768000002</v>
+        <v>333.35230769999998</v>
       </c>
       <c r="C106" s="5">
-        <v>0.25712964000001648</v>
+        <v>0.25712970000000723</v>
       </c>
       <c r="D106" s="5">
-        <v>0.93027155911495907</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.93027177722411203</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>331.98370983000001</v>
+        <v>331.98370979999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-1.3685978500000147</v>
+        <v>-1.3685978999999975</v>
       </c>
       <c r="D107" s="5">
-        <v>-4.8169331830102742</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.8169333547536279</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>334.99672169000002</v>
+        <v>334.99672170000002</v>
       </c>
       <c r="C108" s="5">
-        <v>3.013011860000006</v>
+        <v>3.0130119000000377</v>
       </c>
       <c r="D108" s="5">
-        <v>11.451366859670099</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.451367020450309</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>335.30979660999998</v>
+        <v>335.30979660000003</v>
       </c>
       <c r="C109" s="5">
-        <v>0.31307491999996273</v>
+        <v>0.31307490000000371</v>
       </c>
       <c r="D109" s="5">
-        <v>1.1272558399842758</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1272557675679806</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>336.08862261000002</v>
+        <v>336.08862260000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.77882600000003777</v>
+        <v>0.77882599999998092</v>
       </c>
       <c r="D110" s="5">
-        <v>2.8231308024114554</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8231308024964541</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>337.60038551000002</v>
+        <v>337.60038550000002</v>
       </c>
       <c r="C111" s="5">
         <v>1.5117629000000079</v>
       </c>
       <c r="D111" s="5">
-        <v>5.5332897890244981</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5332897891932964</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>337.95144928000002</v>
+        <v>337.95144929999998</v>
       </c>
       <c r="C112" s="5">
-        <v>0.35106376999999611</v>
+        <v>0.35106379999996307</v>
       </c>
       <c r="D112" s="5">
-        <v>1.2550172817231031</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2550173896213934</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>339.02049485999999</v>
+        <v>339.02049490000002</v>
       </c>
       <c r="C113" s="5">
-        <v>1.0690455799999654</v>
+        <v>1.0690456000000381</v>
       </c>
       <c r="D113" s="5">
-        <v>3.862717863930798</v>
+        <v>3.8627179372250575</v>
       </c>
       <c r="E113" s="5">
-        <v>2.8215006609579873</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8215006574972223</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>338.79782814999999</v>
+        <v>338.79782820000003</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.2226667099999986</v>
+        <v>-0.22266669999999067</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.78531221884009517</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.78531218360643473</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>339.05719472999999</v>
+        <v>339.05719470000003</v>
       </c>
       <c r="C115" s="5">
-        <v>0.25936658000000534</v>
+        <v>0.25936649999999872</v>
       </c>
       <c r="D115" s="5">
-        <v>0.92253758082765369</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.92253729494091719</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>338.80108702000001</v>
+        <v>338.801087</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.25610770999998067</v>
+        <v>-0.25610770000002958</v>
       </c>
       <c r="D116" s="5">
-        <v>-0.90266682266784137</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.90266678764825414</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>338.57239973999998</v>
+        <v>338.57239970000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.22868728000003102</v>
+        <v>-0.22868729999999005</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.80698748848770929</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.80698755884885953</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>339.55328023999999</v>
+        <v>339.55328020000002</v>
       </c>
       <c r="C118" s="5">
         <v>0.98088050000001203</v>
       </c>
       <c r="D118" s="5">
-        <v>3.5324622806731876</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5324622810970707</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>339.89921048999997</v>
+        <v>339.89921049999998</v>
       </c>
       <c r="C119" s="5">
-        <v>0.34593024999998079</v>
+        <v>0.34593029999996361</v>
       </c>
       <c r="D119" s="5">
-        <v>1.2294101088636378</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2294102877021373</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>342.59520827</v>
+        <v>342.59520830000002</v>
       </c>
       <c r="C120" s="5">
-        <v>2.6959977800000274</v>
+        <v>2.6959978000000433</v>
       </c>
       <c r="D120" s="5">
-        <v>9.9445086767838475</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.9445087534986154</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>344.16446934999999</v>
+        <v>344.16446939999997</v>
       </c>
       <c r="C121" s="5">
-        <v>1.5692610799999898</v>
+        <v>1.5692610999999488</v>
       </c>
       <c r="D121" s="5">
-        <v>5.6372244276369443</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6372245007958677</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>344.96930485000001</v>
+        <v>344.9693049</v>
       </c>
       <c r="C122" s="5">
         <v>0.80483550000002424</v>
       </c>
       <c r="D122" s="5">
-        <v>2.8426001138805779</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8426001134623124</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>345.47722045</v>
+        <v>345.47722049999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.50791559999998981</v>
       </c>
       <c r="D123" s="5">
-        <v>1.7811981837852819</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7811981835250457</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>346.02754671999998</v>
+        <v>346.02754670000002</v>
       </c>
       <c r="C124" s="5">
-        <v>0.55032626999997092</v>
+        <v>0.55032620000002908</v>
       </c>
       <c r="D124" s="5">
-        <v>1.9283707804723882</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9283705327546308</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>346.65315693999997</v>
+        <v>346.6531569</v>
       </c>
       <c r="C125" s="5">
-        <v>0.62561021999999866</v>
+        <v>0.6256101999999828</v>
       </c>
       <c r="D125" s="5">
-        <v>2.1912782249193796</v>
+        <v>2.1912781542965609</v>
       </c>
       <c r="E125" s="5">
-        <v>2.251386625800289</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2513866019372664</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>346.84887651000003</v>
+        <v>346.84887650000002</v>
       </c>
       <c r="C126" s="5">
-        <v>0.19571957000005114</v>
+        <v>0.19571960000001809</v>
       </c>
       <c r="D126" s="5">
-        <v>0.67962507246068782</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.6796251770360362</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>347.12914487</v>
+        <v>347.12914490000003</v>
       </c>
       <c r="C127" s="5">
-        <v>0.28026835999997957</v>
+        <v>0.2802684000000113</v>
       </c>
       <c r="D127" s="5">
-        <v>0.97397103000127494</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.97397116965332042</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>347.68917370999998</v>
+        <v>347.68917370000003</v>
       </c>
       <c r="C128" s="5">
-        <v>0.56002883999997266</v>
+        <v>0.56002879999999777</v>
       </c>
       <c r="D128" s="5">
-        <v>1.9532497457909193</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9532496048699333</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>348.13102559999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.44185189000000946</v>
+        <v>0.44185189999996055</v>
       </c>
       <c r="D129" s="5">
-        <v>1.5356935418546991</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5356935768982893</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>348.37621443</v>
+        <v>348.37621439999998</v>
       </c>
       <c r="C130" s="5">
-        <v>0.24518883000001779</v>
+        <v>0.24518879999999399</v>
       </c>
       <c r="D130" s="5">
-        <v>0.84844206859167048</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.84844196437816599</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>349.27976852</v>
+        <v>349.27976849999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.90355409000000009</v>
+        <v>0.90355410000000802</v>
       </c>
       <c r="D131" s="5">
-        <v>3.1571223303608065</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1571223660776804</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>350.24347308</v>
+        <v>350.24347310000002</v>
       </c>
       <c r="C132" s="5">
-        <v>0.96370455999999649</v>
+        <v>0.96370460000002822</v>
       </c>
       <c r="D132" s="5">
-        <v>3.3616522528213677</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3616523946716548</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>351.09358801000002</v>
+        <v>351.09358800000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.85011493000001792</v>
+        <v>0.85011489999999412</v>
       </c>
       <c r="D133" s="5">
-        <v>2.9518528667368704</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9518527610024714</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>353.09417979</v>
+        <v>353.09417980000001</v>
       </c>
       <c r="C134" s="5">
-        <v>2.0005917799999793</v>
+        <v>2.0005917999999951</v>
       </c>
       <c r="D134" s="5">
-        <v>7.0562263385039348</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0562264114779838</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>354.12542070000001</v>
       </c>
       <c r="C135" s="5">
-        <v>1.0312409100000082</v>
+        <v>1.0312409000000002</v>
       </c>
       <c r="D135" s="5">
-        <v>3.5615481752112155</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5615481400153248</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>353.90800711000003</v>
+        <v>353.90800710000002</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.21741358999997829</v>
+        <v>-0.21741359999998622</v>
       </c>
       <c r="D136" s="5">
-        <v>-0.73425155340927084</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.7342515870674915</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>353.99021441000002</v>
+        <v>353.99021440000001</v>
       </c>
       <c r="C137" s="5">
         <v>8.2207299999993211E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>0.27909763486442252</v>
+        <v>0.27909763487243833</v>
       </c>
       <c r="E137" s="5">
-        <v>2.116541367967395</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1165413768657881</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>359.04581959000001</v>
+        <v>359.04581960000002</v>
       </c>
       <c r="C138" s="5">
-        <v>5.0556051799999864</v>
+        <v>5.0556052000000022</v>
       </c>
       <c r="D138" s="5">
-        <v>18.55050662923421</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.55050670904388</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>358.97488335000003</v>
+        <v>358.97488340000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-7.0936239999980444E-2</v>
+        <v>-7.0936200000005556E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-0.23682506985082119</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.23682493644695546</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>359.16814062999998</v>
+        <v>359.16814060000002</v>
       </c>
       <c r="C140" s="5">
-        <v>0.19325727999995479</v>
+        <v>0.19325720000000501</v>
       </c>
       <c r="D140" s="5">
-        <v>0.64794685119697881</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.64794658209046396</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>359.25571072999998</v>
+        <v>359.25571070000001</v>
       </c>
       <c r="C141" s="5">
         <v>8.7570099999993545E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>0.29296905230791204</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.29296905233249237</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>359.69216509</v>
+        <v>359.69216510000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.43645436000002746</v>
+        <v>0.43645440000000235</v>
       </c>
       <c r="D142" s="5">
-        <v>1.4676427492166688</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4676428847458789</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>359.90988011000002</v>
+        <v>359.90988010000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.21771502000001419</v>
+        <v>0.21771499999999833</v>
       </c>
       <c r="D143" s="5">
-        <v>0.72876072158616356</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.72876065439648752</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>355.83822909000003</v>
+        <v>355.83822909999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-4.0716510199999902</v>
+        <v>-4.0716510000000312</v>
       </c>
       <c r="D144" s="5">
-        <v>-12.761935089995369</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.761935031489402</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>357.19985403999999</v>
+        <v>357.19985400000002</v>
       </c>
       <c r="C145" s="5">
-        <v>1.361624949999964</v>
+        <v>1.361624900000038</v>
       </c>
       <c r="D145" s="5">
-        <v>4.689716220479534</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6897160444945296</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>356.01869468000001</v>
+        <v>356.01869470000003</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.181159359999981</v>
+        <v>-1.1811592999999903</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.8966847918684544</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8966845979408249</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>355.36512526000001</v>
+        <v>355.36512529999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.65356941999999663</v>
+        <v>-0.6535694000000376</v>
       </c>
       <c r="D147" s="5">
-        <v>-2.1808204456462366</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1808203794618564</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>355.95584126</v>
+        <v>355.95584129999997</v>
       </c>
       <c r="C148" s="5">
         <v>0.59071599999998625</v>
       </c>
       <c r="D148" s="5">
-        <v>2.0130732116417471</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0130732114132632</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>355.34870660000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.60713465999998562</v>
+        <v>-0.6071346999999605</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.0276830525759237</v>
+        <v>-2.0276831846896881</v>
       </c>
       <c r="E149" s="5">
-        <v>0.38376546432623559</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.38376546716201165</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>355.98637396999999</v>
+        <v>355.98637400000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.6376673699999742</v>
+        <v>0.637667399999998</v>
       </c>
       <c r="D150" s="5">
-        <v>2.1747609001065982</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1747610034335008</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>357.03271698999998</v>
+        <v>357.03271699999999</v>
       </c>
       <c r="C151" s="5">
-        <v>1.0463430199999948</v>
+        <v>1.0463429999999789</v>
       </c>
       <c r="D151" s="5">
-        <v>3.5847160698854186</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5847159999478739</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>357.72541436</v>
+        <v>357.72541439999998</v>
       </c>
       <c r="C152" s="5">
-        <v>0.69269737000001896</v>
+        <v>0.69269739999998592</v>
       </c>
       <c r="D152" s="5">
-        <v>2.3531861541753019</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.353186257112605</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>358.26603105999999</v>
+        <v>358.26603110000002</v>
       </c>
       <c r="C153" s="5">
-        <v>0.54061669999998685</v>
+        <v>0.54061670000004369</v>
       </c>
       <c r="D153" s="5">
-        <v>1.8286639916471392</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8286639914409708</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>360.01820464000002</v>
+        <v>360.01820459999999</v>
       </c>
       <c r="C154" s="5">
-        <v>1.7521735800000329</v>
+        <v>1.7521734999999694</v>
       </c>
       <c r="D154" s="5">
-        <v>6.0293138796132517</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0293135961910105</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>359.36700897999998</v>
+        <v>359.367009</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.6511956600000417</v>
+        <v>-0.6511955999999941</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.1490788528733096</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1490786570630083</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>357.65097154</v>
+        <v>357.65097150000003</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.7160374399999796</v>
+        <v>-1.7160374999999704</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.5820755306439267</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.5820757204174338</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>359.53094512000001</v>
+        <v>359.5309451</v>
       </c>
       <c r="C157" s="5">
-        <v>1.8799735800000121</v>
+        <v>1.8799735999999712</v>
       </c>
       <c r="D157" s="5">
-        <v>6.4933299957220525</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4933300675573236</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>360.87319635</v>
+        <v>360.87319639999998</v>
       </c>
       <c r="C158" s="5">
-        <v>1.342251229999988</v>
+        <v>1.3422512999999867</v>
       </c>
       <c r="D158" s="5">
-        <v>4.5731519982180613</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5731522418914095</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>360.97344828000001</v>
+        <v>360.97344829999997</v>
       </c>
       <c r="C159" s="5">
-        <v>0.10025193000001309</v>
+        <v>0.10025189999998929</v>
       </c>
       <c r="D159" s="5">
-        <v>0.33387433572948932</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.33387423561992424</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>362.46191619000001</v>
+        <v>362.46191620000002</v>
       </c>
       <c r="C160" s="5">
-        <v>1.4884679099999971</v>
+        <v>1.488467900000046</v>
       </c>
       <c r="D160" s="5">
-        <v>5.0619571233790683</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0619570883095655</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>362.11172469000002</v>
+        <v>362.11172470000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.35019149999999399</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.1532355163761276</v>
+        <v>-1.1532355163444974</v>
       </c>
       <c r="E161" s="5">
-        <v>1.9032060520802307</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9032060548943575</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>361.39436805999998</v>
+        <v>361.39436810000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.71735663000004024</v>
+        <v>-0.71735660000001644</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.3515126237796946</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3515125264436554</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>360.13068985000001</v>
+        <v>360.13068989999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.2636782099999664</v>
+        <v>-1.2636782000000153</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.1162453356770374</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1162453032807189</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>360.24230825000001</v>
+        <v>360.24230829999999</v>
       </c>
       <c r="C164" s="5">
         <v>0.11161839999999756</v>
       </c>
       <c r="D164" s="5">
-        <v>0.37256097812985445</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.37256097807827349</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>358.22272411</v>
+        <v>358.22272409999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-2.0195841400000063</v>
+        <v>-2.0195841999999971</v>
       </c>
       <c r="D165" s="5">
-        <v>-6.5238136886519804</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.5238138756540831</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>358.29461049000003</v>
+        <v>358.29461049999998</v>
       </c>
       <c r="C166" s="5">
-        <v>7.1886380000023564E-2</v>
+        <v>7.1886399999982586E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.24107607984034107</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.24107614699240276</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>358.60773429</v>
+        <v>358.6077343</v>
       </c>
       <c r="C167" s="5">
-        <v>0.3131237999999712</v>
+        <v>0.31312380000002804</v>
       </c>
       <c r="D167" s="5">
-        <v>1.0537694280780885</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0537694280487564</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>357.82400059000003</v>
+        <v>357.82400059999998</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.78373369999997067</v>
+        <v>-0.78373370000002751</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.5912927773648065</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5912927772936634</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>358.51709253000001</v>
+        <v>358.51709249999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.69309193999998797</v>
+        <v>0.69309190000001308</v>
       </c>
       <c r="D169" s="5">
-        <v>2.3492785350595069</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3492783979629284</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>357.90206004999999</v>
+        <v>357.90206010000003</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.61503248000002486</v>
+        <v>-0.6150323999999614</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.0392754376283961</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0392751750372917</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>357.00493211999998</v>
+        <v>357.00493210000002</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.89712793000001056</v>
+        <v>-0.89712800000000925</v>
       </c>
       <c r="D171" s="5">
-        <v>-2.9668311043189233</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9668313322203321</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>356.71712194000003</v>
+        <v>356.7171219</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.28781017999995129</v>
+        <v>-0.287810200000024</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.96313780615465694</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.96313787284086905</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>358.08358139000001</v>
+        <v>358.08358140000001</v>
       </c>
       <c r="C173" s="5">
-        <v>1.3664594499999794</v>
+        <v>1.366459500000019</v>
       </c>
       <c r="D173" s="5">
-        <v>4.6948784917060893</v>
+        <v>4.6948786676692889</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.1124034449446429</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1124034449139231</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>359.54125396000001</v>
+        <v>359.54125399999998</v>
       </c>
       <c r="C174" s="5">
-        <v>1.4576725699999997</v>
+        <v>1.4576725999999667</v>
       </c>
       <c r="D174" s="5">
-        <v>4.9957797848039665</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9957798897909189</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>359.77261694999999</v>
+        <v>359.77261700000003</v>
       </c>
       <c r="C175" s="5">
-        <v>0.23136298999997962</v>
+        <v>0.23136300000004439</v>
       </c>
       <c r="D175" s="5">
-        <v>0.77493280606186765</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.77493283958844916</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>360.35666504</v>
+        <v>360.35666500000002</v>
       </c>
       <c r="C176" s="5">
-        <v>0.58404809000001023</v>
+        <v>0.58404799999999568</v>
       </c>
       <c r="D176" s="5">
-        <v>1.9655452813235774</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9655449754542476</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>359.71244855999998</v>
+        <v>359.71244860000002</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.64421648000001142</v>
+        <v>-0.6442164000000048</v>
       </c>
       <c r="D177" s="5">
-        <v>-2.1242948682121621</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1242946072351665</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>357.81625613</v>
+        <v>357.81625609999998</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.8961924299999851</v>
+        <v>-1.8961925000000406</v>
       </c>
       <c r="D178" s="5">
-        <v>-6.145479423201361</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.1454796428681906</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>357.05748301</v>
+        <v>357.05748299999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.75877312000000074</v>
+        <v>-0.75877309999998488</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.515209543888508</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.515209478571423</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>357.13820836999997</v>
+        <v>357.1382084</v>
       </c>
       <c r="C180" s="5">
-        <v>8.0725359999973989E-2</v>
+        <v>8.072540000000572E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>0.27163967344359108</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.27163980821824918</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>355.94857409999997</v>
       </c>
       <c r="C181" s="5">
-        <v>-1.1896342699999991</v>
+        <v>-1.1896343000000229</v>
       </c>
       <c r="D181" s="5">
-        <v>-3.9247986827088743</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.9247987795538952</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>354.40817190000001</v>
       </c>
       <c r="C182" s="5">
         <v>-1.54040219999996</v>
       </c>
       <c r="D182" s="5">
         <v>-5.0712774765184765</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>353.8831844</v>
       </c>
       <c r="C183" s="5">
         <v>-0.52498750000000882</v>
       </c>
       <c r="D183" s="5">
         <v>-1.7631581325458057</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>351.44270587</v>
+        <v>351.44270590000002</v>
       </c>
       <c r="C184" s="5">
-        <v>-2.4404785300000071</v>
+        <v>-2.4404784999999833</v>
       </c>
       <c r="D184" s="5">
-        <v>-7.9687566584799807</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.9687565642077356</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>351.35634377000002</v>
+        <v>351.35634379999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-8.6362099999973907E-2</v>
+        <v>-8.636210000003075E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.29448489313191883</v>
+        <v>-0.29448489310707204</v>
       </c>
       <c r="E185" s="5">
-        <v>-1.8786780432340278</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8786780375962819</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>351.42102034999999</v>
+        <v>351.42102039999997</v>
       </c>
       <c r="C186" s="5">
-        <v>6.4676579999968453E-2</v>
+        <v>6.4676599999984319E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>0.22111603125332113</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.22111609967976342</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>350.57921393999999</v>
+        <v>350.57921390000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.84180641000000378</v>
+        <v>-0.84180649999996149</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.8369519128276788</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8369522117513424</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>351.37738732999998</v>
+        <v>351.37738730000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.7981733899999881</v>
+        <v>0.79817339999999604</v>
       </c>
       <c r="D188" s="5">
-        <v>2.7665451718871914</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7665452073030616</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>351.71094077999999</v>
+        <v>351.7109408</v>
       </c>
       <c r="C189" s="5">
-        <v>0.3335534500000108</v>
+        <v>0.33355349999999362</v>
       </c>
       <c r="D189" s="5">
-        <v>1.1450951692325129</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1450953418787879</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>351.36760753999999</v>
+        <v>351.36760750000002</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.34333323999999266</v>
+        <v>-0.34333329999998341</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.1651472810588204</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1651474835189912</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>351.11900126</v>
+        <v>351.11900129999998</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.24860627999998997</v>
+        <v>-0.24860620000004019</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.84575052535579287</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.84575025435270623</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>352.35481792000002</v>
+        <v>352.3548179</v>
       </c>
       <c r="C192" s="5">
-        <v>1.2358166600000118</v>
+        <v>1.235816600000021</v>
       </c>
       <c r="D192" s="5">
-        <v>4.3063096142261115</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3063094005872937</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>351.33688461000003</v>
+        <v>351.33688460000002</v>
       </c>
       <c r="C193" s="5">
-        <v>-1.0179333099999894</v>
+        <v>-1.0179332999999815</v>
       </c>
       <c r="D193" s="5">
-        <v>-3.4121761400729533</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4121761072737011</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>351.33214147000001</v>
+        <v>351.33214149999998</v>
       </c>
       <c r="C194" s="5">
-        <v>-4.7431400000164103E-3</v>
+        <v>-4.7431000000415224E-3</v>
       </c>
       <c r="D194" s="5">
-        <v>-1.6199111583126147E-2</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6198974982961634E-2</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>349.54824055</v>
+        <v>349.54824059999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.7839009200000078</v>
+        <v>-1.7839008999999919</v>
       </c>
       <c r="D195" s="5">
-        <v>-5.9257312545078156</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9257311894243987</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>349.38458360999999</v>
+        <v>349.38458359999998</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.16365694000000985</v>
+        <v>-0.16365700000000061</v>
       </c>
       <c r="D196" s="5">
-        <v>-0.56039018048070766</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.56039038532259555</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>349.82304742999997</v>
+        <v>349.82304740000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.4384638199999813</v>
+        <v>0.43846380000002227</v>
       </c>
       <c r="D197" s="5">
-        <v>1.5163906054865173</v>
+        <v>1.5163905358840601</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.4363935267392649</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.43639354377866812</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>349.18918281999998</v>
+        <v>349.18918280000003</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.63386460999998917</v>
+        <v>-0.63386459999998124</v>
       </c>
       <c r="D198" s="5">
-        <v>-2.15281068059896</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1528106471562558</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>348.81147083000002</v>
+        <v>348.8114708</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.37771198999996614</v>
+        <v>-0.37771200000003091</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.290325080633159</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2903251146655026</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>349.35951296000002</v>
+        <v>349.35951299999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.54804212999999891</v>
+        <v>0.54804219999999759</v>
       </c>
       <c r="D200" s="5">
-        <v>1.9017822664663564</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9017825116438347</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>350.64721261</v>
+        <v>350.64721259999999</v>
       </c>
       <c r="C201" s="5">
-        <v>1.2876996499999791</v>
+        <v>1.2876995999999963</v>
       </c>
       <c r="D201" s="5">
-        <v>4.5138411561790992</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5138409768160193</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>350.92214908</v>
+        <v>350.92214910000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.2749364700000001</v>
+        <v>0.2749365000000239</v>
       </c>
       <c r="D202" s="5">
-        <v>0.94496764519500509</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.94496774877834699</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>351.07629076000001</v>
+        <v>351.07629079999998</v>
       </c>
       <c r="C203" s="5">
-        <v>0.15414168000000927</v>
+        <v>0.1541416999999683</v>
       </c>
       <c r="D203" s="5">
-        <v>0.52837227092539241</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.52837233961748886</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>349.52018530999999</v>
+        <v>349.52018529999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.5561054500000182</v>
+        <v>-1.556105500000001</v>
       </c>
       <c r="D204" s="5">
-        <v>-5.1910954572275125</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.1910956194030415</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>349.85932896000003</v>
+        <v>349.859329</v>
       </c>
       <c r="C205" s="5">
-        <v>0.33914365000003954</v>
+        <v>0.33914370000002236</v>
       </c>
       <c r="D205" s="5">
-        <v>1.1706085468580429</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1706087203968707</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>351.40068695999997</v>
+        <v>351.400687</v>
       </c>
       <c r="C206" s="5">
-        <v>1.5413579999999456</v>
+        <v>1.5413580000000024</v>
       </c>
       <c r="D206" s="5">
-        <v>5.416785310487171</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4167853098529228</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>352.20601852999999</v>
+        <v>352.20601850000003</v>
       </c>
       <c r="C207" s="5">
-        <v>0.8053315700000212</v>
+        <v>0.80533150000002252</v>
       </c>
       <c r="D207" s="5">
-        <v>2.7850618313653097</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7850615859053685</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>352.91647957999999</v>
+        <v>352.9164796</v>
       </c>
       <c r="C208" s="5">
-        <v>0.71046104999999216</v>
+        <v>0.71046109999997498</v>
       </c>
       <c r="D208" s="5">
-        <v>2.4476463254052616</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4476464997891245</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>353.31576734999999</v>
+        <v>353.31576740000003</v>
       </c>
       <c r="C209" s="5">
-        <v>0.39928777000000082</v>
+        <v>0.39928780000002462</v>
       </c>
       <c r="D209" s="5">
-        <v>1.3661537166600013</v>
+        <v>1.366153819865934</v>
       </c>
       <c r="E209" s="5">
-        <v>0.99842475950613352</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.99842478246046085</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>353.31468423000001</v>
+        <v>353.31468419999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.0831199999756791E-3</v>
+        <v>-1.0832000000391417E-3</v>
       </c>
       <c r="D210" s="5">
-        <v>-3.6786416166001423E-3</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.6789133187498102E-3</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>354.87018719999998</v>
       </c>
       <c r="C211" s="5">
-        <v>1.5555029699999636</v>
+        <v>1.5555029999999874</v>
       </c>
       <c r="D211" s="5">
-        <v>5.4129422309220354</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4129423383296293</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>355.08592994999998</v>
+        <v>355.08593000000002</v>
       </c>
       <c r="C212" s="5">
-        <v>0.21574275000000398</v>
+        <v>0.21574280000004364</v>
       </c>
       <c r="D212" s="5">
-        <v>0.73198235582527804</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.73198252603536851</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>355.48376479000001</v>
+        <v>355.48376480000002</v>
       </c>
       <c r="C213" s="5">
-        <v>0.39783484000003</v>
+        <v>0.39783479999999827</v>
       </c>
       <c r="D213" s="5">
-        <v>1.3527842188783445</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3527840818326586</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>356.94476519</v>
+        <v>356.94476520000001</v>
       </c>
       <c r="C214" s="5">
         <v>1.461000399999989</v>
       </c>
       <c r="D214" s="5">
-        <v>5.0448957131416838</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0448957129964667</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>358.12125451999998</v>
+        <v>358.12125450000002</v>
       </c>
       <c r="C215" s="5">
-        <v>1.1764893299999812</v>
+        <v>1.1764893000000143</v>
       </c>
       <c r="D215" s="5">
-        <v>4.0276913334765352</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0276912287882771</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>358.39533519000003</v>
+        <v>358.39533519999998</v>
       </c>
       <c r="C216" s="5">
-        <v>0.27408067000004621</v>
+        <v>0.27408069999995632</v>
       </c>
       <c r="D216" s="5">
-        <v>0.92227078572344467</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.9222708871489349</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>359.72999334000002</v>
+        <v>359.72999329999999</v>
       </c>
       <c r="C217" s="5">
-        <v>1.3346581499999957</v>
+        <v>1.3346581000000128</v>
       </c>
       <c r="D217" s="5">
-        <v>4.5614545297310904</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5614543552011444</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>360.29599308000002</v>
+        <v>360.29599309999998</v>
       </c>
       <c r="C218" s="5">
-        <v>0.5659997399999952</v>
+        <v>0.56599979999998595</v>
       </c>
       <c r="D218" s="5">
-        <v>1.9045068034238222</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9045070072789549</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>361.84284991999999</v>
+        <v>361.84284989999998</v>
       </c>
       <c r="C219" s="5">
-        <v>1.5468568399999754</v>
+        <v>1.5468568000000005</v>
       </c>
       <c r="D219" s="5">
-        <v>5.275365130783638</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2753649908316325</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>362.63158589</v>
+        <v>362.6315859</v>
       </c>
       <c r="C220" s="5">
-        <v>0.78873597000000473</v>
+        <v>0.78873600000002853</v>
       </c>
       <c r="D220" s="5">
-        <v>2.647318245955721</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6473183480061557</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>362.97543822</v>
+        <v>362.97543819999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.34385233000000426</v>
+        <v>0.34385229999998046</v>
       </c>
       <c r="D221" s="5">
-        <v>1.1438096653048735</v>
+        <v>1.14380956495852</v>
       </c>
       <c r="E221" s="5">
-        <v>2.7340050353402479</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7340050151410056</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>363.93521068000001</v>
+        <v>363.93521070000003</v>
       </c>
       <c r="C222" s="5">
-        <v>0.9597724600000106</v>
+        <v>0.95977250000004233</v>
       </c>
       <c r="D222" s="5">
-        <v>3.2195705139932196</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2195706503111099</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>364.40424696999997</v>
+        <v>364.404247</v>
       </c>
       <c r="C223" s="5">
-        <v>0.46903628999996272</v>
+        <v>0.46903629999997065</v>
       </c>
       <c r="D223" s="5">
-        <v>1.5575584656371655</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5575584989945268</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>363.29454328000003</v>
+        <v>363.29454329999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.1097036899999466</v>
+        <v>-1.1097037000000114</v>
       </c>
       <c r="D224" s="5">
-        <v>-3.5937169120563328</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5937169436095595</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>365.18939390000003</v>
       </c>
       <c r="C225" s="5">
-        <v>1.8948506199999997</v>
+        <v>1.8948506000000407</v>
       </c>
       <c r="D225" s="5">
-        <v>6.441595104523401</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4415950342058936</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>365.48885983000002</v>
+        <v>365.4888598</v>
       </c>
       <c r="C226" s="5">
-        <v>0.29946592999999666</v>
+        <v>0.29946589999997286</v>
       </c>
       <c r="D226" s="5">
-        <v>0.98848522875287781</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.98848512928098042</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>365.23820669999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.25065313000004608</v>
+        <v>-0.25065310000002228</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.81986579700412676</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.81986569931340458</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>367.29684996999998</v>
+        <v>367.29685000000001</v>
       </c>
       <c r="C228" s="5">
-        <v>2.0586432700000046</v>
+        <v>2.0586433000000284</v>
       </c>
       <c r="D228" s="5">
-        <v>6.9773964011065281</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9773965059588328</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>368.50531224000002</v>
+        <v>368.50531219999999</v>
       </c>
       <c r="C229" s="5">
-        <v>1.2084622700000409</v>
+        <v>1.2084621999999854</v>
       </c>
       <c r="D229" s="5">
-        <v>4.0204167870631968</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0204165496166011</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>365.51473496</v>
+        <v>365.51473499999997</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.990577280000025</v>
+        <v>-2.9905772000000184</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.3153800328582452</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.3153797956475266</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>368.48758113000002</v>
+        <v>368.4875811</v>
       </c>
       <c r="C231" s="5">
-        <v>2.9728461700000253</v>
+        <v>2.9728461000000266</v>
       </c>
       <c r="D231" s="5">
-        <v>10.208628277820386</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.208628025422527</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>368.25796005000001</v>
+        <v>368.25796009999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.22962108000001535</v>
+        <v>-0.22962100000000873</v>
       </c>
       <c r="D232" s="5">
-        <v>-0.74521610411418804</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.74521584543049135</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>367.67727669999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.58068335000001525</v>
+        <v>-0.58068339999999807</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.8758818462027538</v>
+        <v>-1.8758820060755799</v>
       </c>
       <c r="E233" s="5">
-        <v>1.2953599568767959</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.295359962458198</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>367.12457619000003</v>
+        <v>367.12457619999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.55270050999996556</v>
+        <v>-0.55270050000001447</v>
       </c>
       <c r="D234" s="5">
-        <v>-1.7890268166556145</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7890267845540153</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>367.17806308000002</v>
+        <v>367.17806309999997</v>
       </c>
       <c r="C235" s="5">
-        <v>5.3486889999987852E-2</v>
+        <v>5.3486899999995785E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>0.17496982815912165</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.17496986089311495</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>365.32579587999999</v>
+        <v>365.3257959</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.8522672000000284</v>
+        <v>-1.8522671999999716</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.8883580177430561</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.888358017431039</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>364.14719954999998</v>
+        <v>364.14719960000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.1785963300000049</v>
+        <v>-1.1785962999999811</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.803421918372385</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8034218230667549</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>364.08827387999997</v>
+        <v>364.08827389999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.8925670000007813E-2</v>
+        <v>-5.8925700000031611E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.19400919565077945</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.19400929430939406</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>363.8234574</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.26481647999997904</v>
+        <v>-0.2648164999999949</v>
       </c>
       <c r="D239" s="5">
-        <v>-0.86932657983673778</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.86932664518175606</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>364.18846074999999</v>
+        <v>364.18846079999997</v>
       </c>
       <c r="C240" s="5">
-        <v>0.36500334999999495</v>
+        <v>0.36500339999997777</v>
       </c>
       <c r="D240" s="5">
-        <v>1.2105567857504163</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2105569524945459</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>363.16552949999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.0229312499999992</v>
+        <v>-1.022931299999982</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.3189705371418299</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3189706964236954</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>361.90662562</v>
+        <v>361.90662559999998</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.2589038799999912</v>
+        <v>-1.2589039000000071</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.0813696232820611</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.0813696868910343</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>361.77393065000001</v>
+        <v>361.77393069999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.13269496999998864</v>
+        <v>-0.13269489999998996</v>
       </c>
       <c r="D243" s="5">
-        <v>-0.43910012429136946</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.43909989314585562</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>363.14683344000002</v>
+        <v>363.14683339999999</v>
       </c>
       <c r="C244" s="5">
-        <v>1.3729027900000119</v>
+        <v>1.3729026999999974</v>
       </c>
       <c r="D244" s="5">
-        <v>4.6501648773732862</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6501645654872137</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>362.53884221999999</v>
+        <v>362.53884219999998</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.60799122000003081</v>
+        <v>-0.60799120000001494</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.9906784186860205</v>
+        <v>-1.990678354021258</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.397539311136875</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3975393165764349</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>362.54650186999999</v>
+        <v>362.54650190000001</v>
       </c>
       <c r="C246" s="5">
-        <v>7.6596499999936896E-3</v>
+        <v>7.6597000000333537E-3</v>
       </c>
       <c r="D246" s="5">
-        <v>2.5356312464075437E-2</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5356478003746297E-2</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>362.05690113999998</v>
+        <v>362.0569011</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.48960073000000648</v>
+        <v>-0.48960080000000517</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.6085568669236716</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6085570950672201</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>362.51576542999999</v>
+        <v>362.51576540000002</v>
       </c>
       <c r="C248" s="5">
-        <v>0.45886429000000817</v>
+        <v>0.4588643000000161</v>
       </c>
       <c r="D248" s="5">
-        <v>1.5315042434137283</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5315042771931076</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>362.51450666</v>
+        <v>362.51450670000003</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.2587699999926372E-3</v>
+        <v>-1.2586999999939508E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-4.1667019665792004E-3</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1664702617127958E-3</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>363.48439669999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.96989003999999568</v>
+        <v>0.96988999999996395</v>
       </c>
       <c r="D250" s="5">
-        <v>3.2582089401970826</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2582088034743162</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>363.23246035</v>
+        <v>363.23246039999998</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.25193634999999404</v>
+        <v>-0.25193630000001122</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.82857416776945803</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.82857400395460745</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>363.30454185000002</v>
+        <v>363.3045419</v>
       </c>
       <c r="C252" s="5">
         <v>7.2081500000024334E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>0.23839353449861544</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.23839353446577505</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>363.94437862000001</v>
+        <v>363.94437859999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.63983676999998806</v>
+        <v>0.63983669999998938</v>
       </c>
       <c r="D253" s="5">
-        <v>2.1339815596997047</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1339813236731509</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>364.44249983999998</v>
+        <v>364.44249980000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.49812121999997316</v>
+        <v>0.49812120000001414</v>
       </c>
       <c r="D254" s="5">
-        <v>1.6548289905852887</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.654828923733298</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>364.91833508000002</v>
+        <v>364.91833509999998</v>
       </c>
       <c r="C255" s="5">
-        <v>0.47583524000003763</v>
+        <v>0.47583529999997154</v>
       </c>
       <c r="D255" s="5">
-        <v>1.578083248932205</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5780834495245255</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>364.35280213999999</v>
+        <v>364.35280210000002</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.56553294000002552</v>
+        <v>-0.56553299999995943</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.8439326406433643</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8439328345097872</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>365.74376143000001</v>
+        <v>365.74376139999998</v>
       </c>
       <c r="C257" s="5">
-        <v>1.3909592900000121</v>
+        <v>1.3909592999999632</v>
       </c>
       <c r="D257" s="5">
-        <v>4.6785641929329547</v>
+        <v>4.6785642278020179</v>
       </c>
       <c r="E257" s="5">
-        <v>0.88402092045496428</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.88402091774539837</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>365.33418683999997</v>
+        <v>365.3341868</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.40957459000003382</v>
+        <v>-0.40957459999998491</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.3355624545023592</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3355624870190375</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>365.68588946</v>
+        <v>365.68588949999997</v>
       </c>
       <c r="C259" s="5">
-        <v>0.35170262000002595</v>
+        <v>0.35170269999997572</v>
       </c>
       <c r="D259" s="5">
-        <v>1.1613612182043154</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1613614839013353</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>367.61347546000002</v>
+        <v>367.61347549999999</v>
       </c>
       <c r="C260" s="5">
         <v>1.9275860000000193</v>
       </c>
       <c r="D260" s="5">
-        <v>6.5120246485833588</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5120246478504562</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>368.99996569000001</v>
+        <v>368.99996570000002</v>
       </c>
       <c r="C261" s="5">
-        <v>1.3864902299999926</v>
+        <v>1.3864902000000257</v>
       </c>
       <c r="D261" s="5">
-        <v>4.6209926102671162</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6209925076847069</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>369.22990291999997</v>
+        <v>369.22990290000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.2299372299999618</v>
+        <v>0.22993719999999485</v>
       </c>
       <c r="D262" s="5">
-        <v>0.75033152121106728</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.75033142295897193</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>370.20813027999998</v>
+        <v>370.20813029999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.97822736000000532</v>
+        <v>0.97822739999998021</v>
       </c>
       <c r="D263" s="5">
-        <v>3.225984483810862</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2259846178275486</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>371.36236953000002</v>
+        <v>371.3623695</v>
       </c>
       <c r="C264" s="5">
-        <v>1.154239250000046</v>
+        <v>1.1542392000000063</v>
       </c>
       <c r="D264" s="5">
-        <v>3.8062024872317135</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8062023193056849</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>372.01408558000003</v>
+        <v>372.01408559999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.65171605000000454</v>
+        <v>0.65171609999998736</v>
       </c>
       <c r="D265" s="5">
-        <v>2.1263655001302784</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1263656650173379</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>374.66379323000001</v>
+        <v>374.66379319999999</v>
       </c>
       <c r="C266" s="5">
-        <v>2.6497076499999821</v>
+        <v>2.6497075999999993</v>
       </c>
       <c r="D266" s="5">
-        <v>8.890026209838453</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.890026034961295</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>373.46882578999998</v>
+        <v>373.46882579999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.1949674400000276</v>
+        <v>-1.1949673999999959</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.7608972358465942</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7608971124512114</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>374.51445224000003</v>
+        <v>374.51445219999999</v>
       </c>
       <c r="C268" s="5">
-        <v>1.045626450000043</v>
+        <v>1.0456264000000033</v>
       </c>
       <c r="D268" s="5">
-        <v>3.4119441723952315</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4119440066286977</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>375.38164771999999</v>
+        <v>375.38164769999997</v>
       </c>
       <c r="C269" s="5">
-        <v>0.86719547999996394</v>
+        <v>0.8671954999999798</v>
       </c>
       <c r="D269" s="5">
-        <v>2.8142845968065933</v>
+        <v>2.8142846628452123</v>
       </c>
       <c r="E269" s="5">
-        <v>2.6351471457277675</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.635147148678052</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>378.30181489</v>
+        <v>378.30181490000001</v>
       </c>
       <c r="C270" s="5">
-        <v>2.9201671700000134</v>
+        <v>2.9201672000000372</v>
       </c>
       <c r="D270" s="5">
-        <v>9.7449796166685143</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.7449797216459864</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>378.23570974</v>
+        <v>378.23570969999997</v>
       </c>
       <c r="C271" s="5">
-        <v>-6.6105149999998503E-2</v>
+        <v>-6.6105200000038167E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-0.20948877975655034</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.20948893805002866</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>379.64489787999997</v>
+        <v>379.64489789999999</v>
       </c>
       <c r="C272" s="5">
-        <v>1.4091881399999693</v>
+        <v>1.4091882000000169</v>
       </c>
       <c r="D272" s="5">
-        <v>4.563585542390669</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5635857411890024</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>382.64997676000002</v>
+        <v>382.64997679999999</v>
       </c>
       <c r="C273" s="5">
-        <v>3.0050788800000419</v>
+        <v>3.0050789000000009</v>
       </c>
       <c r="D273" s="5">
-        <v>9.9232304930630946</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.9232305614616934</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>383.76742658000001</v>
+        <v>383.76742660000002</v>
       </c>
       <c r="C274" s="5">
-        <v>1.1174498199999903</v>
+        <v>1.1174498000000312</v>
       </c>
       <c r="D274" s="5">
-        <v>3.561187911536523</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5611878463932545</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>386.00397733</v>
+        <v>386.00397729999997</v>
       </c>
       <c r="C275" s="5">
-        <v>2.2365507499999921</v>
+        <v>2.2365506999999525</v>
       </c>
       <c r="D275" s="5">
-        <v>7.2220327227914494</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2220325557381004</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>386.88504095000002</v>
+        <v>386.885041</v>
       </c>
       <c r="C276" s="5">
-        <v>0.88106362000002036</v>
+        <v>0.88106370000002698</v>
       </c>
       <c r="D276" s="5">
-        <v>2.7736780966014507</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7736783518379937</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>388.52097006999998</v>
+        <v>388.5209701</v>
       </c>
       <c r="C277" s="5">
-        <v>1.6359291199999575</v>
+        <v>1.6359290999999985</v>
       </c>
       <c r="D277" s="5">
-        <v>5.1938422937925832</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1938422281246677</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>389.73237025999998</v>
+        <v>389.73237030000001</v>
       </c>
       <c r="C278" s="5">
-        <v>1.2114001900000062</v>
+        <v>1.2114002000000141</v>
       </c>
       <c r="D278" s="5">
-        <v>3.8064100933217659</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8064101249851046</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>390.97300691999999</v>
+        <v>390.97300689999997</v>
       </c>
       <c r="C279" s="5">
-        <v>1.2406366600000069</v>
+        <v>1.2406365999999593</v>
       </c>
       <c r="D279" s="5">
-        <v>3.8875603299509898</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8875601382297953</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>392.04183904000001</v>
+        <v>392.04183899999998</v>
       </c>
       <c r="C280" s="5">
-        <v>1.0688321200000246</v>
+        <v>1.0688321000000087</v>
       </c>
       <c r="D280" s="5">
-        <v>3.3303071732569078</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3303071101731918</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>393.87473829999999</v>
       </c>
       <c r="C281" s="5">
-        <v>1.8328992599999765</v>
+        <v>1.8328993000000082</v>
       </c>
       <c r="D281" s="5">
-        <v>5.7568528031888277</v>
+        <v>5.7568529326734286</v>
       </c>
       <c r="E281" s="5">
-        <v>4.9264770114158862</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.926477017006281</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>394.0718205</v>
       </c>
       <c r="C282" s="5">
         <v>0.1970822000000112</v>
       </c>
       <c r="D282" s="5">
         <v>0.6020964364127579</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>396.52899987000001</v>
+        <v>396.52899989999997</v>
       </c>
       <c r="C283" s="5">
-        <v>2.4571793700000057</v>
+        <v>2.4571793999999727</v>
       </c>
       <c r="D283" s="5">
-        <v>7.7444461633357387</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.7444462611544918</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>397.49224269000001</v>
+        <v>397.49224270000002</v>
       </c>
       <c r="C284" s="5">
-        <v>0.96324282000000494</v>
+        <v>0.96324280000004592</v>
       </c>
       <c r="D284" s="5">
-        <v>2.9542869119709936</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9542868495821439</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>397.33253305</v>
+        <v>397.33253309999998</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.15970964000001686</v>
+        <v>-0.15970960000004197</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.4810876556912036</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.48108753545477168</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>398.21919623999997</v>
+        <v>398.2191962</v>
       </c>
       <c r="C286" s="5">
-        <v>0.88666318999997884</v>
+        <v>0.88666310000002113</v>
       </c>
       <c r="D286" s="5">
-        <v>2.7109594190016351</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7109591400966693</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>400.35854367000002</v>
+        <v>400.35854369999998</v>
       </c>
       <c r="C287" s="5">
-        <v>2.1393474300000435</v>
+        <v>2.1393474999999853</v>
       </c>
       <c r="D287" s="5">
-        <v>6.640681603360532</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6406818277920721</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>402.26053664</v>
+        <v>402.26053660000002</v>
       </c>
       <c r="C288" s="5">
-        <v>1.9019929699999807</v>
+        <v>1.9019929000000388</v>
       </c>
       <c r="D288" s="5">
-        <v>5.8522110530367044</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8522108315462784</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>402.45321296999998</v>
+        <v>402.45321300000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.19267632999998341</v>
+        <v>0.1926763999999821</v>
       </c>
       <c r="D289" s="5">
-        <v>0.57629733703943309</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.57629754701979952</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>403.23074566000003</v>
+        <v>403.2307457</v>
       </c>
       <c r="C290" s="5">
-        <v>0.77753269000004366</v>
+        <v>0.77753269999999475</v>
       </c>
       <c r="D290" s="5">
-        <v>2.3431735931720876</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3431736234525102</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>402.50980332</v>
+        <v>402.50980329999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.72094234000002189</v>
+        <v>-0.72094240000001264</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.1245255290968212</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1245257039654186</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>405.18986243000001</v>
+        <v>405.18986239999998</v>
       </c>
       <c r="C292" s="5">
-        <v>2.680059110000002</v>
+        <v>2.680059099999994</v>
       </c>
       <c r="D292" s="5">
-        <v>8.28923994356321</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2892399119196103</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>405.00314541</v>
+        <v>405.00314539999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.18671702000000323</v>
+        <v>-0.18671699999998737</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.55157702731514213</v>
+        <v>-0.55157696842383919</v>
       </c>
       <c r="E293" s="5">
-        <v>2.8253670590886903</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8253670565498101</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>407.76616425999998</v>
+        <v>407.76616430000001</v>
       </c>
       <c r="C294" s="5">
-        <v>2.7630188499999804</v>
+        <v>2.76301890000002</v>
       </c>
       <c r="D294" s="5">
-        <v>8.5009342154406919</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.5009343753104325</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>408.76338293999999</v>
+        <v>408.76338290000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.99721868000000313</v>
+        <v>0.99721859999999651</v>
       </c>
       <c r="D295" s="5">
-        <v>2.9744748223841766</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9744745802482209</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>409.45488</v>
       </c>
       <c r="C296" s="5">
-        <v>0.69149706000001743</v>
+        <v>0.69149709999999232</v>
       </c>
       <c r="D296" s="5">
-        <v>2.0490113283712974</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0490114482046629</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>411.51107157000001</v>
+        <v>411.51107159999998</v>
       </c>
       <c r="C297" s="5">
-        <v>2.05619157000001</v>
+        <v>2.0561915999999769</v>
       </c>
       <c r="D297" s="5">
-        <v>6.1953920939912699</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1953921868934891</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>413.38042622</v>
+        <v>413.38042619999999</v>
       </c>
       <c r="C298" s="5">
-        <v>1.8693546499999911</v>
+        <v>1.8693546000000083</v>
       </c>
       <c r="D298" s="5">
-        <v>5.5894708369086166</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5894706832333663</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>413.93400097</v>
+        <v>413.93400100000002</v>
       </c>
       <c r="C299" s="5">
-        <v>0.55357474999999567</v>
+        <v>0.55357480000003534</v>
       </c>
       <c r="D299" s="5">
-        <v>1.6188581769878585</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6188583243639476</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>414.86794547</v>
+        <v>414.86794550000002</v>
       </c>
       <c r="C300" s="5">
         <v>0.93394449999999551</v>
       </c>
       <c r="D300" s="5">
-        <v>2.7413699222249566</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7413699220239396</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>415.30827319999997</v>
       </c>
       <c r="C301" s="5">
-        <v>0.4403277299999786</v>
+        <v>0.4403276999999548</v>
       </c>
       <c r="D301" s="5">
-        <v>1.2811033732257782</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2811032853394355</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>413.66158426999999</v>
+        <v>413.66158430000002</v>
       </c>
       <c r="C302" s="5">
-        <v>-1.6466889299999821</v>
+        <v>-1.6466888999999583</v>
       </c>
       <c r="D302" s="5">
-        <v>-4.6555759611823122</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6555758782062302</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>416.19969502999999</v>
+        <v>416.19969500000002</v>
       </c>
       <c r="C303" s="5">
-        <v>2.538110759999995</v>
+        <v>2.5381107000000043</v>
       </c>
       <c r="D303" s="5">
-        <v>7.6164844859335279</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6164842991926163</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>417.28109565</v>
+        <v>417.28109569999998</v>
       </c>
       <c r="C304" s="5">
-        <v>1.0814006200000108</v>
+        <v>1.0814006999999606</v>
       </c>
       <c r="D304" s="5">
-        <v>3.1628730795414395</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1628733171097601</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>417.50885478999999</v>
+        <v>417.50885479999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.2277591399999892</v>
+        <v>0.22775910000001431</v>
       </c>
       <c r="D305" s="5">
-        <v>0.6569502987280984</v>
+        <v>0.65695018292610818</v>
       </c>
       <c r="E305" s="5">
-        <v>3.0878054952733658</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0878055002878435</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>416.49735533</v>
+        <v>416.49735529999998</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.0114994599999818</v>
+        <v>-1.0114995000000135</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.8688147237533546</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8688148356262655</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>416.58158878</v>
+        <v>416.58158880000002</v>
       </c>
       <c r="C307" s="5">
-        <v>8.4233449999999266E-2</v>
+        <v>8.423350000003893E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>0.24296108814563233</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.2429612325426822</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>416.83769467000002</v>
+        <v>416.83769469999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.25610589000001482</v>
+        <v>0.25610589999996591</v>
       </c>
       <c r="D308" s="5">
-        <v>0.7402352147785729</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.74023524374404737</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>416.85580464999998</v>
+        <v>416.85580470000002</v>
       </c>
       <c r="C309" s="5">
-        <v>1.8109979999962889E-2</v>
+        <v>1.8110000000035598E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>5.2147802286284239E-2</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2147859886675363E-2</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>417.58478539999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.72898075000000517</v>
+        <v>0.72898069999996551</v>
       </c>
       <c r="D310" s="5">
-        <v>2.1188139658149696</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1188138188307004</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>420.85882916000003</v>
+        <v>420.8588292</v>
       </c>
       <c r="C311" s="5">
-        <v>3.2740437600000405</v>
+        <v>3.2740438000000154</v>
       </c>
       <c r="D311" s="5">
-        <v>9.8250245881841956</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.8250247134420867</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>425.13660243999999</v>
+        <v>425.13660240000002</v>
       </c>
       <c r="C312" s="5">
-        <v>4.2777732799999626</v>
+        <v>4.2777732000000128</v>
       </c>
       <c r="D312" s="5">
-        <v>12.902785820143347</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.902785563902341</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>424.23803866999998</v>
+        <v>424.2380387</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.89856377000000975</v>
+        <v>-0.89856370000001107</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.5070288702473853</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5070286774424244</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>421.34703022000002</v>
+        <v>421.34703020000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-2.8910084499999584</v>
+        <v>-2.8910084999999981</v>
       </c>
       <c r="D314" s="5">
-        <v>-7.8778699324638541</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.877870063109893</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>422.77474314</v>
+        <v>422.77474310000002</v>
       </c>
       <c r="C315" s="5">
-        <v>1.4277129199999763</v>
+        <v>1.4277129000000173</v>
       </c>
       <c r="D315" s="5">
-        <v>4.142779728166146</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1427796692469432</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>421.37696990000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.3977732399999923</v>
+        <v>-1.3977732000000174</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.8960722367938017</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8960721276815824</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>422.09154441999999</v>
+        <v>422.09154439999998</v>
       </c>
       <c r="C317" s="5">
-        <v>0.71457451999998511</v>
+        <v>0.71457449999996925</v>
       </c>
       <c r="D317" s="5">
-        <v>2.0540575884238743</v>
+        <v>2.0540575303960473</v>
       </c>
       <c r="E317" s="5">
-        <v>1.0976269311234077</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0976269239116432</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>423.94741185999999</v>
+        <v>423.94741190000002</v>
       </c>
       <c r="C318" s="5">
-        <v>1.8558674399999973</v>
+        <v>1.8558675000000449</v>
       </c>
       <c r="D318" s="5">
-        <v>5.4056845638642992</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4056847431397603</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>423.66986563</v>
+        <v>423.66986559999998</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.27754622999998446</v>
+        <v>-0.27754630000003999</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.78278307525351254</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.78278327189567065</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>422.55096104</v>
+        <v>422.55096099999997</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.1189045899999996</v>
+        <v>-1.1189046000000076</v>
       </c>
       <c r="D320" s="5">
-        <v>-3.1235479389092435</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1235479666391175</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>421.93253343999999</v>
+        <v>421.93253340000001</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.61842760000001817</v>
+        <v>-0.61842759999996133</v>
       </c>
       <c r="D321" s="5">
-        <v>-1.7422004597502538</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.742200459913601</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>425.32069945000001</v>
+        <v>425.32069949999999</v>
       </c>
       <c r="C322" s="5">
-        <v>3.3881660100000204</v>
+        <v>3.3881660999999781</v>
       </c>
       <c r="D322" s="5">
-        <v>10.073321959336834</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.073322239838811</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>422.46323846000001</v>
+        <v>422.46323849999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.8574609899999928</v>
+        <v>-2.8574610000000007</v>
       </c>
       <c r="D323" s="5">
-        <v>-7.7707125257443943</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.7707125510620312</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>423.49184006000002</v>
+        <v>423.49184009999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.0286016000000018</v>
       </c>
       <c r="D324" s="5">
-        <v>2.9611710558754334</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9611710555913495</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>423.07093487999998</v>
+        <v>423.0709349</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.42090518000003385</v>
+        <v>-0.42090519999999287</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.1861724092288473</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1861724651724526</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>425.25459122000001</v>
+        <v>425.25459119999999</v>
       </c>
       <c r="C326" s="5">
-        <v>2.1836563400000273</v>
+        <v>2.1836562999999956</v>
       </c>
       <c r="D326" s="5">
-        <v>6.3726188304523257</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3726187100758391</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>424.92025285</v>
+        <v>424.92025289999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.33433837000001176</v>
+        <v>-0.33433830000001308</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.93938012443804952</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.93937992865482656</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>424.56227746000002</v>
+        <v>424.56227749999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.35797538999997869</v>
+        <v>-0.35797539999998662</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.0062726655149401</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0062726933770638</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>426.06742291</v>
+        <v>426.0674229</v>
       </c>
       <c r="C329" s="5">
-        <v>1.5051454499999863</v>
+        <v>1.5051454000000035</v>
       </c>
       <c r="D329" s="5">
-        <v>4.3381424294367532</v>
+        <v>4.3381422820880866</v>
       </c>
       <c r="E329" s="5">
-        <v>0.94194696448215431</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.9419469668959346</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>424.94166697999998</v>
+        <v>424.941667</v>
       </c>
       <c r="C330" s="5">
-        <v>-1.1257559300000253</v>
+        <v>-1.1257559000000015</v>
       </c>
       <c r="D330" s="5">
-        <v>-3.1249689481970044</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1249688661990183</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>426.21953434</v>
+        <v>426.21953430000002</v>
       </c>
       <c r="C331" s="5">
-        <v>1.2778673600000161</v>
+        <v>1.2778673000000254</v>
       </c>
       <c r="D331" s="5">
-        <v>3.668877553326344</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6688773780263251</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>427.79621241000001</v>
+        <v>427.7962124</v>
       </c>
       <c r="C332" s="5">
-        <v>1.576678070000014</v>
+        <v>1.576678099999981</v>
       </c>
       <c r="D332" s="5">
-        <v>4.5304977462346407</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5304978346332181</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>428.08816690999998</v>
+        <v>428.08816689999998</v>
       </c>
       <c r="C333" s="5">
         <v>0.29195449999997436</v>
       </c>
       <c r="D333" s="5">
-        <v>0.82203493402219774</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.82203493404153782</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>426.32475352</v>
+        <v>426.32475349999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-1.7634133899999824</v>
+        <v>-1.7634133999999904</v>
       </c>
       <c r="D334" s="5">
-        <v>-4.8326633296499111</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.8326633565475401</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>426.33295827000001</v>
+        <v>426.33295829999997</v>
       </c>
       <c r="C335" s="5">
-        <v>8.2047500000044238E-3</v>
+        <v>8.2047999999872445E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>2.3096810928424638E-2</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3096951696843782E-2</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>424.83965527999999</v>
+        <v>424.8396553</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.4933029900000179</v>
+        <v>-1.493302999999969</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.1231667776714058</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1231668044679708</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>425.56439325000002</v>
+        <v>425.56439330000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.72473797000003515</v>
+        <v>0.7247380000000021</v>
       </c>
       <c r="D337" s="5">
-        <v>2.0664077795011115</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0664078657443907</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>427.67199871000003</v>
+        <v>427.67199870000002</v>
       </c>
       <c r="C338" s="5">
-        <v>2.107605460000002</v>
+        <v>2.1076054000000113</v>
       </c>
       <c r="D338" s="5">
-        <v>6.107575731570658</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1075755521976971</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>428.67147698999997</v>
+        <v>428.67147699999998</v>
       </c>
       <c r="C339" s="5">
-        <v>0.99947827999994843</v>
+        <v>0.99947829999996429</v>
       </c>
       <c r="D339" s="5">
-        <v>2.8407540273527543</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8407540849973767</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>430.06060872</v>
+        <v>430.06060869999999</v>
       </c>
       <c r="C340" s="5">
-        <v>1.389131730000031</v>
+        <v>1.3891317000000072</v>
       </c>
       <c r="D340" s="5">
-        <v>3.9587229099301346</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9587228228131544</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>430.34342464999997</v>
+        <v>430.34342470000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.28281592999996974</v>
+        <v>0.28281600000002527</v>
       </c>
       <c r="D341" s="5">
-        <v>0.79200304624087448</v>
+        <v>0.79200324301684777</v>
       </c>
       <c r="E341" s="5">
-        <v>1.0035974378879375</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0035974519937874</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>429.68111206999998</v>
+        <v>429.68111210000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.66231257999999116</v>
+        <v>-0.66231260000000702</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.8312861961475191</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8312862507689709</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>429.14941963000001</v>
+        <v>429.14941959999999</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.53169243999997207</v>
+        <v>-0.53169250000001966</v>
       </c>
       <c r="D343" s="5">
-        <v>-1.4748297816910338</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4748299468882342</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>431.03363683999999</v>
+        <v>431.03363680000001</v>
       </c>
       <c r="C344" s="5">
-        <v>1.8842172099999743</v>
+        <v>1.8842172000000232</v>
       </c>
       <c r="D344" s="5">
-        <v>5.397812932866608</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3978129039106149</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>433.37200596000002</v>
+        <v>433.372006</v>
       </c>
       <c r="C345" s="5">
-        <v>2.3383691200000385</v>
+        <v>2.3383691999999883</v>
       </c>
       <c r="D345" s="5">
-        <v>6.7078323130053352</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7078325500242952</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>434.9322717</v>
       </c>
       <c r="C346" s="5">
-        <v>1.5602657399999771</v>
+        <v>1.5602657000000022</v>
       </c>
       <c r="D346" s="5">
-        <v>4.4069352479633173</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4069351323229755</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>436.15577906999999</v>
+        <v>436.15577910000002</v>
       </c>
       <c r="C347" s="5">
-        <v>1.223507369999993</v>
+        <v>1.2235074000000168</v>
       </c>
       <c r="D347" s="5">
-        <v>3.428440459341342</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4284405447106314</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>435.66732841999999</v>
+        <v>435.66732839999997</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.48845065000000432</v>
+        <v>-0.48845070000004398</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.3356326982581046</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3356328340472734</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>437.42704743000002</v>
+        <v>437.42704739999999</v>
       </c>
       <c r="C349" s="5">
-        <v>1.7597190100000262</v>
+        <v>1.7597190000000182</v>
       </c>
       <c r="D349" s="5">
-        <v>4.9561010129398841</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9561009843798409</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>438.57859273000003</v>
+        <v>438.5785927</v>
       </c>
       <c r="C350" s="5">
         <v>1.1515453000000093</v>
       </c>
       <c r="D350" s="5">
-        <v>3.2051946289519018</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.205194629174879</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>443.20260008999998</v>
+        <v>443.20260009999998</v>
       </c>
       <c r="C351" s="5">
-        <v>4.6240073599999505</v>
+        <v>4.6240073999999822</v>
       </c>
       <c r="D351" s="5">
-        <v>13.411850912805434</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.411851036605004</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>442.07510981000001</v>
+        <v>442.07510980000001</v>
       </c>
       <c r="C352" s="5">
-        <v>-1.1274902799999609</v>
+        <v>-1.1274902999999767</v>
       </c>
       <c r="D352" s="5">
-        <v>-3.0104002675131469</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.010400320101303</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>440.78753846000001</v>
+        <v>440.78753849999998</v>
       </c>
       <c r="C353" s="5">
-        <v>-1.2875713500000074</v>
+        <v>-1.2875713000000246</v>
       </c>
       <c r="D353" s="5">
-        <v>-3.4396269842391747</v>
+        <v>-3.4396268528778084</v>
       </c>
       <c r="E353" s="5">
-        <v>2.4269253837198246</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4269253811141089</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>442.00056493</v>
+        <v>442.00056489999997</v>
       </c>
       <c r="C354" s="5">
-        <v>1.2130264699999884</v>
+        <v>1.2130263999999897</v>
       </c>
       <c r="D354" s="5">
-        <v>3.3527880439486069</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3527878472227268</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>442.70052594999999</v>
+        <v>442.70052600000002</v>
       </c>
       <c r="C355" s="5">
-        <v>0.69996101999998928</v>
+        <v>0.69996110000005274</v>
       </c>
       <c r="D355" s="5">
-        <v>1.9169837458230532</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9169839669624045</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>443.06885740000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.36833145000002787</v>
+        <v>0.36833139999998821</v>
       </c>
       <c r="D356" s="5">
-        <v>1.0029939900839224</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0029938531927352</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>443.84750842</v>
+        <v>443.84750839999998</v>
       </c>
       <c r="C357" s="5">
-        <v>0.77865101999998387</v>
+        <v>0.77865099999996801</v>
       </c>
       <c r="D357" s="5">
-        <v>2.1293886810034524</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1293886257794714</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>446.89419659999999</v>
       </c>
       <c r="C358" s="5">
-        <v>3.0466881799999896</v>
+        <v>3.0466882000000055</v>
       </c>
       <c r="D358" s="5">
-        <v>8.5553279672013751</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.5553280259002218</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>446.28001834000003</v>
+        <v>446.28001829999999</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.61417825999996012</v>
+        <v>-0.61417829999999185</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.636782094382716</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6367822001781551</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>447.47857128999999</v>
+        <v>447.4785713</v>
       </c>
       <c r="C360" s="5">
-        <v>1.1985529499999643</v>
+        <v>1.198553000000004</v>
       </c>
       <c r="D360" s="5">
-        <v>3.2708154909308673</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2708156296986202</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>447.65648213999998</v>
+        <v>447.65648210000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.1779108499999893</v>
+        <v>0.17791080000000647</v>
       </c>
       <c r="D361" s="5">
-        <v>0.47814689267342558</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.47814675799038309</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>446.94049990000002</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.7159822399999598</v>
+        <v>-0.71598219999998491</v>
       </c>
       <c r="D362" s="5">
-        <v>-1.9024875752563841</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9024874700712679</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>446.62252583999998</v>
+        <v>446.62252580000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.31797406000004003</v>
+        <v>-0.31797410000001491</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.8504025614138544</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.85040266797311581</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>448.25052951999999</v>
+        <v>448.25052950000003</v>
       </c>
       <c r="C364" s="5">
-        <v>1.6280036800000062</v>
+        <v>1.628003700000022</v>
       </c>
       <c r="D364" s="5">
-        <v>4.4629425425819269</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4629425989207272</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>451.08461591999998</v>
+        <v>451.08461590000002</v>
       </c>
       <c r="C365" s="5">
         <v>2.8340863999999897</v>
       </c>
       <c r="D365" s="5">
-        <v>7.8565328779871324</v>
+        <v>7.8565328783498423</v>
       </c>
       <c r="E365" s="5">
-        <v>2.3360636500694421</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3360636362454779</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>452.08883046</v>
+        <v>452.08883049999997</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0042145400000209</v>
+        <v>1.0042145999999548</v>
       </c>
       <c r="D366" s="5">
-        <v>2.7044204982093145</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7044206618983324</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>453.57441754000001</v>
+        <v>453.57441749999998</v>
       </c>
       <c r="C367" s="5">
-        <v>1.4855870800000162</v>
+        <v>1.4855870000000095</v>
       </c>
       <c r="D367" s="5">
-        <v>4.0153156468392792</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0153154263269153</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>446.16513481999999</v>
+        <v>446.16513479999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-7.4092827200000215</v>
+        <v>-7.4092827000000057</v>
       </c>
       <c r="D368" s="5">
-        <v>-17.933684010616034</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-17.933683967913328</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>338.26191932</v>
+        <v>338.26191929999999</v>
       </c>
       <c r="C369" s="5">
         <v>-107.90321549999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-96.393468344461496</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-96.39346834508035</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>355.97675794999998</v>
+        <v>355.97675800000002</v>
       </c>
       <c r="C370" s="5">
-        <v>17.714838629999974</v>
+        <v>17.71483870000003</v>
       </c>
       <c r="D370" s="5">
-        <v>84.511065119534479</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>84.511065561441285</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>380.81038640000003</v>
       </c>
       <c r="C371" s="5">
-        <v>24.833628450000049</v>
+        <v>24.833628400000009</v>
       </c>
       <c r="D371" s="5">
-        <v>124.6185913575149</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>124.6185909789193</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>382.05959788000001</v>
+        <v>382.05959789999997</v>
       </c>
       <c r="C372" s="5">
-        <v>1.2492114799999854</v>
+        <v>1.2492114999999444</v>
       </c>
       <c r="D372" s="5">
-        <v>4.0082886876627422</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0082887529980349</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>385.92750398999999</v>
+        <v>385.927504</v>
       </c>
       <c r="C373" s="5">
-        <v>3.8679061099999785</v>
+        <v>3.8679061000000274</v>
       </c>
       <c r="D373" s="5">
-        <v>12.848397620633833</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.848397584834558</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>391.44036382000002</v>
+        <v>391.4403638</v>
       </c>
       <c r="C374" s="5">
-        <v>5.5128598300000249</v>
+        <v>5.5128598000000011</v>
       </c>
       <c r="D374" s="5">
-        <v>18.55462716591596</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.554627056364261</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>397.52010819999998</v>
       </c>
       <c r="C375" s="5">
-        <v>6.0797443799999655</v>
+        <v>6.0797443999999814</v>
       </c>
       <c r="D375" s="5">
-        <v>20.31560148443301</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>20.315601558200957</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>397.66781075</v>
+        <v>397.66781079999998</v>
       </c>
       <c r="C376" s="5">
-        <v>0.14770255000001953</v>
+        <v>0.14770260000000235</v>
       </c>
       <c r="D376" s="5">
-        <v>0.44678423969315428</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.44678439124674618</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>400.13585190999999</v>
+        <v>400.13585189999998</v>
       </c>
       <c r="C377" s="5">
-        <v>2.4680411599999843</v>
+        <v>2.4680410999999935</v>
       </c>
       <c r="D377" s="5">
-        <v>7.7070984706476553</v>
+        <v>7.7070982758383755</v>
       </c>
       <c r="E377" s="5">
-        <v>-11.294724362543052</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.294724360826969</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>403.80346565000002</v>
+        <v>403.8034657</v>
       </c>
       <c r="C378" s="5">
-        <v>3.6676137400000357</v>
+        <v>3.6676138000000265</v>
       </c>
       <c r="D378" s="5">
-        <v>11.570894784772756</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.570894984012581</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>399.66040391000001</v>
+        <v>399.66040390000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.1430617400000074</v>
+        <v>-4.1430617999999981</v>
       </c>
       <c r="D379" s="5">
-        <v>-11.640556517038137</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.640556674859271</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>409.03804004</v>
+        <v>409.03804000000002</v>
       </c>
       <c r="C380" s="5">
-        <v>9.3776361299999849</v>
+        <v>9.3776361000000179</v>
       </c>
       <c r="D380" s="5">
-        <v>32.090294814636721</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>32.090294699291476</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>411.08684678999998</v>
+        <v>411.08684679999999</v>
       </c>
       <c r="C381" s="5">
-        <v>2.0488067499999829</v>
+        <v>2.0488067999999657</v>
       </c>
       <c r="D381" s="5">
-        <v>6.1789900011749443</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1789901567690153</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>413.85921836</v>
+        <v>413.85921839999997</v>
       </c>
       <c r="C382" s="5">
-        <v>2.7723715700000184</v>
+        <v>2.7723715999999854</v>
       </c>
       <c r="D382" s="5">
-        <v>8.3998355440519479</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3998356381326023</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>415.30603442</v>
+        <v>415.30603439999999</v>
       </c>
       <c r="C383" s="5">
-        <v>1.4468160600000033</v>
+        <v>1.4468160000000125</v>
       </c>
       <c r="D383" s="5">
-        <v>4.2767049935412027</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2767048123394824</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>422.80423643</v>
+        <v>422.80423639999998</v>
       </c>
       <c r="C384" s="5">
-        <v>7.49820201</v>
+        <v>7.498201999999992</v>
       </c>
       <c r="D384" s="5">
-        <v>23.951864784574251</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>23.95186475066491</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>424.5401354</v>
       </c>
       <c r="C385" s="5">
-        <v>1.7358989699999938</v>
+        <v>1.7358990000000176</v>
       </c>
       <c r="D385" s="5">
-        <v>5.0396065605029294</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0396066499399872</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>425.8743187</v>
       </c>
       <c r="C386" s="5">
         <v>1.3341833000000065</v>
       </c>
       <c r="D386" s="5">
         <v>3.837057487330231</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>430.04542507000002</v>
+        <v>430.04542509999999</v>
       </c>
       <c r="C387" s="5">
-        <v>4.1711063700000182</v>
+        <v>4.1711063999999851</v>
       </c>
       <c r="D387" s="5">
-        <v>12.407311590532476</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.407311684631139</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>431.21817067000001</v>
+        <v>431.21817069999997</v>
       </c>
       <c r="C388" s="5">
         <v>1.1727455999999847</v>
       </c>
       <c r="D388" s="5">
-        <v>3.3219637027452897</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3219637025099891</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>435.27954842999998</v>
+        <v>435.27954840000001</v>
       </c>
       <c r="C389" s="5">
-        <v>4.0613777599999707</v>
+        <v>4.0613777000000368</v>
       </c>
       <c r="D389" s="5">
-        <v>11.906294098771685</v>
+        <v>11.906293912795007</v>
       </c>
       <c r="E389" s="5">
-        <v>8.782941181662629</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.7829411768838295</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>433.95873713999998</v>
+        <v>433.95873710000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.3208112899999946</v>
+        <v>-1.3208113000000026</v>
       </c>
       <c r="D390" s="5">
-        <v>-3.5811178514288833</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5811178783337505</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>437.96300773000002</v>
+        <v>437.96300769999999</v>
       </c>
       <c r="C391" s="5">
-        <v>4.0042705900000328</v>
+        <v>4.0042705999999839</v>
       </c>
       <c r="D391" s="5">
-        <v>11.652362112010174</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.65236214373162</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>439.36582405000001</v>
+        <v>439.3658241</v>
       </c>
       <c r="C392" s="5">
-        <v>1.4028163199999995</v>
+        <v>1.4028164000000061</v>
       </c>
       <c r="D392" s="5">
-        <v>3.9120979908424891</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9120982181597874</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>443.60187132999999</v>
+        <v>443.60187130000003</v>
       </c>
       <c r="C393" s="5">
-        <v>4.2360472799999798</v>
+        <v>4.23604720000003</v>
       </c>
       <c r="D393" s="5">
-        <v>12.203179972328581</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.203179728046344</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>446.51867292999998</v>
+        <v>446.51867290000001</v>
       </c>
       <c r="C394" s="5">
         <v>2.9168015999999852</v>
       </c>
       <c r="D394" s="5">
-        <v>8.1820157597516143</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.182015760325223</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>445.22143191999999</v>
+        <v>445.22143190000003</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.2972410099999934</v>
+        <v>-1.2972409999999854</v>
       </c>
       <c r="D395" s="5">
-        <v>-3.431109646837438</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4311096210361214</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>453.83677648000003</v>
+        <v>453.83677649999998</v>
       </c>
       <c r="C396" s="5">
-        <v>8.6153445600000396</v>
+        <v>8.6153445999999576</v>
       </c>
       <c r="D396" s="5">
-        <v>25.858770592896342</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>25.858770727298207</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>455.80986071000001</v>
+        <v>455.8098607</v>
       </c>
       <c r="C397" s="5">
-        <v>1.9730842299999836</v>
+        <v>1.9730842000000166</v>
       </c>
       <c r="D397" s="5">
-        <v>5.3436505564280479</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3436504729863277</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>456.92632703999999</v>
+        <v>456.92632700000001</v>
       </c>
       <c r="C398" s="5">
-        <v>1.1164663299999802</v>
+        <v>1.1164663000000132</v>
       </c>
       <c r="D398" s="5">
-        <v>2.9792174839784247</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9792174029101171</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>459.88860583000002</v>
+        <v>459.88860579999999</v>
       </c>
       <c r="C399" s="5">
-        <v>2.9622787900000276</v>
+        <v>2.9622787999999787</v>
       </c>
       <c r="D399" s="5">
-        <v>8.0631477846684785</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0631478135969381</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>462.94083854000002</v>
+        <v>462.94083849999998</v>
       </c>
       <c r="C400" s="5">
-        <v>3.0522327099999984</v>
+        <v>3.0522326999999905</v>
       </c>
       <c r="D400" s="5">
-        <v>8.2615228269278482</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2615227994236697</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>462.23806322000002</v>
+        <v>462.2380632</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.70277532000000065</v>
+        <v>-0.70277529999998478</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.8065475027575717</v>
+        <v>-1.8065474519290636</v>
       </c>
       <c r="E401" s="5">
-        <v>6.1933796079407077</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1933796106649286</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>465.22665281000002</v>
+        <v>465.22665280000001</v>
       </c>
       <c r="C402" s="5">
-        <v>2.9885895900000037</v>
+        <v>2.9885896000000116</v>
       </c>
       <c r="D402" s="5">
-        <v>8.0405016517297376</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0405016799578668</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>466.18611607999998</v>
+        <v>466.18611609999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.9594632699999579</v>
+        <v>0.9594632999999817</v>
       </c>
       <c r="D403" s="5">
-        <v>2.5030937083867499</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.503093787596522</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>468.88736019999999</v>
       </c>
       <c r="C404" s="5">
-        <v>2.7012441200000126</v>
+        <v>2.7012440999999967</v>
       </c>
       <c r="D404" s="5">
-        <v>7.1791440532120054</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.179143998034454</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>466.50870028000003</v>
+        <v>466.50870029999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-2.3786599199999614</v>
+        <v>-2.3786599000000024</v>
       </c>
       <c r="D405" s="5">
-        <v>-5.9205728329615344</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9205727845615179</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>464.79953811000001</v>
+        <v>464.79953810000001</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.7091621700000132</v>
+        <v>-1.7091621999999802</v>
       </c>
       <c r="D406" s="5">
-        <v>-4.3089584090771123</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.3089584830113603</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>466.57590198999998</v>
+        <v>466.57590199999999</v>
       </c>
       <c r="C407" s="5">
-        <v>1.7763638799999626</v>
+        <v>1.7763638999999785</v>
       </c>
       <c r="D407" s="5">
-        <v>4.6837804968473007</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6837805507980335</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>469.50290200000001</v>
       </c>
       <c r="C408" s="5">
-        <v>2.9270000100000289</v>
+        <v>2.9270000000000209</v>
       </c>
       <c r="D408" s="5">
-        <v>7.7932881707113433</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.7932881429876977</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>471.44674465999998</v>
+        <v>471.44674470000001</v>
       </c>
       <c r="C409" s="5">
-        <v>1.943842659999973</v>
+        <v>1.9438427000000047</v>
       </c>
       <c r="D409" s="5">
-        <v>5.0829662733862913</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.082966380375753</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>473.72805663999998</v>
+        <v>473.7280566</v>
       </c>
       <c r="C410" s="5">
-        <v>2.2813119799999981</v>
+        <v>2.2813118999999915</v>
       </c>
       <c r="D410" s="5">
-        <v>5.9638147340579595</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9638145188048997</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>473.61789668</v>
+        <v>473.61789670000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.11015995999997585</v>
+        <v>-0.1101598999999851</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.27868945645006526</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.27868930487587873</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>475.55481483</v>
+        <v>475.55481479999997</v>
       </c>
       <c r="C412" s="5">
-        <v>1.9369181499999968</v>
+        <v>1.9369180999999571</v>
       </c>
       <c r="D412" s="5">
-        <v>5.0194501154715576</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0194499827534989</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>476.74747738000002</v>
+        <v>476.74747739999998</v>
       </c>
       <c r="C413" s="5">
-        <v>1.1926625500000227</v>
+        <v>1.1926626000000056</v>
       </c>
       <c r="D413" s="5">
-        <v>3.0513884203234642</v>
+        <v>3.0513885502115201</v>
       </c>
       <c r="E413" s="5">
-        <v>3.1389483719548972</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1389483807442442</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>477.62218987</v>
+        <v>477.62218990000002</v>
       </c>
       <c r="C414" s="5">
-        <v>0.87471248999997897</v>
+        <v>0.87471250000004375</v>
       </c>
       <c r="D414" s="5">
-        <v>2.2240542153299847</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2240542409191377</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>479.58457514000003</v>
+        <v>479.5845751</v>
       </c>
       <c r="C415" s="5">
-        <v>1.962385270000027</v>
+        <v>1.9623851999999715</v>
       </c>
       <c r="D415" s="5">
-        <v>5.0433422260556249</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0433420417462793</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>481.75918890000003</v>
       </c>
       <c r="C416" s="5">
-        <v>2.1746137599999997</v>
+        <v>2.1746138000000315</v>
       </c>
       <c r="D416" s="5">
-        <v>5.5790150953699991</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5790152010403826</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>484.77454856000003</v>
+        <v>484.7745486</v>
       </c>
       <c r="C417" s="5">
-        <v>3.0153596600000014</v>
+        <v>3.0153596999999763</v>
       </c>
       <c r="D417" s="5">
-        <v>7.7749036898133284</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.774903796526611</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>487.13398655999998</v>
+        <v>487.13398660000001</v>
       </c>
       <c r="C418" s="5">
-        <v>2.3594379999999546</v>
+        <v>2.3594380000000115</v>
       </c>
       <c r="D418" s="5">
-        <v>5.9994082329826837</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9994082324745124</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>490.61578603999999</v>
+        <v>490.61578600000001</v>
       </c>
       <c r="C419" s="5">
-        <v>3.4817994800000065</v>
+        <v>3.4817993999999999</v>
       </c>
       <c r="D419" s="5">
-        <v>8.9223612118855442</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9223609979929961</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>488.01573690999999</v>
+        <v>488.01573689999998</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.6000491300000022</v>
+        <v>-2.6000491000000352</v>
       </c>
       <c r="D420" s="5">
-        <v>-6.177347623325435</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.1773475546034406</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>490.65292340000002</v>
       </c>
       <c r="C421" s="5">
-        <v>2.6371864900000332</v>
+        <v>2.6371865000000412</v>
       </c>
       <c r="D421" s="5">
-        <v>6.6809238229798451</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6809238492121281</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>492.51411148</v>
+        <v>492.51411150000001</v>
       </c>
       <c r="C422" s="5">
-        <v>1.8611880799999767</v>
+        <v>1.8611880999999926</v>
       </c>
       <c r="D422" s="5">
-        <v>4.648124928441022</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6481249794356749</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>491.25627261</v>
+        <v>491.25627259999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-1.2578388700000005</v>
+        <v>-1.2578389000000243</v>
       </c>
       <c r="D423" s="5">
-        <v>-3.0220132683646539</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0220133393105808</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>491.96334421</v>
+        <v>491.96334419999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.70707160000000613</v>
       </c>
       <c r="D424" s="5">
-        <v>1.7409142653589393</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7409142653946885</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>492.57741141999998</v>
+        <v>492.57741140000002</v>
       </c>
       <c r="C425" s="5">
-        <v>0.61406720999997333</v>
+        <v>0.61406720000002224</v>
       </c>
       <c r="D425" s="5">
-        <v>1.5081621734767792</v>
+        <v>1.5081621487786245</v>
       </c>
       <c r="E425" s="5">
-        <v>3.3204022655755727</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3204022570461289</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>493.77251995</v>
+        <v>493.77251999999999</v>
       </c>
       <c r="C426" s="5">
-        <v>1.1951085300000273</v>
+        <v>1.1951085999999691</v>
       </c>
       <c r="D426" s="5">
-        <v>2.9506495357557005</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.950649711015374</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>492.71571781</v>
+        <v>492.71571779999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-1.0568021400000021</v>
+        <v>-1.0568021999999928</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.5382952906952583</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5382954328608598</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>492.07552830999998</v>
+        <v>492.07552829999997</v>
       </c>
       <c r="C428" s="5">
         <v>-0.64018950000001951</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.548075650352021</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5480756503831516</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>492.43652399000001</v>
+        <v>492.43652400000002</v>
       </c>
       <c r="C429" s="5">
-        <v>0.36099568000003046</v>
+        <v>0.36099570000004633</v>
       </c>
       <c r="D429" s="5">
-        <v>0.88390291878610583</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.8839029679723831</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>492.05488982999998</v>
+        <v>492.05488980000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.38163416000003281</v>
+        <v>-0.3816342000000077</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.92603608016389449</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.92603617679182237</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>488.97527545999998</v>
+        <v>488.97527550000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.0796143700000016</v>
+        <v>-3.0796143000000029</v>
       </c>
       <c r="D431" s="5">
-        <v>-7.2572058286289316</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.257205669735467</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>488.23777267000003</v>
+        <v>488.23777269999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.73750278999995089</v>
+        <v>-0.73750280000001567</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.7949755009095236</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7949755249010102</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>488.46033318999997</v>
+        <v>488.46033319999998</v>
       </c>
       <c r="C433" s="5">
-        <v>0.22256051999994497</v>
+        <v>0.22256049999998595</v>
       </c>
       <c r="D433" s="5">
-        <v>0.54838696888739324</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.54838691945047202</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>489.09576311000001</v>
+        <v>489.0957631</v>
       </c>
       <c r="C434" s="5">
-        <v>0.63542992000003551</v>
+        <v>0.63542990000001964</v>
       </c>
       <c r="D434" s="5">
-        <v>1.5722777715904357</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5722777217162864</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>495.08611994</v>
+        <v>495.08611990000003</v>
       </c>
       <c r="C435" s="5">
-        <v>5.9903568299999961</v>
+        <v>5.9903568000000291</v>
       </c>
       <c r="D435" s="5">
-        <v>15.729000200160881</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.72900011635241</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>492.73881654000002</v>
+        <v>492.73881649999998</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.3473033999999871</v>
+        <v>-2.3473034000000439</v>
       </c>
       <c r="D436" s="5">
-        <v>-5.5434011293578163</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.5434011297941677</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>495.39502733</v>
+        <v>495.39502729999998</v>
       </c>
       <c r="C437" s="5">
-        <v>2.6562107899999887</v>
+        <v>2.6562107999999967</v>
       </c>
       <c r="D437" s="5">
-        <v>6.6641316059387723</v>
+        <v>6.6641316323331923</v>
       </c>
       <c r="E437" s="5">
-        <v>0.57201484369278077</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.57201484168585282</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>496.31712997</v>
+        <v>496.31713000000002</v>
       </c>
       <c r="C438" s="5">
-        <v>0.92210263999999142</v>
+        <v>0.92210270000003902</v>
       </c>
       <c r="D438" s="5">
-        <v>2.2566267778901139</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2566269263702976</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>494.58842693000003</v>
+        <v>494.5884269</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.7287030399999708</v>
+        <v>-1.7287031000000184</v>
       </c>
       <c r="D439" s="5">
-        <v>-4.1005267317671512</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1005268711303717</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>494.00432752</v>
+        <v>494.00432749999999</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.58409941000002163</v>
+        <v>-0.5840994000000137</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.4080079149927038</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4080078911282712</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>494.71603522999999</v>
+        <v>494.71603520000002</v>
       </c>
       <c r="C441" s="5">
-        <v>0.71170770999998467</v>
+        <v>0.71170770000003358</v>
       </c>
       <c r="D441" s="5">
-        <v>1.7425943972397384</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7425943726319559</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>495.00041664999998</v>
+        <v>495.00041670000002</v>
       </c>
       <c r="C442" s="5">
-        <v>0.28438141999998834</v>
+        <v>0.28438149999999496</v>
       </c>
       <c r="D442" s="5">
-        <v>0.69199029844331239</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.69199049376662547</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>496.57060803000002</v>
+        <v>495.8814812</v>
       </c>
       <c r="C443" s="5">
-        <v>1.5701913800000398</v>
+        <v>0.88106449999997949</v>
       </c>
       <c r="D443" s="5">
-        <v>3.8736392843590428</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1569464185960951</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>496.22990099999998</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.34841979999998784</v>
+      </c>
+      <c r="D444" s="5">
+        <v>0.84641856359646273</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE800000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>