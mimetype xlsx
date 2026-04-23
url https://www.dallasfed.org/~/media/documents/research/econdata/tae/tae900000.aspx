--- v1 (2026-02-01)
+++ v2 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BF21CC6B-0ED5-47E2-A0AB-39AAA55D814F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F04FE67F-4064-42A3-BB3B-3F2792527805}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A25E4735-E5A5-4699-A75A-68AFE2CE3CBF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{899A2ED1-6673-4A83-806C-90A8E451FE33}"/>
   </bookViews>
   <sheets>
     <sheet name="AE900000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Government</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{446ADB08-2772-4C74-B0E0-4DF63E1AEB9C}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9540E06-872E-4D6C-B365-FD2BB88FD734}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1270.0132180000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1269.983459</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1270.8664900000001</v>
+        <v>1270.8529160000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.85327200000006087</v>
+        <v>0.86945700000001125</v>
       </c>
       <c r="D7" s="5">
-        <v>0.80921876993040875</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.82464540030342537</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1278.5594960000001</v>
+        <v>1278.5399649999999</v>
       </c>
       <c r="C8" s="5">
-        <v>7.6930059999999685</v>
+        <v>7.6870489999998881</v>
       </c>
       <c r="D8" s="5">
-        <v>7.5108174977655207</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7.5048895882581679</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1283.5892960000001</v>
+        <v>1283.5319549999999</v>
       </c>
       <c r="C9" s="5">
-        <v>5.0298000000000229</v>
+        <v>4.991989999999987</v>
       </c>
       <c r="D9" s="5">
-        <v>4.8242433333194557</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4.7872710257693463</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1304.1552999999999</v>
+        <v>1304.159545</v>
       </c>
       <c r="C10" s="5">
-        <v>20.566003999999793</v>
+        <v>20.627590000000055</v>
       </c>
       <c r="D10" s="5">
-        <v>21.014855402512222</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>21.084475946542458</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1287.240409</v>
+        <v>1287.2465360000001</v>
       </c>
       <c r="C11" s="5">
-        <v>-16.914890999999898</v>
+        <v>-16.913008999999875</v>
       </c>
       <c r="D11" s="5">
-        <v>-14.500367497597699</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-14.498823557117223</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1294.875059</v>
+        <v>1294.809076</v>
       </c>
       <c r="C12" s="5">
-        <v>7.6346499999999651</v>
+        <v>7.562539999999899</v>
       </c>
       <c r="D12" s="5">
-        <v>7.3540453889059831</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7.2822905908609625</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1268.5944380000001</v>
+        <v>1268.521915</v>
       </c>
       <c r="C13" s="5">
-        <v>-26.280620999999883</v>
+        <v>-26.287160999999969</v>
       </c>
       <c r="D13" s="5">
-        <v>-21.812154691608164</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-21.817982243521293</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1286.8174449999999</v>
+        <v>1286.726817</v>
       </c>
       <c r="C14" s="5">
-        <v>18.223006999999825</v>
+        <v>18.204901999999947</v>
       </c>
       <c r="D14" s="5">
-        <v>18.666912514562672</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>18.648030502214752</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1290.8871039999999</v>
+        <v>1290.794652</v>
       </c>
       <c r="C15" s="5">
-        <v>4.0696590000000015</v>
+        <v>4.0678350000000592</v>
       </c>
       <c r="D15" s="5">
-        <v>3.8618055253819117</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.8603210999593296</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1293.9724699999999</v>
+        <v>1293.9863780000001</v>
       </c>
       <c r="C16" s="5">
-        <v>3.0853660000000218</v>
+        <v>3.1917260000000169</v>
       </c>
       <c r="D16" s="5">
-        <v>2.9061409848458508</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0079075334288108</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1298.492626</v>
+        <v>1298.404501</v>
       </c>
       <c r="C17" s="5">
-        <v>4.5201560000000427</v>
+        <v>4.4181229999999232</v>
       </c>
       <c r="D17" s="5">
-        <v>4.2733708200489273</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1750444215544302</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1293.9437789999999</v>
+        <v>1293.919844</v>
       </c>
       <c r="C18" s="5">
-        <v>-4.5488470000000234</v>
+        <v>-4.4846569999999701</v>
       </c>
       <c r="D18" s="5">
-        <v>-4.1237517387087808</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0669321730082419</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1294.873364</v>
+        <v>1294.758574</v>
       </c>
       <c r="C19" s="5">
-        <v>0.92958500000008826</v>
+        <v>0.83872999999994136</v>
       </c>
       <c r="D19" s="5">
-        <v>0.86550917949212991</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.78062949911954505</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1294.14562</v>
+        <v>1294.024379</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.7277440000000297</v>
+        <v>-0.73419499999999971</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.67234251127347155</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.67834378538529361</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1297.725729</v>
+        <v>1297.666579</v>
       </c>
       <c r="C21" s="5">
-        <v>3.5801089999999931</v>
+        <v>3.6422000000000025</v>
       </c>
       <c r="D21" s="5">
-        <v>3.370643511385274</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.430335966962339</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1301.5672099999999</v>
+        <v>1301.483219</v>
       </c>
       <c r="C22" s="5">
-        <v>3.8414809999999306</v>
+        <v>3.8166400000000067</v>
       </c>
       <c r="D22" s="5">
-        <v>3.6106042514858716</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5870434284001718</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1308.813236</v>
+        <v>1308.7188590000001</v>
       </c>
       <c r="C23" s="5">
-        <v>7.2460260000000289</v>
+        <v>7.2356400000001031</v>
       </c>
       <c r="D23" s="5">
-        <v>6.8889847683186956</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8792642715211239</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1312.007171</v>
+        <v>1311.9312669999999</v>
       </c>
       <c r="C24" s="5">
-        <v>3.1939350000000104</v>
+        <v>3.2124079999998685</v>
       </c>
       <c r="D24" s="5">
-        <v>2.9680207365683664</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9856377086987074</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1294.0638730000001</v>
+        <v>1293.995414</v>
       </c>
       <c r="C25" s="5">
-        <v>-17.943297999999913</v>
+        <v>-17.935852999999952</v>
       </c>
       <c r="D25" s="5">
-        <v>-15.231587392144863</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.22655069481157</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1325.5509380000001</v>
+        <v>1325.4684850000001</v>
       </c>
       <c r="C26" s="5">
-        <v>31.48706500000003</v>
+        <v>31.473071000000118</v>
       </c>
       <c r="D26" s="5">
-        <v>33.440758162955021</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>33.425865378759845</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1329.2244880000001</v>
+        <v>1329.130533</v>
       </c>
       <c r="C27" s="5">
-        <v>3.6735499999999774</v>
+        <v>3.6620479999999134</v>
       </c>
       <c r="D27" s="5">
-        <v>3.3767671653280651</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3662458221747515</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1332.316024</v>
+        <v>1332.215878</v>
       </c>
       <c r="C28" s="5">
-        <v>3.0915359999999055</v>
+        <v>3.0853449999999611</v>
       </c>
       <c r="D28" s="5">
-        <v>2.8269637071753895</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8214320465190346</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1335.3994290000001</v>
+        <v>1335.2121689999999</v>
       </c>
       <c r="C29" s="5">
-        <v>3.0834050000000843</v>
+        <v>2.9962909999999283</v>
       </c>
       <c r="D29" s="5">
-        <v>2.8128076653755274</v>
+        <v>2.7325612810158662</v>
       </c>
       <c r="E29" s="5">
-        <v>2.8422805228930148</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8348382935865946</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1337.8284189999999</v>
+        <v>1337.619072</v>
       </c>
       <c r="C30" s="5">
-        <v>2.4289899999998852</v>
+        <v>2.4069030000000566</v>
       </c>
       <c r="D30" s="5">
-        <v>2.2046776695453074</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1847406234726918</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1341.315014</v>
+        <v>1341.199611</v>
       </c>
       <c r="C31" s="5">
-        <v>3.4865950000000794</v>
+        <v>3.5805390000000443</v>
       </c>
       <c r="D31" s="5">
-        <v>3.1726114623998214</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.259875463537143</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1344.8756129999999</v>
+        <v>1344.740742</v>
       </c>
       <c r="C32" s="5">
-        <v>3.560598999999911</v>
+        <v>3.5411309999999503</v>
       </c>
       <c r="D32" s="5">
-        <v>3.2323921320342786</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2147418564984598</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1343.774733</v>
+        <v>1343.617583</v>
       </c>
       <c r="C33" s="5">
-        <v>-1.100879999999961</v>
+        <v>-1.1231589999999869</v>
       </c>
       <c r="D33" s="5">
-        <v>-0.97787824060038275</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.99767678438629215</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1345.7860800000001</v>
+        <v>1345.61718</v>
       </c>
       <c r="C34" s="5">
-        <v>2.0113470000001143</v>
+        <v>1.9995969999999943</v>
       </c>
       <c r="D34" s="5">
-        <v>1.8110070966701253</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.800553013974393</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1346.831179</v>
+        <v>1346.6367049999999</v>
       </c>
       <c r="C35" s="5">
-        <v>1.0450989999999365</v>
+        <v>1.0195249999999305</v>
       </c>
       <c r="D35" s="5">
-        <v>0.93587623558413213</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91299452125290781</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1380.8648659999999</v>
+        <v>1380.6745149999999</v>
       </c>
       <c r="C36" s="5">
-        <v>34.033686999999873</v>
+        <v>34.037810000000036</v>
       </c>
       <c r="D36" s="5">
-        <v>34.913750985634692</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>34.924348426564201</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1364.1307939999999</v>
+        <v>1363.961517</v>
       </c>
       <c r="C37" s="5">
-        <v>-16.734071999999969</v>
+        <v>-16.71299799999997</v>
       </c>
       <c r="D37" s="5">
-        <v>-13.61108958196211</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.596824443823651</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1366.9491109999999</v>
+        <v>1366.7797740000001</v>
       </c>
       <c r="C38" s="5">
-        <v>2.8183169999999791</v>
+        <v>2.8182570000001306</v>
       </c>
       <c r="D38" s="5">
-        <v>2.5075865586544399</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5078473129314105</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1370.9878550000001</v>
+        <v>1370.789573</v>
       </c>
       <c r="C39" s="5">
-        <v>4.0387440000001789</v>
+        <v>4.0097989999999299</v>
       </c>
       <c r="D39" s="5">
-        <v>3.6036672340504339</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5778726758031398</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1374.365526</v>
+        <v>1374.1517630000001</v>
       </c>
       <c r="C40" s="5">
-        <v>3.3776709999999639</v>
+        <v>3.3621900000000551</v>
       </c>
       <c r="D40" s="5">
-        <v>2.9968030421294589</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9833192058668967</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1376.1480590000001</v>
+        <v>1375.961301</v>
       </c>
       <c r="C41" s="5">
-        <v>1.7825330000000577</v>
+        <v>1.809537999999975</v>
       </c>
       <c r="D41" s="5">
-        <v>1.5675338149746976</v>
+        <v>1.5917032252716456</v>
       </c>
       <c r="E41" s="5">
-        <v>3.051418857540944</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0518844080427376</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1380.8751560000001</v>
+        <v>1380.663969</v>
       </c>
       <c r="C42" s="5">
-        <v>4.7270969999999579</v>
+        <v>4.7026679999999033</v>
       </c>
       <c r="D42" s="5">
-        <v>4.2007992143880069</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1792582992334237</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1386.0313200000001</v>
+        <v>1385.824175</v>
       </c>
       <c r="C43" s="5">
-        <v>5.1561639999999898</v>
+        <v>5.1602060000000165</v>
       </c>
       <c r="D43" s="5">
-        <v>4.5739556621674948</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5783299236864972</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1387.656338</v>
+        <v>1387.41425</v>
       </c>
       <c r="C44" s="5">
-        <v>1.6250179999999546</v>
+        <v>1.5900750000000698</v>
       </c>
       <c r="D44" s="5">
-        <v>1.4160179806545825</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3855851568940869</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1392.9489209999999</v>
+        <v>1392.69424</v>
       </c>
       <c r="C45" s="5">
-        <v>5.2925829999999223</v>
+        <v>5.279989999999998</v>
       </c>
       <c r="D45" s="5">
-        <v>4.6740943100284982</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6635698593721076</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1395.681049</v>
+        <v>1395.4276070000001</v>
       </c>
       <c r="C46" s="5">
-        <v>2.7321280000001025</v>
+        <v>2.7333670000000438</v>
       </c>
       <c r="D46" s="5">
-        <v>2.3792357611361892</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3807663965632608</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1395.4097839999999</v>
+        <v>1395.218183</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.27126500000008491</v>
+        <v>-0.2094240000001264</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.23298321116411724</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.17994589178381704</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1423.1775379999999</v>
+        <v>1422.982174</v>
       </c>
       <c r="C48" s="5">
-        <v>27.767753999999968</v>
+        <v>27.763991000000033</v>
       </c>
       <c r="D48" s="5">
-        <v>26.674092928176929</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.674146058507752</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1408.182251</v>
+        <v>1407.904612</v>
       </c>
       <c r="C49" s="5">
-        <v>-14.995286999999962</v>
+        <v>-15.077561999999944</v>
       </c>
       <c r="D49" s="5">
-        <v>-11.93619929083285</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.999474884227979</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1408.621883</v>
+        <v>1408.3687600000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.43963200000007419</v>
+        <v>0.46414800000002288</v>
       </c>
       <c r="D50" s="5">
-        <v>0.37528182759434259</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.39632558782138894</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1409.4155470000001</v>
+        <v>1409.2102809999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.79366400000003523</v>
+        <v>0.84152099999982966</v>
       </c>
       <c r="D51" s="5">
-        <v>0.67821870877897705</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.71937866486202484</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1408.2078750000001</v>
+        <v>1407.880609</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.2076720000000023</v>
+        <v>-1.3296719999998459</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.023400198035862</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.126412358910911</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1414.0596290000001</v>
+        <v>1413.875374</v>
       </c>
       <c r="C53" s="5">
-        <v>5.8517540000000281</v>
+        <v>5.9947649999999157</v>
       </c>
       <c r="D53" s="5">
-        <v>5.1021155158687437</v>
+        <v>5.2309848698509187</v>
       </c>
       <c r="E53" s="5">
-        <v>2.7549048775717511</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7554607075391813</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1419.6652329999999</v>
+        <v>1419.451035</v>
       </c>
       <c r="C54" s="5">
-        <v>5.6056039999998575</v>
+        <v>5.5756610000000819</v>
       </c>
       <c r="D54" s="5">
-        <v>4.8621311429309477</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.836237610746652</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1419.8165140000001</v>
+        <v>1419.5154230000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.15128100000015365</v>
+        <v>6.4388000000008105E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.12794821619732666</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4447020531522838E-2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1422.8667869999999</v>
+        <v>1422.52352</v>
       </c>
       <c r="C56" s="5">
-        <v>3.0502729999998337</v>
+        <v>3.008096999999907</v>
       </c>
       <c r="D56" s="5">
-        <v>2.608709710263013</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5727698288574352</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1428.931239</v>
+        <v>1428.687439</v>
       </c>
       <c r="C57" s="5">
-        <v>6.0644520000000739</v>
+        <v>6.1639190000000781</v>
       </c>
       <c r="D57" s="5">
-        <v>5.2361775167375502</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3254317906728854</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1433.387056</v>
+        <v>1433.1266840000001</v>
       </c>
       <c r="C58" s="5">
-        <v>4.4558170000000246</v>
+        <v>4.4392450000000281</v>
       </c>
       <c r="D58" s="5">
-        <v>3.8067920701806424</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.793049386482128</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1439.2189370000001</v>
+        <v>1438.9307590000001</v>
       </c>
       <c r="C59" s="5">
-        <v>5.8318810000000667</v>
+        <v>5.8040750000000116</v>
       </c>
       <c r="D59" s="5">
-        <v>4.9930706050235196</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9696542706104463</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1464.7072559999999</v>
+        <v>1464.4233019999999</v>
       </c>
       <c r="C60" s="5">
-        <v>25.488318999999819</v>
+        <v>25.492542999999841</v>
       </c>
       <c r="D60" s="5">
-        <v>23.449012191132734</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.458448221303673</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1447.023786</v>
+        <v>1446.725899</v>
       </c>
       <c r="C61" s="5">
-        <v>-17.683469999999943</v>
+        <v>-17.697402999999895</v>
       </c>
       <c r="D61" s="5">
-        <v>-13.563326549045208</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.575772801405595</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1444.1363719999999</v>
+        <v>1443.8805239999999</v>
       </c>
       <c r="C62" s="5">
-        <v>-2.8874140000000352</v>
+        <v>-2.8453750000001037</v>
       </c>
       <c r="D62" s="5">
-        <v>-2.3683937525981635</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3347589163519422</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1450.62166</v>
+        <v>1450.318497</v>
       </c>
       <c r="C63" s="5">
-        <v>6.4852880000000823</v>
+        <v>6.4379730000000563</v>
       </c>
       <c r="D63" s="5">
-        <v>5.5240422510972387</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4837425250212624</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1452.7562419999999</v>
+        <v>1452.339964</v>
       </c>
       <c r="C64" s="5">
-        <v>2.1345819999999094</v>
+        <v>2.0214670000000297</v>
       </c>
       <c r="D64" s="5">
-        <v>1.7801548564758019</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6854524230489831</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1454.9861579999999</v>
+        <v>1454.5998850000001</v>
       </c>
       <c r="C65" s="5">
-        <v>2.2299160000000029</v>
+        <v>2.2599210000000767</v>
       </c>
       <c r="D65" s="5">
-        <v>1.8575764671910022</v>
+        <v>1.8833299227380307</v>
       </c>
       <c r="E65" s="5">
-        <v>2.8942576508560913</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8803465813812323</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1456.8785929999999</v>
+        <v>1456.555771</v>
       </c>
       <c r="C66" s="5">
-        <v>1.8924349999999777</v>
+        <v>1.955885999999964</v>
       </c>
       <c r="D66" s="5">
-        <v>1.5719997738361746</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6255320582677202</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1461.067041</v>
+        <v>1460.7564540000001</v>
       </c>
       <c r="C67" s="5">
-        <v>4.1884480000001076</v>
+        <v>4.2006830000000264</v>
       </c>
       <c r="D67" s="5">
-        <v>3.5050130534220791</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.516206099783914</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1463.257963</v>
+        <v>1462.9328370000001</v>
       </c>
       <c r="C68" s="5">
-        <v>2.1909220000000005</v>
+        <v>2.1763829999999871</v>
       </c>
       <c r="D68" s="5">
-        <v>1.8143579232060558</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8026053340170822</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1465.76205</v>
+        <v>1465.4323260000001</v>
       </c>
       <c r="C69" s="5">
-        <v>2.5040870000000268</v>
+        <v>2.4994890000000396</v>
       </c>
       <c r="D69" s="5">
-        <v>2.0730105011652844</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0696323980956555</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1468.180321</v>
+        <v>1467.803296</v>
       </c>
       <c r="C70" s="5">
-        <v>2.4182710000000043</v>
+        <v>2.370969999999943</v>
       </c>
       <c r="D70" s="5">
-        <v>1.9978706299953464</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9588888837019924</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1471.5621000000001</v>
+        <v>1471.177455</v>
       </c>
       <c r="C71" s="5">
-        <v>3.3817790000000514</v>
+        <v>3.3741589999999633</v>
       </c>
       <c r="D71" s="5">
-        <v>2.799344465709197</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7936833999250066</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1496.316468</v>
+        <v>1495.9401459999999</v>
       </c>
       <c r="C72" s="5">
-        <v>24.754367999999886</v>
+        <v>24.762690999999904</v>
       </c>
       <c r="D72" s="5">
-        <v>22.162620235562301</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.177118040477616</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1475.7420709999999</v>
+        <v>1475.431673</v>
       </c>
       <c r="C73" s="5">
-        <v>-20.57439700000009</v>
+        <v>-20.508472999999867</v>
       </c>
       <c r="D73" s="5">
-        <v>-15.307679235398396</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.265822480071211</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1476.57518</v>
+        <v>1476.2014630000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.83310900000014954</v>
+        <v>0.76979000000005726</v>
       </c>
       <c r="D74" s="5">
-        <v>0.67955015892797732</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.62788632370782693</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1475.8510349999999</v>
+        <v>1475.464792</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.72414500000013504</v>
+        <v>-0.73667100000011487</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.58692163948941278</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.59719689232949902</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1478.474831</v>
+        <v>1478.055265</v>
       </c>
       <c r="C76" s="5">
-        <v>2.6237960000000839</v>
+        <v>2.5904729999999745</v>
       </c>
       <c r="D76" s="5">
-        <v>2.1543671322597158</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.127303474355835</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1481.82548</v>
+        <v>1481.429038</v>
       </c>
       <c r="C77" s="5">
-        <v>3.3506489999999758</v>
+        <v>3.3737730000000283</v>
       </c>
       <c r="D77" s="5">
-        <v>2.7537003516639347</v>
+        <v>2.7737408012069142</v>
       </c>
       <c r="E77" s="5">
-        <v>1.8446444904254511</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8444352482538395</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1473.839342</v>
+        <v>1473.432059</v>
       </c>
       <c r="C78" s="5">
-        <v>-7.9861379999999826</v>
+        <v>-7.9969790000000103</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.2789719298265716</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2888769888560407</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1472.7851250000001</v>
+        <v>1472.3643589999999</v>
       </c>
       <c r="C79" s="5">
-        <v>-1.0542169999998805</v>
+        <v>-1.0677000000000589</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.85497473816154024</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.86610436904064336</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1473.1812050000001</v>
+        <v>1472.774576</v>
       </c>
       <c r="C80" s="5">
-        <v>0.39607999999998356</v>
+        <v>0.41021700000010242</v>
       </c>
       <c r="D80" s="5">
-        <v>0.32319694630329465</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.33484607157909796</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1476.8664240000001</v>
+        <v>1476.4556399999999</v>
       </c>
       <c r="C81" s="5">
-        <v>3.6852189999999609</v>
+        <v>3.6810639999998784</v>
       </c>
       <c r="D81" s="5">
-        <v>3.0434928971589725</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0408650448317642</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1478.369371</v>
+        <v>1477.9747589999999</v>
       </c>
       <c r="C82" s="5">
-        <v>1.5029469999999492</v>
+        <v>1.5191190000000461</v>
       </c>
       <c r="D82" s="5">
-        <v>1.2280496826006848</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2416859080136122</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1475.549209</v>
+        <v>1475.1597670000001</v>
       </c>
       <c r="C83" s="5">
-        <v>-2.8201619999999821</v>
+        <v>-2.8149919999998474</v>
       </c>
       <c r="D83" s="5">
-        <v>-2.265274616622015</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2617626554481629</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1504.545871</v>
+        <v>1504.065038</v>
       </c>
       <c r="C84" s="5">
-        <v>28.996662000000015</v>
+        <v>28.905270999999857</v>
       </c>
       <c r="D84" s="5">
-        <v>26.305082366134556</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.220729392569055</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1486.006766</v>
+        <v>1485.6015609999999</v>
       </c>
       <c r="C85" s="5">
-        <v>-18.539105000000063</v>
+        <v>-18.463477000000012</v>
       </c>
       <c r="D85" s="5">
-        <v>-13.824414258358964</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.77588004607575</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1487.4242139999999</v>
+        <v>1487.020618</v>
       </c>
       <c r="C86" s="5">
-        <v>1.4174479999999221</v>
+        <v>1.4190570000000662</v>
       </c>
       <c r="D86" s="5">
-        <v>1.1506606954712062</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.152289581715471</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1490.970937</v>
+        <v>1490.5054769999999</v>
       </c>
       <c r="C87" s="5">
-        <v>3.5467230000001564</v>
+        <v>3.4848589999999149</v>
       </c>
       <c r="D87" s="5">
-        <v>2.8991932666840636</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8487534774024326</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1492.6881490000001</v>
+        <v>1492.2611139999999</v>
       </c>
       <c r="C88" s="5">
-        <v>1.7172120000000177</v>
+        <v>1.7556369999999788</v>
       </c>
       <c r="D88" s="5">
-        <v>1.3908775553242547</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4226492296066873</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1494.2063330000001</v>
+        <v>1493.795415</v>
       </c>
       <c r="C89" s="5">
-        <v>1.5181840000000193</v>
+        <v>1.5343010000001414</v>
       </c>
       <c r="D89" s="5">
-        <v>1.2273471805816172</v>
+        <v>1.2408073996678093</v>
       </c>
       <c r="E89" s="5">
-        <v>0.83551357208409005</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.83475999746132068</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1495.6866</v>
+        <v>1495.2973589999999</v>
       </c>
       <c r="C90" s="5">
-        <v>1.4802669999999125</v>
+        <v>1.5019439999998667</v>
       </c>
       <c r="D90" s="5">
-        <v>1.1953041650726526</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2132405590278728</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1496.500276</v>
+        <v>1496.0759860000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.81367599999998674</v>
+        <v>0.77862700000014229</v>
       </c>
       <c r="D91" s="5">
-        <v>0.65477487553526892</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.62665327255004843</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1500.2923949999999</v>
+        <v>1499.796756</v>
       </c>
       <c r="C92" s="5">
-        <v>3.7921189999999569</v>
+        <v>3.7207699999999022</v>
       </c>
       <c r="D92" s="5">
-        <v>3.0835291747127069</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0255863559633722</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1503.4598390000001</v>
+        <v>1502.9622469999999</v>
       </c>
       <c r="C93" s="5">
-        <v>3.1674440000001596</v>
+        <v>3.1654909999999745</v>
       </c>
       <c r="D93" s="5">
-        <v>2.5630871514249476</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5623447524349086</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1504.0912310000001</v>
+        <v>1503.6866439999999</v>
       </c>
       <c r="C94" s="5">
-        <v>0.63139200000000528</v>
+        <v>0.72439699999995355</v>
       </c>
       <c r="D94" s="5">
-        <v>0.5051168522298477</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.57991108005428504</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1503.625061</v>
+        <v>1503.2347159999999</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.46617000000014741</v>
+        <v>-0.45192799999995259</v>
       </c>
       <c r="D95" s="5">
-        <v>-0.37128825046416347</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.36006042326404142</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1527.8016560000001</v>
+        <v>1527.4086460000001</v>
       </c>
       <c r="C96" s="5">
-        <v>24.176595000000134</v>
+        <v>24.173930000000155</v>
       </c>
       <c r="D96" s="5">
-        <v>21.095791733421045</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.099227519968</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1518.0299560000001</v>
+        <v>1517.5499339999999</v>
       </c>
       <c r="C97" s="5">
-        <v>-9.7717000000000098</v>
+        <v>-9.858712000000196</v>
       </c>
       <c r="D97" s="5">
-        <v>-7.4107887926563532</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4763096630059529</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1519.3401690000001</v>
+        <v>1518.815218</v>
       </c>
       <c r="C98" s="5">
-        <v>1.3102129999999761</v>
+        <v>1.2652840000000651</v>
       </c>
       <c r="D98" s="5">
-        <v>1.0406518605728943</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0051220337130351</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1516.630891</v>
+        <v>1516.1726329999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-2.7092780000000403</v>
+        <v>-2.6425850000000537</v>
       </c>
       <c r="D99" s="5">
-        <v>-2.1189702793543375</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0680143224589442</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1518.351488</v>
+        <v>1517.9087420000001</v>
       </c>
       <c r="C100" s="5">
-        <v>1.7205969999999979</v>
+        <v>1.7361090000001695</v>
       </c>
       <c r="D100" s="5">
-        <v>1.3699103815968394</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.38275907945975</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1515.330125</v>
+        <v>1514.8117990000001</v>
       </c>
       <c r="C101" s="5">
-        <v>-3.0213630000000649</v>
+        <v>-3.0969430000000102</v>
       </c>
       <c r="D101" s="5">
-        <v>-2.3619149633072878</v>
+        <v>-2.4210356436221714</v>
       </c>
       <c r="E101" s="5">
-        <v>1.413713188966903</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4069118025777261</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1520.15742</v>
+        <v>1519.5922439999999</v>
       </c>
       <c r="C102" s="5">
-        <v>4.8272950000000492</v>
+        <v>4.7804449999998724</v>
       </c>
       <c r="D102" s="5">
-        <v>3.8904621201544476</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8533878335406557</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1520.6066020000001</v>
+        <v>1520.0963400000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.44918200000006436</v>
+        <v>0.50409600000011778</v>
       </c>
       <c r="D103" s="5">
-        <v>0.35515746469159115</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.39880441889765805</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1521.9037679999999</v>
+        <v>1521.3984390000001</v>
       </c>
       <c r="C104" s="5">
-        <v>1.2971659999998337</v>
+        <v>1.3020989999999983</v>
       </c>
       <c r="D104" s="5">
-        <v>1.0284864532017712</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0327643224502747</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1520.773993</v>
+        <v>1520.271346</v>
       </c>
       <c r="C105" s="5">
-        <v>-1.1297749999998814</v>
+        <v>-1.127093000000059</v>
       </c>
       <c r="D105" s="5">
-        <v>-0.88718380811447783</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.88537905494358027</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1526.9785010000001</v>
+        <v>1526.386735</v>
       </c>
       <c r="C106" s="5">
-        <v>6.2045080000000326</v>
+        <v>6.1153890000000501</v>
       </c>
       <c r="D106" s="5">
-        <v>5.0071680129896379</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9353167219061023</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1524.961</v>
+        <v>1524.4713019999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-2.0175010000000384</v>
+        <v>-1.915433000000121</v>
       </c>
       <c r="D107" s="5">
-        <v>-1.5740139796888597</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4955068054417819</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1525.6535140000001</v>
+        <v>1525.136158</v>
       </c>
       <c r="C108" s="5">
-        <v>0.69251400000007379</v>
+        <v>0.66485600000009981</v>
       </c>
       <c r="D108" s="5">
-        <v>0.5463061276047565</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.52460397924820601</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1526.4677320000001</v>
+        <v>1525.898839</v>
       </c>
       <c r="C109" s="5">
-        <v>0.81421799999998257</v>
+        <v>0.76268099999992955</v>
       </c>
       <c r="D109" s="5">
-        <v>0.64230484498446483</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.60174209095587017</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1542.7346419999999</v>
+        <v>1542.2013750000001</v>
       </c>
       <c r="C110" s="5">
-        <v>16.266909999999825</v>
+        <v>16.302536000000146</v>
       </c>
       <c r="D110" s="5">
-        <v>13.564669683744391</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.601514419023509</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1540.1567419999999</v>
+        <v>1539.594812</v>
       </c>
       <c r="C111" s="5">
-        <v>-2.5778999999999996</v>
+        <v>-2.606563000000051</v>
       </c>
       <c r="D111" s="5">
-        <v>-1.9868661518101405</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0094408745847891</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1545.191967</v>
+        <v>1544.6568319999999</v>
       </c>
       <c r="C112" s="5">
-        <v>5.0352250000000822</v>
+        <v>5.0620199999998476</v>
       </c>
       <c r="D112" s="5">
-        <v>3.994469745100182</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0176045173263786</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1549.295893</v>
+        <v>1548.776014</v>
       </c>
       <c r="C113" s="5">
-        <v>4.1039260000000013</v>
+        <v>4.1191820000001371</v>
       </c>
       <c r="D113" s="5">
-        <v>3.2340902409266237</v>
+        <v>3.2474307208114173</v>
       </c>
       <c r="E113" s="5">
-        <v>2.2414764571515366</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2421409063767106</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1552.701327</v>
+        <v>1552.1340230000001</v>
       </c>
       <c r="C114" s="5">
-        <v>3.4054340000000138</v>
+        <v>3.3580090000000382</v>
       </c>
       <c r="D114" s="5">
-        <v>2.6697854930502807</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6330551281910974</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1555.1700980000001</v>
+        <v>1554.5770930000001</v>
       </c>
       <c r="C115" s="5">
-        <v>2.4687710000000607</v>
+        <v>2.4430700000000343</v>
       </c>
       <c r="D115" s="5">
-        <v>1.9247552483370622</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9052461266602094</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1557.724905</v>
+        <v>1557.115489</v>
       </c>
       <c r="C116" s="5">
-        <v>2.5548069999999825</v>
+        <v>2.5383959999999206</v>
       </c>
       <c r="D116" s="5">
-        <v>1.9892491553003433</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9771168114060655</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1555.84583</v>
+        <v>1555.233727</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.8790750000000571</v>
+        <v>-1.8817619999999806</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.4379879574719534</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4405904296147964</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1557.492598</v>
+        <v>1556.8977159999999</v>
       </c>
       <c r="C118" s="5">
-        <v>1.6467680000000655</v>
+        <v>1.6639889999999014</v>
       </c>
       <c r="D118" s="5">
-        <v>1.2775469581148391</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2914966276001083</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1558.926297</v>
+        <v>1558.451626</v>
       </c>
       <c r="C119" s="5">
-        <v>1.4336989999999332</v>
+        <v>1.5539100000000872</v>
       </c>
       <c r="D119" s="5">
-        <v>1.1102305720564143</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2042937934743314</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1560.147338</v>
+        <v>1559.513629</v>
       </c>
       <c r="C120" s="5">
-        <v>1.2210410000000138</v>
+        <v>1.0620030000000042</v>
       </c>
       <c r="D120" s="5">
-        <v>0.94396886140182268</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.82080884665927112</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1561.7553809999999</v>
+        <v>1561.189104</v>
       </c>
       <c r="C121" s="5">
-        <v>1.6080429999999524</v>
+        <v>1.6754750000000058</v>
       </c>
       <c r="D121" s="5">
-        <v>1.2438749354238166</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2968742308326453</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1572.062338</v>
+        <v>1571.4383780000001</v>
       </c>
       <c r="C122" s="5">
-        <v>10.306957000000011</v>
+        <v>10.249274000000014</v>
       </c>
       <c r="D122" s="5">
-        <v>8.2133966673698211</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1688284101038668</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1567.440658</v>
+        <v>1566.859559</v>
       </c>
       <c r="C123" s="5">
-        <v>-4.6216799999999694</v>
+        <v>-4.5788190000000668</v>
       </c>
       <c r="D123" s="5">
-        <v>-3.4713721873864123</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4410369726615597</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1567.023905</v>
+        <v>1566.4029929999999</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.41675299999997151</v>
+        <v>-0.4565660000000662</v>
       </c>
       <c r="D124" s="5">
-        <v>-0.31859127835026646</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.34910722892225188</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1571.577998</v>
+        <v>1570.9661960000001</v>
       </c>
       <c r="C125" s="5">
-        <v>4.5540929999999662</v>
+        <v>4.5632030000001578</v>
       </c>
       <c r="D125" s="5">
-        <v>3.5437335696073768</v>
+        <v>3.5523665666506554</v>
       </c>
       <c r="E125" s="5">
-        <v>1.438208485588488</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4327560473182732</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1575.2246709999999</v>
+        <v>1574.645389</v>
       </c>
       <c r="C126" s="5">
-        <v>3.6466729999999643</v>
+        <v>3.6791929999999411</v>
       </c>
       <c r="D126" s="5">
-        <v>2.8202793988943764</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8468771591947828</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1577.2751559999999</v>
+        <v>1576.68742</v>
       </c>
       <c r="C127" s="5">
-        <v>2.0504849999999806</v>
+        <v>2.0420309999999517</v>
       </c>
       <c r="D127" s="5">
-        <v>1.5732834843459997</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.567331128800209</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1583.4886220000001</v>
+        <v>1582.8814010000001</v>
       </c>
       <c r="C128" s="5">
-        <v>6.2134660000001531</v>
+        <v>6.1939810000001216</v>
       </c>
       <c r="D128" s="5">
-        <v>4.8310204139780488</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.817376009983465</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1585.8732520000001</v>
+        <v>1585.2478980000001</v>
       </c>
       <c r="C129" s="5">
-        <v>2.3846300000000156</v>
+        <v>2.3664969999999812</v>
       </c>
       <c r="D129" s="5">
-        <v>1.8221644128393333</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8088937480962075</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1611.535212</v>
+        <v>1610.8492819999999</v>
       </c>
       <c r="C130" s="5">
-        <v>25.661959999999908</v>
+        <v>25.601383999999825</v>
       </c>
       <c r="D130" s="5">
-        <v>21.242784265430402</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.197221161345638</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1588.4058769999999</v>
+        <v>1587.724864</v>
       </c>
       <c r="C131" s="5">
-        <v>-23.129335000000083</v>
+        <v>-23.124417999999878</v>
       </c>
       <c r="D131" s="5">
-        <v>-15.926286240100406</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.929417384136658</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1587.715821</v>
+        <v>1587.0841929999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.69005599999991318</v>
+        <v>-0.64067100000011123</v>
       </c>
       <c r="D132" s="5">
-        <v>-0.52007582299978816</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.48314495501073917</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1591.2288080000001</v>
+        <v>1590.537478</v>
       </c>
       <c r="C133" s="5">
-        <v>3.5129870000000665</v>
+        <v>3.4532850000000508</v>
       </c>
       <c r="D133" s="5">
-        <v>2.6876758474656759</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6425158462322074</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1593.636272</v>
+        <v>1592.938077</v>
       </c>
       <c r="C134" s="5">
-        <v>2.4074639999998908</v>
+        <v>2.4005990000000565</v>
       </c>
       <c r="D134" s="5">
-        <v>1.8307349889677527</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8262712096936973</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1587.5724720000001</v>
+        <v>1586.8812829999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-6.063799999999901</v>
+        <v>-6.0567940000000817</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.4716567757005832</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4685148035106037</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1588.8977110000001</v>
+        <v>1588.1765869999999</v>
       </c>
       <c r="C136" s="5">
-        <v>1.3252390000000105</v>
+        <v>1.2953039999999874</v>
       </c>
       <c r="D136" s="5">
-        <v>1.0063215751248134</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98391860201678671</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1594.1231519999999</v>
+        <v>1593.424581</v>
       </c>
       <c r="C137" s="5">
-        <v>5.2254409999998188</v>
+        <v>5.2479940000000624</v>
       </c>
       <c r="D137" s="5">
-        <v>4.0186368717968435</v>
+        <v>4.0381637501113676</v>
       </c>
       <c r="E137" s="5">
-        <v>1.4345552068488532</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.429590595722785</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1594.898197</v>
+        <v>1594.2105670000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.77504500000009102</v>
+        <v>0.78598600000009355</v>
       </c>
       <c r="D138" s="5">
-        <v>0.58498933061110758</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.59353059871851688</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1595.2533109999999</v>
+        <v>1594.5701859999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.35511399999995774</v>
+        <v>0.35961899999983871</v>
       </c>
       <c r="D139" s="5">
-        <v>0.26751490430692026</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.27102982383595542</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1599.1366660000001</v>
+        <v>1598.4337169999999</v>
       </c>
       <c r="C140" s="5">
-        <v>3.8833550000001651</v>
+        <v>3.8635309999999663</v>
       </c>
       <c r="D140" s="5">
-        <v>2.9606125629262792</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9465758067145131</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1602.381421</v>
+        <v>1601.663503</v>
       </c>
       <c r="C141" s="5">
-        <v>3.244754999999941</v>
+        <v>3.2297860000001037</v>
       </c>
       <c r="D141" s="5">
-        <v>2.4622376369349386</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4518419254858648</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1605.2625109999999</v>
+        <v>1604.578546</v>
       </c>
       <c r="C142" s="5">
-        <v>2.8810899999998583</v>
+        <v>2.9150429999999687</v>
       </c>
       <c r="D142" s="5">
-        <v>2.1790711692748932</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2060068030609559</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1610.9301720000001</v>
+        <v>1610.231354</v>
       </c>
       <c r="C143" s="5">
-        <v>5.6676610000001801</v>
+        <v>5.65280800000005</v>
       </c>
       <c r="D143" s="5">
-        <v>4.3200600088380003</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3103907210862102</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1608.8379150000001</v>
+        <v>1608.1121439999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.0922570000000178</v>
+        <v>-2.1192100000000664</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.547460610927931</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5679266431538608</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1618.481792</v>
+        <v>1617.677633</v>
       </c>
       <c r="C145" s="5">
-        <v>9.6438769999999749</v>
+        <v>9.5654890000000705</v>
       </c>
       <c r="D145" s="5">
-        <v>7.4351276104416497</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3761403622831345</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1632.941523</v>
+        <v>1632.1576669999999</v>
       </c>
       <c r="C146" s="5">
-        <v>14.45973099999992</v>
+        <v>14.480033999999932</v>
       </c>
       <c r="D146" s="5">
-        <v>11.263771120780163</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.286259342525673</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1627.80044</v>
+        <v>1627.1014029999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-5.1410829999999805</v>
+        <v>-5.0562640000000556</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.7132900020177773</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6547914008556726</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1632.2467469999999</v>
+        <v>1631.519086</v>
       </c>
       <c r="C148" s="5">
-        <v>4.4463069999999334</v>
+        <v>4.4176830000001246</v>
       </c>
       <c r="D148" s="5">
-        <v>3.3274716210792255</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3071710976963375</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1633.6454650000001</v>
+        <v>1632.9498189999999</v>
       </c>
       <c r="C149" s="5">
-        <v>1.3987180000001445</v>
+        <v>1.4307329999999183</v>
       </c>
       <c r="D149" s="5">
-        <v>1.0331740637037568</v>
+        <v>1.0574099957767702</v>
       </c>
       <c r="E149" s="5">
-        <v>2.4792509255270101</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4805214172856971</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1636.5828369999999</v>
+        <v>1635.894194</v>
       </c>
       <c r="C150" s="5">
-        <v>2.9373719999998684</v>
+        <v>2.9443750000000364</v>
       </c>
       <c r="D150" s="5">
-        <v>2.1791229315040184</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1853095968706659</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1638.18634</v>
+        <v>1637.4038230000001</v>
       </c>
       <c r="C151" s="5">
-        <v>1.6035030000000461</v>
+        <v>1.5096290000001318</v>
       </c>
       <c r="D151" s="5">
-        <v>1.1821013286253068</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.113016765341035</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1644.735533</v>
+        <v>1643.936856</v>
       </c>
       <c r="C152" s="5">
-        <v>6.5491930000000593</v>
+        <v>6.5330329999999321</v>
       </c>
       <c r="D152" s="5">
-        <v>4.9043018073768208</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8943232964484773</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1646.0606330000001</v>
+        <v>1645.3484020000001</v>
       </c>
       <c r="C153" s="5">
-        <v>1.3251000000000204</v>
+        <v>1.4115460000000439</v>
       </c>
       <c r="D153" s="5">
-        <v>0.97108925158613246</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0352449825766996</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1649.697136</v>
+        <v>1648.9230279999999</v>
       </c>
       <c r="C154" s="5">
-        <v>3.6365029999999479</v>
+        <v>3.5746259999998529</v>
       </c>
       <c r="D154" s="5">
-        <v>2.6835094247686708</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6384567007506465</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1650.1323400000001</v>
+        <v>1649.420394</v>
       </c>
       <c r="C155" s="5">
-        <v>0.4352040000001125</v>
+        <v>0.49736600000005637</v>
       </c>
       <c r="D155" s="5">
-        <v>0.31702983807890828</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.36255806006102453</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1646.5507459999999</v>
+        <v>1645.8394370000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-3.5815940000002229</v>
+        <v>-3.5809569999998985</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.5737178459282029</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.574363030188509</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1650.019047</v>
+        <v>1649.202301</v>
       </c>
       <c r="C157" s="5">
-        <v>3.4683010000001104</v>
+        <v>3.362863999999945</v>
       </c>
       <c r="D157" s="5">
-        <v>2.5571751211003635</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4796445946212664</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1661.720143</v>
+        <v>1660.9315079999999</v>
       </c>
       <c r="C158" s="5">
-        <v>11.701096000000007</v>
+        <v>11.72920699999986</v>
       </c>
       <c r="D158" s="5">
-        <v>8.8496712103133035</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8763368324889846</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1672.0581090000001</v>
+        <v>1671.275623</v>
       </c>
       <c r="C159" s="5">
-        <v>10.337966000000051</v>
+        <v>10.344115000000102</v>
       </c>
       <c r="D159" s="5">
-        <v>7.7263102164990993</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7348617457630997</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1673.3719160000001</v>
+        <v>1672.5327649999999</v>
       </c>
       <c r="C160" s="5">
-        <v>1.3138069999999971</v>
+        <v>1.2571419999999307</v>
       </c>
       <c r="D160" s="5">
-        <v>0.94697638781238158</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.9063898276852056</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1675.7725519999999</v>
+        <v>1674.871854</v>
       </c>
       <c r="C161" s="5">
-        <v>2.4006359999998494</v>
+        <v>2.3390890000000581</v>
       </c>
       <c r="D161" s="5">
-        <v>1.735180604025377</v>
+        <v>1.6912064930976189</v>
       </c>
       <c r="E161" s="5">
-        <v>2.578716612787213</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5672580083123897</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1675.542551</v>
+        <v>1674.6727189999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.23000099999990198</v>
+        <v>-0.19913500000006934</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.16457659928388324</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.14258153412942676</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1677.6874089999999</v>
+        <v>1676.8010280000001</v>
       </c>
       <c r="C163" s="5">
-        <v>2.1448579999998856</v>
+        <v>2.1283090000001721</v>
       </c>
       <c r="D163" s="5">
-        <v>1.5469784914832641</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5357618643095261</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1676.1096210000001</v>
+        <v>1675.3050249999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.5777879999998277</v>
+        <v>-1.4960030000002007</v>
       </c>
       <c r="D164" s="5">
-        <v>-1.1227257832083226</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0653743051934117</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1678.483659</v>
+        <v>1677.584071</v>
       </c>
       <c r="C165" s="5">
-        <v>2.3740379999999277</v>
+        <v>2.2790460000001076</v>
       </c>
       <c r="D165" s="5">
-        <v>1.7129808945739899</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6447217765291011</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1678.5422100000001</v>
+        <v>1677.664565</v>
       </c>
       <c r="C166" s="5">
-        <v>5.8551000000079512E-2</v>
+        <v>8.0494000000044252E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>4.1867957047658777E-2</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7593712729753221E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1680.4678650000001</v>
+        <v>1679.6549910000001</v>
       </c>
       <c r="C167" s="5">
-        <v>1.9256550000000061</v>
+        <v>1.9904260000000704</v>
       </c>
       <c r="D167" s="5">
-        <v>1.3853820651659632</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4330390693494843</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1672.1186130000001</v>
+        <v>1671.2096790000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-8.3492519999999786</v>
+        <v>-8.4453120000000581</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.8018377248284514</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8695164335421435</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1671.1331339999999</v>
+        <v>1670.2153169999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.98547900000016853</v>
+        <v>-0.99436200000013741</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.70494343052398545</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.71166252804757413</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1670.976236</v>
+        <v>1670.156166</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.15689799999995557</v>
+        <v>-5.9150999999928899E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.11260647274977664</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2489956197944156E-2</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1668.2764199999999</v>
+        <v>1667.4079159999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.6998160000000553</v>
+        <v>-2.7482500000000982</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.9217171383210885</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9568326998966934</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1668.4159790000001</v>
+        <v>1667.4920870000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.13955900000019028</v>
+        <v>8.4171000000196727E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>0.10043172273446199</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0593000019038001E-2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1668.306857</v>
+        <v>1667.484334</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.10912200000007033</v>
+        <v>-7.7530000000933796E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>-7.8457235615780885E-2</v>
+        <v>-5.5792541160726294E-3</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.44550765502691103</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.44107971498577037</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1671.487983</v>
+        <v>1670.6239169999999</v>
       </c>
       <c r="C174" s="5">
-        <v>3.1811259999999493</v>
+        <v>3.1395829999999023</v>
       </c>
       <c r="D174" s="5">
-        <v>2.3123089167814248</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2829359935310656</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1673.2824310000001</v>
+        <v>1672.3856539999999</v>
       </c>
       <c r="C175" s="5">
-        <v>1.7944480000001022</v>
+        <v>1.7617370000000392</v>
       </c>
       <c r="D175" s="5">
-        <v>1.295909886259361</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.272811426262499</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1675.177598</v>
+        <v>1674.282303</v>
       </c>
       <c r="C176" s="5">
-        <v>1.8951669999999012</v>
+        <v>1.8966490000000249</v>
       </c>
       <c r="D176" s="5">
-        <v>1.3676237255273671</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3694383852048464</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1677.3986769999999</v>
+        <v>1676.499096</v>
       </c>
       <c r="C177" s="5">
-        <v>2.2210789999999179</v>
+        <v>2.2167930000000524</v>
       </c>
       <c r="D177" s="5">
-        <v>1.6027059745525429</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6004522935965992</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1679.456185</v>
+        <v>1678.578115</v>
       </c>
       <c r="C178" s="5">
-        <v>2.057508000000098</v>
+        <v>2.0790190000000166</v>
       </c>
       <c r="D178" s="5">
-        <v>1.4818985453450617</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4983064070208441</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1683.337051</v>
+        <v>1682.3430579999999</v>
       </c>
       <c r="C179" s="5">
-        <v>3.8808659999999691</v>
+        <v>3.7649429999999029</v>
       </c>
       <c r="D179" s="5">
-        <v>2.8084598880221634</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7249755193934799</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1685.115648</v>
+        <v>1684.2021549999999</v>
       </c>
       <c r="C180" s="5">
-        <v>1.7785969999999907</v>
+        <v>1.8590970000000198</v>
       </c>
       <c r="D180" s="5">
-        <v>1.275302067800288</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3341664419454391</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1688.2854480000001</v>
+        <v>1687.3617280000001</v>
       </c>
       <c r="C181" s="5">
-        <v>3.169800000000123</v>
+        <v>3.1595730000001367</v>
       </c>
       <c r="D181" s="5">
-        <v>2.2807697573337338</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2745808451079208</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1691.156217</v>
+        <v>1690.2278160000001</v>
       </c>
       <c r="C182" s="5">
-        <v>2.870768999999882</v>
+        <v>2.8660879999999906</v>
       </c>
       <c r="D182" s="5">
-        <v>2.0596776550409368</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0574239994587407</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1689.2706840000001</v>
+        <v>1688.4050729999999</v>
       </c>
       <c r="C183" s="5">
-        <v>-1.8855329999998958</v>
+        <v>-1.8227430000001732</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.3297507099464978</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2864330049056516</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1689.2016639999999</v>
+        <v>1688.180051</v>
       </c>
       <c r="C184" s="5">
-        <v>-6.9020000000136861E-2</v>
+        <v>-0.22502199999985351</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.9018426266644877E-2</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.15981268929889936</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1693.9537620000001</v>
+        <v>1693.016893</v>
       </c>
       <c r="C185" s="5">
-        <v>4.75209800000016</v>
+        <v>4.8368419999999333</v>
       </c>
       <c r="D185" s="5">
-        <v>3.4285922308344929</v>
+        <v>3.4928462240986446</v>
       </c>
       <c r="E185" s="5">
-        <v>1.5373014198430512</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5312023315236623</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1698.3118589999999</v>
+        <v>1697.3614230000001</v>
       </c>
       <c r="C186" s="5">
-        <v>4.358096999999816</v>
+        <v>4.3445300000000771</v>
       </c>
       <c r="D186" s="5">
-        <v>3.1313460736859922</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1232118870359926</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1700.0406029999999</v>
+        <v>1699.1400450000001</v>
       </c>
       <c r="C187" s="5">
-        <v>1.7287440000000061</v>
+        <v>1.7786220000000412</v>
       </c>
       <c r="D187" s="5">
-        <v>1.2283647720802815</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2647220206139842</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1702.2543250000001</v>
+        <v>1701.27385</v>
       </c>
       <c r="C188" s="5">
-        <v>2.2137220000001889</v>
+        <v>2.1338049999999384</v>
       </c>
       <c r="D188" s="5">
-        <v>1.5738297581473271</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5174299674019398</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1706.2510199999999</v>
+        <v>1705.346986</v>
       </c>
       <c r="C189" s="5">
-        <v>3.9966949999998178</v>
+        <v>4.0731359999999768</v>
       </c>
       <c r="D189" s="5">
-        <v>2.8541294420850072</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9111370422385097</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1708.5844460000001</v>
+        <v>1707.6183470000001</v>
       </c>
       <c r="C190" s="5">
-        <v>2.333426000000145</v>
+        <v>2.2713610000000699</v>
       </c>
       <c r="D190" s="5">
-        <v>1.6534899981334172</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6100469323596656</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1705.7075090000001</v>
+        <v>1704.7197759999999</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.8769369999999981</v>
+        <v>-2.8985710000001745</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.0019679435241411</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0180126001831056</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1715.415659</v>
+        <v>1714.380114</v>
       </c>
       <c r="C192" s="5">
-        <v>9.7081499999999323</v>
+        <v>9.660338000000138</v>
       </c>
       <c r="D192" s="5">
-        <v>7.0477900507476265</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0161822362158732</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1723.7392400000001</v>
+        <v>1722.708239</v>
       </c>
       <c r="C193" s="5">
-        <v>8.3235810000001038</v>
+        <v>8.328125</v>
       </c>
       <c r="D193" s="5">
-        <v>5.9806006488797969</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9876648709256575</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1722.195082</v>
+        <v>1721.1622420000001</v>
       </c>
       <c r="C194" s="5">
-        <v>-1.5441580000001522</v>
+        <v>-1.545996999999943</v>
       </c>
       <c r="D194" s="5">
-        <v>-1.0697018888937149</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0716073525459224</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1720.9526370000001</v>
+        <v>1719.9715880000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.2424449999998615</v>
+        <v>-1.190653999999995</v>
       </c>
       <c r="D195" s="5">
-        <v>-0.86229044854392312</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.82697674165906898</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1723.8149100000001</v>
+        <v>1722.7951190000001</v>
       </c>
       <c r="C196" s="5">
-        <v>2.8622729999999592</v>
+        <v>2.8235310000000027</v>
       </c>
       <c r="D196" s="5">
-        <v>2.0141877886862281</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9878219143580234</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1721.654955</v>
+        <v>1720.615382</v>
       </c>
       <c r="C197" s="5">
-        <v>-2.1599550000000818</v>
+        <v>-2.1797370000001592</v>
       </c>
       <c r="D197" s="5">
-        <v>-1.4932913401723313</v>
+        <v>-1.5077584936310617</v>
       </c>
       <c r="E197" s="5">
-        <v>1.6352980595700561</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6301366580634635</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1728.5306169999999</v>
+        <v>1727.579657</v>
       </c>
       <c r="C198" s="5">
-        <v>6.8756619999999202</v>
+        <v>6.9642750000000433</v>
       </c>
       <c r="D198" s="5">
-        <v>4.8990405311682306</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9666564418305414</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1729.4324509999999</v>
+        <v>1728.4564680000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.90183400000000802</v>
+        <v>0.87681100000008882</v>
       </c>
       <c r="D199" s="5">
-        <v>0.62788105363362767</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.61074768058653195</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1728.7298350000001</v>
+        <v>1727.7707949999999</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.70261599999980717</v>
+        <v>-0.68567300000017894</v>
       </c>
       <c r="D200" s="5">
-        <v>-0.48643574834849046</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.47499879751914387</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1728.6720700000001</v>
+        <v>1727.681507</v>
       </c>
       <c r="C201" s="5">
-        <v>-5.7765000000017608E-2</v>
+        <v>-8.9287999999896783E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-4.0090279401794326E-2</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1996158043375882E-2</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1729.4895590000001</v>
+        <v>1728.4498610000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.81748900000002322</v>
+        <v>0.76835400000004483</v>
       </c>
       <c r="D202" s="5">
-        <v>0.56895830094736422</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.53498485449590127</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1729.273036</v>
+        <v>1728.2709890000001</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.21652300000005198</v>
+        <v>-0.17887199999995573</v>
       </c>
       <c r="D203" s="5">
-        <v>-0.15013028758543712</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.12411367834299636</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1726.551021</v>
+        <v>1725.478261</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.7220150000000558</v>
+        <v>-2.7927280000001247</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.8726291096762937</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9219491813217915</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1743.0344889999999</v>
+        <v>1741.9792239999999</v>
       </c>
       <c r="C205" s="5">
-        <v>16.483467999999903</v>
+        <v>16.500962999999956</v>
       </c>
       <c r="D205" s="5">
-        <v>12.077585439783189</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.099002342612518</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1746.596888</v>
+        <v>1745.460932</v>
       </c>
       <c r="C206" s="5">
-        <v>3.5623990000001413</v>
+        <v>3.481708000000026</v>
       </c>
       <c r="D206" s="5">
-        <v>2.4803071835624468</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4249920870359265</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1746.514739</v>
+        <v>1745.5079169999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-8.2149000000072192E-2</v>
+        <v>4.698499999994965E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-5.6425900994461209E-2</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2306852095587146E-2</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1745.979828</v>
+        <v>1744.9316449999999</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.5349109999999655</v>
+        <v>-0.57627200000001721</v>
       </c>
       <c r="D208" s="5">
-        <v>-0.36690960422869345</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.39545630208097649</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1748.299344</v>
+        <v>1747.174325</v>
       </c>
       <c r="C209" s="5">
-        <v>2.3195160000000214</v>
+        <v>2.242680000000064</v>
       </c>
       <c r="D209" s="5">
-        <v>1.6058874646618371</v>
+        <v>1.5532537743604857</v>
       </c>
       <c r="E209" s="5">
-        <v>1.5476033059133032</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5435723333548479</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1748.458885</v>
+        <v>1747.4229350000001</v>
       </c>
       <c r="C210" s="5">
-        <v>0.15954099999999016</v>
+        <v>0.24861000000009881</v>
       </c>
       <c r="D210" s="5">
-        <v>0.10956093914344933</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.1708848303930921</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1750.144931</v>
+        <v>1749.1236730000001</v>
       </c>
       <c r="C211" s="5">
-        <v>1.686046000000033</v>
+        <v>1.7007380000000012</v>
       </c>
       <c r="D211" s="5">
-        <v>1.1633218642710608</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1742126433401667</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1753.363582</v>
+        <v>1752.353439</v>
       </c>
       <c r="C212" s="5">
-        <v>3.2186509999999089</v>
+        <v>3.2297659999999269</v>
       </c>
       <c r="D212" s="5">
-        <v>2.2293521562727125</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2384485922235964</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1757.0233949999999</v>
+        <v>1755.9772929999999</v>
       </c>
       <c r="C213" s="5">
-        <v>3.6598129999999855</v>
+        <v>3.6238539999999375</v>
       </c>
       <c r="D213" s="5">
-        <v>2.5337280725938216</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5100121508394579</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1759.301809</v>
+        <v>1758.270027</v>
       </c>
       <c r="C214" s="5">
-        <v>2.2784140000001116</v>
+        <v>2.2927340000001095</v>
       </c>
       <c r="D214" s="5">
-        <v>1.5672421951050675</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.578109564185981</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1761.535646</v>
+        <v>1760.395021</v>
       </c>
       <c r="C215" s="5">
-        <v>2.2338369999999941</v>
+        <v>2.1249940000000151</v>
       </c>
       <c r="D215" s="5">
-        <v>1.5343608893599425</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4599642777417543</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1764.224524</v>
+        <v>1763.0130790000001</v>
       </c>
       <c r="C216" s="5">
-        <v>2.6888779999999315</v>
+        <v>2.6180580000000191</v>
       </c>
       <c r="D216" s="5">
-        <v>1.8471843146151246</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7993092272564848</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1767.032305</v>
+        <v>1765.8155119999999</v>
       </c>
       <c r="C217" s="5">
-        <v>2.8077809999999772</v>
+        <v>2.8024329999998372</v>
       </c>
       <c r="D217" s="5">
-        <v>1.9266181896879342</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9242493222267232</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1771.5558679999999</v>
+        <v>1770.3772120000001</v>
       </c>
       <c r="C218" s="5">
-        <v>4.5235629999999674</v>
+        <v>4.5617000000002008</v>
       </c>
       <c r="D218" s="5">
-        <v>3.1155972634822726</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1444342711729245</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1777.192597</v>
+        <v>1775.9714349999999</v>
       </c>
       <c r="C219" s="5">
-        <v>5.6367290000000594</v>
+        <v>5.594222999999829</v>
       </c>
       <c r="D219" s="5">
-        <v>3.8856859495681961</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8584855296552423</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1781.9224469999999</v>
+        <v>1780.761904</v>
       </c>
       <c r="C220" s="5">
-        <v>4.7298499999999422</v>
+        <v>4.7904690000000301</v>
       </c>
       <c r="D220" s="5">
-        <v>3.240865937059878</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.285310489696025</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1787.2596000000001</v>
+        <v>1786.152067</v>
       </c>
       <c r="C221" s="5">
-        <v>5.3371530000001712</v>
+        <v>5.3901630000000296</v>
       </c>
       <c r="D221" s="5">
-        <v>3.6540026965447003</v>
+        <v>3.6933467530059438</v>
       </c>
       <c r="E221" s="5">
-        <v>2.2284659737308754</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2309017161181055</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1795.180756</v>
+        <v>1794.1697830000001</v>
       </c>
       <c r="C222" s="5">
-        <v>7.9211559999998826</v>
+        <v>8.017716000000064</v>
       </c>
       <c r="D222" s="5">
-        <v>5.4499909094662957</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5215814402866714</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1797.464602</v>
+        <v>1796.5031429999999</v>
       </c>
       <c r="C223" s="5">
-        <v>2.2838460000000396</v>
+        <v>2.3333599999998569</v>
       </c>
       <c r="D223" s="5">
-        <v>1.5373790341180804</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5718397425992459</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1800.9329049999999</v>
+        <v>1799.980894</v>
       </c>
       <c r="C224" s="5">
-        <v>3.468302999999878</v>
+        <v>3.4777510000001257</v>
       </c>
       <c r="D224" s="5">
-        <v>2.3401951444913527</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3479073428661845</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1798.1725719999999</v>
+        <v>1797.2004240000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.760332999999946</v>
+        <v>-2.7804699999999229</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.8238426846356237</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8379984573431263</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1801.7534149999999</v>
+        <v>1800.6121479999999</v>
       </c>
       <c r="C226" s="5">
-        <v>3.5808429999999589</v>
+        <v>3.4117239999998219</v>
       </c>
       <c r="D226" s="5">
-        <v>2.4160021438717205</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.301961632330296</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1806.3108810000001</v>
+        <v>1805.1310040000001</v>
       </c>
       <c r="C227" s="5">
-        <v>4.5574660000002041</v>
+        <v>4.5188560000001416</v>
       </c>
       <c r="D227" s="5">
-        <v>3.0779399108038508</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0534643387090776</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1811.4451529999999</v>
+        <v>1810.0891320000001</v>
       </c>
       <c r="C228" s="5">
-        <v>5.1342719999997826</v>
+        <v>4.9581279999999879</v>
       </c>
       <c r="D228" s="5">
-        <v>3.4647209950731561</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3462741442498611</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1816.7969760000001</v>
+        <v>1815.4049749999999</v>
       </c>
       <c r="C229" s="5">
-        <v>5.351823000000195</v>
+        <v>5.3158429999998589</v>
       </c>
       <c r="D229" s="5">
-        <v>3.6035202802730648</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5816262618983297</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1818.895728</v>
+        <v>1817.5648100000001</v>
       </c>
       <c r="C230" s="5">
-        <v>2.0987519999998767</v>
+        <v>2.1598350000001574</v>
       </c>
       <c r="D230" s="5">
-        <v>1.3950736798155061</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4370506390942506</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1818.338898</v>
+        <v>1817.0907549999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.55682999999999083</v>
+        <v>-0.4740550000001349</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.36674563707184138</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.31253392772262467</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1826.2251180000001</v>
+        <v>1825.053864</v>
       </c>
       <c r="C232" s="5">
-        <v>7.8862200000000939</v>
+        <v>7.9631090000000313</v>
       </c>
       <c r="D232" s="5">
-        <v>5.3304137628203518</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3874299784969493</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1831.1473699999999</v>
+        <v>1830.0675940000001</v>
       </c>
       <c r="C233" s="5">
-        <v>4.922251999999844</v>
+        <v>5.0137300000001233</v>
       </c>
       <c r="D233" s="5">
-        <v>3.2827586021437538</v>
+        <v>3.3468705913305863</v>
       </c>
       <c r="E233" s="5">
-        <v>2.4555901112518708</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4586667513567306</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1839.889502</v>
+        <v>1838.816642</v>
       </c>
       <c r="C234" s="5">
-        <v>8.7421320000000833</v>
+        <v>8.7490479999999025</v>
       </c>
       <c r="D234" s="5">
-        <v>5.8818026212357655</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8901437634892417</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1838.7784799999999</v>
+        <v>1837.7729079999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.1110220000000481</v>
+        <v>-1.0437340000000859</v>
       </c>
       <c r="D235" s="5">
-        <v>-0.72222130845220889</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.67901175370161937</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1840.430824</v>
+        <v>1839.4479349999999</v>
       </c>
       <c r="C236" s="5">
-        <v>1.6523440000000846</v>
+        <v>1.675027</v>
       </c>
       <c r="D236" s="5">
-        <v>1.0836770146043673</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0992322513132757</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1851.0151490000001</v>
+        <v>1850.0122719999999</v>
       </c>
       <c r="C237" s="5">
-        <v>10.584325000000035</v>
+        <v>10.564337000000023</v>
       </c>
       <c r="D237" s="5">
-        <v>7.1237327358128155</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1137722546287474</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1850.293396</v>
+        <v>1849.1211699999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.72175300000003517</v>
+        <v>-0.89110200000004625</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.46690519419831933</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.57647946761022473</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1852.3929419999999</v>
+        <v>1851.0949169999999</v>
       </c>
       <c r="C239" s="5">
-        <v>2.0995459999999184</v>
+        <v>1.973747000000003</v>
       </c>
       <c r="D239" s="5">
-        <v>1.3701818899165552</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2884232399133166</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1851.1119389999999</v>
+        <v>1849.7251839999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.2810030000000552</v>
+        <v>-1.3697329999999965</v>
       </c>
       <c r="D240" s="5">
-        <v>-0.82669843838157897</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.88434507509843607</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1847.3218629999999</v>
+        <v>1845.868009</v>
       </c>
       <c r="C241" s="5">
-        <v>-3.7900759999999991</v>
+        <v>-3.8571749999998701</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.4294711057043394</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.473822525967484</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1856.599682</v>
+        <v>1855.220568</v>
       </c>
       <c r="C242" s="5">
-        <v>9.2778190000001359</v>
+        <v>9.3525589999999283</v>
       </c>
       <c r="D242" s="5">
-        <v>6.1960636782927514</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2524344033280777</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1869.173317</v>
+        <v>1867.898162</v>
       </c>
       <c r="C243" s="5">
-        <v>12.573634999999967</v>
+        <v>12.677593999999999</v>
       </c>
       <c r="D243" s="5">
-        <v>8.4365300556600964</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5154888739719539</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1870.4970149999999</v>
+        <v>1869.251066</v>
       </c>
       <c r="C244" s="5">
-        <v>1.3236979999999221</v>
+        <v>1.3529040000000805</v>
       </c>
       <c r="D244" s="5">
-        <v>0.85312533646553224</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87262132271996862</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1872.540555</v>
+        <v>1871.386931</v>
       </c>
       <c r="C245" s="5">
-        <v>2.0435400000001209</v>
+        <v>2.135864999999967</v>
       </c>
       <c r="D245" s="5">
-        <v>1.3189205206698862</v>
+        <v>1.3798076121153802</v>
       </c>
       <c r="E245" s="5">
-        <v>2.2605053901259886</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2578038721339011</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1874.574703</v>
+        <v>1873.437224</v>
       </c>
       <c r="C246" s="5">
-        <v>2.0341479999999592</v>
+        <v>2.0502930000000106</v>
       </c>
       <c r="D246" s="5">
-        <v>1.3113812516030166</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.322672202729458</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1877.696987</v>
+        <v>1876.597892</v>
       </c>
       <c r="C247" s="5">
-        <v>3.122284000000036</v>
+        <v>3.1606679999999869</v>
       </c>
       <c r="D247" s="5">
-        <v>2.0171269410905968</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.043406487069932</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1884.4479510000001</v>
+        <v>1883.503463</v>
       </c>
       <c r="C248" s="5">
-        <v>6.7509640000000672</v>
+        <v>6.905571000000009</v>
       </c>
       <c r="D248" s="5">
-        <v>4.4007567376225465</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5062794642735104</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1895.7594610000001</v>
+        <v>1894.678324</v>
       </c>
       <c r="C249" s="5">
-        <v>11.311509999999998</v>
+        <v>11.174860999999964</v>
       </c>
       <c r="D249" s="5">
-        <v>7.4456964761794975</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3566034937448066</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1930.349387</v>
+        <v>1929.159852</v>
       </c>
       <c r="C250" s="5">
-        <v>34.589925999999878</v>
+        <v>34.481528000000026</v>
       </c>
       <c r="D250" s="5">
-        <v>24.231657472919423</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.163155943440493</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1916.7253519999999</v>
+        <v>1915.3109030000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-13.624035000000049</v>
+        <v>-13.848948999999948</v>
       </c>
       <c r="D251" s="5">
-        <v>-8.1482189364592283</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.2823774320743162</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1896.4583720000001</v>
+        <v>1894.938723</v>
       </c>
       <c r="C252" s="5">
-        <v>-20.266979999999876</v>
+        <v>-20.372180000000071</v>
       </c>
       <c r="D252" s="5">
-        <v>-11.975995060763589</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.042945557414985</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1891.018292</v>
+        <v>1889.4407550000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-5.44008000000008</v>
+        <v>-5.4979679999999007</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.3884638597757366</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4266498161644177</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1886.077008</v>
+        <v>1884.5772609999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-4.941283999999996</v>
+        <v>-4.8634940000001734</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.0909597313975801</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0454902554366003</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1890.4560240000001</v>
+        <v>1889.0625660000001</v>
       </c>
       <c r="C255" s="5">
-        <v>4.3790160000000924</v>
+        <v>4.4853050000001531</v>
       </c>
       <c r="D255" s="5">
-        <v>2.8219651398800449</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8936904897323146</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1889.7602280000001</v>
+        <v>1888.445549</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.69579599999997299</v>
+        <v>-0.61701700000003257</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.4407756907505056</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.39124787990710841</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1885.429627</v>
+        <v>1884.1045099999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-4.3306010000001152</v>
+        <v>-4.3410390000001371</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.7155403344772622</v>
+        <v>-2.7238741839144764</v>
       </c>
       <c r="E257" s="5">
-        <v>0.68832004549028714</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.67958041115547818</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1884.6378010000001</v>
+        <v>1883.503966</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.79182599999990089</v>
+        <v>-0.60054399999989982</v>
       </c>
       <c r="D258" s="5">
-        <v>-0.50280289715045612</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.38182105779243081</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1879.2451100000001</v>
+        <v>1878.11932</v>
       </c>
       <c r="C259" s="5">
-        <v>-5.3926910000000134</v>
+        <v>-5.3846459999999752</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.3801467284860331</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.37718304489244</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1874.0322819999999</v>
+        <v>1872.9685489999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-5.2128280000001723</v>
+        <v>-5.150771000000077</v>
       </c>
       <c r="D260" s="5">
-        <v>-3.2783566066471481</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2418282208452887</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1872.9515389999999</v>
+        <v>1871.8343580000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.080742999999984</v>
+        <v>-1.1341909999998734</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.68984190263896572</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.72425419900667976</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1869.232092</v>
+        <v>1867.929924</v>
       </c>
       <c r="C262" s="5">
-        <v>-3.7194469999999455</v>
+        <v>-3.9044340000000375</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.3571927134302006</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4745464282700635</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1872.045425</v>
+        <v>1870.5638280000001</v>
       </c>
       <c r="C263" s="5">
-        <v>2.8133330000000569</v>
+        <v>2.6339040000000296</v>
       </c>
       <c r="D263" s="5">
-        <v>1.8211149427279638</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7052634533629485</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1862.1543119999999</v>
+        <v>1860.5656309999999</v>
       </c>
       <c r="C264" s="5">
-        <v>-9.8911130000001322</v>
+        <v>-9.9981970000001184</v>
       </c>
       <c r="D264" s="5">
-        <v>-6.1592624513500009</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2287839720097438</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1852.3743440000001</v>
+        <v>1850.719257</v>
       </c>
       <c r="C265" s="5">
-        <v>-9.7799679999998261</v>
+        <v>-9.8463739999999689</v>
       </c>
       <c r="D265" s="5">
-        <v>-6.1234582250772274</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1689458441543499</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1841.9564780000001</v>
+        <v>1840.373194</v>
       </c>
       <c r="C266" s="5">
-        <v>-10.417866000000004</v>
+        <v>-10.346062999999958</v>
       </c>
       <c r="D266" s="5">
-        <v>-6.5439790906177686</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5058881571678162</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1829.0366879999999</v>
+        <v>1827.653552</v>
       </c>
       <c r="C267" s="5">
-        <v>-12.919790000000148</v>
+        <v>-12.719642000000022</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.0997632654945093</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9856185864492391</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1825.1464189999999</v>
+        <v>1823.776895</v>
       </c>
       <c r="C268" s="5">
-        <v>-3.8902689999999893</v>
+        <v>-3.8766570000000229</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.522692455958564</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5158486187979112</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1821.189378</v>
+        <v>1819.8533729999999</v>
       </c>
       <c r="C269" s="5">
-        <v>-3.9570409999998901</v>
+        <v>-3.9235220000000481</v>
       </c>
       <c r="D269" s="5">
-        <v>-2.5708809379002107</v>
+        <v>-2.5512523485382577</v>
       </c>
       <c r="E269" s="5">
-        <v>-3.4071942055040161</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4101684200097737</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1825.1491129999999</v>
+        <v>1823.9096870000001</v>
       </c>
       <c r="C270" s="5">
-        <v>3.9597349999999096</v>
+        <v>4.0563140000001567</v>
       </c>
       <c r="D270" s="5">
-        <v>2.6405372769441104</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7077425372823427</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1829.5665019999999</v>
+        <v>1828.377058</v>
       </c>
       <c r="C271" s="5">
-        <v>4.4173889999999574</v>
+        <v>4.4673709999999573</v>
       </c>
       <c r="D271" s="5">
-        <v>2.9433223420369137</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.979125548833661</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1827.9908</v>
+        <v>1826.7683529999999</v>
       </c>
       <c r="C272" s="5">
-        <v>-1.5757019999998647</v>
+        <v>-1.6087050000001</v>
       </c>
       <c r="D272" s="5">
-        <v>-1.0286105729989337</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0507304969011755</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1826.801031</v>
+        <v>1825.5252399999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-1.1897690000000694</v>
+        <v>-1.2431129999999939</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.77824406850878214</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.81354872505974285</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1826.932127</v>
+        <v>1825.5376690000001</v>
       </c>
       <c r="C274" s="5">
-        <v>0.13109600000007049</v>
+        <v>1.2429000000111046E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>8.6149122756862262E-2</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1704477115529528E-3</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1826.2986840000001</v>
+        <v>1824.8416279999999</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.63344299999994291</v>
+        <v>-0.69604100000015023</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.41527744870624161</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.45657774549049401</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1832.6338069999999</v>
+        <v>1831.0932580000001</v>
       </c>
       <c r="C276" s="5">
-        <v>6.3351229999998395</v>
+        <v>6.2516300000002047</v>
       </c>
       <c r="D276" s="5">
-        <v>4.242940115179028</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1893694545636073</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1832.385751</v>
+        <v>1830.7960909999999</v>
       </c>
       <c r="C277" s="5">
-        <v>-0.24805599999990591</v>
+        <v>-0.29716700000017227</v>
       </c>
       <c r="D277" s="5">
-        <v>-0.16230503871360602</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.1945735270662774</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1831.6466700000001</v>
+        <v>1830.0090620000001</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.73908099999994192</v>
+        <v>-0.78702899999984766</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.4829399916634447</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.51464224673313241</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1833.0984510000001</v>
+        <v>1831.6449709999999</v>
       </c>
       <c r="C279" s="5">
-        <v>1.4517809999999827</v>
+        <v>1.635908999999856</v>
       </c>
       <c r="D279" s="5">
-        <v>0.95528898761791936</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.07801183828935</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1832.3064119999999</v>
+        <v>1830.85429</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.79203900000015892</v>
+        <v>-0.79068099999994956</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.51726157272105056</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.5167855908492891</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1837.0707399999999</v>
+        <v>1835.7184930000001</v>
       </c>
       <c r="C281" s="5">
-        <v>4.7643279999999777</v>
+        <v>4.8642030000000887</v>
       </c>
       <c r="D281" s="5">
-        <v>3.1652282222579986</v>
+        <v>3.2351545117600411</v>
       </c>
       <c r="E281" s="5">
-        <v>0.87203243066575897</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87178012445292552</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1832.5988090000001</v>
+        <v>1831.3215720000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.4719309999998131</v>
+        <v>-4.3969210000000203</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.8823332454479988</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8366817310075509</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1838.998079</v>
+        <v>1837.6695609999999</v>
       </c>
       <c r="C283" s="5">
-        <v>6.3992699999998877</v>
+        <v>6.3479889999998704</v>
       </c>
       <c r="D283" s="5">
-        <v>4.2717127263443677</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2398378045915397</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1839.915876</v>
+        <v>1838.604456</v>
       </c>
       <c r="C284" s="5">
-        <v>0.91779700000006414</v>
+        <v>0.93489500000009684</v>
       </c>
       <c r="D284" s="5">
-        <v>0.60053600449221367</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.61219842337363328</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1840.6693789999999</v>
+        <v>1839.3264300000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.75350299999990966</v>
+        <v>0.72197400000004563</v>
       </c>
       <c r="D285" s="5">
-        <v>0.49254590520009245</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.47222900824066549</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1840.6217389999999</v>
+        <v>1839.1330029999999</v>
       </c>
       <c r="C286" s="5">
-        <v>-4.7640000000001237E-2</v>
+        <v>-0.19342700000015611</v>
       </c>
       <c r="D286" s="5">
-        <v>-3.1053845664608115E-2</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.12612127554598729</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1841.827027</v>
+        <v>1840.295695</v>
       </c>
       <c r="C287" s="5">
-        <v>1.2052880000001096</v>
+        <v>1.1626920000001064</v>
       </c>
       <c r="D287" s="5">
-        <v>0.78862812303026608</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.76127825354872503</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1850.2867220000001</v>
+        <v>1848.6898169999999</v>
       </c>
       <c r="C288" s="5">
-        <v>8.4596950000000106</v>
+        <v>8.3941219999999248</v>
       </c>
       <c r="D288" s="5">
-        <v>5.6531108181232748</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6129725470409397</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1847.4716619999999</v>
+        <v>1845.9504119999999</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.8150600000001305</v>
+        <v>-2.7394050000000334</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.8105020111835901</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7637500074564549</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1851.640353</v>
+        <v>1850.0721269999999</v>
       </c>
       <c r="C290" s="5">
-        <v>4.1686910000000807</v>
+        <v>4.1217149999999947</v>
       </c>
       <c r="D290" s="5">
-        <v>2.7415741247507341</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7125609833609232</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1852.351175</v>
+        <v>1850.834008</v>
       </c>
       <c r="C291" s="5">
-        <v>0.71082200000000739</v>
+        <v>0.76188100000013037</v>
       </c>
       <c r="D291" s="5">
-        <v>0.46163915456276516</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.49529463788113848</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1854.1095740000001</v>
+        <v>1852.65663</v>
       </c>
       <c r="C292" s="5">
-        <v>1.758399000000054</v>
+        <v>1.8226219999999103</v>
       </c>
       <c r="D292" s="5">
-        <v>1.1451017297934962</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1881299487353614</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1851.8924689999999</v>
+        <v>1850.4237869999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-2.2171050000001742</v>
+        <v>-2.2328430000000026</v>
       </c>
       <c r="D293" s="5">
-        <v>-1.4255348715826566</v>
+        <v>-1.4367054312087513</v>
       </c>
       <c r="E293" s="5">
-        <v>0.80681318782531708</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.80106476325614295</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1858.9026429999999</v>
+        <v>1857.486897</v>
       </c>
       <c r="C294" s="5">
-        <v>7.0101740000000063</v>
+        <v>7.0631100000000515</v>
       </c>
       <c r="D294" s="5">
-        <v>4.6382702965046096</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.677821334074328</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1856.625996</v>
+        <v>1855.1638700000001</v>
       </c>
       <c r="C295" s="5">
-        <v>-2.2766469999999117</v>
+        <v>-2.3230269999999109</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.4598121918362073</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4904748441060711</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1858.560428</v>
+        <v>1857.0707399999999</v>
       </c>
       <c r="C296" s="5">
-        <v>1.9344320000000153</v>
+        <v>1.9068699999997989</v>
       </c>
       <c r="D296" s="5">
-        <v>1.2574783525002298</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.240442731760738</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1858.8778589999999</v>
+        <v>1857.38842</v>
       </c>
       <c r="C297" s="5">
-        <v>0.31743099999994229</v>
+        <v>0.31768000000010943</v>
       </c>
       <c r="D297" s="5">
-        <v>0.20514545512098081</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.20547137302395768</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1860.5137540000001</v>
+        <v>1859.0099049999999</v>
       </c>
       <c r="C298" s="5">
-        <v>1.6358950000001187</v>
+        <v>1.6214849999998933</v>
       </c>
       <c r="D298" s="5">
-        <v>1.0611798274950068</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0526348740078406</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1862.192526</v>
+        <v>1860.6775259999999</v>
       </c>
       <c r="C299" s="5">
-        <v>1.6787719999999808</v>
+        <v>1.6676210000000538</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0881693819277283</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0817844241141961</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1865.8887299999999</v>
+        <v>1864.339686</v>
       </c>
       <c r="C300" s="5">
-        <v>3.6962039999998524</v>
+        <v>3.6621600000000853</v>
       </c>
       <c r="D300" s="5">
-        <v>2.4080148816679969</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3875588273276627</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1862.7939550000001</v>
+        <v>1861.234234</v>
       </c>
       <c r="C301" s="5">
-        <v>-3.0947749999997995</v>
+        <v>-3.1054520000000139</v>
       </c>
       <c r="D301" s="5">
-        <v>-1.9722712581776491</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9806427364141954</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1864.9297839999999</v>
+        <v>1863.3121920000001</v>
       </c>
       <c r="C302" s="5">
-        <v>2.1358289999998306</v>
+        <v>2.0779580000000806</v>
       </c>
       <c r="D302" s="5">
-        <v>1.3845972370856607</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3479862623832606</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1872.7076460000001</v>
+        <v>1871.11553</v>
       </c>
       <c r="C303" s="5">
-        <v>7.7778620000001411</v>
+        <v>7.8033379999999397</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1211212554675756</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1428470669268034</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1874.428161</v>
+        <v>1872.863482</v>
       </c>
       <c r="C304" s="5">
-        <v>1.7205149999999776</v>
+        <v>1.7479519999999411</v>
       </c>
       <c r="D304" s="5">
-        <v>1.1080654149782543</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1267893972580323</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1876.3074899999999</v>
+        <v>1874.750147</v>
       </c>
       <c r="C305" s="5">
-        <v>1.8793289999998706</v>
+        <v>1.8866649999999936</v>
       </c>
       <c r="D305" s="5">
-        <v>1.2097942744989654</v>
+        <v>1.2155632209234657</v>
       </c>
       <c r="E305" s="5">
-        <v>1.3183822175800497</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.314637229098703</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1878.303459</v>
+        <v>1876.7479579999999</v>
       </c>
       <c r="C306" s="5">
-        <v>1.9959690000000592</v>
+        <v>1.997810999999956</v>
       </c>
       <c r="D306" s="5">
-        <v>1.2840252205318814</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2862910309302311</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1877.901525</v>
+        <v>1876.3279970000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.40193399999998292</v>
+        <v>-0.41996099999983016</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.25648334044273691</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.26819447213223269</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1877.3180729999999</v>
+        <v>1875.774316</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.58345200000007935</v>
+        <v>-0.5536810000000969</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.37219588735843967</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.35353089878579214</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1879.375912</v>
+        <v>1877.775022</v>
       </c>
       <c r="C309" s="5">
-        <v>2.0578390000000581</v>
+        <v>2.0007060000000365</v>
       </c>
       <c r="D309" s="5">
-        <v>1.3233501082514865</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2874584642727838</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1881.2776140000001</v>
+        <v>1879.644892</v>
       </c>
       <c r="C310" s="5">
-        <v>1.9017020000001139</v>
+        <v>1.8698699999999917</v>
       </c>
       <c r="D310" s="5">
-        <v>1.2210360132080655</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2015145824774809</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1886.3332419999999</v>
+        <v>1884.7121030000001</v>
       </c>
       <c r="C311" s="5">
-        <v>5.0556279999998424</v>
+        <v>5.067211000000043</v>
       </c>
       <c r="D311" s="5">
-        <v>3.2728984004235073</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2834003466425843</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1890.685158</v>
+        <v>1889.074705</v>
       </c>
       <c r="C312" s="5">
-        <v>4.3519160000000738</v>
+        <v>4.3626019999999244</v>
       </c>
       <c r="D312" s="5">
-        <v>2.8038931241678</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8133144482661798</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1893.236394</v>
+        <v>1891.590794</v>
       </c>
       <c r="C313" s="5">
-        <v>2.5512360000000172</v>
+        <v>2.5160889999999654</v>
       </c>
       <c r="D313" s="5">
-        <v>1.6313168897848396</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.610059852606005</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1894.6605569999999</v>
+        <v>1893.070784</v>
       </c>
       <c r="C314" s="5">
-        <v>1.4241629999999077</v>
+        <v>1.4799900000000434</v>
       </c>
       <c r="D314" s="5">
-        <v>0.90642880146107885</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.94293673473826445</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1899.0375260000001</v>
+        <v>1897.446179</v>
       </c>
       <c r="C315" s="5">
-        <v>4.3769690000001447</v>
+        <v>4.3753950000000259</v>
       </c>
       <c r="D315" s="5">
-        <v>2.807687769899303</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8090522787712402</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1900.493318</v>
+        <v>1898.9384580000001</v>
       </c>
       <c r="C316" s="5">
-        <v>1.455791999999974</v>
+        <v>1.4922790000000532</v>
       </c>
       <c r="D316" s="5">
-        <v>0.9238021079022829</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.94785354619548734</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1904.5479620000001</v>
+        <v>1903.022103</v>
       </c>
       <c r="C317" s="5">
-        <v>4.054644000000053</v>
+        <v>4.0836449999999331</v>
       </c>
       <c r="D317" s="5">
-        <v>2.5904188947916795</v>
+        <v>2.6113282162739448</v>
       </c>
       <c r="E317" s="5">
-        <v>1.5051089520513594</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5080386069173723</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1912.474935</v>
+        <v>1910.834433</v>
       </c>
       <c r="C318" s="5">
-        <v>7.9269729999998617</v>
+        <v>7.8123299999999745</v>
       </c>
       <c r="D318" s="5">
-        <v>5.1104890328523167</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0390325942040848</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1909.8853429999999</v>
+        <v>1908.1560340000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.5895920000000388</v>
+        <v>-2.6783989999998994</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.6128169567267259</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6691220636183668</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1911.7200889999999</v>
+        <v>1910.054791</v>
       </c>
       <c r="C320" s="5">
-        <v>1.8347459999999955</v>
+        <v>1.8987569999999323</v>
       </c>
       <c r="D320" s="5">
-        <v>1.1588996450252242</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2006460070426828</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1918.1358829999999</v>
+        <v>1916.4361670000001</v>
       </c>
       <c r="C321" s="5">
-        <v>6.4157940000000053</v>
+        <v>6.3813760000000457</v>
       </c>
       <c r="D321" s="5">
-        <v>4.1024118967584178</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0836214155190564</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1921.396397</v>
+        <v>1919.7403839999999</v>
       </c>
       <c r="C322" s="5">
-        <v>3.2605140000000574</v>
+        <v>3.3042169999998805</v>
       </c>
       <c r="D322" s="5">
-        <v>2.0589804422705749</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0887088768612339</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1925.1355940000001</v>
+        <v>1923.4088019999999</v>
       </c>
       <c r="C323" s="5">
-        <v>3.7391970000001038</v>
+        <v>3.6684179999999742</v>
       </c>
       <c r="D323" s="5">
-        <v>2.3604583225584896</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3173254552218525</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1930.4704979999999</v>
+        <v>1928.785069</v>
       </c>
       <c r="C324" s="5">
-        <v>5.334903999999824</v>
+        <v>5.3762670000000981</v>
       </c>
       <c r="D324" s="5">
-        <v>3.3765757453303014</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4062611110613705</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1931.5849009999999</v>
+        <v>1929.8448209999999</v>
       </c>
       <c r="C325" s="5">
-        <v>1.1144030000000384</v>
+        <v>1.0597519999998894</v>
       </c>
       <c r="D325" s="5">
-        <v>0.69492781087787669</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.66132429767771228</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1935.3301819999999</v>
+        <v>1933.650036</v>
       </c>
       <c r="C326" s="5">
-        <v>3.7452809999999772</v>
+        <v>3.8052150000000893</v>
       </c>
       <c r="D326" s="5">
-        <v>2.3517358174383274</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3919564895162893</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1931.8273589999999</v>
+        <v>1930.1080629999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-3.5028230000000349</v>
+        <v>-3.5419730000000982</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.1504319128826888</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1760954312158409</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1934.1303680000001</v>
+        <v>1932.4728889999999</v>
       </c>
       <c r="C328" s="5">
-        <v>2.3030090000002019</v>
+        <v>2.3648259999999937</v>
       </c>
       <c r="D328" s="5">
-        <v>1.4399854884868724</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4802242305208768</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1938.826235</v>
+        <v>1937.1743590000001</v>
       </c>
       <c r="C329" s="5">
-        <v>4.6958669999999074</v>
+        <v>4.7014700000001994</v>
       </c>
       <c r="D329" s="5">
-        <v>2.9526964200348838</v>
+        <v>2.9588363535039131</v>
       </c>
       <c r="E329" s="5">
-        <v>1.799811487236247</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7946326501495191</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1939.5946309999999</v>
+        <v>1938.0506829999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.76839599999993879</v>
+        <v>0.87632399999984045</v>
       </c>
       <c r="D330" s="5">
-        <v>0.47662226998699264</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.54419941467680477</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1942.914499</v>
+        <v>1941.160018</v>
       </c>
       <c r="C331" s="5">
-        <v>3.3198680000000422</v>
+        <v>3.109335000000101</v>
       </c>
       <c r="D331" s="5">
-        <v>2.0734023895784492</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.942313912833149</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1945.787133</v>
+        <v>1944.032944</v>
       </c>
       <c r="C332" s="5">
-        <v>2.8726340000000619</v>
+        <v>2.8729260000000068</v>
       </c>
       <c r="D332" s="5">
-        <v>1.7887206074560957</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7905339613413895</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1950.6756949999999</v>
+        <v>1948.873812</v>
       </c>
       <c r="C333" s="5">
-        <v>4.8885619999998653</v>
+        <v>4.8408680000000004</v>
       </c>
       <c r="D333" s="5">
-        <v>3.0568697882817464</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0294055653734331</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1947.6523239999999</v>
+        <v>1945.8972100000001</v>
       </c>
       <c r="C334" s="5">
-        <v>-3.0233709999999974</v>
+        <v>-2.9766019999999571</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.8441185038716945</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8174953432361418</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1946.1115540000001</v>
+        <v>1944.368522</v>
       </c>
       <c r="C335" s="5">
-        <v>-1.5407699999998385</v>
+        <v>-1.528688000000102</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.94518949048224554</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.93865193367649313</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1941.0014960000001</v>
+        <v>1939.197134</v>
       </c>
       <c r="C336" s="5">
-        <v>-5.1100579999999809</v>
+        <v>-5.171387999999979</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.1058251141166671</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.14533368758384</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1937.8062030000001</v>
+        <v>1935.9729609999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-3.1952929999999924</v>
+        <v>-3.2241730000000643</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.9576618705656745</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9770155466037109</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1937.420089</v>
+        <v>1935.6250250000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.38611400000013418</v>
+        <v>-0.34793599999989056</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.2388419281164067</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.21545277081640446</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1944.896761</v>
+        <v>1943.1254759999999</v>
       </c>
       <c r="C339" s="5">
-        <v>7.4766720000000078</v>
+        <v>7.5004509999998845</v>
       </c>
       <c r="D339" s="5">
-        <v>4.7304702305953628</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7503323532256836</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1946.427811</v>
+        <v>1944.651535</v>
       </c>
       <c r="C340" s="5">
-        <v>1.5310500000000502</v>
+        <v>1.526059000000032</v>
       </c>
       <c r="D340" s="5">
-        <v>0.94875763599169272</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.94651721454648285</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1947.712634</v>
+        <v>1946.032784</v>
       </c>
       <c r="C341" s="5">
-        <v>1.2848229999999603</v>
+        <v>1.3812490000000253</v>
       </c>
       <c r="D341" s="5">
-        <v>0.79499347560316735</v>
+        <v>0.85567476709262902</v>
       </c>
       <c r="E341" s="5">
-        <v>0.45833911464479016</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.45728588956612803</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1944.9780490000001</v>
+        <v>1943.5389029999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.7345849999999245</v>
+        <v>-2.4938810000001013</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.6718485229684443</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5270316800248929</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1950.883648</v>
+        <v>1950.799428</v>
       </c>
       <c r="C343" s="5">
-        <v>5.9055989999999383</v>
+        <v>7.2605250000001433</v>
       </c>
       <c r="D343" s="5">
-        <v>3.7050658736433206</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5761326866331942</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1956.694788</v>
+        <v>1956.637393</v>
       </c>
       <c r="C344" s="5">
-        <v>5.8111400000000231</v>
+        <v>5.8379649999999401</v>
       </c>
       <c r="D344" s="5">
-        <v>3.6336121187356074</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6508225987925913</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1954.0710409999999</v>
+        <v>1954.0534190000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-2.623747000000094</v>
+        <v>-2.5839739999998983</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.5972750362794108</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5732835884930796</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1957.1977199999999</v>
+        <v>1957.15211</v>
       </c>
       <c r="C346" s="5">
-        <v>3.1266789999999673</v>
+        <v>3.098690999999917</v>
       </c>
       <c r="D346" s="5">
-        <v>1.9370897708918422</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9196161591734873</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1958.3608690000001</v>
+        <v>1958.335255</v>
       </c>
       <c r="C347" s="5">
-        <v>1.1631490000002032</v>
+        <v>1.1831449999999677</v>
       </c>
       <c r="D347" s="5">
-        <v>0.71548729825698931</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.72784537152048578</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1960.583897</v>
+        <v>1960.5781999999999</v>
       </c>
       <c r="C348" s="5">
-        <v>2.2230279999998857</v>
+        <v>2.2429449999999633</v>
       </c>
       <c r="D348" s="5">
-        <v>1.3707134810300614</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.383089921623748</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1959.170527</v>
+        <v>1959.242569</v>
       </c>
       <c r="C349" s="5">
-        <v>-1.4133699999999862</v>
+        <v>-1.3356309999999212</v>
       </c>
       <c r="D349" s="5">
-        <v>-0.86164916327868823</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.81443603885528182</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1958.0016579999999</v>
+        <v>1958.0728919999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-1.1688690000000861</v>
+        <v>-1.1696770000000924</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.71359247200750708</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.7140579649989709</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1955.151294</v>
+        <v>1954.9690869999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-2.8503639999998995</v>
+        <v>-3.1038049999999657</v>
       </c>
       <c r="D351" s="5">
-        <v>-1.7329827372852269</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8856628672161424</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1959.6651179999999</v>
+        <v>1959.5906580000001</v>
       </c>
       <c r="C352" s="5">
-        <v>4.5138239999998859</v>
+        <v>4.6215710000001309</v>
       </c>
       <c r="D352" s="5">
-        <v>2.8058694926657246</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8739914405943257</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1960.458355</v>
+        <v>1960.3604660000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.79323700000009012</v>
+        <v>0.76980800000001182</v>
       </c>
       <c r="D353" s="5">
-        <v>0.48682115834255413</v>
+        <v>0.47242934816213999</v>
       </c>
       <c r="E353" s="5">
-        <v>0.65439432786469354</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.73625080305943502</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1958.252618</v>
+        <v>1956.809248</v>
       </c>
       <c r="C354" s="5">
-        <v>-2.2057369999999992</v>
+        <v>-3.5512180000000626</v>
       </c>
       <c r="D354" s="5">
-        <v>-1.3418119418166397</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1522871451759573</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1964.67569</v>
+        <v>1962.9461409999999</v>
       </c>
       <c r="C355" s="5">
-        <v>6.4230720000000474</v>
+        <v>6.1368929999998727</v>
       </c>
       <c r="D355" s="5">
-        <v>4.0077896937543267</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8290062871357389</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1968.6024809999999</v>
+        <v>1966.753123</v>
       </c>
       <c r="C356" s="5">
-        <v>3.9267909999998665</v>
+        <v>3.8069820000000618</v>
       </c>
       <c r="D356" s="5">
-        <v>2.4249782062369274</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3522932179837142</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1968.5945260000001</v>
+        <v>1966.8402289999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-7.9549999998107523E-3</v>
+        <v>8.7105999999948835E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-4.8490174798132557E-3</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3160035391597305E-2</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1973.677745</v>
+        <v>1971.880836</v>
       </c>
       <c r="C358" s="5">
-        <v>5.0832189999998718</v>
+        <v>5.0406070000001364</v>
       </c>
       <c r="D358" s="5">
-        <v>3.1429743927986475</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1190738945696683</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1976.753258</v>
+        <v>1974.905025</v>
       </c>
       <c r="C359" s="5">
-        <v>3.0755130000000008</v>
+        <v>3.0241889999999785</v>
       </c>
       <c r="D359" s="5">
-        <v>1.886027618237418</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8559920151226317</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1978.588747</v>
+        <v>1976.4397200000001</v>
       </c>
       <c r="C360" s="5">
-        <v>1.8354890000000523</v>
+        <v>1.5346950000000561</v>
       </c>
       <c r="D360" s="5">
-        <v>1.1199527258196618</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.93651371491512148</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1980.4621930000001</v>
+        <v>1978.576405</v>
       </c>
       <c r="C361" s="5">
-        <v>1.8734460000000581</v>
+        <v>2.1366849999999431</v>
       </c>
       <c r="D361" s="5">
-        <v>1.142167573618047</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3050347731309309</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1984.0938630000001</v>
+        <v>1982.2118849999999</v>
       </c>
       <c r="C362" s="5">
-        <v>3.6316699999999855</v>
+        <v>3.6354799999999159</v>
       </c>
       <c r="D362" s="5">
-        <v>2.2228280621075402</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2273259434636872</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1989.1848480000001</v>
+        <v>1987.225015</v>
       </c>
       <c r="C363" s="5">
-        <v>5.0909850000000461</v>
+        <v>5.0131300000000465</v>
       </c>
       <c r="D363" s="5">
-        <v>3.1229062759300819</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0774427274850469</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1992.454739</v>
+        <v>1990.4574729999999</v>
       </c>
       <c r="C364" s="5">
-        <v>3.2698909999999159</v>
+        <v>3.2324579999999514</v>
       </c>
       <c r="D364" s="5">
-        <v>1.990534148279921</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9695007225627226</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1992.0332060000001</v>
+        <v>1990.1129189999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.42153299999995397</v>
+        <v>-0.34455400000001646</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.25358238117418885</v>
+        <v>-0.20752585114223177</v>
       </c>
       <c r="E365" s="5">
-        <v>1.6105851429830675</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.517703173269358</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1999.349017</v>
+        <v>1997.787658</v>
       </c>
       <c r="C366" s="5">
-        <v>7.3158109999999397</v>
+        <v>7.6747390000000451</v>
       </c>
       <c r="D366" s="5">
-        <v>4.4971579594722533</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7271492574441965</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2002.9449810000001</v>
+        <v>2001.19472</v>
       </c>
       <c r="C367" s="5">
-        <v>3.5959640000000945</v>
+        <v>3.4070619999999963</v>
       </c>
       <c r="D367" s="5">
-        <v>2.1797593948678751</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0658062845628322</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>2004.709016</v>
+        <v>2002.895315</v>
       </c>
       <c r="C368" s="5">
-        <v>1.7640349999999216</v>
+        <v>1.7005950000000212</v>
       </c>
       <c r="D368" s="5">
-        <v>1.061999250193324</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.024527512636908</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1952.1931500000001</v>
+        <v>1950.4651269999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-52.51586599999996</v>
+        <v>-52.430188000000044</v>
       </c>
       <c r="D369" s="5">
-        <v>-27.279427093762397</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-27.262349358345606</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1920.82873</v>
+        <v>1919.404444</v>
       </c>
       <c r="C370" s="5">
-        <v>-31.364420000000109</v>
+        <v>-31.060682999999926</v>
       </c>
       <c r="D370" s="5">
-        <v>-17.663898506863351</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.5217051117056</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1926.181828</v>
+        <v>1924.4800049999999</v>
       </c>
       <c r="C371" s="5">
-        <v>5.3530980000000454</v>
+        <v>5.0755609999998796</v>
       </c>
       <c r="D371" s="5">
-        <v>3.3959817697532868</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2197699139490776</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1960.62211</v>
+        <v>1958.6011229999999</v>
       </c>
       <c r="C372" s="5">
-        <v>34.440282000000025</v>
+        <v>34.121118000000024</v>
       </c>
       <c r="D372" s="5">
-        <v>23.697059205938654</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.478444991418222</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1988.7649899999999</v>
+        <v>1986.903331</v>
       </c>
       <c r="C373" s="5">
-        <v>28.142879999999877</v>
+        <v>28.302208000000064</v>
       </c>
       <c r="D373" s="5">
-        <v>18.651939738643563</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.78698627493791</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1984.390171</v>
+        <v>1982.3713680000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-4.3748189999998885</v>
+        <v>-4.5319629999999052</v>
       </c>
       <c r="D374" s="5">
-        <v>-2.6080158416626142</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7030239213499563</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1951.060418</v>
+        <v>1949.1132970000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-33.329752999999982</v>
+        <v>-33.258070999999973</v>
       </c>
       <c r="D375" s="5">
-        <v>-18.393676498718548</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.374695522825157</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1947.852044</v>
+        <v>1945.7600110000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-3.2083740000000489</v>
+        <v>-3.3532860000000255</v>
       </c>
       <c r="D376" s="5">
-        <v>-1.9555610749345975</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0450760886797648</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1951.4918789999999</v>
+        <v>1949.560491</v>
       </c>
       <c r="C377" s="5">
-        <v>3.6398349999999482</v>
+        <v>3.8004799999998795</v>
       </c>
       <c r="D377" s="5">
-        <v>2.2655586118519144</v>
+        <v>2.3691971665215528</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.0351732530306088</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0376948269034356</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1953.9347780000001</v>
+        <v>1952.731438</v>
       </c>
       <c r="C378" s="5">
-        <v>2.4428990000001249</v>
+        <v>3.1709470000000692</v>
       </c>
       <c r="D378" s="5">
-        <v>1.5125588803832413</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9693470931999579</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1947.6225890000001</v>
+        <v>1946.221804</v>
       </c>
       <c r="C379" s="5">
-        <v>-6.3121889999999894</v>
+        <v>-6.5096340000000055</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.808459483155302</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9277888848695319</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1945.6663129999999</v>
+        <v>1944.2396349999999</v>
       </c>
       <c r="C380" s="5">
-        <v>-1.9562760000001163</v>
+        <v>-1.9821690000001126</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.19869514181421</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2153414251914185</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1955.899766</v>
+        <v>1954.6304319999999</v>
       </c>
       <c r="C381" s="5">
-        <v>10.233453000000054</v>
+        <v>10.39079700000002</v>
       </c>
       <c r="D381" s="5">
-        <v>6.4973548426661587</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6051940297534806</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1955.2953299999999</v>
+        <v>1954.0415620000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.60443600000007791</v>
+        <v>-0.58886999999981526</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.37020897819973753</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.36092463720890366</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1960.6846479999999</v>
+        <v>1959.4425550000001</v>
       </c>
       <c r="C383" s="5">
-        <v>5.3893180000000029</v>
+        <v>5.4009929999999713</v>
       </c>
       <c r="D383" s="5">
-        <v>3.3581254566110053</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3677034547058282</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1975.5391549999999</v>
+        <v>1973.8250430000001</v>
       </c>
       <c r="C384" s="5">
-        <v>14.854507000000012</v>
+        <v>14.382487999999967</v>
       </c>
       <c r="D384" s="5">
-        <v>9.479982926744368</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1725434065921476</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1968.3880859999999</v>
+        <v>1967.3903740000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-7.1510690000000068</v>
+        <v>-6.4346689999999853</v>
       </c>
       <c r="D385" s="5">
-        <v>-4.2583227466326594</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8426141142317682</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1976.934023</v>
+        <v>1974.1750139999999</v>
       </c>
       <c r="C386" s="5">
-        <v>8.5459370000000945</v>
+        <v>6.7846399999998539</v>
       </c>
       <c r="D386" s="5">
-        <v>5.3361340739704</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2176572006943136</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1972.459335</v>
+        <v>1971.129531</v>
       </c>
       <c r="C387" s="5">
-        <v>-4.4746880000000147</v>
+        <v>-3.0454829999998765</v>
       </c>
       <c r="D387" s="5">
-        <v>-2.6825786988560307</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8355671066122126</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1972.343609</v>
+        <v>1971.3659190000001</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.11572599999999511</v>
+        <v>0.23638800000003357</v>
       </c>
       <c r="D388" s="5">
-        <v>-7.0382387076450836E-2</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.1440051365801498</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1973.520088</v>
+        <v>1972.3389529999999</v>
       </c>
       <c r="C389" s="5">
-        <v>1.1764789999999721</v>
+        <v>0.9730339999998705</v>
       </c>
       <c r="D389" s="5">
-        <v>0.71813836123433283</v>
+        <v>0.59391096093190932</v>
       </c>
       <c r="E389" s="5">
-        <v>1.1287881459843829</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1683895988431781</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1976.1878589999999</v>
+        <v>1974.90445</v>
       </c>
       <c r="C390" s="5">
-        <v>2.6677709999999024</v>
+        <v>2.5654970000000503</v>
       </c>
       <c r="D390" s="5">
-        <v>1.6342544612438115</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5721013043142662</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1976.5905210000001</v>
+        <v>1975.2360100000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.40266200000019126</v>
+        <v>0.33156000000008135</v>
       </c>
       <c r="D391" s="5">
-        <v>0.24478253113746629</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.20165005514949375</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1977.780853</v>
+        <v>1976.274316</v>
       </c>
       <c r="C392" s="5">
-        <v>1.1903319999998985</v>
+        <v>1.0383059999999205</v>
       </c>
       <c r="D392" s="5">
-        <v>0.72505610502726636</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.6326210023193779</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1979.579898</v>
+        <v>1977.8592149999999</v>
       </c>
       <c r="C393" s="5">
-        <v>1.7990449999999782</v>
+        <v>1.5848989999999503</v>
       </c>
       <c r="D393" s="5">
-        <v>1.0970312816067418</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.9666117962834786</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1981.104842</v>
+        <v>1979.622758</v>
       </c>
       <c r="C394" s="5">
-        <v>1.524944000000005</v>
+        <v>1.763543000000027</v>
       </c>
       <c r="D394" s="5">
-        <v>0.92833126054374659</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0752335952513459</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1985.8513190000001</v>
+        <v>1985.2528339999999</v>
       </c>
       <c r="C395" s="5">
-        <v>4.7464770000001408</v>
+        <v>5.6300759999999173</v>
       </c>
       <c r="D395" s="5">
-        <v>2.9132380380576528</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4667104012844341</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1995.1207010000001</v>
+        <v>1993.657357</v>
       </c>
       <c r="C396" s="5">
-        <v>9.2693819999999505</v>
+        <v>8.4045230000001538</v>
       </c>
       <c r="D396" s="5">
-        <v>5.747313141395316</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2001454914474721</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1997.258014</v>
+        <v>1996.0482850000001</v>
       </c>
       <c r="C397" s="5">
-        <v>2.1373129999999492</v>
+        <v>2.3909280000000308</v>
       </c>
       <c r="D397" s="5">
-        <v>1.293125428840014</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4486511604299812</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2005.840289</v>
+        <v>2002.5978259999999</v>
       </c>
       <c r="C398" s="5">
-        <v>8.5822749999999814</v>
+        <v>6.5495409999998628</v>
       </c>
       <c r="D398" s="5">
-        <v>5.2800623660399948</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0093472673911057</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2005.5090700000001</v>
+        <v>2004.2825359999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.33121899999991911</v>
+        <v>1.6847099999999955</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.1979729019351617</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0141988179868777</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2007.6984090000001</v>
+        <v>2006.050037</v>
       </c>
       <c r="C400" s="5">
-        <v>2.1893390000000181</v>
+        <v>1.7675010000000384</v>
       </c>
       <c r="D400" s="5">
-        <v>1.3178890625874295</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0633824479438836</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2011.4581250000001</v>
+        <v>2009.9346880000001</v>
       </c>
       <c r="C401" s="5">
-        <v>3.7597160000000258</v>
+        <v>3.8846510000000762</v>
       </c>
       <c r="D401" s="5">
-        <v>2.2704698247784316</v>
+        <v>2.3486710182013759</v>
       </c>
       <c r="E401" s="5">
-        <v>1.922353728785553</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9061497995978671</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2016.0273179999999</v>
+        <v>2014.460538</v>
       </c>
       <c r="C402" s="5">
-        <v>4.5691929999998138</v>
+        <v>4.5258499999999913</v>
       </c>
       <c r="D402" s="5">
-        <v>2.7602147251405196</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7358044460926045</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2020.8895460000001</v>
+        <v>2018.835707</v>
       </c>
       <c r="C403" s="5">
-        <v>4.8622280000001865</v>
+        <v>4.3751689999999144</v>
       </c>
       <c r="D403" s="5">
-        <v>2.9328447497135146</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6376165996658596</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2025.027936</v>
+        <v>2022.569724</v>
       </c>
       <c r="C404" s="5">
-        <v>4.1383899999998448</v>
+        <v>3.7340169999999944</v>
       </c>
       <c r="D404" s="5">
-        <v>2.4852343196710702</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2422254630803051</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2033.898721</v>
+        <v>2031.5591260000001</v>
       </c>
       <c r="C405" s="5">
-        <v>8.870785000000069</v>
+        <v>8.9894020000001547</v>
       </c>
       <c r="D405" s="5">
-        <v>5.3852068907648487</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4657811717319094</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2041.8753959999999</v>
+        <v>2039.233234</v>
       </c>
       <c r="C406" s="5">
-        <v>7.9766749999998865</v>
+        <v>7.6741079999999329</v>
       </c>
       <c r="D406" s="5">
-        <v>4.8090908968029922</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6283091170383095</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2047.95974</v>
+        <v>2047.224653</v>
       </c>
       <c r="C407" s="5">
-        <v>6.084344000000101</v>
+        <v>7.9914189999999508</v>
       </c>
       <c r="D407" s="5">
-        <v>3.6349267300070709</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.805295996073311</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2047.234256</v>
+        <v>2046.2648630000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.72548400000005131</v>
+        <v>-0.95978999999988446</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.42426937400273923</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.56114154810159578</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2061.0979520000001</v>
+        <v>2060.0687010000001</v>
       </c>
       <c r="C409" s="5">
-        <v>13.863696000000118</v>
+        <v>13.803838000000042</v>
       </c>
       <c r="D409" s="5">
-        <v>8.4359034483331143</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4022466604470658</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2076.5002060000002</v>
+        <v>2072.1245159999999</v>
       </c>
       <c r="C410" s="5">
-        <v>15.402254000000084</v>
+        <v>12.055814999999711</v>
       </c>
       <c r="D410" s="5">
-        <v>9.3453102676561706</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2530724851619155</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2077.837458</v>
+        <v>2075.9392269999998</v>
       </c>
       <c r="C411" s="5">
-        <v>1.3372519999998076</v>
+        <v>3.8147109999999884</v>
       </c>
       <c r="D411" s="5">
-        <v>0.77553491685764531</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2316655926660767</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2083.4365899999998</v>
+        <v>2080.6586280000001</v>
       </c>
       <c r="C412" s="5">
-        <v>5.5991319999998268</v>
+        <v>4.7194010000002891</v>
       </c>
       <c r="D412" s="5">
-        <v>3.2819885219063316</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7624276591450947</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2088.8938090000001</v>
+        <v>2087.1809929999999</v>
       </c>
       <c r="C413" s="5">
-        <v>5.4572190000003502</v>
+        <v>6.5223649999998088</v>
       </c>
       <c r="D413" s="5">
-        <v>3.1888821144900881</v>
+        <v>3.8272505916345345</v>
       </c>
       <c r="E413" s="5">
-        <v>3.8497288627373338</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8432246311876028</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2092.5867939999998</v>
+        <v>2091.1538580000001</v>
       </c>
       <c r="C414" s="5">
-        <v>3.6929849999996804</v>
+        <v>3.9728650000001835</v>
       </c>
       <c r="D414" s="5">
-        <v>2.1422475094171389</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3082169185965951</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2100.5206079999998</v>
+        <v>2098.4382770000002</v>
       </c>
       <c r="C415" s="5">
-        <v>7.9338139999999839</v>
+        <v>7.2844190000000708</v>
       </c>
       <c r="D415" s="5">
-        <v>4.6457507092074302</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2611579568531122</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2107.1516080000001</v>
+        <v>2104.5506380000002</v>
       </c>
       <c r="C416" s="5">
-        <v>6.6310000000003129</v>
+        <v>6.1123609999999644</v>
       </c>
       <c r="D416" s="5">
-        <v>3.8546738536378911</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5519220449946598</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2108.6763810000002</v>
+        <v>2107.5141939999999</v>
       </c>
       <c r="C417" s="5">
-        <v>1.5247730000000956</v>
+        <v>2.9635559999996985</v>
       </c>
       <c r="D417" s="5">
-        <v>0.87180595759897006</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7029477948373728</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2114.4873809999999</v>
+        <v>2112.479585</v>
       </c>
       <c r="C418" s="5">
-        <v>5.8109999999996944</v>
+        <v>4.9653910000001815</v>
       </c>
       <c r="D418" s="5">
-        <v>3.3574935532930894</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8641752569175116</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2113.3574480000002</v>
+        <v>2113.2649719999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.1299329999997099</v>
+        <v>0.78538699999990058</v>
       </c>
       <c r="D419" s="5">
-        <v>-0.639370826382335</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.44705471319237411</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2113.2704560000002</v>
+        <v>2116.054099</v>
       </c>
       <c r="C420" s="5">
-        <v>-8.6992000000009284E-2</v>
+        <v>2.7891270000000077</v>
       </c>
       <c r="D420" s="5">
-        <v>-4.9384343266734021E-2</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5953300644766299</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2118.0684369999999</v>
+        <v>2121.4741210000002</v>
       </c>
       <c r="C421" s="5">
-        <v>4.7979809999997087</v>
+        <v>5.4200220000002446</v>
       </c>
       <c r="D421" s="5">
-        <v>2.7587667631612689</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.117330195948842</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2119.1891439999999</v>
+        <v>2119.7845299999999</v>
       </c>
       <c r="C422" s="5">
-        <v>1.1207070000000385</v>
+        <v>-1.6895910000002914</v>
       </c>
       <c r="D422" s="5">
-        <v>0.63679199058181979</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.95153250355246577</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2126.5687339999999</v>
+        <v>2120.2306509999999</v>
       </c>
       <c r="C423" s="5">
-        <v>7.3795900000000074</v>
+        <v>0.44612099999994825</v>
       </c>
       <c r="D423" s="5">
-        <v>4.2596939734334205</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.25283951890493483</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2129.726079</v>
+        <v>2124.9476079999999</v>
       </c>
       <c r="C424" s="5">
-        <v>3.1573450000000776</v>
+        <v>4.7169570000000931</v>
       </c>
       <c r="D424" s="5">
-        <v>1.7962771369969932</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7025950900938733</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2131.3089789999999</v>
+        <v>2124.6486599999998</v>
       </c>
       <c r="C425" s="5">
-        <v>1.5828999999998814</v>
+        <v>-0.29894800000010946</v>
       </c>
       <c r="D425" s="5">
-        <v>0.8955442824271298</v>
+        <v>-0.16869128891475738</v>
       </c>
       <c r="E425" s="5">
-        <v>2.0305086748428236</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7951326274845858</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2132.1110749999998</v>
+        <v>2129.2221869999998</v>
       </c>
       <c r="C426" s="5">
-        <v>0.80209599999989223</v>
+        <v>4.5735270000000128</v>
       </c>
       <c r="D426" s="5">
-        <v>0.4525434792251648</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6139276343813744</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2133.5151110000002</v>
+        <v>2130.032123</v>
       </c>
       <c r="C427" s="5">
-        <v>1.4040360000003602</v>
+        <v>0.80993600000010701</v>
       </c>
       <c r="D427" s="5">
-        <v>0.7930913604718981</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.45742487264002207</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2133.7066810000001</v>
+        <v>2130.8365050000002</v>
       </c>
       <c r="C428" s="5">
-        <v>0.19156999999995605</v>
+        <v>0.80438200000025972</v>
       </c>
       <c r="D428" s="5">
-        <v>0.10780217157058125</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.45410854047660543</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2136.5077449999999</v>
+        <v>2131.6295759999998</v>
       </c>
       <c r="C429" s="5">
-        <v>2.8010639999997693</v>
+        <v>0.79307099999959974</v>
       </c>
       <c r="D429" s="5">
-        <v>1.5867469198046491</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.44754055355240574</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2137.279951</v>
+        <v>2132.2485489999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.77220600000009654</v>
+        <v>0.61897300000009636</v>
       </c>
       <c r="D430" s="5">
-        <v>0.43458372285265501</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.34900763511322985</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2117.5791570000001</v>
+        <v>2132.757243</v>
       </c>
       <c r="C431" s="5">
-        <v>-19.70079399999986</v>
+        <v>0.50869400000010501</v>
       </c>
       <c r="D431" s="5">
-        <v>-10.51733672683336</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.28666189656532115</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2119.2795930000002</v>
+        <v>2129.9407849999998</v>
       </c>
       <c r="C432" s="5">
-        <v>1.7004360000000815</v>
+        <v>-2.8164580000002388</v>
       </c>
       <c r="D432" s="5">
-        <v>0.9678785493558717</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5732262755574711</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2123.6328279999998</v>
+        <v>2131.5288839999998</v>
       </c>
       <c r="C433" s="5">
-        <v>4.3532349999995859</v>
+        <v>1.5880990000000565</v>
       </c>
       <c r="D433" s="5">
-        <v>2.4929723111334345</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.89840680806325679</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2128.164354</v>
+        <v>2137.8820780000001</v>
       </c>
       <c r="C434" s="5">
-        <v>4.5315260000002127</v>
+        <v>6.3531940000002578</v>
       </c>
       <c r="D434" s="5">
-        <v>2.5908936620055556</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6359168748954618</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2118.2814870000002</v>
+        <v>2130.1441580000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-9.8828669999998056</v>
+        <v>-7.737920000000031</v>
       </c>
       <c r="D435" s="5">
-        <v>-5.4324642631838893</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2578918406848683</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>2116.0211370000002</v>
+        <v>2127.579174</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.2603500000000167</v>
+        <v>-2.564984000000095</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.2729930625385411</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4354322875730463</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2116.3999410000001</v>
+        <v>2126.2599209999998</v>
       </c>
       <c r="C437" s="5">
-        <v>0.37880399999994552</v>
+        <v>-1.319253000000117</v>
       </c>
       <c r="D437" s="5">
-        <v>0.21503217574629918</v>
+        <v>-0.74155441538045208</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.6995249467299236</v>
+        <v>7.5836585612232277E-2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>2122.2125470000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-4.0473739999997633</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-2.260458358870443</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>2123.2564419999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>1.0438949999997931</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.59186745557828768</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE900000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>