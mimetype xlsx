--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F04FE67F-4064-42A3-BB3B-3F2792527805}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9FE0F049-6B0C-4B50-A6FB-D03586C5D9E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{899A2ED1-6673-4A83-806C-90A8E451FE33}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9F4DFF16-D26D-4A46-840D-44F871294E59}"/>
   </bookViews>
   <sheets>
     <sheet name="AE900000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Government</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9540E06-872E-4D6C-B365-FD2BB88FD734}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1FC9C13-7178-4DF2-8965-1686D213F31F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1269.983459</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>1269.9834593999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1270.8529160000001</v>
+        <v>1270.8529156</v>
       </c>
       <c r="C7" s="5">
-        <v>0.86945700000001125</v>
+        <v>0.86945620000005874</v>
       </c>
       <c r="D7" s="5">
-        <v>0.82464540030342537</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>0.82464463841522839</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1278.5399649999999</v>
+        <v>1278.5399645</v>
       </c>
       <c r="C8" s="5">
-        <v>7.6870489999998881</v>
+        <v>7.6870489000000362</v>
       </c>
       <c r="D8" s="5">
-        <v>7.5048895882581679</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>7.5048894897985496</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1283.5319549999999</v>
+        <v>1283.5319552999999</v>
       </c>
       <c r="C9" s="5">
-        <v>4.991989999999987</v>
+        <v>4.9919907999999396</v>
       </c>
       <c r="D9" s="5">
-        <v>4.7872710257693463</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>4.7872718114239099</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1304.159545</v>
+        <v>1304.1595454000001</v>
       </c>
       <c r="C10" s="5">
-        <v>20.627590000000055</v>
+        <v>20.627590100000134</v>
       </c>
       <c r="D10" s="5">
-        <v>21.084475946542458</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>21.084476052584744</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1287.2465360000001</v>
       </c>
       <c r="C11" s="5">
-        <v>-16.913008999999875</v>
+        <v>-16.913009399999964</v>
       </c>
       <c r="D11" s="5">
-        <v>-14.498823557117223</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-14.498823871807021</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1294.809076</v>
+        <v>1294.8090758999999</v>
       </c>
       <c r="C12" s="5">
-        <v>7.562539999999899</v>
+        <v>7.5625398999998197</v>
       </c>
       <c r="D12" s="5">
-        <v>7.2822905908609625</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>7.2822904914338737</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1268.521915</v>
+        <v>1268.5219145999999</v>
       </c>
       <c r="C13" s="5">
-        <v>-26.287160999999969</v>
+        <v>-26.28716129999998</v>
       </c>
       <c r="D13" s="5">
-        <v>-21.817982243521293</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-21.817982466899309</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1286.726817</v>
+        <v>1286.7268173</v>
       </c>
       <c r="C14" s="5">
-        <v>18.204901999999947</v>
+        <v>18.204902700000048</v>
       </c>
       <c r="D14" s="5">
-        <v>18.648030502214752</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>18.648031283123888</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1290.794652</v>
+        <v>1290.7946518000001</v>
       </c>
       <c r="C15" s="5">
-        <v>4.0678350000000592</v>
+        <v>4.0678345000001173</v>
       </c>
       <c r="D15" s="5">
-        <v>3.8603210999593296</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>3.8603206162697745</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1293.9863780000001</v>
+        <v>1293.9863779</v>
       </c>
       <c r="C16" s="5">
-        <v>3.1917260000000169</v>
+        <v>3.1917260999998689</v>
       </c>
       <c r="D16" s="5">
-        <v>3.0079075334288108</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>3.0079076294273976</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1298.404501</v>
+        <v>1298.4045007</v>
       </c>
       <c r="C17" s="5">
-        <v>4.4181229999999232</v>
+        <v>4.4181227999999919</v>
       </c>
       <c r="D17" s="5">
-        <v>4.1750444215544302</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>4.17504422932371</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1293.919844</v>
+        <v>1293.9198441000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-4.4846569999999701</v>
+        <v>-4.4846565999998802</v>
       </c>
       <c r="D18" s="5">
-        <v>-4.0669321730082419</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-4.0669318180511898</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1294.758574</v>
+        <v>1294.7585743</v>
       </c>
       <c r="C19" s="5">
-        <v>0.83872999999994136</v>
+        <v>0.83873019999987264</v>
       </c>
       <c r="D19" s="5">
-        <v>0.78062949911954505</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>0.78062968586884995</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1294.024379</v>
+        <v>1294.0243788</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.73419499999999971</v>
+        <v>-0.7341954999999416</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.67834378538529361</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-0.67834424575310415</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1297.666579</v>
+        <v>1297.6665794</v>
       </c>
       <c r="C21" s="5">
-        <v>3.6422000000000025</v>
+        <v>3.6422006000000238</v>
       </c>
       <c r="D21" s="5">
-        <v>3.430335966962339</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>3.4303365413757003</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1301.483219</v>
+        <v>1301.4832194000001</v>
       </c>
       <c r="C22" s="5">
         <v>3.8166400000000067</v>
       </c>
       <c r="D22" s="5">
-        <v>3.5870434284001718</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.587043427276515</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1308.7188590000001</v>
+        <v>1308.7188587999999</v>
       </c>
       <c r="C23" s="5">
-        <v>7.2356400000001031</v>
+        <v>7.2356393999998545</v>
       </c>
       <c r="D23" s="5">
-        <v>6.8792642715211239</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>6.8792636813386432</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1311.9312669999999</v>
+        <v>1311.9312671</v>
       </c>
       <c r="C24" s="5">
-        <v>3.2124079999998685</v>
+        <v>3.2124083000001065</v>
       </c>
       <c r="D24" s="5">
-        <v>2.9856377086987074</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>2.985637991758594</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1293.995414</v>
+        <v>1293.9954135999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-17.935852999999952</v>
+        <v>-17.935853500000121</v>
       </c>
       <c r="D25" s="5">
-        <v>-15.22655069481157</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-15.226551086814643</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1325.4684850000001</v>
+        <v>1325.4684852</v>
       </c>
       <c r="C26" s="5">
-        <v>31.473071000000118</v>
+        <v>31.473071600000139</v>
       </c>
       <c r="D26" s="5">
-        <v>33.425865378759845</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>33.425866115287128</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1329.130533</v>
+        <v>1329.1305325000001</v>
       </c>
       <c r="C27" s="5">
-        <v>3.6620479999999134</v>
+        <v>3.6620473000000402</v>
       </c>
       <c r="D27" s="5">
-        <v>3.3662458221747515</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>3.3662451683927674</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1332.215878</v>
+        <v>1332.2158778999999</v>
       </c>
       <c r="C28" s="5">
-        <v>3.0853449999999611</v>
+        <v>3.0853453999998237</v>
       </c>
       <c r="D28" s="5">
-        <v>2.8214320465190346</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>2.8214324180614092</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1335.2121689999999</v>
+        <v>1335.2121685</v>
       </c>
       <c r="C29" s="5">
-        <v>2.9962909999999283</v>
+        <v>2.9962906000000658</v>
       </c>
       <c r="D29" s="5">
-        <v>2.7325612810158662</v>
+        <v>2.7325609119066785</v>
       </c>
       <c r="E29" s="5">
-        <v>2.8348382935865946</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>2.834838278838081</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1337.619072</v>
+        <v>1337.6190724000001</v>
       </c>
       <c r="C30" s="5">
-        <v>2.4069030000000566</v>
+        <v>2.4069039000000885</v>
       </c>
       <c r="D30" s="5">
-        <v>2.1847406234726918</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>2.1847414493433526</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1341.199611</v>
+        <v>1341.1996107</v>
       </c>
       <c r="C31" s="5">
-        <v>3.5805390000000443</v>
+        <v>3.5805382999999438</v>
       </c>
       <c r="D31" s="5">
-        <v>3.259875463537143</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>3.2598748158259694</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1344.740742</v>
+        <v>1344.7407423</v>
       </c>
       <c r="C32" s="5">
-        <v>3.5411309999999503</v>
+        <v>3.5411315999999715</v>
       </c>
       <c r="D32" s="5">
-        <v>3.2147418564984598</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>3.2147424098595057</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1343.617583</v>
+        <v>1343.6175826000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-1.1231589999999869</v>
+        <v>-1.1231596999998601</v>
       </c>
       <c r="D33" s="5">
-        <v>-0.99767678438629215</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-0.99767740310521269</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1345.61718</v>
+        <v>1345.6171801</v>
       </c>
       <c r="C34" s="5">
-        <v>1.9995969999999943</v>
+        <v>1.9995974999999362</v>
       </c>
       <c r="D34" s="5">
-        <v>1.800553013974393</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>1.800553468435262</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1346.6367049999999</v>
+        <v>1346.6367045</v>
       </c>
       <c r="C35" s="5">
-        <v>1.0195249999999305</v>
+        <v>1.0195243999999093</v>
       </c>
       <c r="D35" s="5">
-        <v>0.91299452125290781</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.91299398163791068</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1380.6745149999999</v>
+        <v>1380.6745146999999</v>
       </c>
       <c r="C36" s="5">
-        <v>34.037810000000036</v>
+        <v>34.037810199999967</v>
       </c>
       <c r="D36" s="5">
-        <v>34.924348426564201</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>34.924348675920982</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1363.961517</v>
       </c>
       <c r="C37" s="5">
-        <v>-16.71299799999997</v>
+        <v>-16.71299769999996</v>
       </c>
       <c r="D37" s="5">
-        <v>-13.596824443823651</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-13.596824218534199</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1366.7797740000001</v>
+        <v>1366.7797737000001</v>
       </c>
       <c r="C38" s="5">
-        <v>2.8182570000001306</v>
+        <v>2.81825670000012</v>
       </c>
       <c r="D38" s="5">
-        <v>2.5078473129314105</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>2.5078470429330091</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1370.789573</v>
+        <v>1370.7895727</v>
       </c>
       <c r="C39" s="5">
         <v>4.0097989999999299</v>
       </c>
       <c r="D39" s="5">
-        <v>3.5778726758031398</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>3.5778726766011681</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1374.1517630000001</v>
       </c>
       <c r="C40" s="5">
-        <v>3.3621900000000551</v>
+        <v>3.3621903000000657</v>
       </c>
       <c r="D40" s="5">
-        <v>2.9833192058668967</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>2.9833194763241089</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1375.961301</v>
+        <v>1375.9613005000001</v>
       </c>
       <c r="C41" s="5">
-        <v>1.809537999999975</v>
+        <v>1.8095375000000331</v>
       </c>
       <c r="D41" s="5">
-        <v>1.5917032252716456</v>
+        <v>1.5917027822722307</v>
       </c>
       <c r="E41" s="5">
-        <v>3.0518844080427376</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>3.051884409185579</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1380.663969</v>
+        <v>1380.6639689000001</v>
       </c>
       <c r="C42" s="5">
-        <v>4.7026679999999033</v>
+        <v>4.7026683999999932</v>
       </c>
       <c r="D42" s="5">
-        <v>4.1792582992334237</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>4.179258662969132</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1385.824175</v>
+        <v>1385.8241751999999</v>
       </c>
       <c r="C43" s="5">
-        <v>5.1602060000000165</v>
+        <v>5.1602062999997997</v>
       </c>
       <c r="D43" s="5">
-        <v>4.5783299236864972</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>4.5783301956912492</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1387.41425</v>
+        <v>1387.4142498000001</v>
       </c>
       <c r="C44" s="5">
-        <v>1.5900750000000698</v>
+        <v>1.5900746000002073</v>
       </c>
       <c r="D44" s="5">
-        <v>1.3855851568940869</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.3855848059318054</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1392.69424</v>
+        <v>1392.6942403</v>
       </c>
       <c r="C45" s="5">
-        <v>5.279989999999998</v>
+        <v>5.2799904999999399</v>
       </c>
       <c r="D45" s="5">
-        <v>4.6635698593721076</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>4.6635703109697779</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1395.4276070000001</v>
+        <v>1395.4276066</v>
       </c>
       <c r="C46" s="5">
-        <v>2.7333670000000438</v>
+        <v>2.7333662999999433</v>
       </c>
       <c r="D46" s="5">
-        <v>2.3807663965632608</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>2.3807657797472404</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1395.218183</v>
+        <v>1395.2181831</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.2094240000001264</v>
+        <v>-0.20942349999995713</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.17994589178381704</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-0.17994546256880906</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1422.982174</v>
+        <v>1422.9821738000001</v>
       </c>
       <c r="C48" s="5">
-        <v>27.763991000000033</v>
+        <v>27.763990700000022</v>
       </c>
       <c r="D48" s="5">
-        <v>26.674146058507752</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>26.674145735909292</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1407.904612</v>
+        <v>1407.9046119</v>
       </c>
       <c r="C49" s="5">
-        <v>-15.077561999999944</v>
+        <v>-15.077561900000092</v>
       </c>
       <c r="D49" s="5">
-        <v>-11.999474884227979</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-11.999474810812005</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1408.3687600000001</v>
+        <v>1408.3687603000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.46414800000002288</v>
+        <v>0.46414840000011282</v>
       </c>
       <c r="D50" s="5">
-        <v>0.39632558782138894</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>0.39632593002021377</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1409.2102809999999</v>
+        <v>1409.2102814</v>
       </c>
       <c r="C51" s="5">
-        <v>0.84152099999982966</v>
+        <v>0.84152109999990898</v>
       </c>
       <c r="D51" s="5">
-        <v>0.71937866486202484</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.7193787504749416</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1407.880609</v>
+        <v>1407.8806089</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.3296719999998459</v>
+        <v>-1.3296725000000151</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.126412358910911</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-1.1264127799650359</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1413.875374</v>
+        <v>1413.8753743</v>
       </c>
       <c r="C53" s="5">
-        <v>5.9947649999999157</v>
+        <v>5.9947654000000057</v>
       </c>
       <c r="D53" s="5">
-        <v>5.2309848698509187</v>
+        <v>5.2309852274823765</v>
       </c>
       <c r="E53" s="5">
-        <v>2.7554607075391813</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.7554607666816278</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1419.451035</v>
+        <v>1419.4510353999999</v>
       </c>
       <c r="C54" s="5">
-        <v>5.5756610000000819</v>
+        <v>5.5756610999999339</v>
       </c>
       <c r="D54" s="5">
-        <v>4.836237610746652</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>4.8362376983262845</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1419.5154230000001</v>
+        <v>1419.5154233000001</v>
       </c>
       <c r="C55" s="5">
-        <v>6.4388000000008105E-2</v>
+        <v>6.4387900000156151E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>5.4447020531522838E-2</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>5.4446935934282514E-2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1422.52352</v>
+        <v>1422.5235203</v>
       </c>
       <c r="C56" s="5">
         <v>3.008096999999907</v>
       </c>
       <c r="D56" s="5">
-        <v>2.5727698288574352</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>2.5727698283073419</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1428.687439</v>
+        <v>1428.6874385000001</v>
       </c>
       <c r="C57" s="5">
-        <v>6.1639190000000781</v>
+        <v>6.1639182000001256</v>
       </c>
       <c r="D57" s="5">
-        <v>5.3254317906728854</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>5.3254310817936634</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1433.1266840000001</v>
+        <v>1433.1266842</v>
       </c>
       <c r="C58" s="5">
-        <v>4.4392450000000281</v>
+        <v>4.4392456999999013</v>
       </c>
       <c r="D58" s="5">
-        <v>3.793049386482128</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.7930499961956077</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1438.9307590000001</v>
+        <v>1438.9307587999999</v>
       </c>
       <c r="C59" s="5">
-        <v>5.8040750000000116</v>
+        <v>5.8040745999999217</v>
       </c>
       <c r="D59" s="5">
-        <v>4.9696542706104463</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>4.9696539197425782</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1464.4233019999999</v>
+        <v>1464.4233015</v>
       </c>
       <c r="C60" s="5">
-        <v>25.492542999999841</v>
+        <v>25.492542700000058</v>
       </c>
       <c r="D60" s="5">
-        <v>23.458448221303673</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>23.458447921389759</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1446.725899</v>
+        <v>1446.7258991000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-17.697402999999895</v>
+        <v>-17.697402399999874</v>
       </c>
       <c r="D61" s="5">
-        <v>-13.575772801405595</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-13.57577237562495</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1443.8805239999999</v>
+        <v>1443.8805244</v>
       </c>
       <c r="C62" s="5">
-        <v>-2.8453750000001037</v>
+        <v>-2.8453747000000931</v>
       </c>
       <c r="D62" s="5">
-        <v>-2.3347589163519422</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-2.3347586726853331</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1450.318497</v>
+        <v>1450.3184967</v>
       </c>
       <c r="C63" s="5">
-        <v>6.4379730000000563</v>
+        <v>6.4379722999999558</v>
       </c>
       <c r="D63" s="5">
-        <v>5.4837425250212624</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>5.4837419125206344</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1452.339964</v>
       </c>
       <c r="C64" s="5">
-        <v>2.0214670000000297</v>
+        <v>2.0214673000000403</v>
       </c>
       <c r="D64" s="5">
-        <v>1.6854524230489831</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>1.6854526754539689</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1454.5998850000001</v>
+        <v>1454.5998853999999</v>
       </c>
       <c r="C65" s="5">
-        <v>2.2599210000000767</v>
+        <v>2.2599213999999392</v>
       </c>
       <c r="D65" s="5">
-        <v>1.8833299227380307</v>
+        <v>1.8833302589402745</v>
       </c>
       <c r="E65" s="5">
-        <v>2.8803465813812323</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>2.8803465878428192</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1456.555771</v>
+        <v>1456.5557705000001</v>
       </c>
       <c r="C66" s="5">
-        <v>1.955885999999964</v>
+        <v>1.9558851000001596</v>
       </c>
       <c r="D66" s="5">
-        <v>1.6255320582677202</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.625531304289618</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1460.7564540000001</v>
+        <v>1460.7564536</v>
       </c>
       <c r="C67" s="5">
-        <v>4.2006830000000264</v>
+        <v>4.2006830999998783</v>
       </c>
       <c r="D67" s="5">
-        <v>3.516206099783914</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.5162061860477101</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1462.9328370000001</v>
+        <v>1462.9328367000001</v>
       </c>
       <c r="C68" s="5">
-        <v>2.1763829999999871</v>
+        <v>2.1763831000000664</v>
       </c>
       <c r="D68" s="5">
-        <v>1.8026053340170822</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>1.8026054180205531</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1465.4323260000001</v>
+        <v>1465.4323261</v>
       </c>
       <c r="C69" s="5">
-        <v>2.4994890000000396</v>
+        <v>2.4994893999999022</v>
       </c>
       <c r="D69" s="5">
-        <v>2.0696323980956555</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>2.0696327328514341</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1467.803296</v>
+        <v>1467.8032963000001</v>
       </c>
       <c r="C70" s="5">
-        <v>2.370969999999943</v>
+        <v>2.3709702000001016</v>
       </c>
       <c r="D70" s="5">
-        <v>1.9588888837019924</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>1.9588890502796774</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1471.177455</v>
+        <v>1471.1774545000001</v>
       </c>
       <c r="C71" s="5">
-        <v>3.3741589999999633</v>
+        <v>3.3741582000000108</v>
       </c>
       <c r="D71" s="5">
-        <v>2.7936833999250066</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.7936827285782728</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1495.9401459999999</v>
+        <v>1495.9401456999999</v>
       </c>
       <c r="C72" s="5">
-        <v>24.762690999999904</v>
+        <v>24.762691199999836</v>
       </c>
       <c r="D72" s="5">
-        <v>22.177118040477616</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>22.177118244739646</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1475.431673</v>
+        <v>1475.4316733999999</v>
       </c>
       <c r="C73" s="5">
-        <v>-20.508472999999867</v>
+        <v>-20.508472299999994</v>
       </c>
       <c r="D73" s="5">
-        <v>-15.265822480071211</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-15.265822000492889</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1476.2014630000001</v>
+        <v>1476.2014624999999</v>
       </c>
       <c r="C74" s="5">
-        <v>0.76979000000005726</v>
+        <v>0.76978910000002543</v>
       </c>
       <c r="D74" s="5">
-        <v>0.62788632370782693</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>0.6278855873357525</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1475.464792</v>
+        <v>1475.4647918000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.73667100000011487</v>
+        <v>-0.73667069999987689</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.59719689232949902</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-0.59719664999731137</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1478.055265</v>
+        <v>1478.0552647</v>
       </c>
       <c r="C76" s="5">
-        <v>2.5904729999999745</v>
+        <v>2.5904728999998952</v>
       </c>
       <c r="D76" s="5">
-        <v>2.127303474355835</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>2.1273033917320605</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1481.429038</v>
+        <v>1481.4290378000001</v>
       </c>
       <c r="C77" s="5">
-        <v>3.3737730000000283</v>
+        <v>3.3737731000001077</v>
       </c>
       <c r="D77" s="5">
-        <v>2.7737408012069142</v>
+        <v>2.773740885026621</v>
       </c>
       <c r="E77" s="5">
-        <v>1.8444352482538395</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>1.8444352064981961</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1473.432059</v>
+        <v>1473.4320585</v>
       </c>
       <c r="C78" s="5">
-        <v>-7.9969790000000103</v>
+        <v>-7.9969793000000209</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.2888769888560407</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-6.2888772186419972</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1472.3643589999999</v>
+        <v>1472.3643589000001</v>
       </c>
       <c r="C79" s="5">
-        <v>-1.0677000000000589</v>
+        <v>-1.067699599999969</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.86610436904064336</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-0.86610404615063974</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1472.774576</v>
       </c>
       <c r="C80" s="5">
-        <v>0.41021700000010242</v>
+        <v>0.41021709999995437</v>
       </c>
       <c r="D80" s="5">
-        <v>0.33484607157909796</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>0.33484615335368506</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1476.4556399999999</v>
       </c>
       <c r="C81" s="5">
         <v>3.6810639999998784</v>
       </c>
       <c r="D81" s="5">
         <v>3.0408650448317642</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1477.9747589999999</v>
       </c>
       <c r="C82" s="5">
         <v>1.5191190000000461</v>
       </c>
       <c r="D82" s="5">
         <v>1.2416859080136122</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1475.1597670000001</v>
       </c>
       <c r="C83" s="5">
         <v>-2.8149919999998474</v>
       </c>
       <c r="D83" s="5">
         <v>-2.2617626554481629</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1504.065038</v>
+        <v>1504.0650376999999</v>
       </c>
       <c r="C84" s="5">
-        <v>28.905270999999857</v>
+        <v>28.905270699999846</v>
       </c>
       <c r="D84" s="5">
-        <v>26.220729392569055</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>26.220729090458072</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1485.6015609999999</v>
+        <v>1485.6015614</v>
       </c>
       <c r="C85" s="5">
-        <v>-18.463477000000012</v>
+        <v>-18.463476299999911</v>
       </c>
       <c r="D85" s="5">
-        <v>-13.77588004607575</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>-13.775879561105665</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1487.020618</v>
+        <v>1487.0206175000001</v>
       </c>
       <c r="C86" s="5">
-        <v>1.4190570000000662</v>
+        <v>1.4190561000000343</v>
       </c>
       <c r="D86" s="5">
-        <v>1.152289581715471</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>1.152288846750027</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1490.5054769999999</v>
+        <v>1490.5054772000001</v>
       </c>
       <c r="C87" s="5">
-        <v>3.4848589999999149</v>
+        <v>3.4848597000000154</v>
       </c>
       <c r="D87" s="5">
-        <v>2.8487534774024326</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>2.8487540579945181</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1492.2611139999999</v>
+        <v>1492.2611138</v>
       </c>
       <c r="C88" s="5">
-        <v>1.7556369999999788</v>
+        <v>1.7556365999998889</v>
       </c>
       <c r="D88" s="5">
-        <v>1.4226492296066873</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>1.4226489031788914</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1493.795415</v>
       </c>
       <c r="C89" s="5">
-        <v>1.5343010000001414</v>
+        <v>1.5343012000000726</v>
       </c>
       <c r="D89" s="5">
-        <v>1.2408073996678093</v>
+        <v>1.2408075624932513</v>
       </c>
       <c r="E89" s="5">
-        <v>0.83475999746132068</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>0.83476001107449793</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1495.2973589999999</v>
+        <v>1495.2973592000001</v>
       </c>
       <c r="C90" s="5">
-        <v>1.5019439999998667</v>
+        <v>1.5019442000000254</v>
       </c>
       <c r="D90" s="5">
-        <v>1.2132405590278728</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>1.2132407214786145</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1496.0759860000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.77862700000014229</v>
+        <v>0.77862679999998363</v>
       </c>
       <c r="D91" s="5">
-        <v>0.62665327255004843</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>0.62665311104106447</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1499.796756</v>
+        <v>1499.7967561999999</v>
       </c>
       <c r="C92" s="5">
-        <v>3.7207699999999022</v>
+        <v>3.7207701999998335</v>
       </c>
       <c r="D92" s="5">
-        <v>3.0255863559633722</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.0255865208263844</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1502.9622469999999</v>
+        <v>1502.9622468</v>
       </c>
       <c r="C93" s="5">
-        <v>3.1654909999999745</v>
+        <v>3.165490600000112</v>
       </c>
       <c r="D93" s="5">
-        <v>2.5623447524349086</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>2.5623444245369109</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1503.6866439999999</v>
+        <v>1503.6866437000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.72439699999995355</v>
+        <v>0.7243969000001016</v>
       </c>
       <c r="D94" s="5">
-        <v>0.57991108005428504</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>0.57991099986509642</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1503.2347159999999</v>
+        <v>1503.2347162999999</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.45192799999995259</v>
+        <v>-0.45192740000015874</v>
       </c>
       <c r="D95" s="5">
-        <v>-0.36006042326404142</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-0.36005994609338288</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1527.4086460000001</v>
+        <v>1527.4086457000001</v>
       </c>
       <c r="C96" s="5">
-        <v>24.173930000000155</v>
+        <v>24.173929400000134</v>
       </c>
       <c r="D96" s="5">
-        <v>21.099227519968</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>21.0992269445325</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1517.5499339999999</v>
+        <v>1517.5499341</v>
       </c>
       <c r="C97" s="5">
-        <v>-9.858712000000196</v>
+        <v>-9.858711600000106</v>
       </c>
       <c r="D97" s="5">
-        <v>-7.4763096630059529</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-7.4763093717708067</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1518.815218</v>
+        <v>1518.8152179000001</v>
       </c>
       <c r="C98" s="5">
-        <v>1.2652840000000651</v>
+        <v>1.2652838000001339</v>
       </c>
       <c r="D98" s="5">
-        <v>1.0051220337130351</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>1.0051218740403378</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1516.1726329999999</v>
+        <v>1516.1726326999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-2.6425850000000537</v>
+        <v>-2.6425852000002124</v>
       </c>
       <c r="D99" s="5">
-        <v>-2.0680143224589442</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-2.0680144776136999</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1517.9087420000001</v>
+        <v>1517.9087419</v>
       </c>
       <c r="C100" s="5">
-        <v>1.7361090000001695</v>
+        <v>1.7361092000001008</v>
       </c>
       <c r="D100" s="5">
-        <v>1.38275907945975</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>1.3827592400336153</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1514.8117990000001</v>
+        <v>1514.8117993000001</v>
       </c>
       <c r="C101" s="5">
-        <v>-3.0969430000000102</v>
+        <v>-3.0969425999999203</v>
       </c>
       <c r="D101" s="5">
-        <v>-2.4210356436221714</v>
+        <v>-2.4210353345803459</v>
       </c>
       <c r="E101" s="5">
-        <v>1.4069118025777261</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>1.4069118226607946</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1519.5922439999999</v>
       </c>
       <c r="C102" s="5">
-        <v>4.7804449999998724</v>
+        <v>4.7804446999998618</v>
       </c>
       <c r="D102" s="5">
-        <v>3.8533878335406557</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>3.8533875867297951</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1520.0963400000001</v>
+        <v>1520.0963403999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.50409600000011778</v>
+        <v>0.50409639999998035</v>
       </c>
       <c r="D103" s="5">
-        <v>0.39880441889765805</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>0.39880473592648347</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1521.3984390000001</v>
+        <v>1521.3984385000001</v>
       </c>
       <c r="C104" s="5">
-        <v>1.3020989999999983</v>
+        <v>1.3020981000001939</v>
       </c>
       <c r="D104" s="5">
-        <v>1.0327643224502747</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>1.0327636049727529</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1520.271346</v>
       </c>
       <c r="C105" s="5">
-        <v>-1.127093000000059</v>
+        <v>-1.1270925000001171</v>
       </c>
       <c r="D105" s="5">
-        <v>-0.88537905494358027</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-0.8853786640614203</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1526.386735</v>
+        <v>1526.3867353000001</v>
       </c>
       <c r="C106" s="5">
-        <v>6.1153890000000501</v>
+        <v>6.1153893000000608</v>
       </c>
       <c r="D106" s="5">
-        <v>4.9353167219061023</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>4.9353169693973076</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1524.4713019999999</v>
+        <v>1524.4713021</v>
       </c>
       <c r="C107" s="5">
-        <v>-1.915433000000121</v>
+        <v>-1.9154332000000522</v>
       </c>
       <c r="D107" s="5">
-        <v>-1.4955068054417819</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-1.4955069602270554</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1525.136158</v>
+        <v>1525.1361575000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.66485600000009981</v>
+        <v>0.66485540000007859</v>
       </c>
       <c r="D108" s="5">
-        <v>0.52460397924820601</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>0.52460350464822447</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1525.898839</v>
+        <v>1525.8988386999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.76268099999992955</v>
+        <v>0.76268119999986084</v>
       </c>
       <c r="D109" s="5">
-        <v>0.60174209095587017</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>0.60174224938431831</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1542.2013750000001</v>
       </c>
       <c r="C110" s="5">
-        <v>16.302536000000146</v>
+        <v>16.302536300000156</v>
       </c>
       <c r="D110" s="5">
-        <v>13.601514419023509</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>13.601514687039895</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1539.594812</v>
+        <v>1539.5948115000001</v>
       </c>
       <c r="C111" s="5">
-        <v>-2.606563000000051</v>
+        <v>-2.6065634999999929</v>
       </c>
       <c r="D111" s="5">
-        <v>-2.0094408745847891</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-2.0094412564666708</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1544.6568319999999</v>
+        <v>1544.6568315</v>
       </c>
       <c r="C112" s="5">
         <v>5.0620199999998476</v>
       </c>
       <c r="D112" s="5">
-        <v>4.0176045173263786</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.0176045186548492</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1548.776014</v>
+        <v>1548.7760135000001</v>
       </c>
       <c r="C113" s="5">
         <v>4.1191820000001371</v>
       </c>
       <c r="D113" s="5">
-        <v>3.2474307208114173</v>
+        <v>3.2474307218778975</v>
       </c>
       <c r="E113" s="5">
-        <v>2.2421409063767106</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>2.242140853120822</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1552.1340230000001</v>
+        <v>1552.1340230999999</v>
       </c>
       <c r="C114" s="5">
-        <v>3.3580090000000382</v>
+        <v>3.3580095999998321</v>
       </c>
       <c r="D114" s="5">
-        <v>2.6330551281910974</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>2.6330556051426424</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1554.5770930000001</v>
+        <v>1554.5770931</v>
       </c>
       <c r="C115" s="5">
         <v>2.4430700000000343</v>
       </c>
       <c r="D115" s="5">
-        <v>1.9052461266602094</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>1.905246126536575</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1557.115489</v>
+        <v>1557.1154885999999</v>
       </c>
       <c r="C116" s="5">
-        <v>2.5383959999999206</v>
+        <v>2.5383954999999787</v>
       </c>
       <c r="D116" s="5">
-        <v>1.9771168114060655</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>1.9771164183316925</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1555.233727</v>
+        <v>1555.2337268000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.8817619999999806</v>
+        <v>-1.881761799999822</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.4405904296147964</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-1.4405902778877322</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1556.8977159999999</v>
+        <v>1556.8977162000001</v>
       </c>
       <c r="C118" s="5">
-        <v>1.6639889999999014</v>
+        <v>1.6639893999999913</v>
       </c>
       <c r="D118" s="5">
-        <v>1.2914966276001083</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>1.291496940054393</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1558.451626</v>
       </c>
       <c r="C119" s="5">
-        <v>1.5539100000000872</v>
+        <v>1.5539097999999285</v>
       </c>
       <c r="D119" s="5">
-        <v>1.2042937934743314</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>1.204293637465037</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1559.513629</v>
+        <v>1559.5136285999999</v>
       </c>
       <c r="C120" s="5">
-        <v>1.0620030000000042</v>
+        <v>1.0620025999999143</v>
       </c>
       <c r="D120" s="5">
-        <v>0.82080884665927112</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>0.82080853634449724</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1561.189104</v>
+        <v>1561.1891040999999</v>
       </c>
       <c r="C121" s="5">
-        <v>1.6754750000000058</v>
+        <v>1.6754754999999477</v>
       </c>
       <c r="D121" s="5">
-        <v>1.2968742308326453</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>1.2968746204739645</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1571.4383780000001</v>
+        <v>1571.4383777</v>
       </c>
       <c r="C122" s="5">
-        <v>10.249274000000014</v>
+        <v>10.249273600000151</v>
       </c>
       <c r="D122" s="5">
-        <v>8.1688284101038668</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>8.1688280791571763</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1566.859559</v>
       </c>
       <c r="C123" s="5">
-        <v>-4.5788190000000668</v>
+        <v>-4.5788187000000562</v>
       </c>
       <c r="D123" s="5">
-        <v>-3.4410369726615597</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-3.441036751455151</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1566.4029929999999</v>
+        <v>1566.4029932999999</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.4565660000000662</v>
+        <v>-0.45656570000005559</v>
       </c>
       <c r="D124" s="5">
-        <v>-0.34910722892225188</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-0.34910699989874061</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1570.9661960000001</v>
+        <v>1570.9661960999999</v>
       </c>
       <c r="C125" s="5">
-        <v>4.5632030000001578</v>
+        <v>4.5632027999999991</v>
       </c>
       <c r="D125" s="5">
-        <v>3.5523665666506554</v>
+        <v>3.5523664077601547</v>
       </c>
       <c r="E125" s="5">
-        <v>1.4327560473182732</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.432756086521092</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1574.645389</v>
+        <v>1574.6453894000001</v>
       </c>
       <c r="C126" s="5">
-        <v>3.6791929999999411</v>
+        <v>3.6791933000001791</v>
       </c>
       <c r="D126" s="5">
-        <v>2.8468771591947828</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>2.8468773941427994</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1576.68742</v>
       </c>
       <c r="C127" s="5">
-        <v>2.0420309999999517</v>
+        <v>2.0420305999998618</v>
       </c>
       <c r="D127" s="5">
-        <v>1.567331128800209</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>1.5673308191918256</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1582.8814010000001</v>
+        <v>1582.8814010999999</v>
       </c>
       <c r="C128" s="5">
-        <v>6.1939810000001216</v>
+        <v>6.1939810999999736</v>
       </c>
       <c r="D128" s="5">
-        <v>4.817376009983465</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>4.8173760894467232</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1585.2478980000001</v>
+        <v>1585.2478983000001</v>
       </c>
       <c r="C129" s="5">
-        <v>2.3664969999999812</v>
+        <v>2.3664972000001399</v>
       </c>
       <c r="D129" s="5">
-        <v>1.8088937480962075</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.8088939021155159</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1610.8492819999999</v>
+        <v>1610.8492819000001</v>
       </c>
       <c r="C130" s="5">
-        <v>25.601383999999825</v>
+        <v>25.601383599999963</v>
       </c>
       <c r="D130" s="5">
-        <v>21.197221161345638</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>21.197220795828709</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1587.724864</v>
+        <v>1587.7248638999999</v>
       </c>
       <c r="C131" s="5">
-        <v>-23.124417999999878</v>
+        <v>-23.124418000000105</v>
       </c>
       <c r="D131" s="5">
-        <v>-15.929417384136658</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-15.929417385049049</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1587.0841929999999</v>
+        <v>1587.0841926000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.64067100000011123</v>
+        <v>-0.64067129999989447</v>
       </c>
       <c r="D132" s="5">
-        <v>-0.48314495501073917</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-0.48314518077601232</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1590.537478</v>
+        <v>1590.5374779000001</v>
       </c>
       <c r="C133" s="5">
-        <v>3.4532850000000508</v>
+        <v>3.4532853000000614</v>
       </c>
       <c r="D133" s="5">
-        <v>2.6425158462322074</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>2.6425160792258984</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1592.938077</v>
+        <v>1592.9380771000001</v>
       </c>
       <c r="C134" s="5">
-        <v>2.4005990000000565</v>
+        <v>2.4005991999999878</v>
       </c>
       <c r="D134" s="5">
-        <v>1.8262712096936973</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>1.8262713632258842</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1586.8812829999999</v>
+        <v>1586.8812826000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-6.0567940000000817</v>
+        <v>-6.0567945000000236</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.4685148035106037</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-4.4685151644405448</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1588.1765869999999</v>
+        <v>1588.1765871</v>
       </c>
       <c r="C136" s="5">
-        <v>1.2953039999999874</v>
+        <v>1.2953044999999292</v>
       </c>
       <c r="D136" s="5">
-        <v>0.98391860201678671</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>0.9839189837747675</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1593.424581</v>
+        <v>1593.4245805999999</v>
       </c>
       <c r="C137" s="5">
-        <v>5.2479940000000624</v>
+        <v>5.2479934999998932</v>
       </c>
       <c r="D137" s="5">
-        <v>4.0381637501113676</v>
+        <v>4.038163358099478</v>
       </c>
       <c r="E137" s="5">
-        <v>1.429590595722785</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>1.4295905638042283</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1594.2105670000001</v>
+        <v>1594.2105672</v>
       </c>
       <c r="C138" s="5">
-        <v>0.78598600000009355</v>
+        <v>0.78598660000011478</v>
       </c>
       <c r="D138" s="5">
-        <v>0.59353059871851688</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>0.59353105318276089</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1594.5701859999999</v>
+        <v>1594.5701855</v>
       </c>
       <c r="C139" s="5">
-        <v>0.35961899999983871</v>
+        <v>0.35961829999996553</v>
       </c>
       <c r="D139" s="5">
-        <v>0.27102982383595542</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>0.27102929558660005</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1598.4337169999999</v>
+        <v>1598.4337166</v>
       </c>
       <c r="C140" s="5">
-        <v>3.8635309999999663</v>
+        <v>3.8635311000000456</v>
       </c>
       <c r="D140" s="5">
-        <v>2.9465758067145131</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>2.9465758849363866</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1601.663503</v>
+        <v>1601.6635025999999</v>
       </c>
       <c r="C141" s="5">
-        <v>3.2297860000001037</v>
+        <v>3.2297859999998764</v>
       </c>
       <c r="D141" s="5">
-        <v>2.4518419254858648</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>2.4518419261061908</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1604.578546</v>
+        <v>1604.5785463</v>
       </c>
       <c r="C142" s="5">
-        <v>2.9150429999999687</v>
+        <v>2.9150437000000693</v>
       </c>
       <c r="D142" s="5">
-        <v>2.2060068030609559</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>2.2060073386680035</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1610.231354</v>
+        <v>1610.2313541999999</v>
       </c>
       <c r="C143" s="5">
-        <v>5.65280800000005</v>
+        <v>5.6528078999999707</v>
       </c>
       <c r="D143" s="5">
-        <v>4.3103907210862102</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>4.3103906425287164</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1608.1121439999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.1192100000000664</v>
+        <v>-2.1192101999999977</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.5679266431538608</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-1.5679267898637494</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1617.677633</v>
+        <v>1617.6776331000001</v>
       </c>
       <c r="C145" s="5">
-        <v>9.5654890000000705</v>
+        <v>9.5654891000001498</v>
       </c>
       <c r="D145" s="5">
-        <v>7.3761403622831345</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>7.376140441935175</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1632.1576669999999</v>
+        <v>1632.1576673</v>
       </c>
       <c r="C146" s="5">
-        <v>14.480033999999932</v>
+        <v>14.480034199999864</v>
       </c>
       <c r="D146" s="5">
-        <v>11.286259342525673</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>11.286259505433694</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1627.1014029999999</v>
+        <v>1627.1014026</v>
       </c>
       <c r="C147" s="5">
-        <v>-5.0562640000000556</v>
+        <v>-5.0562646999999288</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.6547914008556726</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-3.6547918975827098</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1631.519086</v>
       </c>
       <c r="C148" s="5">
-        <v>4.4176830000001246</v>
+        <v>4.4176833999999872</v>
       </c>
       <c r="D148" s="5">
-        <v>3.3071710976963375</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>3.3071714024555554</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1632.9498189999999</v>
+        <v>1632.9498191</v>
       </c>
       <c r="C149" s="5">
-        <v>1.4307329999999183</v>
+        <v>1.4307330999999976</v>
       </c>
       <c r="D149" s="5">
-        <v>1.0574099957767702</v>
+        <v>1.0574100700404099</v>
       </c>
       <c r="E149" s="5">
-        <v>2.4805214172856971</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>2.4805214492873651</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1635.894194</v>
+        <v>1635.8941935</v>
       </c>
       <c r="C150" s="5">
-        <v>2.9443750000000364</v>
+        <v>2.9443744000000152</v>
       </c>
       <c r="D150" s="5">
-        <v>2.1853095968706659</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>2.1853091469909547</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1637.4038230000001</v>
+        <v>1637.4038229</v>
       </c>
       <c r="C151" s="5">
-        <v>1.5096290000001318</v>
+        <v>1.5096293999999943</v>
       </c>
       <c r="D151" s="5">
-        <v>1.113016765341035</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>1.1130170620927027</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1643.936856</v>
+        <v>1643.9368563</v>
       </c>
       <c r="C152" s="5">
-        <v>6.5330329999999321</v>
+        <v>6.5330334000000221</v>
       </c>
       <c r="D152" s="5">
-        <v>4.8943232964484773</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>4.8943236030265513</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1645.3484020000001</v>
+        <v>1645.3484023000001</v>
       </c>
       <c r="C153" s="5">
         <v>1.4115460000000439</v>
       </c>
       <c r="D153" s="5">
-        <v>1.0352449825766996</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>1.0352449823870513</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1648.9230279999999</v>
       </c>
       <c r="C154" s="5">
-        <v>3.5746259999998529</v>
+        <v>3.5746256999998423</v>
       </c>
       <c r="D154" s="5">
-        <v>2.6384567007506465</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.6384564761791518</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1649.420394</v>
       </c>
       <c r="C155" s="5">
         <v>0.49736600000005637</v>
       </c>
       <c r="D155" s="5">
         <v>0.36255806006102453</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1645.8394370000001</v>
+        <v>1645.8394374</v>
       </c>
       <c r="C156" s="5">
-        <v>-3.5809569999998985</v>
+        <v>-3.5809566000000359</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.574363030188509</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-2.5743627460521057</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1649.202301</v>
+        <v>1649.2023011000001</v>
       </c>
       <c r="C157" s="5">
-        <v>3.362863999999945</v>
+        <v>3.3628637000001618</v>
       </c>
       <c r="D157" s="5">
-        <v>2.4796445946212664</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>2.4796443703119175</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1660.9315079999999</v>
       </c>
       <c r="C158" s="5">
-        <v>11.72920699999986</v>
+        <v>11.729206899999781</v>
       </c>
       <c r="D158" s="5">
-        <v>8.8763368324889846</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>8.8763367532677773</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1671.275623</v>
+        <v>1671.2756233</v>
       </c>
       <c r="C159" s="5">
-        <v>10.344115000000102</v>
+        <v>10.344115300000112</v>
       </c>
       <c r="D159" s="5">
-        <v>7.7348617457630997</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>7.7348619778286221</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1672.5327649999999</v>
+        <v>1672.5327651</v>
       </c>
       <c r="C160" s="5">
-        <v>1.2571419999999307</v>
+        <v>1.2571417999999994</v>
       </c>
       <c r="D160" s="5">
-        <v>0.9063898276852056</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>0.90638968272642728</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1674.871854</v>
+        <v>1674.8718544000001</v>
       </c>
       <c r="C161" s="5">
-        <v>2.3390890000000581</v>
+        <v>2.3390893000000688</v>
       </c>
       <c r="D161" s="5">
-        <v>1.6912064930976189</v>
+        <v>1.6912067115728791</v>
       </c>
       <c r="E161" s="5">
-        <v>2.5672580083123897</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>2.5672580265268197</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1674.6727189999999</v>
+        <v>1674.6727192999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.19913500000006934</v>
+        <v>-0.19913510000014867</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.14258153412942676</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-0.14258160564907252</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1676.8010280000001</v>
+        <v>1676.8010277999999</v>
       </c>
       <c r="C163" s="5">
-        <v>2.1283090000001721</v>
+        <v>2.1283085000000028</v>
       </c>
       <c r="D163" s="5">
-        <v>1.5357618643095261</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>1.5357615007127068</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1675.3050249999999</v>
+        <v>1675.3050244999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.4960030000002007</v>
+        <v>-1.4960032999999839</v>
       </c>
       <c r="D164" s="5">
-        <v>-1.0653743051934117</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-1.065374517916573</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1677.584071</v>
+        <v>1677.5840707</v>
       </c>
       <c r="C165" s="5">
-        <v>2.2790460000001076</v>
+        <v>2.2790462000000389</v>
       </c>
       <c r="D165" s="5">
-        <v>1.6447217765291011</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>1.6447219224392962</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1677.664565</v>
+        <v>1677.6645647</v>
       </c>
       <c r="C166" s="5">
         <v>8.0494000000044252E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>5.7593712729753221E-2</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>5.7593712739878455E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1679.6549910000001</v>
+        <v>1679.6549907000001</v>
       </c>
       <c r="C167" s="5">
         <v>1.9904260000000704</v>
       </c>
       <c r="D167" s="5">
-        <v>1.4330390693494843</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>1.4330390696072781</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1671.2096790000001</v>
+        <v>1671.2096793999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-8.4453120000000581</v>
+        <v>-8.4453113000001849</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.8695164335421435</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-5.8695159614337689</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1670.2153169999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.99436200000013741</v>
+        <v>-0.99436239999999998</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.71166252804757413</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-0.71166281322057046</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1670.156166</v>
+        <v>1670.1561655</v>
       </c>
       <c r="C170" s="5">
-        <v>-5.9150999999928899E-2</v>
+        <v>-5.9151499999870794E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-4.2489956197944156E-2</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-4.2490315293064462E-2</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1667.4079159999999</v>
+        <v>1667.4079161</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.7482500000000982</v>
+        <v>-2.748249400000077</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.9568326998966934</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-1.9568322771190028</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1667.4920870000001</v>
       </c>
       <c r="C172" s="5">
-        <v>8.4171000000196727E-2</v>
+        <v>8.4170900000117399E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>6.0593000019038001E-2</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>6.0592928007308089E-2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1667.484334</v>
+        <v>1667.4843341000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-7.7530000000933796E-3</v>
+        <v>-7.7529000000140513E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>-5.5792541160726294E-3</v>
+        <v>-5.5791821553241583E-3</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.44107971498577037</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.44107973279223778</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1670.6239169999999</v>
+        <v>1670.6239167000001</v>
       </c>
       <c r="C174" s="5">
-        <v>3.1395829999999023</v>
+        <v>3.1395826000000397</v>
       </c>
       <c r="D174" s="5">
-        <v>2.2829359935310656</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>2.2829356995157646</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1672.3856539999999</v>
+        <v>1672.3856536999999</v>
       </c>
       <c r="C175" s="5">
-        <v>1.7617370000000392</v>
+        <v>1.7617369999998118</v>
       </c>
       <c r="D175" s="5">
-        <v>1.272811426262499</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.2728114264921597</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1674.282303</v>
+        <v>1674.2823026000001</v>
       </c>
       <c r="C176" s="5">
-        <v>1.8966490000000249</v>
+        <v>1.8966489000001729</v>
       </c>
       <c r="D176" s="5">
-        <v>1.3694383852048464</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.3694383127979437</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1676.499096</v>
+        <v>1676.4990958999999</v>
       </c>
       <c r="C177" s="5">
-        <v>2.2167930000000524</v>
+        <v>2.2167932999998357</v>
       </c>
       <c r="D177" s="5">
-        <v>1.6004522935965992</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>1.6004525121515956</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1678.578115</v>
+        <v>1678.5781151000001</v>
       </c>
       <c r="C178" s="5">
-        <v>2.0790190000000166</v>
+        <v>2.0790192000001753</v>
       </c>
       <c r="D178" s="5">
-        <v>1.4983064070208441</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>1.4983065522313765</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1682.3430579999999</v>
+        <v>1682.3430579000001</v>
       </c>
       <c r="C179" s="5">
-        <v>3.7649429999999029</v>
+        <v>3.7649427999999716</v>
       </c>
       <c r="D179" s="5">
-        <v>2.7249755193934799</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.7249753726834802</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1684.2021549999999</v>
+        <v>1684.2021546999999</v>
       </c>
       <c r="C180" s="5">
-        <v>1.8590970000000198</v>
+        <v>1.8590967999998611</v>
       </c>
       <c r="D180" s="5">
-        <v>1.3341664419454391</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>1.3341662976233959</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1687.3617280000001</v>
+        <v>1687.3617277000001</v>
       </c>
       <c r="C181" s="5">
         <v>3.1595730000001367</v>
       </c>
       <c r="D181" s="5">
-        <v>2.2745808451079208</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.2745808455172822</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1690.2278160000001</v>
+        <v>1690.2278157000001</v>
       </c>
       <c r="C182" s="5">
         <v>2.8660879999999906</v>
       </c>
       <c r="D182" s="5">
-        <v>2.0574239994587407</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.0574239998279342</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1688.4050729999999</v>
+        <v>1688.4050731</v>
       </c>
       <c r="C183" s="5">
-        <v>-1.8227430000001732</v>
+        <v>-1.8227426000000833</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.2864330049056516</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-1.286432724497899</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1688.180051</v>
+        <v>1688.1800509</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.22502199999985351</v>
+        <v>-0.22502220000001216</v>
       </c>
       <c r="D184" s="5">
-        <v>-0.15981268929889936</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-0.15981283122736833</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1693.016893</v>
+        <v>1693.0168933</v>
       </c>
       <c r="C185" s="5">
-        <v>4.8368419999999333</v>
+        <v>4.8368424000000232</v>
       </c>
       <c r="D185" s="5">
-        <v>3.4928462240986446</v>
+        <v>3.4928465177294088</v>
       </c>
       <c r="E185" s="5">
-        <v>1.5312023315236623</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.5312023434259636</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1697.3614230000001</v>
+        <v>1697.3614226</v>
       </c>
       <c r="C186" s="5">
-        <v>4.3445300000000771</v>
+        <v>4.3445292999999765</v>
       </c>
       <c r="D186" s="5">
-        <v>3.1232118870359926</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>3.1232113761324065</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1699.1400450000001</v>
+        <v>1699.1400453000001</v>
       </c>
       <c r="C187" s="5">
-        <v>1.7786220000000412</v>
+        <v>1.7786227000001418</v>
       </c>
       <c r="D187" s="5">
-        <v>1.2647220206139842</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.2647225215340674</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1701.27385</v>
       </c>
       <c r="C188" s="5">
-        <v>2.1338049999999384</v>
+        <v>2.1338046999999278</v>
       </c>
       <c r="D188" s="5">
-        <v>1.5174299674019398</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.5174297523149471</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1705.346986</v>
+        <v>1705.3469864000001</v>
       </c>
       <c r="C189" s="5">
-        <v>4.0731359999999768</v>
+        <v>4.0731364000000667</v>
       </c>
       <c r="D189" s="5">
-        <v>2.9111370422385097</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>2.9111373319003153</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1707.6183470000001</v>
+        <v>1707.6183467999999</v>
       </c>
       <c r="C190" s="5">
-        <v>2.2713610000000699</v>
+        <v>2.2713603999998213</v>
       </c>
       <c r="D190" s="5">
-        <v>1.6100469323596656</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>1.6100465035504774</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1704.7197759999999</v>
+        <v>1704.7197764</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.8985710000001745</v>
+        <v>-2.8985703999999259</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.0180126001831056</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-2.0180121865835399</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1714.380114</v>
+        <v>1714.3801137</v>
       </c>
       <c r="C192" s="5">
-        <v>9.660338000000138</v>
+        <v>9.6603373000000374</v>
       </c>
       <c r="D192" s="5">
-        <v>7.0161822362158732</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>7.0161817101673574</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1722.708239</v>
+        <v>1722.7082387999999</v>
       </c>
       <c r="C193" s="5">
-        <v>8.328125</v>
+        <v>8.328125099999852</v>
       </c>
       <c r="D193" s="5">
-        <v>5.9876648709256575</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>5.9876649458299624</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1721.1622420000001</v>
+        <v>1721.1622419</v>
       </c>
       <c r="C194" s="5">
-        <v>-1.545996999999943</v>
+        <v>-1.5459968999998637</v>
       </c>
       <c r="D194" s="5">
-        <v>-1.0716073525459224</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-1.0716072836964741</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1719.9715880000001</v>
+        <v>1719.9715876</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.190653999999995</v>
+        <v>-1.1906543000000056</v>
       </c>
       <c r="D195" s="5">
-        <v>-0.82697674165906898</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-0.82697694928189902</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1722.7951190000001</v>
+        <v>1722.7951192999999</v>
       </c>
       <c r="C196" s="5">
-        <v>2.8235310000000027</v>
+        <v>2.8235316999998759</v>
       </c>
       <c r="D196" s="5">
-        <v>1.9878219143580234</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>1.9878224120964738</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1720.615382</v>
+        <v>1720.6153816000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-2.1797370000001592</v>
+        <v>-2.179737699999805</v>
       </c>
       <c r="D197" s="5">
-        <v>-1.5077584936310617</v>
+        <v>-1.5077589742066855</v>
       </c>
       <c r="E197" s="5">
-        <v>1.6301366580634635</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.6301366164283015</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1727.579657</v>
+        <v>1727.5796574000001</v>
       </c>
       <c r="C198" s="5">
-        <v>6.9642750000000433</v>
+        <v>6.9642757999999958</v>
       </c>
       <c r="D198" s="5">
-        <v>4.9666564418305414</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>4.9666570263009691</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1728.4564680000001</v>
+        <v>1728.4564676</v>
       </c>
       <c r="C199" s="5">
-        <v>0.87681100000008882</v>
+        <v>0.87681019999990895</v>
       </c>
       <c r="D199" s="5">
-        <v>0.61074768058653195</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>0.61074712164357337</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1727.7707949999999</v>
+        <v>1727.7707948</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.68567300000017894</v>
+        <v>-0.68567280000002029</v>
       </c>
       <c r="D200" s="5">
-        <v>-0.47499879751914387</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-0.47499865938127606</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1727.681507</v>
+        <v>1727.6815074000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-8.9287999999896783E-2</v>
+        <v>-8.9287399999875561E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-6.1996158043375882E-2</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-6.1995741565401552E-2</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1728.4498610000001</v>
+        <v>1728.4498609</v>
       </c>
       <c r="C202" s="5">
-        <v>0.76835400000004483</v>
+        <v>0.76835349999987557</v>
       </c>
       <c r="D202" s="5">
-        <v>0.53498485449590127</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>0.53498450538274067</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1728.2709890000001</v>
+        <v>1728.2709894</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.17887199999995573</v>
+        <v>-0.17887150000001384</v>
       </c>
       <c r="D203" s="5">
-        <v>-0.12411367834299636</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>-0.12411333161335136</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1725.478261</v>
+        <v>1725.4782611999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.7927280000001247</v>
+        <v>-2.7927282000000559</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.9219491813217915</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-1.9219493172995317</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1741.9792239999999</v>
+        <v>1741.9792238</v>
       </c>
       <c r="C205" s="5">
-        <v>16.500962999999956</v>
+        <v>16.500962600000094</v>
       </c>
       <c r="D205" s="5">
-        <v>12.099002342612518</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>12.099002032248451</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1745.460932</v>
+        <v>1745.4609315</v>
       </c>
       <c r="C206" s="5">
-        <v>3.481708000000026</v>
+        <v>3.4817077000000154</v>
       </c>
       <c r="D206" s="5">
-        <v>2.4249920870359265</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>2.42499187606664</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1745.5079169999999</v>
+        <v>1745.5079174</v>
       </c>
       <c r="C207" s="5">
-        <v>4.698499999994965E-2</v>
+        <v>4.6985899999981484E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>3.2306852095587146E-2</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>3.2307471035886159E-2</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1744.9316449999999</v>
+        <v>1744.9316454</v>
       </c>
       <c r="C208" s="5">
         <v>-0.57627200000001721</v>
       </c>
       <c r="D208" s="5">
-        <v>-0.39545630208097649</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-0.3954563019904489</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1747.174325</v>
       </c>
       <c r="C209" s="5">
-        <v>2.242680000000064</v>
+        <v>2.242679599999974</v>
       </c>
       <c r="D209" s="5">
-        <v>1.5532537743604857</v>
+        <v>1.5532534950053689</v>
       </c>
       <c r="E209" s="5">
-        <v>1.5435723333548479</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>1.543572356961187</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1747.4229350000001</v>
+        <v>1747.4229353000001</v>
       </c>
       <c r="C210" s="5">
-        <v>0.24861000000009881</v>
+        <v>0.24861030000010942</v>
       </c>
       <c r="D210" s="5">
-        <v>0.1708848303930921</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>0.17088503676301325</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1749.1236730000001</v>
+        <v>1749.1236733999999</v>
       </c>
       <c r="C211" s="5">
-        <v>1.7007380000000012</v>
+        <v>1.7007380999998531</v>
       </c>
       <c r="D211" s="5">
-        <v>1.1742126433401667</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>1.1742127125487167</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1752.353439</v>
+        <v>1752.3534387</v>
       </c>
       <c r="C212" s="5">
-        <v>3.2297659999999269</v>
+        <v>3.2297653000000537</v>
       </c>
       <c r="D212" s="5">
-        <v>2.2384485922235964</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>2.2384481016210378</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1755.9772929999999</v>
+        <v>1755.9772926000001</v>
       </c>
       <c r="C213" s="5">
-        <v>3.6238539999999375</v>
+        <v>3.6238539000000856</v>
       </c>
       <c r="D213" s="5">
-        <v>2.5100121508394579</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>2.5100120812209026</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1758.270027</v>
+        <v>1758.2700267</v>
       </c>
       <c r="C214" s="5">
-        <v>2.2927340000001095</v>
+        <v>2.2927340999999615</v>
       </c>
       <c r="D214" s="5">
-        <v>1.578109564185981</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>1.5781096338739919</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1760.395021</v>
+        <v>1760.3950205000001</v>
       </c>
       <c r="C215" s="5">
-        <v>2.1249940000000151</v>
+        <v>2.1249938000000839</v>
       </c>
       <c r="D215" s="5">
-        <v>1.4599642777417543</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>1.4599641396689567</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1763.0130790000001</v>
       </c>
       <c r="C216" s="5">
-        <v>2.6180580000000191</v>
+        <v>2.618058499999961</v>
       </c>
       <c r="D216" s="5">
-        <v>1.7993092272564848</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.7993095742217413</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1765.8155119999999</v>
+        <v>1765.8155124</v>
       </c>
       <c r="C217" s="5">
-        <v>2.8024329999998372</v>
+        <v>2.8024333999999271</v>
       </c>
       <c r="D217" s="5">
-        <v>1.9242493222267232</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>1.9242495992864317</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1770.3772120000001</v>
+        <v>1770.3772117999999</v>
       </c>
       <c r="C218" s="5">
-        <v>4.5617000000002008</v>
+        <v>4.5616993999999522</v>
       </c>
       <c r="D218" s="5">
-        <v>3.1444342711729245</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.1444338509690528</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1775.9714349999999</v>
+        <v>1775.9714354</v>
       </c>
       <c r="C219" s="5">
-        <v>5.594222999999829</v>
+        <v>5.5942236000000776</v>
       </c>
       <c r="D219" s="5">
-        <v>3.8584855296552423</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.8584859511535896</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1780.761904</v>
+        <v>1780.7619035</v>
       </c>
       <c r="C220" s="5">
-        <v>4.7904690000000301</v>
+        <v>4.7904680999999982</v>
       </c>
       <c r="D220" s="5">
-        <v>3.285310489696025</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.2853098625383659</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1786.152067</v>
       </c>
       <c r="C221" s="5">
-        <v>5.3901630000000296</v>
+        <v>5.3901634999999715</v>
       </c>
       <c r="D221" s="5">
-        <v>3.6933467530059438</v>
+        <v>3.6933471023844255</v>
       </c>
       <c r="E221" s="5">
         <v>2.2309017161181055</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1794.1697830000001</v>
+        <v>1794.1697833000001</v>
       </c>
       <c r="C222" s="5">
-        <v>8.017716000000064</v>
+        <v>8.0177163000000746</v>
       </c>
       <c r="D222" s="5">
-        <v>5.5215814402866714</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>5.5215816520158389</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1796.5031429999999</v>
+        <v>1796.5031429000001</v>
       </c>
       <c r="C223" s="5">
-        <v>2.3333599999998569</v>
+        <v>2.3333595999999943</v>
       </c>
       <c r="D223" s="5">
-        <v>1.5718397425992459</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>1.5718394709491879</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1799.980894</v>
+        <v>1799.9808935999999</v>
       </c>
       <c r="C224" s="5">
-        <v>3.4777510000001257</v>
+        <v>3.4777506999998877</v>
       </c>
       <c r="D224" s="5">
-        <v>2.3479073428661845</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>2.3479071383001981</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1797.2004240000001</v>
+        <v>1797.2004237000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.7804699999999229</v>
+        <v>-2.7804698999998436</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.8379984573431263</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-1.8379983922047427</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1800.6121479999999</v>
+        <v>1800.6121484</v>
       </c>
       <c r="C226" s="5">
-        <v>3.4117239999998219</v>
+        <v>3.4117246999999224</v>
       </c>
       <c r="D226" s="5">
-        <v>2.301961632330296</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.3019621099653831</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1805.1310040000001</v>
+        <v>1805.1310039</v>
       </c>
       <c r="C227" s="5">
-        <v>4.5188560000001416</v>
+        <v>4.5188554999999724</v>
       </c>
       <c r="D227" s="5">
-        <v>3.0534643387090776</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>3.0534639954860721</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1810.0891320000001</v>
+        <v>1810.0891322</v>
       </c>
       <c r="C228" s="5">
-        <v>4.9581279999999879</v>
+        <v>4.9581282999999985</v>
       </c>
       <c r="D228" s="5">
-        <v>3.3462741442498611</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>3.3462743499783398</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1815.4049749999999</v>
+        <v>1815.4049745</v>
       </c>
       <c r="C229" s="5">
-        <v>5.3158429999998589</v>
+        <v>5.3158422999999857</v>
       </c>
       <c r="D229" s="5">
-        <v>3.5816262618983297</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>3.581625782217146</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1817.5648100000001</v>
+        <v>1817.5648097000001</v>
       </c>
       <c r="C230" s="5">
-        <v>2.1598350000001574</v>
+        <v>2.1598352000000887</v>
       </c>
       <c r="D230" s="5">
-        <v>1.4370506390942506</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>1.4370507734348781</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1817.0907549999999</v>
+        <v>1817.0907546000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.4740550000001349</v>
+        <v>-0.47405509999998685</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.31253392772262467</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-0.31253399360738898</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1825.053864</v>
+        <v>1825.0538638</v>
       </c>
       <c r="C232" s="5">
-        <v>7.9631090000000313</v>
+        <v>7.9631091999999626</v>
       </c>
       <c r="D232" s="5">
-        <v>5.3874299784969493</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>5.3874301182992079</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1830.0675940000001</v>
+        <v>1830.0675937999999</v>
       </c>
       <c r="C233" s="5">
-        <v>5.0137300000001233</v>
+        <v>5.0137299999998959</v>
       </c>
       <c r="D233" s="5">
-        <v>3.3468705913305863</v>
+        <v>3.3468705917026886</v>
       </c>
       <c r="E233" s="5">
-        <v>2.4586667513567306</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>2.4586667401594653</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1838.816642</v>
+        <v>1838.8166421999999</v>
       </c>
       <c r="C234" s="5">
-        <v>8.7490479999999025</v>
+        <v>8.7490483999999924</v>
       </c>
       <c r="D234" s="5">
-        <v>5.8901437634892417</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>5.8901440405628946</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1837.7729079999999</v>
+        <v>1837.7729082000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.0437340000000859</v>
+        <v>-1.0437339999998585</v>
       </c>
       <c r="D235" s="5">
-        <v>-0.67901175370161937</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-0.67901175362774513</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1839.4479349999999</v>
+        <v>1839.4479351</v>
       </c>
       <c r="C236" s="5">
-        <v>1.675027</v>
+        <v>1.6750268999999207</v>
       </c>
       <c r="D236" s="5">
-        <v>1.0992322513132757</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>1.0992321852390408</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1850.0122719999999</v>
+        <v>1850.0122722999999</v>
       </c>
       <c r="C237" s="5">
-        <v>10.564337000000023</v>
+        <v>10.564337199999954</v>
       </c>
       <c r="D237" s="5">
-        <v>7.1137722546287474</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>7.1137723931870678</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1849.1211699999999</v>
+        <v>1849.1211701</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.89110200000004625</v>
+        <v>-0.89110219999997753</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.57647946761022473</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-0.57647959656011993</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1851.0949169999999</v>
+        <v>1851.0949171</v>
       </c>
       <c r="C239" s="5">
         <v>1.973747000000003</v>
       </c>
       <c r="D239" s="5">
-        <v>1.2884232399133166</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>1.2884232398432172</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1849.7251839999999</v>
+        <v>1849.7251844</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.3697329999999965</v>
+        <v>-1.3697326999999859</v>
       </c>
       <c r="D240" s="5">
-        <v>-0.88434507509843607</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-0.88434488214850226</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1845.868009</v>
+        <v>1845.8680092</v>
       </c>
       <c r="C241" s="5">
-        <v>-3.8571749999998701</v>
+        <v>-3.8571752000000288</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.473822525967484</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.4738226522424078</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1855.220568</v>
+        <v>1855.2205675</v>
       </c>
       <c r="C242" s="5">
-        <v>9.3525589999999283</v>
+        <v>9.3525583000000552</v>
       </c>
       <c r="D242" s="5">
-        <v>6.2524344033280777</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>6.2524339215456415</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1867.898162</v>
+        <v>1867.8981615</v>
       </c>
       <c r="C243" s="5">
         <v>12.677593999999999</v>
       </c>
       <c r="D243" s="5">
-        <v>8.5154888739719539</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>8.5154888763538281</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1869.251066</v>
+        <v>1869.2510655000001</v>
       </c>
       <c r="C244" s="5">
         <v>1.3529040000000805</v>
       </c>
       <c r="D244" s="5">
-        <v>0.87262132271996862</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>0.87262132295444772</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1871.386931</v>
+        <v>1871.3869311000001</v>
       </c>
       <c r="C245" s="5">
-        <v>2.135864999999967</v>
+        <v>2.1358655999999883</v>
       </c>
       <c r="D245" s="5">
-        <v>1.3798076121153802</v>
+        <v>1.3798080025366755</v>
       </c>
       <c r="E245" s="5">
-        <v>2.2578038721339011</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>2.2578038887735019</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1873.437224</v>
+        <v>1873.4372235999999</v>
       </c>
       <c r="C246" s="5">
-        <v>2.0502930000000106</v>
+        <v>2.0502924999998413</v>
       </c>
       <c r="D246" s="5">
-        <v>1.322672202729458</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>1.322671878155135</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1876.597892</v>
+        <v>1876.5978923</v>
       </c>
       <c r="C247" s="5">
-        <v>3.1606679999999869</v>
+        <v>3.1606687000000875</v>
       </c>
       <c r="D247" s="5">
-        <v>2.043406487069932</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>2.0434069442755609</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1883.503463</v>
+        <v>1883.5034628999999</v>
       </c>
       <c r="C248" s="5">
-        <v>6.905571000000009</v>
+        <v>6.9055705999999191</v>
       </c>
       <c r="D248" s="5">
-        <v>4.5062794642735104</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>4.5062791972102945</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1894.678324</v>
+        <v>1894.6783241999999</v>
       </c>
       <c r="C249" s="5">
-        <v>11.174860999999964</v>
+        <v>11.174861299999975</v>
       </c>
       <c r="D249" s="5">
-        <v>7.3566034937448066</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>7.3566036981322469</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1929.159852</v>
+        <v>1929.1598515999999</v>
       </c>
       <c r="C250" s="5">
-        <v>34.481528000000026</v>
+        <v>34.481527400000004</v>
       </c>
       <c r="D250" s="5">
-        <v>24.163155943440493</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>24.16315547722818</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1915.3109030000001</v>
+        <v>1915.3109029</v>
       </c>
       <c r="C251" s="5">
-        <v>-13.848948999999948</v>
+        <v>-13.848948699999937</v>
       </c>
       <c r="D251" s="5">
-        <v>-8.2823774320743162</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-8.2823772613327744</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1894.938723</v>
+        <v>1894.9387228000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-20.372180000000071</v>
+        <v>-20.372180099999923</v>
       </c>
       <c r="D252" s="5">
-        <v>-12.042945557414985</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-12.042945613707568</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1889.4407550000001</v>
+        <v>1889.4407547000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-5.4979679999999007</v>
+        <v>-5.49796809999998</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.4266498161644177</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-3.4266498778549481</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1884.5772609999999</v>
+        <v>1884.5772612999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-4.8634940000001734</v>
+        <v>-4.8634934000001522</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.0454902554366003</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-3.0454898855000856</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1889.0625660000001</v>
+        <v>1889.0625659</v>
       </c>
       <c r="C255" s="5">
-        <v>4.4853050000001531</v>
+        <v>4.4853046000000631</v>
       </c>
       <c r="D255" s="5">
-        <v>2.8936904897323146</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>2.893690227818535</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1888.445549</v>
+        <v>1888.4455485999999</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.61701700000003257</v>
+        <v>-0.61701730000004318</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.39124787990710841</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-0.39124806981485349</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1884.1045099999999</v>
+        <v>1884.1045097000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-4.3410390000001371</v>
+        <v>-4.3410388999998304</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.7238741839144764</v>
+        <v>-2.723874122528025</v>
       </c>
       <c r="E257" s="5">
-        <v>0.67958041115547818</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>0.67958038974467172</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1883.503966</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.60054399999989982</v>
+        <v>-0.60054370000011659</v>
       </c>
       <c r="D258" s="5">
-        <v>-0.38182105779243081</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-0.38182086744987798</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1878.11932</v>
+        <v>1878.1193198000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-5.3846459999999752</v>
+        <v>-5.3846461999999065</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.37718304489244</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-3.3771831683642284</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1872.9685489999999</v>
+        <v>1872.9685485</v>
       </c>
       <c r="C260" s="5">
-        <v>-5.150771000000077</v>
+        <v>-5.1507713000000876</v>
       </c>
       <c r="D260" s="5">
-        <v>-3.2418282208452887</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-3.2418284071625281</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1871.8343580000001</v>
+        <v>1871.8343579</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.1341909999998734</v>
+        <v>-1.1341906000000108</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.72425419900667976</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-0.72425394462377612</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1867.929924</v>
+        <v>1867.9299243999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-3.9044340000000375</v>
+        <v>-3.9044335000000956</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.4745464282700635</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.4745461151380987</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1870.5638280000001</v>
+        <v>1870.5638277999999</v>
       </c>
       <c r="C263" s="5">
-        <v>2.6339040000000296</v>
+        <v>2.6339034000000083</v>
       </c>
       <c r="D263" s="5">
-        <v>1.7052634533629485</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>1.7052630615206565</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1860.5656309999999</v>
+        <v>1860.5656312999999</v>
       </c>
       <c r="C264" s="5">
-        <v>-9.9981970000001184</v>
+        <v>-9.9981964999999491</v>
       </c>
       <c r="D264" s="5">
-        <v>-6.2287839720097438</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-6.2287836702603849</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1850.719257</v>
       </c>
       <c r="C265" s="5">
-        <v>-9.8463739999999689</v>
+        <v>-9.8463742999999795</v>
       </c>
       <c r="D265" s="5">
-        <v>-6.1689458441543499</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-6.1689460257075668</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1840.373194</v>
+        <v>1840.3731938999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-10.346062999999958</v>
+        <v>-10.346063100000038</v>
       </c>
       <c r="D266" s="5">
-        <v>-6.5058881571678162</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-6.5058882181299404</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1827.653552</v>
+        <v>1827.6535518999999</v>
       </c>
       <c r="C267" s="5">
         <v>-12.719642000000022</v>
       </c>
       <c r="D267" s="5">
-        <v>-7.9856185864492391</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-7.9856185868667158</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1823.776895</v>
+        <v>1823.7768954000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-3.8766570000000229</v>
+        <v>-3.8766564999998536</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.5158486187979112</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-2.5158482982230002</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1819.8533729999999</v>
+        <v>1819.8533734</v>
       </c>
       <c r="C269" s="5">
         <v>-3.9235220000000481</v>
       </c>
       <c r="D269" s="5">
-        <v>-2.5512523485382577</v>
+        <v>-2.5512523479853</v>
       </c>
       <c r="E269" s="5">
-        <v>-3.4101684200097737</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-3.4101683833998475</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1823.9096870000001</v>
+        <v>1823.9096867999999</v>
       </c>
       <c r="C270" s="5">
-        <v>4.0563140000001567</v>
+        <v>4.0563133999999081</v>
       </c>
       <c r="D270" s="5">
-        <v>2.7077425372823427</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>2.7077421312342809</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1828.377058</v>
+        <v>1828.3770577</v>
       </c>
       <c r="C271" s="5">
-        <v>4.4673709999999573</v>
+        <v>4.4673709000001054</v>
       </c>
       <c r="D271" s="5">
-        <v>2.979125548833661</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.9791254815776602</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1826.7683529999999</v>
+        <v>1826.7683528</v>
       </c>
       <c r="C272" s="5">
-        <v>-1.6087050000001</v>
+        <v>-1.6087049000000206</v>
       </c>
       <c r="D272" s="5">
-        <v>-1.0507304969011755</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-1.0507304320732214</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1825.5252399999999</v>
+        <v>1825.5252396000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-1.2431129999999939</v>
+        <v>-1.2431131999999252</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.81354872505974285</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-0.81354885554795198</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1825.5376690000001</v>
+        <v>1825.5376685000001</v>
       </c>
       <c r="C274" s="5">
-        <v>1.2429000000111046E-2</v>
+        <v>1.2428900000031717E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>8.1704477115529528E-3</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>8.1703819738709882E-3</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1824.8416279999999</v>
+        <v>1824.8416278</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.69604100000015023</v>
+        <v>-0.69604070000013962</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.45657774549049401</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-0.4565775492385904</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1831.0932580000001</v>
+        <v>1831.0932576</v>
       </c>
       <c r="C276" s="5">
-        <v>6.2516300000002047</v>
+        <v>6.2516298000000461</v>
       </c>
       <c r="D276" s="5">
-        <v>4.1893694545636073</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>4.1893693184709591</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1830.7960909999999</v>
+        <v>1830.7960914</v>
       </c>
       <c r="C277" s="5">
-        <v>-0.29716700000017227</v>
+        <v>-0.29716619999999239</v>
       </c>
       <c r="D277" s="5">
-        <v>-0.1945735270662774</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>-0.19457300376685138</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1830.0090620000001</v>
+        <v>1830.0090614999999</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.78702899999984766</v>
+        <v>-0.78702990000010686</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.51464224673313241</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-0.51464283374489384</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1831.6449709999999</v>
       </c>
       <c r="C279" s="5">
-        <v>1.635908999999856</v>
+        <v>1.6359095000000252</v>
       </c>
       <c r="D279" s="5">
-        <v>1.07801183828935</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.0780121696911227</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1830.85429</v>
+        <v>1830.8542898999999</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.79068099999994956</v>
+        <v>-0.79068110000002889</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.5167855908492891</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-0.51678565605393079</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1835.7184930000001</v>
+        <v>1835.7184924999999</v>
       </c>
       <c r="C281" s="5">
-        <v>4.8642030000000887</v>
+        <v>4.8642025999999987</v>
       </c>
       <c r="D281" s="5">
-        <v>3.2351545117600411</v>
+        <v>3.2351542420019808</v>
       </c>
       <c r="E281" s="5">
-        <v>0.87178012445292552</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>0.87178007480677167</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1831.3215720000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.3969210000000203</v>
+        <v>-4.396920499999851</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.8366817310075509</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-2.836681413431541</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1837.6695609999999</v>
+        <v>1837.6695608</v>
       </c>
       <c r="C283" s="5">
-        <v>6.3479889999998704</v>
+        <v>6.3479887999999391</v>
       </c>
       <c r="D283" s="5">
-        <v>4.2398378045915397</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>4.2398376684539718</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1838.604456</v>
+        <v>1838.6044555000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.93489500000009684</v>
+        <v>0.93489470000008623</v>
       </c>
       <c r="D284" s="5">
-        <v>0.61219842337363328</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.6121982264408965</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1839.3264300000001</v>
+        <v>1839.3264297000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.72197400000004563</v>
+        <v>0.72197419999997692</v>
       </c>
       <c r="D285" s="5">
-        <v>0.47222900824066549</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>0.47222913946805001</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1839.1330029999999</v>
+        <v>1839.1330032000001</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.19342700000015611</v>
+        <v>-0.19342649999998685</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.12612127554598729</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-0.12612094973722954</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1840.295695</v>
+        <v>1840.2956948999999</v>
       </c>
       <c r="C287" s="5">
-        <v>1.1626920000001064</v>
+        <v>1.1626916999998684</v>
       </c>
       <c r="D287" s="5">
-        <v>0.76127825354872503</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>0.76127805635552992</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1848.6898169999999</v>
+        <v>1848.6898166999999</v>
       </c>
       <c r="C288" s="5">
-        <v>8.3941219999999248</v>
+        <v>8.3941217999999935</v>
       </c>
       <c r="D288" s="5">
-        <v>5.6129725470409397</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>5.612972410245054</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1845.9504119999999</v>
+        <v>1845.9504122999999</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.7394050000000334</v>
+        <v>-2.7394044000000122</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.7637500074564549</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-1.7637496245766493</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1850.0721269999999</v>
+        <v>1850.0721271</v>
       </c>
       <c r="C290" s="5">
-        <v>4.1217149999999947</v>
+        <v>4.1217148000000634</v>
       </c>
       <c r="D290" s="5">
-        <v>2.7125609833609232</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.7125608496713971</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1850.834008</v>
+        <v>1850.8340080999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.76188100000013037</v>
+        <v>0.761880999999903</v>
       </c>
       <c r="D291" s="5">
-        <v>0.49529463788113848</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>0.4952946378543599</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1852.65663</v>
+        <v>1852.6566295</v>
       </c>
       <c r="C292" s="5">
-        <v>1.8226219999999103</v>
+        <v>1.8226214000001164</v>
       </c>
       <c r="D292" s="5">
-        <v>1.1881299487353614</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>1.1881295554223792</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1850.4237869999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-2.2328430000000026</v>
+        <v>-2.2328425000000607</v>
       </c>
       <c r="D293" s="5">
-        <v>-1.4367054312087513</v>
+        <v>-1.4367051120024787</v>
       </c>
       <c r="E293" s="5">
-        <v>0.80106476325614295</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>0.80106479071164749</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1857.486897</v>
+        <v>1857.4868971999999</v>
       </c>
       <c r="C294" s="5">
-        <v>7.0631100000000515</v>
+        <v>7.0631101999999828</v>
       </c>
       <c r="D294" s="5">
-        <v>4.677821334074328</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>4.6778214693251829</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1855.1638700000001</v>
       </c>
       <c r="C295" s="5">
-        <v>-2.3230269999999109</v>
+        <v>-2.3230271999998422</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.4904748441060711</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-1.4904749713870347</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1857.0707399999999</v>
+        <v>1857.0707399</v>
       </c>
       <c r="C296" s="5">
-        <v>1.9068699999997989</v>
+        <v>1.9068698999999469</v>
       </c>
       <c r="D296" s="5">
-        <v>1.240442731760738</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>1.240442666341357</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1857.38842</v>
+        <v>1857.3884201000001</v>
       </c>
       <c r="C297" s="5">
-        <v>0.31768000000010943</v>
+        <v>0.31768020000004071</v>
       </c>
       <c r="D297" s="5">
-        <v>0.20547137302395768</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.20547150251413182</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1859.0099049999999</v>
+        <v>1859.0099046</v>
       </c>
       <c r="C298" s="5">
-        <v>1.6214849999998933</v>
+        <v>1.6214844999999514</v>
       </c>
       <c r="D298" s="5">
-        <v>1.0526348740078406</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>1.0526345478010235</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1860.6775259999999</v>
       </c>
       <c r="C299" s="5">
-        <v>1.6676210000000538</v>
+        <v>1.6676213999999163</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0817844241141961</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.0817846851092883</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1864.339686</v>
+        <v>1864.3396857</v>
       </c>
       <c r="C300" s="5">
-        <v>3.6621600000000853</v>
+        <v>3.6621597000000747</v>
       </c>
       <c r="D300" s="5">
-        <v>2.3875588273276627</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.3875586296196127</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1861.234234</v>
+        <v>1861.2342341999999</v>
       </c>
       <c r="C301" s="5">
-        <v>-3.1054520000000139</v>
+        <v>-3.105451500000072</v>
       </c>
       <c r="D301" s="5">
-        <v>-1.9806427364141954</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-1.9806424207481577</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1863.3121920000001</v>
+        <v>1863.3121916</v>
       </c>
       <c r="C302" s="5">
-        <v>2.0779580000000806</v>
+        <v>2.0779574000000594</v>
       </c>
       <c r="D302" s="5">
-        <v>1.3479862623832606</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>1.3479858706201053</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1871.11553</v>
+        <v>1871.1155298000001</v>
       </c>
       <c r="C303" s="5">
-        <v>7.8033379999999397</v>
+        <v>7.8033382000000984</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1428470669268034</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.1428472029188876</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1872.863482</v>
+        <v>1872.8634823</v>
       </c>
       <c r="C304" s="5">
-        <v>1.7479519999999411</v>
+        <v>1.747952499999883</v>
       </c>
       <c r="D304" s="5">
-        <v>1.1267893972580323</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>1.1267897213540268</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1874.750147</v>
+        <v>1874.7501468</v>
       </c>
       <c r="C305" s="5">
-        <v>1.8866649999999936</v>
+        <v>1.8866645000000517</v>
       </c>
       <c r="D305" s="5">
-        <v>1.2155632209234657</v>
+        <v>1.2155628967946086</v>
       </c>
       <c r="E305" s="5">
-        <v>1.314637229098703</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.3146372182903709</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1876.7479579999999</v>
+        <v>1876.7479578</v>
       </c>
       <c r="C306" s="5">
         <v>1.997810999999956</v>
       </c>
       <c r="D306" s="5">
-        <v>1.2862910309302311</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.2862910310680098</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1876.3279970000001</v>
+        <v>1876.3279964999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.41996099999983016</v>
+        <v>-0.41996130000006815</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.26819447213223269</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-0.26819466351040155</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1875.774316</v>
+        <v>1875.7743161999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.5536810000000969</v>
+        <v>-0.55368029999999635</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.35353089878579214</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.35353045264799876</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1877.775022</v>
+        <v>1877.7750222</v>
       </c>
       <c r="C309" s="5">
         <v>2.0007060000000365</v>
       </c>
       <c r="D309" s="5">
-        <v>1.2874584642727838</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>1.2874584641347386</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1879.644892</v>
+        <v>1879.6448915999999</v>
       </c>
       <c r="C310" s="5">
-        <v>1.8698699999999917</v>
+        <v>1.8698693999999705</v>
       </c>
       <c r="D310" s="5">
-        <v>1.2015145824774809</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.2015141946952523</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1884.7121030000001</v>
+        <v>1884.7121026</v>
       </c>
       <c r="C311" s="5">
         <v>5.067211000000043</v>
       </c>
       <c r="D311" s="5">
-        <v>3.2834003466425843</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>3.2834003473517948</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1889.074705</v>
       </c>
       <c r="C312" s="5">
-        <v>4.3626019999999244</v>
+        <v>4.3626024000000143</v>
       </c>
       <c r="D312" s="5">
-        <v>2.8133144482661798</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.8133147101118361</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1891.590794</v>
+        <v>1891.5907941999999</v>
       </c>
       <c r="C313" s="5">
-        <v>2.5160889999999654</v>
+        <v>2.5160891999998967</v>
       </c>
       <c r="D313" s="5">
-        <v>1.610059852606005</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.6100599815261907</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1893.070784</v>
+        <v>1893.0707838999999</v>
       </c>
       <c r="C314" s="5">
-        <v>1.4799900000000434</v>
+        <v>1.4799897000000328</v>
       </c>
       <c r="D314" s="5">
-        <v>0.94293673473826445</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.94293654267789684</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1897.446179</v>
+        <v>1897.4461788999999</v>
       </c>
       <c r="C315" s="5">
         <v>4.3753950000000259</v>
       </c>
       <c r="D315" s="5">
-        <v>2.8090522787712402</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>2.8090522789215422</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1898.9384580000001</v>
+        <v>1898.9384582</v>
       </c>
       <c r="C316" s="5">
-        <v>1.4922790000000532</v>
+        <v>1.4922793000000638</v>
       </c>
       <c r="D316" s="5">
-        <v>0.94785354619548734</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.94785373762207303</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1903.022103</v>
+        <v>1903.0221031999999</v>
       </c>
       <c r="C317" s="5">
         <v>4.0836449999999331</v>
       </c>
       <c r="D317" s="5">
-        <v>2.6113282162739448</v>
+        <v>2.6113282159956785</v>
       </c>
       <c r="E317" s="5">
-        <v>1.5080386069173723</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.5080386284144209</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1910.834433</v>
+        <v>1910.8344328000001</v>
       </c>
       <c r="C318" s="5">
-        <v>7.8123299999999745</v>
+        <v>7.8123296000001119</v>
       </c>
       <c r="D318" s="5">
-        <v>5.0390325942040848</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>5.0390323298052042</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1908.1560340000001</v>
+        <v>1908.1560344</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.6783989999998994</v>
+        <v>-2.6783984000001055</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.6691220636183668</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-1.6691216927623542</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1910.054791</v>
+        <v>1910.0547912</v>
       </c>
       <c r="C320" s="5">
-        <v>1.8987569999999323</v>
+        <v>1.898756800000001</v>
       </c>
       <c r="D320" s="5">
-        <v>1.2006460070426828</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.2006458796302244</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1916.4361670000001</v>
+        <v>1916.4361673000001</v>
       </c>
       <c r="C321" s="5">
-        <v>6.3813760000000457</v>
+        <v>6.381376100000125</v>
       </c>
       <c r="D321" s="5">
-        <v>4.0836214155190564</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>4.0836214802570048</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1919.7403839999999</v>
+        <v>1919.7403835</v>
       </c>
       <c r="C322" s="5">
-        <v>3.3042169999998805</v>
+        <v>3.304216199999928</v>
       </c>
       <c r="D322" s="5">
-        <v>2.0887088768612339</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.0887083660185768</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1923.4088019999999</v>
+        <v>1923.4088024</v>
       </c>
       <c r="C323" s="5">
-        <v>3.6684179999999742</v>
+        <v>3.668418900000006</v>
       </c>
       <c r="D323" s="5">
-        <v>2.3173254552218525</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.3173260303466447</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1928.785069</v>
+        <v>1928.7850685999999</v>
       </c>
       <c r="C324" s="5">
-        <v>5.3762670000000981</v>
+        <v>5.3762661999999182</v>
       </c>
       <c r="D324" s="5">
-        <v>3.4062611110613705</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>3.4062605956654446</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1929.8448209999999</v>
+        <v>1929.8448208</v>
       </c>
       <c r="C325" s="5">
-        <v>1.0597519999998894</v>
+        <v>1.0597522000000481</v>
       </c>
       <c r="D325" s="5">
-        <v>0.66132429767771228</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>0.66132442299993155</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1933.650036</v>
       </c>
       <c r="C326" s="5">
-        <v>3.8052150000000893</v>
+        <v>3.8052152000000206</v>
       </c>
       <c r="D326" s="5">
-        <v>2.3919564895162893</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>2.3919566168532969</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1930.1080629999999</v>
+        <v>1930.1080625</v>
       </c>
       <c r="C327" s="5">
-        <v>-3.5419730000000982</v>
+        <v>-3.5419735000000401</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.1760954312158409</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-2.1760957353144983</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1932.4728889999999</v>
+        <v>1932.4728891</v>
       </c>
       <c r="C328" s="5">
-        <v>2.3648259999999937</v>
+        <v>2.3648266000000149</v>
       </c>
       <c r="D328" s="5">
-        <v>1.4802242305208768</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.4802246090015903</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1937.1743590000001</v>
+        <v>1937.1743584999999</v>
       </c>
       <c r="C329" s="5">
-        <v>4.7014700000001994</v>
+        <v>4.7014693999999508</v>
       </c>
       <c r="D329" s="5">
-        <v>2.9588363535039131</v>
+        <v>2.9588359706761658</v>
       </c>
       <c r="E329" s="5">
-        <v>1.7946326501495191</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.794632613177316</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1938.0506829999999</v>
+        <v>1938.0506825</v>
       </c>
       <c r="C330" s="5">
-        <v>0.87632399999984045</v>
+        <v>0.87632400000006783</v>
       </c>
       <c r="D330" s="5">
-        <v>0.54419941467680477</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>0.54419941481764766</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1941.160018</v>
       </c>
       <c r="C331" s="5">
-        <v>3.109335000000101</v>
+        <v>3.1093355000000429</v>
       </c>
       <c r="D331" s="5">
-        <v>1.942313912833149</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.9423142284357375</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1944.032944</v>
+        <v>1944.0329443000001</v>
       </c>
       <c r="C332" s="5">
-        <v>2.8729260000000068</v>
+        <v>2.8729263000000174</v>
       </c>
       <c r="D332" s="5">
-        <v>1.7905339613413895</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>1.7905341498392513</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1948.873812</v>
+        <v>1948.8738123000001</v>
       </c>
       <c r="C333" s="5">
         <v>4.8408680000000004</v>
       </c>
       <c r="D333" s="5">
-        <v>3.0294055653734331</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>3.0294055648996787</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1945.8972100000001</v>
+        <v>1945.8972097000001</v>
       </c>
       <c r="C334" s="5">
-        <v>-2.9766019999999571</v>
+        <v>-2.9766025999999783</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.8174953432361418</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-1.8174957062429775</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1944.368522</v>
+        <v>1944.3685217</v>
       </c>
       <c r="C335" s="5">
         <v>-1.528688000000102</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.93865193367649313</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-0.93865193382058898</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1939.197134</v>
+        <v>1939.1971335999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-5.171387999999979</v>
+        <v>-5.1713881000000583</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.14533368758384</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-3.1453337479970034</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1935.9729609999999</v>
+        <v>1935.9729612000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-3.2241730000000643</v>
+        <v>-3.2241723999998158</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.9770155466037109</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-1.9770151824542781</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1935.6250250000001</v>
+        <v>1935.6250249</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.34793599999989056</v>
+        <v>-0.34793630000012854</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.21545277081640446</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-0.21545295638002449</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1943.1254759999999</v>
+        <v>1943.1254758</v>
       </c>
       <c r="C339" s="5">
-        <v>7.5004509999998845</v>
+        <v>7.5004509000000326</v>
       </c>
       <c r="D339" s="5">
-        <v>4.7503323532256836</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>4.7503322887866739</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1944.651535</v>
+        <v>1944.6515351</v>
       </c>
       <c r="C340" s="5">
-        <v>1.526059000000032</v>
+        <v>1.5260593000000426</v>
       </c>
       <c r="D340" s="5">
-        <v>0.94651721454648285</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>0.94651740151974195</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1946.032784</v>
+        <v>1946.0327838000001</v>
       </c>
       <c r="C341" s="5">
-        <v>1.3812490000000253</v>
+        <v>1.3812487000000147</v>
       </c>
       <c r="D341" s="5">
-        <v>0.85567476709262902</v>
+        <v>0.85567458047395295</v>
       </c>
       <c r="E341" s="5">
-        <v>0.45728588956612803</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.45728590517062351</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1943.5389029999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.4938810000001013</v>
+        <v>-2.49388080000017</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.5270316800248929</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-1.5270315585803607</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1950.799428</v>
+        <v>1950.7994280999999</v>
       </c>
       <c r="C343" s="5">
-        <v>7.2605250000001433</v>
+        <v>7.2605250999999953</v>
       </c>
       <c r="D343" s="5">
-        <v>4.5761326866331942</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>4.5761327509612038</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1956.637393</v>
+        <v>1956.6373933</v>
       </c>
       <c r="C344" s="5">
-        <v>5.8379649999999401</v>
+        <v>5.8379652000000988</v>
       </c>
       <c r="D344" s="5">
-        <v>3.6508225987925913</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.6508227257399994</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1954.0534190000001</v>
+        <v>1954.0534184999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-2.5839739999998983</v>
+        <v>-2.5839748000000782</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.5732835884930796</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-1.5732840718108432</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1957.15211</v>
+        <v>1957.1521095999999</v>
       </c>
       <c r="C346" s="5">
-        <v>3.098690999999917</v>
+        <v>3.0986910999999964</v>
       </c>
       <c r="D346" s="5">
-        <v>1.9196161591734873</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>1.9196162221594815</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1958.335255</v>
+        <v>1958.3352547</v>
       </c>
       <c r="C347" s="5">
-        <v>1.1831449999999677</v>
+        <v>1.183145100000047</v>
       </c>
       <c r="D347" s="5">
-        <v>0.72784537152048578</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>0.72784543339219354</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1960.5781999999999</v>
+        <v>1960.5781996999999</v>
       </c>
       <c r="C348" s="5">
         <v>2.2429449999999633</v>
       </c>
       <c r="D348" s="5">
-        <v>1.383089921623748</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.3830899218371995</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1959.242569</v>
+        <v>1959.2425685999999</v>
       </c>
       <c r="C349" s="5">
-        <v>-1.3356309999999212</v>
+        <v>-1.3356311000000005</v>
       </c>
       <c r="D349" s="5">
-        <v>-0.81443603885528182</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-0.81443609972884357</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1958.0728919999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-1.1696770000000924</v>
+        <v>-1.1696766000000025</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.7140579649989709</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-0.71405772175568982</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1954.9690869999999</v>
+        <v>1954.9690871</v>
       </c>
       <c r="C351" s="5">
-        <v>-3.1038049999999657</v>
+        <v>-3.1038048999998864</v>
       </c>
       <c r="D351" s="5">
-        <v>-1.8856628672161424</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-1.8856628069914616</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1959.5906580000001</v>
+        <v>1959.5906574999999</v>
       </c>
       <c r="C352" s="5">
-        <v>4.6215710000001309</v>
+        <v>4.6215703999998823</v>
       </c>
       <c r="D352" s="5">
-        <v>2.8739914405943257</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.8739910624618226</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1960.3604660000001</v>
+        <v>1960.3604654999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.76980800000001182</v>
       </c>
       <c r="D353" s="5">
-        <v>0.47242934816213999</v>
+        <v>0.47242934828282124</v>
       </c>
       <c r="E353" s="5">
-        <v>0.73625080305943502</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>0.73625078771912822</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1956.809248</v>
       </c>
       <c r="C354" s="5">
-        <v>-3.5512180000000626</v>
+        <v>-3.5512174999998933</v>
       </c>
       <c r="D354" s="5">
-        <v>-2.1522871451759573</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-2.1522868456970601</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1962.9461409999999</v>
       </c>
       <c r="C355" s="5">
         <v>6.1368929999998727</v>
       </c>
       <c r="D355" s="5">
         <v>3.8290062871357389</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1966.753123</v>
+        <v>1966.7531226999999</v>
       </c>
       <c r="C356" s="5">
-        <v>3.8069820000000618</v>
+        <v>3.8069817000000512</v>
       </c>
       <c r="D356" s="5">
-        <v>2.3522932179837142</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.3522930306351775</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1966.8402289999999</v>
+        <v>1966.8402289000001</v>
       </c>
       <c r="C357" s="5">
-        <v>8.7105999999948835E-2</v>
+        <v>8.7106200000107492E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>5.3160035391597305E-2</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>5.3160157487841531E-2</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1971.880836</v>
+        <v>1971.8808358000001</v>
       </c>
       <c r="C358" s="5">
-        <v>5.0406070000001364</v>
+        <v>5.0406069000000571</v>
       </c>
       <c r="D358" s="5">
-        <v>3.1190738945696683</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.1190738319766265</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1974.905025</v>
+        <v>1974.9050254000001</v>
       </c>
       <c r="C359" s="5">
-        <v>3.0241889999999785</v>
+        <v>3.0241895999999997</v>
       </c>
       <c r="D359" s="5">
-        <v>1.8559920151226317</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.85599238665346</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1976.4397200000001</v>
       </c>
       <c r="C360" s="5">
-        <v>1.5346950000000561</v>
+        <v>1.5346945999999662</v>
       </c>
       <c r="D360" s="5">
-        <v>0.93651371491512148</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>0.93651346958931736</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1978.576405</v>
+        <v>1978.5764048000001</v>
       </c>
       <c r="C361" s="5">
-        <v>2.1366849999999431</v>
+        <v>2.1366848000000118</v>
       </c>
       <c r="D361" s="5">
-        <v>1.3050347731309309</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>1.3050346502487375</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1982.2118849999999</v>
+        <v>1982.2118852999999</v>
       </c>
       <c r="C362" s="5">
-        <v>3.6354799999999159</v>
+        <v>3.6354804999998578</v>
       </c>
       <c r="D362" s="5">
-        <v>2.2273259434636872</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>2.2273262531250948</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1987.225015</v>
+        <v>1987.2250151000001</v>
       </c>
       <c r="C363" s="5">
-        <v>5.0131300000000465</v>
+        <v>5.0131298000001152</v>
       </c>
       <c r="D363" s="5">
-        <v>3.0774427274850469</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>3.0774426025247603</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1990.4574729999999</v>
+        <v>1990.4574732000001</v>
       </c>
       <c r="C364" s="5">
-        <v>3.2324579999999514</v>
+        <v>3.2324581000000308</v>
       </c>
       <c r="D364" s="5">
-        <v>1.9695007225627226</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>1.969500783937761</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1990.1129189999999</v>
+        <v>1990.1129192000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.34455400000001646</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.20752585114223177</v>
+        <v>-0.20752585112135957</v>
       </c>
       <c r="E365" s="5">
-        <v>1.517703173269358</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.517703209364174</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1997.787658</v>
+        <v>1997.7876576000001</v>
       </c>
       <c r="C366" s="5">
-        <v>7.6747390000000451</v>
+        <v>7.6747384000000238</v>
       </c>
       <c r="D366" s="5">
-        <v>4.7271492574441965</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.7271488795236571</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2001.19472</v>
+        <v>2001.1947204000001</v>
       </c>
       <c r="C367" s="5">
-        <v>3.4070619999999963</v>
+        <v>3.4070627999999488</v>
       </c>
       <c r="D367" s="5">
-        <v>2.0658062845628322</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.0658067746035735</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>2002.895315</v>
+        <v>2002.8953151000001</v>
       </c>
       <c r="C368" s="5">
-        <v>1.7005950000000212</v>
+        <v>1.7005947000000106</v>
       </c>
       <c r="D368" s="5">
-        <v>1.024527512636908</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>1.0245273308500558</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1950.4651269999999</v>
+        <v>1950.4651266000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-52.430188000000044</v>
+        <v>-52.430188499999986</v>
       </c>
       <c r="D369" s="5">
-        <v>-27.262349358345606</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-27.26234958092887</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1919.404444</v>
+        <v>1919.4044441999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-31.060682999999926</v>
+        <v>-31.060682400000132</v>
       </c>
       <c r="D370" s="5">
-        <v>-17.5217051117056</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-17.52170480560077</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1924.4800049999999</v>
+        <v>1924.4800048</v>
       </c>
       <c r="C371" s="5">
-        <v>5.0755609999998796</v>
+        <v>5.0755606000000171</v>
       </c>
       <c r="D371" s="5">
-        <v>3.2197699139490776</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>3.2197696561602429</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1958.6011229999999</v>
+        <v>1958.6011228</v>
       </c>
       <c r="C372" s="5">
         <v>34.121118000000024</v>
       </c>
       <c r="D372" s="5">
-        <v>23.478444991418222</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>23.478444994100812</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1986.903331</v>
+        <v>1986.9033305</v>
       </c>
       <c r="C373" s="5">
-        <v>28.302208000000064</v>
+        <v>28.302207700000054</v>
       </c>
       <c r="D373" s="5">
-        <v>18.78698627493791</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>18.786986061785171</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1982.3713680000001</v>
+        <v>1982.3713682</v>
       </c>
       <c r="C374" s="5">
-        <v>-4.5319629999999052</v>
+        <v>-4.531962300000032</v>
       </c>
       <c r="D374" s="5">
-        <v>-2.7030239213499563</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-2.7030235097404431</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1949.1132970000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-33.258070999999973</v>
+        <v>-33.258071199999904</v>
       </c>
       <c r="D375" s="5">
-        <v>-18.374695522825157</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-18.374695621646453</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1945.7600110000001</v>
+        <v>1945.7600112</v>
       </c>
       <c r="C376" s="5">
-        <v>-3.3532860000000255</v>
+        <v>-3.3532858000000942</v>
       </c>
       <c r="D376" s="5">
-        <v>-2.0450760886797648</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-2.0450759678572128</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1949.560491</v>
+        <v>1949.5604906999999</v>
       </c>
       <c r="C377" s="5">
-        <v>3.8004799999998795</v>
+        <v>3.8004794999999376</v>
       </c>
       <c r="D377" s="5">
-        <v>2.3691971665215528</v>
+        <v>2.3691968512224326</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.0376948269034356</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-2.0376948518228688</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1952.731438</v>
+        <v>1952.7314375000001</v>
       </c>
       <c r="C378" s="5">
-        <v>3.1709470000000692</v>
+        <v>3.170946800000138</v>
       </c>
       <c r="D378" s="5">
-        <v>1.9693470931999579</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>1.9693469681806963</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1946.221804</v>
+        <v>1946.2218044000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-6.5096340000000055</v>
+        <v>-6.5096330999999736</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.9277888848695319</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-3.9277883527316315</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1944.2396349999999</v>
+        <v>1944.2396352000001</v>
       </c>
       <c r="C380" s="5">
-        <v>-1.9821690000001126</v>
+        <v>-1.9821692000000439</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.2153414251914185</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-1.2153415468843298</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1954.6304319999999</v>
+        <v>1954.6304322000001</v>
       </c>
       <c r="C381" s="5">
         <v>10.39079700000002</v>
       </c>
       <c r="D381" s="5">
-        <v>6.6051940297534806</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.6051940290539068</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1954.0415620000001</v>
+        <v>1954.0415618</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.58886999999981526</v>
+        <v>-0.58887040000013258</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.36092463720890366</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-0.36092488193030237</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1959.4425550000001</v>
+        <v>1959.4425544999999</v>
       </c>
       <c r="C383" s="5">
-        <v>5.4009929999999713</v>
+        <v>5.4009926999999607</v>
       </c>
       <c r="D383" s="5">
-        <v>3.3677034547058282</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>3.3677032651427963</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1973.8250430000001</v>
+        <v>1973.8250432</v>
       </c>
       <c r="C384" s="5">
-        <v>14.382487999999967</v>
+        <v>14.382488700000067</v>
       </c>
       <c r="D384" s="5">
-        <v>9.1725434065921476</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>9.1725438736331544</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1967.3903740000001</v>
+        <v>1967.3903737999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-6.4346689999999853</v>
+        <v>-6.4346694000000753</v>
       </c>
       <c r="D385" s="5">
-        <v>-3.8426141142317682</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-3.8426143484523112</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1974.1750139999999</v>
+        <v>1974.1750136999999</v>
       </c>
       <c r="C386" s="5">
-        <v>6.7846399999998539</v>
+        <v>6.7846399000000019</v>
       </c>
       <c r="D386" s="5">
-        <v>4.2176572006943136</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.2176571377827932</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1971.129531</v>
+        <v>1971.1295310999999</v>
       </c>
       <c r="C387" s="5">
-        <v>-3.0454829999998765</v>
+        <v>-3.0454826000000139</v>
       </c>
       <c r="D387" s="5">
-        <v>-1.8355671066122126</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-1.8355668678435633</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1971.3659190000001</v>
+        <v>1971.3659184999999</v>
       </c>
       <c r="C388" s="5">
-        <v>0.23638800000003357</v>
+        <v>0.23638740000001235</v>
       </c>
       <c r="D388" s="5">
-        <v>0.1440051365801498</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>0.14400477081792928</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1972.3389529999999</v>
+        <v>1972.3389532000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.9730339999998705</v>
+        <v>0.97303470000019843</v>
       </c>
       <c r="D389" s="5">
-        <v>0.59391096093190932</v>
+        <v>0.59391138950268818</v>
       </c>
       <c r="E389" s="5">
-        <v>1.1683895988431781</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>1.1683896246697856</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1974.90445</v>
+        <v>1974.9044497</v>
       </c>
       <c r="C390" s="5">
-        <v>2.5654970000000503</v>
+        <v>2.5654964999998811</v>
       </c>
       <c r="D390" s="5">
-        <v>1.5721013043142662</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>1.5721009955653509</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1975.2360100000001</v>
+        <v>1975.2360100999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.33156000000008135</v>
+        <v>0.33156039999994391</v>
       </c>
       <c r="D391" s="5">
-        <v>0.20165005514949375</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>0.20165029867900142</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1976.274316</v>
+        <v>1976.2743155000001</v>
       </c>
       <c r="C392" s="5">
-        <v>1.0383059999999205</v>
+        <v>1.0383054000001266</v>
       </c>
       <c r="D392" s="5">
-        <v>0.6326210023193779</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>0.63262063566074112</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1977.8592149999999</v>
+        <v>1977.8592153</v>
       </c>
       <c r="C393" s="5">
-        <v>1.5848989999999503</v>
+        <v>1.5848997999999028</v>
       </c>
       <c r="D393" s="5">
-        <v>0.9666117962834786</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>0.96661228659424836</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1979.622758</v>
+        <v>1979.6227578999999</v>
       </c>
       <c r="C394" s="5">
-        <v>1.763543000000027</v>
+        <v>1.763542599999937</v>
       </c>
       <c r="D394" s="5">
-        <v>1.0752335952513459</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>1.0752333500098743</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1985.2528339999999</v>
+        <v>1985.2528337000001</v>
       </c>
       <c r="C395" s="5">
-        <v>5.6300759999999173</v>
+        <v>5.6300758000002133</v>
       </c>
       <c r="D395" s="5">
-        <v>3.4667104012844341</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>3.4667102763801472</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1993.657357</v>
+        <v>1993.6573565000001</v>
       </c>
       <c r="C396" s="5">
-        <v>8.4045230000001538</v>
+        <v>8.4045227999999952</v>
       </c>
       <c r="D396" s="5">
-        <v>5.2001454914474721</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>5.2001453656096652</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1996.0482850000001</v>
+        <v>1996.0482847999999</v>
       </c>
       <c r="C397" s="5">
-        <v>2.3909280000000308</v>
+        <v>2.390928299999814</v>
       </c>
       <c r="D397" s="5">
-        <v>1.4486511604299812</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>1.4486513437646176</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2002.5978259999999</v>
+        <v>2002.5978263</v>
       </c>
       <c r="C398" s="5">
-        <v>6.5495409999998628</v>
+        <v>6.5495415000000321</v>
       </c>
       <c r="D398" s="5">
-        <v>4.0093472673911057</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.0093475794235056</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2004.2825359999999</v>
+        <v>2004.2825361</v>
       </c>
       <c r="C399" s="5">
-        <v>1.6847099999999955</v>
+        <v>1.6847098000000642</v>
       </c>
       <c r="D399" s="5">
-        <v>1.0141988179868777</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>1.0141986968762895</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2006.050037</v>
+        <v>2006.0500374000001</v>
       </c>
       <c r="C400" s="5">
-        <v>1.7675010000000384</v>
+        <v>1.767501300000049</v>
       </c>
       <c r="D400" s="5">
-        <v>1.0633824479438836</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.0633826292561821</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2009.9346880000001</v>
+        <v>2009.9346876</v>
       </c>
       <c r="C401" s="5">
-        <v>3.8846510000000762</v>
+        <v>3.8846501999998964</v>
       </c>
       <c r="D401" s="5">
-        <v>2.3486710182013759</v>
+        <v>2.348670528882657</v>
       </c>
       <c r="E401" s="5">
-        <v>1.9061497995978671</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>1.9061497689838225</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2014.460538</v>
+        <v>2014.4605376</v>
       </c>
       <c r="C402" s="5">
         <v>4.5258499999999913</v>
       </c>
       <c r="D402" s="5">
-        <v>2.7358044460926045</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>2.7358044466440523</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2018.835707</v>
+        <v>2018.8357065</v>
       </c>
       <c r="C403" s="5">
-        <v>4.3751689999999144</v>
+        <v>4.3751689000000624</v>
       </c>
       <c r="D403" s="5">
-        <v>2.6376165996658596</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.637616539187948</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2022.569724</v>
+        <v>2022.5697244</v>
       </c>
       <c r="C404" s="5">
-        <v>3.7340169999999944</v>
+        <v>3.7340179000000262</v>
       </c>
       <c r="D404" s="5">
-        <v>2.2422254630803051</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.2422260095884994</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2031.5591260000001</v>
+        <v>2031.5591257000001</v>
       </c>
       <c r="C405" s="5">
-        <v>8.9894020000001547</v>
+        <v>8.9894013000000541</v>
       </c>
       <c r="D405" s="5">
-        <v>5.4657811717319094</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>5.4657807345492193</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2039.233234</v>
+        <v>2039.2332339</v>
       </c>
       <c r="C406" s="5">
-        <v>7.6741079999999329</v>
+        <v>7.6741081999998642</v>
       </c>
       <c r="D406" s="5">
-        <v>4.6283091170383095</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.62830924087414</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2047.224653</v>
+        <v>2047.2246533</v>
       </c>
       <c r="C407" s="5">
-        <v>7.9914189999999508</v>
+        <v>7.9914194000000407</v>
       </c>
       <c r="D407" s="5">
-        <v>4.805295996073311</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>4.8052962420447098</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2046.2648630000001</v>
+        <v>2046.2648634</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.95978999999988446</v>
+        <v>-0.9597899000000325</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.56114154810159578</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-0.56114148970521915</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2060.0687010000001</v>
+        <v>2060.0687008999998</v>
       </c>
       <c r="C409" s="5">
-        <v>13.803838000000042</v>
+        <v>13.803837499999872</v>
       </c>
       <c r="D409" s="5">
-        <v>8.4022466604470658</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>8.4022463430189376</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2072.1245159999999</v>
+        <v>2072.1245155000001</v>
       </c>
       <c r="C410" s="5">
-        <v>12.055814999999711</v>
+        <v>12.055814600000303</v>
       </c>
       <c r="D410" s="5">
-        <v>7.2530724851619155</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>7.2530722370778511</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2075.9392269999998</v>
+        <v>2075.9392265000001</v>
       </c>
       <c r="C411" s="5">
         <v>3.8147109999999884</v>
       </c>
       <c r="D411" s="5">
-        <v>2.2316655926660767</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>2.2316655932098639</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2080.6586280000001</v>
+        <v>2080.6586275999998</v>
       </c>
       <c r="C412" s="5">
-        <v>4.7194010000002891</v>
+        <v>4.7194010999996863</v>
       </c>
       <c r="D412" s="5">
-        <v>2.7624276591450947</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>2.762427719085836</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2087.1809929999999</v>
+        <v>2087.1809932000001</v>
       </c>
       <c r="C413" s="5">
-        <v>6.5223649999998088</v>
+        <v>6.5223656000002848</v>
       </c>
       <c r="D413" s="5">
-        <v>3.8272505916345345</v>
+        <v>3.8272509505487884</v>
       </c>
       <c r="E413" s="5">
-        <v>3.8432246311876028</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.8432246618041788</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2091.1538580000001</v>
+        <v>2091.1538575</v>
       </c>
       <c r="C414" s="5">
-        <v>3.9728650000001835</v>
+        <v>3.9728642999998556</v>
       </c>
       <c r="D414" s="5">
-        <v>2.3082169185965951</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.308216507408889</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2098.4382770000002</v>
+        <v>2098.4382768</v>
       </c>
       <c r="C415" s="5">
-        <v>7.2844190000000708</v>
+        <v>7.2844193000000814</v>
       </c>
       <c r="D415" s="5">
-        <v>4.2611579568531122</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>4.2611581367579809</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2104.5506380000002</v>
+        <v>2104.5506378999999</v>
       </c>
       <c r="C416" s="5">
-        <v>6.1123609999999644</v>
+        <v>6.1123610999998164</v>
       </c>
       <c r="D416" s="5">
-        <v>3.5519220449946598</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.5519221043829319</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2107.5141939999999</v>
+        <v>2107.5141944000002</v>
       </c>
       <c r="C417" s="5">
-        <v>2.9635559999996985</v>
+        <v>2.9635565000003226</v>
       </c>
       <c r="D417" s="5">
-        <v>1.7029477948373728</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.7029480844631628</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2112.479585</v>
+        <v>2112.4795847</v>
       </c>
       <c r="C418" s="5">
-        <v>4.9653910000001815</v>
+        <v>4.9653902999998536</v>
       </c>
       <c r="D418" s="5">
-        <v>2.8641752569175116</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.8641748473406503</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2113.2649719999999</v>
+        <v>2113.2649716000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.78538699999990058</v>
+        <v>0.78538690000004863</v>
       </c>
       <c r="D419" s="5">
-        <v>0.44705471319237411</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.44705465621808216</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2116.054099</v>
+        <v>2116.0540993</v>
       </c>
       <c r="C420" s="5">
-        <v>2.7891270000000077</v>
+        <v>2.7891276999998809</v>
       </c>
       <c r="D420" s="5">
-        <v>1.5953300644766299</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>1.5953304680789815</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2121.4741210000002</v>
+        <v>2121.4741208999999</v>
       </c>
       <c r="C421" s="5">
-        <v>5.4200220000002446</v>
+        <v>5.4200215999999273</v>
       </c>
       <c r="D421" s="5">
-        <v>3.117330195948842</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>3.1173299621896078</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2119.7845299999999</v>
+        <v>2119.7845304000002</v>
       </c>
       <c r="C422" s="5">
-        <v>-1.6895910000002914</v>
+        <v>-1.6895904999996674</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.95153250355246577</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-0.95153222324241282</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>2120.2306509999999</v>
       </c>
       <c r="C423" s="5">
-        <v>0.44612099999994825</v>
+        <v>0.44612059999963094</v>
       </c>
       <c r="D423" s="5">
-        <v>0.25283951890493483</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>0.25283929189403587</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2124.9476079999999</v>
+        <v>2124.9476076000001</v>
       </c>
       <c r="C424" s="5">
-        <v>4.7169570000000931</v>
+        <v>4.7169566000002305</v>
       </c>
       <c r="D424" s="5">
-        <v>2.7025950900938733</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>2.7025948581012038</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2124.6486599999998</v>
+        <v>2124.6486601000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.29894800000010946</v>
+        <v>-0.29894749999994019</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.16869128891475738</v>
+        <v>-0.16869100702306961</v>
       </c>
       <c r="E425" s="5">
-        <v>1.7951326274845858</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.7951326225214226</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2129.2221869999998</v>
+        <v>2129.2221866</v>
       </c>
       <c r="C426" s="5">
-        <v>4.5735270000000128</v>
+        <v>4.5735264999998435</v>
       </c>
       <c r="D426" s="5">
-        <v>2.6139276343813744</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.6139273450976885</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2130.032123</v>
+        <v>2130.0321229000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.80993600000010701</v>
+        <v>0.80993630000011763</v>
       </c>
       <c r="D427" s="5">
-        <v>0.45742487264002207</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.45742504251067295</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2130.8365050000002</v>
+        <v>2130.8365053000002</v>
       </c>
       <c r="C428" s="5">
-        <v>0.80438200000025972</v>
+        <v>0.80438240000012229</v>
       </c>
       <c r="D428" s="5">
-        <v>0.45410854047660543</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.45410876678468881</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2131.6295759999998</v>
+        <v>2131.6295759</v>
       </c>
       <c r="C429" s="5">
-        <v>0.79307099999959974</v>
+        <v>0.79307059999973717</v>
       </c>
       <c r="D429" s="5">
-        <v>0.44754055355240574</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>0.44754032730176529</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>2132.2485489999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.61897300000009636</v>
+        <v>0.61897309999994832</v>
       </c>
       <c r="D430" s="5">
-        <v>0.34900763511322985</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.34900769160457479</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>2132.757243</v>
       </c>
       <c r="C431" s="5">
         <v>0.50869400000010501</v>
       </c>
       <c r="D431" s="5">
         <v>0.28666189656532115</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2129.9407849999998</v>
+        <v>2129.9407845000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-2.8164580000002388</v>
+        <v>-2.8164584999999533</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.5732262755574711</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-1.5732265528236256</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>2131.5288839999998</v>
       </c>
       <c r="C433" s="5">
-        <v>1.5880990000000565</v>
+        <v>1.5880994999997711</v>
       </c>
       <c r="D433" s="5">
-        <v>0.89840680806325679</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.8984070922918308</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2137.8820780000001</v>
+        <v>2137.8820780999999</v>
       </c>
       <c r="C434" s="5">
-        <v>6.3531940000002578</v>
+        <v>6.3531941000001098</v>
       </c>
       <c r="D434" s="5">
-        <v>3.6359168748954618</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>3.635916933066663</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2130.1441580000001</v>
+        <v>2130.1441582000002</v>
       </c>
       <c r="C435" s="5">
-        <v>-7.737920000000031</v>
+        <v>-7.7379198999997243</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.2578918406848683</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-4.2578917865539694</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>2127.579174</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.564984000000095</v>
+        <v>-2.5649842000002536</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.4354322875730463</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-1.4354323986242257</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2126.2599209999998</v>
+        <v>2126.2599214000002</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.319253000000117</v>
+        <v>-1.3192525999997997</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.74155441538045208</v>
+        <v>-0.74155419130579325</v>
       </c>
       <c r="E437" s="5">
-        <v>7.5836585612232277E-2</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>7.5836599728651422E-2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2122.2125470000001</v>
+        <v>2122.2125471999998</v>
       </c>
       <c r="C438" s="5">
-        <v>-4.0473739999997633</v>
+        <v>-4.0473742000003767</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.260458358870443</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-2.2604584689831286</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2123.2564419999999</v>
+        <v>2123.2061275000001</v>
       </c>
       <c r="C439" s="5">
-        <v>1.0438949999997931</v>
+        <v>0.9935803000003034</v>
       </c>
       <c r="D439" s="5">
-        <v>0.59186745557828768</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.5632665389154079</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>2124.0794793</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.87335179999990942</v>
+      </c>
+      <c r="D440" s="5">
+        <v>0.49472182329317604</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE900000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>