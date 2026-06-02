--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9FE0F049-6B0C-4B50-A6FB-D03586C5D9E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9228FBEB-2F6D-4584-80B4-28DABD6A7135}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9F4DFF16-D26D-4A46-840D-44F871294E59}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FA6CF847-2692-49CB-B882-EBD8472BEA25}"/>
   </bookViews>
   <sheets>
     <sheet name="AE900000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Government</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1FC9C13-7178-4DF2-8965-1686D213F31F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3DEA06F-399E-4DE7-8616-69BF1EB32432}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1269.9834593999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1270.8529156</v>
       </c>
       <c r="C7" s="5">
         <v>0.86945620000005874</v>
       </c>
       <c r="D7" s="5">
         <v>0.82464463841522839</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1278.5399645</v>
       </c>
       <c r="C8" s="5">
         <v>7.6870489000000362</v>
       </c>
       <c r="D8" s="5">
         <v>7.5048894897985496</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1283.5319552999999</v>
       </c>
       <c r="C9" s="5">
         <v>4.9919907999999396</v>
       </c>
       <c r="D9" s="5">
         <v>4.7872718114239099</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1304.1595454000001</v>
       </c>
       <c r="C10" s="5">
         <v>20.627590100000134</v>
       </c>
       <c r="D10" s="5">
         <v>21.084476052584744</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1287.2465360000001</v>
       </c>
       <c r="C11" s="5">
         <v>-16.913009399999964</v>
       </c>
       <c r="D11" s="5">
         <v>-14.498823871807021</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1294.8090758999999</v>
       </c>
       <c r="C12" s="5">
         <v>7.5625398999998197</v>
       </c>
       <c r="D12" s="5">
         <v>7.2822904914338737</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1268.5219145999999</v>
       </c>
       <c r="C13" s="5">
         <v>-26.28716129999998</v>
       </c>
       <c r="D13" s="5">
         <v>-21.817982466899309</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1286.7268173</v>
       </c>
       <c r="C14" s="5">
         <v>18.204902700000048</v>
       </c>
       <c r="D14" s="5">
         <v>18.648031283123888</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1290.7946518000001</v>
       </c>
       <c r="C15" s="5">
         <v>4.0678345000001173</v>
       </c>
       <c r="D15" s="5">
         <v>3.8603206162697745</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1293.9863779</v>
       </c>
       <c r="C16" s="5">
         <v>3.1917260999998689</v>
       </c>
       <c r="D16" s="5">
         <v>3.0079076294273976</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1298.4045007</v>
       </c>
       <c r="C17" s="5">
         <v>4.4181227999999919</v>
       </c>
       <c r="D17" s="5">
         <v>4.17504422932371</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1293.9198441000001</v>
       </c>
       <c r="C18" s="5">
         <v>-4.4846565999998802</v>
       </c>
       <c r="D18" s="5">
         <v>-4.0669318180511898</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1294.7585743</v>
       </c>
       <c r="C19" s="5">
         <v>0.83873019999987264</v>
       </c>
       <c r="D19" s="5">
         <v>0.78062968586884995</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1294.0243788</v>
       </c>
       <c r="C20" s="5">
         <v>-0.7341954999999416</v>
       </c>
       <c r="D20" s="5">
         <v>-0.67834424575310415</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1297.6665794</v>
       </c>
       <c r="C21" s="5">
         <v>3.6422006000000238</v>
       </c>
       <c r="D21" s="5">
         <v>3.4303365413757003</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1301.4832194000001</v>
       </c>
       <c r="C22" s="5">
         <v>3.8166400000000067</v>
       </c>
       <c r="D22" s="5">
         <v>3.587043427276515</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1308.7188587999999</v>
       </c>
       <c r="C23" s="5">
         <v>7.2356393999998545</v>
       </c>
       <c r="D23" s="5">
         <v>6.8792636813386432</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1311.9312671</v>
       </c>
       <c r="C24" s="5">
         <v>3.2124083000001065</v>
       </c>
       <c r="D24" s="5">
         <v>2.985637991758594</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1293.9954135999999</v>
       </c>
       <c r="C25" s="5">
         <v>-17.935853500000121</v>
       </c>
       <c r="D25" s="5">
         <v>-15.226551086814643</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1325.4684852</v>
       </c>
       <c r="C26" s="5">
         <v>31.473071600000139</v>
       </c>
       <c r="D26" s="5">
         <v>33.425866115287128</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1329.1305325000001</v>
       </c>
       <c r="C27" s="5">
         <v>3.6620473000000402</v>
       </c>
       <c r="D27" s="5">
         <v>3.3662451683927674</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1332.2158778999999</v>
       </c>
       <c r="C28" s="5">
         <v>3.0853453999998237</v>
       </c>
       <c r="D28" s="5">
         <v>2.8214324180614092</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1335.2121685</v>
       </c>
       <c r="C29" s="5">
         <v>2.9962906000000658</v>
       </c>
       <c r="D29" s="5">
         <v>2.7325609119066785</v>
       </c>
       <c r="E29" s="5">
         <v>2.834838278838081</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1337.6190724000001</v>
       </c>
       <c r="C30" s="5">
         <v>2.4069039000000885</v>
       </c>
       <c r="D30" s="5">
         <v>2.1847414493433526</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1341.1996107</v>
       </c>
       <c r="C31" s="5">
         <v>3.5805382999999438</v>
       </c>
       <c r="D31" s="5">
         <v>3.2598748158259694</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1344.7407423</v>
       </c>
       <c r="C32" s="5">
         <v>3.5411315999999715</v>
       </c>
       <c r="D32" s="5">
         <v>3.2147424098595057</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1343.6175826000001</v>
       </c>
       <c r="C33" s="5">
         <v>-1.1231596999998601</v>
       </c>
       <c r="D33" s="5">
         <v>-0.99767740310521269</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1345.6171801</v>
       </c>
       <c r="C34" s="5">
         <v>1.9995974999999362</v>
       </c>
       <c r="D34" s="5">
         <v>1.800553468435262</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1346.6367045</v>
       </c>
       <c r="C35" s="5">
         <v>1.0195243999999093</v>
       </c>
       <c r="D35" s="5">
         <v>0.91299398163791068</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1380.6745146999999</v>
       </c>
       <c r="C36" s="5">
         <v>34.037810199999967</v>
       </c>
       <c r="D36" s="5">
         <v>34.924348675920982</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1363.961517</v>
       </c>
       <c r="C37" s="5">
         <v>-16.71299769999996</v>
       </c>
       <c r="D37" s="5">
         <v>-13.596824218534199</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1366.7797737000001</v>
       </c>
       <c r="C38" s="5">
         <v>2.81825670000012</v>
       </c>
       <c r="D38" s="5">
         <v>2.5078470429330091</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1370.7895727</v>
       </c>
       <c r="C39" s="5">
         <v>4.0097989999999299</v>
       </c>
       <c r="D39" s="5">
         <v>3.5778726766011681</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1374.1517630000001</v>
       </c>
       <c r="C40" s="5">
         <v>3.3621903000000657</v>
       </c>
       <c r="D40" s="5">
         <v>2.9833194763241089</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1375.9613005000001</v>
       </c>
       <c r="C41" s="5">
         <v>1.8095375000000331</v>
       </c>
       <c r="D41" s="5">
         <v>1.5917027822722307</v>
       </c>
       <c r="E41" s="5">
         <v>3.051884409185579</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1380.6639689000001</v>
       </c>
       <c r="C42" s="5">
         <v>4.7026683999999932</v>
       </c>
       <c r="D42" s="5">
         <v>4.179258662969132</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1385.8241751999999</v>
       </c>
       <c r="C43" s="5">
         <v>5.1602062999997997</v>
       </c>
       <c r="D43" s="5">
         <v>4.5783301956912492</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1387.4142498000001</v>
       </c>
       <c r="C44" s="5">
         <v>1.5900746000002073</v>
       </c>
       <c r="D44" s="5">
         <v>1.3855848059318054</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1392.6942403</v>
       </c>
       <c r="C45" s="5">
         <v>5.2799904999999399</v>
       </c>
       <c r="D45" s="5">
         <v>4.6635703109697779</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1395.4276066</v>
       </c>
       <c r="C46" s="5">
         <v>2.7333662999999433</v>
       </c>
       <c r="D46" s="5">
         <v>2.3807657797472404</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1395.2181831</v>
       </c>
       <c r="C47" s="5">
         <v>-0.20942349999995713</v>
       </c>
       <c r="D47" s="5">
         <v>-0.17994546256880906</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1422.9821738000001</v>
       </c>
       <c r="C48" s="5">
         <v>27.763990700000022</v>
       </c>
       <c r="D48" s="5">
         <v>26.674145735909292</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1407.9046119</v>
       </c>
       <c r="C49" s="5">
         <v>-15.077561900000092</v>
       </c>
       <c r="D49" s="5">
         <v>-11.999474810812005</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1408.3687603000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.46414840000011282</v>
       </c>
       <c r="D50" s="5">
         <v>0.39632593002021377</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1409.2102814</v>
       </c>
       <c r="C51" s="5">
         <v>0.84152109999990898</v>
       </c>
       <c r="D51" s="5">
         <v>0.7193787504749416</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1407.8806089</v>
       </c>
       <c r="C52" s="5">
         <v>-1.3296725000000151</v>
       </c>
       <c r="D52" s="5">
         <v>-1.1264127799650359</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1413.8753743</v>
       </c>
       <c r="C53" s="5">
         <v>5.9947654000000057</v>
       </c>
       <c r="D53" s="5">
         <v>5.2309852274823765</v>
       </c>
       <c r="E53" s="5">
         <v>2.7554607666816278</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1419.4510353999999</v>
       </c>
       <c r="C54" s="5">
         <v>5.5756610999999339</v>
       </c>
       <c r="D54" s="5">
         <v>4.8362376983262845</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1419.5154233000001</v>
       </c>
       <c r="C55" s="5">
         <v>6.4387900000156151E-2</v>
       </c>
       <c r="D55" s="5">
         <v>5.4446935934282514E-2</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1422.5235203</v>
       </c>
       <c r="C56" s="5">
         <v>3.008096999999907</v>
       </c>
       <c r="D56" s="5">
         <v>2.5727698283073419</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1428.6874385000001</v>
       </c>
       <c r="C57" s="5">
         <v>6.1639182000001256</v>
       </c>
       <c r="D57" s="5">
         <v>5.3254310817936634</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1433.1266842</v>
       </c>
       <c r="C58" s="5">
         <v>4.4392456999999013</v>
       </c>
       <c r="D58" s="5">
         <v>3.7930499961956077</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1438.9307587999999</v>
       </c>
       <c r="C59" s="5">
         <v>5.8040745999999217</v>
       </c>
       <c r="D59" s="5">
         <v>4.9696539197425782</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1464.4233015</v>
       </c>
       <c r="C60" s="5">
         <v>25.492542700000058</v>
       </c>
       <c r="D60" s="5">
         <v>23.458447921389759</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1446.7258991000001</v>
       </c>
       <c r="C61" s="5">
         <v>-17.697402399999874</v>
       </c>
       <c r="D61" s="5">
         <v>-13.57577237562495</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1443.8805244</v>
       </c>
       <c r="C62" s="5">
         <v>-2.8453747000000931</v>
       </c>
       <c r="D62" s="5">
         <v>-2.3347586726853331</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1450.3184967</v>
       </c>
       <c r="C63" s="5">
         <v>6.4379722999999558</v>
       </c>
       <c r="D63" s="5">
         <v>5.4837419125206344</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1452.339964</v>
       </c>
       <c r="C64" s="5">
         <v>2.0214673000000403</v>
       </c>
       <c r="D64" s="5">
         <v>1.6854526754539689</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1454.5998853999999</v>
       </c>
       <c r="C65" s="5">
         <v>2.2599213999999392</v>
       </c>
       <c r="D65" s="5">
         <v>1.8833302589402745</v>
       </c>
       <c r="E65" s="5">
         <v>2.8803465878428192</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1456.5557705000001</v>
       </c>
       <c r="C66" s="5">
         <v>1.9558851000001596</v>
       </c>
       <c r="D66" s="5">
         <v>1.625531304289618</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1460.7564536</v>
       </c>
       <c r="C67" s="5">
         <v>4.2006830999998783</v>
       </c>
       <c r="D67" s="5">
         <v>3.5162061860477101</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1462.9328367000001</v>
       </c>
       <c r="C68" s="5">
         <v>2.1763831000000664</v>
       </c>
       <c r="D68" s="5">
         <v>1.8026054180205531</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1465.4323261</v>
       </c>
       <c r="C69" s="5">
         <v>2.4994893999999022</v>
       </c>
       <c r="D69" s="5">
         <v>2.0696327328514341</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1467.8032963000001</v>
       </c>
       <c r="C70" s="5">
         <v>2.3709702000001016</v>
       </c>
       <c r="D70" s="5">
         <v>1.9588890502796774</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1471.1774545000001</v>
       </c>
       <c r="C71" s="5">
         <v>3.3741582000000108</v>
       </c>
       <c r="D71" s="5">
         <v>2.7936827285782728</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1495.9401456999999</v>
       </c>
       <c r="C72" s="5">
         <v>24.762691199999836</v>
       </c>
       <c r="D72" s="5">
         <v>22.177118244739646</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1475.4316733999999</v>
       </c>
       <c r="C73" s="5">
         <v>-20.508472299999994</v>
       </c>
       <c r="D73" s="5">
         <v>-15.265822000492889</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1476.2014624999999</v>
       </c>
       <c r="C74" s="5">
         <v>0.76978910000002543</v>
       </c>
       <c r="D74" s="5">
         <v>0.6278855873357525</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1475.4647918000001</v>
       </c>
       <c r="C75" s="5">
         <v>-0.73667069999987689</v>
       </c>
       <c r="D75" s="5">
         <v>-0.59719664999731137</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1478.0552647</v>
       </c>
       <c r="C76" s="5">
         <v>2.5904728999998952</v>
       </c>
       <c r="D76" s="5">
         <v>2.1273033917320605</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1481.4290378000001</v>
       </c>
       <c r="C77" s="5">
         <v>3.3737731000001077</v>
       </c>
       <c r="D77" s="5">
         <v>2.773740885026621</v>
       </c>
       <c r="E77" s="5">
         <v>1.8444352064981961</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1473.4320585</v>
       </c>
       <c r="C78" s="5">
         <v>-7.9969793000000209</v>
       </c>
       <c r="D78" s="5">
         <v>-6.2888772186419972</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1472.3643589000001</v>
       </c>
       <c r="C79" s="5">
         <v>-1.067699599999969</v>
       </c>
       <c r="D79" s="5">
         <v>-0.86610404615063974</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1472.774576</v>
       </c>
       <c r="C80" s="5">
         <v>0.41021709999995437</v>
       </c>
       <c r="D80" s="5">
         <v>0.33484615335368506</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1476.4556399999999</v>
       </c>
       <c r="C81" s="5">
         <v>3.6810639999998784</v>
       </c>
       <c r="D81" s="5">
         <v>3.0408650448317642</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1477.9747589999999</v>
       </c>
       <c r="C82" s="5">
         <v>1.5191190000000461</v>
       </c>
       <c r="D82" s="5">
         <v>1.2416859080136122</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1475.1597670000001</v>
       </c>
       <c r="C83" s="5">
         <v>-2.8149919999998474</v>
       </c>
       <c r="D83" s="5">
         <v>-2.2617626554481629</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1504.0650376999999</v>
       </c>
       <c r="C84" s="5">
         <v>28.905270699999846</v>
       </c>
       <c r="D84" s="5">
         <v>26.220729090458072</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1485.6015614</v>
       </c>
       <c r="C85" s="5">
         <v>-18.463476299999911</v>
       </c>
       <c r="D85" s="5">
         <v>-13.775879561105665</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1487.0206175000001</v>
       </c>
       <c r="C86" s="5">
         <v>1.4190561000000343</v>
       </c>
       <c r="D86" s="5">
         <v>1.152288846750027</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1490.5054772000001</v>
       </c>
       <c r="C87" s="5">
         <v>3.4848597000000154</v>
       </c>
       <c r="D87" s="5">
         <v>2.8487540579945181</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1492.2611138</v>
       </c>
       <c r="C88" s="5">
         <v>1.7556365999998889</v>
       </c>
       <c r="D88" s="5">
         <v>1.4226489031788914</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1493.795415</v>
       </c>
       <c r="C89" s="5">
         <v>1.5343012000000726</v>
       </c>
       <c r="D89" s="5">
         <v>1.2408075624932513</v>
       </c>
       <c r="E89" s="5">
         <v>0.83476001107449793</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1495.2973592000001</v>
       </c>
       <c r="C90" s="5">
         <v>1.5019442000000254</v>
       </c>
       <c r="D90" s="5">
         <v>1.2132407214786145</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1496.0759860000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.77862679999998363</v>
       </c>
       <c r="D91" s="5">
         <v>0.62665311104106447</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1499.7967561999999</v>
       </c>
       <c r="C92" s="5">
         <v>3.7207701999998335</v>
       </c>
       <c r="D92" s="5">
         <v>3.0255865208263844</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1502.9622468</v>
       </c>
       <c r="C93" s="5">
         <v>3.165490600000112</v>
       </c>
       <c r="D93" s="5">
         <v>2.5623444245369109</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1503.6866437000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.7243969000001016</v>
       </c>
       <c r="D94" s="5">
         <v>0.57991099986509642</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1503.2347162999999</v>
       </c>
       <c r="C95" s="5">
         <v>-0.45192740000015874</v>
       </c>
       <c r="D95" s="5">
         <v>-0.36005994609338288</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1527.4086457000001</v>
       </c>
       <c r="C96" s="5">
         <v>24.173929400000134</v>
       </c>
       <c r="D96" s="5">
         <v>21.0992269445325</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1517.5499341</v>
       </c>
       <c r="C97" s="5">
         <v>-9.858711600000106</v>
       </c>
       <c r="D97" s="5">
         <v>-7.4763093717708067</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1518.8152179000001</v>
       </c>
       <c r="C98" s="5">
         <v>1.2652838000001339</v>
       </c>
       <c r="D98" s="5">
         <v>1.0051218740403378</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1516.1726326999999</v>
       </c>
       <c r="C99" s="5">
         <v>-2.6425852000002124</v>
       </c>
       <c r="D99" s="5">
         <v>-2.0680144776136999</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1517.9087419</v>
       </c>
       <c r="C100" s="5">
         <v>1.7361092000001008</v>
       </c>
       <c r="D100" s="5">
         <v>1.3827592400336153</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1514.8117993000001</v>
       </c>
       <c r="C101" s="5">
         <v>-3.0969425999999203</v>
       </c>
       <c r="D101" s="5">
         <v>-2.4210353345803459</v>
       </c>
       <c r="E101" s="5">
         <v>1.4069118226607946</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1519.5922439999999</v>
       </c>
       <c r="C102" s="5">
         <v>4.7804446999998618</v>
       </c>
       <c r="D102" s="5">
         <v>3.8533875867297951</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1520.0963403999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.50409639999998035</v>
       </c>
       <c r="D103" s="5">
         <v>0.39880473592648347</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1521.3984385000001</v>
       </c>
       <c r="C104" s="5">
         <v>1.3020981000001939</v>
       </c>
       <c r="D104" s="5">
         <v>1.0327636049727529</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1520.271346</v>
       </c>
       <c r="C105" s="5">
         <v>-1.1270925000001171</v>
       </c>
       <c r="D105" s="5">
         <v>-0.8853786640614203</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1526.3867353000001</v>
       </c>
       <c r="C106" s="5">
         <v>6.1153893000000608</v>
       </c>
       <c r="D106" s="5">
         <v>4.9353169693973076</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1524.4713021</v>
       </c>
       <c r="C107" s="5">
         <v>-1.9154332000000522</v>
       </c>
       <c r="D107" s="5">
         <v>-1.4955069602270554</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1525.1361575000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.66485540000007859</v>
       </c>
       <c r="D108" s="5">
         <v>0.52460350464822447</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1525.8988386999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.76268119999986084</v>
       </c>
       <c r="D109" s="5">
         <v>0.60174224938431831</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1542.2013750000001</v>
       </c>
       <c r="C110" s="5">
         <v>16.302536300000156</v>
       </c>
       <c r="D110" s="5">
         <v>13.601514687039895</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1539.5948115000001</v>
       </c>
       <c r="C111" s="5">
         <v>-2.6065634999999929</v>
       </c>
       <c r="D111" s="5">
         <v>-2.0094412564666708</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1544.6568315</v>
       </c>
       <c r="C112" s="5">
         <v>5.0620199999998476</v>
       </c>
       <c r="D112" s="5">
         <v>4.0176045186548492</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1548.7760135000001</v>
       </c>
       <c r="C113" s="5">
         <v>4.1191820000001371</v>
       </c>
       <c r="D113" s="5">
         <v>3.2474307218778975</v>
       </c>
       <c r="E113" s="5">
         <v>2.242140853120822</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1552.1340230999999</v>
       </c>
       <c r="C114" s="5">
         <v>3.3580095999998321</v>
       </c>
       <c r="D114" s="5">
         <v>2.6330556051426424</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1554.5770931</v>
       </c>
       <c r="C115" s="5">
         <v>2.4430700000000343</v>
       </c>
       <c r="D115" s="5">
         <v>1.905246126536575</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1557.1154885999999</v>
       </c>
       <c r="C116" s="5">
         <v>2.5383954999999787</v>
       </c>
       <c r="D116" s="5">
         <v>1.9771164183316925</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1555.2337268000001</v>
       </c>
       <c r="C117" s="5">
         <v>-1.881761799999822</v>
       </c>
       <c r="D117" s="5">
         <v>-1.4405902778877322</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1556.8977162000001</v>
       </c>
       <c r="C118" s="5">
         <v>1.6639893999999913</v>
       </c>
       <c r="D118" s="5">
         <v>1.291496940054393</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1558.451626</v>
       </c>
       <c r="C119" s="5">
         <v>1.5539097999999285</v>
       </c>
       <c r="D119" s="5">
         <v>1.204293637465037</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1559.5136285999999</v>
       </c>
       <c r="C120" s="5">
         <v>1.0620025999999143</v>
       </c>
       <c r="D120" s="5">
         <v>0.82080853634449724</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1561.1891040999999</v>
       </c>
       <c r="C121" s="5">
         <v>1.6754754999999477</v>
       </c>
       <c r="D121" s="5">
         <v>1.2968746204739645</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1571.4383777</v>
       </c>
       <c r="C122" s="5">
         <v>10.249273600000151</v>
       </c>
       <c r="D122" s="5">
         <v>8.1688280791571763</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1566.859559</v>
       </c>
       <c r="C123" s="5">
         <v>-4.5788187000000562</v>
       </c>
       <c r="D123" s="5">
         <v>-3.441036751455151</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1566.4029932999999</v>
       </c>
       <c r="C124" s="5">
         <v>-0.45656570000005559</v>
       </c>
       <c r="D124" s="5">
         <v>-0.34910699989874061</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1570.9661960999999</v>
       </c>
       <c r="C125" s="5">
         <v>4.5632027999999991</v>
       </c>
       <c r="D125" s="5">
         <v>3.5523664077601547</v>
       </c>
       <c r="E125" s="5">
         <v>1.432756086521092</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1574.6453894000001</v>
       </c>
       <c r="C126" s="5">
         <v>3.6791933000001791</v>
       </c>
       <c r="D126" s="5">
         <v>2.8468773941427994</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1576.68742</v>
       </c>
       <c r="C127" s="5">
         <v>2.0420305999998618</v>
       </c>
       <c r="D127" s="5">
         <v>1.5673308191918256</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1582.8814010999999</v>
       </c>
       <c r="C128" s="5">
         <v>6.1939810999999736</v>
       </c>
       <c r="D128" s="5">
         <v>4.8173760894467232</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1585.2478983000001</v>
       </c>
       <c r="C129" s="5">
         <v>2.3664972000001399</v>
       </c>
       <c r="D129" s="5">
         <v>1.8088939021155159</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1610.8492819000001</v>
       </c>
       <c r="C130" s="5">
         <v>25.601383599999963</v>
       </c>
       <c r="D130" s="5">
         <v>21.197220795828709</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1587.7248638999999</v>
       </c>
       <c r="C131" s="5">
         <v>-23.124418000000105</v>
       </c>
       <c r="D131" s="5">
         <v>-15.929417385049049</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1587.0841926000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.64067129999989447</v>
       </c>
       <c r="D132" s="5">
         <v>-0.48314518077601232</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1590.5374779000001</v>
       </c>
       <c r="C133" s="5">
         <v>3.4532853000000614</v>
       </c>
       <c r="D133" s="5">
         <v>2.6425160792258984</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1592.9380771000001</v>
       </c>
       <c r="C134" s="5">
         <v>2.4005991999999878</v>
       </c>
       <c r="D134" s="5">
         <v>1.8262713632258842</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1586.8812826000001</v>
       </c>
       <c r="C135" s="5">
         <v>-6.0567945000000236</v>
       </c>
       <c r="D135" s="5">
         <v>-4.4685151644405448</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1588.1765871</v>
       </c>
       <c r="C136" s="5">
         <v>1.2953044999999292</v>
       </c>
       <c r="D136" s="5">
         <v>0.9839189837747675</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1593.4245805999999</v>
       </c>
       <c r="C137" s="5">
         <v>5.2479934999998932</v>
       </c>
       <c r="D137" s="5">
         <v>4.038163358099478</v>
       </c>
       <c r="E137" s="5">
         <v>1.4295905638042283</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1594.2105672</v>
       </c>
       <c r="C138" s="5">
         <v>0.78598660000011478</v>
       </c>
       <c r="D138" s="5">
         <v>0.59353105318276089</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1594.5701855</v>
       </c>
       <c r="C139" s="5">
         <v>0.35961829999996553</v>
       </c>
       <c r="D139" s="5">
         <v>0.27102929558660005</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1598.4337166</v>
       </c>
       <c r="C140" s="5">
         <v>3.8635311000000456</v>
       </c>
       <c r="D140" s="5">
         <v>2.9465758849363866</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1601.6635025999999</v>
       </c>
       <c r="C141" s="5">
         <v>3.2297859999998764</v>
       </c>
       <c r="D141" s="5">
         <v>2.4518419261061908</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1604.5785463</v>
       </c>
       <c r="C142" s="5">
         <v>2.9150437000000693</v>
       </c>
       <c r="D142" s="5">
         <v>2.2060073386680035</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1610.2313541999999</v>
       </c>
       <c r="C143" s="5">
         <v>5.6528078999999707</v>
       </c>
       <c r="D143" s="5">
         <v>4.3103906425287164</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1608.1121439999999</v>
       </c>
       <c r="C144" s="5">
         <v>-2.1192101999999977</v>
       </c>
       <c r="D144" s="5">
         <v>-1.5679267898637494</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1617.6776331000001</v>
       </c>
       <c r="C145" s="5">
         <v>9.5654891000001498</v>
       </c>
       <c r="D145" s="5">
         <v>7.376140441935175</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1632.1576673</v>
       </c>
       <c r="C146" s="5">
         <v>14.480034199999864</v>
       </c>
       <c r="D146" s="5">
         <v>11.286259505433694</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1627.1014026</v>
       </c>
       <c r="C147" s="5">
         <v>-5.0562646999999288</v>
       </c>
       <c r="D147" s="5">
         <v>-3.6547918975827098</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1631.519086</v>
       </c>
       <c r="C148" s="5">
         <v>4.4176833999999872</v>
       </c>
       <c r="D148" s="5">
         <v>3.3071714024555554</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1632.9498191</v>
       </c>
       <c r="C149" s="5">
         <v>1.4307330999999976</v>
       </c>
       <c r="D149" s="5">
         <v>1.0574100700404099</v>
       </c>
       <c r="E149" s="5">
         <v>2.4805214492873651</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1635.8941935</v>
       </c>
       <c r="C150" s="5">
         <v>2.9443744000000152</v>
       </c>
       <c r="D150" s="5">
         <v>2.1853091469909547</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1637.4038229</v>
       </c>
       <c r="C151" s="5">
         <v>1.5096293999999943</v>
       </c>
       <c r="D151" s="5">
         <v>1.1130170620927027</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1643.9368563</v>
       </c>
       <c r="C152" s="5">
         <v>6.5330334000000221</v>
       </c>
       <c r="D152" s="5">
         <v>4.8943236030265513</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1645.3484023000001</v>
       </c>
       <c r="C153" s="5">
         <v>1.4115460000000439</v>
       </c>
       <c r="D153" s="5">
         <v>1.0352449823870513</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1648.9230279999999</v>
       </c>
       <c r="C154" s="5">
         <v>3.5746256999998423</v>
       </c>
       <c r="D154" s="5">
         <v>2.6384564761791518</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1649.420394</v>
       </c>
       <c r="C155" s="5">
         <v>0.49736600000005637</v>
       </c>
       <c r="D155" s="5">
         <v>0.36255806006102453</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1645.8394374</v>
       </c>
       <c r="C156" s="5">
         <v>-3.5809566000000359</v>
       </c>
       <c r="D156" s="5">
         <v>-2.5743627460521057</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1649.2023011000001</v>
       </c>
       <c r="C157" s="5">
         <v>3.3628637000001618</v>
       </c>
       <c r="D157" s="5">
         <v>2.4796443703119175</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1660.9315079999999</v>
       </c>
       <c r="C158" s="5">
         <v>11.729206899999781</v>
       </c>
       <c r="D158" s="5">
         <v>8.8763367532677773</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1671.2756233</v>
       </c>
       <c r="C159" s="5">
         <v>10.344115300000112</v>
       </c>
       <c r="D159" s="5">
         <v>7.7348619778286221</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1672.5327651</v>
       </c>
       <c r="C160" s="5">
         <v>1.2571417999999994</v>
       </c>
       <c r="D160" s="5">
         <v>0.90638968272642728</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1674.8718544000001</v>
       </c>
       <c r="C161" s="5">
         <v>2.3390893000000688</v>
       </c>
       <c r="D161" s="5">
         <v>1.6912067115728791</v>
       </c>
       <c r="E161" s="5">
         <v>2.5672580265268197</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1674.6727192999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.19913510000014867</v>
       </c>
       <c r="D162" s="5">
         <v>-0.14258160564907252</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1676.8010277999999</v>
       </c>
       <c r="C163" s="5">
         <v>2.1283085000000028</v>
       </c>
       <c r="D163" s="5">
         <v>1.5357615007127068</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1675.3050244999999</v>
       </c>
       <c r="C164" s="5">
         <v>-1.4960032999999839</v>
       </c>
       <c r="D164" s="5">
         <v>-1.065374517916573</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1677.5840707</v>
       </c>
       <c r="C165" s="5">
         <v>2.2790462000000389</v>
       </c>
       <c r="D165" s="5">
         <v>1.6447219224392962</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1677.6645647</v>
       </c>
       <c r="C166" s="5">
         <v>8.0494000000044252E-2</v>
       </c>
       <c r="D166" s="5">
         <v>5.7593712739878455E-2</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1679.6549907000001</v>
       </c>
       <c r="C167" s="5">
         <v>1.9904260000000704</v>
       </c>
       <c r="D167" s="5">
         <v>1.4330390696072781</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1671.2096793999999</v>
       </c>
       <c r="C168" s="5">
         <v>-8.4453113000001849</v>
       </c>
       <c r="D168" s="5">
         <v>-5.8695159614337689</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1670.2153169999999</v>
       </c>
       <c r="C169" s="5">
         <v>-0.99436239999999998</v>
       </c>
       <c r="D169" s="5">
         <v>-0.71166281322057046</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1670.1561655</v>
       </c>
       <c r="C170" s="5">
         <v>-5.9151499999870794E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-4.2490315293064462E-2</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1667.4079161</v>
       </c>
       <c r="C171" s="5">
         <v>-2.748249400000077</v>
       </c>
       <c r="D171" s="5">
         <v>-1.9568322771190028</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1667.4920870000001</v>
       </c>
       <c r="C172" s="5">
         <v>8.4170900000117399E-2</v>
       </c>
       <c r="D172" s="5">
         <v>6.0592928007308089E-2</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1667.4843341000001</v>
       </c>
       <c r="C173" s="5">
         <v>-7.7529000000140513E-3</v>
       </c>
       <c r="D173" s="5">
         <v>-5.5791821553241583E-3</v>
       </c>
       <c r="E173" s="5">
         <v>-0.44107973279223778</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1670.6239167000001</v>
       </c>
       <c r="C174" s="5">
         <v>3.1395826000000397</v>
       </c>
       <c r="D174" s="5">
         <v>2.2829356995157646</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1672.3856536999999</v>
       </c>
       <c r="C175" s="5">
         <v>1.7617369999998118</v>
       </c>
       <c r="D175" s="5">
         <v>1.2728114264921597</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1674.2823026000001</v>
       </c>
       <c r="C176" s="5">
         <v>1.8966489000001729</v>
       </c>
       <c r="D176" s="5">
         <v>1.3694383127979437</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1676.4990958999999</v>
       </c>
       <c r="C177" s="5">
         <v>2.2167932999998357</v>
       </c>
       <c r="D177" s="5">
         <v>1.6004525121515956</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1678.5781151000001</v>
       </c>
       <c r="C178" s="5">
         <v>2.0790192000001753</v>
       </c>
       <c r="D178" s="5">
         <v>1.4983065522313765</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1682.3430579000001</v>
       </c>
       <c r="C179" s="5">
         <v>3.7649427999999716</v>
       </c>
       <c r="D179" s="5">
         <v>2.7249753726834802</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1684.2021546999999</v>
       </c>
       <c r="C180" s="5">
         <v>1.8590967999998611</v>
       </c>
       <c r="D180" s="5">
         <v>1.3341662976233959</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1687.3617277000001</v>
       </c>
       <c r="C181" s="5">
         <v>3.1595730000001367</v>
       </c>
       <c r="D181" s="5">
         <v>2.2745808455172822</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1690.2278157000001</v>
       </c>
       <c r="C182" s="5">
         <v>2.8660879999999906</v>
       </c>
       <c r="D182" s="5">
         <v>2.0574239998279342</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1688.4050731</v>
       </c>
       <c r="C183" s="5">
         <v>-1.8227426000000833</v>
       </c>
       <c r="D183" s="5">
         <v>-1.286432724497899</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1688.1800509</v>
       </c>
       <c r="C184" s="5">
         <v>-0.22502220000001216</v>
       </c>
       <c r="D184" s="5">
         <v>-0.15981283122736833</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1693.0168933</v>
       </c>
       <c r="C185" s="5">
         <v>4.8368424000000232</v>
       </c>
       <c r="D185" s="5">
         <v>3.4928465177294088</v>
       </c>
       <c r="E185" s="5">
         <v>1.5312023434259636</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1697.3614226</v>
       </c>
       <c r="C186" s="5">
         <v>4.3445292999999765</v>
       </c>
       <c r="D186" s="5">
         <v>3.1232113761324065</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1699.1400453000001</v>
       </c>
       <c r="C187" s="5">
         <v>1.7786227000001418</v>
       </c>
       <c r="D187" s="5">
         <v>1.2647225215340674</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1701.27385</v>
       </c>
       <c r="C188" s="5">
         <v>2.1338046999999278</v>
       </c>
       <c r="D188" s="5">
         <v>1.5174297523149471</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1705.3469864000001</v>
       </c>
       <c r="C189" s="5">
         <v>4.0731364000000667</v>
       </c>
       <c r="D189" s="5">
         <v>2.9111373319003153</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1707.6183467999999</v>
       </c>
       <c r="C190" s="5">
         <v>2.2713603999998213</v>
       </c>
       <c r="D190" s="5">
         <v>1.6100465035504774</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1704.7197764</v>
       </c>
       <c r="C191" s="5">
         <v>-2.8985703999999259</v>
       </c>
       <c r="D191" s="5">
         <v>-2.0180121865835399</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1714.3801137</v>
       </c>
       <c r="C192" s="5">
         <v>9.6603373000000374</v>
       </c>
       <c r="D192" s="5">
         <v>7.0161817101673574</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1722.7082387999999</v>
       </c>
       <c r="C193" s="5">
         <v>8.328125099999852</v>
       </c>
       <c r="D193" s="5">
         <v>5.9876649458299624</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1721.1622419</v>
       </c>
       <c r="C194" s="5">
         <v>-1.5459968999998637</v>
       </c>
       <c r="D194" s="5">
         <v>-1.0716072836964741</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1719.9715876</v>
       </c>
       <c r="C195" s="5">
         <v>-1.1906543000000056</v>
       </c>
       <c r="D195" s="5">
         <v>-0.82697694928189902</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1722.7951192999999</v>
       </c>
       <c r="C196" s="5">
         <v>2.8235316999998759</v>
       </c>
       <c r="D196" s="5">
         <v>1.9878224120964738</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1720.6153816000001</v>
       </c>
       <c r="C197" s="5">
         <v>-2.179737699999805</v>
       </c>
       <c r="D197" s="5">
         <v>-1.5077589742066855</v>
       </c>
       <c r="E197" s="5">
         <v>1.6301366164283015</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1727.5796574000001</v>
       </c>
       <c r="C198" s="5">
         <v>6.9642757999999958</v>
       </c>
       <c r="D198" s="5">
         <v>4.9666570263009691</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1728.4564676</v>
       </c>
       <c r="C199" s="5">
         <v>0.87681019999990895</v>
       </c>
       <c r="D199" s="5">
         <v>0.61074712164357337</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1727.7707948</v>
       </c>
       <c r="C200" s="5">
         <v>-0.68567280000002029</v>
       </c>
       <c r="D200" s="5">
         <v>-0.47499865938127606</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1727.6815074000001</v>
       </c>
       <c r="C201" s="5">
         <v>-8.9287399999875561E-2</v>
       </c>
       <c r="D201" s="5">
         <v>-6.1995741565401552E-2</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1728.4498609</v>
       </c>
       <c r="C202" s="5">
         <v>0.76835349999987557</v>
       </c>
       <c r="D202" s="5">
         <v>0.53498450538274067</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1728.2709894</v>
       </c>
       <c r="C203" s="5">
         <v>-0.17887150000001384</v>
       </c>
       <c r="D203" s="5">
         <v>-0.12411333161335136</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1725.4782611999999</v>
       </c>
       <c r="C204" s="5">
         <v>-2.7927282000000559</v>
       </c>
       <c r="D204" s="5">
         <v>-1.9219493172995317</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1741.9792238</v>
       </c>
       <c r="C205" s="5">
         <v>16.500962600000094</v>
       </c>
       <c r="D205" s="5">
         <v>12.099002032248451</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1745.4609315</v>
       </c>
       <c r="C206" s="5">
         <v>3.4817077000000154</v>
       </c>
       <c r="D206" s="5">
         <v>2.42499187606664</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1745.5079174</v>
       </c>
       <c r="C207" s="5">
         <v>4.6985899999981484E-2</v>
       </c>
       <c r="D207" s="5">
         <v>3.2307471035886159E-2</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1744.9316454</v>
       </c>
       <c r="C208" s="5">
         <v>-0.57627200000001721</v>
       </c>
       <c r="D208" s="5">
         <v>-0.3954563019904489</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1747.174325</v>
       </c>
       <c r="C209" s="5">
         <v>2.242679599999974</v>
       </c>
       <c r="D209" s="5">
         <v>1.5532534950053689</v>
       </c>
       <c r="E209" s="5">
         <v>1.543572356961187</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1747.4229353000001</v>
       </c>
       <c r="C210" s="5">
         <v>0.24861030000010942</v>
       </c>
       <c r="D210" s="5">
         <v>0.17088503676301325</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1749.1236733999999</v>
       </c>
       <c r="C211" s="5">
         <v>1.7007380999998531</v>
       </c>
       <c r="D211" s="5">
         <v>1.1742127125487167</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1752.3534387</v>
       </c>
       <c r="C212" s="5">
         <v>3.2297653000000537</v>
       </c>
       <c r="D212" s="5">
         <v>2.2384481016210378</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1755.9772926000001</v>
       </c>
       <c r="C213" s="5">
         <v>3.6238539000000856</v>
       </c>
       <c r="D213" s="5">
         <v>2.5100120812209026</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1758.2700267</v>
       </c>
       <c r="C214" s="5">
         <v>2.2927340999999615</v>
       </c>
       <c r="D214" s="5">
         <v>1.5781096338739919</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1760.3950205000001</v>
       </c>
       <c r="C215" s="5">
         <v>2.1249938000000839</v>
       </c>
       <c r="D215" s="5">
         <v>1.4599641396689567</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1763.0130790000001</v>
       </c>
       <c r="C216" s="5">
         <v>2.618058499999961</v>
       </c>
       <c r="D216" s="5">
         <v>1.7993095742217413</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1765.8155124</v>
       </c>
       <c r="C217" s="5">
         <v>2.8024333999999271</v>
       </c>
       <c r="D217" s="5">
         <v>1.9242495992864317</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1770.3772117999999</v>
       </c>
       <c r="C218" s="5">
         <v>4.5616993999999522</v>
       </c>
       <c r="D218" s="5">
         <v>3.1444338509690528</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1775.9714354</v>
       </c>
       <c r="C219" s="5">
         <v>5.5942236000000776</v>
       </c>
       <c r="D219" s="5">
         <v>3.8584859511535896</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1780.7619035</v>
       </c>
       <c r="C220" s="5">
         <v>4.7904680999999982</v>
       </c>
       <c r="D220" s="5">
         <v>3.2853098625383659</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1786.152067</v>
       </c>
       <c r="C221" s="5">
         <v>5.3901634999999715</v>
       </c>
       <c r="D221" s="5">
         <v>3.6933471023844255</v>
       </c>
       <c r="E221" s="5">
         <v>2.2309017161181055</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1794.1697833000001</v>
       </c>
       <c r="C222" s="5">
         <v>8.0177163000000746</v>
       </c>
       <c r="D222" s="5">
         <v>5.5215816520158389</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1796.5031429000001</v>
       </c>
       <c r="C223" s="5">
         <v>2.3333595999999943</v>
       </c>
       <c r="D223" s="5">
         <v>1.5718394709491879</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1799.9808935999999</v>
       </c>
       <c r="C224" s="5">
         <v>3.4777506999998877</v>
       </c>
       <c r="D224" s="5">
         <v>2.3479071383001981</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1797.2004237000001</v>
       </c>
       <c r="C225" s="5">
         <v>-2.7804698999998436</v>
       </c>
       <c r="D225" s="5">
         <v>-1.8379983922047427</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1800.6121484</v>
       </c>
       <c r="C226" s="5">
         <v>3.4117246999999224</v>
       </c>
       <c r="D226" s="5">
         <v>2.3019621099653831</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1805.1310039</v>
       </c>
       <c r="C227" s="5">
         <v>4.5188554999999724</v>
       </c>
       <c r="D227" s="5">
         <v>3.0534639954860721</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1810.0891322</v>
       </c>
       <c r="C228" s="5">
         <v>4.9581282999999985</v>
       </c>
       <c r="D228" s="5">
         <v>3.3462743499783398</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1815.4049745</v>
       </c>
       <c r="C229" s="5">
         <v>5.3158422999999857</v>
       </c>
       <c r="D229" s="5">
         <v>3.581625782217146</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1817.5648097000001</v>
       </c>
       <c r="C230" s="5">
         <v>2.1598352000000887</v>
       </c>
       <c r="D230" s="5">
         <v>1.4370507734348781</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1817.0907546000001</v>
       </c>
       <c r="C231" s="5">
         <v>-0.47405509999998685</v>
       </c>
       <c r="D231" s="5">
         <v>-0.31253399360738898</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1825.0538638</v>
       </c>
       <c r="C232" s="5">
         <v>7.9631091999999626</v>
       </c>
       <c r="D232" s="5">
         <v>5.3874301182992079</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1830.0675937999999</v>
       </c>
       <c r="C233" s="5">
         <v>5.0137299999998959</v>
       </c>
       <c r="D233" s="5">
         <v>3.3468705917026886</v>
       </c>
       <c r="E233" s="5">
         <v>2.4586667401594653</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1838.8166421999999</v>
       </c>
       <c r="C234" s="5">
         <v>8.7490483999999924</v>
       </c>
       <c r="D234" s="5">
         <v>5.8901440405628946</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1837.7729082000001</v>
       </c>
       <c r="C235" s="5">
         <v>-1.0437339999998585</v>
       </c>
       <c r="D235" s="5">
         <v>-0.67901175362774513</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1839.4479351</v>
       </c>
       <c r="C236" s="5">
         <v>1.6750268999999207</v>
       </c>
       <c r="D236" s="5">
         <v>1.0992321852390408</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1850.0122722999999</v>
       </c>
       <c r="C237" s="5">
         <v>10.564337199999954</v>
       </c>
       <c r="D237" s="5">
         <v>7.1137723931870678</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1849.1211701</v>
       </c>
       <c r="C238" s="5">
         <v>-0.89110219999997753</v>
       </c>
       <c r="D238" s="5">
         <v>-0.57647959656011993</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1851.0949171</v>
       </c>
       <c r="C239" s="5">
         <v>1.973747000000003</v>
       </c>
       <c r="D239" s="5">
         <v>1.2884232398432172</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1849.7251844</v>
       </c>
       <c r="C240" s="5">
         <v>-1.3697326999999859</v>
       </c>
       <c r="D240" s="5">
         <v>-0.88434488214850226</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1845.8680092</v>
       </c>
       <c r="C241" s="5">
         <v>-3.8571752000000288</v>
       </c>
       <c r="D241" s="5">
         <v>-2.4738226522424078</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1855.2205675</v>
       </c>
       <c r="C242" s="5">
         <v>9.3525583000000552</v>
       </c>
       <c r="D242" s="5">
         <v>6.2524339215456415</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1867.8981615</v>
       </c>
       <c r="C243" s="5">
         <v>12.677593999999999</v>
       </c>
       <c r="D243" s="5">
         <v>8.5154888763538281</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>1869.2510655000001</v>
       </c>
       <c r="C244" s="5">
         <v>1.3529040000000805</v>
       </c>
       <c r="D244" s="5">
         <v>0.87262132295444772</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>1871.3869311000001</v>
       </c>
       <c r="C245" s="5">
         <v>2.1358655999999883</v>
       </c>
       <c r="D245" s="5">
         <v>1.3798080025366755</v>
       </c>
       <c r="E245" s="5">
         <v>2.2578038887735019</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>1873.4372235999999</v>
       </c>
       <c r="C246" s="5">
         <v>2.0502924999998413</v>
       </c>
       <c r="D246" s="5">
         <v>1.322671878155135</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1876.5978923</v>
       </c>
       <c r="C247" s="5">
         <v>3.1606687000000875</v>
       </c>
       <c r="D247" s="5">
         <v>2.0434069442755609</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1883.5034628999999</v>
       </c>
       <c r="C248" s="5">
         <v>6.9055705999999191</v>
       </c>
       <c r="D248" s="5">
         <v>4.5062791972102945</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1894.6783241999999</v>
       </c>
       <c r="C249" s="5">
         <v>11.174861299999975</v>
       </c>
       <c r="D249" s="5">
         <v>7.3566036981322469</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1929.1598515999999</v>
       </c>
       <c r="C250" s="5">
         <v>34.481527400000004</v>
       </c>
       <c r="D250" s="5">
         <v>24.16315547722818</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1915.3109029</v>
       </c>
       <c r="C251" s="5">
         <v>-13.848948699999937</v>
       </c>
       <c r="D251" s="5">
         <v>-8.2823772613327744</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1894.9387228000001</v>
       </c>
       <c r="C252" s="5">
         <v>-20.372180099999923</v>
       </c>
       <c r="D252" s="5">
         <v>-12.042945613707568</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1889.4407547000001</v>
       </c>
       <c r="C253" s="5">
         <v>-5.49796809999998</v>
       </c>
       <c r="D253" s="5">
         <v>-3.4266498778549481</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1884.5772612999999</v>
       </c>
       <c r="C254" s="5">
         <v>-4.8634934000001522</v>
       </c>
       <c r="D254" s="5">
         <v>-3.0454898855000856</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1889.0625659</v>
       </c>
       <c r="C255" s="5">
         <v>4.4853046000000631</v>
       </c>
       <c r="D255" s="5">
         <v>2.893690227818535</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1888.4455485999999</v>
       </c>
       <c r="C256" s="5">
         <v>-0.61701730000004318</v>
       </c>
       <c r="D256" s="5">
         <v>-0.39124806981485349</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1884.1045097000001</v>
       </c>
       <c r="C257" s="5">
         <v>-4.3410388999998304</v>
       </c>
       <c r="D257" s="5">
         <v>-2.723874122528025</v>
       </c>
       <c r="E257" s="5">
         <v>0.67958038974467172</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1883.503966</v>
       </c>
       <c r="C258" s="5">
         <v>-0.60054370000011659</v>
       </c>
       <c r="D258" s="5">
         <v>-0.38182086744987798</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1878.1193198000001</v>
       </c>
       <c r="C259" s="5">
         <v>-5.3846461999999065</v>
       </c>
       <c r="D259" s="5">
         <v>-3.3771831683642284</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1872.9685485</v>
       </c>
       <c r="C260" s="5">
         <v>-5.1507713000000876</v>
       </c>
       <c r="D260" s="5">
         <v>-3.2418284071625281</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1871.8343579</v>
       </c>
       <c r="C261" s="5">
         <v>-1.1341906000000108</v>
       </c>
       <c r="D261" s="5">
         <v>-0.72425394462377612</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1867.9299243999999</v>
       </c>
       <c r="C262" s="5">
         <v>-3.9044335000000956</v>
       </c>
       <c r="D262" s="5">
         <v>-2.4745461151380987</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1870.5638277999999</v>
       </c>
       <c r="C263" s="5">
         <v>2.6339034000000083</v>
       </c>
       <c r="D263" s="5">
         <v>1.7052630615206565</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1860.5656312999999</v>
       </c>
       <c r="C264" s="5">
         <v>-9.9981964999999491</v>
       </c>
       <c r="D264" s="5">
         <v>-6.2287836702603849</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1850.719257</v>
       </c>
       <c r="C265" s="5">
         <v>-9.8463742999999795</v>
       </c>
       <c r="D265" s="5">
         <v>-6.1689460257075668</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1840.3731938999999</v>
       </c>
       <c r="C266" s="5">
         <v>-10.346063100000038</v>
       </c>
       <c r="D266" s="5">
         <v>-6.5058882181299404</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1827.6535518999999</v>
       </c>
       <c r="C267" s="5">
         <v>-12.719642000000022</v>
       </c>
       <c r="D267" s="5">
         <v>-7.9856185868667158</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1823.7768954000001</v>
       </c>
       <c r="C268" s="5">
         <v>-3.8766564999998536</v>
       </c>
       <c r="D268" s="5">
         <v>-2.5158482982230002</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1819.8533734</v>
       </c>
       <c r="C269" s="5">
         <v>-3.9235220000000481</v>
       </c>
       <c r="D269" s="5">
         <v>-2.5512523479853</v>
       </c>
       <c r="E269" s="5">
         <v>-3.4101683833998475</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1823.9096867999999</v>
       </c>
       <c r="C270" s="5">
         <v>4.0563133999999081</v>
       </c>
       <c r="D270" s="5">
         <v>2.7077421312342809</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1828.3770577</v>
       </c>
       <c r="C271" s="5">
         <v>4.4673709000001054</v>
       </c>
       <c r="D271" s="5">
         <v>2.9791254815776602</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1826.7683528</v>
       </c>
       <c r="C272" s="5">
         <v>-1.6087049000000206</v>
       </c>
       <c r="D272" s="5">
         <v>-1.0507304320732214</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1825.5252396000001</v>
       </c>
       <c r="C273" s="5">
         <v>-1.2431131999999252</v>
       </c>
       <c r="D273" s="5">
         <v>-0.81354885554795198</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1825.5376685000001</v>
       </c>
       <c r="C274" s="5">
         <v>1.2428900000031717E-2</v>
       </c>
       <c r="D274" s="5">
         <v>8.1703819738709882E-3</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1824.8416278</v>
       </c>
       <c r="C275" s="5">
         <v>-0.69604070000013962</v>
       </c>
       <c r="D275" s="5">
         <v>-0.4565775492385904</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1831.0932576</v>
       </c>
       <c r="C276" s="5">
         <v>6.2516298000000461</v>
       </c>
       <c r="D276" s="5">
         <v>4.1893693184709591</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1830.7960914</v>
       </c>
       <c r="C277" s="5">
         <v>-0.29716619999999239</v>
       </c>
       <c r="D277" s="5">
         <v>-0.19457300376685138</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1830.0090614999999</v>
       </c>
       <c r="C278" s="5">
         <v>-0.78702990000010686</v>
       </c>
       <c r="D278" s="5">
         <v>-0.51464283374489384</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1831.6449709999999</v>
       </c>
       <c r="C279" s="5">
         <v>1.6359095000000252</v>
       </c>
       <c r="D279" s="5">
         <v>1.0780121696911227</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1830.8542898999999</v>
       </c>
       <c r="C280" s="5">
         <v>-0.79068110000002889</v>
       </c>
       <c r="D280" s="5">
         <v>-0.51678565605393079</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1835.7184924999999</v>
       </c>
       <c r="C281" s="5">
         <v>4.8642025999999987</v>
       </c>
       <c r="D281" s="5">
         <v>3.2351542420019808</v>
       </c>
       <c r="E281" s="5">
         <v>0.87178007480677167</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1831.3215720000001</v>
       </c>
       <c r="C282" s="5">
         <v>-4.396920499999851</v>
       </c>
       <c r="D282" s="5">
         <v>-2.836681413431541</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1837.6695608</v>
       </c>
       <c r="C283" s="5">
         <v>6.3479887999999391</v>
       </c>
       <c r="D283" s="5">
         <v>4.2398376684539718</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1838.6044555000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.93489470000008623</v>
       </c>
       <c r="D284" s="5">
         <v>0.6121982264408965</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1839.3264297000001</v>
       </c>
       <c r="C285" s="5">
         <v>0.72197419999997692</v>
       </c>
       <c r="D285" s="5">
         <v>0.47222913946805001</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1839.1330032000001</v>
       </c>
       <c r="C286" s="5">
         <v>-0.19342649999998685</v>
       </c>
       <c r="D286" s="5">
         <v>-0.12612094973722954</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1840.2956948999999</v>
       </c>
       <c r="C287" s="5">
         <v>1.1626916999998684</v>
       </c>
       <c r="D287" s="5">
         <v>0.76127805635552992</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1848.6898166999999</v>
       </c>
       <c r="C288" s="5">
         <v>8.3941217999999935</v>
       </c>
       <c r="D288" s="5">
         <v>5.612972410245054</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1845.9504122999999</v>
       </c>
       <c r="C289" s="5">
         <v>-2.7394044000000122</v>
       </c>
       <c r="D289" s="5">
         <v>-1.7637496245766493</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1850.0721271</v>
       </c>
       <c r="C290" s="5">
         <v>4.1217148000000634</v>
       </c>
       <c r="D290" s="5">
         <v>2.7125608496713971</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1850.8340080999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.761880999999903</v>
       </c>
       <c r="D291" s="5">
         <v>0.4952946378543599</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1852.6566295</v>
       </c>
       <c r="C292" s="5">
         <v>1.8226214000001164</v>
       </c>
       <c r="D292" s="5">
         <v>1.1881295554223792</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1850.4237869999999</v>
       </c>
       <c r="C293" s="5">
         <v>-2.2328425000000607</v>
       </c>
       <c r="D293" s="5">
         <v>-1.4367051120024787</v>
       </c>
       <c r="E293" s="5">
         <v>0.80106479071164749</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1857.4868971999999</v>
       </c>
       <c r="C294" s="5">
         <v>7.0631101999999828</v>
       </c>
       <c r="D294" s="5">
         <v>4.6778214693251829</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1855.1638700000001</v>
       </c>
       <c r="C295" s="5">
         <v>-2.3230271999998422</v>
       </c>
       <c r="D295" s="5">
         <v>-1.4904749713870347</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1857.0707399</v>
       </c>
       <c r="C296" s="5">
         <v>1.9068698999999469</v>
       </c>
       <c r="D296" s="5">
         <v>1.240442666341357</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>1857.3884201000001</v>
       </c>
       <c r="C297" s="5">
         <v>0.31768020000004071</v>
       </c>
       <c r="D297" s="5">
         <v>0.20547150251413182</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>1859.0099046</v>
       </c>
       <c r="C298" s="5">
         <v>1.6214844999999514</v>
       </c>
       <c r="D298" s="5">
         <v>1.0526345478010235</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1860.6775259999999</v>
       </c>
       <c r="C299" s="5">
         <v>1.6676213999999163</v>
       </c>
       <c r="D299" s="5">
         <v>1.0817846851092883</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>1864.3396857</v>
       </c>
       <c r="C300" s="5">
         <v>3.6621597000000747</v>
       </c>
       <c r="D300" s="5">
         <v>2.3875586296196127</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1861.2342341999999</v>
       </c>
       <c r="C301" s="5">
         <v>-3.105451500000072</v>
       </c>
       <c r="D301" s="5">
         <v>-1.9806424207481577</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>1863.3121916</v>
       </c>
       <c r="C302" s="5">
         <v>2.0779574000000594</v>
       </c>
       <c r="D302" s="5">
         <v>1.3479858706201053</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1871.1155298000001</v>
       </c>
       <c r="C303" s="5">
         <v>7.8033382000000984</v>
       </c>
       <c r="D303" s="5">
         <v>5.1428472029188876</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>1872.8634823</v>
       </c>
       <c r="C304" s="5">
         <v>1.747952499999883</v>
       </c>
       <c r="D304" s="5">
         <v>1.1267897213540268</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>1874.7501468</v>
       </c>
       <c r="C305" s="5">
         <v>1.8866645000000517</v>
       </c>
       <c r="D305" s="5">
         <v>1.2155628967946086</v>
       </c>
       <c r="E305" s="5">
         <v>1.3146372182903709</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>1876.7479578</v>
       </c>
       <c r="C306" s="5">
         <v>1.997810999999956</v>
       </c>
       <c r="D306" s="5">
         <v>1.2862910310680098</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>1876.3279964999999</v>
       </c>
       <c r="C307" s="5">
         <v>-0.41996130000006815</v>
       </c>
       <c r="D307" s="5">
         <v>-0.26819466351040155</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>1875.7743161999999</v>
       </c>
       <c r="C308" s="5">
         <v>-0.55368029999999635</v>
       </c>
       <c r="D308" s="5">
         <v>-0.35353045264799876</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1877.7750222</v>
       </c>
       <c r="C309" s="5">
         <v>2.0007060000000365</v>
       </c>
       <c r="D309" s="5">
         <v>1.2874584641347386</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>1879.6448915999999</v>
       </c>
       <c r="C310" s="5">
         <v>1.8698693999999705</v>
       </c>
       <c r="D310" s="5">
         <v>1.2015141946952523</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>1884.7121026</v>
       </c>
       <c r="C311" s="5">
         <v>5.067211000000043</v>
       </c>
       <c r="D311" s="5">
         <v>3.2834003473517948</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1889.074705</v>
       </c>
       <c r="C312" s="5">
         <v>4.3626024000000143</v>
       </c>
       <c r="D312" s="5">
         <v>2.8133147101118361</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1891.5907941999999</v>
       </c>
       <c r="C313" s="5">
         <v>2.5160891999998967</v>
       </c>
       <c r="D313" s="5">
         <v>1.6100599815261907</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>1893.0707838999999</v>
       </c>
       <c r="C314" s="5">
         <v>1.4799897000000328</v>
       </c>
       <c r="D314" s="5">
         <v>0.94293654267789684</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>1897.4461788999999</v>
       </c>
       <c r="C315" s="5">
         <v>4.3753950000000259</v>
       </c>
       <c r="D315" s="5">
         <v>2.8090522789215422</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1898.9384582</v>
       </c>
       <c r="C316" s="5">
         <v>1.4922793000000638</v>
       </c>
       <c r="D316" s="5">
         <v>0.94785373762207303</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1903.0221031999999</v>
       </c>
       <c r="C317" s="5">
         <v>4.0836449999999331</v>
       </c>
       <c r="D317" s="5">
         <v>2.6113282159956785</v>
       </c>
       <c r="E317" s="5">
         <v>1.5080386284144209</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1910.8344328000001</v>
       </c>
       <c r="C318" s="5">
         <v>7.8123296000001119</v>
       </c>
       <c r="D318" s="5">
         <v>5.0390323298052042</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1908.1560344</v>
       </c>
       <c r="C319" s="5">
         <v>-2.6783984000001055</v>
       </c>
       <c r="D319" s="5">
         <v>-1.6691216927623542</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1910.0547912</v>
       </c>
       <c r="C320" s="5">
         <v>1.898756800000001</v>
       </c>
       <c r="D320" s="5">
         <v>1.2006458796302244</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1916.4361673000001</v>
       </c>
       <c r="C321" s="5">
         <v>6.381376100000125</v>
       </c>
       <c r="D321" s="5">
         <v>4.0836214802570048</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1919.7403835</v>
       </c>
       <c r="C322" s="5">
         <v>3.304216199999928</v>
       </c>
       <c r="D322" s="5">
         <v>2.0887083660185768</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1923.4088024</v>
       </c>
       <c r="C323" s="5">
         <v>3.668418900000006</v>
       </c>
       <c r="D323" s="5">
         <v>2.3173260303466447</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1928.7850685999999</v>
       </c>
       <c r="C324" s="5">
         <v>5.3762661999999182</v>
       </c>
       <c r="D324" s="5">
         <v>3.4062605956654446</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1929.8448208</v>
       </c>
       <c r="C325" s="5">
         <v>1.0597522000000481</v>
       </c>
       <c r="D325" s="5">
         <v>0.66132442299993155</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1933.650036</v>
       </c>
       <c r="C326" s="5">
         <v>3.8052152000000206</v>
       </c>
       <c r="D326" s="5">
         <v>2.3919566168532969</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1930.1080625</v>
       </c>
       <c r="C327" s="5">
         <v>-3.5419735000000401</v>
       </c>
       <c r="D327" s="5">
         <v>-2.1760957353144983</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1932.4728891</v>
       </c>
       <c r="C328" s="5">
         <v>2.3648266000000149</v>
       </c>
       <c r="D328" s="5">
         <v>1.4802246090015903</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1937.1743584999999</v>
       </c>
       <c r="C329" s="5">
         <v>4.7014693999999508</v>
       </c>
       <c r="D329" s="5">
         <v>2.9588359706761658</v>
       </c>
       <c r="E329" s="5">
         <v>1.794632613177316</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1938.0506825</v>
       </c>
       <c r="C330" s="5">
         <v>0.87632400000006783</v>
       </c>
       <c r="D330" s="5">
         <v>0.54419941481764766</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1941.160018</v>
       </c>
       <c r="C331" s="5">
         <v>3.1093355000000429</v>
       </c>
       <c r="D331" s="5">
         <v>1.9423142284357375</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1944.0329443000001</v>
       </c>
       <c r="C332" s="5">
         <v>2.8729263000000174</v>
       </c>
       <c r="D332" s="5">
         <v>1.7905341498392513</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1948.8738123000001</v>
       </c>
       <c r="C333" s="5">
         <v>4.8408680000000004</v>
       </c>
       <c r="D333" s="5">
         <v>3.0294055648996787</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1945.8972097000001</v>
       </c>
       <c r="C334" s="5">
         <v>-2.9766025999999783</v>
       </c>
       <c r="D334" s="5">
         <v>-1.8174957062429775</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1944.3685217</v>
       </c>
       <c r="C335" s="5">
         <v>-1.528688000000102</v>
       </c>
       <c r="D335" s="5">
         <v>-0.93865193382058898</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1939.1971335999999</v>
       </c>
       <c r="C336" s="5">
         <v>-5.1713881000000583</v>
       </c>
       <c r="D336" s="5">
         <v>-3.1453337479970034</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1935.9729612000001</v>
       </c>
       <c r="C337" s="5">
         <v>-3.2241723999998158</v>
       </c>
       <c r="D337" s="5">
         <v>-1.9770151824542781</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1935.6250249</v>
       </c>
       <c r="C338" s="5">
         <v>-0.34793630000012854</v>
       </c>
       <c r="D338" s="5">
         <v>-0.21545295638002449</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1943.1254758</v>
       </c>
       <c r="C339" s="5">
         <v>7.5004509000000326</v>
       </c>
       <c r="D339" s="5">
         <v>4.7503322887866739</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1944.6515351</v>
       </c>
       <c r="C340" s="5">
         <v>1.5260593000000426</v>
       </c>
       <c r="D340" s="5">
         <v>0.94651740151974195</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1946.0327838000001</v>
       </c>
       <c r="C341" s="5">
         <v>1.3812487000000147</v>
       </c>
       <c r="D341" s="5">
         <v>0.85567458047395295</v>
       </c>
       <c r="E341" s="5">
         <v>0.45728590517062351</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1943.5389029999999</v>
       </c>
       <c r="C342" s="5">
         <v>-2.49388080000017</v>
       </c>
       <c r="D342" s="5">
         <v>-1.5270315585803607</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1950.7994280999999</v>
       </c>
       <c r="C343" s="5">
         <v>7.2605250999999953</v>
       </c>
       <c r="D343" s="5">
         <v>4.5761327509612038</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1956.6373933</v>
       </c>
       <c r="C344" s="5">
         <v>5.8379652000000988</v>
       </c>
       <c r="D344" s="5">
         <v>3.6508227257399994</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1954.0534184999999</v>
       </c>
       <c r="C345" s="5">
         <v>-2.5839748000000782</v>
       </c>
       <c r="D345" s="5">
         <v>-1.5732840718108432</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1957.1521095999999</v>
       </c>
       <c r="C346" s="5">
         <v>3.0986910999999964</v>
       </c>
       <c r="D346" s="5">
         <v>1.9196162221594815</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1958.3352547</v>
       </c>
       <c r="C347" s="5">
         <v>1.183145100000047</v>
       </c>
       <c r="D347" s="5">
         <v>0.72784543339219354</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1960.5781996999999</v>
       </c>
       <c r="C348" s="5">
         <v>2.2429449999999633</v>
       </c>
       <c r="D348" s="5">
         <v>1.3830899218371995</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1959.2425685999999</v>
       </c>
       <c r="C349" s="5">
         <v>-1.3356311000000005</v>
       </c>
       <c r="D349" s="5">
         <v>-0.81443609972884357</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1958.0728919999999</v>
       </c>
       <c r="C350" s="5">
         <v>-1.1696766000000025</v>
       </c>
       <c r="D350" s="5">
         <v>-0.71405772175568982</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1954.9690871</v>
       </c>
       <c r="C351" s="5">
         <v>-3.1038048999998864</v>
       </c>
       <c r="D351" s="5">
         <v>-1.8856628069914616</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1959.5906574999999</v>
       </c>
       <c r="C352" s="5">
         <v>4.6215703999998823</v>
       </c>
       <c r="D352" s="5">
         <v>2.8739910624618226</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1960.3604654999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.76980800000001182</v>
       </c>
       <c r="D353" s="5">
         <v>0.47242934828282124</v>
       </c>
       <c r="E353" s="5">
         <v>0.73625078771912822</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1956.809248</v>
       </c>
       <c r="C354" s="5">
         <v>-3.5512174999998933</v>
       </c>
       <c r="D354" s="5">
         <v>-2.1522868456970601</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1962.9461409999999</v>
       </c>
       <c r="C355" s="5">
         <v>6.1368929999998727</v>
       </c>
       <c r="D355" s="5">
         <v>3.8290062871357389</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1966.7531226999999</v>
       </c>
       <c r="C356" s="5">
         <v>3.8069817000000512</v>
       </c>
       <c r="D356" s="5">
         <v>2.3522930306351775</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1966.8402289000001</v>
       </c>
       <c r="C357" s="5">
         <v>8.7106200000107492E-2</v>
       </c>
       <c r="D357" s="5">
         <v>5.3160157487841531E-2</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1971.8808358000001</v>
       </c>
       <c r="C358" s="5">
         <v>5.0406069000000571</v>
       </c>
       <c r="D358" s="5">
         <v>3.1190738319766265</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1974.9050254000001</v>
       </c>
       <c r="C359" s="5">
         <v>3.0241895999999997</v>
       </c>
       <c r="D359" s="5">
         <v>1.85599238665346</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1976.4397200000001</v>
       </c>
       <c r="C360" s="5">
         <v>1.5346945999999662</v>
       </c>
       <c r="D360" s="5">
         <v>0.93651346958931736</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1978.5764048000001</v>
       </c>
       <c r="C361" s="5">
         <v>2.1366848000000118</v>
       </c>
       <c r="D361" s="5">
         <v>1.3050346502487375</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1982.2118852999999</v>
       </c>
       <c r="C362" s="5">
         <v>3.6354804999998578</v>
       </c>
       <c r="D362" s="5">
         <v>2.2273262531250948</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1987.2250151000001</v>
       </c>
       <c r="C363" s="5">
         <v>5.0131298000001152</v>
       </c>
       <c r="D363" s="5">
         <v>3.0774426025247603</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1990.4574732000001</v>
       </c>
       <c r="C364" s="5">
         <v>3.2324581000000308</v>
       </c>
       <c r="D364" s="5">
         <v>1.969500783937761</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1990.1129192000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.34455400000001646</v>
       </c>
       <c r="D365" s="5">
         <v>-0.20752585112135957</v>
       </c>
       <c r="E365" s="5">
         <v>1.517703209364174</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1997.7876576000001</v>
       </c>
       <c r="C366" s="5">
         <v>7.6747384000000238</v>
       </c>
       <c r="D366" s="5">
         <v>4.7271488795236571</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>2001.1947204000001</v>
       </c>
       <c r="C367" s="5">
         <v>3.4070627999999488</v>
       </c>
       <c r="D367" s="5">
         <v>2.0658067746035735</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>2002.8953151000001</v>
       </c>
       <c r="C368" s="5">
         <v>1.7005947000000106</v>
       </c>
       <c r="D368" s="5">
         <v>1.0245273308500558</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>1950.4651266000001</v>
       </c>
       <c r="C369" s="5">
         <v>-52.430188499999986</v>
       </c>
       <c r="D369" s="5">
         <v>-27.26234958092887</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1919.4044441999999</v>
       </c>
       <c r="C370" s="5">
         <v>-31.060682400000132</v>
       </c>
       <c r="D370" s="5">
         <v>-17.52170480560077</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1924.4800048</v>
       </c>
       <c r="C371" s="5">
         <v>5.0755606000000171</v>
       </c>
       <c r="D371" s="5">
         <v>3.2197696561602429</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1958.6011228</v>
       </c>
       <c r="C372" s="5">
         <v>34.121118000000024</v>
       </c>
       <c r="D372" s="5">
         <v>23.478444994100812</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1986.9033305</v>
       </c>
       <c r="C373" s="5">
         <v>28.302207700000054</v>
       </c>
       <c r="D373" s="5">
         <v>18.786986061785171</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1982.3713682</v>
       </c>
       <c r="C374" s="5">
         <v>-4.531962300000032</v>
       </c>
       <c r="D374" s="5">
         <v>-2.7030235097404431</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1949.1132970000001</v>
       </c>
       <c r="C375" s="5">
         <v>-33.258071199999904</v>
       </c>
       <c r="D375" s="5">
         <v>-18.374695621646453</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1945.7600112</v>
       </c>
       <c r="C376" s="5">
         <v>-3.3532858000000942</v>
       </c>
       <c r="D376" s="5">
         <v>-2.0450759678572128</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1949.5604906999999</v>
       </c>
       <c r="C377" s="5">
         <v>3.8004794999999376</v>
       </c>
       <c r="D377" s="5">
         <v>2.3691968512224326</v>
       </c>
       <c r="E377" s="5">
         <v>-2.0376948518228688</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1952.7314375000001</v>
       </c>
       <c r="C378" s="5">
         <v>3.170946800000138</v>
       </c>
       <c r="D378" s="5">
         <v>1.9693469681806963</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1946.2218044000001</v>
       </c>
       <c r="C379" s="5">
         <v>-6.5096330999999736</v>
       </c>
       <c r="D379" s="5">
         <v>-3.9277883527316315</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1944.2396352000001</v>
       </c>
       <c r="C380" s="5">
         <v>-1.9821692000000439</v>
       </c>
       <c r="D380" s="5">
         <v>-1.2153415468843298</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1954.6304322000001</v>
       </c>
       <c r="C381" s="5">
         <v>10.39079700000002</v>
       </c>
       <c r="D381" s="5">
         <v>6.6051940290539068</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1954.0415618</v>
       </c>
       <c r="C382" s="5">
         <v>-0.58887040000013258</v>
       </c>
       <c r="D382" s="5">
         <v>-0.36092488193030237</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1959.4425544999999</v>
       </c>
       <c r="C383" s="5">
         <v>5.4009926999999607</v>
       </c>
       <c r="D383" s="5">
         <v>3.3677032651427963</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1973.8250432</v>
       </c>
       <c r="C384" s="5">
         <v>14.382488700000067</v>
       </c>
       <c r="D384" s="5">
         <v>9.1725438736331544</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1967.3903737999999</v>
       </c>
       <c r="C385" s="5">
         <v>-6.4346694000000753</v>
       </c>
       <c r="D385" s="5">
         <v>-3.8426143484523112</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1974.1750136999999</v>
       </c>
       <c r="C386" s="5">
         <v>6.7846399000000019</v>
       </c>
       <c r="D386" s="5">
         <v>4.2176571377827932</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1971.1295310999999</v>
       </c>
       <c r="C387" s="5">
         <v>-3.0454826000000139</v>
       </c>
       <c r="D387" s="5">
         <v>-1.8355668678435633</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1971.3659184999999</v>
       </c>
       <c r="C388" s="5">
         <v>0.23638740000001235</v>
       </c>
       <c r="D388" s="5">
         <v>0.14400477081792928</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1972.3389532000001</v>
       </c>
       <c r="C389" s="5">
         <v>0.97303470000019843</v>
       </c>
       <c r="D389" s="5">
         <v>0.59391138950268818</v>
       </c>
       <c r="E389" s="5">
         <v>1.1683896246697856</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1974.9044497</v>
       </c>
       <c r="C390" s="5">
         <v>2.5654964999998811</v>
       </c>
       <c r="D390" s="5">
         <v>1.5721009955653509</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1975.2360100999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.33156039999994391</v>
       </c>
       <c r="D391" s="5">
         <v>0.20165029867900142</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1976.2743155000001</v>
       </c>
       <c r="C392" s="5">
         <v>1.0383054000001266</v>
       </c>
       <c r="D392" s="5">
         <v>0.63262063566074112</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1977.8592153</v>
       </c>
       <c r="C393" s="5">
         <v>1.5848997999999028</v>
       </c>
       <c r="D393" s="5">
         <v>0.96661228659424836</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1979.6227578999999</v>
       </c>
       <c r="C394" s="5">
         <v>1.763542599999937</v>
       </c>
       <c r="D394" s="5">
         <v>1.0752333500098743</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1985.2528337000001</v>
       </c>
       <c r="C395" s="5">
         <v>5.6300758000002133</v>
       </c>
       <c r="D395" s="5">
         <v>3.4667102763801472</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1993.6573565000001</v>
       </c>
       <c r="C396" s="5">
         <v>8.4045227999999952</v>
       </c>
       <c r="D396" s="5">
         <v>5.2001453656096652</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1996.0482847999999</v>
       </c>
       <c r="C397" s="5">
         <v>2.390928299999814</v>
       </c>
       <c r="D397" s="5">
         <v>1.4486513437646176</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>2002.5978263</v>
       </c>
       <c r="C398" s="5">
         <v>6.5495415000000321</v>
       </c>
       <c r="D398" s="5">
         <v>4.0093475794235056</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>2004.2825361</v>
       </c>
       <c r="C399" s="5">
         <v>1.6847098000000642</v>
       </c>
       <c r="D399" s="5">
         <v>1.0141986968762895</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>2006.0500374000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.767501300000049</v>
       </c>
       <c r="D400" s="5">
         <v>1.0633826292561821</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>2009.9346876</v>
       </c>
       <c r="C401" s="5">
         <v>3.8846501999998964</v>
       </c>
       <c r="D401" s="5">
         <v>2.348670528882657</v>
       </c>
       <c r="E401" s="5">
         <v>1.9061497689838225</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>2014.4605376</v>
       </c>
       <c r="C402" s="5">
         <v>4.5258499999999913</v>
       </c>
       <c r="D402" s="5">
         <v>2.7358044466440523</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>2018.8357065</v>
       </c>
       <c r="C403" s="5">
         <v>4.3751689000000624</v>
       </c>
       <c r="D403" s="5">
         <v>2.637616539187948</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>2022.5697244</v>
       </c>
       <c r="C404" s="5">
         <v>3.7340179000000262</v>
       </c>
       <c r="D404" s="5">
         <v>2.2422260095884994</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>2031.5591257000001</v>
       </c>
       <c r="C405" s="5">
         <v>8.9894013000000541</v>
       </c>
       <c r="D405" s="5">
         <v>5.4657807345492193</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>2039.2332339</v>
       </c>
       <c r="C406" s="5">
         <v>7.6741081999998642</v>
       </c>
       <c r="D406" s="5">
         <v>4.62830924087414</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>2047.2246533</v>
       </c>
       <c r="C407" s="5">
         <v>7.9914194000000407</v>
       </c>
       <c r="D407" s="5">
         <v>4.8052962420447098</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>2046.2648634</v>
       </c>
       <c r="C408" s="5">
         <v>-0.9597899000000325</v>
       </c>
       <c r="D408" s="5">
         <v>-0.56114148970521915</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>2060.0687008999998</v>
       </c>
       <c r="C409" s="5">
         <v>13.803837499999872</v>
       </c>
       <c r="D409" s="5">
         <v>8.4022463430189376</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>2072.1245155000001</v>
       </c>
       <c r="C410" s="5">
         <v>12.055814600000303</v>
       </c>
       <c r="D410" s="5">
         <v>7.2530722370778511</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>2075.9392265000001</v>
       </c>
       <c r="C411" s="5">
         <v>3.8147109999999884</v>
       </c>
       <c r="D411" s="5">
         <v>2.2316655932098639</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>2080.6586275999998</v>
       </c>
       <c r="C412" s="5">
         <v>4.7194010999996863</v>
       </c>
       <c r="D412" s="5">
         <v>2.762427719085836</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>2087.1809932000001</v>
       </c>
       <c r="C413" s="5">
         <v>6.5223656000002848</v>
       </c>
       <c r="D413" s="5">
         <v>3.8272509505487884</v>
       </c>
       <c r="E413" s="5">
         <v>3.8432246618041788</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>2091.1538575</v>
       </c>
       <c r="C414" s="5">
         <v>3.9728642999998556</v>
       </c>
       <c r="D414" s="5">
         <v>2.308216507408889</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>2098.4382768</v>
       </c>
       <c r="C415" s="5">
         <v>7.2844193000000814</v>
       </c>
       <c r="D415" s="5">
         <v>4.2611581367579809</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>2104.5506378999999</v>
       </c>
       <c r="C416" s="5">
         <v>6.1123610999998164</v>
       </c>
       <c r="D416" s="5">
         <v>3.5519221043829319</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>2107.5141944000002</v>
       </c>
       <c r="C417" s="5">
         <v>2.9635565000003226</v>
       </c>
       <c r="D417" s="5">
         <v>1.7029480844631628</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>2112.4795847</v>
       </c>
       <c r="C418" s="5">
         <v>4.9653902999998536</v>
       </c>
       <c r="D418" s="5">
         <v>2.8641748473406503</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>2113.2649716000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.78538690000004863</v>
       </c>
       <c r="D419" s="5">
         <v>0.44705465621808216</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>2116.0540993</v>
       </c>
       <c r="C420" s="5">
         <v>2.7891276999998809</v>
       </c>
       <c r="D420" s="5">
         <v>1.5953304680789815</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>2121.4741208999999</v>
       </c>
       <c r="C421" s="5">
         <v>5.4200215999999273</v>
       </c>
       <c r="D421" s="5">
         <v>3.1173299621896078</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>2119.7845304000002</v>
       </c>
       <c r="C422" s="5">
         <v>-1.6895904999996674</v>
       </c>
       <c r="D422" s="5">
         <v>-0.95153222324241282</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>2120.2306509999999</v>
       </c>
       <c r="C423" s="5">
         <v>0.44612059999963094</v>
       </c>
       <c r="D423" s="5">
         <v>0.25283929189403587</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>2124.9476076000001</v>
       </c>
       <c r="C424" s="5">
         <v>4.7169566000002305</v>
       </c>
       <c r="D424" s="5">
         <v>2.7025948581012038</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>2124.6486601000001</v>
       </c>
       <c r="C425" s="5">
         <v>-0.29894749999994019</v>
       </c>
       <c r="D425" s="5">
         <v>-0.16869100702306961</v>
       </c>
       <c r="E425" s="5">
         <v>1.7951326225214226</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>2129.2221866</v>
       </c>
       <c r="C426" s="5">
         <v>4.5735264999998435</v>
       </c>
       <c r="D426" s="5">
         <v>2.6139273450976885</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>2130.0321229000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.80993630000011763</v>
       </c>
       <c r="D427" s="5">
         <v>0.45742504251067295</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>2130.8365053000002</v>
       </c>
       <c r="C428" s="5">
         <v>0.80438240000012229</v>
       </c>
       <c r="D428" s="5">
         <v>0.45410876678468881</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>2131.6295759</v>
       </c>
       <c r="C429" s="5">
         <v>0.79307059999973717</v>
       </c>
       <c r="D429" s="5">
         <v>0.44754032730176529</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>2132.2485489999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.61897309999994832</v>
       </c>
       <c r="D430" s="5">
         <v>0.34900769160457479</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>2132.757243</v>
       </c>
       <c r="C431" s="5">
         <v>0.50869400000010501</v>
       </c>
       <c r="D431" s="5">
         <v>0.28666189656532115</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>2129.9407845000001</v>
       </c>
       <c r="C432" s="5">
         <v>-2.8164584999999533</v>
       </c>
       <c r="D432" s="5">
         <v>-1.5732265528236256</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>2131.5288839999998</v>
       </c>
       <c r="C433" s="5">
         <v>1.5880994999997711</v>
       </c>
       <c r="D433" s="5">
         <v>0.8984070922918308</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>2137.8820780999999</v>
       </c>
       <c r="C434" s="5">
         <v>6.3531941000001098</v>
       </c>
       <c r="D434" s="5">
         <v>3.635916933066663</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>2130.1441582000002</v>
       </c>
       <c r="C435" s="5">
         <v>-7.7379198999997243</v>
       </c>
       <c r="D435" s="5">
         <v>-4.2578917865539694</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>2127.579174</v>
       </c>
       <c r="C436" s="5">
         <v>-2.5649842000002536</v>
       </c>
       <c r="D436" s="5">
         <v>-1.4354323986242257</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2126.2599214000002</v>
       </c>
       <c r="C437" s="5">
         <v>-1.3192525999997997</v>
       </c>
       <c r="D437" s="5">
         <v>-0.74155419130579325</v>
       </c>
       <c r="E437" s="5">
         <v>7.5836599728651422E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>2122.2125471999998</v>
       </c>
       <c r="C438" s="5">
         <v>-4.0473742000003767</v>
       </c>
       <c r="D438" s="5">
         <v>-2.2604584689831286</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>2123.2061275000001</v>
       </c>
       <c r="C439" s="5">
         <v>0.9935803000003034</v>
       </c>
       <c r="D439" s="5">
         <v>0.5632665389154079</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2124.0794793</v>
+        <v>2123.8505461</v>
       </c>
       <c r="C440" s="5">
-        <v>0.87335179999990942</v>
+        <v>0.64441859999988083</v>
       </c>
       <c r="D440" s="5">
-        <v>0.49472182329317604</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.36482303951415052</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>2124.0703539000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.21980780000012601</v>
+      </c>
+      <c r="D441" s="5">
+        <v>0.12426465490793515</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>