--- v4 (2026-06-02)
+++ v5 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9228FBEB-2F6D-4584-80B4-28DABD6A7135}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AA356318-3F4F-48B9-B4E7-9B5D1B7C3779}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FA6CF847-2692-49CB-B882-EBD8472BEA25}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{796ED169-21AD-4A95-BC83-CAF5C55607B8}"/>
   </bookViews>
   <sheets>
     <sheet name="AE900000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Government</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3DEA06F-399E-4DE7-8616-69BF1EB32432}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F62938C-05CA-49A5-9583-A7768C2831A4}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1269.9834593999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>1269.9826737999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1270.8529156</v>
+        <v>1270.8527829</v>
       </c>
       <c r="C7" s="5">
-        <v>0.86945620000005874</v>
+        <v>0.87010910000003605</v>
       </c>
       <c r="D7" s="5">
-        <v>0.82464463841522839</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>0.8252667358807253</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1278.5399645</v>
+        <v>1278.5428231999999</v>
       </c>
       <c r="C8" s="5">
-        <v>7.6870489000000362</v>
+        <v>7.6900402999999642</v>
       </c>
       <c r="D8" s="5">
-        <v>7.5048894897985496</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>7.5079086891990388</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1283.5319552999999</v>
+        <v>1283.5352846000001</v>
       </c>
       <c r="C9" s="5">
-        <v>4.9919907999999396</v>
+        <v>4.9924614000001384</v>
       </c>
       <c r="D9" s="5">
-        <v>4.7872718114239099</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>4.7877219126854165</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1304.1595454000001</v>
+        <v>1304.161069</v>
       </c>
       <c r="C10" s="5">
-        <v>20.627590100000134</v>
+        <v>20.62578439999993</v>
       </c>
       <c r="D10" s="5">
-        <v>21.084476052584744</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>21.082404663200506</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1287.2465360000001</v>
+        <v>1287.2493082999999</v>
       </c>
       <c r="C11" s="5">
-        <v>-16.913009399999964</v>
+        <v>-16.911760700000059</v>
       </c>
       <c r="D11" s="5">
-        <v>-14.498823871807021</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-14.497812828347833</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1294.8090758999999</v>
+        <v>1294.8061669000001</v>
       </c>
       <c r="C12" s="5">
-        <v>7.5625398999998197</v>
+        <v>7.5568586000001687</v>
       </c>
       <c r="D12" s="5">
-        <v>7.2822904914338737</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>7.2766257109882826</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1268.5219145999999</v>
+        <v>1268.5194575</v>
       </c>
       <c r="C13" s="5">
-        <v>-26.28716129999998</v>
+        <v>-26.286709400000063</v>
       </c>
       <c r="D13" s="5">
-        <v>-21.817982466899309</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-21.817691924625059</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1286.7268173</v>
+        <v>1286.7264024999999</v>
       </c>
       <c r="C14" s="5">
-        <v>18.204902700000048</v>
+        <v>18.206944999999905</v>
       </c>
       <c r="D14" s="5">
-        <v>18.648031283123888</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>18.650330152143791</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1290.7946518000001</v>
+        <v>1290.7922547999999</v>
       </c>
       <c r="C15" s="5">
-        <v>4.0678345000001173</v>
+        <v>4.0658522999999605</v>
       </c>
       <c r="D15" s="5">
-        <v>3.8603206162697745</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>3.8584079892464818</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1293.9863779</v>
+        <v>1293.9853691999999</v>
       </c>
       <c r="C16" s="5">
-        <v>3.1917260999998689</v>
+        <v>3.1931144000000131</v>
       </c>
       <c r="D16" s="5">
-        <v>3.0079076294273976</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>3.0092394906753084</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1298.4045007</v>
+        <v>1298.4038011</v>
       </c>
       <c r="C17" s="5">
-        <v>4.4181227999999919</v>
+        <v>4.4184319000000869</v>
       </c>
       <c r="D17" s="5">
-        <v>4.17504422932371</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>4.1753451465734504</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1293.9198441000001</v>
+        <v>1293.9191656999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-4.4846565999998802</v>
+        <v>-4.4846354000001156</v>
       </c>
       <c r="D18" s="5">
-        <v>-4.0669318180511898</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-4.0669151063261522</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1294.7585743</v>
+        <v>1294.7585506999999</v>
       </c>
       <c r="C19" s="5">
-        <v>0.83873019999987264</v>
+        <v>0.83938499999999294</v>
       </c>
       <c r="D19" s="5">
-        <v>0.78062968586884995</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>0.78124171372164763</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1294.0243788</v>
+        <v>1294.0269937999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.7341954999999416</v>
+        <v>-0.73155689999998685</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.67834424575310415</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-0.67591395086985528</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1297.6665794</v>
+        <v>1297.6695589000001</v>
       </c>
       <c r="C21" s="5">
-        <v>3.6422006000000238</v>
+        <v>3.6425651000001835</v>
       </c>
       <c r="D21" s="5">
-        <v>3.4303365413757003</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>3.4306781304909162</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1301.4832194000001</v>
+        <v>1301.4846427</v>
       </c>
       <c r="C22" s="5">
-        <v>3.8166400000000067</v>
+        <v>3.8150837999999112</v>
       </c>
       <c r="D22" s="5">
-        <v>3.587043427276515</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.5855487467922886</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1308.7188587999999</v>
+        <v>1308.7223656000001</v>
       </c>
       <c r="C23" s="5">
-        <v>7.2356393999998545</v>
+        <v>7.237722900000108</v>
       </c>
       <c r="D23" s="5">
-        <v>6.8792636813386432</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>6.8812977828296429</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1311.9312671</v>
+        <v>1311.928932</v>
       </c>
       <c r="C24" s="5">
-        <v>3.2124083000001065</v>
+        <v>3.2065663999999288</v>
       </c>
       <c r="D24" s="5">
-        <v>2.985637991758594</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>2.980127015006917</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1293.9954135999999</v>
+        <v>1293.9926618</v>
       </c>
       <c r="C25" s="5">
-        <v>-17.935853500000121</v>
+        <v>-17.936270200000081</v>
       </c>
       <c r="D25" s="5">
-        <v>-15.226551086814643</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-15.226903774867695</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1325.4684852</v>
+        <v>1325.4676159999999</v>
       </c>
       <c r="C26" s="5">
-        <v>31.473071600000139</v>
+        <v>31.474954199999956</v>
       </c>
       <c r="D26" s="5">
-        <v>33.425866115287128</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>33.428221090354057</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1329.1305325000001</v>
+        <v>1329.1283214</v>
       </c>
       <c r="C27" s="5">
-        <v>3.6620473000000402</v>
+        <v>3.6607054000000971</v>
       </c>
       <c r="D27" s="5">
-        <v>3.3662451683927674</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>3.3649951037373338</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1332.2158778999999</v>
+        <v>1332.2149651</v>
       </c>
       <c r="C28" s="5">
-        <v>3.0853453999998237</v>
+        <v>3.0866436999999678</v>
       </c>
       <c r="D28" s="5">
-        <v>2.8214324180614092</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>2.8226396256502806</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1335.2121685</v>
+        <v>1335.2115491</v>
       </c>
       <c r="C29" s="5">
-        <v>2.9962906000000658</v>
+        <v>2.9965839999999844</v>
       </c>
       <c r="D29" s="5">
-        <v>2.7325609119066785</v>
+        <v>2.7328337018031945</v>
       </c>
       <c r="E29" s="5">
-        <v>2.834838278838081</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>2.8348459831076145</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1337.6190724000001</v>
+        <v>1337.6186536</v>
       </c>
       <c r="C30" s="5">
-        <v>2.4069039000000885</v>
+        <v>2.4071045000000595</v>
       </c>
       <c r="D30" s="5">
-        <v>2.1847414493433526</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>2.1849263663887619</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1341.1996107</v>
+        <v>1341.1997681</v>
       </c>
       <c r="C31" s="5">
-        <v>3.5805382999999438</v>
+        <v>3.5811145000000124</v>
       </c>
       <c r="D31" s="5">
-        <v>3.2598748158259694</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>3.2604081973572896</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1344.7407423</v>
+        <v>1344.74297</v>
       </c>
       <c r="C32" s="5">
-        <v>3.5411315999999715</v>
+        <v>3.5432018999999855</v>
       </c>
       <c r="D32" s="5">
-        <v>3.2147424098595057</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>3.2166488981294705</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1343.6175826000001</v>
+        <v>1343.6199426000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-1.1231596999998601</v>
+        <v>-1.1230273999999554</v>
       </c>
       <c r="D33" s="5">
-        <v>-0.99767740310521269</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-0.99755877828872075</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1345.6171801</v>
+        <v>1345.6185642999999</v>
       </c>
       <c r="C34" s="5">
-        <v>1.9995974999999362</v>
+        <v>1.9986216999998305</v>
       </c>
       <c r="D34" s="5">
-        <v>1.800553468435262</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>1.7996644136489159</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1346.6367045</v>
+        <v>1346.6402123</v>
       </c>
       <c r="C35" s="5">
-        <v>1.0195243999999093</v>
+        <v>1.0216480000001411</v>
       </c>
       <c r="D35" s="5">
-        <v>0.91299398163791068</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.91490268919027784</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1380.6745146999999</v>
+        <v>1380.6724409999999</v>
       </c>
       <c r="C36" s="5">
-        <v>34.037810199999967</v>
+        <v>34.032228699999905</v>
       </c>
       <c r="D36" s="5">
-        <v>34.924348675920982</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>34.917699544353468</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1363.961517</v>
+        <v>1363.9588409999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-16.71299769999996</v>
+        <v>-16.713600000000042</v>
       </c>
       <c r="D37" s="5">
-        <v>-13.596824218534199</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-13.597301148172969</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1366.7797737000001</v>
+        <v>1366.7788505000001</v>
       </c>
       <c r="C38" s="5">
-        <v>2.81825670000012</v>
+        <v>2.8200095000001966</v>
       </c>
       <c r="D38" s="5">
-        <v>2.5078470429330091</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>2.5094295437223968</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1370.7895727</v>
+        <v>1370.7878358999999</v>
       </c>
       <c r="C39" s="5">
-        <v>4.0097989999999299</v>
+        <v>4.0089853999998013</v>
       </c>
       <c r="D39" s="5">
-        <v>3.5778726766011681</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>3.5771374197172578</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1374.1517630000001</v>
+        <v>1374.1508595</v>
       </c>
       <c r="C40" s="5">
-        <v>3.3621903000000657</v>
+        <v>3.3630236000001332</v>
       </c>
       <c r="D40" s="5">
-        <v>2.9833194763241089</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>2.9840727127696587</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1375.9613005000001</v>
+        <v>1375.9608733</v>
       </c>
       <c r="C41" s="5">
-        <v>1.8095375000000331</v>
+        <v>1.8100137999999788</v>
       </c>
       <c r="D41" s="5">
-        <v>1.5917027822722307</v>
+        <v>1.5921258388453596</v>
       </c>
       <c r="E41" s="5">
-        <v>3.051884409185579</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>3.0519002196668588</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1380.6639689000001</v>
+        <v>1380.6638553</v>
       </c>
       <c r="C42" s="5">
-        <v>4.7026683999999932</v>
+        <v>4.70298200000002</v>
       </c>
       <c r="D42" s="5">
-        <v>4.179258662969132</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>4.1795439411410173</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1385.8241751999999</v>
+        <v>1385.8244946</v>
       </c>
       <c r="C43" s="5">
-        <v>5.1602062999997997</v>
+        <v>5.1606392999999571</v>
       </c>
       <c r="D43" s="5">
-        <v>4.5783301956912492</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>4.5787226861771613</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1387.4142498000001</v>
+        <v>1387.4157720000001</v>
       </c>
       <c r="C44" s="5">
-        <v>1.5900746000002073</v>
+        <v>1.5912774000000809</v>
       </c>
       <c r="D44" s="5">
-        <v>1.3855848059318054</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.3866392276735029</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1392.6942403</v>
+        <v>1392.6962871999999</v>
       </c>
       <c r="C45" s="5">
-        <v>5.2799904999999399</v>
+        <v>5.2805151999998543</v>
       </c>
       <c r="D45" s="5">
-        <v>4.6635703109697779</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>4.6640382734222774</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1395.4276066</v>
+        <v>1395.4283906000001</v>
       </c>
       <c r="C46" s="5">
-        <v>2.7333662999999433</v>
+        <v>2.7321034000001418</v>
       </c>
       <c r="D46" s="5">
-        <v>2.3807657797472404</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>2.3796503614032183</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1395.2181831</v>
+        <v>1395.2212813000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.20942349999995713</v>
+        <v>-0.20710929999995642</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.17994546256880906</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-0.17795852780169152</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1422.9821738000001</v>
+        <v>1422.9802986</v>
       </c>
       <c r="C48" s="5">
-        <v>27.763990700000022</v>
+        <v>27.759017299999869</v>
       </c>
       <c r="D48" s="5">
-        <v>26.674145735909292</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>26.668767196691668</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1407.9046119</v>
+        <v>1407.902636</v>
       </c>
       <c r="C49" s="5">
-        <v>-15.077561900000092</v>
+        <v>-15.07766259999994</v>
       </c>
       <c r="D49" s="5">
-        <v>-11.999474810812005</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-11.999565244416155</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1408.3687603000001</v>
+        <v>1408.3678686999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.46414840000011282</v>
+        <v>0.4652326999998877</v>
       </c>
       <c r="D50" s="5">
-        <v>0.39632593002021377</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>0.39725403139760918</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1409.2102814</v>
+        <v>1409.2091402999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.84152109999990898</v>
+        <v>0.84127160000002732</v>
       </c>
       <c r="D51" s="5">
-        <v>0.7193787504749416</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.71916521965578184</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1407.8806089</v>
+        <v>1407.8797758000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.3296725000000151</v>
+        <v>-1.3293644999998833</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.1264127799650359</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-1.1261541216471826</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1413.8753743</v>
+        <v>1413.8750705</v>
       </c>
       <c r="C53" s="5">
-        <v>5.9947654000000057</v>
+        <v>5.9952946999999313</v>
       </c>
       <c r="D53" s="5">
-        <v>5.2309852274823765</v>
+        <v>5.2314611296863545</v>
       </c>
       <c r="E53" s="5">
-        <v>2.7554607666816278</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.7554705904586863</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1419.4510353999999</v>
+        <v>1419.4510482999999</v>
       </c>
       <c r="C54" s="5">
-        <v>5.5756610999999339</v>
+        <v>5.5759777999999187</v>
       </c>
       <c r="D54" s="5">
-        <v>4.8362376983262845</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>4.8365194462615557</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1419.5154233000001</v>
+        <v>1419.5157197000001</v>
       </c>
       <c r="C55" s="5">
-        <v>6.4387900000156151E-2</v>
+        <v>6.4671400000179347E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>5.4446935934282514E-2</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>5.4686725436692285E-2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1422.5235203</v>
+        <v>1422.5243962</v>
       </c>
       <c r="C56" s="5">
-        <v>3.008096999999907</v>
+        <v>3.008676499999865</v>
       </c>
       <c r="D56" s="5">
-        <v>2.5727698283073419</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>2.573270712379605</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1428.6874385000001</v>
+        <v>1428.6894342000001</v>
       </c>
       <c r="C57" s="5">
-        <v>6.1639182000001256</v>
+        <v>6.1650380000000951</v>
       </c>
       <c r="D57" s="5">
-        <v>5.3254310817936634</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>5.3264183720872049</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1433.1266842</v>
+        <v>1433.1274741</v>
       </c>
       <c r="C58" s="5">
-        <v>4.4392456999999013</v>
+        <v>4.4380398999999215</v>
       </c>
       <c r="D58" s="5">
-        <v>3.7930499961956077</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.7919966641011937</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1438.9307587999999</v>
+        <v>1438.9326544999999</v>
       </c>
       <c r="C59" s="5">
-        <v>5.8040745999999217</v>
+        <v>5.8051803999999265</v>
       </c>
       <c r="D59" s="5">
-        <v>4.9696539197425782</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>4.9706191369815578</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1464.4233015</v>
+        <v>1464.4212454999999</v>
       </c>
       <c r="C60" s="5">
-        <v>25.492542700000058</v>
+        <v>25.488591000000042</v>
       </c>
       <c r="D60" s="5">
-        <v>23.458447921389759</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>23.45441622593205</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1446.7258991000001</v>
+        <v>1446.7249650000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-17.697402399999874</v>
+        <v>-17.69628049999983</v>
       </c>
       <c r="D61" s="5">
-        <v>-13.57577237562495</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-13.57498594447476</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1443.8805244</v>
+        <v>1443.8801602000001</v>
       </c>
       <c r="C62" s="5">
-        <v>-2.8453747000000931</v>
+        <v>-2.8448048000000199</v>
       </c>
       <c r="D62" s="5">
-        <v>-2.3347586726853331</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-2.3342975806533772</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1450.3184967</v>
+        <v>1450.3179135</v>
       </c>
       <c r="C63" s="5">
-        <v>6.4379722999999558</v>
+        <v>6.4377532999999403</v>
       </c>
       <c r="D63" s="5">
-        <v>5.4837419125206344</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>5.4835521917224517</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1452.339964</v>
+        <v>1452.3390165999999</v>
       </c>
       <c r="C64" s="5">
-        <v>2.0214673000000403</v>
+        <v>2.0211030999998911</v>
       </c>
       <c r="D64" s="5">
-        <v>1.6854526754539689</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>1.6851473655419502</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1454.5998853999999</v>
+        <v>1454.5993820000001</v>
       </c>
       <c r="C65" s="5">
-        <v>2.2599213999999392</v>
+        <v>2.2603654000001825</v>
       </c>
       <c r="D65" s="5">
-        <v>1.8833302589402745</v>
+        <v>1.8837046835689097</v>
       </c>
       <c r="E65" s="5">
-        <v>2.8803465878428192</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>2.8803330895139423</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1456.5557705000001</v>
+        <v>1456.5554296</v>
       </c>
       <c r="C66" s="5">
-        <v>1.9558851000001596</v>
+        <v>1.9560475999999198</v>
       </c>
       <c r="D66" s="5">
-        <v>1.625531304289618</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.6256679248318084</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1460.7564536</v>
+        <v>1460.7563164999999</v>
       </c>
       <c r="C67" s="5">
-        <v>4.2006830999998783</v>
+        <v>4.2008868999998867</v>
       </c>
       <c r="D67" s="5">
-        <v>3.5162061860477101</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.5163803292133533</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1462.9328367000001</v>
+        <v>1462.9329522</v>
       </c>
       <c r="C68" s="5">
-        <v>2.1763831000000664</v>
+        <v>2.1766357000001335</v>
       </c>
       <c r="D68" s="5">
-        <v>1.8026054180205531</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>1.8028165240325578</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1465.4323261</v>
+        <v>1465.4352555999999</v>
       </c>
       <c r="C69" s="5">
-        <v>2.4994893999999022</v>
+        <v>2.5023033999998461</v>
       </c>
       <c r="D69" s="5">
-        <v>2.0696327328514341</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>2.0719845861005393</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1467.8032963000001</v>
+        <v>1467.8045102999999</v>
       </c>
       <c r="C70" s="5">
-        <v>2.3709702000001016</v>
+        <v>2.3692547000000559</v>
       </c>
       <c r="D70" s="5">
-        <v>1.9588890502796774</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>1.9574551340216351</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1471.1774545000001</v>
+        <v>1471.1785611</v>
       </c>
       <c r="C71" s="5">
-        <v>3.3741582000000108</v>
+        <v>3.3740508000000773</v>
       </c>
       <c r="D71" s="5">
-        <v>2.7936827285782728</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.7935903381259397</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1495.9401456999999</v>
+        <v>1495.9385196000001</v>
       </c>
       <c r="C72" s="5">
-        <v>24.762691199999836</v>
+        <v>24.759958500000039</v>
       </c>
       <c r="D72" s="5">
-        <v>22.177118244739646</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>22.174421782986386</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1475.4316733999999</v>
+        <v>1475.4314959999999</v>
       </c>
       <c r="C73" s="5">
-        <v>-20.508472299999994</v>
+        <v>-20.507023600000139</v>
       </c>
       <c r="D73" s="5">
-        <v>-15.265822000492889</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-15.264838969883165</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1476.2014624999999</v>
+        <v>1476.2012803</v>
       </c>
       <c r="C74" s="5">
-        <v>0.76978910000002543</v>
+        <v>0.76978430000008302</v>
       </c>
       <c r="D74" s="5">
-        <v>0.6278855873357525</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>0.62788173664065638</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1475.4647918000001</v>
+        <v>1475.4643136</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.73667069999987689</v>
+        <v>-0.73696670000003905</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.59719664999731137</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-0.59743602329178636</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1478.0552647</v>
+        <v>1478.0539237999999</v>
       </c>
       <c r="C76" s="5">
-        <v>2.5904728999998952</v>
+        <v>2.5896101999999246</v>
       </c>
       <c r="D76" s="5">
-        <v>2.1273033917320605</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>2.1265887833187502</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1481.4290378000001</v>
+        <v>1481.4277018</v>
       </c>
       <c r="C77" s="5">
-        <v>3.3737731000001077</v>
+        <v>3.3737780000001294</v>
       </c>
       <c r="D77" s="5">
-        <v>2.773740885026621</v>
+        <v>2.7737475122948885</v>
       </c>
       <c r="E77" s="5">
-        <v>1.8444352064981961</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>1.8443786056826506</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1473.4320585</v>
+        <v>1473.4307765999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-7.9969793000000209</v>
+        <v>-7.9969252000000779</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.2888772186419972</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-6.2888414333072689</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1472.3643589000001</v>
+        <v>1472.3635671</v>
       </c>
       <c r="C79" s="5">
-        <v>-1.067699599999969</v>
+        <v>-1.0672094999999899</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.86610404615063974</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-0.86570881598989624</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1472.774576</v>
+        <v>1472.7743921000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.41021709999995437</v>
+        <v>0.41082500000015898</v>
       </c>
       <c r="D80" s="5">
-        <v>0.33484615335368506</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>0.33534330364128895</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1476.4556399999999</v>
+        <v>1476.4599619999999</v>
       </c>
       <c r="C81" s="5">
-        <v>3.6810639999998784</v>
+        <v>3.6855698999997912</v>
       </c>
       <c r="D81" s="5">
-        <v>3.0408650448317642</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>3.0446390590523897</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1477.9747589999999</v>
+        <v>1477.9776053000001</v>
       </c>
       <c r="C82" s="5">
-        <v>1.5191190000000461</v>
+        <v>1.5176433000001452</v>
       </c>
       <c r="D82" s="5">
-        <v>1.2416859080136122</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>1.2404692325488575</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1475.1597670000001</v>
+        <v>1475.1607712</v>
       </c>
       <c r="C83" s="5">
-        <v>-2.8149919999998474</v>
+        <v>-2.816834100000051</v>
       </c>
       <c r="D83" s="5">
-        <v>-2.2617626554481629</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-2.2632229353431343</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1504.0650376999999</v>
+        <v>1504.0641578</v>
       </c>
       <c r="C84" s="5">
-        <v>28.905270699999846</v>
+        <v>28.903386599999976</v>
       </c>
       <c r="D84" s="5">
-        <v>26.220729090458072</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>26.218811931761454</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1485.6015614</v>
+        <v>1485.6017457999999</v>
       </c>
       <c r="C85" s="5">
-        <v>-18.463476299999911</v>
+        <v>-18.462412000000086</v>
       </c>
       <c r="D85" s="5">
-        <v>-13.775879561105665</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>-13.775145818764523</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1487.0206175000001</v>
+        <v>1487.0204209000001</v>
       </c>
       <c r="C86" s="5">
-        <v>1.4190561000000343</v>
+        <v>1.4186751000002005</v>
       </c>
       <c r="D86" s="5">
-        <v>1.152288846750027</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>1.151977700184359</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1490.5054772000001</v>
+        <v>1490.5045287</v>
       </c>
       <c r="C87" s="5">
-        <v>3.4848597000000154</v>
+        <v>3.484107799999947</v>
       </c>
       <c r="D87" s="5">
-        <v>2.8487540579945181</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>2.8481318444769421</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1492.2611138</v>
+        <v>1492.2591685</v>
       </c>
       <c r="C88" s="5">
-        <v>1.7556365999998889</v>
+        <v>1.7546397999999499</v>
       </c>
       <c r="D88" s="5">
-        <v>1.4226489031788914</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>1.4218368376939461</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1493.795415</v>
+        <v>1493.7926812000001</v>
       </c>
       <c r="C89" s="5">
-        <v>1.5343012000000726</v>
+        <v>1.5335127000000739</v>
       </c>
       <c r="D89" s="5">
-        <v>1.2408075624932513</v>
+        <v>1.2401679105799479</v>
       </c>
       <c r="E89" s="5">
-        <v>0.83476001107449793</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>0.83466640896319166</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1495.2973592000001</v>
+        <v>1495.2941338999999</v>
       </c>
       <c r="C90" s="5">
-        <v>1.5019442000000254</v>
+        <v>1.5014526999998452</v>
       </c>
       <c r="D90" s="5">
-        <v>1.2132407214786145</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>1.2128437320531704</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1496.0759860000001</v>
+        <v>1496.0723653</v>
       </c>
       <c r="C91" s="5">
-        <v>0.77862679999998363</v>
+        <v>0.77823140000009516</v>
       </c>
       <c r="D91" s="5">
-        <v>0.62665311104106447</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>0.62633532926148483</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1499.7967561999999</v>
+        <v>1499.798393</v>
       </c>
       <c r="C92" s="5">
-        <v>3.7207701999998335</v>
+        <v>3.7260277000000315</v>
       </c>
       <c r="D92" s="5">
-        <v>3.0255865208263844</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.0299278813292085</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1502.9622468</v>
+        <v>1502.9688177999999</v>
       </c>
       <c r="C93" s="5">
-        <v>3.165490600000112</v>
+        <v>3.1704247999998643</v>
       </c>
       <c r="D93" s="5">
-        <v>2.5623444245369109</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>2.566382189638361</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1503.6866437000001</v>
+        <v>1503.6928192</v>
       </c>
       <c r="C94" s="5">
-        <v>0.7243969000001016</v>
+        <v>0.7240014000001338</v>
       </c>
       <c r="D94" s="5">
-        <v>0.57991099986509642</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>0.57959100500595273</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1503.2347162999999</v>
+        <v>1503.2367191999999</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.45192740000015874</v>
+        <v>-0.45610000000010587</v>
       </c>
       <c r="D95" s="5">
-        <v>-0.36005994609338288</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-0.36337730932722856</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1527.4086457000001</v>
+        <v>1527.4070409000001</v>
       </c>
       <c r="C96" s="5">
-        <v>24.173929400000134</v>
+        <v>24.170321700000159</v>
       </c>
       <c r="D96" s="5">
-        <v>21.0992269445325</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>21.095763951246994</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1517.5499341</v>
+        <v>1517.5511454</v>
       </c>
       <c r="C97" s="5">
-        <v>-9.858711600000106</v>
+        <v>-9.8558955000000878</v>
       </c>
       <c r="D97" s="5">
-        <v>-7.4763093717708067</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-7.4742565853184839</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1518.8152179000001</v>
+        <v>1518.8138730000001</v>
       </c>
       <c r="C98" s="5">
-        <v>1.2652838000001339</v>
+        <v>1.262727600000062</v>
       </c>
       <c r="D98" s="5">
-        <v>1.0051218740403378</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>1.0030811620364899</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1516.1726326999999</v>
+        <v>1516.1703605</v>
       </c>
       <c r="C99" s="5">
-        <v>-2.6425852000002124</v>
+        <v>-2.6435125000000426</v>
       </c>
       <c r="D99" s="5">
-        <v>-2.0680144776136999</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-2.0687350388086112</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1517.9087419</v>
+        <v>1517.9064306</v>
       </c>
       <c r="C100" s="5">
-        <v>1.7361092000001008</v>
+        <v>1.7360701000000063</v>
       </c>
       <c r="D100" s="5">
-        <v>1.3827592400336153</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>1.3827299869496823</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1514.8117993000001</v>
+        <v>1514.8074228</v>
       </c>
       <c r="C101" s="5">
-        <v>-3.0969425999999203</v>
+        <v>-3.0990077999999812</v>
       </c>
       <c r="D101" s="5">
-        <v>-2.4210353345803459</v>
+        <v>-2.4226353671504941</v>
       </c>
       <c r="E101" s="5">
-        <v>1.4069118226607946</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>1.4068044290535875</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1519.5922439999999</v>
+        <v>1519.5869819</v>
       </c>
       <c r="C102" s="5">
-        <v>4.7804446999998618</v>
+        <v>4.7795590999999149</v>
       </c>
       <c r="D102" s="5">
-        <v>3.8533875867297951</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>3.8526726198343964</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1520.0963403999999</v>
+        <v>1520.0901669</v>
       </c>
       <c r="C103" s="5">
-        <v>0.50409639999998035</v>
+        <v>0.50318500000003041</v>
       </c>
       <c r="D103" s="5">
-        <v>0.39880473592648347</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>0.39808376928212041</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1521.3984385000001</v>
+        <v>1521.402572</v>
       </c>
       <c r="C104" s="5">
-        <v>1.3020981000001939</v>
+        <v>1.3124050999999781</v>
       </c>
       <c r="D104" s="5">
-        <v>1.0327636049727529</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>1.0409817444308134</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1520.271346</v>
+        <v>1520.2794842999999</v>
       </c>
       <c r="C105" s="5">
-        <v>-1.1270925000001171</v>
+        <v>-1.1230877000000419</v>
       </c>
       <c r="D105" s="5">
-        <v>-0.8853786640614203</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-0.88224309940110324</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1526.3867353000001</v>
+        <v>1526.3961320999999</v>
       </c>
       <c r="C106" s="5">
-        <v>6.1153893000000608</v>
+        <v>6.1166478000000097</v>
       </c>
       <c r="D106" s="5">
-        <v>4.9353169693973076</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>4.9363281867209619</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1524.4713021</v>
+        <v>1524.4748351999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-1.9154332000000522</v>
+        <v>-1.9212969000000157</v>
       </c>
       <c r="D107" s="5">
-        <v>-1.4955069602270554</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-1.5000443249523432</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1525.1361575000001</v>
+        <v>1525.1339158000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.66485540000007859</v>
+        <v>0.65908060000015212</v>
       </c>
       <c r="D108" s="5">
-        <v>0.52460350464822447</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>0.5200348560265633</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1525.8988386999999</v>
+        <v>1525.9009446</v>
       </c>
       <c r="C109" s="5">
-        <v>0.76268119999986084</v>
+        <v>0.76702879999993456</v>
       </c>
       <c r="D109" s="5">
-        <v>0.60174224938431831</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>0.60518281621877446</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1542.2013750000001</v>
+        <v>1542.1982092000001</v>
       </c>
       <c r="C110" s="5">
-        <v>16.302536300000156</v>
+        <v>16.297264600000062</v>
       </c>
       <c r="D110" s="5">
-        <v>13.601514687039895</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>13.596835011299756</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1539.5948115000001</v>
+        <v>1539.5912609</v>
       </c>
       <c r="C111" s="5">
-        <v>-2.6065634999999929</v>
+        <v>-2.6069483000001128</v>
       </c>
       <c r="D111" s="5">
-        <v>-2.0094412564666708</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-2.00973923962523</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1544.6568315</v>
+        <v>1544.6542864999999</v>
       </c>
       <c r="C112" s="5">
-        <v>5.0620199999998476</v>
+        <v>5.0630255999999463</v>
       </c>
       <c r="D112" s="5">
-        <v>4.0176045186548492</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.0184265655585305</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1548.7760135000001</v>
+        <v>1548.7704887</v>
       </c>
       <c r="C113" s="5">
-        <v>4.1191820000001371</v>
+        <v>4.1162022000000889</v>
       </c>
       <c r="D113" s="5">
-        <v>3.2474307218778975</v>
+        <v>3.2450524316617768</v>
       </c>
       <c r="E113" s="5">
-        <v>2.242140853120822</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>2.2420715259779955</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1552.1340230999999</v>
+        <v>1552.127056</v>
       </c>
       <c r="C114" s="5">
-        <v>3.3580095999998321</v>
+        <v>3.3565673000000515</v>
       </c>
       <c r="D114" s="5">
-        <v>2.6330556051426424</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>2.631920666877785</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1554.5770931</v>
+        <v>1554.5684437</v>
       </c>
       <c r="C115" s="5">
-        <v>2.4430700000000343</v>
+        <v>2.4413876999999502</v>
       </c>
       <c r="D115" s="5">
-        <v>1.905246126536575</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>1.9039314222315973</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1557.1154885999999</v>
+        <v>1557.1222848</v>
       </c>
       <c r="C116" s="5">
-        <v>2.5383954999999787</v>
+        <v>2.5538410999999996</v>
       </c>
       <c r="D116" s="5">
-        <v>1.9771164183316925</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>1.9892668300510064</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1555.2337268000001</v>
+        <v>1555.2431781</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.881761799999822</v>
+        <v>-1.8791066999999657</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.4405902778877322</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-1.4385648904915893</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1556.8977162000001</v>
+        <v>1556.9097128000001</v>
       </c>
       <c r="C118" s="5">
-        <v>1.6639893999999913</v>
+        <v>1.6665347000000565</v>
       </c>
       <c r="D118" s="5">
-        <v>1.291496940054393</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>1.2934762123112176</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1558.451626</v>
+        <v>1558.4563433999999</v>
       </c>
       <c r="C119" s="5">
-        <v>1.5539097999999285</v>
+        <v>1.546630599999844</v>
       </c>
       <c r="D119" s="5">
-        <v>1.204293637465037</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>1.1986120489949181</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1559.5136285999999</v>
+        <v>1559.5102832</v>
       </c>
       <c r="C120" s="5">
-        <v>1.0620025999999143</v>
+        <v>1.0539398000000801</v>
       </c>
       <c r="D120" s="5">
-        <v>0.82080853634449724</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>0.81455122757776444</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1561.1891040999999</v>
+        <v>1561.1920961000001</v>
       </c>
       <c r="C121" s="5">
-        <v>1.6754754999999477</v>
+        <v>1.6818129000000681</v>
       </c>
       <c r="D121" s="5">
-        <v>1.2968746204739645</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>1.3018119233186409</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1571.4383777</v>
+        <v>1571.4333729</v>
       </c>
       <c r="C122" s="5">
-        <v>10.249273600000151</v>
+        <v>10.241276799999923</v>
       </c>
       <c r="D122" s="5">
-        <v>8.1688280791571763</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>8.1622066050429218</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1566.859559</v>
+        <v>1566.8551884999999</v>
       </c>
       <c r="C123" s="5">
-        <v>-4.5788187000000562</v>
+        <v>-4.5781844000000547</v>
       </c>
       <c r="D123" s="5">
-        <v>-3.441036751455151</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-3.4405784622772217</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1566.4029932999999</v>
+        <v>1566.4006112</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.45656570000005559</v>
+        <v>-0.45457729999998264</v>
       </c>
       <c r="D124" s="5">
-        <v>-0.34910699989874061</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-0.34758998903886562</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1570.9661960999999</v>
+        <v>1570.9606636999999</v>
       </c>
       <c r="C125" s="5">
-        <v>4.5632027999999991</v>
+        <v>4.5600524999999834</v>
       </c>
       <c r="D125" s="5">
-        <v>3.5523664077601547</v>
+        <v>3.5498800448952705</v>
       </c>
       <c r="E125" s="5">
-        <v>1.432756086521092</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.4327607067607495</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1574.6453894000001</v>
+        <v>1574.6383992000001</v>
       </c>
       <c r="C126" s="5">
-        <v>3.6791933000001791</v>
+        <v>3.6777355000001535</v>
       </c>
       <c r="D126" s="5">
-        <v>2.8468773941427994</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>2.8457449686634995</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1576.68742</v>
+        <v>1576.6791429</v>
       </c>
       <c r="C127" s="5">
-        <v>2.0420305999998618</v>
+        <v>2.0407436999998936</v>
       </c>
       <c r="D127" s="5">
-        <v>1.5673308191918256</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>1.5663430296010361</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1582.8814010999999</v>
+        <v>1582.8888116000001</v>
       </c>
       <c r="C128" s="5">
-        <v>6.1939810999999736</v>
+        <v>6.2096687000000657</v>
       </c>
       <c r="D128" s="5">
-        <v>4.8173760894467232</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>4.8298685478914694</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1585.2478983000001</v>
+        <v>1585.2569114999999</v>
       </c>
       <c r="C129" s="5">
-        <v>2.3664972000001399</v>
+        <v>2.3680998999998337</v>
       </c>
       <c r="D129" s="5">
-        <v>1.8088939021155159</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.8101205213565175</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1610.8492819000001</v>
+        <v>1610.8629883999999</v>
       </c>
       <c r="C130" s="5">
-        <v>25.601383599999963</v>
+        <v>25.606076900000062</v>
       </c>
       <c r="D130" s="5">
-        <v>21.197220795828709</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>21.201326794441002</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1587.7248638999999</v>
+        <v>1587.7304167</v>
       </c>
       <c r="C131" s="5">
-        <v>-23.124418000000105</v>
+        <v>-23.132571699999971</v>
       </c>
       <c r="D131" s="5">
-        <v>-15.929417385049049</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-15.934473073864353</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1587.0841926000001</v>
+        <v>1587.0807182000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.64067129999989447</v>
+        <v>-0.64969849999988583</v>
       </c>
       <c r="D132" s="5">
-        <v>-0.48314518077601232</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-0.48993577961907731</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1590.5374779000001</v>
+        <v>1590.5404943000001</v>
       </c>
       <c r="C133" s="5">
-        <v>3.4532853000000614</v>
+        <v>3.4597760999999991</v>
       </c>
       <c r="D133" s="5">
-        <v>2.6425160792258984</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>2.647548524888399</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1592.9380771000001</v>
+        <v>1592.932243</v>
       </c>
       <c r="C134" s="5">
-        <v>2.4005991999999878</v>
+        <v>2.39174869999988</v>
       </c>
       <c r="D134" s="5">
-        <v>1.8262713632258842</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>1.8194790259965288</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1586.8812826000001</v>
+        <v>1586.8771015</v>
       </c>
       <c r="C135" s="5">
-        <v>-6.0567945000000236</v>
+        <v>-6.0551414999999906</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.4685151644405448</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-4.4673370359861853</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1588.1765871</v>
+        <v>1588.1746472</v>
       </c>
       <c r="C136" s="5">
-        <v>1.2953044999999292</v>
+        <v>1.2975457000000006</v>
       </c>
       <c r="D136" s="5">
-        <v>0.9839189837747675</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>0.98563168119558675</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1593.4245805999999</v>
+        <v>1593.4200542999999</v>
       </c>
       <c r="C137" s="5">
-        <v>5.2479934999998932</v>
+        <v>5.2454070999999658</v>
       </c>
       <c r="D137" s="5">
-        <v>4.038163358099478</v>
+        <v>4.0361419357797468</v>
       </c>
       <c r="E137" s="5">
-        <v>1.4295905638042283</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>1.4296596419608898</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1594.2105672</v>
+        <v>1594.2044983000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.78598660000011478</v>
+        <v>0.78444400000012138</v>
       </c>
       <c r="D138" s="5">
-        <v>0.59353105318276089</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>0.59236470333567937</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1594.5701855</v>
+        <v>1594.5627827999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.35961829999996553</v>
+        <v>0.35828449999985423</v>
       </c>
       <c r="D139" s="5">
-        <v>0.27102929558660005</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>0.27002385256877925</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1598.4337166</v>
+        <v>1598.4412009</v>
       </c>
       <c r="C140" s="5">
-        <v>3.8635311000000456</v>
+        <v>3.8784181000000899</v>
       </c>
       <c r="D140" s="5">
-        <v>2.9465758849363866</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>2.958095896948687</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1601.6635025999999</v>
+        <v>1601.6693608</v>
       </c>
       <c r="C141" s="5">
-        <v>3.2297859999998764</v>
+        <v>3.2281599000000369</v>
       </c>
       <c r="D141" s="5">
-        <v>2.4518419261061908</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>2.4505821517015747</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1604.5785463</v>
+        <v>1604.5887473</v>
       </c>
       <c r="C142" s="5">
-        <v>2.9150437000000693</v>
+        <v>2.9193864999999732</v>
       </c>
       <c r="D142" s="5">
-        <v>2.2060073386680035</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>2.209318679104344</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1610.2313541999999</v>
+        <v>1610.2363792000001</v>
       </c>
       <c r="C143" s="5">
-        <v>5.6528078999999707</v>
+        <v>5.6476319000000785</v>
       </c>
       <c r="D143" s="5">
-        <v>4.3103906425287164</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>4.3063392041958082</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1608.1121439999999</v>
+        <v>1608.1085121000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.1192101999999977</v>
+        <v>-2.1278671000000031</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.5679267898637494</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-1.5742803601971112</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1617.6776331000001</v>
+        <v>1617.6806008999999</v>
       </c>
       <c r="C145" s="5">
-        <v>9.5654891000001498</v>
+        <v>9.5720887999998467</v>
       </c>
       <c r="D145" s="5">
-        <v>7.376140441935175</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>7.3814145777550522</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1632.1576673</v>
+        <v>1632.1517484000001</v>
       </c>
       <c r="C146" s="5">
-        <v>14.480034199999864</v>
+        <v>14.471147500000143</v>
       </c>
       <c r="D146" s="5">
-        <v>11.286259505433694</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>11.278966884046282</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1627.1014026</v>
+        <v>1627.0978425999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-5.0562646999999288</v>
+        <v>-5.053905800000166</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.6547918975827098</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-3.6531287827171077</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1631.519086</v>
+        <v>1631.5179702999999</v>
       </c>
       <c r="C148" s="5">
-        <v>4.4176833999999872</v>
+        <v>4.4201276999999664</v>
       </c>
       <c r="D148" s="5">
-        <v>3.3071714024555554</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>3.3090360320627621</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1632.9498191</v>
+        <v>1632.9469955</v>
       </c>
       <c r="C149" s="5">
-        <v>1.4307330999999976</v>
+        <v>1.4290252000000692</v>
       </c>
       <c r="D149" s="5">
-        <v>1.0574100700404099</v>
+        <v>1.0561424533562347</v>
       </c>
       <c r="E149" s="5">
-        <v>2.4805214492873651</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>2.4806353537055514</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1635.8941935</v>
+        <v>1635.8902753</v>
       </c>
       <c r="C150" s="5">
-        <v>2.9443744000000152</v>
+        <v>2.9432798000000275</v>
       </c>
       <c r="D150" s="5">
-        <v>2.1853091469909547</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>2.1844924811589728</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1637.4038229</v>
+        <v>1637.3992301000001</v>
       </c>
       <c r="C151" s="5">
-        <v>1.5096293999999943</v>
+        <v>1.5089548000000832</v>
       </c>
       <c r="D151" s="5">
-        <v>1.1130170620927027</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>1.1125198463339814</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1643.9368563</v>
+        <v>1643.9425773999999</v>
       </c>
       <c r="C152" s="5">
-        <v>6.5330334000000221</v>
+        <v>6.543347299999823</v>
       </c>
       <c r="D152" s="5">
-        <v>4.8943236030265513</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>4.9022350910217005</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1645.3484023000001</v>
+        <v>1645.3504613</v>
       </c>
       <c r="C153" s="5">
-        <v>1.4115460000000439</v>
+        <v>1.4078839000001153</v>
       </c>
       <c r="D153" s="5">
-        <v>1.0352449823870513</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>1.0325428799512038</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1648.9230279999999</v>
+        <v>1648.9299037999999</v>
       </c>
       <c r="C154" s="5">
-        <v>3.5746256999998423</v>
+        <v>3.5794424999999137</v>
       </c>
       <c r="D154" s="5">
-        <v>2.6384564761791518</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.6420510921948415</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1649.420394</v>
+        <v>1649.4243191</v>
       </c>
       <c r="C155" s="5">
-        <v>0.49736600000005637</v>
+        <v>0.4944153000001279</v>
       </c>
       <c r="D155" s="5">
-        <v>0.36255806006102453</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>0.3604020751234005</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1645.8394374</v>
+        <v>1645.8368406</v>
       </c>
       <c r="C156" s="5">
-        <v>-3.5809566000000359</v>
+        <v>-3.5874785000000884</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.5743627460521057</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-2.5789893557451982</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1649.2023011000001</v>
+        <v>1649.2040684000001</v>
       </c>
       <c r="C157" s="5">
-        <v>3.3628637000001618</v>
+        <v>3.367227800000137</v>
       </c>
       <c r="D157" s="5">
-        <v>2.4796443703119175</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>2.482902544730603</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1660.9315079999999</v>
+        <v>1660.9265401</v>
       </c>
       <c r="C158" s="5">
-        <v>11.729206899999781</v>
+        <v>11.722471699999915</v>
       </c>
       <c r="D158" s="5">
-        <v>8.8763367532677773</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>8.8710289713856092</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1671.2756233</v>
+        <v>1671.2735313999999</v>
       </c>
       <c r="C159" s="5">
-        <v>10.344115300000112</v>
+        <v>10.3469912999999</v>
       </c>
       <c r="D159" s="5">
-        <v>7.7348619778286221</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>7.7371106745482532</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1672.5327651</v>
+        <v>1672.5333095999999</v>
       </c>
       <c r="C160" s="5">
-        <v>1.2571417999999994</v>
+        <v>1.2597782000000279</v>
       </c>
       <c r="D160" s="5">
-        <v>0.90638968272642728</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>0.90829953609596892</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1674.8718544000001</v>
+        <v>1674.8715116999999</v>
       </c>
       <c r="C161" s="5">
-        <v>2.3390893000000688</v>
+        <v>2.3382020999999895</v>
       </c>
       <c r="D161" s="5">
-        <v>1.6912067115728791</v>
+        <v>1.690559754014509</v>
       </c>
       <c r="E161" s="5">
-        <v>2.5672580265268197</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>2.5674143934575788</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1674.6727192999999</v>
+        <v>1674.6714752</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.19913510000014867</v>
+        <v>-0.20003649999989648</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.14258160564907252</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-0.14322661739292197</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1676.8010277999999</v>
+        <v>1676.7989815999999</v>
       </c>
       <c r="C163" s="5">
-        <v>2.1283085000000028</v>
+        <v>2.127506399999902</v>
       </c>
       <c r="D163" s="5">
-        <v>1.5357615007127068</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>1.5351798135012196</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1675.3050244999999</v>
+        <v>1675.3078988</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.4960032999999839</v>
+        <v>-1.4910827999999583</v>
       </c>
       <c r="D164" s="5">
-        <v>-1.065374517916573</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-1.0618888076214139</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1677.5840707</v>
+        <v>1677.5817168999999</v>
       </c>
       <c r="C165" s="5">
-        <v>2.2790462000000389</v>
+        <v>2.2738180999999713</v>
       </c>
       <c r="D165" s="5">
-        <v>1.6447219224392962</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>1.6409179079185154</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1677.6645647</v>
+        <v>1677.6679532000001</v>
       </c>
       <c r="C166" s="5">
-        <v>8.0494000000044252E-2</v>
+        <v>8.6236300000109622E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>5.7593712739878455E-2</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>6.1703594937534412E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1679.6549907000001</v>
+        <v>1679.6571188999999</v>
       </c>
       <c r="C167" s="5">
-        <v>1.9904260000000704</v>
+        <v>1.9891656999998304</v>
       </c>
       <c r="D167" s="5">
-        <v>1.4330390696072781</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>1.4321228596591018</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1671.2096793999999</v>
+        <v>1671.2080716999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-8.4453113000001849</v>
+        <v>-8.4490471999999954</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.8695159614337689</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-5.8720337789215371</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1670.2153169999999</v>
+        <v>1670.2157032</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.99436239999999998</v>
+        <v>-0.99236849999988408</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.71166281322057046</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-0.71024112207116463</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1670.1561655</v>
+        <v>1670.1523445</v>
       </c>
       <c r="C170" s="5">
-        <v>-5.9151499999870794E-2</v>
+        <v>-6.3358699999980672E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-4.2490315293064462E-2</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-4.5511833538947055E-2</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1667.4079161</v>
+        <v>1667.4075438</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.748249400000077</v>
+        <v>-2.7448007000000416</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.9568322771190028</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-1.9544032880510431</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1667.4920870000001</v>
+        <v>1667.4951967</v>
       </c>
       <c r="C172" s="5">
-        <v>8.4170900000117399E-2</v>
+        <v>8.7652899999966394E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>6.0592928007308089E-2</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>6.3100288231576762E-2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1667.4843341000001</v>
+        <v>1667.4871441</v>
       </c>
       <c r="C173" s="5">
-        <v>-7.7529000000140513E-3</v>
+        <v>-8.0525999999281339E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>-5.5791821553241583E-3</v>
+        <v>-5.7948372907623558E-3</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.44107973279223778</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.44089158770780346</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1670.6239167000001</v>
+        <v>1670.6259970999999</v>
       </c>
       <c r="C174" s="5">
-        <v>3.1395826000000397</v>
+        <v>3.1388529999999264</v>
       </c>
       <c r="D174" s="5">
-        <v>2.2829356995157646</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>2.2823957828551622</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1672.3856536999999</v>
+        <v>1672.3867931</v>
       </c>
       <c r="C175" s="5">
-        <v>1.7617369999998118</v>
+        <v>1.7607960000000276</v>
       </c>
       <c r="D175" s="5">
-        <v>1.2728114264921597</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.2721260380812005</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1674.2823026000001</v>
+        <v>1674.2825952000001</v>
       </c>
       <c r="C176" s="5">
-        <v>1.8966489000001729</v>
+        <v>1.8958021000000826</v>
       </c>
       <c r="D176" s="5">
-        <v>1.3694383127979437</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.3688221419349222</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1676.4990958999999</v>
+        <v>1676.4854797999999</v>
       </c>
       <c r="C177" s="5">
-        <v>2.2167932999998357</v>
+        <v>2.2028845999998339</v>
       </c>
       <c r="D177" s="5">
-        <v>1.6004525121515956</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>1.5903378284099379</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1678.5781151000001</v>
+        <v>1678.5792312999999</v>
       </c>
       <c r="C178" s="5">
-        <v>2.0790192000001753</v>
+        <v>2.0937515000000531</v>
       </c>
       <c r="D178" s="5">
-        <v>1.4983065522313765</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>1.5090091950602291</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1682.3430579000001</v>
+        <v>1682.3443973999999</v>
       </c>
       <c r="C179" s="5">
-        <v>3.7649427999999716</v>
+        <v>3.7651660999999876</v>
       </c>
       <c r="D179" s="5">
-        <v>2.7249753726834802</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.7251371564019911</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1684.2021546999999</v>
+        <v>1684.2025354</v>
       </c>
       <c r="C180" s="5">
-        <v>1.8590967999998611</v>
+        <v>1.8581380000000536</v>
       </c>
       <c r="D180" s="5">
-        <v>1.3341662976233959</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>1.3334729688759372</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1687.3617277000001</v>
+        <v>1687.3630166</v>
       </c>
       <c r="C181" s="5">
-        <v>3.1595730000001367</v>
+        <v>3.1604812000000493</v>
       </c>
       <c r="D181" s="5">
-        <v>2.2745808455172822</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.2752409030425857</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1690.2278157000001</v>
+        <v>1690.2280886000001</v>
       </c>
       <c r="C182" s="5">
-        <v>2.8660879999999906</v>
+        <v>2.8650720000000547</v>
       </c>
       <c r="D182" s="5">
-        <v>2.0574239998279342</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.0566862529983521</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1688.4050731</v>
+        <v>1688.4070326000001</v>
       </c>
       <c r="C183" s="5">
-        <v>-1.8227426000000833</v>
+        <v>-1.8210559999999987</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.286432724497899</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-1.2852492153198058</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1688.1800509</v>
+        <v>1688.1837005</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.22502220000001216</v>
+        <v>-0.22333210000010695</v>
       </c>
       <c r="D184" s="5">
-        <v>-0.15981283122736833</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-0.15861319586413236</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1693.0168933</v>
+        <v>1693.035114</v>
       </c>
       <c r="C185" s="5">
-        <v>4.8368424000000232</v>
+        <v>4.8514135000000351</v>
       </c>
       <c r="D185" s="5">
-        <v>3.4928465177294088</v>
+        <v>3.5035279737869462</v>
       </c>
       <c r="E185" s="5">
-        <v>1.5312023434259636</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.53212395012432</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1697.3614226</v>
+        <v>1697.3588138</v>
       </c>
       <c r="C186" s="5">
-        <v>4.3445292999999765</v>
+        <v>4.3236997999999858</v>
       </c>
       <c r="D186" s="5">
-        <v>3.1232113761324065</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>3.1079925228457261</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1699.1400453000001</v>
+        <v>1699.1337622999999</v>
       </c>
       <c r="C187" s="5">
-        <v>1.7786227000001418</v>
+        <v>1.7749484999999368</v>
       </c>
       <c r="D187" s="5">
-        <v>1.2647225215340674</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.2620968203468808</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1701.27385</v>
+        <v>1701.2656866</v>
       </c>
       <c r="C188" s="5">
-        <v>2.1338046999999278</v>
+        <v>2.131924300000037</v>
       </c>
       <c r="D188" s="5">
-        <v>1.5174297523149471</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.5160889316644166</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1705.3469864000001</v>
+        <v>1705.3163073999999</v>
       </c>
       <c r="C189" s="5">
-        <v>4.0731364000000667</v>
+        <v>4.0506207999999333</v>
       </c>
       <c r="D189" s="5">
-        <v>2.9111373319003153</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>2.8948478296448643</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1707.6183467999999</v>
+        <v>1707.6147215000001</v>
       </c>
       <c r="C190" s="5">
-        <v>2.2713603999998213</v>
+        <v>2.2984141000001728</v>
       </c>
       <c r="D190" s="5">
-        <v>1.6100465035504774</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>1.6293953431738561</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1704.7197764</v>
+        <v>1704.7215650000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.8985703999999259</v>
+        <v>-2.8931565000000319</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.0180121865835399</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-2.0142822684484307</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1714.3801137</v>
+        <v>1714.3968003</v>
       </c>
       <c r="C192" s="5">
-        <v>9.6603373000000374</v>
+        <v>9.6752352999999403</v>
       </c>
       <c r="D192" s="5">
-        <v>7.0161817101673574</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>7.027334313788991</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1722.7082387999999</v>
+        <v>1722.7196767</v>
       </c>
       <c r="C193" s="5">
-        <v>8.328125099999852</v>
+        <v>8.322876400000041</v>
       </c>
       <c r="D193" s="5">
-        <v>5.9876649458299624</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>5.9837301618323124</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1721.1622419</v>
+        <v>1721.1746055999999</v>
       </c>
       <c r="C194" s="5">
-        <v>-1.5459968999998637</v>
+        <v>-1.5450711000000865</v>
       </c>
       <c r="D194" s="5">
-        <v>-1.0716072836964741</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-1.0709616523043031</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1719.9715876</v>
+        <v>1719.9819881000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.1906543000000056</v>
+        <v>-1.1926174999998693</v>
       </c>
       <c r="D195" s="5">
-        <v>-0.82697694928189902</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-0.8283293832030636</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1722.7951192999999</v>
+        <v>1722.8012782000001</v>
       </c>
       <c r="C196" s="5">
-        <v>2.8235316999998759</v>
+        <v>2.8192900999999893</v>
       </c>
       <c r="D196" s="5">
-        <v>1.9878224120964738</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>1.9847971586857582</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1720.6153816000001</v>
+        <v>1720.6451834</v>
       </c>
       <c r="C197" s="5">
-        <v>-2.179737699999805</v>
+        <v>-2.156094800000119</v>
       </c>
       <c r="D197" s="5">
-        <v>-1.5077589742066855</v>
+        <v>-1.4915119209115257</v>
       </c>
       <c r="E197" s="5">
-        <v>1.6301366164283015</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.6308031163493109</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1727.5796574000001</v>
+        <v>1727.5620968999999</v>
       </c>
       <c r="C198" s="5">
-        <v>6.9642757999999958</v>
+        <v>6.9169134999999642</v>
       </c>
       <c r="D198" s="5">
-        <v>4.9666570263009691</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>4.9320424662403717</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1728.4564676</v>
+        <v>1728.4288222</v>
       </c>
       <c r="C199" s="5">
-        <v>0.87681019999990895</v>
+        <v>0.86672530000009829</v>
       </c>
       <c r="D199" s="5">
-        <v>0.61074712164357337</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>0.60370918618399827</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1727.7707948</v>
+        <v>1727.7408564</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.68567280000002029</v>
+        <v>-0.68796580000002905</v>
       </c>
       <c r="D200" s="5">
-        <v>-0.47499865938127606</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-0.47659126151762266</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1727.6815074000001</v>
+        <v>1727.6219908</v>
       </c>
       <c r="C201" s="5">
-        <v>-8.9287399999875561E-2</v>
+        <v>-0.11886559999993551</v>
       </c>
       <c r="D201" s="5">
-        <v>-6.1995741565401552E-2</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-8.2526704571850296E-2</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1728.4498609</v>
+        <v>1728.4338917</v>
       </c>
       <c r="C202" s="5">
-        <v>0.76835349999987557</v>
+        <v>0.81190089999995507</v>
       </c>
       <c r="D202" s="5">
-        <v>0.53498450538274067</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>0.56540336848247552</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1728.2709894</v>
+        <v>1728.2816825</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.17887150000001384</v>
+        <v>-0.1522092000000157</v>
       </c>
       <c r="D203" s="5">
-        <v>-0.12411333161335136</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>-0.10562313174766746</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1725.4782611999999</v>
+        <v>1725.5292864999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.7927282000000559</v>
+        <v>-2.7523960000000898</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.9219493172995317</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-1.8944238511982903</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1741.9792238</v>
+        <v>1742.0211670000001</v>
       </c>
       <c r="C205" s="5">
-        <v>16.500962600000094</v>
+        <v>16.491880500000207</v>
       </c>
       <c r="D205" s="5">
-        <v>12.099002032248451</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>12.091612298774802</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1745.4609315</v>
+        <v>1745.5047863</v>
       </c>
       <c r="C206" s="5">
-        <v>3.4817077000000154</v>
+        <v>3.483619299999873</v>
       </c>
       <c r="D206" s="5">
-        <v>2.42499187606664</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>2.4262789103529192</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1745.5079174</v>
+        <v>1745.5356609</v>
       </c>
       <c r="C207" s="5">
-        <v>4.6985899999981484E-2</v>
+        <v>3.0874600000061037E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>3.2307471035886159E-2</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.1227741592033667E-2</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1744.9316454</v>
+        <v>1744.9505541999999</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.57627200000001721</v>
+        <v>-0.58510670000009668</v>
       </c>
       <c r="D208" s="5">
-        <v>-0.3954563019904489</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-0.40150141342464307</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1747.174325</v>
+        <v>1747.2003548</v>
       </c>
       <c r="C209" s="5">
-        <v>2.242679599999974</v>
+        <v>2.2498006000000714</v>
       </c>
       <c r="D209" s="5">
-        <v>1.5532534950053689</v>
+        <v>1.5582034372519926</v>
       </c>
       <c r="E209" s="5">
-        <v>1.543572356961187</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>1.5433264019910853</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1747.4229353000001</v>
+        <v>1747.3806156999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.24861030000010942</v>
+        <v>0.18026089999989381</v>
       </c>
       <c r="D210" s="5">
-        <v>0.17088503676301325</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>0.12387581467969699</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1749.1236733999999</v>
+        <v>1749.0487117</v>
       </c>
       <c r="C211" s="5">
-        <v>1.7007380999998531</v>
+        <v>1.6680960000001051</v>
       </c>
       <c r="D211" s="5">
-        <v>1.1742127125487167</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>1.1515857480361547</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1752.3534387</v>
+        <v>1752.273837</v>
       </c>
       <c r="C212" s="5">
-        <v>3.2297653000000537</v>
+        <v>3.2251252999999451</v>
       </c>
       <c r="D212" s="5">
-        <v>2.2384481016210378</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>2.2352963534133963</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1755.9772926000001</v>
+        <v>1755.8688075</v>
       </c>
       <c r="C213" s="5">
-        <v>3.6238539000000856</v>
+        <v>3.5949705000000449</v>
       </c>
       <c r="D213" s="5">
-        <v>2.5100120812209026</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>2.4898945192338262</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1758.2700267</v>
+        <v>1758.2450801</v>
       </c>
       <c r="C214" s="5">
-        <v>2.2927340999999615</v>
+        <v>2.376272599999993</v>
       </c>
       <c r="D214" s="5">
-        <v>1.5781096338739919</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>1.6361404598067564</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1760.3950205000001</v>
+        <v>1760.4276818000001</v>
       </c>
       <c r="C215" s="5">
-        <v>2.1249938000000839</v>
+        <v>2.1826017000000775</v>
       </c>
       <c r="D215" s="5">
-        <v>1.4599641396689567</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>1.499835354476553</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1763.0130790000001</v>
+        <v>1763.1158696</v>
       </c>
       <c r="C216" s="5">
-        <v>2.618058499999961</v>
+        <v>2.6881877999999233</v>
       </c>
       <c r="D216" s="5">
-        <v>1.7993095742217413</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.84787822390724</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1765.8155124</v>
+        <v>1765.9269776000001</v>
       </c>
       <c r="C217" s="5">
-        <v>2.8024333999999271</v>
+        <v>2.8111080000001039</v>
       </c>
       <c r="D217" s="5">
-        <v>1.9242495992864317</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>1.9301446940616973</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1770.3772117999999</v>
+        <v>1770.4680707</v>
       </c>
       <c r="C218" s="5">
-        <v>4.5616993999999522</v>
+        <v>4.5410930999998982</v>
       </c>
       <c r="D218" s="5">
-        <v>3.1444338509690528</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.1298278116625999</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1775.9714354</v>
+        <v>1776.0195687</v>
       </c>
       <c r="C219" s="5">
-        <v>5.5942236000000776</v>
+        <v>5.5514980000000378</v>
       </c>
       <c r="D219" s="5">
-        <v>3.8584859511535896</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.8283070180595624</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1780.7619035</v>
+        <v>1780.7906069000001</v>
       </c>
       <c r="C220" s="5">
-        <v>4.7904680999999982</v>
+        <v>4.7710382000000209</v>
       </c>
       <c r="D220" s="5">
-        <v>3.2853098625383659</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.2716973316002651</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1786.152067</v>
+        <v>1786.1495391000001</v>
       </c>
       <c r="C221" s="5">
-        <v>5.3901634999999715</v>
+        <v>5.3589322000000266</v>
       </c>
       <c r="D221" s="5">
-        <v>3.6933471023844255</v>
+        <v>3.6715317933038172</v>
       </c>
       <c r="E221" s="5">
-        <v>2.2309017161181055</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.2292339967191932</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1794.1697833000001</v>
+        <v>1794.0926434</v>
       </c>
       <c r="C222" s="5">
-        <v>8.0177163000000746</v>
+        <v>7.943104299999959</v>
       </c>
       <c r="D222" s="5">
-        <v>5.5215816520158389</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>5.4689432221113998</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1796.5031429000001</v>
+        <v>1796.369418</v>
       </c>
       <c r="C223" s="5">
-        <v>2.3333595999999943</v>
+        <v>2.2767745999999534</v>
       </c>
       <c r="D223" s="5">
-        <v>1.5718394709491879</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>1.5335216497018411</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1799.9808935999999</v>
+        <v>1799.8425520000001</v>
       </c>
       <c r="C224" s="5">
-        <v>3.4777506999998877</v>
+        <v>3.4731340000000728</v>
       </c>
       <c r="D224" s="5">
-        <v>2.3479071383001981</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>2.3449334935359056</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1797.2004237000001</v>
+        <v>1797.0376060000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.7804698999998436</v>
+        <v>-2.8049459999999726</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.8379983922047427</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-1.8541809162809564</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1800.6121484</v>
+        <v>1800.5815255</v>
       </c>
       <c r="C226" s="5">
-        <v>3.4117246999999224</v>
+        <v>3.5439194999999017</v>
       </c>
       <c r="D226" s="5">
-        <v>2.3019621099653831</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.3923455345869371</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1805.1310039</v>
+        <v>1805.1949347</v>
       </c>
       <c r="C227" s="5">
-        <v>4.5188554999999724</v>
+        <v>4.6134091999999782</v>
       </c>
       <c r="D227" s="5">
-        <v>3.0534639954860721</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>3.1183123706582938</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1810.0891322</v>
+        <v>1810.2470248</v>
       </c>
       <c r="C228" s="5">
-        <v>4.9581282999999985</v>
+        <v>5.0520900999999867</v>
       </c>
       <c r="D228" s="5">
-        <v>3.3462743499783398</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>3.4105465905327481</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1815.4049745</v>
+        <v>1815.5994932000001</v>
       </c>
       <c r="C229" s="5">
-        <v>5.3158422999999857</v>
+        <v>5.3524684000001344</v>
       </c>
       <c r="D229" s="5">
-        <v>3.581625782217146</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>3.6063861693347521</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1817.5648097000001</v>
+        <v>1817.7112705</v>
       </c>
       <c r="C230" s="5">
-        <v>2.1598352000000887</v>
+        <v>2.1117772999998579</v>
       </c>
       <c r="D230" s="5">
-        <v>1.4370507734348781</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>1.4047190321320624</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1817.0907546000001</v>
+        <v>1817.1604424</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.47405509999998685</v>
+        <v>-0.55082809999998972</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.31253399360738898</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-0.3630351935181575</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1825.0538638</v>
+        <v>1825.0881131000001</v>
       </c>
       <c r="C232" s="5">
-        <v>7.9631091999999626</v>
+        <v>7.9276707000001352</v>
       </c>
       <c r="D232" s="5">
-        <v>5.3874301182992079</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>5.3626654324836709</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1830.0675937999999</v>
+        <v>1830.0300910999999</v>
       </c>
       <c r="C233" s="5">
-        <v>5.0137299999998959</v>
+        <v>4.9419779999998354</v>
       </c>
       <c r="D233" s="5">
-        <v>3.3468705917026886</v>
+        <v>3.2981948413521867</v>
       </c>
       <c r="E233" s="5">
-        <v>2.4586667401594653</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>2.4567121083327814</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1838.8166421999999</v>
+        <v>1838.6992536</v>
       </c>
       <c r="C234" s="5">
-        <v>8.7490483999999924</v>
+        <v>8.669162500000084</v>
       </c>
       <c r="D234" s="5">
-        <v>5.8901440405628946</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>5.8350761983603228</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1837.7729082000001</v>
+        <v>1837.5776049999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.0437339999998585</v>
+        <v>-1.1216486000000714</v>
       </c>
       <c r="D235" s="5">
-        <v>-0.67901175362774513</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-0.72957638989950002</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1839.4479351</v>
+        <v>1839.2501626000001</v>
       </c>
       <c r="C236" s="5">
-        <v>1.6750268999999207</v>
+        <v>1.6725576000001183</v>
       </c>
       <c r="D236" s="5">
-        <v>1.0992321852390408</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>1.0977208345811285</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1850.0122722999999</v>
+        <v>1849.7977501</v>
       </c>
       <c r="C237" s="5">
-        <v>10.564337199999954</v>
+        <v>10.547587499999963</v>
       </c>
       <c r="D237" s="5">
-        <v>7.1137723931870678</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>7.1029234230716387</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1849.1211701</v>
+        <v>1849.0915872</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.89110219999997753</v>
+        <v>-0.70616289999998116</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.57647959656011993</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-0.45714107002652327</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1851.0949171</v>
+        <v>1851.1879154000001</v>
       </c>
       <c r="C239" s="5">
-        <v>1.973747000000003</v>
+        <v>2.0963282000000163</v>
       </c>
       <c r="D239" s="5">
-        <v>1.2884232398432172</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>1.3689635448467685</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1849.7251844</v>
+        <v>1849.9297044</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.3697326999999859</v>
+        <v>-1.2582110000000739</v>
       </c>
       <c r="D240" s="5">
-        <v>-0.88434488214850226</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-0.81257109635923808</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1845.8680092</v>
+        <v>1846.1333662</v>
       </c>
       <c r="C241" s="5">
-        <v>-3.8571752000000288</v>
+        <v>-3.7963382000000365</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.4738226522424078</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.4349776888865193</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1855.2205675</v>
+        <v>1855.4111376999999</v>
       </c>
       <c r="C242" s="5">
-        <v>9.3525583000000552</v>
+        <v>9.2777714999999716</v>
       </c>
       <c r="D242" s="5">
-        <v>6.2524339215456415</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>6.2001308266123933</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1867.8981615</v>
+        <v>1867.9801465</v>
       </c>
       <c r="C243" s="5">
-        <v>12.677593999999999</v>
+        <v>12.56900880000012</v>
       </c>
       <c r="D243" s="5">
-        <v>8.5154888763538281</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>8.4389146196314222</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1869.2510655000001</v>
+        <v>1869.2781594</v>
       </c>
       <c r="C244" s="5">
-        <v>1.3529040000000805</v>
+        <v>1.2980129000000034</v>
       </c>
       <c r="D244" s="5">
-        <v>0.87262132295444772</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>0.83704433805811274</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1871.3869311000001</v>
+        <v>1871.3113651000001</v>
       </c>
       <c r="C245" s="5">
-        <v>2.1358655999999883</v>
+        <v>2.0332057000000532</v>
       </c>
       <c r="D245" s="5">
-        <v>1.3798080025366755</v>
+        <v>1.313071485092987</v>
       </c>
       <c r="E245" s="5">
-        <v>2.2578038887735019</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>2.255770230269083</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1873.4372235999999</v>
+        <v>1873.2920345</v>
       </c>
       <c r="C246" s="5">
-        <v>2.0502924999998413</v>
+        <v>1.980669399999897</v>
       </c>
       <c r="D246" s="5">
-        <v>1.322671878155135</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>1.2775471885066558</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1876.5978923</v>
+        <v>1876.3674467999999</v>
       </c>
       <c r="C247" s="5">
-        <v>3.1606687000000875</v>
+        <v>3.0754122999999254</v>
       </c>
       <c r="D247" s="5">
-        <v>2.0434069442755609</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>1.9879446472089946</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1883.5034628999999</v>
+        <v>1883.2778533999999</v>
       </c>
       <c r="C248" s="5">
-        <v>6.9055705999999191</v>
+        <v>6.9104065999999875</v>
       </c>
       <c r="D248" s="5">
-        <v>4.5062791972102945</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>4.5100642499023236</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1894.6783241999999</v>
+        <v>1894.4602073000001</v>
       </c>
       <c r="C249" s="5">
-        <v>11.174861299999975</v>
+        <v>11.18235390000018</v>
       </c>
       <c r="D249" s="5">
-        <v>7.3566036981322469</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>7.3626092748095617</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1929.1598515999999</v>
+        <v>1929.1260801000001</v>
       </c>
       <c r="C250" s="5">
-        <v>34.481527400000004</v>
+        <v>34.665872799999988</v>
       </c>
       <c r="D250" s="5">
-        <v>24.16315547722818</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>24.30869259028956</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1915.3109029</v>
+        <v>1915.4323631</v>
       </c>
       <c r="C251" s="5">
-        <v>-13.848948699999937</v>
+        <v>-13.693717000000106</v>
       </c>
       <c r="D251" s="5">
-        <v>-8.2823772613327744</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-8.1932732464636402</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1894.9387228000001</v>
+        <v>1895.1778191999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-20.372180099999923</v>
+        <v>-20.254543900000044</v>
       </c>
       <c r="D252" s="5">
-        <v>-12.042945613707568</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-11.976683751542517</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1889.4407547000001</v>
+        <v>1889.7332271</v>
       </c>
       <c r="C253" s="5">
-        <v>-5.49796809999998</v>
+        <v>-5.4445920999999089</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.4266498778549481</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-3.3934854213073962</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1884.5772612999999</v>
+        <v>1884.7824045</v>
       </c>
       <c r="C254" s="5">
-        <v>-4.8634934000001522</v>
+        <v>-4.9508226000000377</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.0454898855000856</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-3.0989165091679705</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1889.0625659</v>
+        <v>1889.1459262000001</v>
       </c>
       <c r="C255" s="5">
-        <v>4.4853046000000631</v>
+        <v>4.3635217000000921</v>
       </c>
       <c r="D255" s="5">
-        <v>2.893690227818535</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>2.8138088106611114</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1888.4455485999999</v>
+        <v>1888.4682732000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.61701730000004318</v>
+        <v>-0.67765299999996387</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.39124806981485349</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-0.42960216968762621</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1884.1045097000001</v>
+        <v>1883.9988708000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-4.3410388999998304</v>
+        <v>-4.4694024000000354</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.723874122528025</v>
+        <v>-2.8033397674876226</v>
       </c>
       <c r="E257" s="5">
-        <v>0.67958038974467172</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>0.67800078258606344</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1883.503966</v>
+        <v>1883.3624219999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.60054370000011659</v>
+        <v>-0.63644880000015291</v>
       </c>
       <c r="D258" s="5">
-        <v>-0.38182086744987798</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-0.40462929297567785</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1878.1193198000001</v>
+        <v>1877.8923061999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-5.3846461999999065</v>
+        <v>-5.4701158000000305</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.3771831683642284</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-3.4301890601936447</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1872.9685485</v>
+        <v>1872.7574473</v>
       </c>
       <c r="C260" s="5">
-        <v>-5.1507713000000876</v>
+        <v>-5.1348588999999265</v>
       </c>
       <c r="D260" s="5">
-        <v>-3.2418284071625281</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-3.2323483151970756</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1871.8343579</v>
+        <v>1871.6507226000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.1341906000000108</v>
+        <v>-1.1067246999998588</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.72425394462377612</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-0.70685156569822993</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1867.9299243999999</v>
+        <v>1867.9147481</v>
       </c>
       <c r="C262" s="5">
-        <v>-3.9044335000000956</v>
+        <v>-3.7359745000001112</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.4745461151380987</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.3691797958535266</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1870.5638277999999</v>
+        <v>1870.6651703</v>
       </c>
       <c r="C263" s="5">
-        <v>2.6339034000000083</v>
+        <v>2.7504222000000027</v>
       </c>
       <c r="D263" s="5">
-        <v>1.7052630615206565</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>1.7813272524955126</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1860.5656312999999</v>
+        <v>1860.7707829999999</v>
       </c>
       <c r="C264" s="5">
-        <v>-9.9981964999999491</v>
+        <v>-9.8943873000000622</v>
       </c>
       <c r="D264" s="5">
-        <v>-6.2287836702603849</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-6.1656570784989206</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1850.719257</v>
+        <v>1850.9769200999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-9.8463742999999795</v>
+        <v>-9.7938629000000219</v>
       </c>
       <c r="D265" s="5">
-        <v>-6.1689460257075668</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-6.1363361003597294</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1840.3731938999999</v>
+        <v>1840.5545642</v>
       </c>
       <c r="C266" s="5">
-        <v>-10.346063100000038</v>
+        <v>-10.422355899999957</v>
       </c>
       <c r="D266" s="5">
-        <v>-6.5058882181299404</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-6.5515032172833276</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1827.6535518999999</v>
+        <v>1827.7209886000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-12.719642000000022</v>
+        <v>-12.833575599999904</v>
       </c>
       <c r="D267" s="5">
-        <v>-7.9856185868667158</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-8.0536642016194815</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1823.7768954000001</v>
+        <v>1823.7841843000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-3.8766564999998536</v>
+        <v>-3.9368042999999489</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.5158482982230002</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-2.5543282609150952</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1819.8533734</v>
+        <v>1819.7431649</v>
       </c>
       <c r="C269" s="5">
-        <v>-3.9235220000000481</v>
+        <v>-4.0410194000000956</v>
       </c>
       <c r="D269" s="5">
-        <v>-2.5512523479853</v>
+        <v>-2.6267155928631047</v>
       </c>
       <c r="E269" s="5">
-        <v>-3.4101683833998475</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-3.4106021450381885</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1823.9096867999999</v>
+        <v>1823.7934908</v>
       </c>
       <c r="C270" s="5">
-        <v>4.0563133999999081</v>
+        <v>4.0503258999999616</v>
       </c>
       <c r="D270" s="5">
-        <v>2.7077421312342809</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>2.7038619500675765</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1828.3770577</v>
+        <v>1828.1961165</v>
       </c>
       <c r="C271" s="5">
-        <v>4.4673709000001054</v>
+        <v>4.4026257000000442</v>
       </c>
       <c r="D271" s="5">
-        <v>2.9791254815776602</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.9355640186208287</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1826.7683528</v>
+        <v>1826.6094051</v>
       </c>
       <c r="C272" s="5">
-        <v>-1.6087049000000206</v>
+        <v>-1.5867114000000129</v>
       </c>
       <c r="D272" s="5">
-        <v>-1.0507304320732214</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-1.0365358983842055</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1825.5252396000001</v>
+        <v>1825.3981200999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-1.2431131999999252</v>
+        <v>-1.211285000000089</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.81354885554795198</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-0.79286370291564712</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1825.5376685000001</v>
+        <v>1825.5326468000001</v>
       </c>
       <c r="C274" s="5">
-        <v>1.2428900000031717E-2</v>
+        <v>0.13452670000015132</v>
       </c>
       <c r="D274" s="5">
-        <v>8.1703819738709882E-3</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>8.8472475278278395E-2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1824.8416278</v>
+        <v>1824.9178743</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.69604070000013962</v>
+        <v>-0.61477250000007189</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.4565775492385904</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-0.40336836330069348</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1831.0932576</v>
+        <v>1831.2522088000001</v>
       </c>
       <c r="C276" s="5">
-        <v>6.2516298000000461</v>
+        <v>6.3343345000000681</v>
       </c>
       <c r="D276" s="5">
-        <v>4.1893693184709591</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>4.2456734111005145</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1830.7960914</v>
+        <v>1830.9763748</v>
       </c>
       <c r="C277" s="5">
-        <v>-0.29716619999999239</v>
+        <v>-0.27583400000003166</v>
       </c>
       <c r="D277" s="5">
-        <v>-0.19457300376685138</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>-0.18060140538925795</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1830.0090614999999</v>
+        <v>1830.1384390999999</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.78702990000010686</v>
+        <v>-0.83793570000011641</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.51464283374489384</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-0.54779284236933234</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1831.6449709999999</v>
+        <v>1831.6917046999999</v>
       </c>
       <c r="C279" s="5">
-        <v>1.6359095000000252</v>
+        <v>1.5532656000000316</v>
       </c>
       <c r="D279" s="5">
-        <v>1.0780121696911227</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.023225339924938</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1830.8542898999999</v>
+        <v>1830.8502185</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.79068110000002889</v>
+        <v>-0.84148619999996299</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.51678565605393079</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-0.54989379456340526</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1835.7184924999999</v>
+        <v>1835.6324193999999</v>
       </c>
       <c r="C281" s="5">
-        <v>4.8642025999999987</v>
+        <v>4.7822008999999071</v>
       </c>
       <c r="D281" s="5">
-        <v>3.2351542420019808</v>
+        <v>3.1798367322688481</v>
       </c>
       <c r="E281" s="5">
-        <v>0.87178007480677167</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>0.87315918017876193</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1831.3215720000001</v>
+        <v>1831.2414888000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.396920499999851</v>
+        <v>-4.3909305999998196</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.836681413431541</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-2.8329988058292455</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1837.6695608</v>
+        <v>1837.5493226000001</v>
       </c>
       <c r="C283" s="5">
-        <v>6.3479887999999391</v>
+        <v>6.3078338000000258</v>
       </c>
       <c r="D283" s="5">
-        <v>4.2398376684539718</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>4.212695684589729</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1838.6044555000001</v>
+        <v>1838.5034152000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.93489470000008623</v>
+        <v>0.95409259999996721</v>
       </c>
       <c r="D284" s="5">
-        <v>0.6121982264408965</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.62484653127317102</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1839.3264297000001</v>
+        <v>1839.2563110999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.72197419999997692</v>
+        <v>0.75289589999988493</v>
       </c>
       <c r="D285" s="5">
-        <v>0.47222913946805001</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>0.4925271186978053</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1839.1330032000001</v>
+        <v>1839.1352024</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.19342649999998685</v>
+        <v>-0.12110869999992246</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.12612094973722954</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-7.8987261520646612E-2</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1840.2956948999999</v>
+        <v>1840.3413298</v>
       </c>
       <c r="C287" s="5">
-        <v>1.1626916999998684</v>
+        <v>1.2061274000000139</v>
       </c>
       <c r="D287" s="5">
-        <v>0.76127805635552992</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>0.78981950970602455</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1848.6898166999999</v>
+        <v>1848.7962187999999</v>
       </c>
       <c r="C288" s="5">
-        <v>8.3941217999999935</v>
+        <v>8.4548889999998664</v>
       </c>
       <c r="D288" s="5">
-        <v>5.612972410245054</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>5.6544946683801722</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1845.9504122999999</v>
+        <v>1846.0477467999999</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.7394044000000122</v>
+        <v>-2.7484719999999925</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.7637496245766493</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-1.769439082382418</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1850.0721271</v>
+        <v>1850.1463257</v>
       </c>
       <c r="C290" s="5">
-        <v>4.1217148000000634</v>
+        <v>4.0985789000001205</v>
       </c>
       <c r="D290" s="5">
-        <v>2.7125608496713971</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.6970044139820626</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1850.8340080999999</v>
+        <v>1850.8585734000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.761880999999903</v>
+        <v>0.71224770000003446</v>
       </c>
       <c r="D291" s="5">
-        <v>0.4952946378543599</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>0.46294134942856946</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1852.6566295</v>
+        <v>1852.6444828000001</v>
       </c>
       <c r="C292" s="5">
-        <v>1.8226214000001164</v>
+        <v>1.7859094000000368</v>
       </c>
       <c r="D292" s="5">
-        <v>1.1881295554223792</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>1.1640550776474967</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1850.4237869999999</v>
+        <v>1850.3731972999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-2.2328425000000607</v>
+        <v>-2.2712855000002037</v>
       </c>
       <c r="D293" s="5">
-        <v>-1.4367051120024787</v>
+        <v>-1.461283935080715</v>
       </c>
       <c r="E293" s="5">
-        <v>0.80106479071164749</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>0.80303538683514919</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1857.4868971999999</v>
+        <v>1857.4433484000001</v>
       </c>
       <c r="C294" s="5">
-        <v>7.0631101999999828</v>
+        <v>7.0701511000002029</v>
       </c>
       <c r="D294" s="5">
-        <v>4.6778214693251829</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>4.6827137342475345</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1855.1638700000001</v>
+        <v>1855.102155</v>
       </c>
       <c r="C295" s="5">
-        <v>-2.3230271999998422</v>
+        <v>-2.3411934000000656</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.4904749713870347</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-1.5020848612639415</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1857.0707399</v>
+        <v>1857.0262651999999</v>
       </c>
       <c r="C296" s="5">
-        <v>1.9068698999999469</v>
+        <v>1.9241101999998591</v>
       </c>
       <c r="D296" s="5">
-        <v>1.240442666341357</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>1.2517636300162449</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1857.3884201000001</v>
+        <v>1857.3662847999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.31768020000004071</v>
+        <v>0.34001960000000508</v>
       </c>
       <c r="D297" s="5">
-        <v>0.20547150251413182</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.21994016795505722</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1859.0099046</v>
+        <v>1859.0094581000001</v>
       </c>
       <c r="C298" s="5">
-        <v>1.6214844999999514</v>
+        <v>1.6431733000001714</v>
       </c>
       <c r="D298" s="5">
-        <v>1.0526345478010235</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>1.0667958289128698</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1860.6775259999999</v>
+        <v>1860.6950419</v>
       </c>
       <c r="C299" s="5">
-        <v>1.6676213999999163</v>
+        <v>1.6855837999999039</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0817846851092883</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.0934953147533122</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1864.3396857</v>
+        <v>1864.4038432</v>
       </c>
       <c r="C300" s="5">
-        <v>3.6621597000000747</v>
+        <v>3.7088013000000046</v>
       </c>
       <c r="D300" s="5">
-        <v>2.3875586296196127</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.4182779308879798</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1861.2342341999999</v>
+        <v>1861.2630739000001</v>
       </c>
       <c r="C301" s="5">
-        <v>-3.105451500000072</v>
+        <v>-3.1407692999998744</v>
       </c>
       <c r="D301" s="5">
-        <v>-1.9806424207481577</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-2.0028913675165572</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1863.3121916</v>
+        <v>1863.3430931</v>
       </c>
       <c r="C302" s="5">
-        <v>2.0779574000000594</v>
+        <v>2.0800191999999242</v>
       </c>
       <c r="D302" s="5">
-        <v>1.3479858706201053</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>1.3493105706243735</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1871.1155298000001</v>
+        <v>1871.1279296</v>
       </c>
       <c r="C303" s="5">
-        <v>7.8033382000000984</v>
+        <v>7.7848364999999831</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1428472029188876</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.1302849317029997</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1872.8634823</v>
+        <v>1872.8575934</v>
       </c>
       <c r="C304" s="5">
-        <v>1.747952499999883</v>
+        <v>1.7296638000000257</v>
       </c>
       <c r="D304" s="5">
-        <v>1.1267897213540268</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>1.1149327724705227</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1874.7501468</v>
+        <v>1874.7203405</v>
       </c>
       <c r="C305" s="5">
-        <v>1.8866645000000517</v>
+        <v>1.8627470999999787</v>
       </c>
       <c r="D305" s="5">
-        <v>1.2155628967946086</v>
+        <v>1.2000725094064135</v>
       </c>
       <c r="E305" s="5">
-        <v>1.3146372182903709</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.3157963612706158</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1876.7479578</v>
+        <v>1876.7342980999999</v>
       </c>
       <c r="C306" s="5">
-        <v>1.997810999999956</v>
+        <v>2.0139575999999124</v>
       </c>
       <c r="D306" s="5">
-        <v>1.2862910310680098</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.2967692635318828</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1876.3279964999999</v>
+        <v>1876.3035855999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.41996130000006815</v>
+        <v>-0.43071250000002692</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.26819466351040155</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-0.27505390407960295</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1875.7743161999999</v>
+        <v>1875.7566105000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.55368029999999635</v>
+        <v>-0.54697509999982685</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.35353045264799876</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.34926051352414111</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1877.7750222</v>
+        <v>1877.7699651999999</v>
       </c>
       <c r="C309" s="5">
-        <v>2.0007060000000365</v>
+        <v>2.0133546999998089</v>
       </c>
       <c r="D309" s="5">
-        <v>1.2874584641347386</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>1.2956583423199053</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1879.6448915999999</v>
+        <v>1879.6477021999999</v>
       </c>
       <c r="C310" s="5">
-        <v>1.8698693999999705</v>
+        <v>1.8777370000000246</v>
       </c>
       <c r="D310" s="5">
-        <v>1.2015141946952523</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.2066007500806109</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1884.7121026</v>
+        <v>1884.7174255</v>
       </c>
       <c r="C311" s="5">
-        <v>5.067211000000043</v>
+        <v>5.0697233000000779</v>
       </c>
       <c r="D311" s="5">
-        <v>3.2834003473517948</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>3.2850474816035202</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1889.074705</v>
+        <v>1889.1057960000001</v>
       </c>
       <c r="C312" s="5">
-        <v>4.3626024000000143</v>
+        <v>4.3883705000000646</v>
       </c>
       <c r="D312" s="5">
-        <v>2.8133147101118361</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.8301370925928104</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1891.5907941999999</v>
+        <v>1891.5942230000001</v>
       </c>
       <c r="C313" s="5">
-        <v>2.5160891999998967</v>
+        <v>2.4884270000000015</v>
       </c>
       <c r="D313" s="5">
-        <v>1.6100599815261907</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.5922039474306704</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1893.0707838999999</v>
+        <v>1893.0800443999999</v>
       </c>
       <c r="C314" s="5">
-        <v>1.4799897000000328</v>
+        <v>1.4858213999998497</v>
       </c>
       <c r="D314" s="5">
-        <v>0.94293654267789684</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.94666640017040393</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1897.4461788999999</v>
+        <v>1897.4479859</v>
       </c>
       <c r="C315" s="5">
-        <v>4.3753950000000259</v>
+        <v>4.3679415000001427</v>
       </c>
       <c r="D315" s="5">
-        <v>2.8090522789215422</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>2.804192268595318</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1898.9384582</v>
+        <v>1898.933657</v>
       </c>
       <c r="C316" s="5">
-        <v>1.4922793000000638</v>
+        <v>1.4856710999999905</v>
       </c>
       <c r="D316" s="5">
-        <v>0.94785373762207303</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.94363740091676362</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1903.0221031999999</v>
+        <v>1903.007574</v>
       </c>
       <c r="C317" s="5">
-        <v>4.0836449999999331</v>
+        <v>4.0739169999999376</v>
       </c>
       <c r="D317" s="5">
-        <v>2.6113282159956785</v>
+        <v>2.6050406291437289</v>
       </c>
       <c r="E317" s="5">
-        <v>1.5080386284144209</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.5088775050285941</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1910.8344328000001</v>
+        <v>1910.8347183000001</v>
       </c>
       <c r="C318" s="5">
-        <v>7.8123296000001119</v>
+        <v>7.8271443000001</v>
       </c>
       <c r="D318" s="5">
-        <v>5.0390323298052042</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>5.0488445814408811</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1908.1560344</v>
+        <v>1908.1494367</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.6783984000001055</v>
+        <v>-2.685281600000053</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.6691216927623542</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-1.6733778115161968</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1910.0547912</v>
+        <v>1910.0549450000001</v>
       </c>
       <c r="C320" s="5">
-        <v>1.898756800000001</v>
+        <v>1.905508300000065</v>
       </c>
       <c r="D320" s="5">
-        <v>1.2006458796302244</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.2049427379636102</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1916.4361673000001</v>
+        <v>1916.4396216</v>
       </c>
       <c r="C321" s="5">
-        <v>6.381376100000125</v>
+        <v>6.3846765999999207</v>
       </c>
       <c r="D321" s="5">
-        <v>4.0836214802570048</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>4.0857722082082493</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1919.7403835</v>
+        <v>1919.7459999</v>
       </c>
       <c r="C322" s="5">
-        <v>3.304216199999928</v>
+        <v>3.3063783000000058</v>
       </c>
       <c r="D322" s="5">
-        <v>2.0887083660185768</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.0900842954910681</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1923.4088024</v>
+        <v>1923.4086353</v>
       </c>
       <c r="C323" s="5">
-        <v>3.668418900000006</v>
+        <v>3.6626353999999992</v>
       </c>
       <c r="D323" s="5">
-        <v>2.3173260303466447</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.3136273545266484</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1928.7850685999999</v>
+        <v>1928.7932738</v>
       </c>
       <c r="C324" s="5">
-        <v>5.3762661999999182</v>
+        <v>5.3846384999999373</v>
       </c>
       <c r="D324" s="5">
-        <v>3.4062605956654446</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>3.4116473064690789</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1929.8448208</v>
+        <v>1929.8331513999999</v>
       </c>
       <c r="C325" s="5">
-        <v>1.0597522000000481</v>
+        <v>1.0398775999999543</v>
       </c>
       <c r="D325" s="5">
-        <v>0.66132442299993155</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>0.64888237293929674</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1933.650036</v>
+        <v>1933.6460875</v>
       </c>
       <c r="C326" s="5">
-        <v>3.8052152000000206</v>
+        <v>3.8129361000001154</v>
       </c>
       <c r="D326" s="5">
-        <v>2.3919566168532969</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>2.3968774843181828</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1930.1080625</v>
+        <v>1930.1048122</v>
       </c>
       <c r="C327" s="5">
-        <v>-3.5419735000000401</v>
+        <v>-3.5412753000000521</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.1760957353144983</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-2.1756754890524865</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1932.4728891</v>
+        <v>1932.4706894999999</v>
       </c>
       <c r="C328" s="5">
-        <v>2.3648266000000149</v>
+        <v>2.3658772999999655</v>
       </c>
       <c r="D328" s="5">
-        <v>1.4802246090015903</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.4808892283427522</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1937.1743584999999</v>
+        <v>1937.1708868999999</v>
       </c>
       <c r="C329" s="5">
-        <v>4.7014693999999508</v>
+        <v>4.7001973999999791</v>
       </c>
       <c r="D329" s="5">
-        <v>2.9588359706761658</v>
+        <v>2.9580281197024272</v>
       </c>
       <c r="E329" s="5">
-        <v>1.794632613177316</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.7952273741186797</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1938.0506825</v>
+        <v>1938.0578458</v>
       </c>
       <c r="C330" s="5">
-        <v>0.87632400000006783</v>
+        <v>0.88695890000008148</v>
       </c>
       <c r="D330" s="5">
-        <v>0.54419941481764766</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>0.55082134445856301</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1941.160018</v>
+        <v>1941.1627836</v>
       </c>
       <c r="C331" s="5">
-        <v>3.1093355000000429</v>
+        <v>3.1049378000000161</v>
       </c>
       <c r="D331" s="5">
-        <v>1.9423142284357375</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.9395356258920637</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1944.0329443000001</v>
+        <v>1944.0462382000001</v>
       </c>
       <c r="C332" s="5">
-        <v>2.8729263000000174</v>
+        <v>2.88345460000005</v>
       </c>
       <c r="D332" s="5">
-        <v>1.7905341498392513</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>1.7971469699503917</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1948.8738123000001</v>
+        <v>1948.882656</v>
       </c>
       <c r="C333" s="5">
-        <v>4.8408680000000004</v>
+        <v>4.8364177999999356</v>
       </c>
       <c r="D333" s="5">
-        <v>3.0294055648996787</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>3.0265614418539366</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1945.8972097000001</v>
+        <v>1945.9074376000001</v>
       </c>
       <c r="C334" s="5">
-        <v>-2.9766025999999783</v>
+        <v>-2.9752183999999033</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.8174957062429775</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-1.8166494313444859</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1944.3685217</v>
+        <v>1944.3744002999999</v>
       </c>
       <c r="C335" s="5">
-        <v>-1.528688000000102</v>
+        <v>-1.53303730000016</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.93865193382058898</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-0.94130602342067382</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1939.1971335999999</v>
+        <v>1939.2004139999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-5.1713881000000583</v>
+        <v>-5.1739863000000241</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.1453337479970034</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-3.1468815898071822</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1935.9729612000001</v>
+        <v>1935.8954389999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-3.2241723999998158</v>
+        <v>-3.3049750000000131</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.9770151824542781</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-2.0260952872076632</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1935.6250249</v>
+        <v>1935.6302763000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.34793630000012854</v>
+        <v>-0.26516269999979158</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.21545295638002449</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-0.16424215512392815</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1943.1254758</v>
+        <v>1943.1255216</v>
       </c>
       <c r="C339" s="5">
-        <v>7.5004509000000326</v>
+        <v>7.4952452999998513</v>
       </c>
       <c r="D339" s="5">
-        <v>4.7503322887866739</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>4.746951692054302</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1944.6515351</v>
+        <v>1944.6558803</v>
       </c>
       <c r="C340" s="5">
-        <v>1.5260593000000426</v>
+        <v>1.5303587000000789</v>
       </c>
       <c r="D340" s="5">
-        <v>0.94651740151974195</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>0.94919558474351184</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1946.0327838000001</v>
+        <v>1946.0406063</v>
       </c>
       <c r="C341" s="5">
-        <v>1.3812487000000147</v>
+        <v>1.3847260000000006</v>
       </c>
       <c r="D341" s="5">
-        <v>0.85567458047395295</v>
+        <v>0.85783526446012726</v>
       </c>
       <c r="E341" s="5">
-        <v>0.45728590517062351</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.45786974499673061</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1943.5389029999999</v>
+        <v>1943.5544898999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.49388080000017</v>
+        <v>-2.4861164000001281</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.5270315585803607</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-1.5223046074982483</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1950.7994280999999</v>
+        <v>1950.8063904000001</v>
       </c>
       <c r="C343" s="5">
-        <v>7.2605250999999953</v>
+        <v>7.2519005000001471</v>
       </c>
       <c r="D343" s="5">
-        <v>4.5761327509612038</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>4.5705474278067149</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1956.6373933</v>
+        <v>1956.6641138</v>
       </c>
       <c r="C344" s="5">
-        <v>5.8379652000000988</v>
+        <v>5.8577233999999407</v>
       </c>
       <c r="D344" s="5">
-        <v>3.6508227257399994</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.6633701724422485</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1954.0534184999999</v>
+        <v>1954.0665958</v>
       </c>
       <c r="C345" s="5">
-        <v>-2.5839748000000782</v>
+        <v>-2.5975180000000364</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.5732840718108432</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-1.5814484591568423</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1957.1521095999999</v>
+        <v>1957.1658569000001</v>
       </c>
       <c r="C346" s="5">
-        <v>3.0986910999999964</v>
+        <v>3.0992611000001489</v>
       </c>
       <c r="D346" s="5">
-        <v>1.9196162221594815</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>1.9199593584084518</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1958.3352547</v>
+        <v>1958.3462434</v>
       </c>
       <c r="C347" s="5">
-        <v>1.183145100000047</v>
+        <v>1.1803864999999405</v>
       </c>
       <c r="D347" s="5">
-        <v>0.72784543339219354</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>0.72613765133864305</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1960.5781996999999</v>
+        <v>1960.5933</v>
       </c>
       <c r="C348" s="5">
-        <v>2.2429449999999633</v>
+        <v>2.2470565999999508</v>
       </c>
       <c r="D348" s="5">
-        <v>1.3830899218371995</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.3856334970781203</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1959.2425685999999</v>
+        <v>1959.0741714000001</v>
       </c>
       <c r="C349" s="5">
-        <v>-1.3356311000000005</v>
+        <v>-1.5191285999999309</v>
       </c>
       <c r="D349" s="5">
-        <v>-0.81443609972884357</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-0.92584510039219747</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1958.0728919999999</v>
+        <v>1958.0903096</v>
       </c>
       <c r="C350" s="5">
-        <v>-1.1696766000000025</v>
+        <v>-0.98386180000011336</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.71405772175568982</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-0.60098721714831882</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1954.9690871</v>
+        <v>1954.9725824</v>
       </c>
       <c r="C351" s="5">
-        <v>-3.1038048999998864</v>
+        <v>-3.1177271999999903</v>
       </c>
       <c r="D351" s="5">
-        <v>-1.8856628069914616</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-1.8940304255188889</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1959.5906574999999</v>
+        <v>1959.6055312000001</v>
       </c>
       <c r="C352" s="5">
-        <v>4.6215703999998823</v>
+        <v>4.632948800000122</v>
       </c>
       <c r="D352" s="5">
-        <v>2.8739910624618226</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.8811541499893512</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1960.3604654999999</v>
+        <v>1960.3933357999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.76980800000001182</v>
+        <v>0.78780459999984487</v>
       </c>
       <c r="D353" s="5">
-        <v>0.47242934828282124</v>
+        <v>0.4834945739621288</v>
       </c>
       <c r="E353" s="5">
-        <v>0.73625078771912822</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>0.73753494421109345</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1956.809248</v>
+        <v>1956.8244187</v>
       </c>
       <c r="C354" s="5">
-        <v>-3.5512174999998933</v>
+        <v>-3.5689170999999078</v>
       </c>
       <c r="D354" s="5">
-        <v>-2.1522868456970601</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-2.1628709608334518</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1962.9461409999999</v>
+        <v>1962.9589673</v>
       </c>
       <c r="C355" s="5">
-        <v>6.1368929999998727</v>
+        <v>6.1345486000000164</v>
       </c>
       <c r="D355" s="5">
-        <v>3.8290062871357389</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.8274880400603895</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1966.7531226999999</v>
+        <v>1966.7878469</v>
       </c>
       <c r="C356" s="5">
-        <v>3.8069817000000512</v>
+        <v>3.8288795999999365</v>
       </c>
       <c r="D356" s="5">
-        <v>2.3522930306351775</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.3659533715683967</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1966.8402289000001</v>
+        <v>1966.8531058000001</v>
       </c>
       <c r="C357" s="5">
-        <v>8.7106200000107492E-2</v>
+        <v>6.5258900000117137E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>5.3160157487841531E-2</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>3.9823803473781894E-2</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1971.8808358000001</v>
+        <v>1971.8949737999999</v>
       </c>
       <c r="C358" s="5">
-        <v>5.0406069000000571</v>
+        <v>5.0418679999997948</v>
       </c>
       <c r="D358" s="5">
-        <v>3.1190738319766265</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.1198445076670245</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1974.9050254000001</v>
+        <v>1974.9219664</v>
       </c>
       <c r="C359" s="5">
-        <v>3.0241895999999997</v>
+        <v>3.0269926000000851</v>
       </c>
       <c r="D359" s="5">
-        <v>1.85599238665346</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.8577137493205553</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1976.4397200000001</v>
+        <v>1976.4727063</v>
       </c>
       <c r="C360" s="5">
-        <v>1.5346945999999662</v>
+        <v>1.5507399000000532</v>
       </c>
       <c r="D360" s="5">
-        <v>0.93651346958931736</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>0.9463389317728943</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1978.5764048000001</v>
+        <v>1978.3249797000001</v>
       </c>
       <c r="C361" s="5">
-        <v>2.1366848000000118</v>
+        <v>1.8522734000000582</v>
       </c>
       <c r="D361" s="5">
-        <v>1.3050346502487375</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>1.1304080936815897</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1982.2118852999999</v>
+        <v>1982.2436534000001</v>
       </c>
       <c r="C362" s="5">
-        <v>3.6354804999998578</v>
+        <v>3.9186736999999994</v>
       </c>
       <c r="D362" s="5">
-        <v>2.2273262531250948</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>2.4030319963105118</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1987.2250151000001</v>
+        <v>1987.2311219000001</v>
       </c>
       <c r="C363" s="5">
-        <v>5.0131298000001152</v>
+        <v>4.9874684999999772</v>
       </c>
       <c r="D363" s="5">
-        <v>3.0774426025247603</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>3.0614213596403816</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1990.4574732000001</v>
+        <v>1990.4802351000001</v>
       </c>
       <c r="C364" s="5">
-        <v>3.2324581000000308</v>
+        <v>3.2491132000000107</v>
       </c>
       <c r="D364" s="5">
-        <v>1.969500783937761</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>1.9797338416055243</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1990.1129192000001</v>
+        <v>1990.1698116</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.34455400000001646</v>
+        <v>-0.31042350000006991</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.20752585112135957</v>
+        <v>-0.18698444804340353</v>
       </c>
       <c r="E365" s="5">
-        <v>1.517703209364174</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.5189031331739766</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1997.7876576000001</v>
+        <v>1997.8028222</v>
       </c>
       <c r="C366" s="5">
-        <v>7.6747384000000238</v>
+        <v>7.6330106000000342</v>
       </c>
       <c r="D366" s="5">
-        <v>4.7271488795236571</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.7007654268420351</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2001.1947204000001</v>
+        <v>2001.2135856</v>
       </c>
       <c r="C367" s="5">
-        <v>3.4070627999999488</v>
+        <v>3.4107633999999507</v>
       </c>
       <c r="D367" s="5">
-        <v>2.0658067746035735</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.0680558273588945</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>2002.8953151000001</v>
+        <v>2002.9342594</v>
       </c>
       <c r="C368" s="5">
-        <v>1.7005947000000106</v>
+        <v>1.7206737999999859</v>
       </c>
       <c r="D368" s="5">
-        <v>1.0245273308500558</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>1.0366714777563235</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1950.4651266000001</v>
+        <v>1950.4729626999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-52.430188499999986</v>
+        <v>-52.461296700000048</v>
       </c>
       <c r="D369" s="5">
-        <v>-27.26234958092887</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-27.275813179077566</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1919.4044441999999</v>
+        <v>1919.4205042000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-31.060682400000132</v>
+        <v>-31.05245849999983</v>
       </c>
       <c r="D370" s="5">
-        <v>-17.52170480560077</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-17.517399724860262</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1924.4800048</v>
+        <v>1924.4818588000001</v>
       </c>
       <c r="C371" s="5">
-        <v>5.0755606000000171</v>
+        <v>5.0613545999999587</v>
       </c>
       <c r="D371" s="5">
-        <v>3.2197696561602429</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>3.2105994819741079</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1958.6011228</v>
+        <v>1958.6189571</v>
       </c>
       <c r="C372" s="5">
-        <v>34.121118000000024</v>
+        <v>34.137098299999934</v>
       </c>
       <c r="D372" s="5">
-        <v>23.478444994100812</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>23.490510237636887</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1986.9033305</v>
+        <v>1986.6779168</v>
       </c>
       <c r="C373" s="5">
-        <v>28.302207700000054</v>
+        <v>28.058959700000059</v>
       </c>
       <c r="D373" s="5">
-        <v>18.786986061785171</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>18.612409534152373</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1982.3713682</v>
+        <v>1982.3676201000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-4.531962300000032</v>
+        <v>-4.3102966999999808</v>
       </c>
       <c r="D374" s="5">
-        <v>-2.7030235097404431</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-2.5726764741849761</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1949.1132970000001</v>
+        <v>1949.1120456000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-33.258071199999904</v>
+        <v>-33.255574499999966</v>
       </c>
       <c r="D375" s="5">
-        <v>-18.374695621646453</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-18.373472524483002</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1945.7600112</v>
+        <v>1945.7942527</v>
       </c>
       <c r="C376" s="5">
-        <v>-3.3532858000000942</v>
+        <v>-3.3177929000000859</v>
       </c>
       <c r="D376" s="5">
-        <v>-2.0450759678572128</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-2.0236333782497118</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1949.5604906999999</v>
+        <v>1949.6505990000001</v>
       </c>
       <c r="C377" s="5">
-        <v>3.8004794999999376</v>
+        <v>3.8563463000000411</v>
       </c>
       <c r="D377" s="5">
-        <v>2.3691968512224326</v>
+        <v>2.4043616486945751</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.0376948518228688</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-2.0359676025547002</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1952.7314375000001</v>
+        <v>1952.7467291999999</v>
       </c>
       <c r="C378" s="5">
-        <v>3.170946800000138</v>
+        <v>3.0961301999998341</v>
       </c>
       <c r="D378" s="5">
-        <v>1.9693469681806963</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>1.9223851944316417</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1946.2218044000001</v>
+        <v>1946.2484079000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-6.5096330999999736</v>
+        <v>-6.4983212999998159</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.9277883527316315</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-3.9210573199024212</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1944.2396352000001</v>
+        <v>1944.2884004</v>
       </c>
       <c r="C380" s="5">
-        <v>-1.9821692000000439</v>
+        <v>-1.9600075000000743</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.2153415468843298</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-1.2018122260649244</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1954.6304322000001</v>
+        <v>1954.6400776999999</v>
       </c>
       <c r="C381" s="5">
-        <v>10.39079700000002</v>
+        <v>10.351677299999892</v>
       </c>
       <c r="D381" s="5">
-        <v>6.6051940290539068</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.579423983304844</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1954.0415618</v>
+        <v>1954.0561749000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.58887040000013258</v>
+        <v>-0.58390279999980521</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.36092488193030237</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-0.35788342505573834</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1959.4425544999999</v>
+        <v>1959.3933599</v>
       </c>
       <c r="C383" s="5">
-        <v>5.4009926999999607</v>
+        <v>5.3371849999998631</v>
       </c>
       <c r="D383" s="5">
-        <v>3.3677032651427963</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>3.3272921891820184</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1973.8250432</v>
+        <v>1973.8251662</v>
       </c>
       <c r="C384" s="5">
-        <v>14.382488700000067</v>
+        <v>14.431806300000062</v>
       </c>
       <c r="D384" s="5">
-        <v>9.1725438736331544</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>9.2055220932961479</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1967.3903737999999</v>
+        <v>1967.1989249000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-6.4346694000000753</v>
+        <v>-6.6262412999999469</v>
       </c>
       <c r="D385" s="5">
-        <v>-3.8426143484523112</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-3.9549122515103452</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1974.1750136999999</v>
+        <v>1974.119635</v>
       </c>
       <c r="C386" s="5">
-        <v>6.7846399000000019</v>
+        <v>6.9207100999999511</v>
       </c>
       <c r="D386" s="5">
-        <v>4.2176571377827932</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.3043153593719907</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1971.1295310999999</v>
+        <v>1971.0908165999999</v>
       </c>
       <c r="C387" s="5">
-        <v>-3.0454826000000139</v>
+        <v>-3.0288184000000911</v>
       </c>
       <c r="D387" s="5">
-        <v>-1.8355668678435633</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-1.8256584386499242</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1971.3659184999999</v>
+        <v>1971.4572043000001</v>
       </c>
       <c r="C388" s="5">
-        <v>0.23638740000001235</v>
+        <v>0.3663877000001321</v>
       </c>
       <c r="D388" s="5">
-        <v>0.14400477081792928</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>0.22328499728112572</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1972.3389532000001</v>
+        <v>1972.4614242</v>
       </c>
       <c r="C389" s="5">
-        <v>0.97303470000019843</v>
+        <v>1.0042198999999528</v>
       </c>
       <c r="D389" s="5">
-        <v>0.59391138950268818</v>
+        <v>0.6129708055363281</v>
       </c>
       <c r="E389" s="5">
-        <v>1.1683896246697856</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>1.1699955474945067</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1974.9044497</v>
+        <v>1974.9839966</v>
       </c>
       <c r="C390" s="5">
-        <v>2.5654964999998811</v>
+        <v>2.5225723999999445</v>
       </c>
       <c r="D390" s="5">
-        <v>1.5721009955653509</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>1.5455157596488744</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1975.2360100999999</v>
+        <v>1975.2688341</v>
       </c>
       <c r="C391" s="5">
-        <v>0.33156039999994391</v>
+        <v>0.28483750000009422</v>
       </c>
       <c r="D391" s="5">
-        <v>0.20165029867900142</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>0.17320457237668396</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1976.2743155000001</v>
+        <v>1976.3530536000001</v>
       </c>
       <c r="C392" s="5">
-        <v>1.0383054000001266</v>
+        <v>1.0842195000000174</v>
       </c>
       <c r="D392" s="5">
-        <v>0.63262063566074112</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>0.66066876474066838</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1977.8592153</v>
+        <v>1977.8789887</v>
       </c>
       <c r="C393" s="5">
-        <v>1.5848997999999028</v>
+        <v>1.5259350999999697</v>
       </c>
       <c r="D393" s="5">
-        <v>0.96661228659424836</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>0.93046031399921514</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1979.6227578999999</v>
+        <v>1979.6284724</v>
       </c>
       <c r="C394" s="5">
-        <v>1.763542599999937</v>
+        <v>1.7494836999999279</v>
       </c>
       <c r="D394" s="5">
-        <v>1.0752333500098743</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>1.0666091688784407</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1985.2528337000001</v>
+        <v>1985.120872</v>
       </c>
       <c r="C395" s="5">
-        <v>5.6300758000002133</v>
+        <v>5.4923995999999988</v>
       </c>
       <c r="D395" s="5">
-        <v>3.4667102763801472</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>3.3806288844119958</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1993.6573565000001</v>
+        <v>1993.5992355999999</v>
       </c>
       <c r="C396" s="5">
-        <v>8.4045227999999952</v>
+        <v>8.478363599999966</v>
       </c>
       <c r="D396" s="5">
-        <v>5.2001453656096652</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>5.247268573475572</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1996.0482847999999</v>
+        <v>1995.8326405</v>
       </c>
       <c r="C397" s="5">
-        <v>2.390928299999814</v>
+        <v>2.2334049000000959</v>
       </c>
       <c r="D397" s="5">
-        <v>1.4486513437646176</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>1.3526596646848299</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2002.5978263</v>
+        <v>2002.4182135000001</v>
       </c>
       <c r="C398" s="5">
-        <v>6.5495415000000321</v>
+        <v>6.5855730000000676</v>
       </c>
       <c r="D398" s="5">
-        <v>4.0093475794235056</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.0322498713728727</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2004.2825361</v>
+        <v>2004.0219033000001</v>
       </c>
       <c r="C399" s="5">
-        <v>1.6847098000000642</v>
+        <v>1.6036897999999837</v>
       </c>
       <c r="D399" s="5">
-        <v>1.0141986968762895</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>0.96529644864802311</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2006.0500374000001</v>
+        <v>2006.6091308</v>
       </c>
       <c r="C400" s="5">
-        <v>1.767501300000049</v>
+        <v>2.5872274999999263</v>
       </c>
       <c r="D400" s="5">
-        <v>1.0633826292561821</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.5602689622111754</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2009.9346876</v>
+        <v>2010.061923</v>
       </c>
       <c r="C401" s="5">
-        <v>3.8846501999998964</v>
+        <v>3.4527921999999762</v>
       </c>
       <c r="D401" s="5">
-        <v>2.348670528882657</v>
+        <v>2.08450596251466</v>
       </c>
       <c r="E401" s="5">
-        <v>1.9061497689838225</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>1.9062729612190132</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2014.4605376</v>
+        <v>2014.6028185</v>
       </c>
       <c r="C402" s="5">
-        <v>4.5258499999999913</v>
+        <v>4.5408955000000333</v>
       </c>
       <c r="D402" s="5">
-        <v>2.7358044466440523</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>2.7448365982449152</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2018.8357065</v>
+        <v>2018.8838447999999</v>
       </c>
       <c r="C403" s="5">
-        <v>4.3751689000000624</v>
+        <v>4.281026299999894</v>
       </c>
       <c r="D403" s="5">
-        <v>2.637616539187948</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.5800123840748368</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2022.5697244</v>
+        <v>2022.6807529</v>
       </c>
       <c r="C404" s="5">
-        <v>3.7340179000000262</v>
+        <v>3.7969081000001097</v>
       </c>
       <c r="D404" s="5">
-        <v>2.2422260095884994</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.2803272876779523</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2031.5591257000001</v>
+        <v>2031.5939310000001</v>
       </c>
       <c r="C405" s="5">
-        <v>8.9894013000000541</v>
+        <v>8.9131781000000956</v>
       </c>
       <c r="D405" s="5">
-        <v>5.4657807345492193</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>5.4180015131515935</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2039.2332339</v>
+        <v>2039.2158282</v>
       </c>
       <c r="C406" s="5">
-        <v>7.6741081999998642</v>
+        <v>7.6218971999999212</v>
       </c>
       <c r="D406" s="5">
-        <v>4.62830924087414</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.596087495596346</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2047.2246533</v>
+        <v>2046.9939670000001</v>
       </c>
       <c r="C407" s="5">
-        <v>7.9914194000000407</v>
+        <v>7.7781388000000788</v>
       </c>
       <c r="D407" s="5">
-        <v>4.8052962420447098</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>4.6743881890559003</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2046.2648634</v>
+        <v>2046.1337272000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.9597899000000325</v>
+        <v>-0.86023980000004485</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.56114148970521915</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-0.50313051125573383</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2060.0687008999998</v>
+        <v>2059.7306362999998</v>
       </c>
       <c r="C409" s="5">
-        <v>13.803837499999872</v>
+        <v>13.596909099999721</v>
       </c>
       <c r="D409" s="5">
-        <v>8.4022463430189376</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>8.2722035636041866</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2072.1245155000001</v>
+        <v>2071.7878451000001</v>
       </c>
       <c r="C410" s="5">
-        <v>12.055814600000303</v>
+        <v>12.057208800000353</v>
       </c>
       <c r="D410" s="5">
-        <v>7.2530722370778511</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>7.2551673884299506</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2075.9392265000001</v>
+        <v>2075.0434464</v>
       </c>
       <c r="C411" s="5">
-        <v>3.8147109999999884</v>
+        <v>3.2556012999998529</v>
       </c>
       <c r="D411" s="5">
-        <v>2.2316655932098639</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>1.9020594283279069</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2080.6586275999998</v>
+        <v>2082.2401292999998</v>
       </c>
       <c r="C412" s="5">
-        <v>4.7194010999996863</v>
+        <v>7.1966828999998143</v>
       </c>
       <c r="D412" s="5">
-        <v>2.762427719085836</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>4.2421628329010863</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2087.1809932000001</v>
+        <v>2087.3742876000001</v>
       </c>
       <c r="C413" s="5">
-        <v>6.5223656000002848</v>
+        <v>5.1341583000003084</v>
       </c>
       <c r="D413" s="5">
-        <v>3.8272509505487884</v>
+        <v>2.9992849509048458</v>
       </c>
       <c r="E413" s="5">
-        <v>3.8432246618041788</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.8462678047555876</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2091.1538575</v>
+        <v>2091.3643314000001</v>
       </c>
       <c r="C414" s="5">
-        <v>3.9728642999998556</v>
+        <v>3.9900437999999667</v>
       </c>
       <c r="D414" s="5">
-        <v>2.308216507408889</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.3180859603217918</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2098.4382768</v>
+        <v>2098.4877959999999</v>
       </c>
       <c r="C415" s="5">
-        <v>7.2844193000000814</v>
+        <v>7.1234645999998065</v>
       </c>
       <c r="D415" s="5">
-        <v>4.2611581367579809</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>4.1648068956392059</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2104.5506378999999</v>
+        <v>2104.6727983999999</v>
       </c>
       <c r="C416" s="5">
-        <v>6.1123610999998164</v>
+        <v>6.1850024000000303</v>
       </c>
       <c r="D416" s="5">
-        <v>3.5519221043829319</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.5947347886538639</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2107.5141944000002</v>
+        <v>2107.5252273000001</v>
       </c>
       <c r="C417" s="5">
-        <v>2.9635565000003226</v>
+        <v>2.8524289000001772</v>
       </c>
       <c r="D417" s="5">
-        <v>1.7029480844631628</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.6385183074851595</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2112.4795847</v>
+        <v>2112.4167097</v>
       </c>
       <c r="C418" s="5">
-        <v>4.9653902999998536</v>
+        <v>4.8914823999998589</v>
       </c>
       <c r="D418" s="5">
-        <v>2.8641748473406503</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.8209821244922884</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2113.2649716000001</v>
+        <v>2112.9400467</v>
       </c>
       <c r="C419" s="5">
-        <v>0.78538690000004863</v>
+        <v>0.52333700000008321</v>
       </c>
       <c r="D419" s="5">
-        <v>0.44705465621808216</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.29769733186348901</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2116.0540993</v>
+        <v>2115.7791502999999</v>
       </c>
       <c r="C420" s="5">
-        <v>2.7891276999998809</v>
+        <v>2.8391035999998167</v>
       </c>
       <c r="D420" s="5">
-        <v>1.5953304680789815</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>1.6243789412854648</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2121.4741208999999</v>
+        <v>2121.0445782000002</v>
       </c>
       <c r="C421" s="5">
-        <v>5.4200215999999273</v>
+        <v>5.2654279000003044</v>
       </c>
       <c r="D421" s="5">
-        <v>3.1173299621896078</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>3.0275938671014968</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2119.7845304000002</v>
+        <v>2119.3179565999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-1.6895904999996674</v>
+        <v>-1.7266216000002714</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.95153222324241282</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-0.97248991110008287</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2120.2306509999999</v>
+        <v>2118.4018245000002</v>
       </c>
       <c r="C423" s="5">
-        <v>0.44612059999963094</v>
+        <v>-0.91613209999968603</v>
       </c>
       <c r="D423" s="5">
-        <v>0.25283929189403587</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-0.51750070313839602</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2124.9476076000001</v>
+        <v>2127.9222229000002</v>
       </c>
       <c r="C424" s="5">
-        <v>4.7169566000002305</v>
+        <v>9.5203983999999764</v>
       </c>
       <c r="D424" s="5">
-        <v>2.7025948581012038</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>5.5282898044465734</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2124.6486601000001</v>
+        <v>2124.9450271000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.29894749999994019</v>
+        <v>-2.9771958000001177</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.16869100702306961</v>
+        <v>-1.666071694195792</v>
       </c>
       <c r="E425" s="5">
-        <v>1.7951326225214226</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.7999042971444057</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2129.2221866</v>
+        <v>2129.4268344000002</v>
       </c>
       <c r="C426" s="5">
-        <v>4.5735264999998435</v>
+        <v>4.4818073000001277</v>
       </c>
       <c r="D426" s="5">
-        <v>2.6139273450976885</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.5605357398041928</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2130.0321229000001</v>
+        <v>2130.0735106000002</v>
       </c>
       <c r="C427" s="5">
-        <v>0.80993630000011763</v>
+        <v>0.6466762000000017</v>
       </c>
       <c r="D427" s="5">
-        <v>0.45742504251067295</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.36503198397286329</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2130.8365053000002</v>
+        <v>2130.9161313999998</v>
       </c>
       <c r="C428" s="5">
-        <v>0.80438240000012229</v>
+        <v>0.84262079999962225</v>
       </c>
       <c r="D428" s="5">
-        <v>0.45410876678468881</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.47573373073872549</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2131.6295759</v>
+        <v>2131.5919011000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.79307059999973717</v>
+        <v>0.67576970000027359</v>
       </c>
       <c r="D429" s="5">
-        <v>0.44754032730176529</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>0.38121610383625715</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2132.2485489999999</v>
+        <v>2132.135088</v>
       </c>
       <c r="C430" s="5">
-        <v>0.61897309999994832</v>
+        <v>0.54318689999990966</v>
       </c>
       <c r="D430" s="5">
-        <v>0.34900769160457479</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.30622119506007461</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2132.757243</v>
+        <v>2132.3572343000001</v>
       </c>
       <c r="C431" s="5">
-        <v>0.50869400000010501</v>
+        <v>0.22214630000007674</v>
       </c>
       <c r="D431" s="5">
-        <v>0.28666189656532115</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>0.12509918990155633</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2129.9407845000001</v>
+        <v>2129.55564</v>
       </c>
       <c r="C432" s="5">
-        <v>-2.8164584999999533</v>
+        <v>-2.8015943000000334</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.5732265528236256</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-1.5652750121586956</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2131.5288839999998</v>
+        <v>2131.0790258000002</v>
       </c>
       <c r="C433" s="5">
-        <v>1.5880994999997711</v>
+        <v>1.5233858000001419</v>
       </c>
       <c r="D433" s="5">
-        <v>0.8984070922918308</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.86181009726562507</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2137.8820780999999</v>
+        <v>2137.3834877999998</v>
       </c>
       <c r="C434" s="5">
-        <v>6.3531941000001098</v>
+        <v>6.304461999999603</v>
       </c>
       <c r="D434" s="5">
-        <v>3.635916933066663</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>3.6083464250638464</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2130.1441582000002</v>
+        <v>2131.1388806</v>
       </c>
       <c r="C435" s="5">
-        <v>-7.7379198999997243</v>
+        <v>-6.2446071999997912</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.2578917865539694</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-3.450144125715604</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>2127.579174</v>
+        <v>2129.5754307000002</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.5649842000002536</v>
+        <v>-1.5634498999997959</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.4354323986242257</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-0.87680268257379623</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2126.2599214000002</v>
+        <v>2129.2758944000002</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.3192525999997997</v>
+        <v>-0.29953629999999976</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.74155419130579325</v>
+        <v>-0.16865597616826378</v>
       </c>
       <c r="E437" s="5">
-        <v>7.5836599728651422E-2</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.20381079250368916</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2122.2125471999998</v>
+        <v>2125.2116237999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-4.0473742000003767</v>
+        <v>-4.0642706000003272</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.2604584689831286</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-2.2666147903427691</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2123.2061275000001</v>
+        <v>2126.1074014000001</v>
       </c>
       <c r="C439" s="5">
-        <v>0.9935803000003034</v>
+        <v>0.89577760000020135</v>
       </c>
       <c r="D439" s="5">
-        <v>0.5632665389154079</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.50697473074376997</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2123.8505461</v>
+        <v>2126.7427407</v>
       </c>
       <c r="C440" s="5">
-        <v>0.64441859999988083</v>
+        <v>0.63533929999994143</v>
       </c>
       <c r="D440" s="5">
-        <v>0.36482303951415052</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>0.35918291974232908</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>2124.0703539000001</v>
+        <v>2127.9219933999998</v>
       </c>
       <c r="C441" s="5">
-        <v>0.21980780000012601</v>
+        <v>1.179252699999779</v>
       </c>
       <c r="D441" s="5">
-        <v>0.12426465490793515</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>0.66741821411830937</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>2130.8442190000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>2.9222256000002744</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.6604360065669566</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">