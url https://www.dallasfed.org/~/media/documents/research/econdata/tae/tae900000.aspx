--- v5 (2026-07-12)
+++ v6 (2026-08-02)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AA356318-3F4F-48B9-B4E7-9B5D1B7C3779}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7DE4DA6E-6B6A-407D-866F-810B844F8A27}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{796ED169-21AD-4A95-BC83-CAF5C55607B8}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{BEAEF98D-F787-49A0-8425-BD36FD97AF64}"/>
   </bookViews>
   <sheets>
     <sheet name="AE900000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Government</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F62938C-05CA-49A5-9583-A7768C2831A4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9856729A-D935-4119-8137-BD482FC47046}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1269.9826737999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1270.8527829</v>
       </c>
       <c r="C7" s="5">
         <v>0.87010910000003605</v>
       </c>
       <c r="D7" s="5">
         <v>0.8252667358807253</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1278.5428231999999</v>
       </c>
       <c r="C8" s="5">
         <v>7.6900402999999642</v>
       </c>
       <c r="D8" s="5">
         <v>7.5079086891990388</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1283.5352846000001</v>
       </c>
       <c r="C9" s="5">
         <v>4.9924614000001384</v>
       </c>
       <c r="D9" s="5">
         <v>4.7877219126854165</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1304.161069</v>
       </c>
       <c r="C10" s="5">
         <v>20.62578439999993</v>
       </c>
       <c r="D10" s="5">
         <v>21.082404663200506</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1287.2493082999999</v>
       </c>
       <c r="C11" s="5">
         <v>-16.911760700000059</v>
       </c>
       <c r="D11" s="5">
         <v>-14.497812828347833</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1294.8061669000001</v>
       </c>
       <c r="C12" s="5">
         <v>7.5568586000001687</v>
       </c>
       <c r="D12" s="5">
         <v>7.2766257109882826</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1268.5194575</v>
       </c>
       <c r="C13" s="5">
         <v>-26.286709400000063</v>
       </c>
       <c r="D13" s="5">
         <v>-21.817691924625059</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1286.7264024999999</v>
       </c>
       <c r="C14" s="5">
         <v>18.206944999999905</v>
       </c>
       <c r="D14" s="5">
         <v>18.650330152143791</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1290.7922547999999</v>
       </c>
       <c r="C15" s="5">
         <v>4.0658522999999605</v>
       </c>
       <c r="D15" s="5">
         <v>3.8584079892464818</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1293.9853691999999</v>
       </c>
       <c r="C16" s="5">
         <v>3.1931144000000131</v>
       </c>
       <c r="D16" s="5">
         <v>3.0092394906753084</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1298.4038011</v>
       </c>
       <c r="C17" s="5">
         <v>4.4184319000000869</v>
       </c>
       <c r="D17" s="5">
         <v>4.1753451465734504</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1293.9191656999999</v>
       </c>
       <c r="C18" s="5">
         <v>-4.4846354000001156</v>
       </c>
       <c r="D18" s="5">
         <v>-4.0669151063261522</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1294.7585506999999</v>
       </c>
       <c r="C19" s="5">
         <v>0.83938499999999294</v>
       </c>
       <c r="D19" s="5">
         <v>0.78124171372164763</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1294.0269937999999</v>
       </c>
       <c r="C20" s="5">
         <v>-0.73155689999998685</v>
       </c>
       <c r="D20" s="5">
         <v>-0.67591395086985528</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1297.6695589000001</v>
       </c>
       <c r="C21" s="5">
         <v>3.6425651000001835</v>
       </c>
       <c r="D21" s="5">
         <v>3.4306781304909162</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1301.4846427</v>
       </c>
       <c r="C22" s="5">
         <v>3.8150837999999112</v>
       </c>
       <c r="D22" s="5">
         <v>3.5855487467922886</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1308.7223656000001</v>
       </c>
       <c r="C23" s="5">
         <v>7.237722900000108</v>
       </c>
       <c r="D23" s="5">
         <v>6.8812977828296429</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1311.928932</v>
       </c>
       <c r="C24" s="5">
         <v>3.2065663999999288</v>
       </c>
       <c r="D24" s="5">
         <v>2.980127015006917</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1293.9926618</v>
       </c>
       <c r="C25" s="5">
         <v>-17.936270200000081</v>
       </c>
       <c r="D25" s="5">
         <v>-15.226903774867695</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1325.4676159999999</v>
       </c>
       <c r="C26" s="5">
         <v>31.474954199999956</v>
       </c>
       <c r="D26" s="5">
         <v>33.428221090354057</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1329.1283214</v>
       </c>
       <c r="C27" s="5">
         <v>3.6607054000000971</v>
       </c>
       <c r="D27" s="5">
         <v>3.3649951037373338</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1332.2149651</v>
       </c>
       <c r="C28" s="5">
         <v>3.0866436999999678</v>
       </c>
       <c r="D28" s="5">
         <v>2.8226396256502806</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1335.2115491</v>
       </c>
       <c r="C29" s="5">
         <v>2.9965839999999844</v>
       </c>
       <c r="D29" s="5">
         <v>2.7328337018031945</v>
       </c>
       <c r="E29" s="5">
         <v>2.8348459831076145</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1337.6186536</v>
       </c>
       <c r="C30" s="5">
         <v>2.4071045000000595</v>
       </c>
       <c r="D30" s="5">
         <v>2.1849263663887619</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1341.1997681</v>
       </c>
       <c r="C31" s="5">
         <v>3.5811145000000124</v>
       </c>
       <c r="D31" s="5">
         <v>3.2604081973572896</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1344.74297</v>
       </c>
       <c r="C32" s="5">
         <v>3.5432018999999855</v>
       </c>
       <c r="D32" s="5">
         <v>3.2166488981294705</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1343.6199426000001</v>
       </c>
       <c r="C33" s="5">
         <v>-1.1230273999999554</v>
       </c>
       <c r="D33" s="5">
         <v>-0.99755877828872075</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1345.6185642999999</v>
       </c>
       <c r="C34" s="5">
         <v>1.9986216999998305</v>
       </c>
       <c r="D34" s="5">
         <v>1.7996644136489159</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1346.6402123</v>
       </c>
       <c r="C35" s="5">
         <v>1.0216480000001411</v>
       </c>
       <c r="D35" s="5">
         <v>0.91490268919027784</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1380.6724409999999</v>
       </c>
       <c r="C36" s="5">
         <v>34.032228699999905</v>
       </c>
       <c r="D36" s="5">
         <v>34.917699544353468</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1363.9588409999999</v>
       </c>
       <c r="C37" s="5">
         <v>-16.713600000000042</v>
       </c>
       <c r="D37" s="5">
         <v>-13.597301148172969</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1366.7788505000001</v>
       </c>
       <c r="C38" s="5">
         <v>2.8200095000001966</v>
       </c>
       <c r="D38" s="5">
         <v>2.5094295437223968</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1370.7878358999999</v>
       </c>
       <c r="C39" s="5">
         <v>4.0089853999998013</v>
       </c>
       <c r="D39" s="5">
         <v>3.5771374197172578</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1374.1508595</v>
       </c>
       <c r="C40" s="5">
         <v>3.3630236000001332</v>
       </c>
       <c r="D40" s="5">
         <v>2.9840727127696587</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1375.9608733</v>
       </c>
       <c r="C41" s="5">
         <v>1.8100137999999788</v>
       </c>
       <c r="D41" s="5">
         <v>1.5921258388453596</v>
       </c>
       <c r="E41" s="5">
         <v>3.0519002196668588</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1380.6638553</v>
       </c>
       <c r="C42" s="5">
         <v>4.70298200000002</v>
       </c>
       <c r="D42" s="5">
         <v>4.1795439411410173</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1385.8244946</v>
       </c>
       <c r="C43" s="5">
         <v>5.1606392999999571</v>
       </c>
       <c r="D43" s="5">
         <v>4.5787226861771613</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1387.4157720000001</v>
       </c>
       <c r="C44" s="5">
         <v>1.5912774000000809</v>
       </c>
       <c r="D44" s="5">
         <v>1.3866392276735029</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1392.6962871999999</v>
       </c>
       <c r="C45" s="5">
         <v>5.2805151999998543</v>
       </c>
       <c r="D45" s="5">
         <v>4.6640382734222774</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1395.4283906000001</v>
       </c>
       <c r="C46" s="5">
         <v>2.7321034000001418</v>
       </c>
       <c r="D46" s="5">
         <v>2.3796503614032183</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1395.2212813000001</v>
       </c>
       <c r="C47" s="5">
         <v>-0.20710929999995642</v>
       </c>
       <c r="D47" s="5">
         <v>-0.17795852780169152</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1422.9802986</v>
       </c>
       <c r="C48" s="5">
         <v>27.759017299999869</v>
       </c>
       <c r="D48" s="5">
         <v>26.668767196691668</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1407.902636</v>
       </c>
       <c r="C49" s="5">
         <v>-15.07766259999994</v>
       </c>
       <c r="D49" s="5">
         <v>-11.999565244416155</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1408.3678686999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.4652326999998877</v>
       </c>
       <c r="D50" s="5">
         <v>0.39725403139760918</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1409.2091402999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.84127160000002732</v>
       </c>
       <c r="D51" s="5">
         <v>0.71916521965578184</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1407.8797758000001</v>
       </c>
       <c r="C52" s="5">
         <v>-1.3293644999998833</v>
       </c>
       <c r="D52" s="5">
         <v>-1.1261541216471826</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1413.8750705</v>
       </c>
       <c r="C53" s="5">
         <v>5.9952946999999313</v>
       </c>
       <c r="D53" s="5">
         <v>5.2314611296863545</v>
       </c>
       <c r="E53" s="5">
         <v>2.7554705904586863</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1419.4510482999999</v>
       </c>
       <c r="C54" s="5">
         <v>5.5759777999999187</v>
       </c>
       <c r="D54" s="5">
         <v>4.8365194462615557</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1419.5157197000001</v>
       </c>
       <c r="C55" s="5">
         <v>6.4671400000179347E-2</v>
       </c>
       <c r="D55" s="5">
         <v>5.4686725436692285E-2</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1422.5243962</v>
       </c>
       <c r="C56" s="5">
         <v>3.008676499999865</v>
       </c>
       <c r="D56" s="5">
         <v>2.573270712379605</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1428.6894342000001</v>
       </c>
       <c r="C57" s="5">
         <v>6.1650380000000951</v>
       </c>
       <c r="D57" s="5">
         <v>5.3264183720872049</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1433.1274741</v>
       </c>
       <c r="C58" s="5">
         <v>4.4380398999999215</v>
       </c>
       <c r="D58" s="5">
         <v>3.7919966641011937</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1438.9326544999999</v>
       </c>
       <c r="C59" s="5">
         <v>5.8051803999999265</v>
       </c>
       <c r="D59" s="5">
         <v>4.9706191369815578</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1464.4212454999999</v>
       </c>
       <c r="C60" s="5">
         <v>25.488591000000042</v>
       </c>
       <c r="D60" s="5">
         <v>23.45441622593205</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1446.7249650000001</v>
       </c>
       <c r="C61" s="5">
         <v>-17.69628049999983</v>
       </c>
       <c r="D61" s="5">
         <v>-13.57498594447476</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1443.8801602000001</v>
       </c>
       <c r="C62" s="5">
         <v>-2.8448048000000199</v>
       </c>
       <c r="D62" s="5">
         <v>-2.3342975806533772</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1450.3179135</v>
       </c>
       <c r="C63" s="5">
         <v>6.4377532999999403</v>
       </c>
       <c r="D63" s="5">
         <v>5.4835521917224517</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1452.3390165999999</v>
       </c>
       <c r="C64" s="5">
         <v>2.0211030999998911</v>
       </c>
       <c r="D64" s="5">
         <v>1.6851473655419502</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1454.5993820000001</v>
       </c>
       <c r="C65" s="5">
         <v>2.2603654000001825</v>
       </c>
       <c r="D65" s="5">
         <v>1.8837046835689097</v>
       </c>
       <c r="E65" s="5">
         <v>2.8803330895139423</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1456.5554296</v>
       </c>
       <c r="C66" s="5">
         <v>1.9560475999999198</v>
       </c>
       <c r="D66" s="5">
         <v>1.6256679248318084</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1460.7563164999999</v>
       </c>
       <c r="C67" s="5">
         <v>4.2008868999998867</v>
       </c>
       <c r="D67" s="5">
         <v>3.5163803292133533</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1462.9329522</v>
       </c>
       <c r="C68" s="5">
         <v>2.1766357000001335</v>
       </c>
       <c r="D68" s="5">
         <v>1.8028165240325578</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1465.4352555999999</v>
       </c>
       <c r="C69" s="5">
         <v>2.5023033999998461</v>
       </c>
       <c r="D69" s="5">
         <v>2.0719845861005393</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1467.8045102999999</v>
       </c>
       <c r="C70" s="5">
         <v>2.3692547000000559</v>
       </c>
       <c r="D70" s="5">
         <v>1.9574551340216351</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1471.1785611</v>
       </c>
       <c r="C71" s="5">
         <v>3.3740508000000773</v>
       </c>
       <c r="D71" s="5">
         <v>2.7935903381259397</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1495.9385196000001</v>
       </c>
       <c r="C72" s="5">
         <v>24.759958500000039</v>
       </c>
       <c r="D72" s="5">
         <v>22.174421782986386</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1475.4314959999999</v>
       </c>
       <c r="C73" s="5">
         <v>-20.507023600000139</v>
       </c>
       <c r="D73" s="5">
         <v>-15.264838969883165</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1476.2012803</v>
       </c>
       <c r="C74" s="5">
         <v>0.76978430000008302</v>
       </c>
       <c r="D74" s="5">
         <v>0.62788173664065638</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1475.4643136</v>
       </c>
       <c r="C75" s="5">
         <v>-0.73696670000003905</v>
       </c>
       <c r="D75" s="5">
         <v>-0.59743602329178636</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1478.0539237999999</v>
       </c>
       <c r="C76" s="5">
         <v>2.5896101999999246</v>
       </c>
       <c r="D76" s="5">
         <v>2.1265887833187502</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1481.4277018</v>
       </c>
       <c r="C77" s="5">
         <v>3.3737780000001294</v>
       </c>
       <c r="D77" s="5">
         <v>2.7737475122948885</v>
       </c>
       <c r="E77" s="5">
         <v>1.8443786056826506</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1473.4307765999999</v>
       </c>
       <c r="C78" s="5">
         <v>-7.9969252000000779</v>
       </c>
       <c r="D78" s="5">
         <v>-6.2888414333072689</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1472.3635671</v>
       </c>
       <c r="C79" s="5">
         <v>-1.0672094999999899</v>
       </c>
       <c r="D79" s="5">
         <v>-0.86570881598989624</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1472.7743921000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.41082500000015898</v>
       </c>
       <c r="D80" s="5">
         <v>0.33534330364128895</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1476.4599619999999</v>
       </c>
       <c r="C81" s="5">
         <v>3.6855698999997912</v>
       </c>
       <c r="D81" s="5">
         <v>3.0446390590523897</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1477.9776053000001</v>
       </c>
       <c r="C82" s="5">
         <v>1.5176433000001452</v>
       </c>
       <c r="D82" s="5">
         <v>1.2404692325488575</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1475.1607712</v>
       </c>
       <c r="C83" s="5">
         <v>-2.816834100000051</v>
       </c>
       <c r="D83" s="5">
         <v>-2.2632229353431343</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1504.0641578</v>
       </c>
       <c r="C84" s="5">
         <v>28.903386599999976</v>
       </c>
       <c r="D84" s="5">
         <v>26.218811931761454</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1485.6017457999999</v>
       </c>
       <c r="C85" s="5">
         <v>-18.462412000000086</v>
       </c>
       <c r="D85" s="5">
         <v>-13.775145818764523</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1487.0204209000001</v>
       </c>
       <c r="C86" s="5">
         <v>1.4186751000002005</v>
       </c>
       <c r="D86" s="5">
         <v>1.151977700184359</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1490.5045287</v>
       </c>
       <c r="C87" s="5">
         <v>3.484107799999947</v>
       </c>
       <c r="D87" s="5">
         <v>2.8481318444769421</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1492.2591685</v>
       </c>
       <c r="C88" s="5">
         <v>1.7546397999999499</v>
       </c>
       <c r="D88" s="5">
         <v>1.4218368376939461</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1493.7926812000001</v>
       </c>
       <c r="C89" s="5">
         <v>1.5335127000000739</v>
       </c>
       <c r="D89" s="5">
         <v>1.2401679105799479</v>
       </c>
       <c r="E89" s="5">
         <v>0.83466640896319166</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1495.2941338999999</v>
       </c>
       <c r="C90" s="5">
         <v>1.5014526999998452</v>
       </c>
       <c r="D90" s="5">
         <v>1.2128437320531704</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1496.0723653</v>
       </c>
       <c r="C91" s="5">
         <v>0.77823140000009516</v>
       </c>
       <c r="D91" s="5">
         <v>0.62633532926148483</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1499.798393</v>
       </c>
       <c r="C92" s="5">
         <v>3.7260277000000315</v>
       </c>
       <c r="D92" s="5">
         <v>3.0299278813292085</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1502.9688177999999</v>
       </c>
       <c r="C93" s="5">
         <v>3.1704247999998643</v>
       </c>
       <c r="D93" s="5">
         <v>2.566382189638361</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1503.6928192</v>
       </c>
       <c r="C94" s="5">
         <v>0.7240014000001338</v>
       </c>
       <c r="D94" s="5">
         <v>0.57959100500595273</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1503.2367191999999</v>
       </c>
       <c r="C95" s="5">
         <v>-0.45610000000010587</v>
       </c>
       <c r="D95" s="5">
         <v>-0.36337730932722856</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1527.4070409000001</v>
       </c>
       <c r="C96" s="5">
         <v>24.170321700000159</v>
       </c>
       <c r="D96" s="5">
         <v>21.095763951246994</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1517.5511454</v>
       </c>
       <c r="C97" s="5">
         <v>-9.8558955000000878</v>
       </c>
       <c r="D97" s="5">
         <v>-7.4742565853184839</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1518.8138730000001</v>
       </c>
       <c r="C98" s="5">
         <v>1.262727600000062</v>
       </c>
       <c r="D98" s="5">
         <v>1.0030811620364899</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1516.1703605</v>
       </c>
       <c r="C99" s="5">
         <v>-2.6435125000000426</v>
       </c>
       <c r="D99" s="5">
         <v>-2.0687350388086112</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1517.9064306</v>
       </c>
       <c r="C100" s="5">
         <v>1.7360701000000063</v>
       </c>
       <c r="D100" s="5">
         <v>1.3827299869496823</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1514.8074228</v>
       </c>
       <c r="C101" s="5">
         <v>-3.0990077999999812</v>
       </c>
       <c r="D101" s="5">
         <v>-2.4226353671504941</v>
       </c>
       <c r="E101" s="5">
         <v>1.4068044290535875</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1519.5869819</v>
       </c>
       <c r="C102" s="5">
         <v>4.7795590999999149</v>
       </c>
       <c r="D102" s="5">
         <v>3.8526726198343964</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1520.0901669</v>
       </c>
       <c r="C103" s="5">
         <v>0.50318500000003041</v>
       </c>
       <c r="D103" s="5">
         <v>0.39808376928212041</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1521.402572</v>
       </c>
       <c r="C104" s="5">
         <v>1.3124050999999781</v>
       </c>
       <c r="D104" s="5">
         <v>1.0409817444308134</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1520.2794842999999</v>
       </c>
       <c r="C105" s="5">
         <v>-1.1230877000000419</v>
       </c>
       <c r="D105" s="5">
         <v>-0.88224309940110324</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1526.3961320999999</v>
       </c>
       <c r="C106" s="5">
         <v>6.1166478000000097</v>
       </c>
       <c r="D106" s="5">
         <v>4.9363281867209619</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1524.4748351999999</v>
       </c>
       <c r="C107" s="5">
         <v>-1.9212969000000157</v>
       </c>
       <c r="D107" s="5">
         <v>-1.5000443249523432</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1525.1339158000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.65908060000015212</v>
       </c>
       <c r="D108" s="5">
         <v>0.5200348560265633</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1525.9009446</v>
       </c>
       <c r="C109" s="5">
         <v>0.76702879999993456</v>
       </c>
       <c r="D109" s="5">
         <v>0.60518281621877446</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1542.1982092000001</v>
       </c>
       <c r="C110" s="5">
         <v>16.297264600000062</v>
       </c>
       <c r="D110" s="5">
         <v>13.596835011299756</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1539.5912609</v>
       </c>
       <c r="C111" s="5">
         <v>-2.6069483000001128</v>
       </c>
       <c r="D111" s="5">
         <v>-2.00973923962523</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1544.6542864999999</v>
       </c>
       <c r="C112" s="5">
         <v>5.0630255999999463</v>
       </c>
       <c r="D112" s="5">
         <v>4.0184265655585305</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1548.7704887</v>
       </c>
       <c r="C113" s="5">
         <v>4.1162022000000889</v>
       </c>
       <c r="D113" s="5">
         <v>3.2450524316617768</v>
       </c>
       <c r="E113" s="5">
         <v>2.2420715259779955</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1552.127056</v>
       </c>
       <c r="C114" s="5">
         <v>3.3565673000000515</v>
       </c>
       <c r="D114" s="5">
         <v>2.631920666877785</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1554.5684437</v>
       </c>
       <c r="C115" s="5">
         <v>2.4413876999999502</v>
       </c>
       <c r="D115" s="5">
         <v>1.9039314222315973</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1557.1222848</v>
       </c>
       <c r="C116" s="5">
         <v>2.5538410999999996</v>
       </c>
       <c r="D116" s="5">
         <v>1.9892668300510064</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1555.2431781</v>
       </c>
       <c r="C117" s="5">
         <v>-1.8791066999999657</v>
       </c>
       <c r="D117" s="5">
         <v>-1.4385648904915893</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1556.9097128000001</v>
       </c>
       <c r="C118" s="5">
         <v>1.6665347000000565</v>
       </c>
       <c r="D118" s="5">
         <v>1.2934762123112176</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1558.4563433999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.546630599999844</v>
       </c>
       <c r="D119" s="5">
         <v>1.1986120489949181</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1559.5102832</v>
       </c>
       <c r="C120" s="5">
         <v>1.0539398000000801</v>
       </c>
       <c r="D120" s="5">
         <v>0.81455122757776444</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1561.1920961000001</v>
       </c>
       <c r="C121" s="5">
         <v>1.6818129000000681</v>
       </c>
       <c r="D121" s="5">
         <v>1.3018119233186409</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1571.4333729</v>
       </c>
       <c r="C122" s="5">
         <v>10.241276799999923</v>
       </c>
       <c r="D122" s="5">
         <v>8.1622066050429218</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1566.8551884999999</v>
       </c>
       <c r="C123" s="5">
         <v>-4.5781844000000547</v>
       </c>
       <c r="D123" s="5">
         <v>-3.4405784622772217</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1566.4006112</v>
       </c>
       <c r="C124" s="5">
         <v>-0.45457729999998264</v>
       </c>
       <c r="D124" s="5">
         <v>-0.34758998903886562</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1570.9606636999999</v>
       </c>
       <c r="C125" s="5">
         <v>4.5600524999999834</v>
       </c>
       <c r="D125" s="5">
         <v>3.5498800448952705</v>
       </c>
       <c r="E125" s="5">
         <v>1.4327607067607495</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1574.6383992000001</v>
       </c>
       <c r="C126" s="5">
         <v>3.6777355000001535</v>
       </c>
       <c r="D126" s="5">
         <v>2.8457449686634995</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1576.6791429</v>
       </c>
       <c r="C127" s="5">
         <v>2.0407436999998936</v>
       </c>
       <c r="D127" s="5">
         <v>1.5663430296010361</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1582.8888116000001</v>
       </c>
       <c r="C128" s="5">
         <v>6.2096687000000657</v>
       </c>
       <c r="D128" s="5">
         <v>4.8298685478914694</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1585.2569114999999</v>
       </c>
       <c r="C129" s="5">
         <v>2.3680998999998337</v>
       </c>
       <c r="D129" s="5">
         <v>1.8101205213565175</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1610.8629883999999</v>
       </c>
       <c r="C130" s="5">
         <v>25.606076900000062</v>
       </c>
       <c r="D130" s="5">
         <v>21.201326794441002</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1587.7304167</v>
       </c>
       <c r="C131" s="5">
         <v>-23.132571699999971</v>
       </c>
       <c r="D131" s="5">
         <v>-15.934473073864353</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1587.0807182000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.64969849999988583</v>
       </c>
       <c r="D132" s="5">
         <v>-0.48993577961907731</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1590.5404943000001</v>
       </c>
       <c r="C133" s="5">
         <v>3.4597760999999991</v>
       </c>
       <c r="D133" s="5">
         <v>2.647548524888399</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1592.932243</v>
       </c>
       <c r="C134" s="5">
         <v>2.39174869999988</v>
       </c>
       <c r="D134" s="5">
         <v>1.8194790259965288</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1586.8771015</v>
       </c>
       <c r="C135" s="5">
         <v>-6.0551414999999906</v>
       </c>
       <c r="D135" s="5">
         <v>-4.4673370359861853</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1588.1746472</v>
       </c>
       <c r="C136" s="5">
         <v>1.2975457000000006</v>
       </c>
       <c r="D136" s="5">
         <v>0.98563168119558675</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1593.4200542999999</v>
       </c>
       <c r="C137" s="5">
         <v>5.2454070999999658</v>
       </c>
       <c r="D137" s="5">
         <v>4.0361419357797468</v>
       </c>
       <c r="E137" s="5">
         <v>1.4296596419608898</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1594.2044983000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.78444400000012138</v>
       </c>
       <c r="D138" s="5">
         <v>0.59236470333567937</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1594.5627827999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.35828449999985423</v>
       </c>
       <c r="D139" s="5">
         <v>0.27002385256877925</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1598.4412009</v>
       </c>
       <c r="C140" s="5">
         <v>3.8784181000000899</v>
       </c>
       <c r="D140" s="5">
         <v>2.958095896948687</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1601.6693608</v>
       </c>
       <c r="C141" s="5">
         <v>3.2281599000000369</v>
       </c>
       <c r="D141" s="5">
         <v>2.4505821517015747</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1604.5887473</v>
       </c>
       <c r="C142" s="5">
         <v>2.9193864999999732</v>
       </c>
       <c r="D142" s="5">
         <v>2.209318679104344</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1610.2363792000001</v>
       </c>
       <c r="C143" s="5">
         <v>5.6476319000000785</v>
       </c>
       <c r="D143" s="5">
         <v>4.3063392041958082</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1608.1085121000001</v>
       </c>
       <c r="C144" s="5">
         <v>-2.1278671000000031</v>
       </c>
       <c r="D144" s="5">
         <v>-1.5742803601971112</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1617.6806008999999</v>
       </c>
       <c r="C145" s="5">
         <v>9.5720887999998467</v>
       </c>
       <c r="D145" s="5">
         <v>7.3814145777550522</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1632.1517484000001</v>
       </c>
       <c r="C146" s="5">
         <v>14.471147500000143</v>
       </c>
       <c r="D146" s="5">
         <v>11.278966884046282</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1627.0978425999999</v>
       </c>
       <c r="C147" s="5">
         <v>-5.053905800000166</v>
       </c>
       <c r="D147" s="5">
         <v>-3.6531287827171077</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1631.5179702999999</v>
       </c>
       <c r="C148" s="5">
         <v>4.4201276999999664</v>
       </c>
       <c r="D148" s="5">
         <v>3.3090360320627621</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1632.9469955</v>
       </c>
       <c r="C149" s="5">
         <v>1.4290252000000692</v>
       </c>
       <c r="D149" s="5">
         <v>1.0561424533562347</v>
       </c>
       <c r="E149" s="5">
         <v>2.4806353537055514</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1635.8902753</v>
       </c>
       <c r="C150" s="5">
         <v>2.9432798000000275</v>
       </c>
       <c r="D150" s="5">
         <v>2.1844924811589728</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1637.3992301000001</v>
       </c>
       <c r="C151" s="5">
         <v>1.5089548000000832</v>
       </c>
       <c r="D151" s="5">
         <v>1.1125198463339814</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1643.9425773999999</v>
       </c>
       <c r="C152" s="5">
         <v>6.543347299999823</v>
       </c>
       <c r="D152" s="5">
         <v>4.9022350910217005</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1645.3504613</v>
       </c>
       <c r="C153" s="5">
         <v>1.4078839000001153</v>
       </c>
       <c r="D153" s="5">
         <v>1.0325428799512038</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1648.9299037999999</v>
       </c>
       <c r="C154" s="5">
         <v>3.5794424999999137</v>
       </c>
       <c r="D154" s="5">
         <v>2.6420510921948415</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1649.4243191</v>
       </c>
       <c r="C155" s="5">
         <v>0.4944153000001279</v>
       </c>
       <c r="D155" s="5">
         <v>0.3604020751234005</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1645.8368406</v>
       </c>
       <c r="C156" s="5">
         <v>-3.5874785000000884</v>
       </c>
       <c r="D156" s="5">
         <v>-2.5789893557451982</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1649.2040684000001</v>
       </c>
       <c r="C157" s="5">
         <v>3.367227800000137</v>
       </c>
       <c r="D157" s="5">
         <v>2.482902544730603</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1660.9265401</v>
       </c>
       <c r="C158" s="5">
         <v>11.722471699999915</v>
       </c>
       <c r="D158" s="5">
         <v>8.8710289713856092</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1671.2735313999999</v>
       </c>
       <c r="C159" s="5">
         <v>10.3469912999999</v>
       </c>
       <c r="D159" s="5">
         <v>7.7371106745482532</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1672.5333095999999</v>
       </c>
       <c r="C160" s="5">
         <v>1.2597782000000279</v>
       </c>
       <c r="D160" s="5">
         <v>0.90829953609596892</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1674.8715116999999</v>
       </c>
       <c r="C161" s="5">
         <v>2.3382020999999895</v>
       </c>
       <c r="D161" s="5">
         <v>1.690559754014509</v>
       </c>
       <c r="E161" s="5">
         <v>2.5674143934575788</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1674.6714752</v>
       </c>
       <c r="C162" s="5">
         <v>-0.20003649999989648</v>
       </c>
       <c r="D162" s="5">
         <v>-0.14322661739292197</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1676.7989815999999</v>
       </c>
       <c r="C163" s="5">
         <v>2.127506399999902</v>
       </c>
       <c r="D163" s="5">
         <v>1.5351798135012196</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1675.3078988</v>
       </c>
       <c r="C164" s="5">
         <v>-1.4910827999999583</v>
       </c>
       <c r="D164" s="5">
         <v>-1.0618888076214139</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1677.5817168999999</v>
       </c>
       <c r="C165" s="5">
         <v>2.2738180999999713</v>
       </c>
       <c r="D165" s="5">
         <v>1.6409179079185154</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1677.6679532000001</v>
       </c>
       <c r="C166" s="5">
         <v>8.6236300000109622E-2</v>
       </c>
       <c r="D166" s="5">
         <v>6.1703594937534412E-2</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1679.6571188999999</v>
       </c>
       <c r="C167" s="5">
         <v>1.9891656999998304</v>
       </c>
       <c r="D167" s="5">
         <v>1.4321228596591018</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1671.2080716999999</v>
       </c>
       <c r="C168" s="5">
         <v>-8.4490471999999954</v>
       </c>
       <c r="D168" s="5">
         <v>-5.8720337789215371</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1670.2157032</v>
       </c>
       <c r="C169" s="5">
         <v>-0.99236849999988408</v>
       </c>
       <c r="D169" s="5">
         <v>-0.71024112207116463</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1670.1523445</v>
       </c>
       <c r="C170" s="5">
         <v>-6.3358699999980672E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-4.5511833538947055E-2</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1667.4075438</v>
       </c>
       <c r="C171" s="5">
         <v>-2.7448007000000416</v>
       </c>
       <c r="D171" s="5">
         <v>-1.9544032880510431</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1667.4951967</v>
       </c>
       <c r="C172" s="5">
         <v>8.7652899999966394E-2</v>
       </c>
       <c r="D172" s="5">
         <v>6.3100288231576762E-2</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1667.4871441</v>
       </c>
       <c r="C173" s="5">
         <v>-8.0525999999281339E-3</v>
       </c>
       <c r="D173" s="5">
         <v>-5.7948372907623558E-3</v>
       </c>
       <c r="E173" s="5">
         <v>-0.44089158770780346</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1670.6259970999999</v>
       </c>
       <c r="C174" s="5">
         <v>3.1388529999999264</v>
       </c>
       <c r="D174" s="5">
         <v>2.2823957828551622</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1672.3867931</v>
       </c>
       <c r="C175" s="5">
         <v>1.7607960000000276</v>
       </c>
       <c r="D175" s="5">
         <v>1.2721260380812005</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1674.2825952000001</v>
       </c>
       <c r="C176" s="5">
         <v>1.8958021000000826</v>
       </c>
       <c r="D176" s="5">
         <v>1.3688221419349222</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1676.4854797999999</v>
       </c>
       <c r="C177" s="5">
         <v>2.2028845999998339</v>
       </c>
       <c r="D177" s="5">
         <v>1.5903378284099379</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1678.5792312999999</v>
       </c>
       <c r="C178" s="5">
         <v>2.0937515000000531</v>
       </c>
       <c r="D178" s="5">
         <v>1.5090091950602291</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1682.3443973999999</v>
       </c>
       <c r="C179" s="5">
         <v>3.7651660999999876</v>
       </c>
       <c r="D179" s="5">
         <v>2.7251371564019911</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1684.2025354</v>
       </c>
       <c r="C180" s="5">
         <v>1.8581380000000536</v>
       </c>
       <c r="D180" s="5">
         <v>1.3334729688759372</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1687.3630166</v>
       </c>
       <c r="C181" s="5">
         <v>3.1604812000000493</v>
       </c>
       <c r="D181" s="5">
         <v>2.2752409030425857</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1690.2280886000001</v>
       </c>
       <c r="C182" s="5">
         <v>2.8650720000000547</v>
       </c>
       <c r="D182" s="5">
         <v>2.0566862529983521</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1688.4070326000001</v>
       </c>
       <c r="C183" s="5">
         <v>-1.8210559999999987</v>
       </c>
       <c r="D183" s="5">
         <v>-1.2852492153198058</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1688.1837005</v>
       </c>
       <c r="C184" s="5">
         <v>-0.22333210000010695</v>
       </c>
       <c r="D184" s="5">
         <v>-0.15861319586413236</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1693.035114</v>
       </c>
       <c r="C185" s="5">
         <v>4.8514135000000351</v>
       </c>
       <c r="D185" s="5">
         <v>3.5035279737869462</v>
       </c>
       <c r="E185" s="5">
         <v>1.53212395012432</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1697.3588138</v>
       </c>
       <c r="C186" s="5">
         <v>4.3236997999999858</v>
       </c>
       <c r="D186" s="5">
         <v>3.1079925228457261</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1699.1337622999999</v>
       </c>
       <c r="C187" s="5">
         <v>1.7749484999999368</v>
       </c>
       <c r="D187" s="5">
         <v>1.2620968203468808</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1701.2656866</v>
       </c>
       <c r="C188" s="5">
         <v>2.131924300000037</v>
       </c>
       <c r="D188" s="5">
         <v>1.5160889316644166</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1705.3163073999999</v>
       </c>
       <c r="C189" s="5">
         <v>4.0506207999999333</v>
       </c>
       <c r="D189" s="5">
         <v>2.8948478296448643</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1707.6147215000001</v>
       </c>
       <c r="C190" s="5">
         <v>2.2984141000001728</v>
       </c>
       <c r="D190" s="5">
         <v>1.6293953431738561</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1704.7215650000001</v>
       </c>
       <c r="C191" s="5">
         <v>-2.8931565000000319</v>
       </c>
       <c r="D191" s="5">
         <v>-2.0142822684484307</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1714.3968003</v>
       </c>
       <c r="C192" s="5">
         <v>9.6752352999999403</v>
       </c>
       <c r="D192" s="5">
         <v>7.027334313788991</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1722.7196767</v>
       </c>
       <c r="C193" s="5">
         <v>8.322876400000041</v>
       </c>
       <c r="D193" s="5">
         <v>5.9837301618323124</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1721.1746055999999</v>
       </c>
       <c r="C194" s="5">
         <v>-1.5450711000000865</v>
       </c>
       <c r="D194" s="5">
         <v>-1.0709616523043031</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1719.9819881000001</v>
       </c>
       <c r="C195" s="5">
         <v>-1.1926174999998693</v>
       </c>
       <c r="D195" s="5">
         <v>-0.8283293832030636</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1722.8012782000001</v>
       </c>
       <c r="C196" s="5">
         <v>2.8192900999999893</v>
       </c>
       <c r="D196" s="5">
         <v>1.9847971586857582</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1720.6451834</v>
       </c>
       <c r="C197" s="5">
         <v>-2.156094800000119</v>
       </c>
       <c r="D197" s="5">
         <v>-1.4915119209115257</v>
       </c>
       <c r="E197" s="5">
         <v>1.6308031163493109</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1727.5620968999999</v>
       </c>
       <c r="C198" s="5">
         <v>6.9169134999999642</v>
       </c>
       <c r="D198" s="5">
         <v>4.9320424662403717</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1728.4288222</v>
       </c>
       <c r="C199" s="5">
         <v>0.86672530000009829</v>
       </c>
       <c r="D199" s="5">
         <v>0.60370918618399827</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1727.7408564</v>
       </c>
       <c r="C200" s="5">
         <v>-0.68796580000002905</v>
       </c>
       <c r="D200" s="5">
         <v>-0.47659126151762266</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1727.6219908</v>
       </c>
       <c r="C201" s="5">
         <v>-0.11886559999993551</v>
       </c>
       <c r="D201" s="5">
         <v>-8.2526704571850296E-2</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1728.4338917</v>
       </c>
       <c r="C202" s="5">
         <v>0.81190089999995507</v>
       </c>
       <c r="D202" s="5">
         <v>0.56540336848247552</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1728.2816825</v>
       </c>
       <c r="C203" s="5">
         <v>-0.1522092000000157</v>
       </c>
       <c r="D203" s="5">
         <v>-0.10562313174766746</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1725.5292864999999</v>
       </c>
       <c r="C204" s="5">
         <v>-2.7523960000000898</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.8944238511982903</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8944238511983014</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1742.0211670000001</v>
       </c>
       <c r="C205" s="5">
         <v>16.491880500000207</v>
       </c>
       <c r="D205" s="5">
         <v>12.091612298774802</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1745.5047863</v>
       </c>
       <c r="C206" s="5">
         <v>3.483619299999873</v>
       </c>
       <c r="D206" s="5">
         <v>2.4262789103529192</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1745.5356609</v>
       </c>
       <c r="C207" s="5">
         <v>3.0874600000061037E-2</v>
       </c>
       <c r="D207" s="5">
         <v>2.1227741592033667E-2</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1744.9505541999999</v>
       </c>
       <c r="C208" s="5">
         <v>-0.58510670000009668</v>
       </c>
       <c r="D208" s="5">
         <v>-0.40150141342464307</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1747.2003548</v>
       </c>
       <c r="C209" s="5">
         <v>2.2498006000000714</v>
       </c>
       <c r="D209" s="5">
         <v>1.5582034372519926</v>
       </c>
       <c r="E209" s="5">
         <v>1.5433264019910853</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1747.3806156999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.18026089999989381</v>
       </c>
       <c r="D210" s="5">
         <v>0.12387581467969699</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1749.0487117</v>
       </c>
       <c r="C211" s="5">
         <v>1.6680960000001051</v>
       </c>
       <c r="D211" s="5">
         <v>1.1515857480361547</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1752.273837</v>
       </c>
       <c r="C212" s="5">
         <v>3.2251252999999451</v>
       </c>
       <c r="D212" s="5">
         <v>2.2352963534133963</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1755.8688075</v>
       </c>
       <c r="C213" s="5">
         <v>3.5949705000000449</v>
       </c>
       <c r="D213" s="5">
         <v>2.4898945192338262</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1758.2450801</v>
       </c>
       <c r="C214" s="5">
         <v>2.376272599999993</v>
       </c>
       <c r="D214" s="5">
         <v>1.6361404598067564</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1760.4276818000001</v>
       </c>
       <c r="C215" s="5">
         <v>2.1826017000000775</v>
       </c>
       <c r="D215" s="5">
         <v>1.499835354476553</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1763.1158696</v>
       </c>
       <c r="C216" s="5">
         <v>2.6881877999999233</v>
       </c>
       <c r="D216" s="5">
         <v>1.84787822390724</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1765.9269776000001</v>
       </c>
       <c r="C217" s="5">
         <v>2.8111080000001039</v>
       </c>
       <c r="D217" s="5">
         <v>1.9301446940616973</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1770.4680707</v>
       </c>
       <c r="C218" s="5">
         <v>4.5410930999998982</v>
       </c>
       <c r="D218" s="5">
         <v>3.1298278116625999</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1776.0195687</v>
       </c>
       <c r="C219" s="5">
         <v>5.5514980000000378</v>
       </c>
       <c r="D219" s="5">
         <v>3.8283070180595624</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1780.7906069000001</v>
       </c>
       <c r="C220" s="5">
         <v>4.7710382000000209</v>
       </c>
       <c r="D220" s="5">
         <v>3.2716973316002651</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1786.1495391000001</v>
       </c>
       <c r="C221" s="5">
         <v>5.3589322000000266</v>
       </c>
       <c r="D221" s="5">
         <v>3.6715317933038172</v>
       </c>
       <c r="E221" s="5">
         <v>2.2292339967191932</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1794.0926434</v>
       </c>
       <c r="C222" s="5">
         <v>7.943104299999959</v>
       </c>
       <c r="D222" s="5">
-        <v>5.4689432221113998</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4689432221113776</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1796.369418</v>
       </c>
       <c r="C223" s="5">
         <v>2.2767745999999534</v>
       </c>
       <c r="D223" s="5">
         <v>1.5335216497018411</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1799.8425520000001</v>
       </c>
       <c r="C224" s="5">
         <v>3.4731340000000728</v>
       </c>
       <c r="D224" s="5">
         <v>2.3449334935359056</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1797.0376060000001</v>
       </c>
       <c r="C225" s="5">
         <v>-2.8049459999999726</v>
       </c>
       <c r="D225" s="5">
         <v>-1.8541809162809564</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1800.5815255</v>
       </c>
       <c r="C226" s="5">
         <v>3.5439194999999017</v>
       </c>
       <c r="D226" s="5">
         <v>2.3923455345869371</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1805.1949347</v>
       </c>
       <c r="C227" s="5">
         <v>4.6134091999999782</v>
       </c>
       <c r="D227" s="5">
         <v>3.1183123706582938</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1810.2470248</v>
       </c>
       <c r="C228" s="5">
         <v>5.0520900999999867</v>
       </c>
       <c r="D228" s="5">
         <v>3.4105465905327481</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1815.5994932000001</v>
       </c>
       <c r="C229" s="5">
         <v>5.3524684000001344</v>
       </c>
       <c r="D229" s="5">
         <v>3.6063861693347521</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1817.7112705</v>
       </c>
       <c r="C230" s="5">
         <v>2.1117772999998579</v>
       </c>
       <c r="D230" s="5">
         <v>1.4047190321320624</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1817.1604424</v>
       </c>
       <c r="C231" s="5">
         <v>-0.55082809999998972</v>
       </c>
       <c r="D231" s="5">
         <v>-0.3630351935181575</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1825.0881131000001</v>
       </c>
       <c r="C232" s="5">
         <v>7.9276707000001352</v>
       </c>
       <c r="D232" s="5">
         <v>5.3626654324836709</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1830.0300910999999</v>
       </c>
       <c r="C233" s="5">
         <v>4.9419779999998354</v>
       </c>
       <c r="D233" s="5">
         <v>3.2981948413521867</v>
       </c>
       <c r="E233" s="5">
         <v>2.4567121083327814</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1838.6992536</v>
       </c>
       <c r="C234" s="5">
         <v>8.669162500000084</v>
       </c>
       <c r="D234" s="5">
         <v>5.8350761983603228</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1837.5776049999999</v>
       </c>
       <c r="C235" s="5">
         <v>-1.1216486000000714</v>
       </c>
       <c r="D235" s="5">
         <v>-0.72957638989950002</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1839.2501626000001</v>
       </c>
       <c r="C236" s="5">
         <v>1.6725576000001183</v>
       </c>
       <c r="D236" s="5">
         <v>1.0977208345811285</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1849.7977501</v>
       </c>
       <c r="C237" s="5">
         <v>10.547587499999963</v>
       </c>
       <c r="D237" s="5">
         <v>7.1029234230716387</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1849.0915872</v>
       </c>
       <c r="C238" s="5">
         <v>-0.70616289999998116</v>
       </c>
       <c r="D238" s="5">
         <v>-0.45714107002652327</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1851.1879154000001</v>
       </c>
       <c r="C239" s="5">
         <v>2.0963282000000163</v>
       </c>
       <c r="D239" s="5">
         <v>1.3689635448467685</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1849.9297044</v>
       </c>
       <c r="C240" s="5">
         <v>-1.2582110000000739</v>
       </c>
       <c r="D240" s="5">
         <v>-0.81257109635923808</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1846.1333662</v>
       </c>
       <c r="C241" s="5">
         <v>-3.7963382000000365</v>
       </c>
       <c r="D241" s="5">
         <v>-2.4349776888865193</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1855.4111376999999</v>
       </c>
       <c r="C242" s="5">
         <v>9.2777714999999716</v>
       </c>
       <c r="D242" s="5">
         <v>6.2001308266123933</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1867.9801465</v>
       </c>
       <c r="C243" s="5">
         <v>12.56900880000012</v>
       </c>
       <c r="D243" s="5">
         <v>8.4389146196314222</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>1869.2781594</v>
       </c>
       <c r="C244" s="5">
         <v>1.2980129000000034</v>
       </c>
       <c r="D244" s="5">
         <v>0.83704433805811274</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>1871.3113651000001</v>
       </c>
       <c r="C245" s="5">
         <v>2.0332057000000532</v>
       </c>
       <c r="D245" s="5">
         <v>1.313071485092987</v>
       </c>
       <c r="E245" s="5">
         <v>2.255770230269083</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>1873.2920345</v>
       </c>
       <c r="C246" s="5">
         <v>1.980669399999897</v>
       </c>
       <c r="D246" s="5">
         <v>1.2775471885066558</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1876.3674467999999</v>
       </c>
       <c r="C247" s="5">
         <v>3.0754122999999254</v>
       </c>
       <c r="D247" s="5">
         <v>1.9879446472089946</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1883.2778533999999</v>
       </c>
       <c r="C248" s="5">
         <v>6.9104065999999875</v>
       </c>
       <c r="D248" s="5">
         <v>4.5100642499023236</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1894.4602073000001</v>
       </c>
       <c r="C249" s="5">
         <v>11.18235390000018</v>
       </c>
       <c r="D249" s="5">
         <v>7.3626092748095617</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1929.1260801000001</v>
       </c>
       <c r="C250" s="5">
         <v>34.665872799999988</v>
       </c>
       <c r="D250" s="5">
         <v>24.30869259028956</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1915.4323631</v>
       </c>
       <c r="C251" s="5">
         <v>-13.693717000000106</v>
       </c>
       <c r="D251" s="5">
         <v>-8.1932732464636402</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1895.1778191999999</v>
       </c>
       <c r="C252" s="5">
         <v>-20.254543900000044</v>
       </c>
       <c r="D252" s="5">
         <v>-11.976683751542517</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1889.7332271</v>
       </c>
       <c r="C253" s="5">
         <v>-5.4445920999999089</v>
       </c>
       <c r="D253" s="5">
         <v>-3.3934854213073962</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1884.7824045</v>
       </c>
       <c r="C254" s="5">
         <v>-4.9508226000000377</v>
       </c>
       <c r="D254" s="5">
         <v>-3.0989165091679705</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1889.1459262000001</v>
       </c>
       <c r="C255" s="5">
         <v>4.3635217000000921</v>
       </c>
       <c r="D255" s="5">
         <v>2.8138088106611114</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1888.4682732000001</v>
       </c>
       <c r="C256" s="5">
         <v>-0.67765299999996387</v>
       </c>
       <c r="D256" s="5">
         <v>-0.42960216968762621</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1883.9988708000001</v>
       </c>
       <c r="C257" s="5">
         <v>-4.4694024000000354</v>
       </c>
       <c r="D257" s="5">
         <v>-2.8033397674876226</v>
       </c>
       <c r="E257" s="5">
         <v>0.67800078258606344</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1883.3624219999999</v>
       </c>
       <c r="C258" s="5">
         <v>-0.63644880000015291</v>
       </c>
       <c r="D258" s="5">
         <v>-0.40462929297567785</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1877.8923061999999</v>
       </c>
       <c r="C259" s="5">
         <v>-5.4701158000000305</v>
       </c>
       <c r="D259" s="5">
         <v>-3.4301890601936447</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1872.7574473</v>
       </c>
       <c r="C260" s="5">
         <v>-5.1348588999999265</v>
       </c>
       <c r="D260" s="5">
         <v>-3.2323483151970756</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1871.6507226000001</v>
       </c>
       <c r="C261" s="5">
         <v>-1.1067246999998588</v>
       </c>
       <c r="D261" s="5">
         <v>-0.70685156569822993</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1867.9147481</v>
       </c>
       <c r="C262" s="5">
         <v>-3.7359745000001112</v>
       </c>
       <c r="D262" s="5">
         <v>-2.3691797958535266</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1870.6651703</v>
       </c>
       <c r="C263" s="5">
         <v>2.7504222000000027</v>
       </c>
       <c r="D263" s="5">
         <v>1.7813272524955126</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1860.7707829999999</v>
       </c>
       <c r="C264" s="5">
         <v>-9.8943873000000622</v>
       </c>
       <c r="D264" s="5">
         <v>-6.1656570784989206</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1850.9769200999999</v>
       </c>
       <c r="C265" s="5">
         <v>-9.7938629000000219</v>
       </c>
       <c r="D265" s="5">
         <v>-6.1363361003597294</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1840.5545642</v>
       </c>
       <c r="C266" s="5">
         <v>-10.422355899999957</v>
       </c>
       <c r="D266" s="5">
         <v>-6.5515032172833276</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1827.7209886000001</v>
       </c>
       <c r="C267" s="5">
         <v>-12.833575599999904</v>
       </c>
       <c r="D267" s="5">
         <v>-8.0536642016194815</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1823.7841843000001</v>
       </c>
       <c r="C268" s="5">
         <v>-3.9368042999999489</v>
       </c>
       <c r="D268" s="5">
         <v>-2.5543282609150952</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1819.7431649</v>
       </c>
       <c r="C269" s="5">
         <v>-4.0410194000000956</v>
       </c>
       <c r="D269" s="5">
         <v>-2.6267155928631047</v>
       </c>
       <c r="E269" s="5">
         <v>-3.4106021450381885</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1823.7934908</v>
       </c>
       <c r="C270" s="5">
         <v>4.0503258999999616</v>
       </c>
       <c r="D270" s="5">
         <v>2.7038619500675765</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1828.1961165</v>
       </c>
       <c r="C271" s="5">
         <v>4.4026257000000442</v>
       </c>
       <c r="D271" s="5">
         <v>2.9355640186208287</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1826.6094051</v>
       </c>
       <c r="C272" s="5">
         <v>-1.5867114000000129</v>
       </c>
       <c r="D272" s="5">
         <v>-1.0365358983842055</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1825.3981200999999</v>
       </c>
       <c r="C273" s="5">
         <v>-1.211285000000089</v>
       </c>
       <c r="D273" s="5">
         <v>-0.79286370291564712</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1825.5326468000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.13452670000015132</v>
       </c>
       <c r="D274" s="5">
         <v>8.8472475278278395E-2</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1824.9178743</v>
       </c>
       <c r="C275" s="5">
         <v>-0.61477250000007189</v>
       </c>
       <c r="D275" s="5">
         <v>-0.40336836330069348</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1831.2522088000001</v>
       </c>
       <c r="C276" s="5">
         <v>6.3343345000000681</v>
       </c>
       <c r="D276" s="5">
         <v>4.2456734111005145</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1830.9763748</v>
       </c>
       <c r="C277" s="5">
         <v>-0.27583400000003166</v>
       </c>
       <c r="D277" s="5">
         <v>-0.18060140538925795</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1830.1384390999999</v>
       </c>
       <c r="C278" s="5">
         <v>-0.83793570000011641</v>
       </c>
       <c r="D278" s="5">
         <v>-0.54779284236933234</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1831.6917046999999</v>
       </c>
       <c r="C279" s="5">
         <v>1.5532656000000316</v>
       </c>
       <c r="D279" s="5">
         <v>1.023225339924938</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1830.8502185</v>
       </c>
       <c r="C280" s="5">
         <v>-0.84148619999996299</v>
       </c>
       <c r="D280" s="5">
         <v>-0.54989379456340526</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1835.6324193999999</v>
       </c>
       <c r="C281" s="5">
         <v>4.7822008999999071</v>
       </c>
       <c r="D281" s="5">
         <v>3.1798367322688481</v>
       </c>
       <c r="E281" s="5">
         <v>0.87315918017876193</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1831.2414888000001</v>
       </c>
       <c r="C282" s="5">
         <v>-4.3909305999998196</v>
       </c>
       <c r="D282" s="5">
         <v>-2.8329988058292455</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1837.5493226000001</v>
       </c>
       <c r="C283" s="5">
         <v>6.3078338000000258</v>
       </c>
       <c r="D283" s="5">
         <v>4.212695684589729</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1838.5034152000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.95409259999996721</v>
       </c>
       <c r="D284" s="5">
         <v>0.62484653127317102</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1839.2563110999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.75289589999988493</v>
       </c>
       <c r="D285" s="5">
         <v>0.4925271186978053</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1839.1352024</v>
       </c>
       <c r="C286" s="5">
         <v>-0.12110869999992246</v>
       </c>
       <c r="D286" s="5">
         <v>-7.8987261520646612E-2</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1840.3413298</v>
       </c>
       <c r="C287" s="5">
         <v>1.2061274000000139</v>
       </c>
       <c r="D287" s="5">
         <v>0.78981950970602455</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1848.7962187999999</v>
       </c>
       <c r="C288" s="5">
         <v>8.4548889999998664</v>
       </c>
       <c r="D288" s="5">
         <v>5.6544946683801722</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1846.0477467999999</v>
       </c>
       <c r="C289" s="5">
         <v>-2.7484719999999925</v>
       </c>
       <c r="D289" s="5">
         <v>-1.769439082382418</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1850.1463257</v>
       </c>
       <c r="C290" s="5">
         <v>4.0985789000001205</v>
       </c>
       <c r="D290" s="5">
         <v>2.6970044139820626</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1850.8585734000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.71224770000003446</v>
       </c>
       <c r="D291" s="5">
         <v>0.46294134942856946</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1852.6444828000001</v>
       </c>
       <c r="C292" s="5">
         <v>1.7859094000000368</v>
       </c>
       <c r="D292" s="5">
         <v>1.1640550776474967</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1850.3731972999999</v>
       </c>
       <c r="C293" s="5">
         <v>-2.2712855000002037</v>
       </c>
       <c r="D293" s="5">
         <v>-1.461283935080715</v>
       </c>
       <c r="E293" s="5">
         <v>0.80303538683514919</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1857.4433484000001</v>
       </c>
       <c r="C294" s="5">
         <v>7.0701511000002029</v>
       </c>
       <c r="D294" s="5">
         <v>4.6827137342475345</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1855.102155</v>
       </c>
       <c r="C295" s="5">
         <v>-2.3411934000000656</v>
       </c>
       <c r="D295" s="5">
         <v>-1.5020848612639415</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1857.0262651999999</v>
       </c>
       <c r="C296" s="5">
         <v>1.9241101999998591</v>
       </c>
       <c r="D296" s="5">
         <v>1.2517636300162449</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>1857.3662847999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.34001960000000508</v>
       </c>
       <c r="D297" s="5">
         <v>0.21994016795505722</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>1859.0094581000001</v>
       </c>
       <c r="C298" s="5">
         <v>1.6431733000001714</v>
       </c>
       <c r="D298" s="5">
         <v>1.0667958289128698</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1860.6950419</v>
       </c>
       <c r="C299" s="5">
         <v>1.6855837999999039</v>
       </c>
       <c r="D299" s="5">
         <v>1.0934953147533122</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>1864.4038432</v>
       </c>
       <c r="C300" s="5">
         <v>3.7088013000000046</v>
       </c>
       <c r="D300" s="5">
         <v>2.4182779308879798</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1861.2630739000001</v>
       </c>
       <c r="C301" s="5">
         <v>-3.1407692999998744</v>
       </c>
       <c r="D301" s="5">
         <v>-2.0028913675165572</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>1863.3430931</v>
       </c>
       <c r="C302" s="5">
         <v>2.0800191999999242</v>
       </c>
       <c r="D302" s="5">
         <v>1.3493105706243735</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1871.1279296</v>
       </c>
       <c r="C303" s="5">
         <v>7.7848364999999831</v>
       </c>
       <c r="D303" s="5">
         <v>5.1302849317029997</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>1872.8575934</v>
       </c>
       <c r="C304" s="5">
         <v>1.7296638000000257</v>
       </c>
       <c r="D304" s="5">
         <v>1.1149327724705227</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>1874.7203405</v>
       </c>
       <c r="C305" s="5">
         <v>1.8627470999999787</v>
       </c>
       <c r="D305" s="5">
         <v>1.2000725094064135</v>
       </c>
       <c r="E305" s="5">
         <v>1.3157963612706158</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>1876.7342980999999</v>
       </c>
       <c r="C306" s="5">
         <v>2.0139575999999124</v>
       </c>
       <c r="D306" s="5">
         <v>1.2967692635318828</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>1876.3035855999999</v>
       </c>
       <c r="C307" s="5">
         <v>-0.43071250000002692</v>
       </c>
       <c r="D307" s="5">
         <v>-0.27505390407960295</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>1875.7566105000001</v>
       </c>
       <c r="C308" s="5">
         <v>-0.54697509999982685</v>
       </c>
       <c r="D308" s="5">
         <v>-0.34926051352414111</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1877.7699651999999</v>
       </c>
       <c r="C309" s="5">
         <v>2.0133546999998089</v>
       </c>
       <c r="D309" s="5">
         <v>1.2956583423199053</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>1879.6477021999999</v>
       </c>
       <c r="C310" s="5">
         <v>1.8777370000000246</v>
       </c>
       <c r="D310" s="5">
         <v>1.2066007500806109</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>1884.7174255</v>
       </c>
       <c r="C311" s="5">
         <v>5.0697233000000779</v>
       </c>
       <c r="D311" s="5">
         <v>3.2850474816035202</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1889.1057960000001</v>
       </c>
       <c r="C312" s="5">
         <v>4.3883705000000646</v>
       </c>
       <c r="D312" s="5">
         <v>2.8301370925928104</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1891.5942230000001</v>
       </c>
       <c r="C313" s="5">
         <v>2.4884270000000015</v>
       </c>
       <c r="D313" s="5">
         <v>1.5922039474306704</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>1893.0800443999999</v>
       </c>
       <c r="C314" s="5">
         <v>1.4858213999998497</v>
       </c>
       <c r="D314" s="5">
         <v>0.94666640017040393</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>1897.4479859</v>
       </c>
       <c r="C315" s="5">
         <v>4.3679415000001427</v>
       </c>
       <c r="D315" s="5">
         <v>2.804192268595318</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1898.933657</v>
       </c>
       <c r="C316" s="5">
         <v>1.4856710999999905</v>
       </c>
       <c r="D316" s="5">
         <v>0.94363740091676362</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1903.007574</v>
       </c>
       <c r="C317" s="5">
         <v>4.0739169999999376</v>
       </c>
       <c r="D317" s="5">
         <v>2.6050406291437289</v>
       </c>
       <c r="E317" s="5">
         <v>1.5088775050285941</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1910.8347183000001</v>
       </c>
       <c r="C318" s="5">
         <v>7.8271443000001</v>
       </c>
       <c r="D318" s="5">
         <v>5.0488445814408811</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1908.1494367</v>
       </c>
       <c r="C319" s="5">
         <v>-2.685281600000053</v>
       </c>
       <c r="D319" s="5">
         <v>-1.6733778115161968</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1910.0549450000001</v>
       </c>
       <c r="C320" s="5">
         <v>1.905508300000065</v>
       </c>
       <c r="D320" s="5">
         <v>1.2049427379636102</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1916.4396216</v>
       </c>
       <c r="C321" s="5">
         <v>6.3846765999999207</v>
       </c>
       <c r="D321" s="5">
         <v>4.0857722082082493</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1919.7459999</v>
       </c>
       <c r="C322" s="5">
         <v>3.3063783000000058</v>
       </c>
       <c r="D322" s="5">
         <v>2.0900842954910681</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1923.4086353</v>
       </c>
       <c r="C323" s="5">
         <v>3.6626353999999992</v>
       </c>
       <c r="D323" s="5">
         <v>2.3136273545266484</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1928.7932738</v>
       </c>
       <c r="C324" s="5">
         <v>5.3846384999999373</v>
       </c>
       <c r="D324" s="5">
         <v>3.4116473064690789</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1929.8331513999999</v>
       </c>
       <c r="C325" s="5">
         <v>1.0398775999999543</v>
       </c>
       <c r="D325" s="5">
         <v>0.64888237293929674</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1933.6460875</v>
       </c>
       <c r="C326" s="5">
         <v>3.8129361000001154</v>
       </c>
       <c r="D326" s="5">
         <v>2.3968774843181828</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1930.1048122</v>
       </c>
       <c r="C327" s="5">
         <v>-3.5412753000000521</v>
       </c>
       <c r="D327" s="5">
         <v>-2.1756754890524865</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1932.4706894999999</v>
       </c>
       <c r="C328" s="5">
         <v>2.3658772999999655</v>
       </c>
       <c r="D328" s="5">
         <v>1.4808892283427522</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1937.1708868999999</v>
       </c>
       <c r="C329" s="5">
         <v>4.7001973999999791</v>
       </c>
       <c r="D329" s="5">
         <v>2.9580281197024272</v>
       </c>
       <c r="E329" s="5">
         <v>1.7952273741186797</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1938.0578458</v>
       </c>
       <c r="C330" s="5">
         <v>0.88695890000008148</v>
       </c>
       <c r="D330" s="5">
         <v>0.55082134445856301</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1941.1627836</v>
       </c>
       <c r="C331" s="5">
         <v>3.1049378000000161</v>
       </c>
       <c r="D331" s="5">
         <v>1.9395356258920637</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1944.0462382000001</v>
       </c>
       <c r="C332" s="5">
         <v>2.88345460000005</v>
       </c>
       <c r="D332" s="5">
         <v>1.7971469699503917</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1948.882656</v>
       </c>
       <c r="C333" s="5">
         <v>4.8364177999999356</v>
       </c>
       <c r="D333" s="5">
         <v>3.0265614418539366</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1945.9074376000001</v>
       </c>
       <c r="C334" s="5">
         <v>-2.9752183999999033</v>
       </c>
       <c r="D334" s="5">
         <v>-1.8166494313444859</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1944.3744002999999</v>
       </c>
       <c r="C335" s="5">
         <v>-1.53303730000016</v>
       </c>
       <c r="D335" s="5">
         <v>-0.94130602342067382</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1939.2004139999999</v>
       </c>
       <c r="C336" s="5">
         <v>-5.1739863000000241</v>
       </c>
       <c r="D336" s="5">
         <v>-3.1468815898071822</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1935.8954389999999</v>
       </c>
       <c r="C337" s="5">
         <v>-3.3049750000000131</v>
       </c>
       <c r="D337" s="5">
         <v>-2.0260952872076632</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1935.6302763000001</v>
       </c>
       <c r="C338" s="5">
         <v>-0.26516269999979158</v>
       </c>
       <c r="D338" s="5">
         <v>-0.16424215512392815</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1943.1255216</v>
       </c>
       <c r="C339" s="5">
         <v>7.4952452999998513</v>
       </c>
       <c r="D339" s="5">
         <v>4.746951692054302</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1944.6558803</v>
       </c>
       <c r="C340" s="5">
         <v>1.5303587000000789</v>
       </c>
       <c r="D340" s="5">
         <v>0.94919558474351184</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1946.0406063</v>
       </c>
       <c r="C341" s="5">
         <v>1.3847260000000006</v>
       </c>
       <c r="D341" s="5">
         <v>0.85783526446012726</v>
       </c>
       <c r="E341" s="5">
         <v>0.45786974499673061</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1943.5544898999999</v>
       </c>
       <c r="C342" s="5">
         <v>-2.4861164000001281</v>
       </c>
       <c r="D342" s="5">
         <v>-1.5223046074982483</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1950.8063904000001</v>
       </c>
       <c r="C343" s="5">
         <v>7.2519005000001471</v>
       </c>
       <c r="D343" s="5">
         <v>4.5705474278067149</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1956.6641138</v>
       </c>
       <c r="C344" s="5">
         <v>5.8577233999999407</v>
       </c>
       <c r="D344" s="5">
         <v>3.6633701724422485</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1954.0665958</v>
       </c>
       <c r="C345" s="5">
         <v>-2.5975180000000364</v>
       </c>
       <c r="D345" s="5">
         <v>-1.5814484591568423</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1957.1658569000001</v>
       </c>
       <c r="C346" s="5">
         <v>3.0992611000001489</v>
       </c>
       <c r="D346" s="5">
         <v>1.9199593584084518</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1958.3462434</v>
       </c>
       <c r="C347" s="5">
         <v>1.1803864999999405</v>
       </c>
       <c r="D347" s="5">
         <v>0.72613765133864305</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1960.5933</v>
       </c>
       <c r="C348" s="5">
         <v>2.2470565999999508</v>
       </c>
       <c r="D348" s="5">
         <v>1.3856334970781203</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1959.0741714000001</v>
       </c>
       <c r="C349" s="5">
         <v>-1.5191285999999309</v>
       </c>
       <c r="D349" s="5">
         <v>-0.92584510039219747</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1958.0903096</v>
       </c>
       <c r="C350" s="5">
         <v>-0.98386180000011336</v>
       </c>
       <c r="D350" s="5">
         <v>-0.60098721714831882</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1954.9725824</v>
       </c>
       <c r="C351" s="5">
         <v>-3.1177271999999903</v>
       </c>
       <c r="D351" s="5">
         <v>-1.8940304255188889</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1959.6055312000001</v>
       </c>
       <c r="C352" s="5">
         <v>4.632948800000122</v>
       </c>
       <c r="D352" s="5">
         <v>2.8811541499893512</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1960.3933357999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.78780459999984487</v>
       </c>
       <c r="D353" s="5">
         <v>0.4834945739621288</v>
       </c>
       <c r="E353" s="5">
         <v>0.73753494421109345</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1956.8244187</v>
       </c>
       <c r="C354" s="5">
         <v>-3.5689170999999078</v>
       </c>
       <c r="D354" s="5">
         <v>-2.1628709608334518</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1962.9589673</v>
       </c>
       <c r="C355" s="5">
         <v>6.1345486000000164</v>
       </c>
       <c r="D355" s="5">
         <v>3.8274880400603895</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1966.7878469</v>
       </c>
       <c r="C356" s="5">
         <v>3.8288795999999365</v>
       </c>
       <c r="D356" s="5">
         <v>2.3659533715683967</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1966.8531058000001</v>
       </c>
       <c r="C357" s="5">
         <v>6.5258900000117137E-2</v>
       </c>
       <c r="D357" s="5">
         <v>3.9823803473781894E-2</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1971.8949737999999</v>
       </c>
       <c r="C358" s="5">
         <v>5.0418679999997948</v>
       </c>
       <c r="D358" s="5">
         <v>3.1198445076670245</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1974.9219664</v>
       </c>
       <c r="C359" s="5">
         <v>3.0269926000000851</v>
       </c>
       <c r="D359" s="5">
         <v>1.8577137493205553</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1976.4727063</v>
       </c>
       <c r="C360" s="5">
         <v>1.5507399000000532</v>
       </c>
       <c r="D360" s="5">
         <v>0.9463389317728943</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1978.3249797000001</v>
       </c>
       <c r="C361" s="5">
         <v>1.8522734000000582</v>
       </c>
       <c r="D361" s="5">
         <v>1.1304080936815897</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1982.2436534000001</v>
       </c>
       <c r="C362" s="5">
         <v>3.9186736999999994</v>
       </c>
       <c r="D362" s="5">
         <v>2.4030319963105118</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1987.2311219000001</v>
       </c>
       <c r="C363" s="5">
         <v>4.9874684999999772</v>
       </c>
       <c r="D363" s="5">
         <v>3.0614213596403816</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1990.4802351000001</v>
       </c>
       <c r="C364" s="5">
         <v>3.2491132000000107</v>
       </c>
       <c r="D364" s="5">
         <v>1.9797338416055243</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1990.1698116</v>
       </c>
       <c r="C365" s="5">
         <v>-0.31042350000006991</v>
       </c>
       <c r="D365" s="5">
         <v>-0.18698444804340353</v>
       </c>
       <c r="E365" s="5">
         <v>1.5189031331739766</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1997.8028222</v>
       </c>
       <c r="C366" s="5">
         <v>7.6330106000000342</v>
       </c>
       <c r="D366" s="5">
         <v>4.7007654268420351</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>2001.2135856</v>
       </c>
       <c r="C367" s="5">
         <v>3.4107633999999507</v>
       </c>
       <c r="D367" s="5">
         <v>2.0680558273588945</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>2002.9342594</v>
       </c>
       <c r="C368" s="5">
         <v>1.7206737999999859</v>
       </c>
       <c r="D368" s="5">
         <v>1.0366714777563235</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>1950.4729626999999</v>
       </c>
       <c r="C369" s="5">
         <v>-52.461296700000048</v>
       </c>
       <c r="D369" s="5">
         <v>-27.275813179077566</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1919.4205042000001</v>
       </c>
       <c r="C370" s="5">
         <v>-31.05245849999983</v>
       </c>
       <c r="D370" s="5">
         <v>-17.517399724860262</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1924.4818588000001</v>
       </c>
       <c r="C371" s="5">
         <v>5.0613545999999587</v>
       </c>
       <c r="D371" s="5">
         <v>3.2105994819741079</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1958.6189571</v>
       </c>
       <c r="C372" s="5">
         <v>34.137098299999934</v>
       </c>
       <c r="D372" s="5">
         <v>23.490510237636887</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1986.6779168</v>
       </c>
       <c r="C373" s="5">
         <v>28.058959700000059</v>
       </c>
       <c r="D373" s="5">
         <v>18.612409534152373</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1982.3676201000001</v>
       </c>
       <c r="C374" s="5">
         <v>-4.3102966999999808</v>
       </c>
       <c r="D374" s="5">
         <v>-2.5726764741849761</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1949.1120456000001</v>
       </c>
       <c r="C375" s="5">
         <v>-33.255574499999966</v>
       </c>
       <c r="D375" s="5">
         <v>-18.373472524483002</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1945.7942527</v>
       </c>
       <c r="C376" s="5">
         <v>-3.3177929000000859</v>
       </c>
       <c r="D376" s="5">
         <v>-2.0236333782497118</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1949.6505990000001</v>
       </c>
       <c r="C377" s="5">
         <v>3.8563463000000411</v>
       </c>
       <c r="D377" s="5">
         <v>2.4043616486945751</v>
       </c>
       <c r="E377" s="5">
         <v>-2.0359676025547002</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1952.7467291999999</v>
       </c>
       <c r="C378" s="5">
         <v>3.0961301999998341</v>
       </c>
       <c r="D378" s="5">
         <v>1.9223851944316417</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1946.2484079000001</v>
       </c>
       <c r="C379" s="5">
         <v>-6.4983212999998159</v>
       </c>
       <c r="D379" s="5">
         <v>-3.9210573199024212</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1944.2884004</v>
       </c>
       <c r="C380" s="5">
         <v>-1.9600075000000743</v>
       </c>
       <c r="D380" s="5">
         <v>-1.2018122260649244</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1954.6400776999999</v>
       </c>
       <c r="C381" s="5">
         <v>10.351677299999892</v>
       </c>
       <c r="D381" s="5">
         <v>6.579423983304844</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1954.0561749000001</v>
       </c>
       <c r="C382" s="5">
         <v>-0.58390279999980521</v>
       </c>
       <c r="D382" s="5">
         <v>-0.35788342505573834</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1959.3933599</v>
       </c>
       <c r="C383" s="5">
         <v>5.3371849999998631</v>
       </c>
       <c r="D383" s="5">
         <v>3.3272921891820184</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1973.8251662</v>
       </c>
       <c r="C384" s="5">
         <v>14.431806300000062</v>
       </c>
       <c r="D384" s="5">
         <v>9.2055220932961479</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1967.1989249000001</v>
       </c>
       <c r="C385" s="5">
         <v>-6.6262412999999469</v>
       </c>
       <c r="D385" s="5">
         <v>-3.9549122515103452</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1974.119635</v>
       </c>
       <c r="C386" s="5">
         <v>6.9207100999999511</v>
       </c>
       <c r="D386" s="5">
         <v>4.3043153593719907</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1971.0908165999999</v>
       </c>
       <c r="C387" s="5">
         <v>-3.0288184000000911</v>
       </c>
       <c r="D387" s="5">
         <v>-1.8256584386499242</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1971.4572043000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.3663877000001321</v>
       </c>
       <c r="D388" s="5">
         <v>0.22328499728112572</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1972.4614242</v>
       </c>
       <c r="C389" s="5">
         <v>1.0042198999999528</v>
       </c>
       <c r="D389" s="5">
         <v>0.6129708055363281</v>
       </c>
       <c r="E389" s="5">
         <v>1.1699955474945067</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1974.9839966</v>
       </c>
       <c r="C390" s="5">
         <v>2.5225723999999445</v>
       </c>
       <c r="D390" s="5">
         <v>1.5455157596488744</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1975.2688341</v>
       </c>
       <c r="C391" s="5">
         <v>0.28483750000009422</v>
       </c>
       <c r="D391" s="5">
         <v>0.17320457237668396</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1976.3530536000001</v>
       </c>
       <c r="C392" s="5">
         <v>1.0842195000000174</v>
       </c>
       <c r="D392" s="5">
         <v>0.66066876474066838</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1977.8789887</v>
       </c>
       <c r="C393" s="5">
         <v>1.5259350999999697</v>
       </c>
       <c r="D393" s="5">
         <v>0.93046031399921514</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1979.6284724</v>
       </c>
       <c r="C394" s="5">
         <v>1.7494836999999279</v>
       </c>
       <c r="D394" s="5">
         <v>1.0666091688784407</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1985.120872</v>
       </c>
       <c r="C395" s="5">
         <v>5.4923995999999988</v>
       </c>
       <c r="D395" s="5">
         <v>3.3806288844119958</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1993.5992355999999</v>
       </c>
       <c r="C396" s="5">
         <v>8.478363599999966</v>
       </c>
       <c r="D396" s="5">
         <v>5.247268573475572</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1995.8326405</v>
       </c>
       <c r="C397" s="5">
         <v>2.2334049000000959</v>
       </c>
       <c r="D397" s="5">
         <v>1.3526596646848299</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>2002.4182135000001</v>
       </c>
       <c r="C398" s="5">
         <v>6.5855730000000676</v>
       </c>
       <c r="D398" s="5">
         <v>4.0322498713728727</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>2004.0219033000001</v>
       </c>
       <c r="C399" s="5">
         <v>1.6036897999999837</v>
       </c>
       <c r="D399" s="5">
         <v>0.96529644864802311</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>2006.6091308</v>
       </c>
       <c r="C400" s="5">
         <v>2.5872274999999263</v>
       </c>
       <c r="D400" s="5">
         <v>1.5602689622111754</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>2010.061923</v>
       </c>
       <c r="C401" s="5">
         <v>3.4527921999999762</v>
       </c>
       <c r="D401" s="5">
         <v>2.08450596251466</v>
       </c>
       <c r="E401" s="5">
         <v>1.9062729612190132</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>2014.6028185</v>
       </c>
       <c r="C402" s="5">
         <v>4.5408955000000333</v>
       </c>
       <c r="D402" s="5">
         <v>2.7448365982449152</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>2018.8838447999999</v>
       </c>
       <c r="C403" s="5">
         <v>4.281026299999894</v>
       </c>
       <c r="D403" s="5">
         <v>2.5800123840748368</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>2022.6807529</v>
       </c>
       <c r="C404" s="5">
         <v>3.7969081000001097</v>
       </c>
       <c r="D404" s="5">
         <v>2.2803272876779523</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>2031.5939310000001</v>
       </c>
       <c r="C405" s="5">
         <v>8.9131781000000956</v>
       </c>
       <c r="D405" s="5">
         <v>5.4180015131515935</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>2039.2158282</v>
       </c>
       <c r="C406" s="5">
         <v>7.6218971999999212</v>
       </c>
       <c r="D406" s="5">
         <v>4.596087495596346</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>2046.9939670000001</v>
       </c>
       <c r="C407" s="5">
         <v>7.7781388000000788</v>
       </c>
       <c r="D407" s="5">
         <v>4.6743881890559003</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>2046.1337272000001</v>
       </c>
       <c r="C408" s="5">
         <v>-0.86023980000004485</v>
       </c>
       <c r="D408" s="5">
         <v>-0.50313051125573383</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>2059.7306362999998</v>
       </c>
       <c r="C409" s="5">
         <v>13.596909099999721</v>
       </c>
       <c r="D409" s="5">
         <v>8.2722035636041866</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>2071.7878451000001</v>
       </c>
       <c r="C410" s="5">
         <v>12.057208800000353</v>
       </c>
       <c r="D410" s="5">
         <v>7.2551673884299506</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>2075.0434464</v>
       </c>
       <c r="C411" s="5">
         <v>3.2556012999998529</v>
       </c>
       <c r="D411" s="5">
         <v>1.9020594283279069</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>2082.2401292999998</v>
       </c>
       <c r="C412" s="5">
         <v>7.1966828999998143</v>
       </c>
       <c r="D412" s="5">
         <v>4.2421628329010863</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>2087.3742876000001</v>
       </c>
       <c r="C413" s="5">
         <v>5.1341583000003084</v>
       </c>
       <c r="D413" s="5">
         <v>2.9992849509048458</v>
       </c>
       <c r="E413" s="5">
         <v>3.8462678047555876</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>2091.3643314000001</v>
       </c>
       <c r="C414" s="5">
         <v>3.9900437999999667</v>
       </c>
       <c r="D414" s="5">
         <v>2.3180859603217918</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>2098.4877959999999</v>
       </c>
       <c r="C415" s="5">
         <v>7.1234645999998065</v>
       </c>
       <c r="D415" s="5">
         <v>4.1648068956392059</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>2104.6727983999999</v>
       </c>
       <c r="C416" s="5">
         <v>6.1850024000000303</v>
       </c>
       <c r="D416" s="5">
         <v>3.5947347886538639</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>2107.5252273000001</v>
       </c>
       <c r="C417" s="5">
         <v>2.8524289000001772</v>
       </c>
       <c r="D417" s="5">
         <v>1.6385183074851595</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>2112.4167097</v>
       </c>
       <c r="C418" s="5">
         <v>4.8914823999998589</v>
       </c>
       <c r="D418" s="5">
         <v>2.8209821244922884</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>2112.9400467</v>
       </c>
       <c r="C419" s="5">
         <v>0.52333700000008321</v>
       </c>
       <c r="D419" s="5">
         <v>0.29769733186348901</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>2115.7791502999999</v>
       </c>
       <c r="C420" s="5">
         <v>2.8391035999998167</v>
       </c>
       <c r="D420" s="5">
         <v>1.6243789412854648</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>2121.0445782000002</v>
       </c>
       <c r="C421" s="5">
         <v>5.2654279000003044</v>
       </c>
       <c r="D421" s="5">
         <v>3.0275938671014968</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>2119.3179565999999</v>
       </c>
       <c r="C422" s="5">
         <v>-1.7266216000002714</v>
       </c>
       <c r="D422" s="5">
         <v>-0.97248991110008287</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>2118.4018245000002</v>
       </c>
       <c r="C423" s="5">
         <v>-0.91613209999968603</v>
       </c>
       <c r="D423" s="5">
         <v>-0.51750070313839602</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>2127.9222229000002</v>
       </c>
       <c r="C424" s="5">
         <v>9.5203983999999764</v>
       </c>
       <c r="D424" s="5">
         <v>5.5282898044465734</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>2124.9450271000001</v>
       </c>
       <c r="C425" s="5">
         <v>-2.9771958000001177</v>
       </c>
       <c r="D425" s="5">
         <v>-1.666071694195792</v>
       </c>
       <c r="E425" s="5">
         <v>1.7999042971444057</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>2129.4268344000002</v>
       </c>
       <c r="C426" s="5">
         <v>4.4818073000001277</v>
       </c>
       <c r="D426" s="5">
         <v>2.5605357398041928</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>2130.0735106000002</v>
       </c>
       <c r="C427" s="5">
         <v>0.6466762000000017</v>
       </c>
       <c r="D427" s="5">
         <v>0.36503198397286329</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>2130.9161313999998</v>
       </c>
       <c r="C428" s="5">
         <v>0.84262079999962225</v>
       </c>
       <c r="D428" s="5">
         <v>0.47573373073872549</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>2131.5919011000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.67576970000027359</v>
       </c>
       <c r="D429" s="5">
         <v>0.38121610383625715</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>2132.135088</v>
       </c>
       <c r="C430" s="5">
         <v>0.54318689999990966</v>
       </c>
       <c r="D430" s="5">
         <v>0.30622119506007461</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>2132.3572343000001</v>
       </c>
       <c r="C431" s="5">
         <v>0.22214630000007674</v>
       </c>
       <c r="D431" s="5">
         <v>0.12509918990155633</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>2129.55564</v>
       </c>
       <c r="C432" s="5">
         <v>-2.8015943000000334</v>
       </c>
       <c r="D432" s="5">
         <v>-1.5652750121586956</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>2131.0790258000002</v>
       </c>
       <c r="C433" s="5">
         <v>1.5233858000001419</v>
       </c>
       <c r="D433" s="5">
         <v>0.86181009726562507</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>2137.3834877999998</v>
       </c>
       <c r="C434" s="5">
         <v>6.304461999999603</v>
       </c>
       <c r="D434" s="5">
         <v>3.6083464250638464</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>2131.1388806</v>
       </c>
       <c r="C435" s="5">
         <v>-6.2446071999997912</v>
       </c>
       <c r="D435" s="5">
         <v>-3.450144125715604</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>2129.5754307000002</v>
       </c>
       <c r="C436" s="5">
         <v>-1.5634498999997959</v>
       </c>
       <c r="D436" s="5">
         <v>-0.87680268257379623</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2129.2758944000002</v>
       </c>
       <c r="C437" s="5">
         <v>-0.29953629999999976</v>
       </c>
       <c r="D437" s="5">
         <v>-0.16865597616826378</v>
       </c>
       <c r="E437" s="5">
         <v>0.20381079250368916</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>2125.2116237999999</v>
       </c>
       <c r="C438" s="5">
         <v>-4.0642706000003272</v>
       </c>
       <c r="D438" s="5">
         <v>-2.2666147903427691</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>2126.1074014000001</v>
       </c>
       <c r="C439" s="5">
         <v>0.89577760000020135</v>
       </c>
       <c r="D439" s="5">
         <v>0.50697473074376997</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>2126.7427407</v>
       </c>
       <c r="C440" s="5">
         <v>0.63533929999994143</v>
       </c>
       <c r="D440" s="5">
         <v>0.35918291974232908</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>2127.9219933999998</v>
       </c>
       <c r="C441" s="5">
         <v>1.179252699999779</v>
       </c>
       <c r="D441" s="5">
         <v>0.66741821411830937</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>2130.8442190000001</v>
+        <v>2129.8540518999998</v>
       </c>
       <c r="C442" s="5">
-        <v>2.9222256000002744</v>
+        <v>1.9320585000000392</v>
       </c>
       <c r="D442" s="5">
-        <v>1.6604360065669566</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0950040426428442</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>2126.5109226</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-3.3431292999998732</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-1.8674058463160947</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{140279C2-4ED2-467C-99BD-74FBF6385439}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B664C49-E721-4FFC-B98B-14F4346DFD94}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36FD2363-48E4-4471-B444-7CF1E2781DEC}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE900000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>