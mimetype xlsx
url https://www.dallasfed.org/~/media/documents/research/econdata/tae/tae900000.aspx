--- v6 (2026-08-02)
+++ v7 (2026-08-22)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7DE4DA6E-6B6A-407D-866F-810B844F8A27}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F0F06159-6BA7-4548-8AD7-9E9F70EA5DE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{BEAEF98D-F787-49A0-8425-BD36FD97AF64}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DB1333C6-574C-4FAD-851B-749D11B9AC4F}"/>
   </bookViews>
   <sheets>
     <sheet name="AE900000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Government</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9856729A-D935-4119-8137-BD482FC47046}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF5CA8D9-84E5-4BFB-A69A-9293C659041E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1269.9826737999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1269.9826740000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1270.8527829</v>
+        <v>1270.852783</v>
       </c>
       <c r="C7" s="5">
-        <v>0.87010910000003605</v>
+        <v>0.87010899999995672</v>
       </c>
       <c r="D7" s="5">
-        <v>0.8252667358807253</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>0.82526664054620724</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1278.5428231999999</v>
+        <v>1278.542823</v>
       </c>
       <c r="C8" s="5">
-        <v>7.6900402999999642</v>
+        <v>7.6900399999999536</v>
       </c>
       <c r="D8" s="5">
-        <v>7.5079086891990388</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>7.5079083858778262</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1283.5352846000001</v>
+        <v>1283.5352849999999</v>
       </c>
       <c r="C9" s="5">
-        <v>4.9924614000001384</v>
+        <v>4.9924619999999322</v>
       </c>
       <c r="D9" s="5">
-        <v>4.7877219126854165</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>4.7877225012576297</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1304.161069</v>
       </c>
       <c r="C10" s="5">
-        <v>20.62578439999993</v>
+        <v>20.625784000000067</v>
       </c>
       <c r="D10" s="5">
-        <v>21.082404663200506</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>21.082404210392447</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1287.2493082999999</v>
+        <v>1287.2493079999999</v>
       </c>
       <c r="C11" s="5">
-        <v>-16.911760700000059</v>
+        <v>-16.91176100000007</v>
       </c>
       <c r="D11" s="5">
-        <v>-14.497812828347833</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-14.497813067468524</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1294.8061669000001</v>
+        <v>1294.806167</v>
       </c>
       <c r="C12" s="5">
-        <v>7.5568586000001687</v>
+        <v>7.5568590000000313</v>
       </c>
       <c r="D12" s="5">
-        <v>7.2766257109882826</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>7.276626110426232</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1268.5194575</v>
+        <v>1268.519458</v>
       </c>
       <c r="C13" s="5">
-        <v>-26.286709400000063</v>
+        <v>-26.286708999999973</v>
       </c>
       <c r="D13" s="5">
-        <v>-21.817691924625059</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-21.817691627286351</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1286.7264024999999</v>
+        <v>1286.7264029999999</v>
       </c>
       <c r="C14" s="5">
         <v>18.206944999999905</v>
       </c>
       <c r="D14" s="5">
-        <v>18.650330152143791</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>18.650330144202943</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1290.7922547999999</v>
+        <v>1290.7922550000001</v>
       </c>
       <c r="C15" s="5">
-        <v>4.0658522999999605</v>
+        <v>4.0658520000001772</v>
       </c>
       <c r="D15" s="5">
-        <v>3.8584079892464818</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>3.8584076980615167</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1293.9853691999999</v>
+        <v>1293.985369</v>
       </c>
       <c r="C16" s="5">
-        <v>3.1931144000000131</v>
+        <v>3.1931139999999232</v>
       </c>
       <c r="D16" s="5">
-        <v>3.0092394906753084</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0092391080930092</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1298.4038011</v>
+        <v>1298.4038009999999</v>
       </c>
       <c r="C17" s="5">
-        <v>4.4184319000000869</v>
+        <v>4.4184319999999389</v>
       </c>
       <c r="D17" s="5">
-        <v>4.1753451465734504</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1753452435107974</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1293.9191656999999</v>
+        <v>1293.9191659999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-4.4846354000001156</v>
+        <v>-4.4846350000000257</v>
       </c>
       <c r="D18" s="5">
-        <v>-4.0669151063261522</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.0669147507543251</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1294.7585506999999</v>
+        <v>1294.7585509999999</v>
       </c>
       <c r="C19" s="5">
         <v>0.83938499999999294</v>
       </c>
       <c r="D19" s="5">
-        <v>0.78124171372164763</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.78124171353970429</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1294.0269937999999</v>
+        <v>1294.0269940000001</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.73155689999998685</v>
+        <v>-0.73155699999983881</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.67591395086985528</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.67591404282054679</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1297.6695589000001</v>
+        <v>1297.6695589999999</v>
       </c>
       <c r="C21" s="5">
-        <v>3.6425651000001835</v>
+        <v>3.6425649999998768</v>
       </c>
       <c r="D21" s="5">
-        <v>3.4306781304909162</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4306780343062782</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1301.4846427</v>
+        <v>1301.484643</v>
       </c>
       <c r="C22" s="5">
-        <v>3.8150837999999112</v>
+        <v>3.8150840000000699</v>
       </c>
       <c r="D22" s="5">
-        <v>3.5855487467922886</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.58554893752836</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1308.7223656000001</v>
+        <v>1308.722366</v>
       </c>
       <c r="C23" s="5">
-        <v>7.237722900000108</v>
+        <v>7.2377229999999599</v>
       </c>
       <c r="D23" s="5">
-        <v>6.8812977828296429</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8812978791966017</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1311.928932</v>
       </c>
       <c r="C24" s="5">
-        <v>3.2065663999999288</v>
+        <v>3.2065660000000662</v>
       </c>
       <c r="D24" s="5">
-        <v>2.980127015006917</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9801266373068014</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1293.9926618</v>
+        <v>1293.9926620000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-17.936270200000081</v>
+        <v>-17.936269999999922</v>
       </c>
       <c r="D25" s="5">
-        <v>-15.226903774867695</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.226903617636845</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1325.4676159999999</v>
       </c>
       <c r="C26" s="5">
-        <v>31.474954199999956</v>
+        <v>31.474953999999798</v>
       </c>
       <c r="D26" s="5">
-        <v>33.428221090354057</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>33.428220842881238</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1329.1283214</v>
+        <v>1329.1283209999999</v>
       </c>
       <c r="C27" s="5">
-        <v>3.6607054000000971</v>
+        <v>3.6607050000000072</v>
       </c>
       <c r="D27" s="5">
-        <v>3.3649951037373338</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3649947304459582</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1332.2149651</v>
+        <v>1332.2149649999999</v>
       </c>
       <c r="C28" s="5">
-        <v>3.0866436999999678</v>
+        <v>3.0866439999999784</v>
       </c>
       <c r="D28" s="5">
-        <v>2.8226396256502806</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8226399043647321</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1335.2115491</v>
+        <v>1335.2115490000001</v>
       </c>
       <c r="C29" s="5">
-        <v>2.9965839999999844</v>
+        <v>2.9965840000002117</v>
       </c>
       <c r="D29" s="5">
-        <v>2.7328337018031945</v>
+        <v>2.7328337020110283</v>
       </c>
       <c r="E29" s="5">
-        <v>2.8348459831076145</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8348459833259732</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1337.6186536</v>
+        <v>1337.6186540000001</v>
       </c>
       <c r="C30" s="5">
-        <v>2.4071045000000595</v>
+        <v>2.4071050000000014</v>
       </c>
       <c r="D30" s="5">
-        <v>2.1849263663887619</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1849268249129583</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1341.1997681</v>
+        <v>1341.1997679999999</v>
       </c>
       <c r="C31" s="5">
-        <v>3.5811145000000124</v>
+        <v>3.5811139999998431</v>
       </c>
       <c r="D31" s="5">
-        <v>3.2604081973572896</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2604077344214222</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1344.74297</v>
       </c>
       <c r="C32" s="5">
-        <v>3.5432018999999855</v>
+        <v>3.5432020000000648</v>
       </c>
       <c r="D32" s="5">
-        <v>3.2166488981294705</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2166489904798867</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1343.6199426000001</v>
+        <v>1343.6199429999999</v>
       </c>
       <c r="C33" s="5">
-        <v>-1.1230273999999554</v>
+        <v>-1.1230270000000928</v>
       </c>
       <c r="D33" s="5">
-        <v>-0.99755877828872075</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.99755842460867994</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1345.6185642999999</v>
+        <v>1345.6185640000001</v>
       </c>
       <c r="C34" s="5">
-        <v>1.9986216999998305</v>
+        <v>1.9986210000001847</v>
       </c>
       <c r="D34" s="5">
-        <v>1.7996644136489159</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7996637776265922</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1346.6402123</v>
+        <v>1346.640212</v>
       </c>
       <c r="C35" s="5">
-        <v>1.0216480000001411</v>
+        <v>1.0216479999999137</v>
       </c>
       <c r="D35" s="5">
-        <v>0.91490268919027784</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.91490268939500297</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1380.6724409999999</v>
       </c>
       <c r="C36" s="5">
-        <v>34.032228699999905</v>
+        <v>34.032228999999916</v>
       </c>
       <c r="D36" s="5">
-        <v>34.917699544353468</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>34.917699905031576</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1363.9588409999999</v>
       </c>
       <c r="C37" s="5">
         <v>-16.713600000000042</v>
       </c>
       <c r="D37" s="5">
         <v>-13.597301148172969</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1366.7788505000001</v>
+        <v>1366.778851</v>
       </c>
       <c r="C38" s="5">
-        <v>2.8200095000001966</v>
+        <v>2.8200100000001385</v>
       </c>
       <c r="D38" s="5">
-        <v>2.5094295437223968</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5094299937267195</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1370.7878358999999</v>
+        <v>1370.787836</v>
       </c>
       <c r="C39" s="5">
-        <v>4.0089853999998013</v>
+        <v>4.0089849999999387</v>
       </c>
       <c r="D39" s="5">
-        <v>3.5771374197172578</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5771370556980431</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1374.1508595</v>
+        <v>1374.15086</v>
       </c>
       <c r="C40" s="5">
-        <v>3.3630236000001332</v>
+        <v>3.3630239999999958</v>
       </c>
       <c r="D40" s="5">
-        <v>2.9840727127696587</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9840730722789921</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1375.9608733</v>
+        <v>1375.960873</v>
       </c>
       <c r="C41" s="5">
-        <v>1.8100137999999788</v>
+        <v>1.8100130000000263</v>
       </c>
       <c r="D41" s="5">
-        <v>1.5921258388453596</v>
+        <v>1.592125129459343</v>
       </c>
       <c r="E41" s="5">
-        <v>3.0519002196668588</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0519002049165023</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1380.6638553</v>
+        <v>1380.663855</v>
       </c>
       <c r="C42" s="5">
         <v>4.70298200000002</v>
       </c>
       <c r="D42" s="5">
-        <v>4.1795439411410173</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1795439420694525</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1385.8244946</v>
+        <v>1385.8244950000001</v>
       </c>
       <c r="C43" s="5">
-        <v>5.1606392999999571</v>
+        <v>5.1606400000000576</v>
       </c>
       <c r="D43" s="5">
-        <v>4.5787226861771613</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.578723321083622</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1387.4157720000001</v>
       </c>
       <c r="C44" s="5">
-        <v>1.5912774000000809</v>
+        <v>1.5912769999999909</v>
       </c>
       <c r="D44" s="5">
-        <v>1.3866392276735029</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3866388765063187</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1392.6962871999999</v>
+        <v>1392.696287</v>
       </c>
       <c r="C45" s="5">
-        <v>5.2805151999998543</v>
+        <v>5.280514999999923</v>
       </c>
       <c r="D45" s="5">
-        <v>4.6640382734222774</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6640380930575098</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1395.4283906000001</v>
+        <v>1395.4283909999999</v>
       </c>
       <c r="C46" s="5">
-        <v>2.7321034000001418</v>
+        <v>2.7321039999999357</v>
       </c>
       <c r="D46" s="5">
-        <v>2.3796503614032183</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3796508899972535</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1395.2212813000001</v>
+        <v>1395.2212810000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.20710929999995642</v>
+        <v>-0.2071099999998296</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.17795852780169152</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.17795912873423969</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1422.9802986</v>
+        <v>1422.9802990000001</v>
       </c>
       <c r="C48" s="5">
-        <v>27.759017299999869</v>
+        <v>27.759017999999969</v>
       </c>
       <c r="D48" s="5">
-        <v>26.668767196691668</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>26.668767950806394</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1407.902636</v>
       </c>
       <c r="C49" s="5">
-        <v>-15.07766259999994</v>
+        <v>-15.07766300000003</v>
       </c>
       <c r="D49" s="5">
-        <v>-11.999565244416155</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.999565541259472</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1408.3678686999999</v>
+        <v>1408.3678689999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.4652326999998877</v>
+        <v>0.46523299999989831</v>
       </c>
       <c r="D50" s="5">
-        <v>0.39725403139760918</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.39725428802832585</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1409.2091402999999</v>
+        <v>1409.2091399999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.84127160000002732</v>
+        <v>0.8412710000000061</v>
       </c>
       <c r="D51" s="5">
-        <v>0.71916521965578184</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.71916470490263062</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1407.8797758000001</v>
+        <v>1407.879776</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.3293644999998833</v>
+        <v>-1.3293639999999414</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.1261541216471826</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1261537005124223</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1413.8750705</v>
+        <v>1413.8750709999999</v>
       </c>
       <c r="C53" s="5">
-        <v>5.9952946999999313</v>
+        <v>5.9952949999999419</v>
       </c>
       <c r="D53" s="5">
-        <v>5.2314611296863545</v>
+        <v>5.2314613968653001</v>
       </c>
       <c r="E53" s="5">
-        <v>2.7554705904586863</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7554706492006531</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1419.4510482999999</v>
+        <v>1419.4510479999999</v>
       </c>
       <c r="C54" s="5">
-        <v>5.5759777999999187</v>
+        <v>5.5759769999999662</v>
       </c>
       <c r="D54" s="5">
-        <v>4.8365194462615557</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8365187354857619</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1419.5157197000001</v>
+        <v>1419.5157200000001</v>
       </c>
       <c r="C55" s="5">
-        <v>6.4671400000179347E-2</v>
+        <v>6.4672000000200569E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>5.4686725436692285E-2</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4687232940930919E-2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1422.5243962</v>
+        <v>1422.524396</v>
       </c>
       <c r="C56" s="5">
-        <v>3.008676499999865</v>
+        <v>3.0086759999999231</v>
       </c>
       <c r="D56" s="5">
-        <v>2.573270712379605</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5732702791903206</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1428.6894342000001</v>
+        <v>1428.6894339999999</v>
       </c>
       <c r="C57" s="5">
-        <v>6.1650380000000951</v>
+        <v>6.1650379999998677</v>
       </c>
       <c r="D57" s="5">
-        <v>5.3264183720872049</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3264183728537029</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1433.1274741</v>
+        <v>1433.1274739999999</v>
       </c>
       <c r="C58" s="5">
-        <v>4.4380398999999215</v>
+        <v>4.4380400000000009</v>
       </c>
       <c r="D58" s="5">
-        <v>3.7919966641011937</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7919967515491315</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1438.9326544999999</v>
+        <v>1438.9326550000001</v>
       </c>
       <c r="C59" s="5">
-        <v>5.8051803999999265</v>
+        <v>5.8051810000001751</v>
       </c>
       <c r="D59" s="5">
-        <v>4.9706191369815578</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9706196625787236</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1464.4212454999999</v>
+        <v>1464.4212460000001</v>
       </c>
       <c r="C60" s="5">
         <v>25.488591000000042</v>
       </c>
       <c r="D60" s="5">
-        <v>23.45441622593205</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>23.454416216972305</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1446.7249650000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-17.69628049999983</v>
+        <v>-17.696280999999999</v>
       </c>
       <c r="D61" s="5">
-        <v>-13.57498594447476</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.574986298573933</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1443.8801602000001</v>
+        <v>1443.8801599999999</v>
       </c>
       <c r="C62" s="5">
-        <v>-2.8448048000000199</v>
+        <v>-2.8448050000001786</v>
       </c>
       <c r="D62" s="5">
-        <v>-2.3342975806533772</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3342977429922862</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1450.3179135</v>
+        <v>1450.317914</v>
       </c>
       <c r="C63" s="5">
-        <v>6.4377532999999403</v>
+        <v>6.4377540000000408</v>
       </c>
       <c r="D63" s="5">
-        <v>5.4835521917224517</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4835528034439251</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1452.3390165999999</v>
+        <v>1452.339017</v>
       </c>
       <c r="C64" s="5">
-        <v>2.0211030999998911</v>
+        <v>2.0211030000000392</v>
       </c>
       <c r="D64" s="5">
-        <v>1.6851473655419502</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6851472809390255</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1454.5993820000001</v>
       </c>
       <c r="C65" s="5">
-        <v>2.2603654000001825</v>
+        <v>2.2603650000000926</v>
       </c>
       <c r="D65" s="5">
-        <v>1.8837046835689097</v>
+        <v>1.8837043468418857</v>
       </c>
       <c r="E65" s="5">
-        <v>2.8803330895139423</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8803330531315563</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1456.5554296</v>
+        <v>1456.5554299999999</v>
       </c>
       <c r="C66" s="5">
-        <v>1.9560475999999198</v>
+        <v>1.9560479999997824</v>
       </c>
       <c r="D66" s="5">
-        <v>1.6256679248318084</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6256682597337369</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1460.7563164999999</v>
+        <v>1460.7563170000001</v>
       </c>
       <c r="C67" s="5">
-        <v>4.2008868999998867</v>
+        <v>4.2008870000001934</v>
       </c>
       <c r="D67" s="5">
-        <v>3.5163803292133533</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5163804132704479</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1462.9329522</v>
+        <v>1462.9329519999999</v>
       </c>
       <c r="C68" s="5">
-        <v>2.1766357000001335</v>
+        <v>2.1766349999998056</v>
       </c>
       <c r="D68" s="5">
-        <v>1.8028165240325578</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8028159388695952</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1465.4352555999999</v>
+        <v>1465.435256</v>
       </c>
       <c r="C69" s="5">
-        <v>2.5023033999998461</v>
+        <v>2.5023040000000947</v>
       </c>
       <c r="D69" s="5">
-        <v>2.0719845861005393</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0719850878881951</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1467.8045102999999</v>
+        <v>1467.8045099999999</v>
       </c>
       <c r="C70" s="5">
-        <v>2.3692547000000559</v>
+        <v>2.3692539999999553</v>
       </c>
       <c r="D70" s="5">
-        <v>1.9574551340216351</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.957454549997073</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1471.1785611</v>
+        <v>1471.1785609999999</v>
       </c>
       <c r="C71" s="5">
-        <v>3.3740508000000773</v>
+        <v>3.3740510000000086</v>
       </c>
       <c r="D71" s="5">
-        <v>2.7935903381259397</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7935905063959598</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1495.9385196000001</v>
+        <v>1495.9385199999999</v>
       </c>
       <c r="C72" s="5">
-        <v>24.759958500000039</v>
+        <v>24.759958999999981</v>
       </c>
       <c r="D72" s="5">
-        <v>22.174421782986386</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>22.174422274660177</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1475.4314959999999</v>
       </c>
       <c r="C73" s="5">
-        <v>-20.507023600000139</v>
+        <v>-20.507024000000001</v>
       </c>
       <c r="D73" s="5">
-        <v>-15.264838969883165</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.264839241771744</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1476.2012803</v>
+        <v>1476.20128</v>
       </c>
       <c r="C74" s="5">
-        <v>0.76978430000008302</v>
+        <v>0.76978400000007241</v>
       </c>
       <c r="D74" s="5">
-        <v>0.62788173664065638</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.62788149124040071</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1475.4643136</v>
+        <v>1475.4643140000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.73696670000003905</v>
+        <v>-0.7369659999999385</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.59743602329178636</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.59743545750166049</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1478.0539237999999</v>
+        <v>1478.0539240000001</v>
       </c>
       <c r="C76" s="5">
-        <v>2.5896101999999246</v>
+        <v>2.5896099999999933</v>
       </c>
       <c r="D76" s="5">
-        <v>2.1265887833187502</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1265886169079984</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1481.4277018</v>
+        <v>1481.427702</v>
       </c>
       <c r="C77" s="5">
-        <v>3.3737780000001294</v>
+        <v>3.373777999999902</v>
       </c>
       <c r="D77" s="5">
-        <v>2.7737475122948885</v>
+        <v>2.7737475119145705</v>
       </c>
       <c r="E77" s="5">
-        <v>1.8443786056826506</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8443786194321188</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1473.4307765999999</v>
+        <v>1473.430777</v>
       </c>
       <c r="C78" s="5">
-        <v>-7.9969252000000779</v>
+        <v>-7.9969249999999192</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.2888414333072689</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.2888412798415061</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1472.3635671</v>
+        <v>1472.3635670000001</v>
       </c>
       <c r="C79" s="5">
-        <v>-1.0672094999999899</v>
+        <v>-1.0672099999999318</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.86570881598989624</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.86570921973595505</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1472.7743921000001</v>
+        <v>1472.774392</v>
       </c>
       <c r="C80" s="5">
-        <v>0.41082500000015898</v>
+        <v>0.41082499999993161</v>
       </c>
       <c r="D80" s="5">
-        <v>0.33534330364128895</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.33534330366373766</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1476.4599619999999</v>
       </c>
       <c r="C81" s="5">
-        <v>3.6855698999997912</v>
+        <v>3.6855699999998706</v>
       </c>
       <c r="D81" s="5">
-        <v>3.0446390590523897</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0446391430118958</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1477.9776053000001</v>
+        <v>1477.977605</v>
       </c>
       <c r="C82" s="5">
-        <v>1.5176433000001452</v>
+        <v>1.5176430000001346</v>
       </c>
       <c r="D82" s="5">
-        <v>1.2404692325488575</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2404689859514484</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1475.1607712</v>
+        <v>1475.1607710000001</v>
       </c>
       <c r="C83" s="5">
-        <v>-2.816834100000051</v>
+        <v>-2.8168339999999716</v>
       </c>
       <c r="D83" s="5">
-        <v>-2.2632229353431343</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2632228562917023</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1504.0641578</v>
+        <v>1504.0641579999999</v>
       </c>
       <c r="C84" s="5">
-        <v>28.903386599999976</v>
+        <v>28.903386999999839</v>
       </c>
       <c r="D84" s="5">
-        <v>26.218811931761454</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>26.218812338516262</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1485.6017457999999</v>
+        <v>1485.601746</v>
       </c>
       <c r="C85" s="5">
-        <v>-18.462412000000086</v>
+        <v>-18.462411999999858</v>
       </c>
       <c r="D85" s="5">
-        <v>-13.775145818764523</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.775145817054412</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1487.0204209000001</v>
+        <v>1487.0204209999999</v>
       </c>
       <c r="C86" s="5">
-        <v>1.4186751000002005</v>
+        <v>1.4186749999998938</v>
       </c>
       <c r="D86" s="5">
-        <v>1.151977700184359</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1519776184002239</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1490.5045287</v>
+        <v>1490.504529</v>
       </c>
       <c r="C87" s="5">
-        <v>3.484107799999947</v>
+        <v>3.4841080000001057</v>
       </c>
       <c r="D87" s="5">
-        <v>2.8481318444769421</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.84813200988836</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1492.2591685</v>
+        <v>1492.2591689999999</v>
       </c>
       <c r="C88" s="5">
-        <v>1.7546397999999499</v>
+        <v>1.7546399999998812</v>
       </c>
       <c r="D88" s="5">
-        <v>1.4218368376939461</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4218370005225411</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1493.7926812000001</v>
+        <v>1493.7926809999999</v>
       </c>
       <c r="C89" s="5">
-        <v>1.5335127000000739</v>
+        <v>1.5335119999999733</v>
       </c>
       <c r="D89" s="5">
-        <v>1.2401679105799479</v>
+        <v>1.2401673408611202</v>
       </c>
       <c r="E89" s="5">
-        <v>0.83466640896319166</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.8346663818495248</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1495.2941338999999</v>
+        <v>1495.294134</v>
       </c>
       <c r="C90" s="5">
-        <v>1.5014526999998452</v>
+        <v>1.5014530000000832</v>
       </c>
       <c r="D90" s="5">
-        <v>1.2128437320531704</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2128439758920528</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1496.0723653</v>
+        <v>1496.072365</v>
       </c>
       <c r="C91" s="5">
-        <v>0.77823140000009516</v>
+        <v>0.77823100000000522</v>
       </c>
       <c r="D91" s="5">
-        <v>0.62633532926148483</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.62633500636963824</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1499.798393</v>
       </c>
       <c r="C92" s="5">
-        <v>3.7260277000000315</v>
+        <v>3.7260280000000421</v>
       </c>
       <c r="D92" s="5">
-        <v>3.0299278813292085</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0299281292502478</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1502.9688177999999</v>
+        <v>1502.9688180000001</v>
       </c>
       <c r="C93" s="5">
-        <v>3.1704247999998643</v>
+        <v>3.1704250000000229</v>
       </c>
       <c r="D93" s="5">
-        <v>2.566382189638361</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5663823534205044</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1503.6928192</v>
+        <v>1503.6928190000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.7240014000001338</v>
+        <v>0.72400100000004386</v>
       </c>
       <c r="D94" s="5">
-        <v>0.57959100500595273</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.5795906838641729</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1503.2367191999999</v>
+        <v>1503.236719</v>
       </c>
       <c r="C95" s="5">
         <v>-0.45610000000010587</v>
       </c>
       <c r="D95" s="5">
-        <v>-0.36337730932722856</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.36337730937542334</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1527.4070409000001</v>
+        <v>1527.4070409999999</v>
       </c>
       <c r="C96" s="5">
-        <v>24.170321700000159</v>
+        <v>24.170321999999942</v>
       </c>
       <c r="D96" s="5">
-        <v>21.095763951246994</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>21.095764239721081</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1517.5511454</v>
+        <v>1517.5511449999999</v>
       </c>
       <c r="C97" s="5">
-        <v>-9.8558955000000878</v>
+        <v>-9.8558960000000297</v>
       </c>
       <c r="D97" s="5">
-        <v>-7.4742565853184839</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.4742569506689449</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1518.8138730000001</v>
       </c>
       <c r="C98" s="5">
-        <v>1.262727600000062</v>
+        <v>1.262728000000152</v>
       </c>
       <c r="D98" s="5">
-        <v>1.0030811620364899</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0030814815082723</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1516.1703605</v>
+        <v>1516.170361</v>
       </c>
       <c r="C99" s="5">
-        <v>-2.6435125000000426</v>
+        <v>-2.6435120000001007</v>
       </c>
       <c r="D99" s="5">
-        <v>-2.0687350388086112</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0687346512614502</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1517.9064306</v>
+        <v>1517.9064310000001</v>
       </c>
       <c r="C100" s="5">
-        <v>1.7360701000000063</v>
+        <v>1.7360700000001543</v>
       </c>
       <c r="D100" s="5">
-        <v>1.3827299869496823</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3827299063415399</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1514.8074228</v>
+        <v>1514.807423</v>
       </c>
       <c r="C101" s="5">
-        <v>-3.0990077999999812</v>
+        <v>-3.0990080000001399</v>
       </c>
       <c r="D101" s="5">
-        <v>-2.4226353671504941</v>
+        <v>-2.422635521116967</v>
       </c>
       <c r="E101" s="5">
-        <v>1.4068044290535875</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4068044560194171</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1519.5869819</v>
+        <v>1519.586982</v>
       </c>
       <c r="C102" s="5">
-        <v>4.7795590999999149</v>
+        <v>4.779559000000063</v>
       </c>
       <c r="D102" s="5">
-        <v>3.8526726198343964</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8526725373057014</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1520.0901669</v>
+        <v>1520.0901670000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.50318500000003041</v>
       </c>
       <c r="D103" s="5">
-        <v>0.39808376928212041</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.39808376925591915</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1521.402572</v>
       </c>
       <c r="C104" s="5">
-        <v>1.3124050999999781</v>
+        <v>1.3124049999998988</v>
       </c>
       <c r="D104" s="5">
-        <v>1.0409817444308134</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0409816646662629</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1520.2794842999999</v>
+        <v>1520.2794839999999</v>
       </c>
       <c r="C105" s="5">
-        <v>-1.1230877000000419</v>
+        <v>-1.1230880000000525</v>
       </c>
       <c r="D105" s="5">
-        <v>-0.88224309940110324</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.88224333411055511</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1526.3961320999999</v>
+        <v>1526.3961320000001</v>
       </c>
       <c r="C106" s="5">
-        <v>6.1166478000000097</v>
+        <v>6.1166480000001684</v>
       </c>
       <c r="D106" s="5">
-        <v>4.9363281867209619</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9363283527114943</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1524.4748351999999</v>
+        <v>1524.474835</v>
       </c>
       <c r="C107" s="5">
-        <v>-1.9212969000000157</v>
+        <v>-1.9212970000000951</v>
       </c>
       <c r="D107" s="5">
-        <v>-1.5000443249523432</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5000444025848658</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1525.1339158000001</v>
+        <v>1525.133916</v>
       </c>
       <c r="C108" s="5">
-        <v>0.65908060000015212</v>
+        <v>0.65908100000001468</v>
       </c>
       <c r="D108" s="5">
-        <v>0.5200348560265633</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.52003517245799991</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1525.9009446</v>
+        <v>1525.9009450000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.76702879999993456</v>
+        <v>0.76702900000009322</v>
       </c>
       <c r="D109" s="5">
-        <v>0.60518281621877446</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.60518297437541779</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1542.1982092000001</v>
+        <v>1542.1982089999999</v>
       </c>
       <c r="C110" s="5">
-        <v>16.297264600000062</v>
+        <v>16.297263999999814</v>
       </c>
       <c r="D110" s="5">
-        <v>13.596835011299756</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.596834477178144</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1539.5912609</v>
+        <v>1539.591261</v>
       </c>
       <c r="C111" s="5">
-        <v>-2.6069483000001128</v>
+        <v>-2.6069479999998748</v>
       </c>
       <c r="D111" s="5">
-        <v>-2.00973923962523</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0097390107543078</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1544.6542864999999</v>
+        <v>1544.6542870000001</v>
       </c>
       <c r="C112" s="5">
-        <v>5.0630255999999463</v>
+        <v>5.0630260000000362</v>
       </c>
       <c r="D112" s="5">
-        <v>4.0184265655585305</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0184268885292251</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1548.7704887</v>
+        <v>1548.770489</v>
       </c>
       <c r="C113" s="5">
-        <v>4.1162022000000889</v>
+        <v>4.1162019999999302</v>
       </c>
       <c r="D113" s="5">
-        <v>3.2450524316617768</v>
+        <v>3.2450522706058305</v>
       </c>
       <c r="E113" s="5">
-        <v>2.2420715259779955</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.242071532283485</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1552.127056</v>
       </c>
       <c r="C114" s="5">
-        <v>3.3565673000000515</v>
+        <v>3.3565670000000409</v>
       </c>
       <c r="D114" s="5">
-        <v>2.631920666877785</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6319204283176356</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1554.5684437</v>
+        <v>1554.568444</v>
       </c>
       <c r="C115" s="5">
-        <v>2.4413876999999502</v>
+        <v>2.4413879999999608</v>
       </c>
       <c r="D115" s="5">
-        <v>1.9039314222315973</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9039316582161847</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1557.1222848</v>
+        <v>1557.1222849999999</v>
       </c>
       <c r="C116" s="5">
-        <v>2.5538410999999996</v>
+        <v>2.5538409999999203</v>
       </c>
       <c r="D116" s="5">
-        <v>1.9892668300510064</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9892667510652773</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1555.2431781</v>
+        <v>1555.2431779999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.8791066999999657</v>
+        <v>-1.8791069999999763</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.4385648904915893</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4385651184532056</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1556.9097128000001</v>
+        <v>1556.909713</v>
       </c>
       <c r="C118" s="5">
-        <v>1.6665347000000565</v>
+        <v>1.6665350000000672</v>
       </c>
       <c r="D118" s="5">
-        <v>1.2934762123112176</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2934764466132842</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1558.4563433999999</v>
+        <v>1558.4563430000001</v>
       </c>
       <c r="C119" s="5">
-        <v>1.546630599999844</v>
+        <v>1.5466300000000501</v>
       </c>
       <c r="D119" s="5">
-        <v>1.1986120489949181</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1986115813070963</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1559.5102832</v>
+        <v>1559.5102830000001</v>
       </c>
       <c r="C120" s="5">
-        <v>1.0539398000000801</v>
+        <v>1.0539400000000114</v>
       </c>
       <c r="D120" s="5">
-        <v>0.81455122757776444</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.81455138293557994</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1561.1920961000001</v>
+        <v>1561.192096</v>
       </c>
       <c r="C121" s="5">
-        <v>1.6818129000000681</v>
+        <v>1.6818129999999201</v>
       </c>
       <c r="D121" s="5">
-        <v>1.3018119233186409</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3018120013513323</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1571.4333729</v>
+        <v>1571.4333730000001</v>
       </c>
       <c r="C122" s="5">
-        <v>10.241276799999923</v>
+        <v>10.241277000000082</v>
       </c>
       <c r="D122" s="5">
-        <v>8.1622066050429218</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.1622067707774129</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1566.8551884999999</v>
+        <v>1566.8551890000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-4.5781844000000547</v>
+        <v>-4.5781839999999647</v>
       </c>
       <c r="D123" s="5">
-        <v>-3.4405784622772217</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.44057816625567</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1566.4006112</v>
+        <v>1566.400611</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.45457729999998264</v>
+        <v>-0.45457800000008319</v>
       </c>
       <c r="D124" s="5">
-        <v>-0.34758998903886562</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.34759052332552498</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1570.9606636999999</v>
+        <v>1570.960664</v>
       </c>
       <c r="C125" s="5">
-        <v>4.5600524999999834</v>
+        <v>4.5600529999999253</v>
       </c>
       <c r="D125" s="5">
-        <v>3.5498800448952705</v>
+        <v>3.5498804408457874</v>
       </c>
       <c r="E125" s="5">
-        <v>1.4327607067607495</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.432760706483216</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1574.6383992000001</v>
+        <v>1574.6383989999999</v>
       </c>
       <c r="C126" s="5">
-        <v>3.6777355000001535</v>
+        <v>3.6777349999999842</v>
       </c>
       <c r="D126" s="5">
-        <v>2.8457449686634995</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8457445762296807</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1576.6791429</v>
+        <v>1576.6791430000001</v>
       </c>
       <c r="C127" s="5">
-        <v>2.0407436999998936</v>
+        <v>2.0407440000001316</v>
       </c>
       <c r="D127" s="5">
-        <v>1.5663430296010361</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5663432617061268</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1582.8888116000001</v>
+        <v>1582.8888119999999</v>
       </c>
       <c r="C128" s="5">
-        <v>6.2096687000000657</v>
+        <v>6.2096689999998489</v>
       </c>
       <c r="D128" s="5">
-        <v>4.8298685478914694</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8298687859954281</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1585.2569114999999</v>
+        <v>1585.2569120000001</v>
       </c>
       <c r="C129" s="5">
-        <v>2.3680998999998337</v>
+        <v>2.3681000000001404</v>
       </c>
       <c r="D129" s="5">
-        <v>1.8101205213565175</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8101205979632828</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1610.8629883999999</v>
+        <v>1610.8629880000001</v>
       </c>
       <c r="C130" s="5">
-        <v>25.606076900000062</v>
+        <v>25.60607600000003</v>
       </c>
       <c r="D130" s="5">
-        <v>21.201326794441002</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>21.20132597455704</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1587.7304167</v>
+        <v>1587.730417</v>
       </c>
       <c r="C131" s="5">
-        <v>-23.132571699999971</v>
+        <v>-23.132571000000098</v>
       </c>
       <c r="D131" s="5">
-        <v>-15.934473073864353</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.934472632759356</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1587.0807182000001</v>
+        <v>1587.0807179999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.64969849999988583</v>
+        <v>-0.64969900000005509</v>
       </c>
       <c r="D132" s="5">
-        <v>-0.48993577961907731</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.48993615572723304</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1590.5404943000001</v>
+        <v>1590.5404940000001</v>
       </c>
       <c r="C133" s="5">
-        <v>3.4597760999999991</v>
+        <v>3.4597760000001472</v>
       </c>
       <c r="D133" s="5">
-        <v>2.647548524888399</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6475484477825439</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1592.932243</v>
       </c>
       <c r="C134" s="5">
-        <v>2.39174869999988</v>
+        <v>2.3917489999998907</v>
       </c>
       <c r="D134" s="5">
-        <v>1.8194790259965288</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8194792564527607</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1586.8771015</v>
+        <v>1586.8771019999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-6.0551414999999906</v>
+        <v>-6.0551410000000487</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.4673370359861853</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.467336674776079</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1588.1746472</v>
+        <v>1588.174647</v>
       </c>
       <c r="C136" s="5">
-        <v>1.2975457000000006</v>
+        <v>1.2975450000001274</v>
       </c>
       <c r="D136" s="5">
-        <v>0.98563168119558675</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.98563114676171182</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1593.4200542999999</v>
+        <v>1593.4200539999999</v>
       </c>
       <c r="C137" s="5">
-        <v>5.2454070999999658</v>
+        <v>5.2454069999998865</v>
       </c>
       <c r="D137" s="5">
-        <v>4.0361419357797468</v>
+        <v>4.0361418579478725</v>
       </c>
       <c r="E137" s="5">
-        <v>1.4296596419608898</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4296596034946818</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1594.2044983000001</v>
+        <v>1594.2044980000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.78444400000012138</v>
       </c>
       <c r="D138" s="5">
-        <v>0.59236470333567937</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.59236470344739001</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1594.5627827999999</v>
+        <v>1594.5627830000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.35828449999985423</v>
+        <v>0.3582850000000235</v>
       </c>
       <c r="D139" s="5">
-        <v>0.27002385256877925</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.27002422991473374</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1598.4412009</v>
+        <v>1598.4412010000001</v>
       </c>
       <c r="C140" s="5">
-        <v>3.8784181000000899</v>
+        <v>3.8784180000000106</v>
       </c>
       <c r="D140" s="5">
-        <v>2.958095896948687</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9580958192787055</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1601.6693608</v>
+        <v>1601.669361</v>
       </c>
       <c r="C141" s="5">
-        <v>3.2281599000000369</v>
+        <v>3.2281599999998889</v>
       </c>
       <c r="D141" s="5">
-        <v>2.4505821517015747</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4505822283042766</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1604.5887473</v>
+        <v>1604.588747</v>
       </c>
       <c r="C142" s="5">
-        <v>2.9193864999999732</v>
+        <v>2.9193860000000313</v>
       </c>
       <c r="D142" s="5">
-        <v>2.209318679104344</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2093182966368863</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1610.2363792000001</v>
+        <v>1610.2363789999999</v>
       </c>
       <c r="C143" s="5">
-        <v>5.6476319000000785</v>
+        <v>5.6476319999999305</v>
       </c>
       <c r="D143" s="5">
-        <v>4.3063392041958082</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3063392827488611</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1608.1085121000001</v>
+        <v>1608.108512</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.1278671000000031</v>
+        <v>-2.1278669999999238</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.5742803601971112</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5742802869441408</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1617.6806008999999</v>
+        <v>1617.680601</v>
       </c>
       <c r="C145" s="5">
-        <v>9.5720887999998467</v>
+        <v>9.5720890000000054</v>
       </c>
       <c r="D145" s="5">
-        <v>7.3814145777550522</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3814147375410366</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1632.1517484000001</v>
+        <v>1632.151748</v>
       </c>
       <c r="C146" s="5">
-        <v>14.471147500000143</v>
+        <v>14.471146999999974</v>
       </c>
       <c r="D146" s="5">
-        <v>11.278966884046282</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.278966474238384</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1627.0978425999999</v>
+        <v>1627.097843</v>
       </c>
       <c r="C147" s="5">
-        <v>-5.053905800000166</v>
+        <v>-5.0539049999999861</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.6531287827171077</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.6531282151432642</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1631.5179702999999</v>
+        <v>1631.5179700000001</v>
       </c>
       <c r="C148" s="5">
-        <v>4.4201276999999664</v>
+        <v>4.4201270000000932</v>
       </c>
       <c r="D148" s="5">
-        <v>3.3090360320627621</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3090354993424498</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1632.9469955</v>
+        <v>1632.9469959999999</v>
       </c>
       <c r="C149" s="5">
-        <v>1.4290252000000692</v>
+        <v>1.4290259999997943</v>
       </c>
       <c r="D149" s="5">
-        <v>1.0561424533562347</v>
+        <v>1.0561430476544009</v>
       </c>
       <c r="E149" s="5">
-        <v>2.4806353537055514</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4806354043790613</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1635.8902753</v>
+        <v>1635.890275</v>
       </c>
       <c r="C150" s="5">
-        <v>2.9432798000000275</v>
+        <v>2.943279000000075</v>
       </c>
       <c r="D150" s="5">
-        <v>2.1844924811589728</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1844918808276548</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1637.3992301000001</v>
+        <v>1637.39923</v>
       </c>
       <c r="C151" s="5">
-        <v>1.5089548000000832</v>
+        <v>1.5089550000000145</v>
       </c>
       <c r="D151" s="5">
-        <v>1.1125198463339814</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1125199947435771</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1643.9425773999999</v>
+        <v>1643.942577</v>
       </c>
       <c r="C152" s="5">
-        <v>6.543347299999823</v>
+        <v>6.5433470000000398</v>
       </c>
       <c r="D152" s="5">
-        <v>4.9022350910217005</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9022348616069245</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1645.3504613</v>
+        <v>1645.350461</v>
       </c>
       <c r="C153" s="5">
-        <v>1.4078839000001153</v>
+        <v>1.4078839999999673</v>
       </c>
       <c r="D153" s="5">
-        <v>1.0325428799512038</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0325429538895703</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1648.9299037999999</v>
+        <v>1648.9299040000001</v>
       </c>
       <c r="C154" s="5">
-        <v>3.5794424999999137</v>
+        <v>3.579443000000083</v>
       </c>
       <c r="D154" s="5">
-        <v>2.6420510921948415</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6420514661686267</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1649.4243191</v>
+        <v>1649.424319</v>
       </c>
       <c r="C155" s="5">
-        <v>0.4944153000001279</v>
+        <v>0.49441499999988991</v>
       </c>
       <c r="D155" s="5">
-        <v>0.3604020751234005</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.36040185603489761</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1645.8368406</v>
+        <v>1645.836841</v>
       </c>
       <c r="C156" s="5">
-        <v>-3.5874785000000884</v>
+        <v>-3.5874779999999191</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.5789893557451982</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5789890007452687</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1649.2040684000001</v>
+        <v>1649.204068</v>
       </c>
       <c r="C157" s="5">
-        <v>3.367227800000137</v>
+        <v>3.3672269999999571</v>
       </c>
       <c r="D157" s="5">
-        <v>2.482902544730603</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4829019475682168</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1660.9265401</v>
+        <v>1660.9265399999999</v>
       </c>
       <c r="C158" s="5">
-        <v>11.722471699999915</v>
+        <v>11.722471999999925</v>
       </c>
       <c r="D158" s="5">
-        <v>8.8710289713856092</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8710292095962586</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1671.2735313999999</v>
+        <v>1671.273531</v>
       </c>
       <c r="C159" s="5">
-        <v>10.3469912999999</v>
+        <v>10.346991000000116</v>
       </c>
       <c r="D159" s="5">
-        <v>7.7371106745482532</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.7371104429595716</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1672.5333095999999</v>
+        <v>1672.53331</v>
       </c>
       <c r="C160" s="5">
-        <v>1.2597782000000279</v>
+        <v>1.2597789999999804</v>
       </c>
       <c r="D160" s="5">
-        <v>0.90829953609596892</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.90830011550717682</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1674.8715116999999</v>
+        <v>1674.8715119999999</v>
       </c>
       <c r="C161" s="5">
-        <v>2.3382020999999895</v>
+        <v>2.3382019999999102</v>
       </c>
       <c r="D161" s="5">
-        <v>1.690559754014509</v>
+        <v>1.6905596807485379</v>
       </c>
       <c r="E161" s="5">
-        <v>2.5674143934575788</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5674143804236493</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1674.6714752</v>
+        <v>1674.6714750000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.20003649999989648</v>
+        <v>-0.20003699999983837</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.14322661739292197</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.14322697513325933</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1676.7989815999999</v>
+        <v>1676.798982</v>
       </c>
       <c r="C163" s="5">
-        <v>2.127506399999902</v>
+        <v>2.1275069999999232</v>
       </c>
       <c r="D163" s="5">
-        <v>1.5351798135012196</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5351802496672118</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1675.3078988</v>
+        <v>1675.3078989999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.4910827999999583</v>
+        <v>-1.491083000000117</v>
       </c>
       <c r="D164" s="5">
-        <v>-1.0618888076214139</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0618889491053607</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1677.5817168999999</v>
+        <v>1677.581717</v>
       </c>
       <c r="C165" s="5">
-        <v>2.2738180999999713</v>
+        <v>2.2738180000001194</v>
       </c>
       <c r="D165" s="5">
-        <v>1.6409179079185154</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.640917835016098</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1677.6679532000001</v>
+        <v>1677.6679529999999</v>
       </c>
       <c r="C166" s="5">
-        <v>8.6236300000109622E-2</v>
+        <v>8.6235999999871638E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>6.1703594937534412E-2</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1703380217692505E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1679.6571188999999</v>
+        <v>1679.657119</v>
       </c>
       <c r="C167" s="5">
-        <v>1.9891656999998304</v>
+        <v>1.9891660000000684</v>
       </c>
       <c r="D167" s="5">
-        <v>1.4321228596591018</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.432123077229952</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1671.2080716999999</v>
+        <v>1671.2080719999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-8.4490471999999954</v>
+        <v>-8.4490470000000641</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.8720337789215371</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.8720336434057385</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1670.2157032</v>
+        <v>1670.2157030000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.99236849999988408</v>
+        <v>-0.99236899999982597</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.71024112207116463</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.71024147862771558</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1670.1523445</v>
+        <v>1670.152345</v>
       </c>
       <c r="C170" s="5">
-        <v>-6.3358699999980672E-2</v>
+        <v>-6.3358000000107495E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-4.5511833538947055E-2</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.5511330825198648E-2</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1667.4075438</v>
+        <v>1667.4075439999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.7448007000000416</v>
+        <v>-2.7448010000000522</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.9544032880510431</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9544034991555437</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1667.4951967</v>
+        <v>1667.495197</v>
       </c>
       <c r="C172" s="5">
-        <v>8.7652899999966394E-2</v>
+        <v>8.7653000000045722E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>6.3100288231576762E-2</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3100360233492303E-2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1667.4871441</v>
+        <v>1667.4871439999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-8.0525999999281339E-3</v>
+        <v>-8.0530000000180735E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>-5.7948372907623558E-3</v>
+        <v>-5.7951251313470564E-3</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.44089158770780346</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.44089161151127376</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1670.6259970999999</v>
+        <v>1670.6259970000001</v>
       </c>
       <c r="C174" s="5">
-        <v>3.1388529999999264</v>
+        <v>3.1388530000001538</v>
       </c>
       <c r="D174" s="5">
-        <v>2.2823957828551622</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.282395782993607</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1672.3867931</v>
+        <v>1672.3867929999999</v>
       </c>
       <c r="C175" s="5">
-        <v>1.7607960000000276</v>
+        <v>1.7607959999998002</v>
       </c>
       <c r="D175" s="5">
-        <v>1.2721260380812005</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2721260381574728</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1674.2825952000001</v>
+        <v>1674.2825949999999</v>
       </c>
       <c r="C176" s="5">
-        <v>1.8958021000000826</v>
+        <v>1.8958020000000033</v>
       </c>
       <c r="D176" s="5">
-        <v>1.3688221419349222</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3688220693635733</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1676.4854797999999</v>
+        <v>1676.4854800000001</v>
       </c>
       <c r="C177" s="5">
-        <v>2.2028845999998339</v>
+        <v>2.2028850000001512</v>
       </c>
       <c r="D177" s="5">
-        <v>1.5903378284099379</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5903381194681154</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1678.5792312999999</v>
+        <v>1678.5792309999999</v>
       </c>
       <c r="C178" s="5">
-        <v>2.0937515000000531</v>
+        <v>2.0937509999998838</v>
       </c>
       <c r="D178" s="5">
-        <v>1.5090091950602291</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5090088320399264</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1682.3443973999999</v>
+        <v>1682.3443970000001</v>
       </c>
       <c r="C179" s="5">
-        <v>3.7651660999999876</v>
+        <v>3.7651660000001357</v>
       </c>
       <c r="D179" s="5">
-        <v>2.7251371564019911</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7251370836224531</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1684.2025354</v>
+        <v>1684.2025349999999</v>
       </c>
       <c r="C180" s="5">
-        <v>1.8581380000000536</v>
+        <v>1.8581379999998262</v>
       </c>
       <c r="D180" s="5">
-        <v>1.3334729688759372</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3334729691947267</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1687.3630166</v>
+        <v>1687.3630169999999</v>
       </c>
       <c r="C181" s="5">
-        <v>3.1604812000000493</v>
+        <v>3.1604820000000018</v>
       </c>
       <c r="D181" s="5">
-        <v>2.2752409030425857</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2752414854682268</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1690.2280886000001</v>
+        <v>1690.228089</v>
       </c>
       <c r="C182" s="5">
         <v>2.8650720000000547</v>
       </c>
       <c r="D182" s="5">
-        <v>2.0566862529983521</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0566862525064566</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1688.4070326000001</v>
+        <v>1688.407033</v>
       </c>
       <c r="C183" s="5">
         <v>-1.8210559999999987</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.2852492153198058</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2852492150175254</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1688.1837005</v>
+        <v>1688.1837009999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.22333210000010695</v>
+        <v>-0.22333200000002762</v>
       </c>
       <c r="D184" s="5">
-        <v>-0.15861319586413236</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.15861312485695445</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1693.035114</v>
       </c>
       <c r="C185" s="5">
-        <v>4.8514135000000351</v>
+        <v>4.8514130000000932</v>
       </c>
       <c r="D185" s="5">
-        <v>3.5035279737869462</v>
+        <v>3.5035276059236065</v>
       </c>
       <c r="E185" s="5">
-        <v>1.53212395012432</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5321239562132494</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1697.3588138</v>
+        <v>1697.3588139999999</v>
       </c>
       <c r="C186" s="5">
-        <v>4.3236997999999858</v>
+        <v>4.3236999999999171</v>
       </c>
       <c r="D186" s="5">
-        <v>3.1079925228457261</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1079926686364834</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1699.1337622999999</v>
+        <v>1699.1337619999999</v>
       </c>
       <c r="C187" s="5">
-        <v>1.7749484999999368</v>
+        <v>1.7749479999999949</v>
       </c>
       <c r="D187" s="5">
-        <v>1.2620968203468808</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2620964626194997</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1701.2656866</v>
+        <v>1701.2656870000001</v>
       </c>
       <c r="C188" s="5">
-        <v>2.131924300000037</v>
+        <v>2.1319250000001375</v>
       </c>
       <c r="D188" s="5">
-        <v>1.5160889316644166</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5160894331698316</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1705.3163073999999</v>
+        <v>1705.3163070000001</v>
       </c>
       <c r="C189" s="5">
-        <v>4.0506207999999333</v>
+        <v>4.0506199999999808</v>
       </c>
       <c r="D189" s="5">
-        <v>2.8948478296448643</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8948472497135835</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1707.6147215000001</v>
+        <v>1707.614722</v>
       </c>
       <c r="C190" s="5">
-        <v>2.2984141000001728</v>
+        <v>2.2984149999999772</v>
       </c>
       <c r="D190" s="5">
-        <v>1.6293953431738561</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6293959863252105</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1704.7215650000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.8931565000000319</v>
+        <v>-2.8931569999999738</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.0142822684484307</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0142826127381608</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1714.3968003</v>
+        <v>1714.3968</v>
       </c>
       <c r="C192" s="5">
-        <v>9.6752352999999403</v>
+        <v>9.6752349999999296</v>
       </c>
       <c r="D192" s="5">
-        <v>7.027334313788991</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0273340890460556</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1722.7196767</v>
+        <v>1722.719677</v>
       </c>
       <c r="C193" s="5">
-        <v>8.322876400000041</v>
+        <v>8.3228770000000623</v>
       </c>
       <c r="D193" s="5">
-        <v>5.9837301618323124</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9837306058597717</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1721.1746055999999</v>
+        <v>1721.174606</v>
       </c>
       <c r="C194" s="5">
-        <v>-1.5450711000000865</v>
+        <v>-1.5450710000000072</v>
       </c>
       <c r="D194" s="5">
-        <v>-1.0709616523043031</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0709615831454911</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1719.9819881000001</v>
+        <v>1719.981988</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.1926174999998693</v>
+        <v>-1.1926180000000386</v>
       </c>
       <c r="D195" s="5">
-        <v>-0.8283293832030636</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.82832972896267343</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1722.8012782000001</v>
+        <v>1722.8012779999999</v>
       </c>
       <c r="C196" s="5">
-        <v>2.8192900999999893</v>
+        <v>2.8192899999999099</v>
       </c>
       <c r="D196" s="5">
-        <v>1.9847971586857582</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9847970877656218</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1720.6451834</v>
+        <v>1720.6451830000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-2.156094800000119</v>
+        <v>-2.1560949999998229</v>
       </c>
       <c r="D197" s="5">
-        <v>-1.4915119209115257</v>
+        <v>-1.4915120584853336</v>
       </c>
       <c r="E197" s="5">
-        <v>1.6308031163493109</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6308030927230988</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1727.5620968999999</v>
+        <v>1727.562097</v>
       </c>
       <c r="C198" s="5">
-        <v>6.9169134999999642</v>
+        <v>6.9169139999999061</v>
       </c>
       <c r="D198" s="5">
-        <v>4.9320424662403717</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9320428318522014</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1728.4288222</v>
+        <v>1728.4288220000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.86672530000009829</v>
+        <v>0.86672500000008768</v>
       </c>
       <c r="D199" s="5">
-        <v>0.60370918618399827</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.60370897660988465</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1727.7408564</v>
+        <v>1727.7408559999999</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.68796580000002905</v>
+        <v>-0.68796600000018771</v>
       </c>
       <c r="D200" s="5">
-        <v>-0.47659126151762266</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.47659139982045851</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1727.6219908</v>
+        <v>1727.621991</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.11886559999993551</v>
+        <v>-0.11886499999991429</v>
       </c>
       <c r="D201" s="5">
-        <v>-8.2526704571850296E-2</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.2526288177098284E-2</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1728.4338917</v>
+        <v>1728.433892</v>
       </c>
       <c r="C202" s="5">
-        <v>0.81190089999995507</v>
+        <v>0.8119010000000344</v>
       </c>
       <c r="D202" s="5">
-        <v>0.56540336848247552</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.56540343823641148</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1728.2816825</v>
+        <v>1728.2816829999999</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.1522092000000157</v>
+        <v>-0.15220900000008442</v>
       </c>
       <c r="D203" s="5">
-        <v>-0.10562313174766746</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.10562299300975742</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1725.5292864999999</v>
+        <v>1725.5292870000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.7523960000000898</v>
+        <v>-2.7523959999998624</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.8944238511983014</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8944238506548805</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1742.0211670000001</v>
       </c>
       <c r="C205" s="5">
-        <v>16.491880500000207</v>
+        <v>16.491880000000037</v>
       </c>
       <c r="D205" s="5">
-        <v>12.091612298774802</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.091611909010624</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1745.5047863</v>
+        <v>1745.504786</v>
       </c>
       <c r="C206" s="5">
-        <v>3.483619299999873</v>
+        <v>3.4836189999998624</v>
       </c>
       <c r="D206" s="5">
-        <v>2.4262789103529192</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4262786991047447</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1745.5356609</v>
+        <v>1745.5356609999999</v>
       </c>
       <c r="C207" s="5">
-        <v>3.0874600000061037E-2</v>
+        <v>3.0874999999923602E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>2.1227741592033667E-2</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.122801664103946E-2</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1744.9505541999999</v>
+        <v>1744.950554</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.58510670000009668</v>
+        <v>-0.58510699999987992</v>
       </c>
       <c r="D208" s="5">
-        <v>-0.40150141342464307</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.40150161888271585</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1747.2003548</v>
+        <v>1747.2003549999999</v>
       </c>
       <c r="C209" s="5">
-        <v>2.2498006000000714</v>
+        <v>2.249800999999934</v>
       </c>
       <c r="D209" s="5">
-        <v>1.5582034372519926</v>
+        <v>1.5582037164377116</v>
       </c>
       <c r="E209" s="5">
-        <v>1.5433264019910853</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5433264372204825</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1747.3806156999999</v>
+        <v>1747.3806159999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.18026089999989381</v>
+        <v>0.18026099999997314</v>
       </c>
       <c r="D210" s="5">
-        <v>0.12387581467969699</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.12387588342488431</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1749.0487117</v>
+        <v>1749.048712</v>
       </c>
       <c r="C211" s="5">
         <v>1.6680960000001051</v>
       </c>
       <c r="D211" s="5">
-        <v>1.1515857480361547</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1515857478374469</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1752.273837</v>
       </c>
       <c r="C212" s="5">
-        <v>3.2251252999999451</v>
+        <v>3.2251249999999345</v>
       </c>
       <c r="D212" s="5">
-        <v>2.2352963534133963</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2352961429863871</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1755.8688075</v>
+        <v>1755.8688079999999</v>
       </c>
       <c r="C213" s="5">
-        <v>3.5949705000000449</v>
+        <v>3.5949709999999868</v>
       </c>
       <c r="D213" s="5">
-        <v>2.4898945192338262</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4898948694532574</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1758.2450801</v>
+        <v>1758.2450799999999</v>
       </c>
       <c r="C214" s="5">
-        <v>2.376272599999993</v>
+        <v>2.3762719999999717</v>
       </c>
       <c r="D214" s="5">
-        <v>1.6361404598067564</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6361400431381456</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1760.4276818000001</v>
+        <v>1760.427682</v>
       </c>
       <c r="C215" s="5">
-        <v>2.1826017000000775</v>
+        <v>2.1826020000000881</v>
       </c>
       <c r="D215" s="5">
-        <v>1.499835354476553</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4998355621252291</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1763.1158696</v>
+        <v>1763.1158700000001</v>
       </c>
       <c r="C216" s="5">
-        <v>2.6881877999999233</v>
+        <v>2.688188000000082</v>
       </c>
       <c r="D216" s="5">
-        <v>1.84787822390724</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8478783623335548</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1765.9269776000001</v>
+        <v>1765.926978</v>
       </c>
       <c r="C217" s="5">
-        <v>2.8111080000001039</v>
+        <v>2.8111079999998765</v>
       </c>
       <c r="D217" s="5">
-        <v>1.9301446940616973</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9301446936199618</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1770.4680707</v>
+        <v>1770.468071</v>
       </c>
       <c r="C218" s="5">
-        <v>4.5410930999998982</v>
+        <v>4.5410930000000462</v>
       </c>
       <c r="D218" s="5">
-        <v>3.1298278116625999</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1298277410434894</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1776.0195687</v>
+        <v>1776.019569</v>
       </c>
       <c r="C219" s="5">
         <v>5.5514980000000378</v>
       </c>
       <c r="D219" s="5">
-        <v>3.8283070180595624</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8283070173996014</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1780.7906069000001</v>
+        <v>1780.7906069999999</v>
       </c>
       <c r="C220" s="5">
-        <v>4.7710382000000209</v>
+        <v>4.7710379999998622</v>
       </c>
       <c r="D220" s="5">
-        <v>3.2716973316002651</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2716971918582693</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1786.1495391000001</v>
+        <v>1786.149539</v>
       </c>
       <c r="C221" s="5">
-        <v>5.3589322000000266</v>
+        <v>5.3589320000000953</v>
       </c>
       <c r="D221" s="5">
-        <v>3.6715317933038172</v>
+        <v>3.6715316537935916</v>
       </c>
       <c r="E221" s="5">
-        <v>2.2292339967191932</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2292339792936877</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1794.0926434</v>
+        <v>1794.092643</v>
       </c>
       <c r="C222" s="5">
-        <v>7.943104299999959</v>
+        <v>7.9431039999999484</v>
       </c>
       <c r="D222" s="5">
-        <v>5.4689432221113776</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4689430107926817</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1796.369418</v>
       </c>
       <c r="C223" s="5">
-        <v>2.2767745999999534</v>
+        <v>2.2767750000000433</v>
       </c>
       <c r="D223" s="5">
-        <v>1.5335216497018411</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5335219213495677</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1799.8425520000001</v>
       </c>
       <c r="C224" s="5">
         <v>3.4731340000000728</v>
       </c>
       <c r="D224" s="5">
         <v>2.3449334935359056</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1797.0376060000001</v>
       </c>
       <c r="C225" s="5">
         <v>-2.8049459999999726</v>
       </c>
       <c r="D225" s="5">
         <v>-1.8541809162809564</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1800.5815255</v>
+        <v>1800.5815259999999</v>
       </c>
       <c r="C226" s="5">
-        <v>3.5439194999999017</v>
+        <v>3.5439199999998436</v>
       </c>
       <c r="D226" s="5">
-        <v>2.3923455345869371</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3923458757844962</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1805.1949347</v>
+        <v>1805.194935</v>
       </c>
       <c r="C227" s="5">
-        <v>4.6134091999999782</v>
+        <v>4.6134090000000469</v>
       </c>
       <c r="D227" s="5">
-        <v>3.1183123706582938</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1183122326848833</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1810.2470248</v>
+        <v>1810.2470249999999</v>
       </c>
       <c r="C228" s="5">
-        <v>5.0520900999999867</v>
+        <v>5.0520899999999074</v>
       </c>
       <c r="D228" s="5">
-        <v>3.4105465905327481</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4105465214069763</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1815.5994932000001</v>
+        <v>1815.5994929999999</v>
       </c>
       <c r="C229" s="5">
-        <v>5.3524684000001344</v>
+        <v>5.3524680000000444</v>
       </c>
       <c r="D229" s="5">
-        <v>3.6063861693347521</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6063858950196481</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1817.7112705</v>
+        <v>1817.7112709999999</v>
       </c>
       <c r="C230" s="5">
-        <v>2.1117772999998579</v>
+        <v>2.1117779999999584</v>
       </c>
       <c r="D230" s="5">
-        <v>1.4047190321320624</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4047195008991542</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1817.1604424</v>
+        <v>1817.1604420000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.55082809999998972</v>
+        <v>-0.55082899999979418</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.3630351935181575</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.36303578559456762</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1825.0881131000001</v>
+        <v>1825.088113</v>
       </c>
       <c r="C232" s="5">
-        <v>7.9276707000001352</v>
+        <v>7.9276709999999184</v>
       </c>
       <c r="D232" s="5">
-        <v>5.3626654324836709</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3626656415210805</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1830.0300910999999</v>
+        <v>1830.0300910000001</v>
       </c>
       <c r="C233" s="5">
-        <v>4.9419779999998354</v>
+        <v>4.9419780000000628</v>
       </c>
       <c r="D233" s="5">
-        <v>3.2981948413521867</v>
+        <v>3.2981948415358175</v>
       </c>
       <c r="E233" s="5">
-        <v>2.4567121083327814</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4567121084703381</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1838.6992536</v>
+        <v>1838.6992540000001</v>
       </c>
       <c r="C234" s="5">
-        <v>8.669162500000084</v>
+        <v>8.6691630000000259</v>
       </c>
       <c r="D234" s="5">
-        <v>5.8350761983603228</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8350765440462471</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1837.5776049999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.1216486000000714</v>
+        <v>-1.1216490000001613</v>
       </c>
       <c r="D235" s="5">
-        <v>-0.72957638989950002</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.72957664904906849</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1839.2501626000001</v>
+        <v>1839.2501629999999</v>
       </c>
       <c r="C236" s="5">
-        <v>1.6725576000001183</v>
+        <v>1.6725579999999809</v>
       </c>
       <c r="D236" s="5">
-        <v>1.0977208345811285</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0977210984218333</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1849.7977501</v>
+        <v>1849.79775</v>
       </c>
       <c r="C237" s="5">
-        <v>10.547587499999963</v>
+        <v>10.547587000000021</v>
       </c>
       <c r="D237" s="5">
-        <v>7.1029234230716387</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1029230740790261</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1849.0915872</v>
+        <v>1849.0915869999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.70616289999998116</v>
+        <v>-0.70616300000006049</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.45714107002652327</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.45714113465127326</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1851.1879154000001</v>
+        <v>1851.187915</v>
       </c>
       <c r="C239" s="5">
-        <v>2.0963282000000163</v>
+        <v>2.096328000000085</v>
       </c>
       <c r="D239" s="5">
-        <v>1.3689635448467685</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.368963413574642</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1849.9297044</v>
+        <v>1849.9297039999999</v>
       </c>
       <c r="C240" s="5">
         <v>-1.2582110000000739</v>
       </c>
       <c r="D240" s="5">
-        <v>-0.81257109635923808</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.81257109653405379</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1846.1333662</v>
+        <v>1846.133366</v>
       </c>
       <c r="C241" s="5">
-        <v>-3.7963382000000365</v>
+        <v>-3.7963379999998779</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.4349776888865193</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4349775625709613</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1855.4111376999999</v>
+        <v>1855.4111379999999</v>
       </c>
       <c r="C242" s="5">
-        <v>9.2777714999999716</v>
+        <v>9.2777719999999135</v>
       </c>
       <c r="D242" s="5">
-        <v>6.2001308266123933</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2001311707310158</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1867.9801465</v>
+        <v>1867.980147</v>
       </c>
       <c r="C243" s="5">
-        <v>12.56900880000012</v>
+        <v>12.569009000000051</v>
       </c>
       <c r="D243" s="5">
-        <v>8.4389146196314222</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4389147575391732</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1869.2781594</v>
+        <v>1869.278159</v>
       </c>
       <c r="C244" s="5">
-        <v>1.2980129000000034</v>
+        <v>1.2980119999999715</v>
       </c>
       <c r="D244" s="5">
-        <v>0.83704433805811274</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.83704375523401264</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1871.3113651000001</v>
+        <v>1871.311365</v>
       </c>
       <c r="C245" s="5">
-        <v>2.0332057000000532</v>
+        <v>2.0332060000000638</v>
       </c>
       <c r="D245" s="5">
-        <v>1.313071485092987</v>
+        <v>1.3130716802802311</v>
       </c>
       <c r="E245" s="5">
-        <v>2.255770230269083</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2557702303923399</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1873.2920345</v>
+        <v>1873.2920349999999</v>
       </c>
       <c r="C246" s="5">
-        <v>1.980669399999897</v>
+        <v>1.9806699999999182</v>
       </c>
       <c r="D246" s="5">
-        <v>1.2775471885066558</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2775475778356027</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1876.3674467999999</v>
+        <v>1876.3674470000001</v>
       </c>
       <c r="C247" s="5">
-        <v>3.0754122999999254</v>
+        <v>3.0754120000001421</v>
       </c>
       <c r="D247" s="5">
-        <v>1.9879446472089946</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9879444509995459</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1883.2778533999999</v>
+        <v>1883.2778530000001</v>
       </c>
       <c r="C248" s="5">
-        <v>6.9104065999999875</v>
+        <v>6.9104059999999663</v>
       </c>
       <c r="D248" s="5">
-        <v>4.5100642499023236</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.510063849857282</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1894.4602073000001</v>
+        <v>1894.4602070000001</v>
       </c>
       <c r="C249" s="5">
-        <v>11.18235390000018</v>
+        <v>11.182354000000032</v>
       </c>
       <c r="D249" s="5">
-        <v>7.3626092748095617</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3626093444310259</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1929.1260801000001</v>
+        <v>1929.12608</v>
       </c>
       <c r="C250" s="5">
-        <v>34.665872799999988</v>
+        <v>34.66587299999992</v>
       </c>
       <c r="D250" s="5">
-        <v>24.30869259028956</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>24.308692749185035</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1915.4323631</v>
+        <v>1915.4323629999999</v>
       </c>
       <c r="C251" s="5">
         <v>-13.693717000000106</v>
       </c>
       <c r="D251" s="5">
-        <v>-8.1932732464636402</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.193273246871879</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1895.1778191999999</v>
+        <v>1895.177819</v>
       </c>
       <c r="C252" s="5">
-        <v>-20.254543900000044</v>
+        <v>-20.254543999999896</v>
       </c>
       <c r="D252" s="5">
-        <v>-11.976683751542517</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.976683807866983</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1889.7332271</v>
+        <v>1889.7332269999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-5.4445920999999089</v>
+        <v>-5.4445920000000569</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.3934854213073962</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3934853603139525</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1884.7824045</v>
+        <v>1884.7824049999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-4.9508226000000377</v>
+        <v>-4.9508220000000165</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.0989165091679705</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0989161391607456</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1889.1459262000001</v>
+        <v>1889.1459259999999</v>
       </c>
       <c r="C255" s="5">
-        <v>4.3635217000000921</v>
+        <v>4.3635209999999915</v>
       </c>
       <c r="D255" s="5">
-        <v>2.8138088106611114</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8138083527483593</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1888.4682732000001</v>
+        <v>1888.468273</v>
       </c>
       <c r="C256" s="5">
         <v>-0.67765299999996387</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.42960216968762621</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.42960216973301213</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1883.9988708000001</v>
+        <v>1883.998871</v>
       </c>
       <c r="C257" s="5">
-        <v>-4.4694024000000354</v>
+        <v>-4.4694019999999455</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.8033397674876226</v>
+        <v>-2.8033395201457201</v>
       </c>
       <c r="E257" s="5">
-        <v>0.67800078258606344</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.67800079865383278</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1883.3624219999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.63644880000015291</v>
+        <v>-0.6364490000000842</v>
       </c>
       <c r="D258" s="5">
-        <v>-0.40462929297567785</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.40462941984885648</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1877.8923061999999</v>
+        <v>1877.892306</v>
       </c>
       <c r="C259" s="5">
-        <v>-5.4701158000000305</v>
+        <v>-5.4701159999999618</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.4301890601936447</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4301891836126308</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1872.7574473</v>
+        <v>1872.757447</v>
       </c>
       <c r="C260" s="5">
-        <v>-5.1348588999999265</v>
+        <v>-5.1348590000000058</v>
       </c>
       <c r="D260" s="5">
-        <v>-3.2323483151970756</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.2323483775416162</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1871.6507226000001</v>
+        <v>1871.650723</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.1067246999998588</v>
+        <v>-1.1067239999999856</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.70685156569822993</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.70685112018186169</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1867.9147481</v>
+        <v>1867.9147479999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-3.7359745000001112</v>
+        <v>-3.7359750000000531</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.3691797958535266</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3691801089564701</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1870.6651703</v>
+        <v>1870.66517</v>
       </c>
       <c r="C263" s="5">
-        <v>2.7504222000000027</v>
+        <v>2.7504220000000714</v>
       </c>
       <c r="D263" s="5">
-        <v>1.7813272524955126</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7813271220099569</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1860.7707829999999</v>
       </c>
       <c r="C264" s="5">
-        <v>-9.8943873000000622</v>
+        <v>-9.8943870000000516</v>
       </c>
       <c r="D264" s="5">
-        <v>-6.1656570784989206</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.1656568979195248</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1850.9769200999999</v>
+        <v>1850.9769200000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-9.7938629000000219</v>
+        <v>-9.7938629999998739</v>
       </c>
       <c r="D265" s="5">
-        <v>-6.1363361003597294</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.1363361612120855</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1840.5545642</v>
+        <v>1840.554564</v>
       </c>
       <c r="C266" s="5">
-        <v>-10.422355899999957</v>
+        <v>-10.422356000000036</v>
       </c>
       <c r="D266" s="5">
-        <v>-6.5515032172833276</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.5515032785527394</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1827.7209886000001</v>
+        <v>1827.7209889999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-12.833575599999904</v>
+        <v>-12.83357500000011</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.0536642016194815</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.0536638402543872</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1823.7841843000001</v>
+        <v>1823.7841840000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-3.9368042999999489</v>
+        <v>-3.936804999999822</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.5543282609150952</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5543287091786326</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1819.7431649</v>
+        <v>1819.7431650000001</v>
       </c>
       <c r="C269" s="5">
-        <v>-4.0410194000000956</v>
+        <v>-4.0410190000000057</v>
       </c>
       <c r="D269" s="5">
-        <v>-2.6267155928631047</v>
+        <v>-2.6267153364450069</v>
       </c>
       <c r="E269" s="5">
-        <v>-3.4106021450381885</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4106021499839767</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1823.7934908</v>
+        <v>1823.7934909999999</v>
       </c>
       <c r="C270" s="5">
-        <v>4.0503258999999616</v>
+        <v>4.0503259999998136</v>
       </c>
       <c r="D270" s="5">
-        <v>2.7038619500675765</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7038620174932415</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1828.1961165</v>
+        <v>1828.196117</v>
       </c>
       <c r="C271" s="5">
-        <v>4.4026257000000442</v>
+        <v>4.4026260000000548</v>
       </c>
       <c r="D271" s="5">
-        <v>2.9355640186208287</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9355642209905275</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1826.6094051</v>
+        <v>1826.6094049999999</v>
       </c>
       <c r="C272" s="5">
-        <v>-1.5867114000000129</v>
+        <v>-1.5867120000000341</v>
       </c>
       <c r="D272" s="5">
-        <v>-1.0365358983842055</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0365362881892715</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1825.3981200999999</v>
+        <v>1825.3981200000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-1.211285000000089</v>
+        <v>-1.2112849999998616</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.79286370291564712</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.79286370295876818</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1825.5326468000001</v>
+        <v>1825.532647</v>
       </c>
       <c r="C274" s="5">
-        <v>0.13452670000015132</v>
+        <v>0.13452699999993456</v>
       </c>
       <c r="D274" s="5">
-        <v>8.8472475278278395E-2</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8472672660189211E-2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1824.9178743</v>
+        <v>1824.917874</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.61477250000007189</v>
+        <v>-0.61477300000001378</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.40336836330069348</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.4033686907122358</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1831.2522088000001</v>
+        <v>1831.252209</v>
       </c>
       <c r="C276" s="5">
-        <v>6.3343345000000681</v>
+        <v>6.33433500000001</v>
       </c>
       <c r="D276" s="5">
-        <v>4.2456734111005145</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.245673753367174</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1830.9763748</v>
+        <v>1830.976375</v>
       </c>
       <c r="C277" s="5">
         <v>-0.27583400000003166</v>
       </c>
       <c r="D277" s="5">
-        <v>-0.18060140538925795</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.18060140536944047</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1830.1384390999999</v>
+        <v>1830.1384390000001</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.83793570000011641</v>
+        <v>-0.83793599999989965</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.54779284236933234</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.54779303793834888</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1831.6917046999999</v>
+        <v>1831.691705</v>
       </c>
       <c r="C279" s="5">
-        <v>1.5532656000000316</v>
+        <v>1.5532659999998941</v>
       </c>
       <c r="D279" s="5">
-        <v>1.023225339924938</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0232256047153943</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1830.8502185</v>
+        <v>1830.8502189999999</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.84148619999996299</v>
+        <v>-0.84148600000003171</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.54989379456340526</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.5498936641078811</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1835.6324193999999</v>
+        <v>1835.632419</v>
       </c>
       <c r="C281" s="5">
-        <v>4.7822008999999071</v>
+        <v>4.7822000000001026</v>
       </c>
       <c r="D281" s="5">
-        <v>3.1798367322688481</v>
+        <v>3.1798361243261963</v>
       </c>
       <c r="E281" s="5">
-        <v>0.87315918017876193</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.87315915265437916</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1831.2414888000001</v>
+        <v>1831.241489</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.3909305999998196</v>
+        <v>-4.3909300000000258</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.8329988058292455</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8329984244013451</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1837.5493226000001</v>
+        <v>1837.549323</v>
       </c>
       <c r="C283" s="5">
-        <v>6.3078338000000258</v>
+        <v>6.3078339999999571</v>
       </c>
       <c r="D283" s="5">
-        <v>4.212695684589729</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2126958202318487</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1838.5034152000001</v>
+        <v>1838.5034149999999</v>
       </c>
       <c r="C284" s="5">
-        <v>0.95409259999996721</v>
+        <v>0.95409199999994598</v>
       </c>
       <c r="D284" s="5">
-        <v>0.62484653127317102</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.62484613706701442</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1839.2563110999999</v>
+        <v>1839.2563110000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.75289589999988493</v>
+        <v>0.75289600000019163</v>
       </c>
       <c r="D285" s="5">
-        <v>0.4925271186978053</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.4925271843166934</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1839.1352024</v>
+        <v>1839.1352019999999</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.12110869999992246</v>
+        <v>-0.12110900000016045</v>
       </c>
       <c r="D286" s="5">
-        <v>-7.8987261520646612E-2</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.898745711460986E-2</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1840.3413298</v>
+        <v>1840.34133</v>
       </c>
       <c r="C287" s="5">
-        <v>1.2061274000000139</v>
+        <v>1.2061280000000352</v>
       </c>
       <c r="D287" s="5">
-        <v>0.78981950970602455</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.78981990420021742</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1848.7962187999999</v>
+        <v>1848.7962190000001</v>
       </c>
       <c r="C288" s="5">
-        <v>8.4548889999998664</v>
+        <v>8.4548890000000938</v>
       </c>
       <c r="D288" s="5">
-        <v>5.6544946683801722</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6544946677502095</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1846.0477467999999</v>
+        <v>1846.0477470000001</v>
       </c>
       <c r="C289" s="5">
         <v>-2.7484719999999925</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.769439082382418</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7694390821926365</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1850.1463257</v>
+        <v>1850.146326</v>
       </c>
       <c r="C290" s="5">
-        <v>4.0985789000001205</v>
+        <v>4.0985789999999724</v>
       </c>
       <c r="D290" s="5">
-        <v>2.6970044139820626</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6970044802951065</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1850.8585734000001</v>
+        <v>1850.858573</v>
       </c>
       <c r="C291" s="5">
-        <v>0.71224770000003446</v>
+        <v>0.71224699999993391</v>
       </c>
       <c r="D291" s="5">
-        <v>0.46294134942856946</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.46294089340890299</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1852.6444828000001</v>
+        <v>1852.644483</v>
       </c>
       <c r="C292" s="5">
-        <v>1.7859094000000368</v>
+        <v>1.7859100000000581</v>
       </c>
       <c r="D292" s="5">
-        <v>1.1640550776474967</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1640554710578233</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1850.3731972999999</v>
+        <v>1850.3731969999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-2.2712855000002037</v>
+        <v>-2.2712860000001456</v>
       </c>
       <c r="D293" s="5">
-        <v>-1.461283935080715</v>
+        <v>-1.4612842544445614</v>
       </c>
       <c r="E293" s="5">
-        <v>0.80303538683514919</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.80303539245782929</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1857.4433484000001</v>
+        <v>1857.443348</v>
       </c>
       <c r="C294" s="5">
-        <v>7.0701511000002029</v>
+        <v>7.0701510000001235</v>
       </c>
       <c r="D294" s="5">
-        <v>4.6827137342475345</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6827136673925018</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1855.102155</v>
       </c>
       <c r="C295" s="5">
-        <v>-2.3411934000000656</v>
+        <v>-2.3411929999999757</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.5020848612639415</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5020846067258176</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1857.0262651999999</v>
+        <v>1857.026265</v>
       </c>
       <c r="C296" s="5">
-        <v>1.9241101999998591</v>
+        <v>1.9241099999999278</v>
       </c>
       <c r="D296" s="5">
-        <v>1.2517636300162449</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2517634991597637</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1857.3662847999999</v>
+        <v>1857.3662850000001</v>
       </c>
       <c r="C297" s="5">
-        <v>0.34001960000000508</v>
+        <v>0.34002000000009502</v>
       </c>
       <c r="D297" s="5">
-        <v>0.21994016795505722</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.21994042697766059</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1859.0094581000001</v>
+        <v>1859.009458</v>
       </c>
       <c r="C298" s="5">
-        <v>1.6431733000001714</v>
+        <v>1.6431729999999334</v>
       </c>
       <c r="D298" s="5">
-        <v>1.0667958289128698</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0667956330800754</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1860.6950419</v>
+        <v>1860.6950420000001</v>
       </c>
       <c r="C299" s="5">
-        <v>1.6855837999999039</v>
+        <v>1.6855840000000626</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0934953147533122</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0934954452070045</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1864.4038432</v>
+        <v>1864.4038430000001</v>
       </c>
       <c r="C300" s="5">
-        <v>3.7088013000000046</v>
+        <v>3.708800999999994</v>
       </c>
       <c r="D300" s="5">
-        <v>2.4182779308879798</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4182777329959215</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1861.2630739000001</v>
+        <v>1861.263074</v>
       </c>
       <c r="C301" s="5">
-        <v>-3.1407692999998744</v>
+        <v>-3.1407690000000912</v>
       </c>
       <c r="D301" s="5">
-        <v>-2.0028913675165572</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0028911781864167</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1863.3430931</v>
+        <v>1863.343093</v>
       </c>
       <c r="C302" s="5">
-        <v>2.0800191999999242</v>
+        <v>2.080018999999993</v>
       </c>
       <c r="D302" s="5">
-        <v>1.3493105706243735</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3493104400126965</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1871.1279296</v>
+        <v>1871.1279300000001</v>
       </c>
       <c r="C303" s="5">
-        <v>7.7848364999999831</v>
+        <v>7.7848370000001523</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1302849317029997</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1302852690978229</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1872.8575934</v>
+        <v>1872.857593</v>
       </c>
       <c r="C304" s="5">
-        <v>1.7296638000000257</v>
+        <v>1.7296629999998459</v>
       </c>
       <c r="D304" s="5">
-        <v>1.1149327724705227</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1149322539300677</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1874.7203405</v>
+        <v>1874.720341</v>
       </c>
       <c r="C305" s="5">
-        <v>1.8627470999999787</v>
+        <v>1.8627480000000105</v>
       </c>
       <c r="D305" s="5">
-        <v>1.2000725094064135</v>
+        <v>1.2000730926636782</v>
       </c>
       <c r="E305" s="5">
-        <v>1.3157963612706158</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3157964047184612</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1876.7342980999999</v>
+        <v>1876.7342980000001</v>
       </c>
       <c r="C306" s="5">
-        <v>2.0139575999999124</v>
+        <v>2.0139570000001186</v>
       </c>
       <c r="D306" s="5">
-        <v>1.2967692635318828</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2967688745641803</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1876.3035855999999</v>
+        <v>1876.303586</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.43071250000002692</v>
+        <v>-0.43071200000008503</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.27505390407960295</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.27505358519612777</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1875.7566105000001</v>
+        <v>1875.756611</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.54697509999982685</v>
+        <v>-0.5469749999999749</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.34926051352414111</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.34926044969905146</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1877.7699651999999</v>
+        <v>1877.769965</v>
       </c>
       <c r="C309" s="5">
-        <v>2.0133546999998089</v>
+        <v>2.0133539999999357</v>
       </c>
       <c r="D309" s="5">
-        <v>1.2956583423199053</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2956578888374315</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1879.6477021999999</v>
+        <v>1879.647702</v>
       </c>
       <c r="C310" s="5">
         <v>1.8777370000000246</v>
       </c>
       <c r="D310" s="5">
-        <v>1.2066007500806109</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2066007502096632</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1884.7174255</v>
+        <v>1884.7174259999999</v>
       </c>
       <c r="C311" s="5">
-        <v>5.0697233000000779</v>
+        <v>5.069723999999951</v>
       </c>
       <c r="D311" s="5">
-        <v>3.2850474816035202</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2850479422892986</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1889.1057960000001</v>
       </c>
       <c r="C312" s="5">
-        <v>4.3883705000000646</v>
+        <v>4.3883700000001227</v>
       </c>
       <c r="D312" s="5">
-        <v>2.8301370925928104</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8301367652331599</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1891.5942230000001</v>
       </c>
       <c r="C313" s="5">
         <v>2.4884270000000015</v>
       </c>
       <c r="D313" s="5">
         <v>1.5922039474306704</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1893.0800443999999</v>
+        <v>1893.080044</v>
       </c>
       <c r="C314" s="5">
-        <v>1.4858213999998497</v>
+        <v>1.4858209999999872</v>
       </c>
       <c r="D314" s="5">
-        <v>0.94666640017040393</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.94666614421516915</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1897.4479859</v>
+        <v>1897.4479859999999</v>
       </c>
       <c r="C315" s="5">
-        <v>4.3679415000001427</v>
+        <v>4.3679419999998572</v>
       </c>
       <c r="D315" s="5">
-        <v>2.804192268595318</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8041925942766444</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1898.933657</v>
       </c>
       <c r="C316" s="5">
-        <v>1.4856710999999905</v>
+        <v>1.4856710000001385</v>
       </c>
       <c r="D316" s="5">
-        <v>0.94363740091676362</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.94363733707720776</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1903.007574</v>
       </c>
       <c r="C317" s="5">
         <v>4.0739169999999376</v>
       </c>
       <c r="D317" s="5">
         <v>2.6050406291437289</v>
       </c>
       <c r="E317" s="5">
-        <v>1.5088775050285941</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.508877477955517</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1910.8347183000001</v>
+        <v>1910.8347180000001</v>
       </c>
       <c r="C318" s="5">
-        <v>7.8271443000001</v>
+        <v>7.8271440000000894</v>
       </c>
       <c r="D318" s="5">
-        <v>5.0488445814408811</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0488443835295049</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1908.1494367</v>
+        <v>1908.149437</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.685281600000053</v>
+        <v>-2.6852810000000318</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.6733778115161968</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6733774407620139</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1910.0549450000001</v>
       </c>
       <c r="C320" s="5">
-        <v>1.905508300000065</v>
+        <v>1.9055080000000544</v>
       </c>
       <c r="D320" s="5">
-        <v>1.2049427379636102</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2049425470257669</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1916.4396216</v>
+        <v>1916.4396220000001</v>
       </c>
       <c r="C321" s="5">
-        <v>6.3846765999999207</v>
+        <v>6.3846770000000106</v>
       </c>
       <c r="D321" s="5">
-        <v>4.0857722082082493</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0857724689063568</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1919.7459999</v>
+        <v>1919.7460000000001</v>
       </c>
       <c r="C322" s="5">
-        <v>3.3063783000000058</v>
+        <v>3.3063779999999952</v>
       </c>
       <c r="D322" s="5">
-        <v>2.0900842954910681</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0900841036063156</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1923.4086353</v>
+        <v>1923.408635</v>
       </c>
       <c r="C323" s="5">
-        <v>3.6626353999999992</v>
+        <v>3.6626349999999093</v>
       </c>
       <c r="D323" s="5">
-        <v>2.3136273545266484</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3136270990739893</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1928.7932738</v>
+        <v>1928.7932740000001</v>
       </c>
       <c r="C324" s="5">
-        <v>5.3846384999999373</v>
+        <v>5.3846390000001065</v>
       </c>
       <c r="D324" s="5">
-        <v>3.4116473064690789</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4116476286977004</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1929.8331513999999</v>
+        <v>1929.833151</v>
       </c>
       <c r="C325" s="5">
-        <v>1.0398775999999543</v>
+        <v>1.0398769999999331</v>
       </c>
       <c r="D325" s="5">
-        <v>0.64888237293929674</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.64888199736152785</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1933.6460875</v>
+        <v>1933.646088</v>
       </c>
       <c r="C326" s="5">
-        <v>3.8129361000001154</v>
+        <v>3.8129369999999199</v>
       </c>
       <c r="D326" s="5">
-        <v>2.3968774843181828</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3968780567377168</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1930.1048122</v>
+        <v>1930.104812</v>
       </c>
       <c r="C327" s="5">
-        <v>-3.5412753000000521</v>
+        <v>-3.5412759999999253</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.1756754890524865</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1756759142362858</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1932.4706894999999</v>
+        <v>1932.4706900000001</v>
       </c>
       <c r="C328" s="5">
-        <v>2.3658772999999655</v>
+        <v>2.3658780000000661</v>
       </c>
       <c r="D328" s="5">
-        <v>1.4808892283427522</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4808896696112406</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1937.1708868999999</v>
+        <v>1937.170887</v>
       </c>
       <c r="C329" s="5">
-        <v>4.7001973999999791</v>
+        <v>4.7001969999998892</v>
       </c>
       <c r="D329" s="5">
-        <v>2.9580281197024272</v>
+        <v>2.958027863813073</v>
       </c>
       <c r="E329" s="5">
-        <v>1.7952273741186797</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7952273793735207</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1938.0578458</v>
+        <v>1938.0578459999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.88695890000008148</v>
+        <v>0.88695899999993344</v>
       </c>
       <c r="D330" s="5">
-        <v>0.55082134445856301</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.55082140668853974</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1941.1627836</v>
+        <v>1941.1627840000001</v>
       </c>
       <c r="C331" s="5">
-        <v>3.1049378000000161</v>
+        <v>3.1049380000001747</v>
       </c>
       <c r="D331" s="5">
-        <v>1.9395356258920637</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9395357517252743</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1944.0462382000001</v>
+        <v>1944.0462379999999</v>
       </c>
       <c r="C332" s="5">
-        <v>2.88345460000005</v>
+        <v>2.8834539999998015</v>
       </c>
       <c r="D332" s="5">
-        <v>1.7971469699503917</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7971465925595398</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1948.882656</v>
       </c>
       <c r="C333" s="5">
-        <v>4.8364177999999356</v>
+        <v>4.8364180000000943</v>
       </c>
       <c r="D333" s="5">
-        <v>3.0265614418539366</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0265615690445058</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1945.9074376000001</v>
+        <v>1945.907438</v>
       </c>
       <c r="C334" s="5">
-        <v>-2.9752183999999033</v>
+        <v>-2.9752180000000408</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.8166494313444859</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8166491891540848</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1944.3744002999999</v>
+        <v>1944.3743999999999</v>
       </c>
       <c r="C335" s="5">
-        <v>-1.53303730000016</v>
+        <v>-1.5330380000000332</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.94130602342067382</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.94130645117695977</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1939.2004139999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-5.1739863000000241</v>
+        <v>-5.1739860000000135</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.1468815898071822</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1468814104841036</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1935.8954389999999</v>
       </c>
       <c r="C337" s="5">
         <v>-3.3049750000000131</v>
       </c>
       <c r="D337" s="5">
         <v>-2.0260952872076632</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1935.6302763000001</v>
+        <v>1935.6302760000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.26516269999979158</v>
+        <v>-0.2651629999998022</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.16424215512392815</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.16424234080437694</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1943.1255216</v>
+        <v>1943.125522</v>
       </c>
       <c r="C339" s="5">
-        <v>7.4952452999998513</v>
+        <v>7.4952459999999519</v>
       </c>
       <c r="D339" s="5">
-        <v>4.746951692054302</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7469521456195984</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1944.6558803</v>
+        <v>1944.65588</v>
       </c>
       <c r="C340" s="5">
-        <v>1.5303587000000789</v>
+        <v>1.5303579999999783</v>
       </c>
       <c r="D340" s="5">
-        <v>0.94919558474351184</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.94919514849429731</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1946.0406063</v>
+        <v>1946.040606</v>
       </c>
       <c r="C341" s="5">
         <v>1.3847260000000006</v>
       </c>
       <c r="D341" s="5">
-        <v>0.85783526446012726</v>
+        <v>0.85783526459306536</v>
       </c>
       <c r="E341" s="5">
-        <v>0.45786974499673061</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.4578697243244223</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1943.5544898999999</v>
+        <v>1943.55449</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.4861164000001281</v>
+        <v>-2.4861160000000382</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.5223046074982483</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5223043645207213</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1950.8063904000001</v>
+        <v>1950.80639</v>
       </c>
       <c r="C343" s="5">
-        <v>7.2519005000001471</v>
+        <v>7.2518999999999778</v>
       </c>
       <c r="D343" s="5">
-        <v>4.5705474278067149</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5705471059440006</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1956.6641138</v>
+        <v>1956.6641139999999</v>
       </c>
       <c r="C344" s="5">
-        <v>5.8577233999999407</v>
+        <v>5.857723999999962</v>
       </c>
       <c r="D344" s="5">
-        <v>3.6633701724422485</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6633705546593065</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1954.0665958</v>
+        <v>1954.0665959999999</v>
       </c>
       <c r="C345" s="5">
         <v>-2.5975180000000364</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.5814484591568423</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.581448458996404</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1957.1658569000001</v>
+        <v>1957.165857</v>
       </c>
       <c r="C346" s="5">
-        <v>3.0992611000001489</v>
+        <v>3.0992610000000695</v>
       </c>
       <c r="D346" s="5">
-        <v>1.9199593584084518</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9199592957199751</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1958.3462434</v>
+        <v>1958.346243</v>
       </c>
       <c r="C347" s="5">
-        <v>1.1803864999999405</v>
+        <v>1.1803859999999986</v>
       </c>
       <c r="D347" s="5">
-        <v>0.72613765133864305</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.72613734269597607</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1960.5933</v>
       </c>
       <c r="C348" s="5">
-        <v>2.2470565999999508</v>
+        <v>2.2470570000000407</v>
       </c>
       <c r="D348" s="5">
-        <v>1.3856334970781203</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3856337455792511</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1959.0741714000001</v>
+        <v>1959.074171</v>
       </c>
       <c r="C349" s="5">
-        <v>-1.5191285999999309</v>
+        <v>-1.5191290000000208</v>
       </c>
       <c r="D349" s="5">
-        <v>-0.92584510039219747</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.92584534313748801</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1958.0903096</v>
+        <v>1958.09031</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.98386180000011336</v>
+        <v>-0.98386099999993348</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.60098721714831882</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.60098672994338687</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1954.9725824</v>
+        <v>1954.9725820000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-3.1177271999999903</v>
+        <v>-3.1177279999999428</v>
       </c>
       <c r="D351" s="5">
-        <v>-1.8940304255188889</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8940309068901318</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1959.6055312000001</v>
+        <v>1959.6055309999999</v>
       </c>
       <c r="C352" s="5">
-        <v>4.632948800000122</v>
+        <v>4.6329489999998259</v>
       </c>
       <c r="D352" s="5">
-        <v>2.8811541499893512</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8811542765887266</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1960.3933357999999</v>
+        <v>1960.3933360000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.78780459999984487</v>
+        <v>0.78780500000016218</v>
       </c>
       <c r="D353" s="5">
-        <v>0.4834945739621288</v>
+        <v>0.48349482004430566</v>
       </c>
       <c r="E353" s="5">
-        <v>0.73753494421109345</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.7375349700179834</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1956.8244187</v>
+        <v>1956.824419</v>
       </c>
       <c r="C354" s="5">
-        <v>-3.5689170999999078</v>
+        <v>-3.5689170000000559</v>
       </c>
       <c r="D354" s="5">
-        <v>-2.1628709608334518</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1628709006175972</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1962.9589673</v>
+        <v>1962.958967</v>
       </c>
       <c r="C355" s="5">
-        <v>6.1345486000000164</v>
+        <v>6.1345479999999952</v>
       </c>
       <c r="D355" s="5">
-        <v>3.8274880400603895</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8274876586312123</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1966.7878469</v>
+        <v>1966.7878470000001</v>
       </c>
       <c r="C356" s="5">
-        <v>3.8288795999999365</v>
+        <v>3.8288800000000265</v>
       </c>
       <c r="D356" s="5">
-        <v>2.3659533715683967</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3659536217610855</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1966.8531058000001</v>
+        <v>1966.853106</v>
       </c>
       <c r="C357" s="5">
-        <v>6.5258900000117137E-2</v>
+        <v>6.5258999999969092E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>3.9823803473781894E-2</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9823864506982609E-2</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1971.8949737999999</v>
+        <v>1971.894974</v>
       </c>
       <c r="C358" s="5">
-        <v>5.0418679999997948</v>
+        <v>5.0418680000000222</v>
       </c>
       <c r="D358" s="5">
-        <v>3.1198445076670245</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1198445073452818</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1974.9219664</v>
+        <v>1974.9219660000001</v>
       </c>
       <c r="C359" s="5">
-        <v>3.0269926000000851</v>
+        <v>3.0269920000000639</v>
       </c>
       <c r="D359" s="5">
-        <v>1.8577137493205553</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8577133777864185</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1976.4727063</v>
+        <v>1976.472706</v>
       </c>
       <c r="C360" s="5">
-        <v>1.5507399000000532</v>
+        <v>1.5507399999999052</v>
       </c>
       <c r="D360" s="5">
-        <v>0.9463389317728943</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.9463389932540256</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1978.3249797000001</v>
+        <v>1978.3249800000001</v>
       </c>
       <c r="C361" s="5">
-        <v>1.8522734000000582</v>
+        <v>1.8522740000000795</v>
       </c>
       <c r="D361" s="5">
-        <v>1.1304080936815897</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1304084619125465</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1982.2436534000001</v>
+        <v>1982.243653</v>
       </c>
       <c r="C362" s="5">
-        <v>3.9186736999999994</v>
+        <v>3.9186729999998988</v>
       </c>
       <c r="D362" s="5">
-        <v>2.4030319963105118</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.403031561996638</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1987.2311219000001</v>
+        <v>1987.2311219999999</v>
       </c>
       <c r="C363" s="5">
-        <v>4.9874684999999772</v>
+        <v>4.9874689999999191</v>
       </c>
       <c r="D363" s="5">
-        <v>3.0614213596403816</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0614216714376585</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1990.4802351000001</v>
+        <v>1990.480235</v>
       </c>
       <c r="C364" s="5">
-        <v>3.2491132000000107</v>
+        <v>3.2491130000000794</v>
       </c>
       <c r="D364" s="5">
-        <v>1.9797338416055243</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9797337185441188</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1990.1698116</v>
+        <v>1990.1698120000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.31042350000006991</v>
+        <v>-0.31042299999990064</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.18698444804340353</v>
+        <v>-0.18698414713467226</v>
       </c>
       <c r="E365" s="5">
-        <v>1.5189031331739766</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5189031432210509</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1997.8028222</v>
+        <v>1997.8028220000001</v>
       </c>
       <c r="C366" s="5">
-        <v>7.6330106000000342</v>
+        <v>7.633010000000013</v>
       </c>
       <c r="D366" s="5">
-        <v>4.7007654268420351</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7007650485399344</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2001.2135856</v>
+        <v>2001.2135860000001</v>
       </c>
       <c r="C367" s="5">
-        <v>3.4107633999999507</v>
+        <v>3.4107639999999719</v>
       </c>
       <c r="D367" s="5">
-        <v>2.0680558273588945</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0680561947899134</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>2002.9342594</v>
+        <v>2002.9342590000001</v>
       </c>
       <c r="C368" s="5">
-        <v>1.7206737999999859</v>
+        <v>1.7206730000000334</v>
       </c>
       <c r="D368" s="5">
-        <v>1.0366714777563235</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0366709932824403</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1950.4729626999999</v>
+        <v>1950.4729629999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-52.461296700000048</v>
+        <v>-52.461296000000175</v>
       </c>
       <c r="D369" s="5">
-        <v>-27.275813179077566</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-27.275812870567819</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1919.4205042000001</v>
+        <v>1919.4205039999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-31.05245849999983</v>
+        <v>-31.052458999999999</v>
       </c>
       <c r="D370" s="5">
-        <v>-17.517399724860262</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-17.517399980233371</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1924.4818588000001</v>
+        <v>1924.481859</v>
       </c>
       <c r="C371" s="5">
-        <v>5.0613545999999587</v>
+        <v>5.0613550000000487</v>
       </c>
       <c r="D371" s="5">
-        <v>3.2105994819741079</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2105997397392061</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1958.6189571</v>
+        <v>1958.6189569999999</v>
       </c>
       <c r="C372" s="5">
-        <v>34.137098299999934</v>
+        <v>34.137097999999924</v>
       </c>
       <c r="D372" s="5">
-        <v>23.490510237636887</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>23.49051000797342</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1986.6779168</v>
+        <v>1986.677917</v>
       </c>
       <c r="C373" s="5">
-        <v>28.058959700000059</v>
+        <v>28.05896000000007</v>
       </c>
       <c r="D373" s="5">
-        <v>18.612409534152373</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.612409750112889</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1982.3676201000001</v>
+        <v>1982.36762</v>
       </c>
       <c r="C374" s="5">
-        <v>-4.3102966999999808</v>
+        <v>-4.3102969999999914</v>
       </c>
       <c r="D374" s="5">
-        <v>-2.5726764741849761</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.572676650858019</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1949.1120456000001</v>
+        <v>1949.112046</v>
       </c>
       <c r="C375" s="5">
-        <v>-33.255574499999966</v>
+        <v>-33.255574000000024</v>
       </c>
       <c r="D375" s="5">
-        <v>-18.373472524483002</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-18.373472274053139</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1945.7942527</v>
+        <v>1945.794253</v>
       </c>
       <c r="C376" s="5">
-        <v>-3.3177929000000859</v>
+        <v>-3.3177929999999378</v>
       </c>
       <c r="D376" s="5">
-        <v>-2.0236333782497118</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.023633438261685</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1949.6505990000001</v>
       </c>
       <c r="C377" s="5">
-        <v>3.8563463000000411</v>
+        <v>3.8563460000000305</v>
       </c>
       <c r="D377" s="5">
-        <v>2.4043616486945751</v>
+        <v>2.4043614592315077</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.0359676025547002</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0359676222442835</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1952.7467291999999</v>
+        <v>1952.746729</v>
       </c>
       <c r="C378" s="5">
-        <v>3.0961301999998341</v>
+        <v>3.0961299999999028</v>
       </c>
       <c r="D378" s="5">
-        <v>1.9223851944316417</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9223850691652888</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1946.2484079000001</v>
+        <v>1946.2484079999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-6.4983212999998159</v>
+        <v>-6.4983210000000327</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.9210573199024212</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.921057142578388</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1944.2884004</v>
+        <v>1944.2883999999999</v>
       </c>
       <c r="C380" s="5">
-        <v>-1.9600075000000743</v>
+        <v>-1.9600080000000162</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.2018122260649244</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2018125308909555</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1954.6400776999999</v>
+        <v>1954.6400779999999</v>
       </c>
       <c r="C381" s="5">
-        <v>10.351677299999892</v>
+        <v>10.351677999999993</v>
       </c>
       <c r="D381" s="5">
-        <v>6.579423983304844</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5794244427198167</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1954.0561749000001</v>
+        <v>1954.0561749999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.58390279999980521</v>
+        <v>-0.58390299999996387</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.35788342505573834</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.35788354738300887</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1959.3933599</v>
+        <v>1959.39336</v>
       </c>
       <c r="C383" s="5">
-        <v>5.3371849999998631</v>
+        <v>5.3371850000000904</v>
       </c>
       <c r="D383" s="5">
-        <v>3.3272921891820184</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3272921890093121</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1973.8251662</v>
+        <v>1973.8251660000001</v>
       </c>
       <c r="C384" s="5">
-        <v>14.431806300000062</v>
+        <v>14.431806000000051</v>
       </c>
       <c r="D384" s="5">
-        <v>9.2055220932961479</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2055218936304417</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1967.1989249000001</v>
+        <v>1967.1989249999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-6.6262412999999469</v>
+        <v>-6.6262410000001637</v>
       </c>
       <c r="D385" s="5">
-        <v>-3.9549122515103452</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.9549120761401491</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1974.119635</v>
       </c>
       <c r="C386" s="5">
-        <v>6.9207100999999511</v>
+        <v>6.9207100000000992</v>
       </c>
       <c r="D386" s="5">
-        <v>4.3043153593719907</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3043152957459085</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1971.0908165999999</v>
+        <v>1971.090817</v>
       </c>
       <c r="C387" s="5">
-        <v>-3.0288184000000911</v>
+        <v>-3.0288180000000011</v>
       </c>
       <c r="D387" s="5">
-        <v>-1.8256584386499242</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8256581995757082</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1971.4572043000001</v>
+        <v>1971.457204</v>
       </c>
       <c r="C388" s="5">
-        <v>0.3663877000001321</v>
+        <v>0.36638700000003155</v>
       </c>
       <c r="D388" s="5">
-        <v>0.22328499728112572</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.22328457020339698</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1972.4614242</v>
+        <v>1972.4614240000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.0042198999999528</v>
+        <v>1.0042200000000321</v>
       </c>
       <c r="D389" s="5">
-        <v>0.6129708055363281</v>
+        <v>0.61297086684066748</v>
       </c>
       <c r="E389" s="5">
-        <v>1.1699955474945067</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.169995537236268</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1974.9839966</v>
+        <v>1974.983997</v>
       </c>
       <c r="C390" s="5">
-        <v>2.5225723999999445</v>
+        <v>2.5225729999999658</v>
       </c>
       <c r="D390" s="5">
-        <v>1.5455157596488744</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.545516130001201</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1975.2688341</v>
+        <v>1975.268834</v>
       </c>
       <c r="C391" s="5">
-        <v>0.28483750000009422</v>
+        <v>0.28483699999992496</v>
       </c>
       <c r="D391" s="5">
-        <v>0.17320457237668396</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.17320426805922384</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1976.3530536000001</v>
+        <v>1976.3530539999999</v>
       </c>
       <c r="C392" s="5">
-        <v>1.0842195000000174</v>
+        <v>1.0842199999999593</v>
       </c>
       <c r="D392" s="5">
-        <v>0.66066876474066838</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.66066907036921307</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1977.8789887</v>
+        <v>1977.878989</v>
       </c>
       <c r="C393" s="5">
-        <v>1.5259350999999697</v>
+        <v>1.5259350000001177</v>
       </c>
       <c r="D393" s="5">
-        <v>0.93046031399921514</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.93046025257479403</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1979.6284724</v>
+        <v>1979.6284720000001</v>
       </c>
       <c r="C394" s="5">
-        <v>1.7494836999999279</v>
+        <v>1.7494830000000547</v>
       </c>
       <c r="D394" s="5">
-        <v>1.0666091688784407</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0666087398680579</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1985.120872</v>
       </c>
       <c r="C395" s="5">
-        <v>5.4923995999999988</v>
+        <v>5.4923999999998614</v>
       </c>
       <c r="D395" s="5">
-        <v>3.3806288844119958</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3806291350785722</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1993.5992355999999</v>
+        <v>1993.599236</v>
       </c>
       <c r="C396" s="5">
-        <v>8.478363599999966</v>
+        <v>8.478364000000056</v>
       </c>
       <c r="D396" s="5">
-        <v>5.247268573475572</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.247268826880247</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1995.8326405</v>
+        <v>1995.832641</v>
       </c>
       <c r="C397" s="5">
-        <v>2.2334049000000959</v>
+        <v>2.2334049999999479</v>
       </c>
       <c r="D397" s="5">
-        <v>1.3526596646848299</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3526597253504136</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2002.4182135000001</v>
+        <v>2002.418214</v>
       </c>
       <c r="C398" s="5">
         <v>6.5855730000000676</v>
       </c>
       <c r="D398" s="5">
-        <v>4.0322498713728727</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0322498703442511</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2004.0219033000001</v>
+        <v>2004.0219030000001</v>
       </c>
       <c r="C399" s="5">
-        <v>1.6036897999999837</v>
+        <v>1.6036890000000312</v>
       </c>
       <c r="D399" s="5">
-        <v>0.96529644864802311</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.96529596474512758</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2006.6091308</v>
+        <v>2006.6091309999999</v>
       </c>
       <c r="C400" s="5">
-        <v>2.5872274999999263</v>
+        <v>2.5872279999998682</v>
       </c>
       <c r="D400" s="5">
-        <v>1.5602689622111754</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5602692661235151</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>2010.061923</v>
       </c>
       <c r="C401" s="5">
-        <v>3.4527921999999762</v>
+        <v>3.4527920000000449</v>
       </c>
       <c r="D401" s="5">
-        <v>2.08450596251466</v>
+        <v>2.0845058404167283</v>
       </c>
       <c r="E401" s="5">
-        <v>1.9062729612190132</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9062729715519033</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2014.6028185</v>
+        <v>2014.602819</v>
       </c>
       <c r="C402" s="5">
-        <v>4.5408955000000333</v>
+        <v>4.5408959999999752</v>
       </c>
       <c r="D402" s="5">
-        <v>2.7448365982449152</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.744836904245207</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2018.8838447999999</v>
+        <v>2018.8838450000001</v>
       </c>
       <c r="C403" s="5">
-        <v>4.281026299999894</v>
+        <v>4.2810260000001108</v>
       </c>
       <c r="D403" s="5">
-        <v>2.5800123840748368</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5800122005102066</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2022.6807529</v>
+        <v>2022.6807530000001</v>
       </c>
       <c r="C404" s="5">
-        <v>3.7969081000001097</v>
+        <v>3.7969080000000304</v>
       </c>
       <c r="D404" s="5">
-        <v>2.2803272876779523</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2803272267696073</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>2031.5939310000001</v>
       </c>
       <c r="C405" s="5">
-        <v>8.9131781000000956</v>
+        <v>8.9131780000000163</v>
       </c>
       <c r="D405" s="5">
-        <v>5.4180015131515935</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4180014506097995</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2039.2158282</v>
+        <v>2039.2158280000001</v>
       </c>
       <c r="C406" s="5">
-        <v>7.6218971999999212</v>
+        <v>7.6218969999999899</v>
       </c>
       <c r="D406" s="5">
-        <v>4.596087495596346</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5960873724948836</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>2046.9939670000001</v>
       </c>
       <c r="C407" s="5">
-        <v>7.7781388000000788</v>
+        <v>7.7781390000000101</v>
       </c>
       <c r="D407" s="5">
-        <v>4.6743881890559003</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6743883122495999</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2046.1337272000001</v>
+        <v>2046.1337269999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.86023980000004485</v>
+        <v>-0.86024000000020351</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.50313051125573383</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.5031306279600245</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2059.7306362999998</v>
+        <v>2059.7306359999998</v>
       </c>
       <c r="C409" s="5">
-        <v>13.596909099999721</v>
+        <v>13.596908999999869</v>
       </c>
       <c r="D409" s="5">
-        <v>8.2722035636041866</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.272203501363018</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2071.7878451000001</v>
+        <v>2071.7878449999998</v>
       </c>
       <c r="C410" s="5">
-        <v>12.057208800000353</v>
+        <v>12.057209000000057</v>
       </c>
       <c r="D410" s="5">
-        <v>7.2551673884299506</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2551675137672245</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2075.0434464</v>
+        <v>2075.0434460000001</v>
       </c>
       <c r="C411" s="5">
-        <v>3.2556012999998529</v>
+        <v>3.2556010000002971</v>
       </c>
       <c r="D411" s="5">
-        <v>1.9020594283279069</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9020592516304724</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2082.2401292999998</v>
+        <v>2082.2401289999998</v>
       </c>
       <c r="C412" s="5">
-        <v>7.1966828999998143</v>
+        <v>7.1966829999996662</v>
       </c>
       <c r="D412" s="5">
-        <v>4.2421628329010863</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2421628938094091</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2087.3742876000001</v>
+        <v>2087.374288</v>
       </c>
       <c r="C413" s="5">
-        <v>5.1341583000003084</v>
+        <v>5.1341590000001815</v>
       </c>
       <c r="D413" s="5">
-        <v>2.9992849509048458</v>
+        <v>2.9992853658320273</v>
       </c>
       <c r="E413" s="5">
-        <v>3.8462678047555876</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8462678246554693</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2091.3643314000001</v>
+        <v>2091.3643310000002</v>
       </c>
       <c r="C414" s="5">
-        <v>3.9900437999999667</v>
+        <v>3.9900430000002416</v>
       </c>
       <c r="D414" s="5">
-        <v>2.3180859603217918</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3180854902016934</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>2098.4877959999999</v>
       </c>
       <c r="C415" s="5">
-        <v>7.1234645999998065</v>
+        <v>7.1234649999996691</v>
       </c>
       <c r="D415" s="5">
-        <v>4.1648068956392059</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1648071347131443</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2104.6727983999999</v>
+        <v>2104.6727980000001</v>
       </c>
       <c r="C416" s="5">
-        <v>6.1850024000000303</v>
+        <v>6.1850020000001678</v>
       </c>
       <c r="D416" s="5">
-        <v>3.5947347886538639</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5947345523917873</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2107.5252273000001</v>
+        <v>2107.5252270000001</v>
       </c>
       <c r="C417" s="5">
-        <v>2.8524289000001772</v>
+        <v>2.8524290000000292</v>
       </c>
       <c r="D417" s="5">
-        <v>1.6385183074851595</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6385183656706603</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2112.4167097</v>
+        <v>2112.41671</v>
       </c>
       <c r="C418" s="5">
-        <v>4.8914823999998589</v>
+        <v>4.8914829999998801</v>
       </c>
       <c r="D418" s="5">
-        <v>2.8209821244922884</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.820982475355871</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2112.9400467</v>
+        <v>2112.940047</v>
       </c>
       <c r="C419" s="5">
         <v>0.52333700000008321</v>
       </c>
       <c r="D419" s="5">
-        <v>0.29769733186348901</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.29769733182127833</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2115.7791502999999</v>
+        <v>2115.7791499999998</v>
       </c>
       <c r="C420" s="5">
-        <v>2.8391035999998167</v>
+        <v>2.8391029999997954</v>
       </c>
       <c r="D420" s="5">
-        <v>1.6243789412854648</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6243785952251066</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2121.0445782000002</v>
+        <v>2121.044578</v>
       </c>
       <c r="C421" s="5">
-        <v>5.2654279000003044</v>
+        <v>5.2654280000001563</v>
       </c>
       <c r="D421" s="5">
-        <v>3.0275938671014968</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.027593925825478</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2119.3179565999999</v>
+        <v>2119.3179570000002</v>
       </c>
       <c r="C422" s="5">
-        <v>-1.7266216000002714</v>
+        <v>-1.7266209999997955</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.97248991110008287</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.97248957476295805</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2118.4018245000002</v>
+        <v>2118.4018249999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.91613209999968603</v>
+        <v>-0.91613200000028883</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.51750070313839602</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.5175006466879517</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2127.9222229000002</v>
+        <v>2127.922223</v>
       </c>
       <c r="C424" s="5">
-        <v>9.5203983999999764</v>
+        <v>9.5203980000001138</v>
       </c>
       <c r="D424" s="5">
-        <v>5.5282898044465734</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5282895650668795</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2124.9450271000001</v>
+        <v>2124.9450270000002</v>
       </c>
       <c r="C425" s="5">
-        <v>-2.9771958000001177</v>
+        <v>-2.9771959999998217</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.666071694195792</v>
+        <v>-1.6660718051803358</v>
       </c>
       <c r="E425" s="5">
-        <v>1.7999042971444057</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7999042728459758</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2129.4268344000002</v>
+        <v>2129.4268339999999</v>
       </c>
       <c r="C426" s="5">
-        <v>4.4818073000001277</v>
+        <v>4.4818069999996624</v>
       </c>
       <c r="D426" s="5">
-        <v>2.5605357398041928</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5605355665373475</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2130.0735106000002</v>
+        <v>2130.0735110000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.6466762000000017</v>
+        <v>0.64667700000018158</v>
       </c>
       <c r="D427" s="5">
-        <v>0.36503198397286329</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.3650324363756452</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2130.9161313999998</v>
+        <v>2130.916131</v>
       </c>
       <c r="C428" s="5">
-        <v>0.84262079999962225</v>
+        <v>0.84261999999989712</v>
       </c>
       <c r="D428" s="5">
-        <v>0.47573373073872549</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.4757332779955048</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2131.5919011000001</v>
+        <v>2131.5919009999998</v>
       </c>
       <c r="C429" s="5">
-        <v>0.67576970000027359</v>
+        <v>0.67576999999982945</v>
       </c>
       <c r="D429" s="5">
-        <v>0.38121610383625715</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.38121627343932207</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>2132.135088</v>
       </c>
       <c r="C430" s="5">
-        <v>0.54318689999990966</v>
+        <v>0.54318700000021636</v>
       </c>
       <c r="D430" s="5">
-        <v>0.30622119506007461</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.30622125152852675</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2132.3572343000001</v>
+        <v>2132.3572340000001</v>
       </c>
       <c r="C431" s="5">
-        <v>0.22214630000007674</v>
+        <v>0.22214600000006612</v>
       </c>
       <c r="D431" s="5">
-        <v>0.12509918990155633</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.1250990208629954</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>2129.55564</v>
       </c>
       <c r="C432" s="5">
-        <v>-2.8015943000000334</v>
+        <v>-2.8015940000000228</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.5652750121586956</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5652748459740962</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2131.0790258000002</v>
+        <v>2131.0790259999999</v>
       </c>
       <c r="C433" s="5">
-        <v>1.5233858000001419</v>
+        <v>1.5233859999998458</v>
       </c>
       <c r="D433" s="5">
-        <v>0.86181009726562507</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.86181021085480758</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2137.3834877999998</v>
+        <v>2137.3834879999999</v>
       </c>
       <c r="C434" s="5">
-        <v>6.304461999999603</v>
+        <v>6.3044620000000577</v>
       </c>
       <c r="D434" s="5">
-        <v>3.6083464250638464</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6083464247197883</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2131.1388806</v>
+        <v>2131.1388809999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-6.2446071999997912</v>
+        <v>-6.2446070000000873</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.450144125715604</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4501440166676556</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>2129.5754307000002</v>
+        <v>2129.5754310000002</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.5634498999997959</v>
+        <v>-1.5634499999996478</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.87680268257379623</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.87680273826495903</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2129.2758944000002</v>
+        <v>2129.2758939999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.29953629999999976</v>
+        <v>-0.29953700000032768</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.16865597616826378</v>
+        <v>-0.1686563699797361</v>
       </c>
       <c r="E437" s="5">
-        <v>0.20381079250368916</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.20381077839524142</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2125.2116237999999</v>
+        <v>2125.211624</v>
       </c>
       <c r="C438" s="5">
-        <v>-4.0642706000003272</v>
+        <v>-4.0642699999998513</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.2666147903427691</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2666144596531601</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2126.1074014000001</v>
+        <v>2126.1074010000002</v>
       </c>
       <c r="C439" s="5">
-        <v>0.89577760000020135</v>
+        <v>0.89577700000018012</v>
       </c>
       <c r="D439" s="5">
-        <v>0.50697473074376997</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.50697439033220437</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2126.7427407</v>
+        <v>2126.742741</v>
       </c>
       <c r="C440" s="5">
-        <v>0.63533929999994143</v>
+        <v>0.63533999999981461</v>
       </c>
       <c r="D440" s="5">
-        <v>0.35918291974232908</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.35918331619884114</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>2127.9219933999998</v>
+        <v>2127.9219929999999</v>
       </c>
       <c r="C441" s="5">
-        <v>1.179252699999779</v>
+        <v>1.1792519999999058</v>
       </c>
       <c r="D441" s="5">
-        <v>0.66741821411830937</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.66741781663799404</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>2129.8540518999998</v>
+        <v>2129.8540520000001</v>
       </c>
       <c r="C442" s="5">
-        <v>1.9320585000000392</v>
+        <v>1.9320590000002085</v>
       </c>
       <c r="D442" s="5">
-        <v>1.0950040426428442</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0950043276441335</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>2126.5109226</v>
+        <v>2126.4425259999998</v>
       </c>
       <c r="C443" s="5">
-        <v>-3.3431292999998732</v>
+        <v>-3.4115260000003218</v>
       </c>
       <c r="D443" s="5">
-        <v>-1.8674058463160947</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9052749677571423</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>2125.4554029999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-0.98712299999988318</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-0.55563595303552704</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE900000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>