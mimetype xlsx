--- v7 (2026-08-22)
+++ v8 (2026-10-01)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F0F06159-6BA7-4548-8AD7-9E9F70EA5DE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{71DC50B5-EB7A-49F3-812B-B8C38BE4A5C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DB1333C6-574C-4FAD-851B-749D11B9AC4F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5C0CD54D-FC6E-4808-822F-F9B8710B05FB}"/>
   </bookViews>
   <sheets>
     <sheet name="AE900000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Government</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF5CA8D9-84E5-4BFB-A69A-9293C659041E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E6E0194-541E-4A7A-8E00-09443A0E3159}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1269.9826740000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>1269.9702966</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1270.852783</v>
+        <v>1270.8398284</v>
       </c>
       <c r="C7" s="5">
-        <v>0.87010899999995672</v>
+        <v>0.8695318000000043</v>
       </c>
       <c r="D7" s="5">
-        <v>0.82526664054620724</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>0.82472519235745612</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1278.542823</v>
+        <v>1278.5315333000001</v>
       </c>
       <c r="C8" s="5">
-        <v>7.6900399999999536</v>
+        <v>7.6917049000001043</v>
       </c>
       <c r="D8" s="5">
-        <v>7.5079083858778262</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>7.5096674576291989</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1283.5352849999999</v>
+        <v>1283.5324458</v>
       </c>
       <c r="C9" s="5">
-        <v>4.9924619999999322</v>
+        <v>5.0009124999999131</v>
       </c>
       <c r="D9" s="5">
-        <v>4.7877225012576297</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>4.7960448440170111</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1304.161069</v>
+        <v>1304.1596182999999</v>
       </c>
       <c r="C10" s="5">
-        <v>20.625784000000067</v>
+        <v>20.627172499999915</v>
       </c>
       <c r="D10" s="5">
-        <v>21.082404210392447</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>21.084002007052494</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1287.2493079999999</v>
+        <v>1287.3751649000001</v>
       </c>
       <c r="C11" s="5">
-        <v>-16.91176100000007</v>
+        <v>-16.784453399999848</v>
       </c>
       <c r="D11" s="5">
-        <v>-14.497813067468524</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-14.396299837290471</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1294.806167</v>
+        <v>1294.7872953999999</v>
       </c>
       <c r="C12" s="5">
-        <v>7.5568590000000313</v>
+        <v>7.4121304999998756</v>
       </c>
       <c r="D12" s="5">
-        <v>7.276626110426232</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>7.1321033168653791</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1268.519458</v>
+        <v>1268.5100676</v>
       </c>
       <c r="C13" s="5">
-        <v>-26.286708999999973</v>
+        <v>-26.277227799999991</v>
       </c>
       <c r="D13" s="5">
-        <v>-21.817691627286351</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-21.810962393925927</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1286.7264029999999</v>
+        <v>1286.7081192999999</v>
       </c>
       <c r="C14" s="5">
-        <v>18.206944999999905</v>
+        <v>18.198051699999951</v>
       </c>
       <c r="D14" s="5">
-        <v>18.650330144202943</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>18.640638852000556</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1290.7922550000001</v>
+        <v>1290.7789479</v>
       </c>
       <c r="C15" s="5">
-        <v>4.0658520000001772</v>
+        <v>4.0708286000001408</v>
       </c>
       <c r="D15" s="5">
-        <v>3.8584076980615167</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>3.8632687189126713</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1293.985369</v>
+        <v>1293.9733960000001</v>
       </c>
       <c r="C16" s="5">
-        <v>3.1931139999999232</v>
+        <v>3.1944481000000451</v>
       </c>
       <c r="D16" s="5">
-        <v>3.0092391080930092</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>3.0105450067861472</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1298.4038009999999</v>
+        <v>1298.3938046000001</v>
       </c>
       <c r="C17" s="5">
-        <v>4.4184319999999389</v>
+        <v>4.4204085999999734</v>
       </c>
       <c r="D17" s="5">
-        <v>4.1753452435107974</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>4.177287712126132</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1293.9191659999999</v>
+        <v>1293.908199</v>
       </c>
       <c r="C18" s="5">
-        <v>-4.4846350000000257</v>
+        <v>-4.485605600000099</v>
       </c>
       <c r="D18" s="5">
-        <v>-4.0669147507543251</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-4.067809013238433</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1294.7585509999999</v>
+        <v>1294.7468260999999</v>
       </c>
       <c r="C19" s="5">
-        <v>0.83938499999999294</v>
+        <v>0.83862709999993967</v>
       </c>
       <c r="D19" s="5">
-        <v>0.78124171353970429</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>0.78054043530690898</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1294.0269940000001</v>
+        <v>1294.0166171999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.73155699999983881</v>
+        <v>-0.73020889999997962</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.67591404282054679</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-0.67467843239129577</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1297.6695589999999</v>
+        <v>1297.6672457</v>
       </c>
       <c r="C21" s="5">
-        <v>3.6425649999998768</v>
+        <v>3.6506285000000389</v>
       </c>
       <c r="D21" s="5">
-        <v>3.4306780343062782</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>3.4384187094697927</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1301.484643</v>
+        <v>1301.4831704000001</v>
       </c>
       <c r="C22" s="5">
-        <v>3.8150840000000699</v>
+        <v>3.815924700000096</v>
       </c>
       <c r="D22" s="5">
-        <v>3.58554893752836</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.5863583761309936</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1308.722366</v>
+        <v>1308.8331000000001</v>
       </c>
       <c r="C23" s="5">
-        <v>7.2377229999999599</v>
+        <v>7.3499295999999958</v>
       </c>
       <c r="D23" s="5">
-        <v>6.8812978791966017</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>6.9913227456054106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1311.928932</v>
+        <v>1311.9138255</v>
       </c>
       <c r="C24" s="5">
-        <v>3.2065660000000662</v>
+        <v>3.0807254999999714</v>
       </c>
       <c r="D24" s="5">
-        <v>2.9801266373068014</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>2.8614093922074479</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1293.9926620000001</v>
+        <v>1293.9841426999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-17.936269999999922</v>
+        <v>-17.929682800000137</v>
       </c>
       <c r="D25" s="5">
-        <v>-15.226903617636845</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-15.221887237262422</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1325.4676159999999</v>
+        <v>1325.4507473000001</v>
       </c>
       <c r="C26" s="5">
-        <v>31.474953999999798</v>
+        <v>31.46660460000021</v>
       </c>
       <c r="D26" s="5">
-        <v>33.428220842881238</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>33.418385521303961</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1329.1283209999999</v>
+        <v>1329.1156169999999</v>
       </c>
       <c r="C27" s="5">
-        <v>3.6607050000000072</v>
+        <v>3.6648696999998265</v>
       </c>
       <c r="D27" s="5">
-        <v>3.3649947304459582</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>3.3689249416922973</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1332.2149649999999</v>
+        <v>1332.2041182999999</v>
       </c>
       <c r="C28" s="5">
-        <v>3.0866439999999784</v>
+        <v>3.0885012999999617</v>
       </c>
       <c r="D28" s="5">
-        <v>2.8226399043647321</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>2.8243874546667547</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1335.2115490000001</v>
+        <v>1335.2028834</v>
       </c>
       <c r="C29" s="5">
-        <v>2.9965840000002117</v>
+        <v>2.9987651000001279</v>
       </c>
       <c r="D29" s="5">
-        <v>2.7328337020110283</v>
+        <v>2.7348700619002075</v>
       </c>
       <c r="E29" s="5">
-        <v>2.8348459833259732</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>2.8349703048174746</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1337.6186540000001</v>
+        <v>1337.6098371</v>
       </c>
       <c r="C30" s="5">
-        <v>2.4071050000000014</v>
+        <v>2.4069537000000309</v>
       </c>
       <c r="D30" s="5">
-        <v>2.1849268249129583</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>2.1848024459371951</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1341.1997679999999</v>
+        <v>1341.1901631999999</v>
       </c>
       <c r="C31" s="5">
-        <v>3.5811139999998431</v>
+        <v>3.5803260999998656</v>
       </c>
       <c r="D31" s="5">
-        <v>3.2604077344214222</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>3.2597016051712391</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1344.74297</v>
+        <v>1344.7335384999999</v>
       </c>
       <c r="C32" s="5">
-        <v>3.5432020000000648</v>
+        <v>3.5433752999999797</v>
       </c>
       <c r="D32" s="5">
-        <v>3.2166489904798867</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>3.2168319843116411</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1343.6199429999999</v>
+        <v>1343.6164534</v>
       </c>
       <c r="C33" s="5">
-        <v>-1.1230270000000928</v>
+        <v>-1.1170850999999402</v>
       </c>
       <c r="D33" s="5">
-        <v>-0.99755842460867994</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-0.99231139434385884</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1345.6185640000001</v>
+        <v>1345.6121923000001</v>
       </c>
       <c r="C34" s="5">
-        <v>1.9986210000001847</v>
+        <v>1.9957389000001058</v>
       </c>
       <c r="D34" s="5">
-        <v>1.7996637776265922</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>1.7970520504735132</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1346.640212</v>
+        <v>1346.741301</v>
       </c>
       <c r="C35" s="5">
-        <v>1.0216479999999137</v>
+        <v>1.1291086999999607</v>
       </c>
       <c r="D35" s="5">
-        <v>0.91490268939500297</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>1.011584967129231</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1380.6724409999999</v>
+        <v>1380.6596366000001</v>
       </c>
       <c r="C36" s="5">
-        <v>34.032228999999916</v>
+        <v>33.918335600000091</v>
       </c>
       <c r="D36" s="5">
-        <v>34.917699905031576</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>34.781223381287639</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1363.9588409999999</v>
+        <v>1363.9499014999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-16.713600000000042</v>
+        <v>-16.709735100000216</v>
       </c>
       <c r="D37" s="5">
-        <v>-13.597301148172969</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-13.594480949333454</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1366.778851</v>
+        <v>1366.7638354000001</v>
       </c>
       <c r="C38" s="5">
-        <v>2.8200100000001385</v>
+        <v>2.8139339000001655</v>
       </c>
       <c r="D38" s="5">
-        <v>2.5094299937267195</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>2.5039781811692974</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1370.787836</v>
+        <v>1370.7768094</v>
       </c>
       <c r="C39" s="5">
-        <v>4.0089849999999387</v>
+        <v>4.0129739999999856</v>
       </c>
       <c r="D39" s="5">
-        <v>3.5771370556980431</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>3.5807940103908864</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1374.15086</v>
+        <v>1374.1430104999999</v>
       </c>
       <c r="C40" s="5">
-        <v>3.3630239999999958</v>
+        <v>3.3662010999998984</v>
       </c>
       <c r="D40" s="5">
-        <v>2.9840730722789921</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>2.9869547080484393</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1375.960873</v>
+        <v>1375.9541326000001</v>
       </c>
       <c r="C41" s="5">
-        <v>1.8100130000000263</v>
+        <v>1.8111221000001478</v>
       </c>
       <c r="D41" s="5">
-        <v>1.592125129459343</v>
+        <v>1.5931169661348443</v>
       </c>
       <c r="E41" s="5">
-        <v>3.0519002049165023</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>3.0520641998787346</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1380.663855</v>
+        <v>1380.6583006999999</v>
       </c>
       <c r="C42" s="5">
-        <v>4.70298200000002</v>
+        <v>4.7041680999998334</v>
       </c>
       <c r="D42" s="5">
-        <v>4.1795439420694525</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>4.1806387955083624</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1385.8244950000001</v>
+        <v>1385.8189592000001</v>
       </c>
       <c r="C43" s="5">
-        <v>5.1606400000000576</v>
+        <v>5.1606585000001814</v>
       </c>
       <c r="D43" s="5">
-        <v>4.578723321083622</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>4.5787588742070451</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1387.4157720000001</v>
+        <v>1387.4092814999999</v>
       </c>
       <c r="C44" s="5">
-        <v>1.5912769999999909</v>
+        <v>1.5903222999997979</v>
       </c>
       <c r="D44" s="5">
-        <v>1.3866388765063187</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.3858072637940921</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1392.696287</v>
+        <v>1392.6854803000001</v>
       </c>
       <c r="C45" s="5">
-        <v>5.280514999999923</v>
+        <v>5.276198800000202</v>
       </c>
       <c r="D45" s="5">
-        <v>4.6640380930575098</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>4.6601679607700897</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1395.4283909999999</v>
+        <v>1395.4188971999999</v>
       </c>
       <c r="C46" s="5">
-        <v>2.7321039999999357</v>
+        <v>2.7334168999998383</v>
       </c>
       <c r="D46" s="5">
-        <v>2.3796508899972535</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>2.3808254665909745</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1395.2212810000001</v>
+        <v>1395.3081907000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.2071099999998296</v>
+        <v>-0.11070649999987836</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.17795912873423969</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-9.5161279497513185E-2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1422.9802990000001</v>
+        <v>1422.9696738</v>
       </c>
       <c r="C48" s="5">
-        <v>27.759017999999969</v>
+        <v>27.661483099999941</v>
       </c>
       <c r="D48" s="5">
-        <v>26.668767950806394</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>26.562781542088999</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1407.902636</v>
+        <v>1407.8942408</v>
       </c>
       <c r="C49" s="5">
-        <v>-15.07766300000003</v>
+        <v>-15.075432999999975</v>
       </c>
       <c r="D49" s="5">
-        <v>-11.999565541259472</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-11.997977335740773</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1408.3678689999999</v>
+        <v>1408.3567992000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.46523299999989831</v>
+        <v>0.46255840000003445</v>
       </c>
       <c r="D50" s="5">
-        <v>0.39725428802832585</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>0.39496872511730619</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1409.2091399999999</v>
+        <v>1409.2007054000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.8412710000000061</v>
+        <v>0.84390619999999217</v>
       </c>
       <c r="D51" s="5">
-        <v>0.71916470490263062</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.7214305372737595</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1407.879776</v>
+        <v>1407.8757891</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.3293639999999414</v>
+        <v>-1.3249163000000408</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.1261537005124223</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-1.1224120338264143</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1413.8750709999999</v>
+        <v>1413.8715943</v>
       </c>
       <c r="C53" s="5">
-        <v>5.9952949999999419</v>
+        <v>5.9958051999999498</v>
       </c>
       <c r="D53" s="5">
-        <v>5.2314613968653001</v>
+        <v>5.2319322386633615</v>
       </c>
       <c r="E53" s="5">
-        <v>2.7554706492006531</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.7557213428583749</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1419.4510479999999</v>
+        <v>1419.449607</v>
       </c>
       <c r="C54" s="5">
-        <v>5.5759769999999662</v>
+        <v>5.5780127000000448</v>
       </c>
       <c r="D54" s="5">
-        <v>4.8365187354857619</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>4.8383351169047017</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1419.5157200000001</v>
+        <v>1419.5143851</v>
       </c>
       <c r="C55" s="5">
-        <v>6.4672000000200569E-2</v>
+        <v>6.4778100000012273E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>5.4687232940930919E-2</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>5.4777030211261568E-2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1422.524396</v>
+        <v>1422.5217846</v>
       </c>
       <c r="C56" s="5">
-        <v>3.0086759999999231</v>
+        <v>3.0073995000000195</v>
       </c>
       <c r="D56" s="5">
-        <v>2.5732702791903206</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>2.5721682042128435</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1428.6894339999999</v>
+        <v>1428.673695</v>
       </c>
       <c r="C57" s="5">
-        <v>6.1650379999998677</v>
+        <v>6.1519103999999061</v>
       </c>
       <c r="D57" s="5">
-        <v>5.3264183728537029</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>5.3148153710276924</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1433.1274739999999</v>
+        <v>1433.1100650000001</v>
       </c>
       <c r="C58" s="5">
-        <v>4.4380400000000009</v>
+        <v>4.4363700000001245</v>
       </c>
       <c r="D58" s="5">
-        <v>3.7919967515491315</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.7905878698027529</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1438.9326550000001</v>
+        <v>1438.9971479000001</v>
       </c>
       <c r="C59" s="5">
-        <v>5.8051810000001751</v>
+        <v>5.8870828999999958</v>
       </c>
       <c r="D59" s="5">
-        <v>4.9706196625787236</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>5.0424020079487653</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1464.4212460000001</v>
+        <v>1464.4122734</v>
       </c>
       <c r="C60" s="5">
-        <v>25.488591000000042</v>
+        <v>25.415125499999931</v>
       </c>
       <c r="D60" s="5">
-        <v>23.454416216972305</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>23.378965128681408</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1446.7249650000001</v>
+        <v>1446.7158933000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-17.696280999999999</v>
+        <v>-17.696380099999942</v>
       </c>
       <c r="D61" s="5">
-        <v>-13.574986298573933</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-13.575135066739497</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1443.8801599999999</v>
+        <v>1443.8720415</v>
       </c>
       <c r="C62" s="5">
-        <v>-2.8448050000001786</v>
+        <v>-2.8438518000000386</v>
       </c>
       <c r="D62" s="5">
-        <v>-2.3342977429922862</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-2.3335385083867455</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1450.317914</v>
+        <v>1450.3147128999999</v>
       </c>
       <c r="C63" s="5">
-        <v>6.4377540000000408</v>
+        <v>6.442671399999881</v>
       </c>
       <c r="D63" s="5">
-        <v>5.4835528034439251</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>5.4878762898991074</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1452.339017</v>
+        <v>1452.3461867000001</v>
       </c>
       <c r="C64" s="5">
-        <v>2.0211030000000392</v>
+        <v>2.0314738000001853</v>
       </c>
       <c r="D64" s="5">
-        <v>1.6851472809390255</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>1.6938646977787242</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1454.5993820000001</v>
+        <v>1454.608837</v>
       </c>
       <c r="C65" s="5">
-        <v>2.2603650000000926</v>
+        <v>2.2626502999999047</v>
       </c>
       <c r="D65" s="5">
-        <v>1.8837043468418857</v>
+        <v>1.8856157910227322</v>
       </c>
       <c r="E65" s="5">
-        <v>2.8803330531315563</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>2.881254766290775</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1456.5554299999999</v>
+        <v>1456.5649566</v>
       </c>
       <c r="C66" s="5">
-        <v>1.9560479999997824</v>
+        <v>1.9561195999999654</v>
       </c>
       <c r="D66" s="5">
-        <v>1.6256682597337369</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.6257175616318786</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1460.7563170000001</v>
+        <v>1460.7607195999999</v>
       </c>
       <c r="C67" s="5">
-        <v>4.2008870000001934</v>
+        <v>4.1957629999999426</v>
       </c>
       <c r="D67" s="5">
-        <v>3.5163804132704479</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.5119998197225666</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1462.9329519999999</v>
+        <v>1462.9305480999999</v>
       </c>
       <c r="C68" s="5">
-        <v>2.1766349999998056</v>
+        <v>2.1698284999999942</v>
       </c>
       <c r="D68" s="5">
-        <v>1.8028159388695952</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>1.797126801659843</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1465.435256</v>
+        <v>1465.4128323</v>
       </c>
       <c r="C69" s="5">
-        <v>2.5023040000000947</v>
+        <v>2.4822842000000946</v>
       </c>
       <c r="D69" s="5">
-        <v>2.0719850878881951</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>2.0552564805569995</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1467.8045099999999</v>
+        <v>1467.7657933999999</v>
       </c>
       <c r="C70" s="5">
-        <v>2.3692539999999553</v>
+        <v>2.3529610999999022</v>
       </c>
       <c r="D70" s="5">
-        <v>1.957454549997073</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>1.9439044294216945</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1471.1785609999999</v>
+        <v>1471.2104764000001</v>
       </c>
       <c r="C71" s="5">
-        <v>3.3740510000000086</v>
+        <v>3.4446830000001682</v>
       </c>
       <c r="D71" s="5">
-        <v>2.7935905063959598</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.8529044173572382</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1495.9385199999999</v>
+        <v>1495.9224393</v>
       </c>
       <c r="C72" s="5">
-        <v>24.759958999999981</v>
+        <v>24.711962899999889</v>
       </c>
       <c r="D72" s="5">
-        <v>22.174422274660177</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>22.126866841990278</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1475.4314959999999</v>
+        <v>1475.4163947</v>
       </c>
       <c r="C73" s="5">
-        <v>-20.507024000000001</v>
+        <v>-20.506044599999996</v>
       </c>
       <c r="D73" s="5">
-        <v>-15.264839241771744</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-15.264316184024739</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1476.20128</v>
+        <v>1476.1955143</v>
       </c>
       <c r="C74" s="5">
-        <v>0.76978400000007241</v>
+        <v>0.7791196000000582</v>
       </c>
       <c r="D74" s="5">
-        <v>0.62788149124040071</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>0.63552481348512213</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1475.4643140000001</v>
+        <v>1475.4748133999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.7369659999999385</v>
+        <v>-0.72070090000011078</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.59743545750166049</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-0.58428750813875885</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1478.0539240000001</v>
+        <v>1478.0876195000001</v>
       </c>
       <c r="C76" s="5">
-        <v>2.5896099999999933</v>
+        <v>2.6128061000001708</v>
       </c>
       <c r="D76" s="5">
-        <v>2.1265886169079984</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>2.1458077581148816</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1481.427702</v>
+        <v>1481.4696988000001</v>
       </c>
       <c r="C77" s="5">
-        <v>3.373777999999902</v>
+        <v>3.3820792999999867</v>
       </c>
       <c r="D77" s="5">
-        <v>2.7737475119145705</v>
+        <v>2.7805943473621308</v>
       </c>
       <c r="E77" s="5">
-        <v>1.8443786194321188</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>1.84660378218231</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1473.430777</v>
+        <v>1473.4672664</v>
       </c>
       <c r="C78" s="5">
-        <v>-7.9969249999999192</v>
+        <v>-8.0024324000000888</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.2888412798415061</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-6.2928713548515258</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1472.3635670000001</v>
+        <v>1472.3802771999999</v>
       </c>
       <c r="C79" s="5">
-        <v>-1.0672099999999318</v>
+        <v>-1.0869892000000618</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.86570921973595505</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-0.88166710392975078</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1472.774392</v>
+        <v>1472.750777</v>
       </c>
       <c r="C80" s="5">
-        <v>0.41082499999993161</v>
+        <v>0.37049980000006144</v>
       </c>
       <c r="D80" s="5">
-        <v>0.33534330366373766</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>0.30237812995654867</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1476.4599619999999</v>
+        <v>1476.4257089</v>
       </c>
       <c r="C81" s="5">
-        <v>3.6855699999998706</v>
+        <v>3.6749319000000469</v>
       </c>
       <c r="D81" s="5">
-        <v>3.0446391430118958</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>3.0357794308237374</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1477.977605</v>
+        <v>1477.9014536</v>
       </c>
       <c r="C82" s="5">
-        <v>1.5176430000001346</v>
+        <v>1.4757446999999502</v>
       </c>
       <c r="D82" s="5">
-        <v>1.2404689859514484</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>1.2060624257659525</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1475.1607710000001</v>
+        <v>1475.1510796</v>
       </c>
       <c r="C83" s="5">
-        <v>-2.8168339999999716</v>
+        <v>-2.7503739999999652</v>
       </c>
       <c r="D83" s="5">
-        <v>-2.2632228562917023</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-2.2104828033270962</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1504.0641579999999</v>
+        <v>1504.0239313</v>
       </c>
       <c r="C84" s="5">
-        <v>28.903386999999839</v>
+        <v>28.872851699999956</v>
       </c>
       <c r="D84" s="5">
-        <v>26.218812338516262</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>26.188257029285424</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1485.601746</v>
+        <v>1485.5673947</v>
       </c>
       <c r="C85" s="5">
-        <v>-18.462411999999858</v>
+        <v>-18.456536599999936</v>
       </c>
       <c r="D85" s="5">
-        <v>-13.775145817054412</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>-13.771397430800169</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1487.0204209999999</v>
+        <v>1487.0143399000001</v>
       </c>
       <c r="C86" s="5">
-        <v>1.4186749999998938</v>
+        <v>1.4469452000000729</v>
       </c>
       <c r="D86" s="5">
-        <v>1.1519776184002239</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>1.1750837226183641</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1490.504529</v>
+        <v>1490.5386105</v>
       </c>
       <c r="C87" s="5">
-        <v>3.4841080000001057</v>
+        <v>3.5242705999999089</v>
       </c>
       <c r="D87" s="5">
-        <v>2.84813200988836</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>2.8814045824047563</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1492.2591689999999</v>
+        <v>1492.3347690999999</v>
       </c>
       <c r="C88" s="5">
-        <v>1.7546399999998812</v>
+        <v>1.7961585999998988</v>
       </c>
       <c r="D88" s="5">
-        <v>1.4218370005225411</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>1.4556705643428813</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1493.7926809999999</v>
+        <v>1493.8946891999999</v>
       </c>
       <c r="C89" s="5">
-        <v>1.5335119999999733</v>
+        <v>1.5599200999999994</v>
       </c>
       <c r="D89" s="5">
-        <v>1.2401673408611202</v>
+        <v>1.2615825092840094</v>
       </c>
       <c r="E89" s="5">
-        <v>0.8346663818495248</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>0.8386935223895664</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1495.294134</v>
+        <v>1495.4214774</v>
       </c>
       <c r="C90" s="5">
-        <v>1.5014530000000832</v>
+        <v>1.5267882000000554</v>
       </c>
       <c r="D90" s="5">
-        <v>1.2128439758920528</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>1.2333397383440969</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1496.072365</v>
+        <v>1496.1220338999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.77823100000000522</v>
+        <v>0.70055649999994785</v>
       </c>
       <c r="D91" s="5">
-        <v>0.62633500636963824</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>0.56361182423785294</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1499.798393</v>
+        <v>1499.6813872</v>
       </c>
       <c r="C92" s="5">
-        <v>3.7260280000000421</v>
+        <v>3.5593533000001116</v>
       </c>
       <c r="D92" s="5">
-        <v>3.0299281292502478</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>2.8925164630175804</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1502.9688180000001</v>
+        <v>1502.8927779000001</v>
       </c>
       <c r="C93" s="5">
-        <v>3.1704250000000229</v>
+        <v>3.2113907000000381</v>
       </c>
       <c r="D93" s="5">
-        <v>2.5663823534205044</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>2.6001398581319446</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1503.6928190000001</v>
+        <v>1503.577824</v>
       </c>
       <c r="C94" s="5">
-        <v>0.72400100000004386</v>
+        <v>0.68504609999990862</v>
       </c>
       <c r="D94" s="5">
-        <v>0.5795906838641729</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>0.54835538507567172</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1503.236719</v>
+        <v>1503.2007404000001</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.45610000000010587</v>
+        <v>-0.37708359999987806</v>
       </c>
       <c r="D95" s="5">
-        <v>-0.36337730937542334</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-0.30053428431419116</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1527.4070409999999</v>
+        <v>1527.3063007000001</v>
       </c>
       <c r="C96" s="5">
-        <v>24.170321999999942</v>
+        <v>24.105560299999979</v>
       </c>
       <c r="D96" s="5">
-        <v>21.095764239721081</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>21.034714075706429</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1517.5511449999999</v>
+        <v>1517.4738599</v>
       </c>
       <c r="C97" s="5">
-        <v>-9.8558960000000297</v>
+        <v>-9.8324408000000858</v>
       </c>
       <c r="D97" s="5">
-        <v>-7.4742569506689449</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-7.45756919127526</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1518.8138730000001</v>
+        <v>1518.8337644000001</v>
       </c>
       <c r="C98" s="5">
-        <v>1.262728000000152</v>
+        <v>1.3599045000000842</v>
       </c>
       <c r="D98" s="5">
-        <v>1.0030814815082723</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>1.0807124371689625</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1516.170361</v>
+        <v>1516.2402033999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-2.6435120000001007</v>
+        <v>-2.5935610000001361</v>
       </c>
       <c r="D99" s="5">
-        <v>-2.0687346512614502</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-2.0299845568744201</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1517.9064310000001</v>
+        <v>1518.0481440999999</v>
       </c>
       <c r="C100" s="5">
-        <v>1.7360700000001543</v>
+        <v>1.8079407000000174</v>
       </c>
       <c r="D100" s="5">
-        <v>1.3827299063415399</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>1.4402820557078089</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1514.807423</v>
+        <v>1514.9776615000001</v>
       </c>
       <c r="C101" s="5">
-        <v>-3.0990080000001399</v>
+        <v>-3.0704825999998775</v>
       </c>
       <c r="D101" s="5">
-        <v>-2.422635521116967</v>
+        <v>-2.400361824998376</v>
       </c>
       <c r="E101" s="5">
-        <v>1.4068044560194171</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>1.4112756710642271</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1519.586982</v>
+        <v>1519.8113211</v>
       </c>
       <c r="C102" s="5">
-        <v>4.779559000000063</v>
+        <v>4.833659599999919</v>
       </c>
       <c r="D102" s="5">
-        <v>3.8526725373057014</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>3.8966041714642241</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1520.0901670000001</v>
+        <v>1520.1698131999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.50318500000003041</v>
+        <v>0.35849209999992127</v>
       </c>
       <c r="D103" s="5">
-        <v>0.39808376925591915</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>0.28342272155050807</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1521.402572</v>
+        <v>1521.1847312</v>
       </c>
       <c r="C104" s="5">
-        <v>1.3124049999998988</v>
+        <v>1.0149180000000797</v>
       </c>
       <c r="D104" s="5">
-        <v>1.0409816646662629</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>0.80410996182642691</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1520.2794839999999</v>
+        <v>1520.1550821000001</v>
       </c>
       <c r="C105" s="5">
-        <v>-1.1230880000000525</v>
+        <v>-1.0296490999999151</v>
       </c>
       <c r="D105" s="5">
-        <v>-0.88224333411055511</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-0.8092307536336385</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1526.3961320000001</v>
+        <v>1526.2430483999999</v>
       </c>
       <c r="C106" s="5">
-        <v>6.1166480000001684</v>
+        <v>6.0879662999998345</v>
       </c>
       <c r="D106" s="5">
-        <v>4.9363283527114943</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>4.913080088049826</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1524.474835</v>
+        <v>1524.4094413</v>
       </c>
       <c r="C107" s="5">
-        <v>-1.9212970000000951</v>
+        <v>-1.833607099999881</v>
       </c>
       <c r="D107" s="5">
-        <v>-1.5000444025848658</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-1.4321753316195562</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1525.133916</v>
+        <v>1524.9742171</v>
       </c>
       <c r="C108" s="5">
-        <v>0.65908100000001468</v>
+        <v>0.56477580000000671</v>
       </c>
       <c r="D108" s="5">
-        <v>0.52003517245799991</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>0.44549295681772794</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1525.9009450000001</v>
+        <v>1525.7849378000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.76702900000009322</v>
+        <v>0.81072070000004715</v>
       </c>
       <c r="D109" s="5">
-        <v>0.60518297437541779</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>0.63982360754866185</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1542.1982089999999</v>
+        <v>1542.2436992999999</v>
       </c>
       <c r="C110" s="5">
-        <v>16.297263999999814</v>
+        <v>16.45876149999981</v>
       </c>
       <c r="D110" s="5">
-        <v>13.596834477178144</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>13.740773110167193</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1539.591261</v>
+        <v>1539.696357</v>
       </c>
       <c r="C111" s="5">
-        <v>-2.6069479999998748</v>
+        <v>-2.5473422999998547</v>
       </c>
       <c r="D111" s="5">
-        <v>-2.0097390107543078</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-1.9641472649852831</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1544.6542870000001</v>
+        <v>1544.8565275000001</v>
       </c>
       <c r="C112" s="5">
-        <v>5.0630260000000362</v>
+        <v>5.1601705000000493</v>
       </c>
       <c r="D112" s="5">
-        <v>4.0184268885292251</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.0966708142766484</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1548.770489</v>
+        <v>1549.0162688</v>
       </c>
       <c r="C113" s="5">
-        <v>4.1162019999999302</v>
+        <v>4.1597412999999506</v>
       </c>
       <c r="D113" s="5">
-        <v>3.2450522706058305</v>
+        <v>3.279451210612172</v>
       </c>
       <c r="E113" s="5">
-        <v>2.242071532283485</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>2.2468058879691943</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1552.127056</v>
+        <v>1552.4370650000001</v>
       </c>
       <c r="C114" s="5">
-        <v>3.3565670000000409</v>
+        <v>3.4207962000000407</v>
       </c>
       <c r="D114" s="5">
-        <v>2.6319204283176356</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>2.682465793073785</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1554.568444</v>
+        <v>1554.6689931999999</v>
       </c>
       <c r="C115" s="5">
-        <v>2.4413879999999608</v>
+        <v>2.2319281999998566</v>
       </c>
       <c r="D115" s="5">
-        <v>1.9039316582161847</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>1.7389393666348729</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1557.1222849999999</v>
+        <v>1556.807679</v>
       </c>
       <c r="C116" s="5">
-        <v>2.5538409999999203</v>
+        <v>2.1386858000000757</v>
       </c>
       <c r="D116" s="5">
-        <v>1.9892667510652773</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>1.6633316067119264</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1555.2431779999999</v>
+        <v>1555.0664853999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.8791069999999763</v>
+        <v>-1.7411936000000878</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.4385651184532056</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-1.3339008966428256</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1556.909713</v>
+        <v>1556.7303331999999</v>
       </c>
       <c r="C118" s="5">
-        <v>1.6665350000000672</v>
+        <v>1.663847799999985</v>
       </c>
       <c r="D118" s="5">
-        <v>1.2934764466132842</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>1.2915260923863858</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1558.4563430000001</v>
+        <v>1558.3750147999999</v>
       </c>
       <c r="C119" s="5">
-        <v>1.5466300000000501</v>
+        <v>1.6446816000000126</v>
       </c>
       <c r="D119" s="5">
-        <v>1.1986115813070963</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>1.275189757192563</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1559.5102830000001</v>
+        <v>1559.308276</v>
       </c>
       <c r="C120" s="5">
-        <v>1.0539400000000114</v>
+        <v>0.93326120000006085</v>
       </c>
       <c r="D120" s="5">
-        <v>0.81455138293557994</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>0.72101358509604196</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1561.192096</v>
+        <v>1561.0555257999999</v>
       </c>
       <c r="C121" s="5">
-        <v>1.6818129999999201</v>
+        <v>1.7472497999999632</v>
       </c>
       <c r="D121" s="5">
-        <v>1.3018120013513323</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>1.3529524256029601</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1571.4333730000001</v>
+        <v>1571.5060394</v>
       </c>
       <c r="C122" s="5">
-        <v>10.241277000000082</v>
+        <v>10.450513600000022</v>
       </c>
       <c r="D122" s="5">
-        <v>8.1622067707774129</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>8.3359114303986246</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1566.8551890000001</v>
+        <v>1566.9830477</v>
       </c>
       <c r="C123" s="5">
-        <v>-4.5781839999999647</v>
+        <v>-4.5229916999999205</v>
       </c>
       <c r="D123" s="5">
-        <v>-3.44057816625567</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-3.3995999944672173</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1566.400611</v>
+        <v>1566.6356312</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.45457800000008319</v>
+        <v>-0.34741650000000845</v>
       </c>
       <c r="D124" s="5">
-        <v>-0.34759052332552498</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-0.26572834046888483</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1570.960664</v>
+        <v>1571.2381287000001</v>
       </c>
       <c r="C125" s="5">
-        <v>4.5600529999999253</v>
+        <v>4.6024975000000268</v>
       </c>
       <c r="D125" s="5">
-        <v>3.5498804408457874</v>
+        <v>3.5829118921650194</v>
       </c>
       <c r="E125" s="5">
-        <v>1.432760706483216</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.4345788580526042</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1574.6383989999999</v>
+        <v>1574.9530471999999</v>
       </c>
       <c r="C126" s="5">
-        <v>3.6777349999999842</v>
+        <v>3.7149184999998397</v>
       </c>
       <c r="D126" s="5">
-        <v>2.8457445762296807</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>2.8743772492640041</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1576.6791430000001</v>
+        <v>1576.7728915</v>
       </c>
       <c r="C127" s="5">
-        <v>2.0407440000001316</v>
+        <v>1.8198443000001134</v>
       </c>
       <c r="D127" s="5">
-        <v>1.5663432617061268</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>1.3954354579610806</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1582.8888119999999</v>
+        <v>1582.5571763</v>
       </c>
       <c r="C128" s="5">
-        <v>6.2096689999998489</v>
+        <v>5.7842848000000231</v>
       </c>
       <c r="D128" s="5">
-        <v>4.8298687859954281</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>4.492032828456427</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1585.2569120000001</v>
+        <v>1585.0548243000001</v>
       </c>
       <c r="C129" s="5">
-        <v>2.3681000000001404</v>
+        <v>2.4976480000000265</v>
       </c>
       <c r="D129" s="5">
-        <v>1.8101205979632828</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.9104089169756699</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1610.8629880000001</v>
+        <v>1610.6524248999999</v>
       </c>
       <c r="C130" s="5">
-        <v>25.60607600000003</v>
+        <v>25.597600599999851</v>
       </c>
       <c r="D130" s="5">
-        <v>21.20132597455704</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>21.196620414445476</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1587.730417</v>
+        <v>1587.6302315</v>
       </c>
       <c r="C131" s="5">
-        <v>-23.132571000000098</v>
+        <v>-23.022193399999878</v>
       </c>
       <c r="D131" s="5">
-        <v>-15.934472632759356</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-15.866229602187365</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1587.0807179999999</v>
+        <v>1586.8692816</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.64969900000005509</v>
+        <v>-0.76094990000001417</v>
       </c>
       <c r="D132" s="5">
-        <v>-0.48993615572723304</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-0.57364525690996038</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1590.5404940000001</v>
+        <v>1590.4145653</v>
       </c>
       <c r="C133" s="5">
-        <v>3.4597760000001472</v>
+        <v>3.5452837000000272</v>
       </c>
       <c r="D133" s="5">
-        <v>2.6475484477825439</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>2.7141542491008641</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1592.932243</v>
+        <v>1593.0070397</v>
       </c>
       <c r="C134" s="5">
-        <v>2.3917489999998907</v>
+        <v>2.5924743999999009</v>
       </c>
       <c r="D134" s="5">
-        <v>1.8194792564527607</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>1.9737069523197759</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1586.8771019999999</v>
+        <v>1587.0038107</v>
       </c>
       <c r="C135" s="5">
-        <v>-6.0551410000000487</v>
+        <v>-6.0032289999999193</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.467336674776079</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-4.4296239503802575</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1588.174647</v>
+        <v>1588.3972726</v>
       </c>
       <c r="C136" s="5">
-        <v>1.2975450000001274</v>
+        <v>1.3934618999999202</v>
       </c>
       <c r="D136" s="5">
-        <v>0.98563114676171182</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>1.058758147720118</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1593.4200539999999</v>
+        <v>1593.6922923</v>
       </c>
       <c r="C137" s="5">
-        <v>5.2454069999998865</v>
+        <v>5.2950197000000117</v>
       </c>
       <c r="D137" s="5">
-        <v>4.0361418579478725</v>
+        <v>4.074438069776698</v>
       </c>
       <c r="E137" s="5">
-        <v>1.4296596034946818</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>1.4290745107221836</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1594.2044980000001</v>
+        <v>1594.494066</v>
       </c>
       <c r="C138" s="5">
-        <v>0.78444400000012138</v>
+        <v>0.80177370000001247</v>
       </c>
       <c r="D138" s="5">
-        <v>0.59236470344739001</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>0.60538356674850746</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1594.5627830000001</v>
+        <v>1594.6429685000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.3582850000000235</v>
+        <v>0.14890250000007654</v>
       </c>
       <c r="D139" s="5">
-        <v>0.27002422991473374</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>0.11212008091840975</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1598.4412010000001</v>
+        <v>1598.1431990000001</v>
       </c>
       <c r="C140" s="5">
-        <v>3.8784180000000106</v>
+        <v>3.5002305000000433</v>
       </c>
       <c r="D140" s="5">
-        <v>2.9580958192787055</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>2.6660244427001878</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1601.669361</v>
+        <v>1601.4665981000001</v>
       </c>
       <c r="C141" s="5">
-        <v>3.2281599999998889</v>
+        <v>3.3233990999999605</v>
       </c>
       <c r="D141" s="5">
-        <v>2.4505822283042766</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>2.5241856133752183</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1604.588747</v>
+        <v>1604.4453289</v>
       </c>
       <c r="C142" s="5">
-        <v>2.9193860000000313</v>
+        <v>2.9787307999999939</v>
       </c>
       <c r="D142" s="5">
-        <v>2.2093182966368863</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>2.2549777599974341</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1610.2363789999999</v>
+        <v>1610.1567633</v>
       </c>
       <c r="C143" s="5">
-        <v>5.6476319999999305</v>
+        <v>5.7114343999999164</v>
       </c>
       <c r="D143" s="5">
-        <v>4.3063392827488611</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>4.3563422801746077</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1608.108512</v>
+        <v>1607.9347623000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.1278669999999238</v>
+        <v>-2.2220009999998638</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.5742802869441408</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-1.6434773432583816</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1617.680601</v>
+        <v>1617.5789930000001</v>
       </c>
       <c r="C145" s="5">
-        <v>9.5720890000000054</v>
+        <v>9.6442306999999801</v>
       </c>
       <c r="D145" s="5">
-        <v>7.3814147375410366</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>7.4397244375363547</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1632.151748</v>
+        <v>1632.2327464</v>
       </c>
       <c r="C146" s="5">
-        <v>14.471146999999974</v>
+        <v>14.653753399999914</v>
       </c>
       <c r="D146" s="5">
-        <v>11.278966474238384</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>11.429212179431691</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1627.097843</v>
+        <v>1627.2095319</v>
       </c>
       <c r="C147" s="5">
-        <v>-5.0539049999999861</v>
+        <v>-5.0232144999999946</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.6531282151432642</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-3.6311411255665504</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1631.5179700000001</v>
+        <v>1631.7094348999999</v>
       </c>
       <c r="C148" s="5">
-        <v>4.4201270000000932</v>
+        <v>4.4999029999999038</v>
       </c>
       <c r="D148" s="5">
-        <v>3.3090354993424498</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>3.3694347555320636</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1632.9469959999999</v>
+        <v>1633.1648739</v>
       </c>
       <c r="C149" s="5">
-        <v>1.4290259999997943</v>
+        <v>1.4554390000000694</v>
       </c>
       <c r="D149" s="5">
-        <v>1.0561430476544009</v>
+        <v>1.0756330016287841</v>
       </c>
       <c r="E149" s="5">
-        <v>2.4806354043790613</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>2.4768006842170065</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1635.890275</v>
+        <v>1636.0939942</v>
       </c>
       <c r="C150" s="5">
-        <v>2.943279000000075</v>
+        <v>2.9291203000000223</v>
       </c>
       <c r="D150" s="5">
-        <v>2.1844918808276548</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>2.1735865719356706</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1637.39923</v>
+        <v>1637.4498160000001</v>
       </c>
       <c r="C151" s="5">
-        <v>1.5089550000000145</v>
+        <v>1.3558218000000579</v>
       </c>
       <c r="D151" s="5">
-        <v>1.1125199947435771</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>0.9989781736534864</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1643.942577</v>
+        <v>1643.735561</v>
       </c>
       <c r="C152" s="5">
-        <v>6.5433470000000398</v>
+        <v>6.2857449999999062</v>
       </c>
       <c r="D152" s="5">
-        <v>4.9022348616069245</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>4.7050010840140599</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1645.350461</v>
+        <v>1645.1698312999999</v>
       </c>
       <c r="C153" s="5">
-        <v>1.4078839999999673</v>
+        <v>1.4342702999999801</v>
       </c>
       <c r="D153" s="5">
-        <v>1.0325429538895703</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>1.0521207653600539</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1648.9299040000001</v>
+        <v>1648.8277637000001</v>
       </c>
       <c r="C154" s="5">
-        <v>3.579443000000083</v>
+        <v>3.6579324000001634</v>
       </c>
       <c r="D154" s="5">
-        <v>2.6420514661686267</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.7009963646487556</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1649.424319</v>
+        <v>1649.3576198000001</v>
       </c>
       <c r="C155" s="5">
-        <v>0.49441499999988991</v>
+        <v>0.52985609999996086</v>
       </c>
       <c r="D155" s="5">
-        <v>0.36040185603489761</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>0.38630615459565032</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1645.836841</v>
+        <v>1645.7248537999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-3.5874779999999191</v>
+        <v>-3.6327660000001742</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.5789890007452687</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-2.6112569084055792</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1649.204068</v>
+        <v>1649.1474559999999</v>
       </c>
       <c r="C157" s="5">
-        <v>3.3672269999999571</v>
+        <v>3.4226022000000285</v>
       </c>
       <c r="D157" s="5">
-        <v>2.4829019475682168</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>2.5243760363637735</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1660.9265399999999</v>
+        <v>1660.9858477</v>
       </c>
       <c r="C158" s="5">
-        <v>11.722471999999925</v>
+        <v>11.838391700000102</v>
       </c>
       <c r="D158" s="5">
-        <v>8.8710292095962586</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>8.9625642914441528</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1671.273531</v>
+        <v>1671.3551955999999</v>
       </c>
       <c r="C159" s="5">
-        <v>10.346991000000116</v>
+        <v>10.369347899999866</v>
       </c>
       <c r="D159" s="5">
-        <v>7.7371104429595716</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>7.7541198625977303</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1672.53331</v>
+        <v>1672.6623972</v>
       </c>
       <c r="C160" s="5">
-        <v>1.2597789999999804</v>
+        <v>1.3072016000000986</v>
       </c>
       <c r="D160" s="5">
-        <v>0.90830011550717682</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>0.94259276414103699</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1674.8715119999999</v>
+        <v>1675.0305212999999</v>
       </c>
       <c r="C161" s="5">
-        <v>2.3382019999999102</v>
+        <v>2.3681240999999318</v>
       </c>
       <c r="D161" s="5">
-        <v>1.6905596807485379</v>
+        <v>1.7122294425925944</v>
       </c>
       <c r="E161" s="5">
-        <v>2.5674143804236493</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>2.5634672940292091</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1674.6714750000001</v>
+        <v>1674.7855099000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.20003699999983837</v>
+        <v>-0.24501139999983934</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.14322697513325933</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-0.17538621382451325</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1676.798982</v>
+        <v>1676.8226331999999</v>
       </c>
       <c r="C163" s="5">
-        <v>2.1275069999999232</v>
+        <v>2.0371232999998483</v>
       </c>
       <c r="D163" s="5">
-        <v>1.5351802496672118</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>1.4694229558397831</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1675.3078989999999</v>
+        <v>1675.2001663999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.491083000000117</v>
+        <v>-1.6224667999999838</v>
       </c>
       <c r="D164" s="5">
-        <v>-1.0618889491053607</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-1.1549416766582721</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1677.581717</v>
+        <v>1677.4373398</v>
       </c>
       <c r="C165" s="5">
-        <v>2.2738180000001194</v>
+        <v>2.2371734000000743</v>
       </c>
       <c r="D165" s="5">
-        <v>1.640917835016098</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>1.6143830434503625</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1677.6679529999999</v>
+        <v>1677.6065317</v>
       </c>
       <c r="C166" s="5">
-        <v>8.6235999999871638E-2</v>
+        <v>0.16919189999998707</v>
       </c>
       <c r="D166" s="5">
-        <v>6.1703380217692505E-2</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>0.1211031516657135</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1679.657119</v>
+        <v>1679.6124359</v>
       </c>
       <c r="C167" s="5">
-        <v>1.9891660000000684</v>
+        <v>2.0059042000000318</v>
       </c>
       <c r="D167" s="5">
-        <v>1.432123077229952</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>1.4443065232716323</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1671.2080719999999</v>
+        <v>1671.1549766999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-8.4490470000000641</v>
+        <v>-8.4574592000001303</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.8720336434057385</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-5.877871182603589</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1670.2157030000001</v>
+        <v>1670.1983435</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.99236899999982597</v>
+        <v>-0.95663319999994201</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.71024147862771558</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-0.68476741787504292</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1670.152345</v>
+        <v>1670.1898957999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-6.3358000000107495E-2</v>
+        <v>-8.4477000000333646E-3</v>
       </c>
       <c r="D170" s="5">
-        <v>-4.5511330825198648E-2</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-6.0693138882461639E-3</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1667.4075439999999</v>
+        <v>1667.4554424</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.7448010000000522</v>
+        <v>-2.734453399999893</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.9544034991555437</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-1.9470584488289422</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1667.495197</v>
+        <v>1667.5595992000001</v>
       </c>
       <c r="C172" s="5">
-        <v>8.7653000000045722E-2</v>
+        <v>0.10415680000005523</v>
       </c>
       <c r="D172" s="5">
-        <v>6.3100360233492303E-2</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>7.4983178591159216E-2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1667.4871439999999</v>
+        <v>1667.5698967999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-8.0530000000180735E-3</v>
+        <v>1.0297599999830709E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-5.7951251313470564E-3</v>
+        <v>7.4105535479374041E-3</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.44089161151127376</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.44540230193594876</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1670.6259970000001</v>
+        <v>1670.6558004000001</v>
       </c>
       <c r="C174" s="5">
-        <v>3.1388530000001538</v>
+        <v>3.0859036000001652</v>
       </c>
       <c r="D174" s="5">
-        <v>2.282395782993607</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>2.2433888097652011</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1672.3867929999999</v>
+        <v>1672.3880391</v>
       </c>
       <c r="C175" s="5">
-        <v>1.7607959999998002</v>
+        <v>1.7322386999999253</v>
       </c>
       <c r="D175" s="5">
-        <v>1.2721260381574728</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.2513539357514647</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1674.2825949999999</v>
+        <v>1674.2603312000001</v>
       </c>
       <c r="C176" s="5">
-        <v>1.8958020000000033</v>
+        <v>1.8722921000000952</v>
       </c>
       <c r="D176" s="5">
-        <v>1.3688220693635733</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.3517415963782309</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1676.4854800000001</v>
+        <v>1676.4091860000001</v>
       </c>
       <c r="C177" s="5">
-        <v>2.2028850000001512</v>
+        <v>2.148854799999981</v>
       </c>
       <c r="D177" s="5">
-        <v>1.5903381194681154</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>1.5510769034408733</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1678.5792309999999</v>
+        <v>1678.5503497</v>
       </c>
       <c r="C178" s="5">
-        <v>2.0937509999998838</v>
+        <v>2.1411636999998791</v>
       </c>
       <c r="D178" s="5">
-        <v>1.5090088320399264</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>1.5434912691880243</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1682.3443970000001</v>
+        <v>1682.3099678000001</v>
       </c>
       <c r="C179" s="5">
-        <v>3.7651660000001357</v>
+        <v>3.7596181000001252</v>
       </c>
       <c r="D179" s="5">
-        <v>2.7251370836224531</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.7211194503330871</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1684.2025349999999</v>
+        <v>1684.1954851999999</v>
       </c>
       <c r="C180" s="5">
-        <v>1.8581379999998262</v>
+        <v>1.8855173999997987</v>
       </c>
       <c r="D180" s="5">
-        <v>1.3334729691947267</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>1.3532706502534575</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1687.3630169999999</v>
+        <v>1687.3693667</v>
       </c>
       <c r="C181" s="5">
-        <v>3.1604820000000018</v>
+        <v>3.1738815000001068</v>
       </c>
       <c r="D181" s="5">
-        <v>2.2752414854682268</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.2849976967539432</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1690.228089</v>
+        <v>1690.2365666000001</v>
       </c>
       <c r="C182" s="5">
-        <v>2.8650720000000547</v>
+        <v>2.8671999000000596</v>
       </c>
       <c r="D182" s="5">
-        <v>2.0566862525064566</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.0582202473989897</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1688.407033</v>
+        <v>1688.4259714</v>
       </c>
       <c r="C183" s="5">
-        <v>-1.8210559999999987</v>
+        <v>-1.8105952000000798</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.2852492150175254</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-1.2779033538552698</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1688.1837009999999</v>
+        <v>1688.1973651999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.22333200000002762</v>
+        <v>-0.22860620000005838</v>
       </c>
       <c r="D184" s="5">
-        <v>-0.15861312485695445</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-0.16235431765165842</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1693.035114</v>
+        <v>1693.0617588</v>
       </c>
       <c r="C185" s="5">
-        <v>4.8514130000000932</v>
+        <v>4.8643936000000849</v>
       </c>
       <c r="D185" s="5">
-        <v>3.5035276059236065</v>
+        <v>3.5130219326361178</v>
       </c>
       <c r="E185" s="5">
-        <v>1.5321239562132494</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.5286832683246487</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1697.3588139999999</v>
+        <v>1697.3713299000001</v>
       </c>
       <c r="C186" s="5">
-        <v>4.3236999999999171</v>
+        <v>4.3095711000000847</v>
       </c>
       <c r="D186" s="5">
-        <v>3.1079926686364834</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>3.0976443919346064</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1699.1337619999999</v>
+        <v>1699.1422517999999</v>
       </c>
       <c r="C187" s="5">
-        <v>1.7749479999999949</v>
+        <v>1.7709218999998484</v>
       </c>
       <c r="D187" s="5">
-        <v>1.2620964626194997</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.259207873437318</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1701.2656870000001</v>
+        <v>1701.2710116999999</v>
       </c>
       <c r="C188" s="5">
-        <v>2.1319250000001375</v>
+        <v>2.1287598999999773</v>
       </c>
       <c r="D188" s="5">
-        <v>1.5160894331698316</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.5138154671522575</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1705.3163070000001</v>
+        <v>1705.2907054</v>
       </c>
       <c r="C189" s="5">
-        <v>4.0506199999999808</v>
+        <v>4.0196937000000617</v>
       </c>
       <c r="D189" s="5">
-        <v>2.8948472497135835</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>2.8724481174435601</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1707.614722</v>
+        <v>1707.6153692</v>
       </c>
       <c r="C190" s="5">
-        <v>2.2984149999999772</v>
+        <v>2.324663800000053</v>
       </c>
       <c r="D190" s="5">
-        <v>1.6293959863252105</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>1.6481689989535031</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1704.7215650000001</v>
+        <v>1704.7080348</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.8931569999999738</v>
+        <v>-2.9073344000000816</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.0142826127381608</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-2.0240602414355768</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1714.3968</v>
+        <v>1714.3816052</v>
       </c>
       <c r="C192" s="5">
-        <v>9.6752349999999296</v>
+        <v>9.6735704000000169</v>
       </c>
       <c r="D192" s="5">
-        <v>7.0273340890460556</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>7.026144590253125</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1722.719677</v>
+        <v>1722.7142925000001</v>
       </c>
       <c r="C193" s="5">
-        <v>8.3228770000000623</v>
+        <v>8.3326873000000887</v>
       </c>
       <c r="D193" s="5">
-        <v>5.9837306058597717</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>5.9910278526066785</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1721.174606</v>
+        <v>1721.1687982000001</v>
       </c>
       <c r="C194" s="5">
-        <v>-1.5450710000000072</v>
+        <v>-1.545494299999973</v>
       </c>
       <c r="D194" s="5">
-        <v>-1.0709615831454911</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-1.0712568779199683</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1719.981988</v>
+        <v>1719.977979</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.1926180000000386</v>
+        <v>-1.1908192000000781</v>
       </c>
       <c r="D195" s="5">
-        <v>-0.82832972896267343</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-0.82708790762233697</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1722.8012779999999</v>
+        <v>1722.7932742999999</v>
       </c>
       <c r="C196" s="5">
-        <v>2.8192899999999099</v>
+        <v>2.8152952999998888</v>
       </c>
       <c r="D196" s="5">
-        <v>1.9847970877656218</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>1.9819640905763602</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1720.6451830000001</v>
+        <v>1720.6350089</v>
       </c>
       <c r="C197" s="5">
-        <v>-2.1560949999998229</v>
+        <v>-2.1582653999998911</v>
       </c>
       <c r="D197" s="5">
-        <v>-1.4915120584853336</v>
+        <v>-1.4930100248473854</v>
       </c>
       <c r="E197" s="5">
-        <v>1.6308030927230988</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.6286027344651233</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1727.562097</v>
+        <v>1727.5802603</v>
       </c>
       <c r="C198" s="5">
-        <v>6.9169139999999061</v>
+        <v>6.945251399999961</v>
       </c>
       <c r="D198" s="5">
-        <v>4.9320428318522014</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>4.9527291823740827</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1728.4288220000001</v>
+        <v>1728.4553455</v>
       </c>
       <c r="C199" s="5">
-        <v>0.86672500000008768</v>
+        <v>0.87508520000005774</v>
       </c>
       <c r="D199" s="5">
-        <v>0.60370897660988465</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>0.609542000324792</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1727.7408559999999</v>
+        <v>1727.7689061000001</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.68796600000018771</v>
+        <v>-0.68643939999992654</v>
       </c>
       <c r="D200" s="5">
-        <v>-0.47659139982045851</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-0.47552886881384593</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1727.621991</v>
+        <v>1727.6721178</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.11886499999991429</v>
+        <v>-9.6788300000071104E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-8.2526288177098284E-2</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-6.7202379337638618E-2</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1728.433892</v>
+        <v>1728.4484520999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.8119010000000344</v>
+        <v>0.77633429999991677</v>
       </c>
       <c r="D202" s="5">
-        <v>0.56540343823641148</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>0.54055801400501036</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1728.2816829999999</v>
+        <v>1728.2646582</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.15220900000008442</v>
+        <v>-0.1837938999999551</v>
       </c>
       <c r="D203" s="5">
-        <v>-0.10562299300975742</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>-0.12752693742625887</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1725.5292870000001</v>
+        <v>1725.4777627999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.7523959999998624</v>
+        <v>-2.7868954000000485</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.8944238506548805</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-1.9179776953571981</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1742.0211670000001</v>
+        <v>1741.9799777000001</v>
       </c>
       <c r="C205" s="5">
-        <v>16.491880000000037</v>
+        <v>16.502214900000126</v>
       </c>
       <c r="D205" s="5">
-        <v>12.091611909010624</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>12.099972765800837</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1745.504786</v>
+        <v>1745.4628757999999</v>
       </c>
       <c r="C206" s="5">
-        <v>3.4836189999998624</v>
+        <v>3.4828980999998294</v>
       </c>
       <c r="D206" s="5">
-        <v>2.4262786991047447</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>2.4258290608466515</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1745.5356609999999</v>
+        <v>1745.5085093</v>
       </c>
       <c r="C207" s="5">
-        <v>3.0874999999923602E-2</v>
+        <v>4.5633500000121785E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>2.122801664103946E-2</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>3.1377393094400574E-2</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1744.950554</v>
+        <v>1744.9230657000001</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.58510699999987992</v>
+        <v>-0.58544359999996232</v>
       </c>
       <c r="D208" s="5">
-        <v>-0.40150161888271585</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-0.40173840607685696</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1747.2003549999999</v>
+        <v>1747.1920298</v>
       </c>
       <c r="C209" s="5">
-        <v>2.249800999999934</v>
+        <v>2.2689640999999483</v>
       </c>
       <c r="D209" s="5">
-        <v>1.5582037164377116</v>
+        <v>1.5715960071197577</v>
       </c>
       <c r="E209" s="5">
-        <v>1.5433264372204825</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>1.5434430174112279</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1747.3806159999999</v>
+        <v>1747.4227238999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.18026099999997314</v>
+        <v>0.23069409999993695</v>
       </c>
       <c r="D210" s="5">
-        <v>0.12387588342488431</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>0.15855958641639578</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1749.048712</v>
+        <v>1749.1155916</v>
       </c>
       <c r="C211" s="5">
-        <v>1.6680960000001051</v>
+        <v>1.6928677000000789</v>
       </c>
       <c r="D211" s="5">
-        <v>1.1515857478374469</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>1.1687500381112326</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1752.273837</v>
+        <v>1752.3489996999999</v>
       </c>
       <c r="C212" s="5">
-        <v>3.2251249999999345</v>
+        <v>3.233408099999906</v>
       </c>
       <c r="D212" s="5">
-        <v>2.2352961429863871</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>2.2410089956352408</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1755.8688079999999</v>
+        <v>1756.0042559000001</v>
       </c>
       <c r="C213" s="5">
-        <v>3.5949709999999868</v>
+        <v>3.6552562000001672</v>
       </c>
       <c r="D213" s="5">
-        <v>2.4898948694532574</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>2.5320190821167987</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1758.2450799999999</v>
+        <v>1758.2622119</v>
       </c>
       <c r="C214" s="5">
-        <v>2.3762719999999717</v>
+        <v>2.2579559999999219</v>
       </c>
       <c r="D214" s="5">
-        <v>1.6361400431381456</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>1.5539779794844666</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1760.427682</v>
+        <v>1760.3907415000001</v>
       </c>
       <c r="C215" s="5">
-        <v>2.1826020000000881</v>
+        <v>2.1285296000000926</v>
       </c>
       <c r="D215" s="5">
-        <v>1.4998355621252291</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>1.4624161301567407</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1763.1158700000001</v>
+        <v>1762.9999668999999</v>
       </c>
       <c r="C216" s="5">
-        <v>2.688188000000082</v>
+        <v>2.6092253999997865</v>
       </c>
       <c r="D216" s="5">
-        <v>1.8478783623335548</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.7931936824414185</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1765.926978</v>
+        <v>1765.8140028</v>
       </c>
       <c r="C217" s="5">
-        <v>2.8111079999998765</v>
+        <v>2.8140359000001354</v>
       </c>
       <c r="D217" s="5">
-        <v>1.9301446936199618</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>1.9323008515315543</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1770.468071</v>
+        <v>1770.3770076000001</v>
       </c>
       <c r="C218" s="5">
-        <v>4.5410930000000462</v>
+        <v>4.5630048000000443</v>
       </c>
       <c r="D218" s="5">
-        <v>3.1298277410434894</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.1453492331914301</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1776.019569</v>
+        <v>1775.9710841000001</v>
       </c>
       <c r="C219" s="5">
-        <v>5.5514980000000378</v>
+        <v>5.5940765000000283</v>
       </c>
       <c r="D219" s="5">
-        <v>3.8283070173996014</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.8583831754248621</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1780.7906069999999</v>
+        <v>1780.7555508</v>
       </c>
       <c r="C220" s="5">
-        <v>4.7710379999998622</v>
+        <v>4.784466699999939</v>
       </c>
       <c r="D220" s="5">
-        <v>3.2716971918582693</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.2811335789673324</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1786.149539</v>
+        <v>1786.1661197000001</v>
       </c>
       <c r="C221" s="5">
-        <v>5.3589320000000953</v>
+        <v>5.4105689000000439</v>
       </c>
       <c r="D221" s="5">
-        <v>3.6715316537935916</v>
+        <v>3.7075768352337723</v>
       </c>
       <c r="E221" s="5">
-        <v>2.2292339792936877</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.2306700829250792</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1794.092643</v>
+        <v>1794.1729577000001</v>
       </c>
       <c r="C222" s="5">
-        <v>7.9431039999999484</v>
+        <v>8.0068380000000161</v>
       </c>
       <c r="D222" s="5">
-        <v>5.4689430107926817</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>5.5138599485338391</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1796.369418</v>
+        <v>1796.4879570999999</v>
       </c>
       <c r="C223" s="5">
-        <v>2.2767750000000433</v>
+        <v>2.314999399999806</v>
       </c>
       <c r="D223" s="5">
-        <v>1.5335219213495677</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>1.5593806642697716</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1799.8425520000001</v>
+        <v>1799.9711044000001</v>
       </c>
       <c r="C224" s="5">
-        <v>3.4731340000000728</v>
+        <v>3.4831473000001552</v>
       </c>
       <c r="D224" s="5">
-        <v>2.3449334935359056</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>2.3516095334299214</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1797.0376060000001</v>
+        <v>1797.2619505</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.8049459999999726</v>
+        <v>-2.7091539000000466</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.8541809162809564</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-1.7912550083700407</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1800.5815259999999</v>
+        <v>1800.5964378000001</v>
       </c>
       <c r="C226" s="5">
-        <v>3.5439199999998436</v>
+        <v>3.3344873000000916</v>
       </c>
       <c r="D226" s="5">
-        <v>2.3923458757844962</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.2492377332618663</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1805.194935</v>
+        <v>1805.1235096</v>
       </c>
       <c r="C227" s="5">
-        <v>4.6134090000000469</v>
+        <v>4.5270717999999306</v>
       </c>
       <c r="D227" s="5">
-        <v>3.1183122326848833</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>3.0591199406096115</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1810.2470249999999</v>
+        <v>1810.0638750999999</v>
       </c>
       <c r="C228" s="5">
-        <v>5.0520899999999074</v>
+        <v>4.9403654999998707</v>
       </c>
       <c r="D228" s="5">
-        <v>3.4105465214069763</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>3.3341191432226136</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1815.5994929999999</v>
+        <v>1815.4024239</v>
       </c>
       <c r="C229" s="5">
-        <v>5.3524680000000444</v>
+        <v>5.338548800000126</v>
       </c>
       <c r="D229" s="5">
-        <v>3.6063858950196481</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>3.5972246495475924</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1817.7112709999999</v>
+        <v>1817.5626442</v>
       </c>
       <c r="C230" s="5">
-        <v>2.1117779999999584</v>
+        <v>2.1602202999999918</v>
       </c>
       <c r="D230" s="5">
-        <v>1.4047195008991542</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>1.4373107123725637</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1817.1604420000001</v>
+        <v>1817.0907966</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.55082899999979418</v>
+        <v>-0.47184760000004644</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.36303578559456762</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-0.31108108537845069</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1825.088113</v>
+        <v>1825.0524172999999</v>
       </c>
       <c r="C232" s="5">
-        <v>7.9276709999999184</v>
+        <v>7.9616206999999122</v>
       </c>
       <c r="D232" s="5">
-        <v>5.3626656415210805</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>5.3863985572073281</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1830.0300910000001</v>
+        <v>1830.0790755999999</v>
       </c>
       <c r="C233" s="5">
-        <v>4.9419780000000628</v>
+        <v>5.0266583000000082</v>
       </c>
       <c r="D233" s="5">
-        <v>3.2981948415358175</v>
+        <v>3.3556346157291195</v>
       </c>
       <c r="E233" s="5">
-        <v>2.4567121084703381</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>2.4585034625656865</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1838.6992540000001</v>
+        <v>1838.8248040000001</v>
       </c>
       <c r="C234" s="5">
-        <v>8.6691630000000259</v>
+        <v>8.7457284000001891</v>
       </c>
       <c r="D234" s="5">
-        <v>5.8350765440462471</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>5.8878119197620649</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1837.5776049999999</v>
+        <v>1837.755195</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.1216490000001613</v>
+        <v>-1.0696090000001277</v>
       </c>
       <c r="D235" s="5">
-        <v>-0.72957664904906849</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-0.69578810352582954</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1839.2501629999999</v>
+        <v>1839.4419593</v>
       </c>
       <c r="C236" s="5">
-        <v>1.6725579999999809</v>
+        <v>1.6867643000000498</v>
       </c>
       <c r="D236" s="5">
-        <v>1.0977210984218333</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>1.1069844734700185</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1849.79775</v>
+        <v>1850.0767724</v>
       </c>
       <c r="C237" s="5">
-        <v>10.547587000000021</v>
+        <v>10.634813099999974</v>
       </c>
       <c r="D237" s="5">
-        <v>7.1029230740790261</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>7.1627724376961188</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1849.0915869999999</v>
+        <v>1849.1060273000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.70616300000006049</v>
+        <v>-0.97074509999993097</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.45714113465127326</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-0.62783245887236827</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1851.187915</v>
+        <v>1851.0888457999999</v>
       </c>
       <c r="C239" s="5">
-        <v>2.096328000000085</v>
+        <v>1.9828184999998939</v>
       </c>
       <c r="D239" s="5">
-        <v>1.368963413574642</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>1.2943905674796863</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1849.9297039999999</v>
+        <v>1849.6893802</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.2582110000000739</v>
+        <v>-1.399465599999985</v>
       </c>
       <c r="D240" s="5">
-        <v>-0.81257109653405379</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-0.90346463178522241</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1846.133366</v>
+        <v>1845.865593</v>
       </c>
       <c r="C241" s="5">
-        <v>-3.7963379999998779</v>
+        <v>-3.8237871999999697</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.4349775625709613</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.4526988798028504</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1855.4111379999999</v>
+        <v>1855.2201742</v>
       </c>
       <c r="C242" s="5">
-        <v>9.2777719999999135</v>
+        <v>9.3545811999999842</v>
       </c>
       <c r="D242" s="5">
-        <v>6.2001311707310158</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>6.2538326150261669</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1867.980147</v>
+        <v>1867.8998314999999</v>
       </c>
       <c r="C243" s="5">
-        <v>12.569009000000051</v>
+        <v>12.679657299999917</v>
       </c>
       <c r="D243" s="5">
-        <v>8.4389147575391732</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>8.516929167291476</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1869.278159</v>
+        <v>1869.2549280999999</v>
       </c>
       <c r="C244" s="5">
-        <v>1.2980119999999715</v>
+        <v>1.3550966000000244</v>
       </c>
       <c r="D244" s="5">
-        <v>0.83704375523401264</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>0.87404041017498102</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1871.311365</v>
+        <v>1871.3931831</v>
       </c>
       <c r="C245" s="5">
-        <v>2.0332060000000638</v>
+        <v>2.138255000000072</v>
       </c>
       <c r="D245" s="5">
-        <v>1.3130716802802311</v>
+        <v>1.3813584504638099</v>
       </c>
       <c r="E245" s="5">
-        <v>2.2557702303923399</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>2.2575039543826891</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1873.2920349999999</v>
+        <v>1873.4483812999999</v>
       </c>
       <c r="C246" s="5">
-        <v>1.9806699999999182</v>
+        <v>2.0551981999999498</v>
       </c>
       <c r="D246" s="5">
-        <v>1.2775475778356027</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>1.3258512966675573</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1876.3674470000001</v>
+        <v>1876.5819378000001</v>
       </c>
       <c r="C247" s="5">
-        <v>3.0754120000001421</v>
+        <v>3.1335565000001679</v>
       </c>
       <c r="D247" s="5">
-        <v>1.9879444509995459</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>2.0257048748531625</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1883.2778530000001</v>
+        <v>1883.4979288</v>
       </c>
       <c r="C248" s="5">
-        <v>6.9104059999999663</v>
+        <v>6.915990999999849</v>
       </c>
       <c r="D248" s="5">
-        <v>4.510063849857282</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>4.5132566769904958</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1894.4602070000001</v>
+        <v>1894.7377156</v>
       </c>
       <c r="C249" s="5">
-        <v>11.182354000000032</v>
+        <v>11.239786800000047</v>
       </c>
       <c r="D249" s="5">
-        <v>7.3626093444310259</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>7.4007803269800609</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1929.12608</v>
+        <v>1929.1416231999999</v>
       </c>
       <c r="C250" s="5">
-        <v>34.66587299999992</v>
+        <v>34.403907599999911</v>
       </c>
       <c r="D250" s="5">
-        <v>24.308692749185035</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>24.102387726084061</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1915.4323629999999</v>
+        <v>1915.3039369999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-13.693717000000106</v>
+        <v>-13.837686200000007</v>
       </c>
       <c r="D251" s="5">
-        <v>-8.193273246871879</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-8.2759803252903552</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1895.177819</v>
+        <v>1894.8987933999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-20.254543999999896</v>
+        <v>-20.405143599999974</v>
       </c>
       <c r="D252" s="5">
-        <v>-11.976683807866983</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-12.061345921257038</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1889.7332269999999</v>
+        <v>1889.4381619999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-5.4445920000000569</v>
+        <v>-5.4606314000000111</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.3934853603139525</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-3.4038176785468166</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1884.7824049999999</v>
+        <v>1884.5787166</v>
       </c>
       <c r="C254" s="5">
-        <v>-4.9508220000000165</v>
+        <v>-4.8594453999999132</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.0989161391607456</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-3.0429949176719706</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1889.1459259999999</v>
+        <v>1889.0664354</v>
       </c>
       <c r="C255" s="5">
-        <v>4.3635209999999915</v>
+        <v>4.4877188000000388</v>
       </c>
       <c r="D255" s="5">
-        <v>2.8138083527483593</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>2.8952659370578893</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1888.468273</v>
+        <v>1888.4528384</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.67765299999996387</v>
+        <v>-0.61359700000002704</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.42960216973301213</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-0.38908234950902898</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1883.998871</v>
+        <v>1884.1053715</v>
       </c>
       <c r="C257" s="5">
-        <v>-4.4694019999999455</v>
+        <v>-4.3474668999999722</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.8033395201457201</v>
+        <v>-2.7278461746078064</v>
       </c>
       <c r="E257" s="5">
-        <v>0.67800079865383278</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>0.67929008798364166</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1883.3624219999999</v>
+        <v>1883.5178989999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.6364490000000842</v>
+        <v>-0.58747250000010354</v>
       </c>
       <c r="D258" s="5">
-        <v>-0.40462941984885648</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-0.37352437979997211</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1877.892306</v>
+        <v>1878.1071419</v>
       </c>
       <c r="C259" s="5">
-        <v>-5.4701159999999618</v>
+        <v>-5.4107570999999552</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.4301891836126308</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-3.3932770279526348</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1872.757447</v>
+        <v>1872.9668799999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-5.1348590000000058</v>
+        <v>-5.1402619000000414</v>
       </c>
       <c r="D260" s="5">
-        <v>-3.2323483775416162</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-3.235333840780219</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1871.650723</v>
+        <v>1871.8703594000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.1067239999999856</v>
+        <v>-1.0965205999998489</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.70685112018186169</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-0.70027724410272052</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1867.9147479999999</v>
+        <v>1867.9194081999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-3.7359750000000531</v>
+        <v>-3.9509512000001905</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.3691801089564701</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.5036390462487623</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1870.66517</v>
+        <v>1870.5609635999999</v>
       </c>
       <c r="C263" s="5">
-        <v>2.7504220000000714</v>
+        <v>2.6415554000000157</v>
       </c>
       <c r="D263" s="5">
-        <v>1.7813271220099569</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>1.7102654812344742</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1860.7707829999999</v>
+        <v>1860.5304137999999</v>
       </c>
       <c r="C264" s="5">
-        <v>-9.8943870000000516</v>
+        <v>-10.030549800000017</v>
       </c>
       <c r="D264" s="5">
-        <v>-6.1656568979195248</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-6.2483580924172832</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1850.9769200000001</v>
+        <v>1850.7187417</v>
       </c>
       <c r="C265" s="5">
-        <v>-9.7938629999998739</v>
+        <v>-9.8116720999998961</v>
       </c>
       <c r="D265" s="5">
-        <v>-6.1363361612120855</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-6.1479441389328038</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1840.554564</v>
+        <v>1840.3774866000001</v>
       </c>
       <c r="C266" s="5">
-        <v>-10.422356000000036</v>
+        <v>-10.341255099999898</v>
       </c>
       <c r="D266" s="5">
-        <v>-6.5515032785527394</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-6.5029588757052341</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1827.7209889999999</v>
+        <v>1827.6581303999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-12.83357500000011</v>
+        <v>-12.71935620000022</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.0536638402543872</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-7.9854279974187259</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1823.7841840000001</v>
+        <v>1823.7843763000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-3.936804999999822</v>
+        <v>-3.8737540999998146</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.5543287091786326</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-2.5139803953934781</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1819.7431650000001</v>
+        <v>1819.8515058999999</v>
       </c>
       <c r="C269" s="5">
-        <v>-4.0410190000000057</v>
+        <v>-3.9328704000001835</v>
       </c>
       <c r="D269" s="5">
-        <v>-2.6267153364450069</v>
+        <v>-2.5572488234416046</v>
       </c>
       <c r="E269" s="5">
-        <v>-3.4106021499839767</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-3.4103116827720492</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1823.7934909999999</v>
+        <v>1823.9206755</v>
       </c>
       <c r="C270" s="5">
-        <v>4.0503259999998136</v>
+        <v>4.069169600000123</v>
       </c>
       <c r="D270" s="5">
-        <v>2.7038620174932415</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>2.7164327679687128</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1828.196117</v>
+        <v>1828.3711803000001</v>
       </c>
       <c r="C271" s="5">
-        <v>4.4026260000000548</v>
+        <v>4.4505048000000897</v>
       </c>
       <c r="D271" s="5">
-        <v>2.9355642209905275</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.9677086087003257</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1826.6094049999999</v>
+        <v>1826.7677492</v>
       </c>
       <c r="C272" s="5">
-        <v>-1.5867120000000341</v>
+        <v>-1.6034311000000798</v>
       </c>
       <c r="D272" s="5">
-        <v>-1.0365362881892715</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-1.0473057816897335</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1825.3981200000001</v>
+        <v>1825.5432017999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-1.2112849999998616</v>
+        <v>-1.2245474000001195</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.79286370295876818</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-0.8014435919524554</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1825.532647</v>
+        <v>1825.5314748000001</v>
       </c>
       <c r="C274" s="5">
-        <v>0.13452699999993456</v>
+        <v>-1.1726999999837062E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>8.8472672660189211E-2</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-7.7083373337338834E-3</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1824.917874</v>
+        <v>1824.8398528</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.61477300000001378</v>
+        <v>-0.69162200000005214</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.4033686907122358</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-0.45368661482156902</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1831.252209</v>
+        <v>1831.0688777</v>
       </c>
       <c r="C276" s="5">
-        <v>6.33433500000001</v>
+        <v>6.2290249000000131</v>
       </c>
       <c r="D276" s="5">
-        <v>4.245673753367174</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>4.1739398530040495</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1830.976375</v>
+        <v>1830.7958722999999</v>
       </c>
       <c r="C277" s="5">
-        <v>-0.27583400000003166</v>
+        <v>-0.27300540000010187</v>
       </c>
       <c r="D277" s="5">
-        <v>-0.18060140536944047</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>-0.17876878943241525</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1830.1384390000001</v>
+        <v>1830.0136434000001</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.83793599999989965</v>
+        <v>-0.78222889999983636</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.54779303793834888</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-0.51151087037956122</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1831.691705</v>
+        <v>1831.6484107000001</v>
       </c>
       <c r="C279" s="5">
-        <v>1.5532659999998941</v>
+        <v>1.6347673000000214</v>
       </c>
       <c r="D279" s="5">
-        <v>1.0232256047153943</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.0772530839988637</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1830.8502189999999</v>
+        <v>1830.8591738</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.84148600000003171</v>
+        <v>-0.78923690000010538</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.5498936641078811</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-0.51584300279887696</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1835.632419</v>
+        <v>1835.7189733</v>
       </c>
       <c r="C281" s="5">
-        <v>4.7822000000001026</v>
+        <v>4.8597995000000083</v>
       </c>
       <c r="D281" s="5">
-        <v>3.1798361243261963</v>
+        <v>3.2321741315488151</v>
       </c>
       <c r="E281" s="5">
-        <v>0.87315915265437916</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>0.87191000741309033</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1831.241489</v>
+        <v>1831.3271640999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.3909300000000258</v>
+        <v>-4.3918092000001252</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.8329984244013451</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-2.8334263853498354</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1837.549323</v>
+        <v>1837.6684763000001</v>
       </c>
       <c r="C283" s="5">
-        <v>6.3078339999999571</v>
+        <v>6.3413122000001749</v>
       </c>
       <c r="D283" s="5">
-        <v>4.2126958202318487</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>4.2352799033682942</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1838.5034149999999</v>
+        <v>1838.6056602000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.95409199999994598</v>
+        <v>0.93718390000003637</v>
       </c>
       <c r="D284" s="5">
-        <v>0.62484613706701442</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.61370183642928122</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1839.2563110000001</v>
+        <v>1839.3280161</v>
       </c>
       <c r="C285" s="5">
-        <v>0.75289600000019163</v>
+        <v>0.72235589999991134</v>
       </c>
       <c r="D285" s="5">
-        <v>0.4925271843166934</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>0.47247903142082492</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1839.1352019999999</v>
+        <v>1839.1316276</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.12110900000016045</v>
+        <v>-0.19638850000001185</v>
       </c>
       <c r="D286" s="5">
-        <v>-7.898745711460986E-2</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-0.12805103456872136</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1840.34133</v>
+        <v>1840.2952189</v>
       </c>
       <c r="C287" s="5">
-        <v>1.2061280000000352</v>
+        <v>1.1635913000000073</v>
       </c>
       <c r="D287" s="5">
-        <v>0.78981990420021742</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>0.76186969682880967</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1848.7962190000001</v>
+        <v>1848.6767153000001</v>
       </c>
       <c r="C288" s="5">
-        <v>8.4548890000000938</v>
+        <v>8.38149640000006</v>
       </c>
       <c r="D288" s="5">
-        <v>5.6544946677502095</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>5.6043189715728969</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1846.0477470000001</v>
+        <v>1845.9502324</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.7484719999999925</v>
+        <v>-2.7264829000000645</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.7694390821926365</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-1.7555098997889984</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1850.146326</v>
+        <v>1850.0769607</v>
       </c>
       <c r="C290" s="5">
-        <v>4.0985789999999724</v>
+        <v>4.1267282999999679</v>
       </c>
       <c r="D290" s="5">
-        <v>2.6970044802951065</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.715901249655972</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1850.858573</v>
+        <v>1850.8351491000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.71224699999993391</v>
+        <v>0.75818840000010823</v>
       </c>
       <c r="D291" s="5">
-        <v>0.46294089340890299</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>0.49288739496098355</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1852.644483</v>
+        <v>1852.6587893999999</v>
       </c>
       <c r="C292" s="5">
-        <v>1.7859100000000581</v>
+        <v>1.8236402999998518</v>
       </c>
       <c r="D292" s="5">
-        <v>1.1640554710578233</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>1.188796622177235</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1850.3731969999999</v>
+        <v>1850.4263404999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-2.2712860000001456</v>
+        <v>-2.2324489000000085</v>
       </c>
       <c r="D293" s="5">
-        <v>-1.4612842544445614</v>
+        <v>-1.4364518656667213</v>
       </c>
       <c r="E293" s="5">
-        <v>0.80303539245782929</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>0.80117749034107621</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1857.443348</v>
+        <v>1857.4858592</v>
       </c>
       <c r="C294" s="5">
-        <v>7.0701510000001235</v>
+        <v>7.059518700000126</v>
       </c>
       <c r="D294" s="5">
-        <v>4.6827136673925018</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>4.6753861393517226</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1855.102155</v>
+        <v>1855.165796</v>
       </c>
       <c r="C295" s="5">
-        <v>-2.3411929999999757</v>
+        <v>-2.3200632000000496</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.5020846067258176</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-1.4885871139332374</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1857.026265</v>
+        <v>1857.0701028999999</v>
       </c>
       <c r="C296" s="5">
-        <v>1.9241099999999278</v>
+        <v>1.9043068999999377</v>
       </c>
       <c r="D296" s="5">
-        <v>1.2517634991597637</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>1.2387646854411072</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1857.3662850000001</v>
+        <v>1857.3877568</v>
       </c>
       <c r="C297" s="5">
-        <v>0.34002000000009502</v>
+        <v>0.31765390000009575</v>
       </c>
       <c r="D297" s="5">
-        <v>0.21994042697766059</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.20545454654317119</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1859.009458</v>
+        <v>1859.0093342</v>
       </c>
       <c r="C298" s="5">
-        <v>1.6431729999999334</v>
+        <v>1.6215773999999783</v>
       </c>
       <c r="D298" s="5">
-        <v>1.0667956330800754</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>1.052695524199887</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1860.6950420000001</v>
+        <v>1860.6765249</v>
       </c>
       <c r="C299" s="5">
-        <v>1.6855840000000626</v>
+        <v>1.6671906999999919</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0934954452070045</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.0815042442852585</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1864.4038430000001</v>
+        <v>1864.3368868</v>
       </c>
       <c r="C300" s="5">
-        <v>3.708800999999994</v>
+        <v>3.6603618999999981</v>
       </c>
       <c r="D300" s="5">
-        <v>2.4182777329959215</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.386375134532126</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1861.263074</v>
+        <v>1861.2334228</v>
       </c>
       <c r="C301" s="5">
-        <v>-3.1407690000000912</v>
+        <v>-3.1034640000000309</v>
       </c>
       <c r="D301" s="5">
-        <v>-2.0028911781864167</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-1.9793893301803589</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1863.343093</v>
+        <v>1863.3156378000001</v>
       </c>
       <c r="C302" s="5">
-        <v>2.080018999999993</v>
+        <v>2.0822150000001329</v>
       </c>
       <c r="D302" s="5">
-        <v>1.3493104400126965</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>1.3507654151901249</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1871.1279300000001</v>
+        <v>1871.1155042</v>
       </c>
       <c r="C303" s="5">
-        <v>7.7848370000001523</v>
+        <v>7.799866399999928</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1302852690978229</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.140496425861274</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1872.857593</v>
+        <v>1872.8648189999999</v>
       </c>
       <c r="C304" s="5">
-        <v>1.7296629999998459</v>
+        <v>1.7493147999998655</v>
       </c>
       <c r="D304" s="5">
-        <v>1.1149322539300677</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>1.1276724423751272</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1874.720341</v>
+        <v>1874.7509018999999</v>
       </c>
       <c r="C305" s="5">
-        <v>1.8627480000000105</v>
+        <v>1.8860829000000194</v>
       </c>
       <c r="D305" s="5">
-        <v>1.2000730926636782</v>
+        <v>1.2151852264990604</v>
       </c>
       <c r="E305" s="5">
-        <v>1.3157964047184612</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.3145382157404573</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1876.7342980000001</v>
+        <v>1876.7438004999999</v>
       </c>
       <c r="C306" s="5">
-        <v>2.0139570000001186</v>
+        <v>1.9928985999999895</v>
       </c>
       <c r="D306" s="5">
-        <v>1.2967688745641803</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.283109146724648</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1876.303586</v>
+        <v>1876.3290036000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.43071200000008503</v>
+        <v>-0.41479689999982838</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.27505358519612777</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-0.26490118118046579</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1875.756611</v>
+        <v>1875.7739772</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.5469749999999749</v>
+        <v>-0.55502640000008796</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.34926044969905146</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.35438836330705659</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1877.769965</v>
+        <v>1877.7760940999999</v>
       </c>
       <c r="C309" s="5">
-        <v>2.0133539999999357</v>
+        <v>2.002116899999919</v>
       </c>
       <c r="D309" s="5">
-        <v>1.2956578888374315</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>1.2883719519390269</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1879.647702</v>
+        <v>1879.6470779000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.8777370000000246</v>
+        <v>1.8709838000002037</v>
       </c>
       <c r="D310" s="5">
-        <v>1.2066007502096632</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.2022335087496394</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1884.7174259999999</v>
+        <v>1884.7133994999999</v>
       </c>
       <c r="C311" s="5">
-        <v>5.069723999999951</v>
+        <v>5.0663215999998101</v>
       </c>
       <c r="D311" s="5">
-        <v>3.2850479422892986</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>3.2828115975943595</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1889.1057960000001</v>
+        <v>1889.0734657999999</v>
       </c>
       <c r="C312" s="5">
-        <v>4.3883700000001227</v>
+        <v>4.3600662999999713</v>
       </c>
       <c r="D312" s="5">
-        <v>2.8301367652331599</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.8116564291748247</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1891.5942230000001</v>
+        <v>1891.5889628</v>
       </c>
       <c r="C313" s="5">
-        <v>2.4884270000000015</v>
+        <v>2.5154970000000958</v>
       </c>
       <c r="D313" s="5">
-        <v>1.5922039474306704</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.6096793133252518</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1893.080044</v>
+        <v>1893.0718482</v>
       </c>
       <c r="C314" s="5">
-        <v>1.4858209999999872</v>
+        <v>1.4828853999999865</v>
       </c>
       <c r="D314" s="5">
-        <v>0.94666614421516915</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.94479034243615256</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1897.4479859999999</v>
+        <v>1897.4443745999999</v>
       </c>
       <c r="C315" s="5">
-        <v>4.3679419999998572</v>
+        <v>4.3725263999999697</v>
       </c>
       <c r="D315" s="5">
-        <v>2.8041925942766444</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>2.8071855488301711</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1898.933657</v>
+        <v>1898.9395472000001</v>
       </c>
       <c r="C316" s="5">
-        <v>1.4856710000001385</v>
+        <v>1.4951726000001599</v>
       </c>
       <c r="D316" s="5">
-        <v>0.94363733707720776</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.94970035923844787</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1903.007574</v>
+        <v>1903.0219256</v>
       </c>
       <c r="C317" s="5">
-        <v>4.0739169999999376</v>
+        <v>4.082378399999925</v>
       </c>
       <c r="D317" s="5">
-        <v>2.6050406291437289</v>
+        <v>2.6105071603104602</v>
       </c>
       <c r="E317" s="5">
-        <v>1.508877477955517</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.5079882704069236</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1910.8347180000001</v>
+        <v>1910.825887</v>
       </c>
       <c r="C318" s="5">
-        <v>7.8271440000000894</v>
+        <v>7.8039613999999347</v>
       </c>
       <c r="D318" s="5">
-        <v>5.0488443835295049</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>5.0335129193507466</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1908.149437</v>
+        <v>1908.1576732000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.6852810000000318</v>
+        <v>-2.6682137999998758</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.6733774407620139</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-1.6628309078196568</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1910.0549450000001</v>
+        <v>1910.0549969000001</v>
       </c>
       <c r="C320" s="5">
-        <v>1.9055080000000544</v>
+        <v>1.8973237000000154</v>
       </c>
       <c r="D320" s="5">
-        <v>1.2049425470257669</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.1997336862056951</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1916.4396220000001</v>
+        <v>1916.4435231</v>
       </c>
       <c r="C321" s="5">
-        <v>6.3846770000000106</v>
+        <v>6.3885261999998875</v>
       </c>
       <c r="D321" s="5">
-        <v>4.0857724689063568</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>4.0882810789861113</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1919.7460000000001</v>
+        <v>1919.7493022000001</v>
       </c>
       <c r="C322" s="5">
-        <v>3.3063779999999952</v>
+        <v>3.3057791000001089</v>
       </c>
       <c r="D322" s="5">
-        <v>2.0900841036063156</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.0896976235346587</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1923.408635</v>
+        <v>1923.4131649999999</v>
       </c>
       <c r="C323" s="5">
-        <v>3.6626349999999093</v>
+        <v>3.6638627999998334</v>
       </c>
       <c r="D323" s="5">
-        <v>2.3136270990739893</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.3144068166812026</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1928.7932740000001</v>
+        <v>1928.7820188999999</v>
       </c>
       <c r="C324" s="5">
-        <v>5.3846390000001065</v>
+        <v>5.3688538999999764</v>
       </c>
       <c r="D324" s="5">
-        <v>3.4116476286977004</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>3.401484192925186</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1929.833151</v>
+        <v>1929.8358456999999</v>
       </c>
       <c r="C325" s="5">
-        <v>1.0398769999999331</v>
+        <v>1.0538268000000244</v>
       </c>
       <c r="D325" s="5">
-        <v>0.64888199736152785</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>0.65761667938997181</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1933.646088</v>
+        <v>1933.6441268000001</v>
       </c>
       <c r="C326" s="5">
-        <v>3.8129369999999199</v>
+        <v>3.8082811000001584</v>
       </c>
       <c r="D326" s="5">
-        <v>2.3968780567377168</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>2.3939160598593689</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1930.104812</v>
+        <v>1930.1040101000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-3.5412759999999253</v>
+        <v>-3.5401166999999987</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.1756759142362858</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-2.1749730081608409</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1932.4706900000001</v>
+        <v>1932.4758174999999</v>
       </c>
       <c r="C328" s="5">
-        <v>2.3658780000000661</v>
+        <v>2.3718073999998524</v>
       </c>
       <c r="D328" s="5">
-        <v>1.4808896696112406</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.4846268395392936</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1937.170887</v>
+        <v>1937.1756496999999</v>
       </c>
       <c r="C329" s="5">
-        <v>4.7001969999998892</v>
+        <v>4.6998321999999462</v>
       </c>
       <c r="D329" s="5">
-        <v>2.958027863813073</v>
+        <v>2.957787247214938</v>
       </c>
       <c r="E329" s="5">
-        <v>1.7952273793735207</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.7947099631672181</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1938.0578459999999</v>
+        <v>1938.0399172</v>
       </c>
       <c r="C330" s="5">
-        <v>0.88695899999993344</v>
+        <v>0.86426750000009633</v>
       </c>
       <c r="D330" s="5">
-        <v>0.55082140668853974</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>0.53669355797572038</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1941.1627840000001</v>
+        <v>1941.1570873999999</v>
       </c>
       <c r="C331" s="5">
-        <v>3.1049380000001747</v>
+        <v>3.1171701999999186</v>
       </c>
       <c r="D331" s="5">
-        <v>1.9395357517252743</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.9472626328161935</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1944.0462379999999</v>
+        <v>1944.0384772</v>
       </c>
       <c r="C332" s="5">
-        <v>2.8834539999998015</v>
+        <v>2.881389800000079</v>
       </c>
       <c r="D332" s="5">
-        <v>1.7971465925595398</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>1.7958548475313973</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1948.882656</v>
+        <v>1948.8868156000001</v>
       </c>
       <c r="C333" s="5">
-        <v>4.8364180000000943</v>
+        <v>4.8483384000001024</v>
       </c>
       <c r="D333" s="5">
-        <v>3.0265615690445058</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>3.0341360837419451</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1945.907438</v>
+        <v>1945.9107273</v>
       </c>
       <c r="C334" s="5">
-        <v>-2.9752180000000408</v>
+        <v>-2.9760883000001286</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.8166491891540848</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-1.8171722876348939</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1944.3743999999999</v>
+        <v>1944.4031104000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-1.5330380000000332</v>
+        <v>-1.5076168999999027</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.94130645117695977</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-0.92576244163061761</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1939.2004139999999</v>
+        <v>1939.2058924</v>
       </c>
       <c r="C336" s="5">
-        <v>-5.1739860000000135</v>
+        <v>-5.1972180000000208</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.1468814104841036</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-3.1607583371626502</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1935.8954389999999</v>
+        <v>1935.8888990999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-3.3049750000000131</v>
+        <v>-3.3169933000001492</v>
       </c>
       <c r="D337" s="5">
-        <v>-2.0260952872076632</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-2.0333881700254297</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1935.6302760000001</v>
+        <v>1935.6277189</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.2651629999998022</v>
+        <v>-0.26118019999989883</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.16424234080437694</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-0.16177776518542242</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1943.125522</v>
+        <v>1943.1260175</v>
       </c>
       <c r="C339" s="5">
-        <v>7.4952459999999519</v>
+        <v>7.4982985999999983</v>
       </c>
       <c r="D339" s="5">
-        <v>4.7469521456195984</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>4.7489332276857921</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1944.65588</v>
+        <v>1944.6579867999999</v>
       </c>
       <c r="C340" s="5">
-        <v>1.5303579999999783</v>
+        <v>1.5319692999999006</v>
       </c>
       <c r="D340" s="5">
-        <v>0.94919514849429731</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>0.95019864167453782</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1946.040606</v>
+        <v>1946.0418852</v>
       </c>
       <c r="C341" s="5">
-        <v>1.3847260000000006</v>
+        <v>1.3838984000001346</v>
       </c>
       <c r="D341" s="5">
-        <v>0.85783526459306536</v>
+        <v>0.857319627069697</v>
       </c>
       <c r="E341" s="5">
-        <v>0.4578697243244223</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.45768877496334959</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1943.55449</v>
+        <v>1943.5269526</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.4861160000000382</v>
+        <v>-2.5149326000000656</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.5223043645207213</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-1.5398231829799491</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1950.80639</v>
+        <v>1950.7913501</v>
       </c>
       <c r="C343" s="5">
-        <v>7.2518999999999778</v>
+        <v>7.2643975000000864</v>
       </c>
       <c r="D343" s="5">
-        <v>4.5705471059440006</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>4.5786525566593017</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1956.6641139999999</v>
+        <v>1956.6587723</v>
       </c>
       <c r="C344" s="5">
-        <v>5.857723999999962</v>
+        <v>5.8674221999999645</v>
       </c>
       <c r="D344" s="5">
-        <v>3.6633705546593065</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.6695651695232145</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1954.0665959999999</v>
+        <v>1954.0637260999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-2.5975180000000364</v>
+        <v>-2.5950462000000698</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.581448458996404</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-1.5799587938295057</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1957.165857</v>
+        <v>1957.166712</v>
       </c>
       <c r="C346" s="5">
-        <v>3.0992610000000695</v>
+        <v>3.1029859000000215</v>
       </c>
       <c r="D346" s="5">
-        <v>1.9199592957199751</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>1.9222898705281821</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1958.346243</v>
+        <v>1958.3979772</v>
       </c>
       <c r="C347" s="5">
-        <v>1.1803859999999986</v>
+        <v>1.2312652000000526</v>
       </c>
       <c r="D347" s="5">
-        <v>0.72613734269597607</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>0.7575447211561448</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1960.5933</v>
+        <v>1960.5994295999999</v>
       </c>
       <c r="C348" s="5">
-        <v>2.2470570000000407</v>
+        <v>2.2014523999998801</v>
       </c>
       <c r="D348" s="5">
-        <v>1.3856337455792511</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.3573017848921509</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1959.074171</v>
+        <v>1959.0796424</v>
       </c>
       <c r="C349" s="5">
-        <v>-1.5191290000000208</v>
+        <v>-1.5197871999998824</v>
       </c>
       <c r="D349" s="5">
-        <v>-0.92584534313748801</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-0.92624189623385922</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1958.09031</v>
+        <v>1958.0909313</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.98386099999993348</v>
+        <v>-0.98871110000004592</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.60098672994338687</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-0.60393948929116092</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1954.9725820000001</v>
+        <v>1954.9721638000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-3.1177279999999428</v>
+        <v>-3.1187674999998762</v>
       </c>
       <c r="D351" s="5">
-        <v>-1.8940309068901318</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-1.8946562892056429</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1959.6055309999999</v>
+        <v>1959.5821060999999</v>
       </c>
       <c r="C352" s="5">
-        <v>4.6329489999998259</v>
+        <v>4.6099422999998296</v>
       </c>
       <c r="D352" s="5">
-        <v>2.8811542765887266</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.8666613501015847</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1960.3933360000001</v>
+        <v>1960.4195222999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.78780500000016218</v>
+        <v>0.83741620000000694</v>
       </c>
       <c r="D353" s="5">
-        <v>0.48349482004430566</v>
+        <v>0.51402016467505529</v>
       </c>
       <c r="E353" s="5">
-        <v>0.7375349700179834</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>0.7388143703043859</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1956.824419</v>
+        <v>1956.8023186</v>
       </c>
       <c r="C354" s="5">
-        <v>-3.5689170000000559</v>
+        <v>-3.6172036999998909</v>
       </c>
       <c r="D354" s="5">
-        <v>-2.1628709006175972</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-2.191808796425132</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1962.958967</v>
+        <v>1962.8962615999999</v>
       </c>
       <c r="C355" s="5">
-        <v>6.1345479999999952</v>
+        <v>6.0939429999998538</v>
       </c>
       <c r="D355" s="5">
-        <v>3.8274876586312123</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.8017614491590468</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1966.7878470000001</v>
+        <v>1966.7984635</v>
       </c>
       <c r="C356" s="5">
-        <v>3.8288800000000265</v>
+        <v>3.9022019000001364</v>
       </c>
       <c r="D356" s="5">
-        <v>2.3659536217610855</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.4118353650561364</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1966.853106</v>
+        <v>1966.8468037</v>
       </c>
       <c r="C357" s="5">
-        <v>6.5258999999969092E-2</v>
+        <v>4.8340199999984179E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>3.9823864506982609E-2</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.9497726000937696E-2</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1971.894974</v>
+        <v>1971.8845059</v>
       </c>
       <c r="C358" s="5">
-        <v>5.0418680000000222</v>
+        <v>5.0377022000000125</v>
       </c>
       <c r="D358" s="5">
-        <v>3.1198445073452818</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.1172404713706303</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1974.9219660000001</v>
+        <v>1974.9954949</v>
       </c>
       <c r="C359" s="5">
-        <v>3.0269920000000639</v>
+        <v>3.1109890000000178</v>
       </c>
       <c r="D359" s="5">
-        <v>1.8577133777864185</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.9097220779273671</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1976.472706</v>
+        <v>1976.4751945999999</v>
       </c>
       <c r="C360" s="5">
-        <v>1.5507399999999052</v>
+        <v>1.4796996999998555</v>
       </c>
       <c r="D360" s="5">
-        <v>0.9463389932540256</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>0.90277411404418029</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1978.3249800000001</v>
+        <v>1978.3444641999999</v>
       </c>
       <c r="C361" s="5">
-        <v>1.8522740000000795</v>
+        <v>1.8692696000000524</v>
       </c>
       <c r="D361" s="5">
-        <v>1.1304084619125465</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>1.1408331301970387</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1982.243653</v>
+        <v>1982.2517312</v>
       </c>
       <c r="C362" s="5">
-        <v>3.9186729999998988</v>
+        <v>3.9072670000000471</v>
       </c>
       <c r="D362" s="5">
-        <v>2.403031561996638</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>2.3959371017320263</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1987.2311219999999</v>
+        <v>1987.2337213000001</v>
       </c>
       <c r="C363" s="5">
-        <v>4.9874689999999191</v>
+        <v>4.9819901000000755</v>
       </c>
       <c r="D363" s="5">
-        <v>3.0614216714376585</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>3.0579993394934668</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1990.480235</v>
+        <v>1990.4325163000001</v>
       </c>
       <c r="C364" s="5">
-        <v>3.2491130000000794</v>
+        <v>3.1987950000000183</v>
       </c>
       <c r="D364" s="5">
-        <v>1.9797337185441188</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>1.9487996997595625</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1990.1698120000001</v>
+        <v>1990.2210052</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.31042299999990064</v>
+        <v>-0.21151110000005247</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.18698414713467226</v>
+        <v>-0.12744216591473734</v>
       </c>
       <c r="E365" s="5">
-        <v>1.5189031432210509</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.5201584436904891</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1997.8028220000001</v>
+        <v>1997.7847779000001</v>
       </c>
       <c r="C366" s="5">
-        <v>7.633010000000013</v>
+        <v>7.5637727000000723</v>
       </c>
       <c r="D366" s="5">
-        <v>4.7007650485399344</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.6571080117915775</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2001.2135860000001</v>
+        <v>2001.1039833</v>
       </c>
       <c r="C367" s="5">
-        <v>3.4107639999999719</v>
+        <v>3.3192053999998734</v>
       </c>
       <c r="D367" s="5">
-        <v>2.0680561947899134</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.0120513856896505</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>2002.9342590000001</v>
+        <v>2002.9816115000001</v>
       </c>
       <c r="C368" s="5">
-        <v>1.7206730000000334</v>
+        <v>1.8776282000001174</v>
       </c>
       <c r="D368" s="5">
-        <v>1.0366709932824403</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>1.1317842521268329</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1950.4729629999999</v>
+        <v>1950.4705713000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-52.461296000000175</v>
+        <v>-52.511040200000025</v>
       </c>
       <c r="D369" s="5">
-        <v>-27.275812870567819</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-27.29751125885851</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1919.4205039999999</v>
+        <v>1919.3739708999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-31.052458999999999</v>
+        <v>-31.09660040000017</v>
       </c>
       <c r="D370" s="5">
-        <v>-17.517399980233371</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-17.540179238738528</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1924.481859</v>
+        <v>1924.5461819</v>
       </c>
       <c r="C371" s="5">
-        <v>5.0613550000000487</v>
+        <v>5.1722110000000612</v>
       </c>
       <c r="D371" s="5">
-        <v>3.2105997397392061</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>3.2820460254166406</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1958.6189569999999</v>
+        <v>1958.6150778000001</v>
       </c>
       <c r="C372" s="5">
-        <v>34.137097999999924</v>
+        <v>34.068895900000143</v>
       </c>
       <c r="D372" s="5">
-        <v>23.49051000797342</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>23.438057177016969</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1986.677917</v>
+        <v>1986.7176128999999</v>
       </c>
       <c r="C373" s="5">
-        <v>28.05896000000007</v>
+        <v>28.102535099999841</v>
       </c>
       <c r="D373" s="5">
-        <v>18.612409750112889</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>18.643672641491339</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1982.36762</v>
+        <v>1982.4308458999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-4.3102969999999914</v>
+        <v>-4.2867670000000544</v>
       </c>
       <c r="D374" s="5">
-        <v>-2.572676650858019</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-2.5587480906874904</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1949.112046</v>
+        <v>1949.1067945</v>
       </c>
       <c r="C375" s="5">
-        <v>-33.255574000000024</v>
+        <v>-33.324051399999917</v>
       </c>
       <c r="D375" s="5">
-        <v>-18.373472274053139</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-18.40734475912187</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1945.794253</v>
+        <v>1945.7138396</v>
       </c>
       <c r="C376" s="5">
-        <v>-3.3177929999999378</v>
+        <v>-3.3929548999999497</v>
       </c>
       <c r="D376" s="5">
-        <v>-2.023633438261685</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-2.0690447400061762</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1949.6505990000001</v>
+        <v>1949.7101259999999</v>
       </c>
       <c r="C377" s="5">
-        <v>3.8563460000000305</v>
+        <v>3.9962863999999172</v>
       </c>
       <c r="D377" s="5">
-        <v>2.4043614592315077</v>
+        <v>2.492704011483915</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.0359676222442835</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-2.0354965149174009</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1952.746729</v>
+        <v>1952.7295154000001</v>
       </c>
       <c r="C378" s="5">
-        <v>3.0961299999999028</v>
+        <v>3.0193894000001364</v>
       </c>
       <c r="D378" s="5">
-        <v>1.9223850691652888</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>1.8742726157628731</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1946.2484079999999</v>
+        <v>1946.0906781000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-6.4983210000000327</v>
+        <v>-6.6388372999999774</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.921057142578388</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-4.0042998535640528</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1944.2883999999999</v>
+        <v>1944.3683816</v>
       </c>
       <c r="C380" s="5">
-        <v>-1.9600080000000162</v>
+        <v>-1.7222965000000841</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.2018125308909555</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-1.0568497505240804</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1954.6400779999999</v>
+        <v>1954.6597929</v>
       </c>
       <c r="C381" s="5">
-        <v>10.351677999999993</v>
+        <v>10.291411299999936</v>
       </c>
       <c r="D381" s="5">
-        <v>6.5794244427198167</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.5397207356614251</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1954.0561749999999</v>
+        <v>1953.9855192</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.58390299999996387</v>
+        <v>-0.6742736999999579</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.35788354738300887</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-0.41316400767579253</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1959.39336</v>
+        <v>1959.4807661</v>
       </c>
       <c r="C383" s="5">
-        <v>5.3371850000000904</v>
+        <v>5.4952468999999837</v>
       </c>
       <c r="D383" s="5">
-        <v>3.3272921890093121</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>3.427485892202764</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1973.8251660000001</v>
+        <v>1973.8102512999999</v>
       </c>
       <c r="C384" s="5">
-        <v>14.431806000000051</v>
+        <v>14.329485199999908</v>
       </c>
       <c r="D384" s="5">
-        <v>9.2055218936304417</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>9.1371840815821948</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1967.1989249999999</v>
+        <v>1967.2249509999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-6.6262410000001637</v>
+        <v>-6.5853002999999717</v>
       </c>
       <c r="D385" s="5">
-        <v>-3.9549120761401491</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-3.9309521835735994</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1974.119635</v>
+        <v>1974.2268213</v>
       </c>
       <c r="C386" s="5">
-        <v>6.9207100000000992</v>
+        <v>7.0018703000000642</v>
       </c>
       <c r="D386" s="5">
-        <v>4.3043152957459085</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.3557262682162756</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1971.090817</v>
+        <v>1971.0909807</v>
       </c>
       <c r="C387" s="5">
-        <v>-3.0288180000000011</v>
+        <v>-3.1358405999999377</v>
       </c>
       <c r="D387" s="5">
-        <v>-1.8256581995757082</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-1.8895032436102577</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1971.457204</v>
+        <v>1971.3770532000001</v>
       </c>
       <c r="C388" s="5">
-        <v>0.36638700000003155</v>
+        <v>0.28607250000004569</v>
       </c>
       <c r="D388" s="5">
-        <v>0.22328457020339698</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>0.17429999961127152</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1972.4614240000001</v>
+        <v>1972.4482098000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.0042200000000321</v>
+        <v>1.0711565999999948</v>
       </c>
       <c r="D389" s="5">
-        <v>0.61297086684066748</v>
+        <v>0.65397748288540392</v>
       </c>
       <c r="E389" s="5">
-        <v>1.169995537236268</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>1.1662289433070461</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1974.983997</v>
+        <v>1974.8805195</v>
       </c>
       <c r="C390" s="5">
-        <v>2.5225729999999658</v>
+        <v>2.4323096999999052</v>
       </c>
       <c r="D390" s="5">
-        <v>1.545516130001201</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>1.4898485849454968</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1975.268834</v>
+        <v>1975.1554815</v>
       </c>
       <c r="C391" s="5">
-        <v>0.28483699999992496</v>
+        <v>0.27496199999995952</v>
       </c>
       <c r="D391" s="5">
-        <v>0.17320426805922384</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>0.16720362624724761</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1976.3530539999999</v>
+        <v>1976.4657468</v>
       </c>
       <c r="C392" s="5">
-        <v>1.0842199999999593</v>
+        <v>1.3102653000000828</v>
       </c>
       <c r="D392" s="5">
-        <v>0.66066907036921307</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>0.79895874809545742</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1977.878989</v>
+        <v>1977.9405196</v>
       </c>
       <c r="C393" s="5">
-        <v>1.5259350000001177</v>
+        <v>1.4747727999999825</v>
       </c>
       <c r="D393" s="5">
-        <v>0.93046025257479403</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>0.89908376646197219</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1979.6284720000001</v>
+        <v>1979.5759438</v>
       </c>
       <c r="C394" s="5">
-        <v>1.7494830000000547</v>
+        <v>1.6354241999999886</v>
       </c>
       <c r="D394" s="5">
-        <v>1.0666087398680579</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>0.99672276333635512</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1985.120872</v>
+        <v>1985.2661498</v>
       </c>
       <c r="C395" s="5">
-        <v>5.4923999999998614</v>
+        <v>5.6902059999999892</v>
       </c>
       <c r="D395" s="5">
-        <v>3.3806291350785722</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>3.5044068642329229</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1993.599236</v>
+        <v>1993.5974022</v>
       </c>
       <c r="C396" s="5">
-        <v>8.478364000000056</v>
+        <v>8.3312524000000394</v>
       </c>
       <c r="D396" s="5">
-        <v>5.247268826880247</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>5.1537238968229149</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1995.832641</v>
+        <v>1995.8538974000001</v>
       </c>
       <c r="C397" s="5">
-        <v>2.2334049999999479</v>
+        <v>2.2564952000000176</v>
       </c>
       <c r="D397" s="5">
-        <v>1.3526597253504136</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>1.3667327239573535</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2002.418214</v>
+        <v>2002.5403796000001</v>
       </c>
       <c r="C398" s="5">
-        <v>6.5855730000000676</v>
+        <v>6.6864822000000004</v>
       </c>
       <c r="D398" s="5">
-        <v>4.0322498703442511</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.0951336891634771</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2004.0219030000001</v>
+        <v>2004.0141719999999</v>
       </c>
       <c r="C399" s="5">
-        <v>1.6036890000000312</v>
+        <v>1.4737923999998657</v>
       </c>
       <c r="D399" s="5">
-        <v>0.96529596474512758</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>0.88673727002011038</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2006.6091309999999</v>
+        <v>2006.4801629000001</v>
       </c>
       <c r="C400" s="5">
-        <v>2.5872279999998682</v>
+        <v>2.465990900000179</v>
       </c>
       <c r="D400" s="5">
-        <v>1.5602692661235151</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.4866655970173559</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2010.061923</v>
+        <v>2009.8811165</v>
       </c>
       <c r="C401" s="5">
-        <v>3.4527920000000449</v>
+        <v>3.4009535999998661</v>
       </c>
       <c r="D401" s="5">
-        <v>2.0845058404167283</v>
+        <v>2.0530510623184783</v>
       </c>
       <c r="E401" s="5">
-        <v>1.9062729715519033</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>1.8977890782640783</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2014.602819</v>
+        <v>2014.3592599999999</v>
       </c>
       <c r="C402" s="5">
-        <v>4.5408959999999752</v>
+        <v>4.4781434999999874</v>
       </c>
       <c r="D402" s="5">
-        <v>2.744836904245207</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>2.7066853774342592</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2018.8838450000001</v>
+        <v>2018.8306269</v>
       </c>
       <c r="C403" s="5">
-        <v>4.2810260000001108</v>
+        <v>4.4713669000000209</v>
       </c>
       <c r="D403" s="5">
-        <v>2.5800122005102066</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.6964576280552155</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2022.6807530000001</v>
+        <v>2022.8315273999999</v>
       </c>
       <c r="C404" s="5">
-        <v>3.7969080000000304</v>
+        <v>4.0009004999999433</v>
       </c>
       <c r="D404" s="5">
-        <v>2.2803272267696073</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.4042427540279299</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2031.5939310000001</v>
+        <v>2031.7285307</v>
       </c>
       <c r="C405" s="5">
-        <v>8.9131780000000163</v>
+        <v>8.8970033000000512</v>
       </c>
       <c r="D405" s="5">
-        <v>5.4180014506097995</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>5.40751747620003</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2039.2158280000001</v>
+        <v>2039.3252955999999</v>
       </c>
       <c r="C406" s="5">
-        <v>7.6218969999999899</v>
+        <v>7.5967648999999255</v>
       </c>
       <c r="D406" s="5">
-        <v>4.5960873724948836</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.5803096914161401</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2046.9939670000001</v>
+        <v>2047.2853734</v>
       </c>
       <c r="C407" s="5">
-        <v>7.7781390000000101</v>
+        <v>7.9600778000001355</v>
       </c>
       <c r="D407" s="5">
-        <v>4.6743883122495999</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>4.7858231832906384</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2046.1337269999999</v>
+        <v>2046.1733388</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.86024000000020351</v>
+        <v>-1.1120346000000154</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.5031306279600245</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-0.64986647744469384</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2059.7306359999998</v>
+        <v>2059.8054321999998</v>
       </c>
       <c r="C409" s="5">
-        <v>13.596908999999869</v>
+        <v>13.632093399999803</v>
       </c>
       <c r="D409" s="5">
-        <v>8.272203501363018</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>8.2942332074450675</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2071.7878449999998</v>
+        <v>2071.8059988</v>
       </c>
       <c r="C410" s="5">
-        <v>12.057209000000057</v>
+        <v>12.000566600000184</v>
       </c>
       <c r="D410" s="5">
-        <v>7.2551675137672245</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>7.2197140714963748</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2075.0434460000001</v>
+        <v>2075.0107652000002</v>
       </c>
       <c r="C411" s="5">
-        <v>3.2556010000002971</v>
+        <v>3.2047664000001532</v>
       </c>
       <c r="D411" s="5">
-        <v>1.9020592516304724</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>1.8720898747126125</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2082.2401289999998</v>
+        <v>2082.0057499999998</v>
       </c>
       <c r="C412" s="5">
-        <v>7.1966829999996662</v>
+        <v>6.9949847999996564</v>
       </c>
       <c r="D412" s="5">
-        <v>4.2421628938094091</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>4.1211233287211435</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2087.374288</v>
+        <v>2086.9005671</v>
       </c>
       <c r="C413" s="5">
-        <v>5.1341590000001815</v>
+        <v>4.8948171000001821</v>
       </c>
       <c r="D413" s="5">
-        <v>2.9992853658320273</v>
+        <v>2.8579796869258711</v>
       </c>
       <c r="E413" s="5">
-        <v>3.8462678246554693</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.8320401126073378</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2091.3643310000002</v>
+        <v>2090.8088975000001</v>
       </c>
       <c r="C414" s="5">
-        <v>3.9900430000002416</v>
+        <v>3.908330400000068</v>
       </c>
       <c r="D414" s="5">
-        <v>2.3180854902016934</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.2706438593600442</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2098.4877959999999</v>
+        <v>2098.6262063999998</v>
       </c>
       <c r="C415" s="5">
-        <v>7.1234649999996691</v>
+        <v>7.8173088999997162</v>
       </c>
       <c r="D415" s="5">
-        <v>4.1648071347131443</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>4.5800936202589737</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2104.6727980000001</v>
+        <v>2104.9175386000002</v>
       </c>
       <c r="C416" s="5">
-        <v>6.1850020000001678</v>
+        <v>6.2913322000003973</v>
       </c>
       <c r="D416" s="5">
-        <v>3.5947345523917873</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.6573113191618489</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2107.5252270000001</v>
+        <v>2107.7196598999999</v>
       </c>
       <c r="C417" s="5">
-        <v>2.8524290000000292</v>
+        <v>2.802121299999726</v>
       </c>
       <c r="D417" s="5">
-        <v>1.6385183656706603</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.6092197300865196</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2112.41671</v>
+        <v>2112.7243331999998</v>
       </c>
       <c r="C418" s="5">
-        <v>4.8914829999998801</v>
+        <v>5.0046732999999222</v>
       </c>
       <c r="D418" s="5">
-        <v>2.820982475355871</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.8868460197470691</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2112.940047</v>
+        <v>2113.4234944999998</v>
       </c>
       <c r="C419" s="5">
-        <v>0.52333700000008321</v>
+        <v>0.69916130000001431</v>
       </c>
       <c r="D419" s="5">
-        <v>0.29769733182127833</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.39783813330678264</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2115.7791499999998</v>
+        <v>2115.9853373000001</v>
       </c>
       <c r="C420" s="5">
-        <v>2.8391029999997954</v>
+        <v>2.5618428000002496</v>
       </c>
       <c r="D420" s="5">
-        <v>1.6243785952251066</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>1.4643492372675482</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2121.044578</v>
+        <v>2121.2410835999999</v>
       </c>
       <c r="C421" s="5">
-        <v>5.2654280000001563</v>
+        <v>5.2557462999998279</v>
       </c>
       <c r="D421" s="5">
-        <v>3.027593925825478</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>3.0216522208093011</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2119.3179570000002</v>
+        <v>2119.2334022</v>
       </c>
       <c r="C422" s="5">
-        <v>-1.7266209999997955</v>
+        <v>-2.0076813999999104</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.97248957476295805</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-1.1298648954591428</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2118.4018249999999</v>
+        <v>2118.3153020999998</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.91613200000028883</v>
+        <v>-0.91810010000017428</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.5175006466879517</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-0.5186303735388087</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2127.922223</v>
+        <v>2127.5004878999998</v>
       </c>
       <c r="C424" s="5">
-        <v>9.5203980000001138</v>
+        <v>9.1851857999999993</v>
       </c>
       <c r="D424" s="5">
-        <v>5.5282895650668795</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>5.3291983709861546</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2124.9450270000002</v>
+        <v>2124.1039016</v>
       </c>
       <c r="C425" s="5">
-        <v>-2.9771959999998217</v>
+        <v>-3.3965862999998535</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.6660718051803358</v>
+        <v>-1.8990846483432744</v>
       </c>
       <c r="E425" s="5">
-        <v>1.7999042728459758</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.7827075753637178</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2129.4268339999999</v>
+        <v>2128.4589418</v>
       </c>
       <c r="C426" s="5">
-        <v>4.4818069999996624</v>
+        <v>4.3550402000000759</v>
       </c>
       <c r="D426" s="5">
-        <v>2.5605355665373475</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.4882893169880127</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2130.0735110000001</v>
+        <v>2130.4277398999998</v>
       </c>
       <c r="C427" s="5">
-        <v>0.64667700000018158</v>
+        <v>1.9687980999997308</v>
       </c>
       <c r="D427" s="5">
-        <v>0.3650324363756452</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.1156495250523202</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2130.916131</v>
+        <v>2131.2592933000001</v>
       </c>
       <c r="C428" s="5">
-        <v>0.84261999999989712</v>
+        <v>0.83155340000030264</v>
       </c>
       <c r="D428" s="5">
-        <v>0.4757332779955048</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.46939355794046733</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2131.5919009999998</v>
+        <v>2131.8418701000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.67576999999982945</v>
+        <v>0.58257679999996981</v>
       </c>
       <c r="D429" s="5">
-        <v>0.38121627343932207</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>0.32851194962302266</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2132.135088</v>
+        <v>2132.6473876</v>
       </c>
       <c r="C430" s="5">
-        <v>0.54318700000021636</v>
+        <v>0.80551749999995081</v>
       </c>
       <c r="D430" s="5">
-        <v>0.30622125152852675</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.45436406707792809</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2132.3572340000001</v>
+        <v>2133.0519484000001</v>
       </c>
       <c r="C431" s="5">
-        <v>0.22214600000006612</v>
+        <v>0.40456080000012662</v>
       </c>
       <c r="D431" s="5">
-        <v>0.1250990208629954</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>0.22787629987173208</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2129.55564</v>
+        <v>2129.939147</v>
       </c>
       <c r="C432" s="5">
-        <v>-2.8015940000000228</v>
+        <v>-3.1128014000000803</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.5652748459740962</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-1.7371944918443516</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2131.0790259999999</v>
+        <v>2131.4140579</v>
       </c>
       <c r="C433" s="5">
-        <v>1.5233859999998458</v>
+        <v>1.4749108999999407</v>
       </c>
       <c r="D433" s="5">
-        <v>0.86181021085480758</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.8341315371884761</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2137.3834879999999</v>
+        <v>2137.2336678000001</v>
       </c>
       <c r="C434" s="5">
-        <v>6.3044620000000577</v>
+        <v>5.8196099000001595</v>
       </c>
       <c r="D434" s="5">
-        <v>3.6083464247197883</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>3.326132370804058</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2131.1388809999999</v>
+        <v>2130.7567141999998</v>
       </c>
       <c r="C435" s="5">
-        <v>-6.2446070000000873</v>
+        <v>-6.4769536000003427</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.4501440166676556</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-3.5766305743507032</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>2129.5754310000002</v>
+        <v>2128.8668695000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.5634499999996478</v>
+        <v>-1.889844699999685</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.87680273826495903</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-1.059146516566134</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2129.2758939999999</v>
+        <v>2127.8907014000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.29953700000032768</v>
+        <v>-0.97616809999999532</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.1686563699797361</v>
+        <v>-0.5488609997800209</v>
       </c>
       <c r="E437" s="5">
-        <v>0.20381077839524142</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.17827752197752122</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2125.211624</v>
+        <v>2126.8469734999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-4.0642699999998513</v>
+        <v>-1.0437279000002491</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.2666144596531601</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-0.58701330158725806</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2126.1074010000002</v>
+        <v>2125.2132795000002</v>
       </c>
       <c r="C439" s="5">
-        <v>0.89577700000018012</v>
+        <v>-1.6336939999996503</v>
       </c>
       <c r="D439" s="5">
-        <v>0.50697439033220437</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.91787125680964365</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2126.742741</v>
+        <v>2122.4067405999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.63533999999981461</v>
+        <v>-2.8065389000003051</v>
       </c>
       <c r="D440" s="5">
-        <v>0.35918331619884114</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-1.5732503395824771</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>2127.9219929999999</v>
+        <v>2122.9121654</v>
       </c>
       <c r="C441" s="5">
-        <v>1.1792519999999058</v>
+        <v>0.50542480000012802</v>
       </c>
       <c r="D441" s="5">
-        <v>0.66741781663799404</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>0.28613967318382727</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>2129.8540520000001</v>
+        <v>2125.0453195</v>
       </c>
       <c r="C442" s="5">
-        <v>1.9320590000002085</v>
+        <v>2.1331540999999561</v>
       </c>
       <c r="D442" s="5">
-        <v>1.0950043276441335</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>1.2124755760034356</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>2126.4425259999998</v>
+        <v>2121.3711505000001</v>
       </c>
       <c r="C443" s="5">
-        <v>-3.4115260000003218</v>
+        <v>-3.6741689999998925</v>
       </c>
       <c r="D443" s="5">
-        <v>-1.9052749677571423</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-2.0551639250081299</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>2125.4554029999999</v>
+        <v>2123.4661741999998</v>
       </c>
       <c r="C444" s="5">
-        <v>-0.98712299999988318</v>
+        <v>2.0950236999997287</v>
       </c>
       <c r="D444" s="5">
-        <v>-0.55563595303552704</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>1.1915542997709361</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>2127.2884531999998</v>
+      </c>
+      <c r="C445" s="5">
+        <v>3.8222789999999804</v>
+      </c>
+      <c r="D445" s="5">
+        <v>2.1815358158482567</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE900000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>