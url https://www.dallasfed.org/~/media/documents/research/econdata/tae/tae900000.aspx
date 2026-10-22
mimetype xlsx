--- v8 (2026-10-01)
+++ v9 (2026-10-22)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{71DC50B5-EB7A-49F3-812B-B8C38BE4A5C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4680ED96-BCA3-454E-A2AC-5AEC54989CD4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5C0CD54D-FC6E-4808-822F-F9B8710B05FB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9E6C91B4-E257-4AA0-BAAE-3C14009DC12D}"/>
   </bookViews>
   <sheets>
     <sheet name="AE900000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Government</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E6E0194-541E-4A7A-8E00-09443A0E3159}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DDFB1DD-2456-419A-9535-8146345279A9}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1269.9702966</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1270.8398284</v>
       </c>
       <c r="C7" s="5">
         <v>0.8695318000000043</v>
       </c>
       <c r="D7" s="5">
         <v>0.82472519235745612</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1278.5315333000001</v>
       </c>
       <c r="C8" s="5">
         <v>7.6917049000001043</v>
       </c>
       <c r="D8" s="5">
         <v>7.5096674576291989</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1283.5324458</v>
       </c>
       <c r="C9" s="5">
         <v>5.0009124999999131</v>
       </c>
       <c r="D9" s="5">
         <v>4.7960448440170111</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1304.1596182999999</v>
       </c>
       <c r="C10" s="5">
         <v>20.627172499999915</v>
       </c>
       <c r="D10" s="5">
         <v>21.084002007052494</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1287.3751649000001</v>
       </c>
       <c r="C11" s="5">
         <v>-16.784453399999848</v>
       </c>
       <c r="D11" s="5">
         <v>-14.396299837290471</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1294.7872953999999</v>
       </c>
       <c r="C12" s="5">
         <v>7.4121304999998756</v>
       </c>
       <c r="D12" s="5">
         <v>7.1321033168653791</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1268.5100676</v>
       </c>
       <c r="C13" s="5">
         <v>-26.277227799999991</v>
       </c>
       <c r="D13" s="5">
         <v>-21.810962393925927</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1286.7081192999999</v>
       </c>
       <c r="C14" s="5">
         <v>18.198051699999951</v>
       </c>
       <c r="D14" s="5">
         <v>18.640638852000556</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1290.7789479</v>
       </c>
       <c r="C15" s="5">
         <v>4.0708286000001408</v>
       </c>
       <c r="D15" s="5">
         <v>3.8632687189126713</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1293.9733960000001</v>
       </c>
       <c r="C16" s="5">
         <v>3.1944481000000451</v>
       </c>
       <c r="D16" s="5">
         <v>3.0105450067861472</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1298.3938046000001</v>
       </c>
       <c r="C17" s="5">
         <v>4.4204085999999734</v>
       </c>
       <c r="D17" s="5">
         <v>4.177287712126132</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1293.908199</v>
       </c>
       <c r="C18" s="5">
         <v>-4.485605600000099</v>
       </c>
       <c r="D18" s="5">
         <v>-4.067809013238433</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1294.7468260999999</v>
       </c>
       <c r="C19" s="5">
         <v>0.83862709999993967</v>
       </c>
       <c r="D19" s="5">
         <v>0.78054043530690898</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1294.0166171999999</v>
       </c>
       <c r="C20" s="5">
         <v>-0.73020889999997962</v>
       </c>
       <c r="D20" s="5">
         <v>-0.67467843239129577</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1297.6672457</v>
       </c>
       <c r="C21" s="5">
         <v>3.6506285000000389</v>
       </c>
       <c r="D21" s="5">
         <v>3.4384187094697927</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1301.4831704000001</v>
       </c>
       <c r="C22" s="5">
         <v>3.815924700000096</v>
       </c>
       <c r="D22" s="5">
         <v>3.5863583761309936</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1308.8331000000001</v>
       </c>
       <c r="C23" s="5">
         <v>7.3499295999999958</v>
       </c>
       <c r="D23" s="5">
         <v>6.9913227456054106</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1311.9138255</v>
       </c>
       <c r="C24" s="5">
         <v>3.0807254999999714</v>
       </c>
       <c r="D24" s="5">
         <v>2.8614093922074479</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1293.9841426999999</v>
       </c>
       <c r="C25" s="5">
         <v>-17.929682800000137</v>
       </c>
       <c r="D25" s="5">
         <v>-15.221887237262422</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1325.4507473000001</v>
       </c>
       <c r="C26" s="5">
         <v>31.46660460000021</v>
       </c>
       <c r="D26" s="5">
         <v>33.418385521303961</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1329.1156169999999</v>
       </c>
       <c r="C27" s="5">
         <v>3.6648696999998265</v>
       </c>
       <c r="D27" s="5">
         <v>3.3689249416922973</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1332.2041182999999</v>
       </c>
       <c r="C28" s="5">
         <v>3.0885012999999617</v>
       </c>
       <c r="D28" s="5">
         <v>2.8243874546667547</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1335.2028834</v>
       </c>
       <c r="C29" s="5">
         <v>2.9987651000001279</v>
       </c>
       <c r="D29" s="5">
         <v>2.7348700619002075</v>
       </c>
       <c r="E29" s="5">
         <v>2.8349703048174746</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1337.6098371</v>
       </c>
       <c r="C30" s="5">
         <v>2.4069537000000309</v>
       </c>
       <c r="D30" s="5">
         <v>2.1848024459371951</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1341.1901631999999</v>
       </c>
       <c r="C31" s="5">
         <v>3.5803260999998656</v>
       </c>
       <c r="D31" s="5">
         <v>3.2597016051712391</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1344.7335384999999</v>
       </c>
       <c r="C32" s="5">
         <v>3.5433752999999797</v>
       </c>
       <c r="D32" s="5">
         <v>3.2168319843116411</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1343.6164534</v>
       </c>
       <c r="C33" s="5">
         <v>-1.1170850999999402</v>
       </c>
       <c r="D33" s="5">
         <v>-0.99231139434385884</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1345.6121923000001</v>
       </c>
       <c r="C34" s="5">
         <v>1.9957389000001058</v>
       </c>
       <c r="D34" s="5">
         <v>1.7970520504735132</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1346.741301</v>
       </c>
       <c r="C35" s="5">
         <v>1.1291086999999607</v>
       </c>
       <c r="D35" s="5">
         <v>1.011584967129231</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1380.6596366000001</v>
       </c>
       <c r="C36" s="5">
         <v>33.918335600000091</v>
       </c>
       <c r="D36" s="5">
         <v>34.781223381287639</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1363.9499014999999</v>
       </c>
       <c r="C37" s="5">
         <v>-16.709735100000216</v>
       </c>
       <c r="D37" s="5">
         <v>-13.594480949333454</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1366.7638354000001</v>
       </c>
       <c r="C38" s="5">
         <v>2.8139339000001655</v>
       </c>
       <c r="D38" s="5">
         <v>2.5039781811692974</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1370.7768094</v>
       </c>
       <c r="C39" s="5">
         <v>4.0129739999999856</v>
       </c>
       <c r="D39" s="5">
         <v>3.5807940103908864</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1374.1430104999999</v>
       </c>
       <c r="C40" s="5">
         <v>3.3662010999998984</v>
       </c>
       <c r="D40" s="5">
         <v>2.9869547080484393</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1375.9541326000001</v>
       </c>
       <c r="C41" s="5">
         <v>1.8111221000001478</v>
       </c>
       <c r="D41" s="5">
         <v>1.5931169661348443</v>
       </c>
       <c r="E41" s="5">
         <v>3.0520641998787346</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1380.6583006999999</v>
       </c>
       <c r="C42" s="5">
         <v>4.7041680999998334</v>
       </c>
       <c r="D42" s="5">
         <v>4.1806387955083624</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1385.8189592000001</v>
       </c>
       <c r="C43" s="5">
         <v>5.1606585000001814</v>
       </c>
       <c r="D43" s="5">
         <v>4.5787588742070451</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1387.4092814999999</v>
       </c>
       <c r="C44" s="5">
         <v>1.5903222999997979</v>
       </c>
       <c r="D44" s="5">
         <v>1.3858072637940921</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1392.6854803000001</v>
       </c>
       <c r="C45" s="5">
         <v>5.276198800000202</v>
       </c>
       <c r="D45" s="5">
         <v>4.6601679607700897</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1395.4188971999999</v>
       </c>
       <c r="C46" s="5">
         <v>2.7334168999998383</v>
       </c>
       <c r="D46" s="5">
         <v>2.3808254665909745</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1395.3081907000001</v>
       </c>
       <c r="C47" s="5">
         <v>-0.11070649999987836</v>
       </c>
       <c r="D47" s="5">
         <v>-9.5161279497513185E-2</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1422.9696738</v>
       </c>
       <c r="C48" s="5">
         <v>27.661483099999941</v>
       </c>
       <c r="D48" s="5">
         <v>26.562781542088999</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1407.8942408</v>
       </c>
       <c r="C49" s="5">
         <v>-15.075432999999975</v>
       </c>
       <c r="D49" s="5">
         <v>-11.997977335740773</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1408.3567992000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.46255840000003445</v>
       </c>
       <c r="D50" s="5">
         <v>0.39496872511730619</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1409.2007054000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.84390619999999217</v>
       </c>
       <c r="D51" s="5">
         <v>0.7214305372737595</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1407.8757891</v>
       </c>
       <c r="C52" s="5">
         <v>-1.3249163000000408</v>
       </c>
       <c r="D52" s="5">
         <v>-1.1224120338264143</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1413.8715943</v>
       </c>
       <c r="C53" s="5">
         <v>5.9958051999999498</v>
       </c>
       <c r="D53" s="5">
         <v>5.2319322386633615</v>
       </c>
       <c r="E53" s="5">
         <v>2.7557213428583749</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1419.449607</v>
       </c>
       <c r="C54" s="5">
         <v>5.5780127000000448</v>
       </c>
       <c r="D54" s="5">
         <v>4.8383351169047017</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1419.5143851</v>
       </c>
       <c r="C55" s="5">
         <v>6.4778100000012273E-2</v>
       </c>
       <c r="D55" s="5">
         <v>5.4777030211261568E-2</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1422.5217846</v>
       </c>
       <c r="C56" s="5">
         <v>3.0073995000000195</v>
       </c>
       <c r="D56" s="5">
         <v>2.5721682042128435</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1428.673695</v>
       </c>
       <c r="C57" s="5">
         <v>6.1519103999999061</v>
       </c>
       <c r="D57" s="5">
         <v>5.3148153710276924</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1433.1100650000001</v>
       </c>
       <c r="C58" s="5">
         <v>4.4363700000001245</v>
       </c>
       <c r="D58" s="5">
         <v>3.7905878698027529</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1438.9971479000001</v>
       </c>
       <c r="C59" s="5">
         <v>5.8870828999999958</v>
       </c>
       <c r="D59" s="5">
         <v>5.0424020079487653</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1464.4122734</v>
       </c>
       <c r="C60" s="5">
         <v>25.415125499999931</v>
       </c>
       <c r="D60" s="5">
         <v>23.378965128681408</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1446.7158933000001</v>
       </c>
       <c r="C61" s="5">
         <v>-17.696380099999942</v>
       </c>
       <c r="D61" s="5">
         <v>-13.575135066739497</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1443.8720415</v>
       </c>
       <c r="C62" s="5">
         <v>-2.8438518000000386</v>
       </c>
       <c r="D62" s="5">
         <v>-2.3335385083867455</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1450.3147128999999</v>
       </c>
       <c r="C63" s="5">
         <v>6.442671399999881</v>
       </c>
       <c r="D63" s="5">
         <v>5.4878762898991074</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1452.3461867000001</v>
       </c>
       <c r="C64" s="5">
         <v>2.0314738000001853</v>
       </c>
       <c r="D64" s="5">
         <v>1.6938646977787242</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1454.608837</v>
       </c>
       <c r="C65" s="5">
         <v>2.2626502999999047</v>
       </c>
       <c r="D65" s="5">
         <v>1.8856157910227322</v>
       </c>
       <c r="E65" s="5">
         <v>2.881254766290775</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1456.5649566</v>
       </c>
       <c r="C66" s="5">
         <v>1.9561195999999654</v>
       </c>
       <c r="D66" s="5">
         <v>1.6257175616318786</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1460.7607195999999</v>
       </c>
       <c r="C67" s="5">
         <v>4.1957629999999426</v>
       </c>
       <c r="D67" s="5">
         <v>3.5119998197225666</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1462.9305480999999</v>
       </c>
       <c r="C68" s="5">
         <v>2.1698284999999942</v>
       </c>
       <c r="D68" s="5">
         <v>1.797126801659843</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1465.4128323</v>
       </c>
       <c r="C69" s="5">
         <v>2.4822842000000946</v>
       </c>
       <c r="D69" s="5">
         <v>2.0552564805569995</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1467.7657933999999</v>
       </c>
       <c r="C70" s="5">
         <v>2.3529610999999022</v>
       </c>
       <c r="D70" s="5">
         <v>1.9439044294216945</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1471.2104764000001</v>
       </c>
       <c r="C71" s="5">
         <v>3.4446830000001682</v>
       </c>
       <c r="D71" s="5">
         <v>2.8529044173572382</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1495.9224393</v>
       </c>
       <c r="C72" s="5">
         <v>24.711962899999889</v>
       </c>
       <c r="D72" s="5">
         <v>22.126866841990278</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1475.4163947</v>
       </c>
       <c r="C73" s="5">
         <v>-20.506044599999996</v>
       </c>
       <c r="D73" s="5">
         <v>-15.264316184024739</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1476.1955143</v>
       </c>
       <c r="C74" s="5">
         <v>0.7791196000000582</v>
       </c>
       <c r="D74" s="5">
         <v>0.63552481348512213</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1475.4748133999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.72070090000011078</v>
       </c>
       <c r="D75" s="5">
         <v>-0.58428750813875885</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1478.0876195000001</v>
       </c>
       <c r="C76" s="5">
         <v>2.6128061000001708</v>
       </c>
       <c r="D76" s="5">
         <v>2.1458077581148816</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1481.4696988000001</v>
       </c>
       <c r="C77" s="5">
         <v>3.3820792999999867</v>
       </c>
       <c r="D77" s="5">
         <v>2.7805943473621308</v>
       </c>
       <c r="E77" s="5">
         <v>1.84660378218231</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1473.4672664</v>
       </c>
       <c r="C78" s="5">
         <v>-8.0024324000000888</v>
       </c>
       <c r="D78" s="5">
         <v>-6.2928713548515258</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1472.3802771999999</v>
       </c>
       <c r="C79" s="5">
         <v>-1.0869892000000618</v>
       </c>
       <c r="D79" s="5">
         <v>-0.88166710392975078</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1472.750777</v>
       </c>
       <c r="C80" s="5">
         <v>0.37049980000006144</v>
       </c>
       <c r="D80" s="5">
         <v>0.30237812995654867</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1476.4257089</v>
       </c>
       <c r="C81" s="5">
         <v>3.6749319000000469</v>
       </c>
       <c r="D81" s="5">
         <v>3.0357794308237374</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1477.9014536</v>
       </c>
       <c r="C82" s="5">
         <v>1.4757446999999502</v>
       </c>
       <c r="D82" s="5">
         <v>1.2060624257659525</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1475.1510796</v>
       </c>
       <c r="C83" s="5">
         <v>-2.7503739999999652</v>
       </c>
       <c r="D83" s="5">
         <v>-2.2104828033270962</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1504.0239313</v>
       </c>
       <c r="C84" s="5">
         <v>28.872851699999956</v>
       </c>
       <c r="D84" s="5">
         <v>26.188257029285424</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1485.5673947</v>
       </c>
       <c r="C85" s="5">
         <v>-18.456536599999936</v>
       </c>
       <c r="D85" s="5">
         <v>-13.771397430800169</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1487.0143399000001</v>
       </c>
       <c r="C86" s="5">
         <v>1.4469452000000729</v>
       </c>
       <c r="D86" s="5">
         <v>1.1750837226183641</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1490.5386105</v>
       </c>
       <c r="C87" s="5">
         <v>3.5242705999999089</v>
       </c>
       <c r="D87" s="5">
         <v>2.8814045824047563</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1492.3347690999999</v>
       </c>
       <c r="C88" s="5">
         <v>1.7961585999998988</v>
       </c>
       <c r="D88" s="5">
         <v>1.4556705643428813</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1493.8946891999999</v>
       </c>
       <c r="C89" s="5">
         <v>1.5599200999999994</v>
       </c>
       <c r="D89" s="5">
         <v>1.2615825092840094</v>
       </c>
       <c r="E89" s="5">
         <v>0.8386935223895664</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1495.4214774</v>
       </c>
       <c r="C90" s="5">
         <v>1.5267882000000554</v>
       </c>
       <c r="D90" s="5">
         <v>1.2333397383440969</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1496.1220338999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.70055649999994785</v>
       </c>
       <c r="D91" s="5">
         <v>0.56361182423785294</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1499.6813872</v>
       </c>
       <c r="C92" s="5">
         <v>3.5593533000001116</v>
       </c>
       <c r="D92" s="5">
         <v>2.8925164630175804</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1502.8927779000001</v>
       </c>
       <c r="C93" s="5">
         <v>3.2113907000000381</v>
       </c>
       <c r="D93" s="5">
         <v>2.6001398581319446</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1503.577824</v>
       </c>
       <c r="C94" s="5">
         <v>0.68504609999990862</v>
       </c>
       <c r="D94" s="5">
         <v>0.54835538507567172</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1503.2007404000001</v>
       </c>
       <c r="C95" s="5">
         <v>-0.37708359999987806</v>
       </c>
       <c r="D95" s="5">
         <v>-0.30053428431419116</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1527.3063007000001</v>
       </c>
       <c r="C96" s="5">
         <v>24.105560299999979</v>
       </c>
       <c r="D96" s="5">
         <v>21.034714075706429</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1517.4738599</v>
       </c>
       <c r="C97" s="5">
         <v>-9.8324408000000858</v>
       </c>
       <c r="D97" s="5">
         <v>-7.45756919127526</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1518.8337644000001</v>
       </c>
       <c r="C98" s="5">
         <v>1.3599045000000842</v>
       </c>
       <c r="D98" s="5">
         <v>1.0807124371689625</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1516.2402033999999</v>
       </c>
       <c r="C99" s="5">
         <v>-2.5935610000001361</v>
       </c>
       <c r="D99" s="5">
         <v>-2.0299845568744201</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1518.0481440999999</v>
       </c>
       <c r="C100" s="5">
         <v>1.8079407000000174</v>
       </c>
       <c r="D100" s="5">
         <v>1.4402820557078089</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1514.9776615000001</v>
       </c>
       <c r="C101" s="5">
         <v>-3.0704825999998775</v>
       </c>
       <c r="D101" s="5">
         <v>-2.400361824998376</v>
       </c>
       <c r="E101" s="5">
         <v>1.4112756710642271</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1519.8113211</v>
       </c>
       <c r="C102" s="5">
         <v>4.833659599999919</v>
       </c>
       <c r="D102" s="5">
         <v>3.8966041714642241</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1520.1698131999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.35849209999992127</v>
       </c>
       <c r="D103" s="5">
         <v>0.28342272155050807</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1521.1847312</v>
       </c>
       <c r="C104" s="5">
         <v>1.0149180000000797</v>
       </c>
       <c r="D104" s="5">
         <v>0.80410996182642691</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1520.1550821000001</v>
       </c>
       <c r="C105" s="5">
         <v>-1.0296490999999151</v>
       </c>
       <c r="D105" s="5">
         <v>-0.8092307536336385</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1526.2430483999999</v>
       </c>
       <c r="C106" s="5">
         <v>6.0879662999998345</v>
       </c>
       <c r="D106" s="5">
         <v>4.913080088049826</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1524.4094413</v>
       </c>
       <c r="C107" s="5">
         <v>-1.833607099999881</v>
       </c>
       <c r="D107" s="5">
         <v>-1.4321753316195562</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1524.9742171</v>
       </c>
       <c r="C108" s="5">
         <v>0.56477580000000671</v>
       </c>
       <c r="D108" s="5">
         <v>0.44549295681772794</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1525.7849378000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.81072070000004715</v>
       </c>
       <c r="D109" s="5">
         <v>0.63982360754866185</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1542.2436992999999</v>
       </c>
       <c r="C110" s="5">
         <v>16.45876149999981</v>
       </c>
       <c r="D110" s="5">
         <v>13.740773110167193</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1539.696357</v>
       </c>
       <c r="C111" s="5">
         <v>-2.5473422999998547</v>
       </c>
       <c r="D111" s="5">
         <v>-1.9641472649852831</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1544.8565275000001</v>
       </c>
       <c r="C112" s="5">
         <v>5.1601705000000493</v>
       </c>
       <c r="D112" s="5">
         <v>4.0966708142766484</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1549.0162688</v>
       </c>
       <c r="C113" s="5">
         <v>4.1597412999999506</v>
       </c>
       <c r="D113" s="5">
         <v>3.279451210612172</v>
       </c>
       <c r="E113" s="5">
         <v>2.2468058879691943</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1552.4370650000001</v>
       </c>
       <c r="C114" s="5">
         <v>3.4207962000000407</v>
       </c>
       <c r="D114" s="5">
         <v>2.682465793073785</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1554.6689931999999</v>
       </c>
       <c r="C115" s="5">
         <v>2.2319281999998566</v>
       </c>
       <c r="D115" s="5">
         <v>1.7389393666348729</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1556.807679</v>
       </c>
       <c r="C116" s="5">
         <v>2.1386858000000757</v>
       </c>
       <c r="D116" s="5">
         <v>1.6633316067119264</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1555.0664853999999</v>
       </c>
       <c r="C117" s="5">
         <v>-1.7411936000000878</v>
       </c>
       <c r="D117" s="5">
         <v>-1.3339008966428256</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1556.7303331999999</v>
       </c>
       <c r="C118" s="5">
         <v>1.663847799999985</v>
       </c>
       <c r="D118" s="5">
         <v>1.2915260923863858</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1558.3750147999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.6446816000000126</v>
       </c>
       <c r="D119" s="5">
         <v>1.275189757192563</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1559.308276</v>
       </c>
       <c r="C120" s="5">
         <v>0.93326120000006085</v>
       </c>
       <c r="D120" s="5">
         <v>0.72101358509604196</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1561.0555257999999</v>
       </c>
       <c r="C121" s="5">
         <v>1.7472497999999632</v>
       </c>
       <c r="D121" s="5">
         <v>1.3529524256029601</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1571.5060394</v>
       </c>
       <c r="C122" s="5">
         <v>10.450513600000022</v>
       </c>
       <c r="D122" s="5">
         <v>8.3359114303986246</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1566.9830477</v>
       </c>
       <c r="C123" s="5">
         <v>-4.5229916999999205</v>
       </c>
       <c r="D123" s="5">
         <v>-3.3995999944672173</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1566.6356312</v>
       </c>
       <c r="C124" s="5">
         <v>-0.34741650000000845</v>
       </c>
       <c r="D124" s="5">
         <v>-0.26572834046888483</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1571.2381287000001</v>
       </c>
       <c r="C125" s="5">
         <v>4.6024975000000268</v>
       </c>
       <c r="D125" s="5">
         <v>3.5829118921650194</v>
       </c>
       <c r="E125" s="5">
         <v>1.4345788580526042</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1574.9530471999999</v>
       </c>
       <c r="C126" s="5">
         <v>3.7149184999998397</v>
       </c>
       <c r="D126" s="5">
         <v>2.8743772492640041</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1576.7728915</v>
       </c>
       <c r="C127" s="5">
         <v>1.8198443000001134</v>
       </c>
       <c r="D127" s="5">
         <v>1.3954354579610806</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1582.5571763</v>
       </c>
       <c r="C128" s="5">
         <v>5.7842848000000231</v>
       </c>
       <c r="D128" s="5">
         <v>4.492032828456427</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1585.0548243000001</v>
       </c>
       <c r="C129" s="5">
         <v>2.4976480000000265</v>
       </c>
       <c r="D129" s="5">
         <v>1.9104089169756699</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1610.6524248999999</v>
       </c>
       <c r="C130" s="5">
         <v>25.597600599999851</v>
       </c>
       <c r="D130" s="5">
         <v>21.196620414445476</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1587.6302315</v>
       </c>
       <c r="C131" s="5">
         <v>-23.022193399999878</v>
       </c>
       <c r="D131" s="5">
         <v>-15.866229602187365</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1586.8692816</v>
       </c>
       <c r="C132" s="5">
         <v>-0.76094990000001417</v>
       </c>
       <c r="D132" s="5">
         <v>-0.57364525690996038</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1590.4145653</v>
       </c>
       <c r="C133" s="5">
         <v>3.5452837000000272</v>
       </c>
       <c r="D133" s="5">
         <v>2.7141542491008641</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1593.0070397</v>
       </c>
       <c r="C134" s="5">
         <v>2.5924743999999009</v>
       </c>
       <c r="D134" s="5">
         <v>1.9737069523197759</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1587.0038107</v>
       </c>
       <c r="C135" s="5">
         <v>-6.0032289999999193</v>
       </c>
       <c r="D135" s="5">
         <v>-4.4296239503802575</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1588.3972726</v>
       </c>
       <c r="C136" s="5">
         <v>1.3934618999999202</v>
       </c>
       <c r="D136" s="5">
         <v>1.058758147720118</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1593.6922923</v>
       </c>
       <c r="C137" s="5">
         <v>5.2950197000000117</v>
       </c>
       <c r="D137" s="5">
         <v>4.074438069776698</v>
       </c>
       <c r="E137" s="5">
         <v>1.4290745107221836</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1594.494066</v>
       </c>
       <c r="C138" s="5">
         <v>0.80177370000001247</v>
       </c>
       <c r="D138" s="5">
         <v>0.60538356674850746</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1594.6429685000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.14890250000007654</v>
       </c>
       <c r="D139" s="5">
         <v>0.11212008091840975</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1598.1431990000001</v>
       </c>
       <c r="C140" s="5">
         <v>3.5002305000000433</v>
       </c>
       <c r="D140" s="5">
         <v>2.6660244427001878</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1601.4665981000001</v>
       </c>
       <c r="C141" s="5">
         <v>3.3233990999999605</v>
       </c>
       <c r="D141" s="5">
         <v>2.5241856133752183</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1604.4453289</v>
       </c>
       <c r="C142" s="5">
         <v>2.9787307999999939</v>
       </c>
       <c r="D142" s="5">
         <v>2.2549777599974341</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1610.1567633</v>
       </c>
       <c r="C143" s="5">
         <v>5.7114343999999164</v>
       </c>
       <c r="D143" s="5">
         <v>4.3563422801746077</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1607.9347623000001</v>
       </c>
       <c r="C144" s="5">
         <v>-2.2220009999998638</v>
       </c>
       <c r="D144" s="5">
         <v>-1.6434773432583816</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1617.5789930000001</v>
       </c>
       <c r="C145" s="5">
         <v>9.6442306999999801</v>
       </c>
       <c r="D145" s="5">
         <v>7.4397244375363547</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1632.2327464</v>
       </c>
       <c r="C146" s="5">
         <v>14.653753399999914</v>
       </c>
       <c r="D146" s="5">
         <v>11.429212179431691</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1627.2095319</v>
       </c>
       <c r="C147" s="5">
         <v>-5.0232144999999946</v>
       </c>
       <c r="D147" s="5">
         <v>-3.6311411255665504</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1631.7094348999999</v>
       </c>
       <c r="C148" s="5">
         <v>4.4999029999999038</v>
       </c>
       <c r="D148" s="5">
         <v>3.3694347555320636</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1633.1648739</v>
       </c>
       <c r="C149" s="5">
         <v>1.4554390000000694</v>
       </c>
       <c r="D149" s="5">
         <v>1.0756330016287841</v>
       </c>
       <c r="E149" s="5">
         <v>2.4768006842170065</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1636.0939942</v>
       </c>
       <c r="C150" s="5">
         <v>2.9291203000000223</v>
       </c>
       <c r="D150" s="5">
         <v>2.1735865719356706</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1637.4498160000001</v>
       </c>
       <c r="C151" s="5">
         <v>1.3558218000000579</v>
       </c>
       <c r="D151" s="5">
         <v>0.9989781736534864</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1643.735561</v>
       </c>
       <c r="C152" s="5">
         <v>6.2857449999999062</v>
       </c>
       <c r="D152" s="5">
         <v>4.7050010840140599</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1645.1698312999999</v>
       </c>
       <c r="C153" s="5">
         <v>1.4342702999999801</v>
       </c>
       <c r="D153" s="5">
         <v>1.0521207653600539</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1648.8277637000001</v>
       </c>
       <c r="C154" s="5">
         <v>3.6579324000001634</v>
       </c>
       <c r="D154" s="5">
         <v>2.7009963646487556</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1649.3576198000001</v>
       </c>
       <c r="C155" s="5">
         <v>0.52985609999996086</v>
       </c>
       <c r="D155" s="5">
         <v>0.38630615459565032</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1645.7248537999999</v>
       </c>
       <c r="C156" s="5">
         <v>-3.6327660000001742</v>
       </c>
       <c r="D156" s="5">
         <v>-2.6112569084055792</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1649.1474559999999</v>
       </c>
       <c r="C157" s="5">
         <v>3.4226022000000285</v>
       </c>
       <c r="D157" s="5">
         <v>2.5243760363637735</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1660.9858477</v>
       </c>
       <c r="C158" s="5">
         <v>11.838391700000102</v>
       </c>
       <c r="D158" s="5">
         <v>8.9625642914441528</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1671.3551955999999</v>
       </c>
       <c r="C159" s="5">
         <v>10.369347899999866</v>
       </c>
       <c r="D159" s="5">
         <v>7.7541198625977303</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1672.6623972</v>
       </c>
       <c r="C160" s="5">
         <v>1.3072016000000986</v>
       </c>
       <c r="D160" s="5">
         <v>0.94259276414103699</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1675.0305212999999</v>
       </c>
       <c r="C161" s="5">
         <v>2.3681240999999318</v>
       </c>
       <c r="D161" s="5">
         <v>1.7122294425925944</v>
       </c>
       <c r="E161" s="5">
         <v>2.5634672940292091</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1674.7855099000001</v>
       </c>
       <c r="C162" s="5">
         <v>-0.24501139999983934</v>
       </c>
       <c r="D162" s="5">
         <v>-0.17538621382451325</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1676.8226331999999</v>
       </c>
       <c r="C163" s="5">
         <v>2.0371232999998483</v>
       </c>
       <c r="D163" s="5">
         <v>1.4694229558397831</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1675.2001663999999</v>
       </c>
       <c r="C164" s="5">
         <v>-1.6224667999999838</v>
       </c>
       <c r="D164" s="5">
         <v>-1.1549416766582721</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1677.4373398</v>
       </c>
       <c r="C165" s="5">
         <v>2.2371734000000743</v>
       </c>
       <c r="D165" s="5">
         <v>1.6143830434503625</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1677.6065317</v>
       </c>
       <c r="C166" s="5">
         <v>0.16919189999998707</v>
       </c>
       <c r="D166" s="5">
         <v>0.1211031516657135</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1679.6124359</v>
       </c>
       <c r="C167" s="5">
         <v>2.0059042000000318</v>
       </c>
       <c r="D167" s="5">
         <v>1.4443065232716323</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1671.1549766999999</v>
       </c>
       <c r="C168" s="5">
         <v>-8.4574592000001303</v>
       </c>
       <c r="D168" s="5">
         <v>-5.877871182603589</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1670.1983435</v>
       </c>
       <c r="C169" s="5">
         <v>-0.95663319999994201</v>
       </c>
       <c r="D169" s="5">
         <v>-0.68476741787504292</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1670.1898957999999</v>
       </c>
       <c r="C170" s="5">
         <v>-8.4477000000333646E-3</v>
       </c>
       <c r="D170" s="5">
         <v>-6.0693138882461639E-3</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1667.4554424</v>
       </c>
       <c r="C171" s="5">
         <v>-2.734453399999893</v>
       </c>
       <c r="D171" s="5">
         <v>-1.9470584488289422</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1667.5595992000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.10415680000005523</v>
       </c>
       <c r="D172" s="5">
         <v>7.4983178591159216E-2</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1667.5698967999999</v>
       </c>
       <c r="C173" s="5">
         <v>1.0297599999830709E-2</v>
       </c>
       <c r="D173" s="5">
         <v>7.4105535479374041E-3</v>
       </c>
       <c r="E173" s="5">
         <v>-0.44540230193594876</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1670.6558004000001</v>
       </c>
       <c r="C174" s="5">
         <v>3.0859036000001652</v>
       </c>
       <c r="D174" s="5">
         <v>2.2433888097652011</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1672.3880391</v>
       </c>
       <c r="C175" s="5">
         <v>1.7322386999999253</v>
       </c>
       <c r="D175" s="5">
         <v>1.2513539357514647</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1674.2603312000001</v>
       </c>
       <c r="C176" s="5">
         <v>1.8722921000000952</v>
       </c>
       <c r="D176" s="5">
         <v>1.3517415963782309</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1676.4091860000001</v>
       </c>
       <c r="C177" s="5">
         <v>2.148854799999981</v>
       </c>
       <c r="D177" s="5">
         <v>1.5510769034408733</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1678.5503497</v>
       </c>
       <c r="C178" s="5">
         <v>2.1411636999998791</v>
       </c>
       <c r="D178" s="5">
         <v>1.5434912691880243</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1682.3099678000001</v>
       </c>
       <c r="C179" s="5">
         <v>3.7596181000001252</v>
       </c>
       <c r="D179" s="5">
         <v>2.7211194503330871</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1684.1954851999999</v>
       </c>
       <c r="C180" s="5">
         <v>1.8855173999997987</v>
       </c>
       <c r="D180" s="5">
         <v>1.3532706502534575</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1687.3693667</v>
       </c>
       <c r="C181" s="5">
         <v>3.1738815000001068</v>
       </c>
       <c r="D181" s="5">
         <v>2.2849976967539432</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1690.2365666000001</v>
       </c>
       <c r="C182" s="5">
         <v>2.8671999000000596</v>
       </c>
       <c r="D182" s="5">
         <v>2.0582202473989897</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1688.4259714</v>
       </c>
       <c r="C183" s="5">
         <v>-1.8105952000000798</v>
       </c>
       <c r="D183" s="5">
         <v>-1.2779033538552698</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1688.1973651999999</v>
       </c>
       <c r="C184" s="5">
         <v>-0.22860620000005838</v>
       </c>
       <c r="D184" s="5">
         <v>-0.16235431765165842</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1693.0617588</v>
       </c>
       <c r="C185" s="5">
         <v>4.8643936000000849</v>
       </c>
       <c r="D185" s="5">
         <v>3.5130219326361178</v>
       </c>
       <c r="E185" s="5">
         <v>1.5286832683246487</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1697.3713299000001</v>
       </c>
       <c r="C186" s="5">
         <v>4.3095711000000847</v>
       </c>
       <c r="D186" s="5">
         <v>3.0976443919346064</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1699.1422517999999</v>
       </c>
       <c r="C187" s="5">
         <v>1.7709218999998484</v>
       </c>
       <c r="D187" s="5">
         <v>1.259207873437318</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1701.2710116999999</v>
       </c>
       <c r="C188" s="5">
         <v>2.1287598999999773</v>
       </c>
       <c r="D188" s="5">
         <v>1.5138154671522575</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1705.2907054</v>
       </c>
       <c r="C189" s="5">
         <v>4.0196937000000617</v>
       </c>
       <c r="D189" s="5">
         <v>2.8724481174435601</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1707.6153692</v>
       </c>
       <c r="C190" s="5">
         <v>2.324663800000053</v>
       </c>
       <c r="D190" s="5">
         <v>1.6481689989535031</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1704.7080348</v>
       </c>
       <c r="C191" s="5">
         <v>-2.9073344000000816</v>
       </c>
       <c r="D191" s="5">
         <v>-2.0240602414355768</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1714.3816052</v>
       </c>
       <c r="C192" s="5">
         <v>9.6735704000000169</v>
       </c>
       <c r="D192" s="5">
         <v>7.026144590253125</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1722.7142925000001</v>
       </c>
       <c r="C193" s="5">
         <v>8.3326873000000887</v>
       </c>
       <c r="D193" s="5">
         <v>5.9910278526066785</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1721.1687982000001</v>
       </c>
       <c r="C194" s="5">
         <v>-1.545494299999973</v>
       </c>
       <c r="D194" s="5">
         <v>-1.0712568779199683</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1719.977979</v>
       </c>
       <c r="C195" s="5">
         <v>-1.1908192000000781</v>
       </c>
       <c r="D195" s="5">
         <v>-0.82708790762233697</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1722.7932742999999</v>
       </c>
       <c r="C196" s="5">
         <v>2.8152952999998888</v>
       </c>
       <c r="D196" s="5">
         <v>1.9819640905763602</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1720.6350089</v>
       </c>
       <c r="C197" s="5">
         <v>-2.1582653999998911</v>
       </c>
       <c r="D197" s="5">
         <v>-1.4930100248473854</v>
       </c>
       <c r="E197" s="5">
         <v>1.6286027344651233</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1727.5802603</v>
       </c>
       <c r="C198" s="5">
         <v>6.945251399999961</v>
       </c>
       <c r="D198" s="5">
         <v>4.9527291823740827</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1728.4553455</v>
       </c>
       <c r="C199" s="5">
         <v>0.87508520000005774</v>
       </c>
       <c r="D199" s="5">
         <v>0.609542000324792</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1727.7689061000001</v>
       </c>
       <c r="C200" s="5">
         <v>-0.68643939999992654</v>
       </c>
       <c r="D200" s="5">
         <v>-0.47552886881384593</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1727.6721178</v>
       </c>
       <c r="C201" s="5">
         <v>-9.6788300000071104E-2</v>
       </c>
       <c r="D201" s="5">
         <v>-6.7202379337638618E-2</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1728.4484520999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.77633429999991677</v>
       </c>
       <c r="D202" s="5">
         <v>0.54055801400501036</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1728.2646582</v>
       </c>
       <c r="C203" s="5">
         <v>-0.1837938999999551</v>
       </c>
       <c r="D203" s="5">
         <v>-0.12752693742625887</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1725.4777627999999</v>
       </c>
       <c r="C204" s="5">
         <v>-2.7868954000000485</v>
       </c>
       <c r="D204" s="5">
         <v>-1.9179776953571981</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1741.9799777000001</v>
       </c>
       <c r="C205" s="5">
         <v>16.502214900000126</v>
       </c>
       <c r="D205" s="5">
         <v>12.099972765800837</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1745.4628757999999</v>
       </c>
       <c r="C206" s="5">
         <v>3.4828980999998294</v>
       </c>
       <c r="D206" s="5">
         <v>2.4258290608466515</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1745.5085093</v>
       </c>
       <c r="C207" s="5">
         <v>4.5633500000121785E-2</v>
       </c>
       <c r="D207" s="5">
         <v>3.1377393094400574E-2</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1744.9230657000001</v>
       </c>
       <c r="C208" s="5">
         <v>-0.58544359999996232</v>
       </c>
       <c r="D208" s="5">
         <v>-0.40173840607685696</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1747.1920298</v>
       </c>
       <c r="C209" s="5">
         <v>2.2689640999999483</v>
       </c>
       <c r="D209" s="5">
         <v>1.5715960071197577</v>
       </c>
       <c r="E209" s="5">
         <v>1.5434430174112279</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1747.4227238999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.23069409999993695</v>
       </c>
       <c r="D210" s="5">
         <v>0.15855958641639578</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1749.1155916</v>
       </c>
       <c r="C211" s="5">
         <v>1.6928677000000789</v>
       </c>
       <c r="D211" s="5">
         <v>1.1687500381112326</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1752.3489996999999</v>
       </c>
       <c r="C212" s="5">
         <v>3.233408099999906</v>
       </c>
       <c r="D212" s="5">
         <v>2.2410089956352408</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1756.0042559000001</v>
       </c>
       <c r="C213" s="5">
         <v>3.6552562000001672</v>
       </c>
       <c r="D213" s="5">
         <v>2.5320190821167987</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1758.2622119</v>
       </c>
       <c r="C214" s="5">
         <v>2.2579559999999219</v>
       </c>
       <c r="D214" s="5">
         <v>1.5539779794844666</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1760.3907415000001</v>
       </c>
       <c r="C215" s="5">
         <v>2.1285296000000926</v>
       </c>
       <c r="D215" s="5">
         <v>1.4624161301567407</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1762.9999668999999</v>
       </c>
       <c r="C216" s="5">
         <v>2.6092253999997865</v>
       </c>
       <c r="D216" s="5">
         <v>1.7931936824414185</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1765.8140028</v>
       </c>
       <c r="C217" s="5">
         <v>2.8140359000001354</v>
       </c>
       <c r="D217" s="5">
         <v>1.9323008515315543</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1770.3770076000001</v>
       </c>
       <c r="C218" s="5">
         <v>4.5630048000000443</v>
       </c>
       <c r="D218" s="5">
         <v>3.1453492331914301</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1775.9710841000001</v>
       </c>
       <c r="C219" s="5">
         <v>5.5940765000000283</v>
       </c>
       <c r="D219" s="5">
         <v>3.8583831754248621</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1780.7555508</v>
       </c>
       <c r="C220" s="5">
         <v>4.784466699999939</v>
       </c>
       <c r="D220" s="5">
         <v>3.2811335789673324</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1786.1661197000001</v>
       </c>
       <c r="C221" s="5">
         <v>5.4105689000000439</v>
       </c>
       <c r="D221" s="5">
         <v>3.7075768352337723</v>
       </c>
       <c r="E221" s="5">
         <v>2.2306700829250792</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1794.1729577000001</v>
       </c>
       <c r="C222" s="5">
         <v>8.0068380000000161</v>
       </c>
       <c r="D222" s="5">
         <v>5.5138599485338391</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1796.4879570999999</v>
       </c>
       <c r="C223" s="5">
         <v>2.314999399999806</v>
       </c>
       <c r="D223" s="5">
         <v>1.5593806642697716</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1799.9711044000001</v>
       </c>
       <c r="C224" s="5">
         <v>3.4831473000001552</v>
       </c>
       <c r="D224" s="5">
         <v>2.3516095334299214</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1797.2619505</v>
       </c>
       <c r="C225" s="5">
         <v>-2.7091539000000466</v>
       </c>
       <c r="D225" s="5">
         <v>-1.7912550083700407</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1800.5964378000001</v>
       </c>
       <c r="C226" s="5">
         <v>3.3344873000000916</v>
       </c>
       <c r="D226" s="5">
         <v>2.2492377332618663</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1805.1235096</v>
       </c>
       <c r="C227" s="5">
         <v>4.5270717999999306</v>
       </c>
       <c r="D227" s="5">
         <v>3.0591199406096115</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1810.0638750999999</v>
       </c>
       <c r="C228" s="5">
         <v>4.9403654999998707</v>
       </c>
       <c r="D228" s="5">
         <v>3.3341191432226136</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1815.4024239</v>
       </c>
       <c r="C229" s="5">
         <v>5.338548800000126</v>
       </c>
       <c r="D229" s="5">
         <v>3.5972246495475924</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1817.5626442</v>
       </c>
       <c r="C230" s="5">
         <v>2.1602202999999918</v>
       </c>
       <c r="D230" s="5">
         <v>1.4373107123725637</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1817.0907966</v>
       </c>
       <c r="C231" s="5">
         <v>-0.47184760000004644</v>
       </c>
       <c r="D231" s="5">
         <v>-0.31108108537845069</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1825.0524172999999</v>
       </c>
       <c r="C232" s="5">
         <v>7.9616206999999122</v>
       </c>
       <c r="D232" s="5">
         <v>5.3863985572073281</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1830.0790755999999</v>
       </c>
       <c r="C233" s="5">
         <v>5.0266583000000082</v>
       </c>
       <c r="D233" s="5">
         <v>3.3556346157291195</v>
       </c>
       <c r="E233" s="5">
         <v>2.4585034625656865</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1838.8248040000001</v>
       </c>
       <c r="C234" s="5">
         <v>8.7457284000001891</v>
       </c>
       <c r="D234" s="5">
         <v>5.8878119197620649</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1837.755195</v>
       </c>
       <c r="C235" s="5">
         <v>-1.0696090000001277</v>
       </c>
       <c r="D235" s="5">
         <v>-0.69578810352582954</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1839.4419593</v>
       </c>
       <c r="C236" s="5">
         <v>1.6867643000000498</v>
       </c>
       <c r="D236" s="5">
         <v>1.1069844734700185</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1850.0767724</v>
       </c>
       <c r="C237" s="5">
         <v>10.634813099999974</v>
       </c>
       <c r="D237" s="5">
         <v>7.1627724376961188</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1849.1060273000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.97074509999993097</v>
       </c>
       <c r="D238" s="5">
         <v>-0.62783245887236827</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1851.0888457999999</v>
       </c>
       <c r="C239" s="5">
         <v>1.9828184999998939</v>
       </c>
       <c r="D239" s="5">
         <v>1.2943905674796863</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1849.6893802</v>
       </c>
       <c r="C240" s="5">
         <v>-1.399465599999985</v>
       </c>
       <c r="D240" s="5">
         <v>-0.90346463178522241</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1845.865593</v>
       </c>
       <c r="C241" s="5">
         <v>-3.8237871999999697</v>
       </c>
       <c r="D241" s="5">
         <v>-2.4526988798028504</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1855.2201742</v>
       </c>
       <c r="C242" s="5">
         <v>9.3545811999999842</v>
       </c>
       <c r="D242" s="5">
         <v>6.2538326150261669</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1867.8998314999999</v>
       </c>
       <c r="C243" s="5">
         <v>12.679657299999917</v>
       </c>
       <c r="D243" s="5">
         <v>8.516929167291476</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>1869.2549280999999</v>
       </c>
       <c r="C244" s="5">
         <v>1.3550966000000244</v>
       </c>
       <c r="D244" s="5">
         <v>0.87404041017498102</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>1871.3931831</v>
       </c>
       <c r="C245" s="5">
         <v>2.138255000000072</v>
       </c>
       <c r="D245" s="5">
         <v>1.3813584504638099</v>
       </c>
       <c r="E245" s="5">
         <v>2.2575039543826891</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>1873.4483812999999</v>
       </c>
       <c r="C246" s="5">
         <v>2.0551981999999498</v>
       </c>
       <c r="D246" s="5">
         <v>1.3258512966675573</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1876.5819378000001</v>
       </c>
       <c r="C247" s="5">
         <v>3.1335565000001679</v>
       </c>
       <c r="D247" s="5">
         <v>2.0257048748531625</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1883.4979288</v>
       </c>
       <c r="C248" s="5">
         <v>6.915990999999849</v>
       </c>
       <c r="D248" s="5">
         <v>4.5132566769904958</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1894.7377156</v>
       </c>
       <c r="C249" s="5">
         <v>11.239786800000047</v>
       </c>
       <c r="D249" s="5">
         <v>7.4007803269800609</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1929.1416231999999</v>
       </c>
       <c r="C250" s="5">
         <v>34.403907599999911</v>
       </c>
       <c r="D250" s="5">
         <v>24.102387726084061</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1915.3039369999999</v>
       </c>
       <c r="C251" s="5">
         <v>-13.837686200000007</v>
       </c>
       <c r="D251" s="5">
         <v>-8.2759803252903552</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1894.8987933999999</v>
       </c>
       <c r="C252" s="5">
         <v>-20.405143599999974</v>
       </c>
       <c r="D252" s="5">
         <v>-12.061345921257038</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1889.4381619999999</v>
       </c>
       <c r="C253" s="5">
         <v>-5.4606314000000111</v>
       </c>
       <c r="D253" s="5">
         <v>-3.4038176785468166</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1884.5787166</v>
       </c>
       <c r="C254" s="5">
         <v>-4.8594453999999132</v>
       </c>
       <c r="D254" s="5">
         <v>-3.0429949176719706</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1889.0664354</v>
       </c>
       <c r="C255" s="5">
         <v>4.4877188000000388</v>
       </c>
       <c r="D255" s="5">
         <v>2.8952659370578893</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1888.4528384</v>
       </c>
       <c r="C256" s="5">
         <v>-0.61359700000002704</v>
       </c>
       <c r="D256" s="5">
         <v>-0.38908234950902898</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1884.1053715</v>
       </c>
       <c r="C257" s="5">
         <v>-4.3474668999999722</v>
       </c>
       <c r="D257" s="5">
         <v>-2.7278461746078064</v>
       </c>
       <c r="E257" s="5">
         <v>0.67929008798364166</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1883.5178989999999</v>
       </c>
       <c r="C258" s="5">
         <v>-0.58747250000010354</v>
       </c>
       <c r="D258" s="5">
         <v>-0.37352437979997211</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1878.1071419</v>
       </c>
       <c r="C259" s="5">
         <v>-5.4107570999999552</v>
       </c>
       <c r="D259" s="5">
         <v>-3.3932770279526348</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1872.9668799999999</v>
       </c>
       <c r="C260" s="5">
         <v>-5.1402619000000414</v>
       </c>
       <c r="D260" s="5">
         <v>-3.235333840780219</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1871.8703594000001</v>
       </c>
       <c r="C261" s="5">
         <v>-1.0965205999998489</v>
       </c>
       <c r="D261" s="5">
         <v>-0.70027724410272052</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1867.9194081999999</v>
       </c>
       <c r="C262" s="5">
         <v>-3.9509512000001905</v>
       </c>
       <c r="D262" s="5">
         <v>-2.5036390462487623</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1870.5609635999999</v>
       </c>
       <c r="C263" s="5">
         <v>2.6415554000000157</v>
       </c>
       <c r="D263" s="5">
         <v>1.7102654812344742</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1860.5304137999999</v>
       </c>
       <c r="C264" s="5">
         <v>-10.030549800000017</v>
       </c>
       <c r="D264" s="5">
         <v>-6.2483580924172832</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1850.7187417</v>
       </c>
       <c r="C265" s="5">
         <v>-9.8116720999998961</v>
       </c>
       <c r="D265" s="5">
         <v>-6.1479441389328038</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1840.3774866000001</v>
       </c>
       <c r="C266" s="5">
         <v>-10.341255099999898</v>
       </c>
       <c r="D266" s="5">
         <v>-6.5029588757052341</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1827.6581303999999</v>
       </c>
       <c r="C267" s="5">
         <v>-12.71935620000022</v>
       </c>
       <c r="D267" s="5">
         <v>-7.9854279974187259</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1823.7843763000001</v>
       </c>
       <c r="C268" s="5">
         <v>-3.8737540999998146</v>
       </c>
       <c r="D268" s="5">
         <v>-2.5139803953934781</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1819.8515058999999</v>
       </c>
       <c r="C269" s="5">
         <v>-3.9328704000001835</v>
       </c>
       <c r="D269" s="5">
         <v>-2.5572488234416046</v>
       </c>
       <c r="E269" s="5">
         <v>-3.4103116827720492</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1823.9206755</v>
       </c>
       <c r="C270" s="5">
         <v>4.069169600000123</v>
       </c>
       <c r="D270" s="5">
         <v>2.7164327679687128</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1828.3711803000001</v>
       </c>
       <c r="C271" s="5">
         <v>4.4505048000000897</v>
       </c>
       <c r="D271" s="5">
         <v>2.9677086087003257</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1826.7677492</v>
       </c>
       <c r="C272" s="5">
         <v>-1.6034311000000798</v>
       </c>
       <c r="D272" s="5">
         <v>-1.0473057816897335</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1825.5432017999999</v>
       </c>
       <c r="C273" s="5">
         <v>-1.2245474000001195</v>
       </c>
       <c r="D273" s="5">
         <v>-0.8014435919524554</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1825.5314748000001</v>
       </c>
       <c r="C274" s="5">
         <v>-1.1726999999837062E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-7.7083373337338834E-3</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1824.8398528</v>
       </c>
       <c r="C275" s="5">
         <v>-0.69162200000005214</v>
       </c>
       <c r="D275" s="5">
         <v>-0.45368661482156902</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1831.0688777</v>
       </c>
       <c r="C276" s="5">
         <v>6.2290249000000131</v>
       </c>
       <c r="D276" s="5">
         <v>4.1739398530040495</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1830.7958722999999</v>
       </c>
       <c r="C277" s="5">
         <v>-0.27300540000010187</v>
       </c>
       <c r="D277" s="5">
         <v>-0.17876878943241525</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1830.0136434000001</v>
       </c>
       <c r="C278" s="5">
         <v>-0.78222889999983636</v>
       </c>
       <c r="D278" s="5">
         <v>-0.51151087037956122</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1831.6484107000001</v>
       </c>
       <c r="C279" s="5">
         <v>1.6347673000000214</v>
       </c>
       <c r="D279" s="5">
         <v>1.0772530839988637</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1830.8591738</v>
       </c>
       <c r="C280" s="5">
         <v>-0.78923690000010538</v>
       </c>
       <c r="D280" s="5">
         <v>-0.51584300279887696</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1835.7189733</v>
       </c>
       <c r="C281" s="5">
         <v>4.8597995000000083</v>
       </c>
       <c r="D281" s="5">
         <v>3.2321741315488151</v>
       </c>
       <c r="E281" s="5">
         <v>0.87191000741309033</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1831.3271640999999</v>
       </c>
       <c r="C282" s="5">
         <v>-4.3918092000001252</v>
       </c>
       <c r="D282" s="5">
         <v>-2.8334263853498354</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1837.6684763000001</v>
       </c>
       <c r="C283" s="5">
         <v>6.3413122000001749</v>
       </c>
       <c r="D283" s="5">
         <v>4.2352799033682942</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1838.6056602000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.93718390000003637</v>
       </c>
       <c r="D284" s="5">
         <v>0.61370183642928122</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1839.3280161</v>
       </c>
       <c r="C285" s="5">
         <v>0.72235589999991134</v>
       </c>
       <c r="D285" s="5">
         <v>0.47247903142082492</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1839.1316276</v>
       </c>
       <c r="C286" s="5">
         <v>-0.19638850000001185</v>
       </c>
       <c r="D286" s="5">
         <v>-0.12805103456872136</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1840.2952189</v>
       </c>
       <c r="C287" s="5">
         <v>1.1635913000000073</v>
       </c>
       <c r="D287" s="5">
         <v>0.76186969682880967</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1848.6767153000001</v>
       </c>
       <c r="C288" s="5">
         <v>8.38149640000006</v>
       </c>
       <c r="D288" s="5">
         <v>5.6043189715728969</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1845.9502324</v>
       </c>
       <c r="C289" s="5">
         <v>-2.7264829000000645</v>
       </c>
       <c r="D289" s="5">
         <v>-1.7555098997889984</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1850.0769607</v>
       </c>
       <c r="C290" s="5">
         <v>4.1267282999999679</v>
       </c>
       <c r="D290" s="5">
         <v>2.715901249655972</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1850.8351491000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.75818840000010823</v>
       </c>
       <c r="D291" s="5">
         <v>0.49288739496098355</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1852.6587893999999</v>
       </c>
       <c r="C292" s="5">
         <v>1.8236402999998518</v>
       </c>
       <c r="D292" s="5">
         <v>1.188796622177235</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1850.4263404999999</v>
       </c>
       <c r="C293" s="5">
         <v>-2.2324489000000085</v>
       </c>
       <c r="D293" s="5">
         <v>-1.4364518656667213</v>
       </c>
       <c r="E293" s="5">
         <v>0.80117749034107621</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1857.4858592</v>
       </c>
       <c r="C294" s="5">
         <v>7.059518700000126</v>
       </c>
       <c r="D294" s="5">
         <v>4.6753861393517226</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1855.165796</v>
       </c>
       <c r="C295" s="5">
         <v>-2.3200632000000496</v>
       </c>
       <c r="D295" s="5">
         <v>-1.4885871139332374</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1857.0701028999999</v>
       </c>
       <c r="C296" s="5">
         <v>1.9043068999999377</v>
       </c>
       <c r="D296" s="5">
         <v>1.2387646854411072</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>1857.3877568</v>
       </c>
       <c r="C297" s="5">
         <v>0.31765390000009575</v>
       </c>
       <c r="D297" s="5">
         <v>0.20545454654317119</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>1859.0093342</v>
       </c>
       <c r="C298" s="5">
         <v>1.6215773999999783</v>
       </c>
       <c r="D298" s="5">
         <v>1.052695524199887</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1860.6765249</v>
       </c>
       <c r="C299" s="5">
         <v>1.6671906999999919</v>
       </c>
       <c r="D299" s="5">
         <v>1.0815042442852585</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>1864.3368868</v>
       </c>
       <c r="C300" s="5">
         <v>3.6603618999999981</v>
       </c>
       <c r="D300" s="5">
         <v>2.386375134532126</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1861.2334228</v>
       </c>
       <c r="C301" s="5">
         <v>-3.1034640000000309</v>
       </c>
       <c r="D301" s="5">
         <v>-1.9793893301803589</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>1863.3156378000001</v>
       </c>
       <c r="C302" s="5">
         <v>2.0822150000001329</v>
       </c>
       <c r="D302" s="5">
         <v>1.3507654151901249</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1871.1155042</v>
       </c>
       <c r="C303" s="5">
         <v>7.799866399999928</v>
       </c>
       <c r="D303" s="5">
         <v>5.140496425861274</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>1872.8648189999999</v>
       </c>
       <c r="C304" s="5">
         <v>1.7493147999998655</v>
       </c>
       <c r="D304" s="5">
         <v>1.1276724423751272</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>1874.7509018999999</v>
       </c>
       <c r="C305" s="5">
         <v>1.8860829000000194</v>
       </c>
       <c r="D305" s="5">
         <v>1.2151852264990604</v>
       </c>
       <c r="E305" s="5">
         <v>1.3145382157404573</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>1876.7438004999999</v>
       </c>
       <c r="C306" s="5">
         <v>1.9928985999999895</v>
       </c>
       <c r="D306" s="5">
         <v>1.283109146724648</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>1876.3290036000001</v>
       </c>
       <c r="C307" s="5">
         <v>-0.41479689999982838</v>
       </c>
       <c r="D307" s="5">
         <v>-0.26490118118046579</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>1875.7739772</v>
       </c>
       <c r="C308" s="5">
         <v>-0.55502640000008796</v>
       </c>
       <c r="D308" s="5">
         <v>-0.35438836330705659</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1877.7760940999999</v>
       </c>
       <c r="C309" s="5">
         <v>2.002116899999919</v>
       </c>
       <c r="D309" s="5">
         <v>1.2883719519390269</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>1879.6470779000001</v>
       </c>
       <c r="C310" s="5">
         <v>1.8709838000002037</v>
       </c>
       <c r="D310" s="5">
         <v>1.2022335087496394</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>1884.7133994999999</v>
       </c>
       <c r="C311" s="5">
         <v>5.0663215999998101</v>
       </c>
       <c r="D311" s="5">
         <v>3.2828115975943595</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1889.0734657999999</v>
       </c>
       <c r="C312" s="5">
         <v>4.3600662999999713</v>
       </c>
       <c r="D312" s="5">
         <v>2.8116564291748247</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1891.5889628</v>
       </c>
       <c r="C313" s="5">
         <v>2.5154970000000958</v>
       </c>
       <c r="D313" s="5">
         <v>1.6096793133252518</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>1893.0718482</v>
       </c>
       <c r="C314" s="5">
         <v>1.4828853999999865</v>
       </c>
       <c r="D314" s="5">
         <v>0.94479034243615256</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>1897.4443745999999</v>
       </c>
       <c r="C315" s="5">
         <v>4.3725263999999697</v>
       </c>
       <c r="D315" s="5">
         <v>2.8071855488301711</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1898.9395472000001</v>
       </c>
       <c r="C316" s="5">
         <v>1.4951726000001599</v>
       </c>
       <c r="D316" s="5">
         <v>0.94970035923844787</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1903.0219256</v>
       </c>
       <c r="C317" s="5">
         <v>4.082378399999925</v>
       </c>
       <c r="D317" s="5">
         <v>2.6105071603104602</v>
       </c>
       <c r="E317" s="5">
         <v>1.5079882704069236</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1910.825887</v>
       </c>
       <c r="C318" s="5">
         <v>7.8039613999999347</v>
       </c>
       <c r="D318" s="5">
         <v>5.0335129193507466</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1908.1576732000001</v>
       </c>
       <c r="C319" s="5">
         <v>-2.6682137999998758</v>
       </c>
       <c r="D319" s="5">
         <v>-1.6628309078196568</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1910.0549969000001</v>
       </c>
       <c r="C320" s="5">
         <v>1.8973237000000154</v>
       </c>
       <c r="D320" s="5">
         <v>1.1997336862056951</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1916.4435231</v>
       </c>
       <c r="C321" s="5">
         <v>6.3885261999998875</v>
       </c>
       <c r="D321" s="5">
         <v>4.0882810789861113</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1919.7493022000001</v>
       </c>
       <c r="C322" s="5">
         <v>3.3057791000001089</v>
       </c>
       <c r="D322" s="5">
         <v>2.0896976235346587</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1923.4131649999999</v>
       </c>
       <c r="C323" s="5">
         <v>3.6638627999998334</v>
       </c>
       <c r="D323" s="5">
         <v>2.3144068166812026</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1928.7820188999999</v>
       </c>
       <c r="C324" s="5">
         <v>5.3688538999999764</v>
       </c>
       <c r="D324" s="5">
         <v>3.401484192925186</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1929.8358456999999</v>
       </c>
       <c r="C325" s="5">
         <v>1.0538268000000244</v>
       </c>
       <c r="D325" s="5">
         <v>0.65761667938997181</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1933.6441268000001</v>
       </c>
       <c r="C326" s="5">
         <v>3.8082811000001584</v>
       </c>
       <c r="D326" s="5">
         <v>2.3939160598593689</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1930.1040101000001</v>
       </c>
       <c r="C327" s="5">
         <v>-3.5401166999999987</v>
       </c>
       <c r="D327" s="5">
         <v>-2.1749730081608409</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1932.4758174999999</v>
       </c>
       <c r="C328" s="5">
         <v>2.3718073999998524</v>
       </c>
       <c r="D328" s="5">
         <v>1.4846268395392936</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1937.1756496999999</v>
       </c>
       <c r="C329" s="5">
         <v>4.6998321999999462</v>
       </c>
       <c r="D329" s="5">
         <v>2.957787247214938</v>
       </c>
       <c r="E329" s="5">
         <v>1.7947099631672181</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1938.0399172</v>
       </c>
       <c r="C330" s="5">
         <v>0.86426750000009633</v>
       </c>
       <c r="D330" s="5">
         <v>0.53669355797572038</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1941.1570873999999</v>
       </c>
       <c r="C331" s="5">
         <v>3.1171701999999186</v>
       </c>
       <c r="D331" s="5">
         <v>1.9472626328161935</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1944.0384772</v>
       </c>
       <c r="C332" s="5">
         <v>2.881389800000079</v>
       </c>
       <c r="D332" s="5">
         <v>1.7958548475313973</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1948.8868156000001</v>
       </c>
       <c r="C333" s="5">
         <v>4.8483384000001024</v>
       </c>
       <c r="D333" s="5">
         <v>3.0341360837419451</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1945.9107273</v>
       </c>
       <c r="C334" s="5">
         <v>-2.9760883000001286</v>
       </c>
       <c r="D334" s="5">
         <v>-1.8171722876348939</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1944.4031104000001</v>
       </c>
       <c r="C335" s="5">
         <v>-1.5076168999999027</v>
       </c>
       <c r="D335" s="5">
         <v>-0.92576244163061761</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1939.2058924</v>
       </c>
       <c r="C336" s="5">
         <v>-5.1972180000000208</v>
       </c>
       <c r="D336" s="5">
         <v>-3.1607583371626502</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1935.8888990999999</v>
       </c>
       <c r="C337" s="5">
         <v>-3.3169933000001492</v>
       </c>
       <c r="D337" s="5">
         <v>-2.0333881700254297</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1935.6277189</v>
       </c>
       <c r="C338" s="5">
         <v>-0.26118019999989883</v>
       </c>
       <c r="D338" s="5">
         <v>-0.16177776518542242</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1943.1260175</v>
       </c>
       <c r="C339" s="5">
         <v>7.4982985999999983</v>
       </c>
       <c r="D339" s="5">
         <v>4.7489332276857921</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1944.6579867999999</v>
       </c>
       <c r="C340" s="5">
         <v>1.5319692999999006</v>
       </c>
       <c r="D340" s="5">
         <v>0.95019864167453782</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1946.0418852</v>
       </c>
       <c r="C341" s="5">
         <v>1.3838984000001346</v>
       </c>
       <c r="D341" s="5">
         <v>0.857319627069697</v>
       </c>
       <c r="E341" s="5">
         <v>0.45768877496334959</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1943.5269526</v>
       </c>
       <c r="C342" s="5">
         <v>-2.5149326000000656</v>
       </c>
       <c r="D342" s="5">
         <v>-1.5398231829799491</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1950.7913501</v>
       </c>
       <c r="C343" s="5">
         <v>7.2643975000000864</v>
       </c>
       <c r="D343" s="5">
         <v>4.5786525566593017</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1956.6587723</v>
       </c>
       <c r="C344" s="5">
         <v>5.8674221999999645</v>
       </c>
       <c r="D344" s="5">
         <v>3.6695651695232145</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1954.0637260999999</v>
       </c>
       <c r="C345" s="5">
         <v>-2.5950462000000698</v>
       </c>
       <c r="D345" s="5">
         <v>-1.5799587938295057</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1957.166712</v>
       </c>
       <c r="C346" s="5">
         <v>3.1029859000000215</v>
       </c>
       <c r="D346" s="5">
         <v>1.9222898705281821</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1958.3979772</v>
       </c>
       <c r="C347" s="5">
         <v>1.2312652000000526</v>
       </c>
       <c r="D347" s="5">
         <v>0.7575447211561448</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1960.5994295999999</v>
       </c>
       <c r="C348" s="5">
         <v>2.2014523999998801</v>
       </c>
       <c r="D348" s="5">
         <v>1.3573017848921509</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1959.0796424</v>
       </c>
       <c r="C349" s="5">
         <v>-1.5197871999998824</v>
       </c>
       <c r="D349" s="5">
         <v>-0.92624189623385922</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1958.0909313</v>
       </c>
       <c r="C350" s="5">
         <v>-0.98871110000004592</v>
       </c>
       <c r="D350" s="5">
         <v>-0.60393948929116092</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1954.9721638000001</v>
       </c>
       <c r="C351" s="5">
         <v>-3.1187674999998762</v>
       </c>
       <c r="D351" s="5">
         <v>-1.8946562892056429</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1959.5821060999999</v>
       </c>
       <c r="C352" s="5">
         <v>4.6099422999998296</v>
       </c>
       <c r="D352" s="5">
         <v>2.8666613501015847</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1960.4195222999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.83741620000000694</v>
       </c>
       <c r="D353" s="5">
         <v>0.51402016467505529</v>
       </c>
       <c r="E353" s="5">
         <v>0.7388143703043859</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1956.8023186</v>
       </c>
       <c r="C354" s="5">
         <v>-3.6172036999998909</v>
       </c>
       <c r="D354" s="5">
         <v>-2.191808796425132</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1962.8962615999999</v>
       </c>
       <c r="C355" s="5">
         <v>6.0939429999998538</v>
       </c>
       <c r="D355" s="5">
         <v>3.8017614491590468</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1966.7984635</v>
       </c>
       <c r="C356" s="5">
         <v>3.9022019000001364</v>
       </c>
       <c r="D356" s="5">
         <v>2.4118353650561364</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1966.8468037</v>
       </c>
       <c r="C357" s="5">
         <v>4.8340199999984179E-2</v>
       </c>
       <c r="D357" s="5">
         <v>2.9497726000937696E-2</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1971.8845059</v>
       </c>
       <c r="C358" s="5">
         <v>5.0377022000000125</v>
       </c>
       <c r="D358" s="5">
         <v>3.1172404713706303</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1974.9954949</v>
       </c>
       <c r="C359" s="5">
         <v>3.1109890000000178</v>
       </c>
       <c r="D359" s="5">
         <v>1.9097220779273671</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1976.4751945999999</v>
       </c>
       <c r="C360" s="5">
         <v>1.4796996999998555</v>
       </c>
       <c r="D360" s="5">
         <v>0.90277411404418029</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1978.3444641999999</v>
       </c>
       <c r="C361" s="5">
         <v>1.8692696000000524</v>
       </c>
       <c r="D361" s="5">
         <v>1.1408331301970387</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1982.2517312</v>
       </c>
       <c r="C362" s="5">
         <v>3.9072670000000471</v>
       </c>
       <c r="D362" s="5">
         <v>2.3959371017320263</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1987.2337213000001</v>
       </c>
       <c r="C363" s="5">
         <v>4.9819901000000755</v>
       </c>
       <c r="D363" s="5">
         <v>3.0579993394934668</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1990.4325163000001</v>
       </c>
       <c r="C364" s="5">
         <v>3.1987950000000183</v>
       </c>
       <c r="D364" s="5">
         <v>1.9487996997595625</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1990.2210052</v>
       </c>
       <c r="C365" s="5">
         <v>-0.21151110000005247</v>
       </c>
       <c r="D365" s="5">
         <v>-0.12744216591473734</v>
       </c>
       <c r="E365" s="5">
         <v>1.5201584436904891</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1997.7847779000001</v>
       </c>
       <c r="C366" s="5">
         <v>7.5637727000000723</v>
       </c>
       <c r="D366" s="5">
         <v>4.6571080117915775</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>2001.1039833</v>
       </c>
       <c r="C367" s="5">
         <v>3.3192053999998734</v>
       </c>
       <c r="D367" s="5">
         <v>2.0120513856896505</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>2002.9816115000001</v>
       </c>
       <c r="C368" s="5">
         <v>1.8776282000001174</v>
       </c>
       <c r="D368" s="5">
         <v>1.1317842521268329</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>1950.4705713000001</v>
       </c>
       <c r="C369" s="5">
         <v>-52.511040200000025</v>
       </c>
       <c r="D369" s="5">
         <v>-27.29751125885851</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1919.3739708999999</v>
       </c>
       <c r="C370" s="5">
         <v>-31.09660040000017</v>
       </c>
       <c r="D370" s="5">
         <v>-17.540179238738528</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1924.5461819</v>
       </c>
       <c r="C371" s="5">
         <v>5.1722110000000612</v>
       </c>
       <c r="D371" s="5">
         <v>3.2820460254166406</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1958.6150778000001</v>
       </c>
       <c r="C372" s="5">
         <v>34.068895900000143</v>
       </c>
       <c r="D372" s="5">
         <v>23.438057177016969</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1986.7176128999999</v>
       </c>
       <c r="C373" s="5">
         <v>28.102535099999841</v>
       </c>
       <c r="D373" s="5">
         <v>18.643672641491339</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1982.4308458999999</v>
       </c>
       <c r="C374" s="5">
         <v>-4.2867670000000544</v>
       </c>
       <c r="D374" s="5">
         <v>-2.5587480906874904</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1949.1067945</v>
       </c>
       <c r="C375" s="5">
         <v>-33.324051399999917</v>
       </c>
       <c r="D375" s="5">
         <v>-18.40734475912187</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1945.7138396</v>
       </c>
       <c r="C376" s="5">
         <v>-3.3929548999999497</v>
       </c>
       <c r="D376" s="5">
         <v>-2.0690447400061762</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1949.7101259999999</v>
       </c>
       <c r="C377" s="5">
         <v>3.9962863999999172</v>
       </c>
       <c r="D377" s="5">
         <v>2.492704011483915</v>
       </c>
       <c r="E377" s="5">
         <v>-2.0354965149174009</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1952.7295154000001</v>
       </c>
       <c r="C378" s="5">
         <v>3.0193894000001364</v>
       </c>
       <c r="D378" s="5">
         <v>1.8742726157628731</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1946.0906781000001</v>
       </c>
       <c r="C379" s="5">
         <v>-6.6388372999999774</v>
       </c>
       <c r="D379" s="5">
         <v>-4.0042998535640528</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1944.3683816</v>
       </c>
       <c r="C380" s="5">
         <v>-1.7222965000000841</v>
       </c>
       <c r="D380" s="5">
         <v>-1.0568497505240804</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1954.6597929</v>
       </c>
       <c r="C381" s="5">
         <v>10.291411299999936</v>
       </c>
       <c r="D381" s="5">
         <v>6.5397207356614251</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1953.9855192</v>
       </c>
       <c r="C382" s="5">
         <v>-0.6742736999999579</v>
       </c>
       <c r="D382" s="5">
         <v>-0.41316400767579253</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1959.4807661</v>
       </c>
       <c r="C383" s="5">
         <v>5.4952468999999837</v>
       </c>
       <c r="D383" s="5">
         <v>3.427485892202764</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1973.8102512999999</v>
       </c>
       <c r="C384" s="5">
         <v>14.329485199999908</v>
       </c>
       <c r="D384" s="5">
         <v>9.1371840815821948</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1967.2249509999999</v>
       </c>
       <c r="C385" s="5">
         <v>-6.5853002999999717</v>
       </c>
       <c r="D385" s="5">
         <v>-3.9309521835735994</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1974.2268213</v>
       </c>
       <c r="C386" s="5">
         <v>7.0018703000000642</v>
       </c>
       <c r="D386" s="5">
         <v>4.3557262682162756</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1971.0909807</v>
       </c>
       <c r="C387" s="5">
         <v>-3.1358405999999377</v>
       </c>
       <c r="D387" s="5">
         <v>-1.8895032436102577</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1971.3770532000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.28607250000004569</v>
       </c>
       <c r="D388" s="5">
         <v>0.17429999961127152</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1972.4482098000001</v>
       </c>
       <c r="C389" s="5">
         <v>1.0711565999999948</v>
       </c>
       <c r="D389" s="5">
         <v>0.65397748288540392</v>
       </c>
       <c r="E389" s="5">
         <v>1.1662289433070461</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1974.8805195</v>
       </c>
       <c r="C390" s="5">
         <v>2.4323096999999052</v>
       </c>
       <c r="D390" s="5">
         <v>1.4898485849454968</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1975.1554815</v>
       </c>
       <c r="C391" s="5">
         <v>0.27496199999995952</v>
       </c>
       <c r="D391" s="5">
         <v>0.16720362624724761</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1976.4657468</v>
       </c>
       <c r="C392" s="5">
         <v>1.3102653000000828</v>
       </c>
       <c r="D392" s="5">
         <v>0.79895874809545742</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1977.9405196</v>
       </c>
       <c r="C393" s="5">
         <v>1.4747727999999825</v>
       </c>
       <c r="D393" s="5">
         <v>0.89908376646197219</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1979.5759438</v>
       </c>
       <c r="C394" s="5">
         <v>1.6354241999999886</v>
       </c>
       <c r="D394" s="5">
         <v>0.99672276333635512</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1985.2661498</v>
       </c>
       <c r="C395" s="5">
         <v>5.6902059999999892</v>
       </c>
       <c r="D395" s="5">
         <v>3.5044068642329229</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1993.5974022</v>
       </c>
       <c r="C396" s="5">
         <v>8.3312524000000394</v>
       </c>
       <c r="D396" s="5">
         <v>5.1537238968229149</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1995.8538974000001</v>
       </c>
       <c r="C397" s="5">
         <v>2.2564952000000176</v>
       </c>
       <c r="D397" s="5">
         <v>1.3667327239573535</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>2002.5403796000001</v>
       </c>
       <c r="C398" s="5">
         <v>6.6864822000000004</v>
       </c>
       <c r="D398" s="5">
         <v>4.0951336891634771</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>2004.0141719999999</v>
       </c>
       <c r="C399" s="5">
         <v>1.4737923999998657</v>
       </c>
       <c r="D399" s="5">
         <v>0.88673727002011038</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>2006.4801629000001</v>
       </c>
       <c r="C400" s="5">
         <v>2.465990900000179</v>
       </c>
       <c r="D400" s="5">
         <v>1.4866655970173559</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>2009.8811165</v>
       </c>
       <c r="C401" s="5">
         <v>3.4009535999998661</v>
       </c>
       <c r="D401" s="5">
         <v>2.0530510623184783</v>
       </c>
       <c r="E401" s="5">
         <v>1.8977890782640783</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>2014.3592599999999</v>
       </c>
       <c r="C402" s="5">
         <v>4.4781434999999874</v>
       </c>
       <c r="D402" s="5">
         <v>2.7066853774342592</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>2018.8306269</v>
       </c>
       <c r="C403" s="5">
         <v>4.4713669000000209</v>
       </c>
       <c r="D403" s="5">
         <v>2.6964576280552155</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>2022.8315273999999</v>
       </c>
       <c r="C404" s="5">
         <v>4.0009004999999433</v>
       </c>
       <c r="D404" s="5">
         <v>2.4042427540279299</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>2031.7285307</v>
       </c>
       <c r="C405" s="5">
         <v>8.8970033000000512</v>
       </c>
       <c r="D405" s="5">
         <v>5.40751747620003</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>2039.3252955999999</v>
       </c>
       <c r="C406" s="5">
         <v>7.5967648999999255</v>
       </c>
       <c r="D406" s="5">
         <v>4.5803096914161401</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>2047.2853734</v>
       </c>
       <c r="C407" s="5">
         <v>7.9600778000001355</v>
       </c>
       <c r="D407" s="5">
         <v>4.7858231832906384</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>2046.1733388</v>
       </c>
       <c r="C408" s="5">
         <v>-1.1120346000000154</v>
       </c>
       <c r="D408" s="5">
         <v>-0.64986647744469384</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>2059.8054321999998</v>
       </c>
       <c r="C409" s="5">
         <v>13.632093399999803</v>
       </c>
       <c r="D409" s="5">
         <v>8.2942332074450675</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>2071.8059988</v>
       </c>
       <c r="C410" s="5">
         <v>12.000566600000184</v>
       </c>
       <c r="D410" s="5">
         <v>7.2197140714963748</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>2075.0107652000002</v>
       </c>
       <c r="C411" s="5">
         <v>3.2047664000001532</v>
       </c>
       <c r="D411" s="5">
         <v>1.8720898747126125</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>2082.0057499999998</v>
       </c>
       <c r="C412" s="5">
         <v>6.9949847999996564</v>
       </c>
       <c r="D412" s="5">
         <v>4.1211233287211435</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>2086.9005671</v>
       </c>
       <c r="C413" s="5">
         <v>4.8948171000001821</v>
       </c>
       <c r="D413" s="5">
         <v>2.8579796869258711</v>
       </c>
       <c r="E413" s="5">
         <v>3.8320401126073378</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>2090.8088975000001</v>
       </c>
       <c r="C414" s="5">
         <v>3.908330400000068</v>
       </c>
       <c r="D414" s="5">
         <v>2.2706438593600442</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>2098.6262063999998</v>
       </c>
       <c r="C415" s="5">
         <v>7.8173088999997162</v>
       </c>
       <c r="D415" s="5">
         <v>4.5800936202589737</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>2104.9175386000002</v>
       </c>
       <c r="C416" s="5">
         <v>6.2913322000003973</v>
       </c>
       <c r="D416" s="5">
         <v>3.6573113191618489</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>2107.7196598999999</v>
       </c>
       <c r="C417" s="5">
         <v>2.802121299999726</v>
       </c>
       <c r="D417" s="5">
         <v>1.6092197300865196</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>2112.7243331999998</v>
       </c>
       <c r="C418" s="5">
         <v>5.0046732999999222</v>
       </c>
       <c r="D418" s="5">
         <v>2.8868460197470691</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>2113.4234944999998</v>
       </c>
       <c r="C419" s="5">
         <v>0.69916130000001431</v>
       </c>
       <c r="D419" s="5">
         <v>0.39783813330678264</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>2115.9853373000001</v>
       </c>
       <c r="C420" s="5">
         <v>2.5618428000002496</v>
       </c>
       <c r="D420" s="5">
         <v>1.4643492372675482</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>2121.2410835999999</v>
       </c>
       <c r="C421" s="5">
         <v>5.2557462999998279</v>
       </c>
       <c r="D421" s="5">
         <v>3.0216522208093011</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>2119.2334022</v>
       </c>
       <c r="C422" s="5">
         <v>-2.0076813999999104</v>
       </c>
       <c r="D422" s="5">
         <v>-1.1298648954591428</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>2118.3153020999998</v>
       </c>
       <c r="C423" s="5">
         <v>-0.91810010000017428</v>
       </c>
       <c r="D423" s="5">
         <v>-0.5186303735388087</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>2127.5004878999998</v>
       </c>
       <c r="C424" s="5">
         <v>9.1851857999999993</v>
       </c>
       <c r="D424" s="5">
         <v>5.3291983709861546</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>2124.1039016</v>
       </c>
       <c r="C425" s="5">
         <v>-3.3965862999998535</v>
       </c>
       <c r="D425" s="5">
         <v>-1.8990846483432744</v>
       </c>
       <c r="E425" s="5">
         <v>1.7827075753637178</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>2128.4589418</v>
       </c>
       <c r="C426" s="5">
         <v>4.3550402000000759</v>
       </c>
       <c r="D426" s="5">
         <v>2.4882893169880127</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>2130.4277398999998</v>
       </c>
       <c r="C427" s="5">
         <v>1.9687980999997308</v>
       </c>
       <c r="D427" s="5">
         <v>1.1156495250523202</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>2131.2592933000001</v>
       </c>
       <c r="C428" s="5">
         <v>0.83155340000030264</v>
       </c>
       <c r="D428" s="5">
         <v>0.46939355794046733</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>2131.8418701000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.58257679999996981</v>
       </c>
       <c r="D429" s="5">
         <v>0.32851194962302266</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>2132.6473876</v>
       </c>
       <c r="C430" s="5">
         <v>0.80551749999995081</v>
       </c>
       <c r="D430" s="5">
         <v>0.45436406707792809</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>2133.0519484000001</v>
       </c>
       <c r="C431" s="5">
         <v>0.40456080000012662</v>
       </c>
       <c r="D431" s="5">
         <v>0.22787629987173208</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>2129.939147</v>
       </c>
       <c r="C432" s="5">
         <v>-3.1128014000000803</v>
       </c>
       <c r="D432" s="5">
         <v>-1.7371944918443516</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>2131.4140579</v>
       </c>
       <c r="C433" s="5">
         <v>1.4749108999999407</v>
       </c>
       <c r="D433" s="5">
         <v>0.8341315371884761</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>2137.2336678000001</v>
       </c>
       <c r="C434" s="5">
         <v>5.8196099000001595</v>
       </c>
       <c r="D434" s="5">
         <v>3.326132370804058</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>2130.7567141999998</v>
       </c>
       <c r="C435" s="5">
         <v>-6.4769536000003427</v>
       </c>
       <c r="D435" s="5">
         <v>-3.5766305743507032</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>2128.8668695000001</v>
       </c>
       <c r="C436" s="5">
         <v>-1.889844699999685</v>
       </c>
       <c r="D436" s="5">
         <v>-1.059146516566134</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2127.8907014000001</v>
       </c>
       <c r="C437" s="5">
         <v>-0.97616809999999532</v>
       </c>
       <c r="D437" s="5">
         <v>-0.5488609997800209</v>
       </c>
       <c r="E437" s="5">
         <v>0.17827752197752122</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>2126.8469734999999</v>
       </c>
       <c r="C438" s="5">
         <v>-1.0437279000002491</v>
       </c>
       <c r="D438" s="5">
         <v>-0.58701330158725806</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>2125.2132795000002</v>
       </c>
       <c r="C439" s="5">
         <v>-1.6336939999996503</v>
       </c>
       <c r="D439" s="5">
         <v>-0.91787125680964365</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>2122.4067405999999</v>
       </c>
       <c r="C440" s="5">
         <v>-2.8065389000003051</v>
       </c>
       <c r="D440" s="5">
         <v>-1.5732503395824771</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>2122.9121654</v>
       </c>
       <c r="C441" s="5">
         <v>0.50542480000012802</v>
       </c>
       <c r="D441" s="5">
         <v>0.28613967318382727</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>2125.0453195</v>
       </c>
       <c r="C442" s="5">
         <v>2.1331540999999561</v>
       </c>
       <c r="D442" s="5">
         <v>1.2124755760034356</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>2121.3711505000001</v>
       </c>
       <c r="C443" s="5">
         <v>-3.6741689999998925</v>
       </c>
       <c r="D443" s="5">
         <v>-2.0551639250081299</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>2123.4661741999998</v>
       </c>
       <c r="C444" s="5">
         <v>2.0950236999997287</v>
       </c>
       <c r="D444" s="5">
         <v>1.1915542997709361</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>2127.2884531999998</v>
+        <v>2134.4621959000001</v>
       </c>
       <c r="C445" s="5">
-        <v>3.8222789999999804</v>
+        <v>10.996021700000256</v>
       </c>
       <c r="D445" s="5">
-        <v>2.1815358158482567</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3940742633731507</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>2124.9314104</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-9.5307855000000927</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-5.2285801081474297</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE900000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>