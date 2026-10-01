--- v8 (2026-08-21)
+++ v9 (2026-10-01)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F01764DB-1FE8-435C-85D5-87C5E18E5C68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AE243A5C-F1CC-422A-BCAC-E77C19AC9AB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{32E96891-15E7-4167-BF3D-9B50D302B61E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6CA91ECE-9A5E-483F-A050-64092018E319}"/>
   </bookViews>
   <sheets>
     <sheet name="AE910000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Federal Government</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D34183F5-29E2-4E14-B917-D940C201C3A7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD1819A7-AA8B-4A19-B5BA-29E5ED2EF4C4}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>199.69017460000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>199.67780257000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>200.2213706</v>
+        <v>200.20841505999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.53119599999999423</v>
+        <v>0.53061248999998156</v>
       </c>
       <c r="D7" s="5">
-        <v>3.2392401017145023</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>3.2358331067392276</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>203.4819928</v>
+        <v>203.47069632</v>
       </c>
       <c r="C8" s="5">
-        <v>3.2606222000000002</v>
+        <v>3.2622812600000088</v>
       </c>
       <c r="D8" s="5">
-        <v>21.391038593135491</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>21.404427444680717</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>206.5815896</v>
+        <v>206.5787373</v>
       </c>
       <c r="C9" s="5">
-        <v>3.0995968000000005</v>
+        <v>3.1080409799999984</v>
       </c>
       <c r="D9" s="5">
-        <v>19.891278628272335</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>19.951301891589445</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>225.86599090000001</v>
+        <v>225.86451596000001</v>
       </c>
       <c r="C10" s="5">
-        <v>19.284401300000013</v>
+        <v>19.285778660000005</v>
       </c>
       <c r="D10" s="5">
-        <v>191.81710191322443</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>191.84258585226556</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>210.49326790000001</v>
+        <v>210.61911868999999</v>
       </c>
       <c r="C11" s="5">
-        <v>-15.372723000000008</v>
+        <v>-15.245397270000012</v>
       </c>
       <c r="D11" s="5">
-        <v>-57.081117257442671</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-56.768788374026613</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>212.5828502</v>
+        <v>212.56396021</v>
       </c>
       <c r="C12" s="5">
-        <v>2.0895822999999893</v>
+        <v>1.9448415200000113</v>
       </c>
       <c r="D12" s="5">
-        <v>12.584908637605219</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>11.661150405968002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>203.56172369999999</v>
+        <v>203.5523048</v>
       </c>
       <c r="C13" s="5">
-        <v>-9.0211265000000083</v>
+        <v>-9.011655410000003</v>
       </c>
       <c r="D13" s="5">
-        <v>-40.568768477337514</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-40.538385303944757</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>201.24302449999999</v>
+        <v>201.22477799999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-2.3186991999999975</v>
+        <v>-2.3275268000000153</v>
       </c>
       <c r="D14" s="5">
-        <v>-12.844139971028245</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-12.890565849059731</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>199.40074490000001</v>
+        <v>199.38746467999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.8422795999999835</v>
+        <v>-1.8373133199999927</v>
       </c>
       <c r="D15" s="5">
-        <v>-10.448825250761084</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-10.422955317013383</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>200.4432386</v>
+        <v>200.43128325000001</v>
       </c>
       <c r="C16" s="5">
-        <v>1.0424936999999943</v>
+        <v>1.0438185700000133</v>
       </c>
       <c r="D16" s="5">
-        <v>6.457341565604513</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>6.4662288168591209</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>199.4471757</v>
+        <v>199.43718946000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.99606289999999831</v>
+        <v>-0.99409378999999376</v>
       </c>
       <c r="D17" s="5">
-        <v>-5.8028514709178136</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-5.7920270394429156</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>198.49465900000001</v>
+        <v>198.48369664000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.95251669999998967</v>
+        <v>-0.95349282000000812</v>
       </c>
       <c r="D18" s="5">
-        <v>-5.582778482748429</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-5.5886225247884003</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>197.86729450000001</v>
+        <v>197.85556887999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.62736449999999877</v>
+        <v>-0.62812776000001236</v>
       </c>
       <c r="D19" s="5">
-        <v>-3.7274930067210277</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-3.732151833402042</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>197.0034589</v>
+        <v>196.99307615999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.8638356000000158</v>
+        <v>-0.86249272000000587</v>
       </c>
       <c r="D20" s="5">
-        <v>-5.114897799432228</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-5.1074315101389374</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>197.61217819999999</v>
+        <v>197.60985348</v>
       </c>
       <c r="C21" s="5">
-        <v>0.60871929999998997</v>
+        <v>0.61677732000001129</v>
       </c>
       <c r="D21" s="5">
-        <v>3.771536297815592</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>3.8225304581239516</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>198.8932867</v>
+        <v>198.89179576000001</v>
       </c>
       <c r="C22" s="5">
-        <v>1.2811085000000162</v>
+        <v>1.2819422800000098</v>
       </c>
       <c r="D22" s="5">
-        <v>8.063002773781335</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>8.0685373571658161</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>199.25186579999999</v>
+        <v>199.36259733</v>
       </c>
       <c r="C23" s="5">
-        <v>0.35857909999998583</v>
+        <v>0.4708015699999919</v>
       </c>
       <c r="D23" s="5">
-        <v>2.1850279054872024</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>2.8778239484152257</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>197.963764</v>
+        <v>197.94863348000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-1.2881017999999926</v>
+        <v>-1.4139638499999876</v>
       </c>
       <c r="D24" s="5">
-        <v>-7.4876590563146106</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-8.1866362403165809</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>197.47589980000001</v>
+        <v>197.46735401000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.48786419999998998</v>
+        <v>-0.48127947000000404</v>
       </c>
       <c r="D25" s="5">
-        <v>-2.9175374585517333</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-2.8789014726978812</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>196.14797580000001</v>
+        <v>196.13114012</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.3279239999999959</v>
+        <v>-1.3362138900000105</v>
       </c>
       <c r="D26" s="5">
-        <v>-7.77752959577046</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-7.8246165117774709</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>197.52140750000001</v>
+        <v>197.50872629</v>
       </c>
       <c r="C27" s="5">
-        <v>1.3734316999999976</v>
+        <v>1.3775861700000007</v>
       </c>
       <c r="D27" s="5">
-        <v>8.7336812314017678</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>8.7619096999877133</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>198.1675722</v>
+        <v>198.15674032000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.64616469999998571</v>
+        <v>0.64801403000001301</v>
       </c>
       <c r="D28" s="5">
-        <v>3.9970464896370572</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>4.0089553265619582</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>198.4643173</v>
+        <v>198.45566016000001</v>
       </c>
       <c r="C29" s="5">
-        <v>0.29674510000000964</v>
+        <v>0.29891983999999638</v>
       </c>
       <c r="D29" s="5">
-        <v>1.8118079432179801</v>
+        <v>1.8252969989608347</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.49279133512443174</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-0.49214958486810678</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>198.62750399999999</v>
+        <v>198.61869129999999</v>
       </c>
       <c r="C30" s="5">
-        <v>0.16318669999998292</v>
+        <v>0.16303113999998686</v>
       </c>
       <c r="D30" s="5">
-        <v>0.99117091161669002</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>0.99026518251066342</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>198.10000059999999</v>
+        <v>198.09039485</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.52750340000000051</v>
+        <v>-0.52829644999999914</v>
       </c>
       <c r="D31" s="5">
-        <v>-3.1407504264320596</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-3.1455409077563279</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>198.24907590000001</v>
+        <v>198.23963977</v>
       </c>
       <c r="C32" s="5">
-        <v>0.14907530000002112</v>
+        <v>0.149244920000001</v>
       </c>
       <c r="D32" s="5">
-        <v>0.90677752353947039</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>0.90785775086299481</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>197.5770656</v>
+        <v>197.57356945000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.67201030000001083</v>
+        <v>-0.66607031999998867</v>
       </c>
       <c r="D33" s="5">
-        <v>-3.9926874484495278</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-3.9582301533813924</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>196.6524263</v>
+        <v>196.64604549000001</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.9246392999999955</v>
+        <v>-0.92752396000000203</v>
       </c>
       <c r="D34" s="5">
-        <v>-5.4735524143749492</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-5.4902848315722679</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>196.0816269</v>
+        <v>196.18271430999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.57079939999999851</v>
+        <v>-0.4633311800000115</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.4280256905212192</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-2.7910481235050799</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>197.11592340000001</v>
+        <v>197.10309369000001</v>
       </c>
       <c r="C36" s="5">
-        <v>1.0342965000000106</v>
+        <v>0.92037938000001418</v>
       </c>
       <c r="D36" s="5">
-        <v>6.51669593574562</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>5.7772868871226235</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>196.84908849999999</v>
+        <v>196.84012924000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.26683490000002053</v>
+        <v>-0.26296444999999835</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.6123943333512303</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-1.589280522153691</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>196.58400599999999</v>
+        <v>196.56901101</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.26508250000000544</v>
+        <v>-0.27111823000001323</v>
       </c>
       <c r="D38" s="5">
-        <v>-1.6040387091732833</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-1.6403593635787139</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>195.84098499999999</v>
+        <v>195.82997455</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.74302099999999882</v>
+        <v>-0.73903645999999412</v>
       </c>
       <c r="D39" s="5">
-        <v>-4.4424851176898317</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>-4.4194823554104756</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>195.45968529999999</v>
+        <v>195.45184752</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.38129969999999958</v>
+        <v>-0.3781270300000017</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.3115261470801562</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-2.2926240149674482</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>194.5938305</v>
+        <v>194.58709691000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.86585479999999393</v>
+        <v>-0.86475060999998732</v>
       </c>
       <c r="D41" s="5">
-        <v>-5.1881845813613321</v>
+        <v>-5.181931216750824</v>
       </c>
       <c r="E41" s="5">
-        <v>-1.9502179800660824</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-1.9493337941991928</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>195.30284090000001</v>
+        <v>195.29729004000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.70901040000001103</v>
+        <v>0.71019312999999329</v>
       </c>
       <c r="D42" s="5">
-        <v>4.4609384007434194</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>4.4686876332272751</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>195.0520137</v>
+        <v>195.04647878</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.25082720000000336</v>
+        <v>-0.25081126000000609</v>
       </c>
       <c r="D43" s="5">
-        <v>-1.5303188094002995</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-1.5302654301056595</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>194.71707760000001</v>
+        <v>194.71058546</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.33493609999999308</v>
+        <v>-0.33589331999999672</v>
       </c>
       <c r="D44" s="5">
-        <v>-2.0412454757169241</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-2.047081587275057</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>193.46305810000001</v>
+        <v>193.45224962</v>
       </c>
       <c r="C45" s="5">
-        <v>-1.2540194999999983</v>
+        <v>-1.2583358400000009</v>
       </c>
       <c r="D45" s="5">
-        <v>-7.4603042736668179</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-7.4853177576066017</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>192.96128709999999</v>
+        <v>192.95179315999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.50177100000001928</v>
+        <v>-0.50045646000000943</v>
       </c>
       <c r="D46" s="5">
-        <v>-3.0683363919667972</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-3.0605805488903903</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>192.52427309999999</v>
+        <v>192.61117877000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.4370140000000049</v>
+        <v>-0.34061438999998472</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.6841321197573986</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-2.0978922695191637</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>192.89800170000001</v>
+        <v>192.88735220999999</v>
       </c>
       <c r="C48" s="5">
-        <v>0.37372860000002106</v>
+        <v>0.27617343999997956</v>
       </c>
       <c r="D48" s="5">
-        <v>2.3544751959679866</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>1.7342408908661788</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>192.79659340000001</v>
+        <v>192.78818755</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.10140830000000278</v>
+        <v>-9.9164659999985361E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.62903047308483506</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-0.61518648387752783</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>193.20574980000001</v>
+        <v>193.19469057000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.40915640000000053</v>
+        <v>0.40650302000000238</v>
       </c>
       <c r="D50" s="5">
-        <v>2.5765980204730754</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.5598074438611729</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>193.6871668</v>
+        <v>193.6787405</v>
       </c>
       <c r="C51" s="5">
-        <v>0.48141699999999332</v>
+        <v>0.48404992999999763</v>
       </c>
       <c r="D51" s="5">
-        <v>3.0313985969120605</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>3.048383721993364</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>192.67787329999999</v>
+        <v>192.67389355</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.0092935000000125</v>
+        <v>-1.004846950000001</v>
       </c>
       <c r="D52" s="5">
-        <v>-6.076996609333996</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-6.051238847456486</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>192.552503</v>
+        <v>192.54903185000001</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.12537029999998595</v>
+        <v>-0.12486169999999674</v>
       </c>
       <c r="D53" s="5">
-        <v>-0.77801943708345478</v>
+        <v>-0.77489037102340674</v>
       </c>
       <c r="E53" s="5">
-        <v>-1.0490196399109308</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>-1.0473793444498836</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>192.62382500000001</v>
+        <v>192.62238680999999</v>
       </c>
       <c r="C54" s="5">
-        <v>7.1322000000009211E-2</v>
+        <v>7.3354959999988978E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>0.44539007327710767</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>0.45812034636505405</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>192.53671439999999</v>
+        <v>192.53538098999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-8.7110600000016802E-2</v>
+        <v>-8.7005820000001677E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.54133028447711506</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-0.54068479511284462</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>190.9077005</v>
+        <v>190.90508947000001</v>
       </c>
       <c r="C56" s="5">
-        <v>-1.6290138999999897</v>
+        <v>-1.6302915199999859</v>
       </c>
       <c r="D56" s="5">
-        <v>-9.6935683625949398</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>-9.700884522051723</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>192.5518093</v>
+        <v>192.53607159000001</v>
       </c>
       <c r="C57" s="5">
-        <v>1.6441087999999979</v>
+        <v>1.6309821199999988</v>
       </c>
       <c r="D57" s="5">
-        <v>10.838307856607221</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>10.747822726112965</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>192.40863590000001</v>
+        <v>192.39122985</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.1431733999999949</v>
+        <v>-0.14484174000000394</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.88862939468401514</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-0.89901459598257238</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>191.7996507</v>
+        <v>191.86414063000001</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.60898520000000644</v>
+        <v>-0.52708921999999347</v>
       </c>
       <c r="D59" s="5">
-        <v>-3.732650349534905</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>-3.2385198671145976</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>190.03949589999999</v>
+        <v>190.03050479999999</v>
       </c>
       <c r="C60" s="5">
-        <v>-1.7601548000000093</v>
+        <v>-1.83363583000002</v>
       </c>
       <c r="D60" s="5">
-        <v>-10.473275791427451</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-10.884322933311175</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>189.19220419999999</v>
+        <v>189.18312886000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.84729169999999954</v>
+        <v>-0.84737593999997785</v>
       </c>
       <c r="D61" s="5">
-        <v>-5.2209377597585815</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-5.2216851962856641</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>189.1164967</v>
+        <v>189.10837905</v>
       </c>
       <c r="C62" s="5">
-        <v>-7.5707499999992933E-2</v>
+        <v>-7.4749810000014349E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-0.47913875830309927</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-0.47311352595664768</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>188.4870262</v>
+        <v>188.48382895</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.62947049999999649</v>
+        <v>-0.62455009999999334</v>
       </c>
       <c r="D63" s="5">
-        <v>-3.9218614164655219</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-3.8919240210138373</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>188.6302752</v>
+        <v>188.63744951999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.1432489999999973</v>
+        <v>0.15362056999998686</v>
       </c>
       <c r="D64" s="5">
-        <v>0.91581451587143814</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>0.98243596200917604</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>189.2630796</v>
+        <v>189.27253836</v>
       </c>
       <c r="C65" s="5">
-        <v>0.63280439999999771</v>
+        <v>0.63508884000000876</v>
       </c>
       <c r="D65" s="5">
-        <v>4.1007957139112206</v>
+        <v>4.1157154565917065</v>
       </c>
       <c r="E65" s="5">
-        <v>-1.7083254430611094</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>-1.7016411137047216</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>188.66161550000001</v>
+        <v>188.67114518</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.60146409999998696</v>
+        <v>-0.6013931800000023</v>
       </c>
       <c r="D66" s="5">
-        <v>-3.7475576825826473</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-3.7469394937824418</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>188.67533119999999</v>
+        <v>188.67973635999999</v>
       </c>
       <c r="C67" s="5">
-        <v>1.371569999997746E-2</v>
+        <v>8.5911799999962568E-3</v>
       </c>
       <c r="D67" s="5">
-        <v>8.7274894889777244E-2</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>5.4655937503533814E-2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>188.62096510000001</v>
+        <v>188.61856277999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-5.4366099999981543E-2</v>
+        <v>-6.1173580000001948E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-0.3452281082391595</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-0.3883699263314333</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>188.3321115</v>
+        <v>188.30969037</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.28885360000001015</v>
+        <v>-0.30887240999999221</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.8222770969987812</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-1.9474584050917287</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>188.5655855</v>
+        <v>188.526871</v>
       </c>
       <c r="C70" s="5">
-        <v>0.23347400000000107</v>
+        <v>0.21718063000000143</v>
       </c>
       <c r="D70" s="5">
-        <v>1.4978167654227992</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>1.3927922767705603</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>188.81315420000001</v>
+        <v>188.84506737999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.24756870000001641</v>
+        <v>0.31819637999998918</v>
       </c>
       <c r="D71" s="5">
-        <v>1.5869124839026805</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.0442721076675108</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>187.76084270000001</v>
+        <v>187.74474638000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-1.0523115000000018</v>
+        <v>-1.1003209999999797</v>
       </c>
       <c r="D72" s="5">
-        <v>-6.4867090817422257</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-6.7721282382521508</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>188.09407770000001</v>
+        <v>188.07897534</v>
       </c>
       <c r="C73" s="5">
-        <v>0.33323500000000195</v>
+        <v>0.33422895999999014</v>
       </c>
       <c r="D73" s="5">
-        <v>2.1506537385423075</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>2.157318313992751</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>187.79064650000001</v>
+        <v>187.78488191</v>
       </c>
       <c r="C74" s="5">
-        <v>-0.30343120000000567</v>
+        <v>-0.29409343000000376</v>
       </c>
       <c r="D74" s="5">
-        <v>-1.9187425160755001</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>-1.8603502612637324</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>188.05777119999999</v>
+        <v>188.06827279000001</v>
       </c>
       <c r="C75" s="5">
-        <v>0.26712469999998234</v>
+        <v>0.28339088000001311</v>
       </c>
       <c r="D75" s="5">
-        <v>1.7203700237984787</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.8260572257565943</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>188.66225449999999</v>
+        <v>188.69595258000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.60448329999999828</v>
+        <v>0.62767979000000196</v>
       </c>
       <c r="D76" s="5">
-        <v>3.9261461511283624</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>4.0793536016010545</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>187.5749399</v>
+        <v>187.61693932</v>
       </c>
       <c r="C77" s="5">
-        <v>-1.0873145999999849</v>
+        <v>-1.0790132600000106</v>
       </c>
       <c r="D77" s="5">
-        <v>-6.7008788983668683</v>
+        <v>-6.6501674316398525</v>
       </c>
       <c r="E77" s="5">
-        <v>-0.89195404807308476</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>-0.87471698448456925</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>187.01916510000001</v>
+        <v>187.05565662999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.55577479999999468</v>
+        <v>-0.56128269000001296</v>
       </c>
       <c r="D78" s="5">
-        <v>-3.4981643063447532</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-3.5314858605115518</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>187.04730670000001</v>
+        <v>187.06401829999999</v>
       </c>
       <c r="C79" s="5">
-        <v>2.8141599999997879E-2</v>
+        <v>8.3616699999993216E-3</v>
       </c>
       <c r="D79" s="5">
-        <v>0.18071881726562378</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>5.3655000290131483E-2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>186.8673507</v>
+        <v>186.84373690999999</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.17995600000000422</v>
+        <v>-0.22028138999999669</v>
       </c>
       <c r="D80" s="5">
-        <v>-1.1484162966802769</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-1.4039704209448889</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>188.02570270000001</v>
+        <v>187.9914508</v>
       </c>
       <c r="C81" s="5">
-        <v>1.1583520000000078</v>
+        <v>1.1477138900000057</v>
       </c>
       <c r="D81" s="5">
-        <v>7.6974706242767699</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>7.6253701125695406</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>187.22002560000001</v>
+        <v>187.14387504999999</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.80567709999999693</v>
+        <v>-0.84757575000000429</v>
       </c>
       <c r="D82" s="5">
-        <v>-5.0224508943231161</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>-5.2781394156400596</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>187.41471060000001</v>
+        <v>187.40502003</v>
       </c>
       <c r="C83" s="5">
-        <v>0.19468499999999267</v>
+        <v>0.26114498000001163</v>
       </c>
       <c r="D83" s="5">
-        <v>1.2550088904759171</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.6874198534296614</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>187.46969870000001</v>
+        <v>187.42945957000001</v>
       </c>
       <c r="C84" s="5">
-        <v>5.498810000000276E-2</v>
+        <v>2.4439540000003035E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.35265271526796482</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>0.15660462267734765</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>187.49166550000001</v>
+        <v>187.45731377000001</v>
       </c>
       <c r="C85" s="5">
-        <v>2.1966800000001285E-2</v>
+        <v>2.7854200000007268E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>0.14070089717961309</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>0.17847980803422647</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>187.19734080000001</v>
+        <v>187.191261</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.29432470000000421</v>
+        <v>-0.26605277000001593</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.8675823931889601</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-1.6898935731544884</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>187.06450899999999</v>
+        <v>187.09859220000001</v>
       </c>
       <c r="C87" s="5">
-        <v>-0.13283180000001948</v>
+        <v>-9.266879999998423E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>-0.84818270019014763</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>-0.59244368406469183</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>187.24458780000001</v>
+        <v>187.32018986</v>
       </c>
       <c r="C88" s="5">
-        <v>0.18007880000001819</v>
+        <v>0.22159765999998626</v>
       </c>
       <c r="D88" s="5">
-        <v>1.1613233138429768</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>1.4305627246565589</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>186.7468231</v>
+        <v>186.84883262</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.49776470000000472</v>
+        <v>-0.47135724000000323</v>
       </c>
       <c r="D89" s="5">
-        <v>-3.1438087720581209</v>
+        <v>-2.9781403613317048</v>
       </c>
       <c r="E89" s="5">
-        <v>-0.44148584050806017</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>-0.40940157257864929</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>186.64258749999999</v>
+        <v>186.76993225999999</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.10423560000000975</v>
+        <v>-7.8900360000005776E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.66774598288743547</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-0.50554690033612903</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>186.64075919999999</v>
+        <v>186.69042870000001</v>
       </c>
       <c r="C91" s="5">
-        <v>-1.8282999999996719E-3</v>
+        <v>-7.9503559999977824E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-1.1754240178207809E-2</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>-0.50961750132103578</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>187.1902317</v>
+        <v>187.07322658000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.54947250000000736</v>
+        <v>0.38279787999999826</v>
       </c>
       <c r="D92" s="5">
-        <v>3.5905821648962055</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>2.4884692898155203</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>187.37802239999999</v>
+        <v>187.30198318000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.18779069999999365</v>
+        <v>0.22875659999999698</v>
       </c>
       <c r="D93" s="5">
-        <v>1.2105140300827433</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>1.477291403554637</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>186.4692891</v>
+        <v>186.35429445</v>
       </c>
       <c r="C94" s="5">
-        <v>-0.90873329999999441</v>
+        <v>-0.94768873000001008</v>
       </c>
       <c r="D94" s="5">
-        <v>-5.6669299798822621</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>-5.9054749124317958</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>186.5214125</v>
+        <v>186.48543429</v>
       </c>
       <c r="C95" s="5">
-        <v>5.2123399999999265E-2</v>
+        <v>0.13113984000000301</v>
       </c>
       <c r="D95" s="5">
-        <v>0.33594985882092754</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>0.84773103157138596</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>186.90305240000001</v>
+        <v>186.80230404</v>
       </c>
       <c r="C96" s="5">
-        <v>0.38163990000001036</v>
+        <v>0.31686974999999507</v>
       </c>
       <c r="D96" s="5">
-        <v>2.483130111381926</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>2.0581630962846598</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>186.81895900000001</v>
+        <v>186.74167312</v>
       </c>
       <c r="C97" s="5">
-        <v>-8.4093400000000429E-2</v>
+        <v>-6.0630919999994148E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.5385826179757025</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-0.3887926461921265</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>187.02229109999999</v>
+        <v>187.04218324000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.20333209999998303</v>
+        <v>0.30051012000001265</v>
       </c>
       <c r="D98" s="5">
-        <v>1.3139161326173321</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>1.9482583186452462</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>186.49107069999999</v>
+        <v>186.56091470999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.53122039999999515</v>
+        <v>-0.48126853000002257</v>
       </c>
       <c r="D99" s="5">
-        <v>-3.3557471937409988</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-3.044334499288881</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>186.6674544</v>
+        <v>186.809169</v>
       </c>
       <c r="C100" s="5">
-        <v>0.17638370000000236</v>
+        <v>0.24825429000000554</v>
       </c>
       <c r="D100" s="5">
-        <v>1.1408854967729587</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>1.6085638903163835</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>186.5616464</v>
+        <v>186.73188619999999</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.10580799999999613</v>
+        <v>-7.7282800000006091E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>-0.67807489011134647</v>
+        <v>-0.49531100174607934</v>
       </c>
       <c r="E101" s="5">
-        <v>-9.915922366231511E-2</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>-6.2588788145034879E-2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>186.07767509999999</v>
+        <v>186.30201510000001</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.48397130000000743</v>
+        <v>-0.42987109999998552</v>
       </c>
       <c r="D102" s="5">
-        <v>-3.0689614151132028</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>-2.72778182484541</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>185.63511679999999</v>
+        <v>185.71476354000001</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.44255830000000174</v>
+        <v>-0.58725155999999856</v>
       </c>
       <c r="D103" s="5">
-        <v>-2.8169840709394323</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-3.7176841524290904</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>185.26676520000001</v>
+        <v>185.04892487999999</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.36835159999998268</v>
+        <v>-0.6658386600000199</v>
       </c>
       <c r="D104" s="5">
-        <v>-2.3553176512048024</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-4.2184990579723802</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>184.23391359999999</v>
+        <v>184.10951184000001</v>
       </c>
       <c r="C105" s="5">
-        <v>-1.032851600000015</v>
+        <v>-0.93941303999997672</v>
       </c>
       <c r="D105" s="5">
-        <v>-6.4885678600105967</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-5.9246325721949988</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>185.8568727</v>
+        <v>185.70378937000001</v>
       </c>
       <c r="C106" s="5">
-        <v>1.6229591000000028</v>
+        <v>1.5942775299999994</v>
       </c>
       <c r="D106" s="5">
-        <v>11.098595969640401</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>10.900747089983632</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>184.6973261</v>
+        <v>184.63193240999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-1.1595465999999988</v>
+        <v>-1.0718569600000194</v>
       </c>
       <c r="D107" s="5">
-        <v>-7.2350757654144005</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-6.7105371888651177</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>185.6267124</v>
+        <v>185.46700913000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.92938630000000444</v>
+        <v>0.83507672000001776</v>
       </c>
       <c r="D108" s="5">
-        <v>6.2082808038391502</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>5.5645839273692488</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>186.1580865</v>
+        <v>186.04207961</v>
       </c>
       <c r="C109" s="5">
-        <v>0.53137409999999363</v>
+        <v>0.57507047999999372</v>
       </c>
       <c r="D109" s="5">
-        <v>3.4897167807800278</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.7849077281726595</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>187.2567871</v>
+        <v>187.30227708000001</v>
       </c>
       <c r="C110" s="5">
-        <v>1.0987006000000008</v>
+        <v>1.2601974700000085</v>
       </c>
       <c r="D110" s="5">
-        <v>7.3168549122067938</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>8.4382402006264901</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>187.03240020000001</v>
+        <v>187.13749695000001</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.22438689999998473</v>
+        <v>-0.16478012999999692</v>
       </c>
       <c r="D111" s="5">
-        <v>-1.4285022706313266</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-1.0506128523979363</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>187.55215989999999</v>
+        <v>187.75440157</v>
       </c>
       <c r="C112" s="5">
-        <v>0.51975969999998028</v>
+        <v>0.61690461999998547</v>
       </c>
       <c r="D112" s="5">
-        <v>3.3862237803894191</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.0283545689169697</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>187.69739490000001</v>
+        <v>187.94317570999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.14523500000001377</v>
+        <v>0.18877413999999249</v>
       </c>
       <c r="D113" s="5">
-        <v>0.93321342583088107</v>
+        <v>1.2132117810556675</v>
       </c>
       <c r="E113" s="5">
-        <v>0.60877920082507142</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>0.64867845264662272</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>187.36740459999999</v>
+        <v>187.67741402999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.32999030000001994</v>
+        <v>-0.26576167999999711</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.0894359639596405</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-1.6837290348629463</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>187.7275755</v>
+        <v>187.82812523000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.36017090000001417</v>
+        <v>0.1507112000000177</v>
       </c>
       <c r="D115" s="5">
-        <v>2.3312697904319668</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>0.9679073809397476</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>189.14812760000001</v>
+        <v>188.83352210000001</v>
       </c>
       <c r="C116" s="5">
-        <v>1.420552100000009</v>
+        <v>1.0053968699999984</v>
       </c>
       <c r="D116" s="5">
-        <v>9.4681309063647134</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>6.6158169445654114</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>186.6171425</v>
+        <v>186.44045011</v>
       </c>
       <c r="C117" s="5">
-        <v>-2.5309851000000094</v>
+        <v>-2.3930719900000099</v>
       </c>
       <c r="D117" s="5">
-        <v>-14.926585493672395</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-14.191049651241528</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>185.3954277</v>
+        <v>185.21604823000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.2217148000000009</v>
+        <v>-1.2244018799999878</v>
       </c>
       <c r="D118" s="5">
-        <v>-7.5791820026205325</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-7.6021952029197486</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>184.79489169999999</v>
+        <v>184.71356331999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.60053600000000529</v>
+        <v>-0.50248491000002105</v>
       </c>
       <c r="D119" s="5">
-        <v>-3.8185518964295784</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-3.2074190374531075</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>183.1590937</v>
+        <v>182.95708364999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.6357979999999941</v>
+        <v>-1.7564796700000045</v>
       </c>
       <c r="D120" s="5">
-        <v>-10.120160320313365</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-10.832762711609023</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>183.06249500000001</v>
+        <v>182.92592468000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-9.6598699999987048E-2</v>
+        <v>-3.1158969999978581E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.63105129755262057</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-0.2041777203756201</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>182.0073534</v>
+        <v>182.08001938000001</v>
       </c>
       <c r="C122" s="5">
-        <v>-1.0551416000000131</v>
+        <v>-0.84590529999999831</v>
       </c>
       <c r="D122" s="5">
-        <v>-6.7014941386494336</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-5.4101835463342018</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>182.53876289999999</v>
+        <v>182.66662253000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.53140949999999521</v>
+        <v>0.58660315000000196</v>
       </c>
       <c r="D123" s="5">
-        <v>3.5604717654893925</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>3.935257095369038</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>181.4434258</v>
+        <v>181.67844624</v>
       </c>
       <c r="C124" s="5">
-        <v>-1.0953370999999947</v>
+        <v>-0.98817629000001261</v>
       </c>
       <c r="D124" s="5">
-        <v>-6.9677315694771309</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-6.3019616969856918</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>182.6893273</v>
+        <v>182.96679262000001</v>
       </c>
       <c r="C125" s="5">
-        <v>1.2459015000000022</v>
+        <v>1.2883463800000072</v>
       </c>
       <c r="D125" s="5">
-        <v>8.5583600863049512</v>
+        <v>8.8494943629081604</v>
       </c>
       <c r="E125" s="5">
-        <v>-2.6681604199505049</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>-2.6478126014421677</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>182.80890539999999</v>
+        <v>183.12355378000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.11957809999998403</v>
+        <v>0.15676116000000206</v>
       </c>
       <c r="D126" s="5">
-        <v>0.7882859204739523</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>1.0329872664085915</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>183.6546529</v>
+        <v>183.74840184999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.84574750000001586</v>
+        <v>0.62484806999998455</v>
       </c>
       <c r="D127" s="5">
-        <v>5.6951475512117211</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>4.1723236582954959</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>187.6707452</v>
+        <v>187.33911011999999</v>
       </c>
       <c r="C128" s="5">
-        <v>4.0160922999999968</v>
+        <v>3.5907082699999933</v>
       </c>
       <c r="D128" s="5">
-        <v>29.639012303112523</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>26.141673806449074</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>189.8159722</v>
+        <v>189.61388518000001</v>
       </c>
       <c r="C129" s="5">
-        <v>2.1452270000000055</v>
+        <v>2.2747750600000245</v>
       </c>
       <c r="D129" s="5">
-        <v>14.613058462447825</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>15.584662285737316</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>213.91712680000001</v>
+        <v>213.70656346000001</v>
       </c>
       <c r="C130" s="5">
-        <v>24.101154600000001</v>
+        <v>24.092678280000001</v>
       </c>
       <c r="D130" s="5">
-        <v>319.71417577808268</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>320.11934885712992</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>190.85623419999999</v>
+        <v>190.75604949000001</v>
       </c>
       <c r="C131" s="5">
-        <v>-23.060892600000017</v>
+        <v>-22.950513970000003</v>
       </c>
       <c r="D131" s="5">
-        <v>-74.559272613005362</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-74.418529282303652</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>192.14585919999999</v>
+        <v>191.93441974000001</v>
       </c>
       <c r="C132" s="5">
-        <v>1.2896250000000009</v>
+        <v>1.1783702500000004</v>
       </c>
       <c r="D132" s="5">
-        <v>8.4166917559629795</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>7.6699551392569898</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>180.8315565</v>
+        <v>180.70562802000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-11.314302699999985</v>
+        <v>-11.228791720000004</v>
       </c>
       <c r="D133" s="5">
-        <v>-51.725443886517496</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-51.490614179784913</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>178.60362559999999</v>
+        <v>178.67842168999999</v>
       </c>
       <c r="C134" s="5">
-        <v>-2.2279309000000183</v>
+        <v>-2.0272063300000127</v>
       </c>
       <c r="D134" s="5">
-        <v>-13.822755709749668</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-12.661617167497353</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>177.93155619999999</v>
+        <v>178.05826578</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.67206939999999804</v>
+        <v>-0.62015590999999404</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.4232018708756922</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-4.0863586348629299</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>177.02346729999999</v>
+        <v>177.24609316999999</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.90808889999999565</v>
+        <v>-0.81217261000000462</v>
       </c>
       <c r="D136" s="5">
-        <v>-5.9552862461637046</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-5.3382812968748805</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>178.47277460000001</v>
+        <v>178.74501286</v>
       </c>
       <c r="C137" s="5">
-        <v>1.4493073000000152</v>
+        <v>1.4989196900000081</v>
       </c>
       <c r="D137" s="5">
-        <v>10.279195738432477</v>
+        <v>10.633625777278887</v>
       </c>
       <c r="E137" s="5">
-        <v>-2.3080454465059463</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>-2.3074021791310129</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>178.72538520000001</v>
+        <v>179.01495316</v>
       </c>
       <c r="C138" s="5">
-        <v>0.25261059999999702</v>
+        <v>0.2699403000000018</v>
       </c>
       <c r="D138" s="5">
-        <v>1.711766342205423</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.8273658237120793</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>177.69393819999999</v>
+        <v>177.77412411</v>
       </c>
       <c r="C139" s="5">
-        <v>-1.0314470000000142</v>
+        <v>-1.2408290500000021</v>
       </c>
       <c r="D139" s="5">
-        <v>-6.7097083409825675</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-8.0078307224945462</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>177.91126560000001</v>
+        <v>177.6132638</v>
       </c>
       <c r="C140" s="5">
-        <v>0.21732740000001627</v>
+        <v>-0.16086031000000389</v>
       </c>
       <c r="D140" s="5">
-        <v>1.477564962780864</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-1.0804418074123245</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>177.06510159999999</v>
+        <v>176.86233910999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.8461640000000159</v>
+        <v>-0.75092469000000506</v>
       </c>
       <c r="D141" s="5">
-        <v>-5.5603679942239692</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-4.9571095595111636</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>177.63840640000001</v>
+        <v>177.49498831</v>
       </c>
       <c r="C142" s="5">
-        <v>0.57330480000001671</v>
+        <v>0.63264920000000302</v>
       </c>
       <c r="D142" s="5">
-        <v>3.9553262914796994</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>4.3779505723818612</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>178.41604179999999</v>
+        <v>178.33642660000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.77763539999997988</v>
+        <v>0.84143829000001347</v>
       </c>
       <c r="D143" s="5">
-        <v>5.3815012663611661</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>5.8394522195426068</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>179.68494229999999</v>
+        <v>179.51118944000001</v>
       </c>
       <c r="C144" s="5">
-        <v>1.2689005000000009</v>
+        <v>1.1747628399999996</v>
       </c>
       <c r="D144" s="5">
-        <v>8.8763145144645783</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>8.1975860830079341</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>179.46424089999999</v>
+        <v>179.36263378000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.22070139999999583</v>
+        <v>-0.14855565999999953</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.4640061062761167</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-0.98856029228816533</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>180.0111904</v>
+        <v>180.09218794</v>
       </c>
       <c r="C146" s="5">
-        <v>0.54694950000001086</v>
+        <v>0.72955415999999218</v>
       </c>
       <c r="D146" s="5">
-        <v>3.7191456609215967</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>4.9916647422932447</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>179.1822827</v>
+        <v>179.29397222</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.82890770000000202</v>
+        <v>-0.79821572000000174</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.3878887913903606</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-5.1909540983291365</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>178.4349569</v>
+        <v>178.62642174999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.74732579999999871</v>
+        <v>-0.667550470000009</v>
       </c>
       <c r="D148" s="5">
-        <v>-4.8916814924556569</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-4.3774956159414513</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>176.6064016</v>
+        <v>176.82428021999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.828555300000005</v>
+        <v>-1.8021415300000001</v>
       </c>
       <c r="D149" s="5">
-        <v>-11.62732163938629</v>
+        <v>-11.456964872580732</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.0457466155176842</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-1.0745657231311934</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>177.40398039999999</v>
+        <v>177.60769947</v>
       </c>
       <c r="C150" s="5">
-        <v>0.79757879999999659</v>
+        <v>0.78341925000000856</v>
       </c>
       <c r="D150" s="5">
-        <v>5.5560224718103735</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>5.4480809241539641</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>177.1783135</v>
+        <v>177.22889957999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.22566689999999312</v>
+        <v>-0.37879989000001046</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.5158267318581831</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-2.5295381465804678</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>177.9072692</v>
+        <v>177.70025293</v>
       </c>
       <c r="C152" s="5">
-        <v>0.72895570000000021</v>
+        <v>0.47135335000001533</v>
       </c>
       <c r="D152" s="5">
-        <v>5.050363704498273</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>3.2385889929118727</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>177.63223600000001</v>
+        <v>177.45160609999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.27503319999999576</v>
+        <v>-0.24864683000001264</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.839430395323971</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-1.6662362827921995</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>177.65009570000001</v>
+        <v>177.54795569000001</v>
       </c>
       <c r="C154" s="5">
-        <v>1.7859700000002476E-2</v>
+        <v>9.634959000001686E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>0.12071849050576677</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>0.65350441232747691</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>178.62272849999999</v>
+        <v>178.55602974999999</v>
       </c>
       <c r="C155" s="5">
-        <v>0.97263279999998531</v>
+        <v>1.0080740599999842</v>
       </c>
       <c r="D155" s="5">
-        <v>6.7714839861185316</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>7.0301501143268164</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>178.26457139999999</v>
+        <v>178.15258202000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.35815709999999967</v>
+        <v>-0.40344772999998213</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.3797661242832224</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-2.6779597463386429</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>177.5468338</v>
+        <v>177.49022226</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.71773759999999243</v>
+        <v>-0.66235976000001529</v>
       </c>
       <c r="D157" s="5">
-        <v>-4.7259315889977564</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-4.3714114374254098</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>179.31668830000001</v>
+        <v>179.37599567999999</v>
       </c>
       <c r="C158" s="5">
-        <v>1.7698545000000081</v>
+        <v>1.8857734199999925</v>
       </c>
       <c r="D158" s="5">
-        <v>12.640178835873916</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>13.521650888055191</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>182.3253891</v>
+        <v>182.4070534</v>
       </c>
       <c r="C159" s="5">
-        <v>3.0087007999999855</v>
+        <v>3.0310577200000068</v>
       </c>
       <c r="D159" s="5">
-        <v>22.100452786977385</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>22.2721747237707</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>182.28445060000001</v>
+        <v>182.41353841</v>
       </c>
       <c r="C160" s="5">
-        <v>-4.0938499999981559E-2</v>
+        <v>6.4850100000057864E-3</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.26910995496697288</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>4.2671232916791091E-2</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>182.2650131</v>
+        <v>182.42402290999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.9437500000009322E-2</v>
+        <v>1.0484499999989794E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.12788433204297123</v>
+        <v>6.8993661964644737E-2</v>
       </c>
       <c r="E161" s="5">
-        <v>3.2040806271656619</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.1668403700175984</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>181.80312180000001</v>
+        <v>181.91715676999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.46189129999999068</v>
+        <v>-0.50686613999999963</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.998979630546994</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-3.2837228872610202</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>182.01067409999999</v>
+        <v>182.03432574999999</v>
       </c>
       <c r="C163" s="5">
-        <v>0.20755229999997482</v>
+        <v>0.11716898000000242</v>
       </c>
       <c r="D163" s="5">
-        <v>1.3785934113204279</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>0.77563834738352266</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>181.5859877</v>
+        <v>181.47825542999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.42468639999998459</v>
+        <v>-0.55607032000000345</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.7643114465163765</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-3.6047410862160456</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>181.328654</v>
+        <v>181.18427706</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.25733370000000377</v>
+        <v>-0.29397836999999072</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.687381799929899</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-1.9266656029827578</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>181.52627630000001</v>
+        <v>181.46485483999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.19762230000000613</v>
+        <v>0.28057777999998734</v>
       </c>
       <c r="D166" s="5">
-        <v>1.3156963328640803</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>1.8742016208336709</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>180.0295256</v>
+        <v>179.98484273</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.4967507000000069</v>
+        <v>-1.4800121099999899</v>
       </c>
       <c r="D167" s="5">
-        <v>-9.4578386189103529</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-9.3597933204906383</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>180.0004447</v>
+        <v>179.94734831</v>
       </c>
       <c r="C168" s="5">
-        <v>-2.9080899999996745E-2</v>
+        <v>-3.7494420000001583E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.19366874796391542</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-0.24969762787659944</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>179.5182313</v>
+        <v>179.50087195</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.48221340000000623</v>
+        <v>-0.44647635999999125</v>
       </c>
       <c r="D169" s="5">
-        <v>-3.1678015591164899</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-2.9370838480705985</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>179.1967037</v>
+        <v>179.2342548</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.32152759999999603</v>
+        <v>-0.26661715000000186</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.1282236614647676</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-1.7679011095519059</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>179.6126616</v>
+        <v>179.66056019999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.41595789999999511</v>
+        <v>0.42630539999998973</v>
       </c>
       <c r="D171" s="5">
-        <v>2.8213219149538338</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>2.8918130412402876</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>179.0855488</v>
+        <v>179.14995145</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.52711279999999761</v>
+        <v>-0.51060874999998873</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.4653729146001067</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-3.3576808159866856</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>178.97858360000001</v>
+        <v>179.06133647999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.10696519999999055</v>
+        <v>-8.8614970000008952E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.71439272133890785</v>
+        <v>-0.59195743156954528</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.8031049646356934</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-1.84333531097437</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>179.6096478</v>
+        <v>179.63945122000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.6310641999999973</v>
+        <v>0.57811474000001795</v>
       </c>
       <c r="D174" s="5">
-        <v>4.3141282206124565</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>3.9438445825576762</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>179.92982860000001</v>
+        <v>179.93107470999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.32018080000000282</v>
+        <v>0.29162348999997789</v>
       </c>
       <c r="D175" s="5">
-        <v>2.1602765742415375</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.9655465626249979</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>179.64246320000001</v>
+        <v>179.62019935000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.28736539999999877</v>
+        <v>-0.31087535999998295</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.8997710259231027</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-2.0537076063260384</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>180.86519709999999</v>
+        <v>180.78890329999999</v>
       </c>
       <c r="C177" s="5">
-        <v>1.2227338999999802</v>
+        <v>1.1687039499999798</v>
       </c>
       <c r="D177" s="5">
-        <v>8.4805943090193292</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>8.0933942732896558</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>180.05086549999999</v>
+        <v>180.02198394999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.81433160000000271</v>
+        <v>-0.76691934999999489</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.2711012818155485</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-4.9733805023695616</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>180.4181136</v>
+        <v>180.38368398</v>
       </c>
       <c r="C179" s="5">
-        <v>0.36724810000001185</v>
+        <v>0.36170003000000861</v>
       </c>
       <c r="D179" s="5">
-        <v>2.4752747833858058</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.4378617327954322</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>180.4387036</v>
+        <v>180.43165289000001</v>
       </c>
       <c r="C180" s="5">
-        <v>2.0589999999998554E-2</v>
+        <v>4.7968910000008691E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>0.1370345479568158</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>0.31957966785280956</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>180.7372057</v>
+        <v>180.74355586999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.29850210000000743</v>
+        <v>0.31190297999998506</v>
       </c>
       <c r="D181" s="5">
-        <v>2.0033381823434393</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.0942150762286671</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>181.38105049999999</v>
+        <v>181.38952824</v>
       </c>
       <c r="C182" s="5">
-        <v>0.64384479999998234</v>
+        <v>0.64597237000000973</v>
       </c>
       <c r="D182" s="5">
-        <v>4.3595485347169394</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>4.374082211126229</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>181.12237759999999</v>
+        <v>181.14131635000001</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.25867289999999343</v>
+        <v>-0.24821188999999322</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.6979958438262721</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-1.6297675375155918</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>181.5265703</v>
+        <v>181.54023502999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.40419270000001006</v>
+        <v>0.39891867999997999</v>
       </c>
       <c r="D184" s="5">
-        <v>2.7110339971021746</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>2.6749469837571205</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>181.62119659999999</v>
+        <v>181.64784154</v>
       </c>
       <c r="C185" s="5">
-        <v>9.4626299999987395E-2</v>
+        <v>0.10760651000001076</v>
       </c>
       <c r="D185" s="5">
-        <v>0.62733341722298608</v>
+        <v>0.71361377227454614</v>
       </c>
       <c r="E185" s="5">
-        <v>1.4764967667338258</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.4444799256197349</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>181.79398860000001</v>
+        <v>181.8065048</v>
       </c>
       <c r="C186" s="5">
-        <v>0.17279200000001538</v>
+        <v>0.15866325999999731</v>
       </c>
       <c r="D186" s="5">
-        <v>1.1476569883634546</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>1.0532096223477838</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>181.6714623</v>
+        <v>181.67995185999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.12252630000000408</v>
+        <v>-0.12655294000001049</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.80578984173350632</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-0.83211252408360581</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>181.48719869999999</v>
+        <v>181.49252385</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.18426360000000841</v>
+        <v>-0.18742800999999076</v>
       </c>
       <c r="D188" s="5">
-        <v>-1.2103551435569182</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-1.230965913851878</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>181.52771089999999</v>
+        <v>181.50210895999999</v>
       </c>
       <c r="C189" s="5">
-        <v>4.0512199999994891E-2</v>
+        <v>9.5851099999890721E-3</v>
       </c>
       <c r="D189" s="5">
-        <v>0.26819726342082184</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>6.3393650419585335E-2</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>181.35760859999999</v>
+        <v>181.35825629000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.17010229999999638</v>
+        <v>-0.1438526699999727</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.1186943548231909</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-0.94694603807490285</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>181.1074797</v>
+        <v>181.09394943000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.25012889999999288</v>
+        <v>-0.26430686000000492</v>
       </c>
       <c r="D191" s="5">
-        <v>-1.642546235673481</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-1.7348990206803916</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>181.28843169999999</v>
+        <v>181.27323658</v>
       </c>
       <c r="C192" s="5">
-        <v>0.18095199999999068</v>
+        <v>0.17928714999999329</v>
       </c>
       <c r="D192" s="5">
-        <v>1.205580472638057</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>1.1945177881430569</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>181.61390180000001</v>
+        <v>181.60851754000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.32547010000001819</v>
+        <v>0.33528096000000573</v>
       </c>
       <c r="D193" s="5">
-        <v>2.1757803999471248</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.2422248837912662</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>182.2999725</v>
+        <v>182.29416469</v>
       </c>
       <c r="C194" s="5">
-        <v>0.68607069999998771</v>
+        <v>0.6856471499999941</v>
       </c>
       <c r="D194" s="5">
-        <v>4.6285413230549466</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.6257642713887215</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>182.41691489999999</v>
+        <v>182.41290591000001</v>
       </c>
       <c r="C195" s="5">
-        <v>0.11694239999999922</v>
+        <v>0.11874122000000398</v>
       </c>
       <c r="D195" s="5">
-        <v>0.77250176107663826</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.78445214570521671</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>183.63802050000001</v>
+        <v>183.63001666</v>
       </c>
       <c r="C196" s="5">
-        <v>1.2211056000000156</v>
+        <v>1.2171107499999891</v>
       </c>
       <c r="D196" s="5">
-        <v>8.3352910255869439</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>8.3072030985126943</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>183.25236989999999</v>
+        <v>183.24219554999999</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.38565060000001949</v>
+        <v>-0.38782111000000441</v>
       </c>
       <c r="D197" s="5">
-        <v>-2.4911654680202289</v>
+        <v>-2.5051316617414443</v>
       </c>
       <c r="E197" s="5">
-        <v>0.89811835321869093</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>0.87771701358141385</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>183.82100869999999</v>
+        <v>183.83917233</v>
       </c>
       <c r="C198" s="5">
-        <v>0.56863880000000222</v>
+        <v>0.59697678000000565</v>
       </c>
       <c r="D198" s="5">
-        <v>3.7878561072257177</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>3.9802440801178784</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>184.3115196</v>
+        <v>184.33804284999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.49051090000000386</v>
+        <v>0.49887051999999699</v>
       </c>
       <c r="D199" s="5">
-        <v>3.2495145177466433</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>3.3053927674826955</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>184.5830464</v>
+        <v>184.61109614</v>
       </c>
       <c r="C200" s="5">
-        <v>0.27152680000000373</v>
+        <v>0.27305329000000711</v>
       </c>
       <c r="D200" s="5">
-        <v>1.7822285166973595</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>1.7920697747073611</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>184.9512623</v>
+        <v>185.00138935000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.3682158999999956</v>
+        <v>0.39029321000001005</v>
       </c>
       <c r="D201" s="5">
-        <v>2.4202623691332414</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>2.5666728794721871</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>185.22221260000001</v>
+        <v>185.236773</v>
       </c>
       <c r="C202" s="5">
-        <v>0.27095030000000975</v>
+        <v>0.23538364999998862</v>
       </c>
       <c r="D202" s="5">
-        <v>1.7722127325733084</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>1.5375311534730596</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>185.65213900000001</v>
+        <v>185.63511464000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.42992639999999938</v>
+        <v>0.39834164000001238</v>
       </c>
       <c r="D203" s="5">
-        <v>2.8212014205457381</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>2.611275952282277</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>185.91832120000001</v>
+        <v>185.86679763000001</v>
       </c>
       <c r="C204" s="5">
-        <v>0.26618220000000292</v>
+        <v>0.23168298999999593</v>
       </c>
       <c r="D204" s="5">
-        <v>1.7341548932797046</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>1.5079903501923342</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>186.2086894</v>
+        <v>186.16750006999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.29036819999998897</v>
+        <v>0.3007024399999807</v>
       </c>
       <c r="D205" s="5">
-        <v>1.8903492954564616</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>1.9587744105112215</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>186.0564583</v>
+        <v>186.01454723000001</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.15223109999999451</v>
+        <v>-0.15295283999998333</v>
       </c>
       <c r="D206" s="5">
-        <v>-0.97663627993138658</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>-0.98146181287984691</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>186.14010640000001</v>
+        <v>186.11295476999999</v>
       </c>
       <c r="C207" s="5">
-        <v>8.3648100000004888E-2</v>
+        <v>9.8407539999982419E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>0.54083743574342424</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>0.63668813485584508</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>185.69173240000001</v>
+        <v>185.66424398000001</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.44837400000000116</v>
+        <v>-0.44871078999997849</v>
       </c>
       <c r="D208" s="5">
-        <v>-2.8525687205606109</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-2.8550940176341078</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>185.95885759999999</v>
+        <v>185.95053268000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.26712519999998108</v>
+        <v>0.28628870000000006</v>
       </c>
       <c r="D209" s="5">
-        <v>1.7399731402329532</v>
+        <v>1.8661376084002645</v>
       </c>
       <c r="E209" s="5">
-        <v>1.4769182529409619</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>1.4780095391626169</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>186.10311100000001</v>
+        <v>186.14521968</v>
       </c>
       <c r="C210" s="5">
-        <v>0.14425340000002507</v>
+        <v>0.19468699999998762</v>
       </c>
       <c r="D210" s="5">
-        <v>0.93485486018156649</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.2636393489564801</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>185.74150359999999</v>
+        <v>185.80838363999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.36160740000002534</v>
+        <v>-0.33683604000000855</v>
       </c>
       <c r="D211" s="5">
-        <v>-2.3069011832671404</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-2.1499590924954459</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>185.82468710000001</v>
+        <v>185.89984967000001</v>
       </c>
       <c r="C212" s="5">
-        <v>8.3183500000018284E-2</v>
+        <v>9.1466030000020737E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>0.53874033338778826</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>0.59231390653977645</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>185.15160660000001</v>
+        <v>185.28705475999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.67308049999999753</v>
+        <v>-0.6127949100000194</v>
       </c>
       <c r="D213" s="5">
-        <v>-4.2609979751300315</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-3.8847116151578431</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>186.19321600000001</v>
+        <v>186.21034768000001</v>
       </c>
       <c r="C214" s="5">
-        <v>1.0416093999999987</v>
+        <v>0.92329292000002283</v>
       </c>
       <c r="D214" s="5">
-        <v>6.9637009563256358</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>6.1462841981160921</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>186.3412232</v>
+        <v>186.30428273999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.14800719999999501</v>
+        <v>9.3935059999978421E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>0.95807577062230198</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>0.60703042893426318</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>186.16177999999999</v>
+        <v>186.04587685000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.17944320000000857</v>
+        <v>-0.25840588999997749</v>
       </c>
       <c r="D216" s="5">
-        <v>-1.149477317955605</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-1.6517733781246102</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>186.73511400000001</v>
+        <v>186.62213926999999</v>
       </c>
       <c r="C217" s="5">
-        <v>0.57333400000001689</v>
+        <v>0.57626241999997774</v>
       </c>
       <c r="D217" s="5">
-        <v>3.7589622496661645</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>3.780884151687447</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>186.7647891</v>
+        <v>186.67372594</v>
       </c>
       <c r="C218" s="5">
-        <v>2.9675099999991517E-2</v>
+        <v>5.1586670000006052E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.19086533981516052</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>0.33221248746633236</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>186.75846960000001</v>
+        <v>186.70998617000001</v>
       </c>
       <c r="C219" s="5">
-        <v>-6.3194999999893753E-3</v>
+        <v>3.6260230000010552E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-4.059645777898524E-2</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>0.23334184742556108</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>187.36128009999999</v>
+        <v>187.32622519</v>
       </c>
       <c r="C220" s="5">
-        <v>0.60281049999997549</v>
+        <v>0.61623901999999475</v>
       </c>
       <c r="D220" s="5">
-        <v>3.9428121137841998</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.0333107246591116</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>187.00697510000001</v>
+        <v>187.02355646999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.35430499999998233</v>
+        <v>-0.30266872000001399</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.2457775486902198</v>
+        <v>-1.9217393524863846</v>
       </c>
       <c r="E221" s="5">
-        <v>0.56362870450330504</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>0.57704797858606494</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>187.69023010000001</v>
+        <v>187.77054491000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.68325500000000261</v>
+        <v>0.74698844000002396</v>
       </c>
       <c r="D222" s="5">
-        <v>4.4735460574355956</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>4.899607433445885</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>188.91371040000001</v>
+        <v>189.03224840999999</v>
       </c>
       <c r="C223" s="5">
-        <v>1.2234803000000056</v>
+        <v>1.2617034999999817</v>
       </c>
       <c r="D223" s="5">
-        <v>8.108971238776185</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>8.3680355844281138</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>189.28045470000001</v>
+        <v>189.40900507999999</v>
       </c>
       <c r="C224" s="5">
-        <v>0.36674429999999347</v>
+        <v>0.3767566699999918</v>
       </c>
       <c r="D224" s="5">
-        <v>2.3546343945753945</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>2.4180903841552137</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>188.99813589999999</v>
+        <v>189.22247762999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.28231880000001297</v>
+        <v>-0.18652744999999982</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.7752342408711042</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-1.175364173192095</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>189.730377</v>
+        <v>189.74528701</v>
       </c>
       <c r="C226" s="5">
-        <v>0.73224110000001019</v>
+        <v>0.52280938000001242</v>
       </c>
       <c r="D226" s="5">
-        <v>4.7495551809766612</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>3.3663718885551086</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>190.5780857</v>
+        <v>190.50665986999999</v>
       </c>
       <c r="C227" s="5">
-        <v>0.84770869999999832</v>
+        <v>0.76137285999999449</v>
       </c>
       <c r="D227" s="5">
-        <v>5.4952941086050533</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>4.9228266798038156</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>191.8414812</v>
+        <v>191.65833474999999</v>
       </c>
       <c r="C228" s="5">
-        <v>1.2633955000000014</v>
+        <v>1.1516748800000016</v>
       </c>
       <c r="D228" s="5">
-        <v>8.2516946758490093</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>7.5005219524372446</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>192.01378249999999</v>
+        <v>191.81671534</v>
       </c>
       <c r="C229" s="5">
-        <v>0.17230129999998667</v>
+        <v>0.15838059000000726</v>
       </c>
       <c r="D229" s="5">
-        <v>1.0831129007875973</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.99616281186245548</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>192.3917428</v>
+        <v>192.24311872999999</v>
       </c>
       <c r="C230" s="5">
-        <v>0.37796030000001224</v>
+        <v>0.42640338999999017</v>
       </c>
       <c r="D230" s="5">
-        <v>2.3878232509399355</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>2.7004251731545859</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>193.5106437</v>
+        <v>193.44100118</v>
       </c>
       <c r="C231" s="5">
-        <v>1.1189008999999999</v>
+        <v>1.1978824500000087</v>
       </c>
       <c r="D231" s="5">
-        <v>7.206506980816707</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>7.7389491172855207</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>194.0082362</v>
+        <v>193.97254293</v>
       </c>
       <c r="C232" s="5">
-        <v>0.49759249999999611</v>
+        <v>0.53154175000000237</v>
       </c>
       <c r="D232" s="5">
-        <v>3.1296911645662062</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>3.3476811394149708</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>194.154867</v>
+        <v>194.20385279999999</v>
       </c>
       <c r="C233" s="5">
-        <v>0.14663079999999695</v>
+        <v>0.23130986999998981</v>
       </c>
       <c r="D233" s="5">
-        <v>0.9107357588628906</v>
+        <v>1.4404080145016041</v>
       </c>
       <c r="E233" s="5">
-        <v>3.8222595152815675</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>3.8392470261636724</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>194.8778599</v>
+        <v>195.00340987000001</v>
       </c>
       <c r="C234" s="5">
-        <v>0.72299290000000838</v>
+        <v>0.79955707000002008</v>
       </c>
       <c r="D234" s="5">
-        <v>4.5612193162118508</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>5.0539455173563175</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>195.46239499999999</v>
+        <v>195.63998237000001</v>
       </c>
       <c r="C235" s="5">
-        <v>0.58453509999998232</v>
+        <v>0.63657249999999976</v>
       </c>
       <c r="D235" s="5">
-        <v>3.6593713074178691</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>3.9884040685304933</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>195.91806059999999</v>
+        <v>196.10985184</v>
       </c>
       <c r="C236" s="5">
-        <v>0.45566560000000322</v>
+        <v>0.46986946999999191</v>
       </c>
       <c r="D236" s="5">
-        <v>2.8336109225354456</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>2.9204221243470885</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>203.98477700000001</v>
+        <v>204.26378998000001</v>
       </c>
       <c r="C237" s="5">
-        <v>8.0667164000000184</v>
+        <v>8.1539381400000082</v>
       </c>
       <c r="D237" s="5">
-        <v>62.285388743000404</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>63.043574999792163</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>198.50760589999999</v>
+        <v>198.52203767</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.4771711000000209</v>
+        <v>-5.7417523100000096</v>
       </c>
       <c r="D238" s="5">
-        <v>-27.863889422792777</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-28.975520045938396</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>195.85212490000001</v>
+        <v>195.75305359000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.6554809999999804</v>
+        <v>-2.7689840799999956</v>
       </c>
       <c r="D239" s="5">
-        <v>-14.922712595345899</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-15.511450477917554</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>197.42877319999999</v>
+        <v>197.18845856999999</v>
       </c>
       <c r="C240" s="5">
-        <v>1.576648299999988</v>
+        <v>1.4354049799999871</v>
       </c>
       <c r="D240" s="5">
-        <v>10.099642538079356</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>9.162974335513141</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>196.93096750000001</v>
+        <v>196.66320125999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.49780569999998647</v>
+        <v>-0.52525731000000064</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.9841234091212088</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.1500622458913163</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>197.25456070000001</v>
+        <v>197.06360043000001</v>
       </c>
       <c r="C242" s="5">
-        <v>0.3235932000000048</v>
+        <v>0.40039917000001424</v>
       </c>
       <c r="D242" s="5">
-        <v>1.989735307846785</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>2.4707011316198679</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>199.49860419999999</v>
+        <v>199.41831206000001</v>
       </c>
       <c r="C243" s="5">
-        <v>2.2440434999999752</v>
+        <v>2.3547116299999971</v>
       </c>
       <c r="D243" s="5">
-        <v>14.539082109265888</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>15.319691537200031</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>198.7393558</v>
+        <v>198.71612081000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.75924839999998994</v>
+        <v>-0.70219124999999849</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.4725477072074309</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-4.1445575663240808</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>198.67915149999999</v>
+        <v>198.76096751</v>
       </c>
       <c r="C245" s="5">
-        <v>-6.0204300000009425E-2</v>
+        <v>4.4846699999993689E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.3629120767421723</v>
+        <v>0.27115509976165519</v>
       </c>
       <c r="E245" s="5">
-        <v>2.3302452160521847</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>2.3465624622252657</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>200.42475820000001</v>
+        <v>200.58110274000001</v>
       </c>
       <c r="C246" s="5">
-        <v>1.7456067000000246</v>
+        <v>1.8201352300000053</v>
       </c>
       <c r="D246" s="5">
-        <v>11.067976788482902</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>11.559600461951014</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>200.48524979999999</v>
+        <v>200.69973522999999</v>
       </c>
       <c r="C247" s="5">
-        <v>6.0491599999977552E-2</v>
+        <v>0.11863248999998177</v>
       </c>
       <c r="D247" s="5">
-        <v>0.36278222691064066</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.71204607892332294</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>205.48252289999999</v>
+        <v>205.70258906999999</v>
       </c>
       <c r="C248" s="5">
-        <v>4.997273100000001</v>
+        <v>5.0028538400000002</v>
       </c>
       <c r="D248" s="5">
-        <v>34.372240887625829</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>34.374079105739021</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>209.1441015</v>
+        <v>209.42159443</v>
       </c>
       <c r="C249" s="5">
-        <v>3.6615786000000128</v>
+        <v>3.7190053600000113</v>
       </c>
       <c r="D249" s="5">
-        <v>23.608625187170951</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>23.988225821471687</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>242.98500440000001</v>
+        <v>243.00052636000001</v>
       </c>
       <c r="C250" s="5">
-        <v>33.840902900000003</v>
+        <v>33.57893193000001</v>
       </c>
       <c r="D250" s="5">
-        <v>504.79225376077704</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>495.70196218764096</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>228.90488859999999</v>
+        <v>228.77644064</v>
       </c>
       <c r="C251" s="5">
-        <v>-14.080115800000016</v>
+        <v>-14.224085720000005</v>
       </c>
       <c r="D251" s="5">
-        <v>-51.145210629547378</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-51.510353907622644</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>215.39074840000001</v>
+        <v>215.11176318</v>
       </c>
       <c r="C252" s="5">
-        <v>-13.514140199999986</v>
+        <v>-13.664677460000007</v>
       </c>
       <c r="D252" s="5">
-        <v>-51.820340098022989</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-52.243297288255228</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>207.78511990000001</v>
+        <v>207.49009516999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-7.6056284999999946</v>
+        <v>-7.6216680100000076</v>
       </c>
       <c r="D253" s="5">
-        <v>-35.039587264324126</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-35.136777912028492</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>201.3412434</v>
+        <v>201.1375391</v>
       </c>
       <c r="C254" s="5">
-        <v>-6.443876500000016</v>
+        <v>-6.3525560699999915</v>
       </c>
       <c r="D254" s="5">
-        <v>-31.479639876019604</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-31.14283330335028</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>201.63607379999999</v>
+        <v>201.55661412000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.29483039999999505</v>
+        <v>0.41907502000000818</v>
       </c>
       <c r="D255" s="5">
-        <v>1.7714197213060556</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>2.5290805903221969</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>201.1781551</v>
+        <v>201.16270485000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.45791869999999335</v>
+        <v>-0.39390926999999465</v>
       </c>
       <c r="D256" s="5">
-        <v>-2.6914356904293002</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-2.3201580165274405</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>201.74899859999999</v>
+        <v>201.85549262000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.57084349999999517</v>
+        <v>0.69278776999999536</v>
       </c>
       <c r="D257" s="5">
-        <v>3.4586480977005785</v>
+        <v>4.2118864434929071</v>
       </c>
       <c r="E257" s="5">
-        <v>1.545127949673164</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.5569078520632162</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>201.72148680000001</v>
+        <v>201.87696231999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-2.7511799999984987E-2</v>
+        <v>2.146969999998305E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-0.16351709473212406</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>0.12770877061498709</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>201.8759498</v>
+        <v>202.09078020999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.15446299999999269</v>
+        <v>0.2138178900000014</v>
       </c>
       <c r="D259" s="5">
-        <v>0.92274859121215247</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.2784095041783461</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>201.71743559999999</v>
+        <v>201.92686191000001</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.15851420000001326</v>
+        <v>-0.16391829999997753</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.93818857046162885</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-0.9690042144040234</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>201.8009581</v>
+        <v>202.02058656</v>
       </c>
       <c r="C261" s="5">
-        <v>8.3522500000015043E-2</v>
+        <v>9.3724649999984422E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>0.49800139128575172</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>0.55840584893473988</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>201.48494009999999</v>
+        <v>201.48958718</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.3160180000000139</v>
+        <v>-0.53099937999999725</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.8630851966875528</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-3.1089299956430949</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>201.31678059999999</v>
+        <v>201.21246407000001</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.16815950000000157</v>
+        <v>-0.2771231099999909</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.99693648566510085</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-1.6380184279388477</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>201.58640389999999</v>
+        <v>201.34613406</v>
       </c>
       <c r="C264" s="5">
-        <v>0.26962330000000634</v>
+        <v>0.13366998999998714</v>
       </c>
       <c r="D264" s="5">
-        <v>1.6190499940773817</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>0.80010633778357931</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>201.57875419999999</v>
+        <v>201.32066173000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-7.6497000000017579E-3</v>
+        <v>-2.5472329999985277E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-4.5527496748976048E-2</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-0.15170659498365824</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>201.59289570000001</v>
+        <v>201.41578795999999</v>
       </c>
       <c r="C266" s="5">
-        <v>1.4141500000022234E-2</v>
+        <v>9.5126229999976886E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>8.4216956887872563E-2</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>0.56848910004623221</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>201.18484359999999</v>
+        <v>201.12202662000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.40805210000002035</v>
+        <v>-0.29376133999997478</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.4021076421487209</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-1.736207337038842</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>200.96462579999999</v>
+        <v>200.96478607</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.22021780000000035</v>
+        <v>-0.15724055000001158</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.3056461257460295</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-0.93415631414389688</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>200.37004289999999</v>
+        <v>200.47835609000001</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.59458290000000602</v>
+        <v>-0.48642997999999693</v>
       </c>
       <c r="D269" s="5">
-        <v>-3.4931658745806171</v>
+        <v>-2.8662113560432578</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.68350064167307378</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-0.68223881952645948</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>199.88042960000001</v>
+        <v>200.00759622000001</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.48961329999997361</v>
+        <v>-0.47075986999999486</v>
       </c>
       <c r="D270" s="5">
-        <v>-2.8931656929744087</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>-2.781710807468496</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>199.41305560000001</v>
+        <v>199.58810527</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.46737400000000662</v>
+        <v>-0.4194909500000108</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.7701158301154494</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-2.4880188485895349</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>199.4268568</v>
+        <v>199.58519688000001</v>
       </c>
       <c r="C272" s="5">
-        <v>1.3801199999988967E-2</v>
+        <v>-2.9083899999875484E-3</v>
       </c>
       <c r="D272" s="5">
-        <v>8.308255203528514E-2</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-1.7484951293145201E-2</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>199.00535249999999</v>
+        <v>199.15045104000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.42150430000000938</v>
+        <v>-0.43474584000000505</v>
       </c>
       <c r="D273" s="5">
-        <v>-2.5070172232908861</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-2.5828071532781993</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>198.6666022</v>
+        <v>198.66545224999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.33875029999998674</v>
+        <v>-0.48499879000002011</v>
       </c>
       <c r="D274" s="5">
-        <v>-2.0236447478612862</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-2.8835786326516843</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>198.6759926</v>
+        <v>198.59779524999999</v>
       </c>
       <c r="C275" s="5">
-        <v>9.3904000000009091E-3</v>
+        <v>-6.765699999999697E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>5.6735303240040835E-2</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-0.40790434547111065</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>198.8256715</v>
+        <v>198.64244848999999</v>
       </c>
       <c r="C276" s="5">
-        <v>0.14967889999999784</v>
+        <v>4.465324000000237E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>0.90781377918498496</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>0.27014499978474937</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>199.24997970000001</v>
+        <v>199.06966786000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.4243082000000129</v>
+        <v>0.42721937000001731</v>
       </c>
       <c r="D277" s="5">
-        <v>2.591158780605185</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>2.6115824509562513</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>199.66605659999999</v>
+        <v>199.54124209</v>
       </c>
       <c r="C278" s="5">
-        <v>0.41607689999997888</v>
+        <v>0.47157422999998744</v>
       </c>
       <c r="D278" s="5">
-        <v>2.5348401505989493</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.8799993642807165</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>199.34368789999999</v>
+        <v>199.30033623</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.3223686999999984</v>
+        <v>-0.24090585999999803</v>
       </c>
       <c r="D279" s="5">
-        <v>-1.9203349782682899</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-1.4391769543632749</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>199.14665049999999</v>
+        <v>199.15561339999999</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.19703739999999925</v>
+        <v>-0.1447228300000063</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.1796897445327748</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-0.86791359185615091</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>199.4482457</v>
+        <v>199.53475750999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.30159520000000839</v>
+        <v>0.37914410999999859</v>
       </c>
       <c r="D281" s="5">
-        <v>1.8325391864413287</v>
+        <v>2.3085825003757998</v>
       </c>
       <c r="E281" s="5">
-        <v>-0.4600474136046584</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>-0.47067354222338764</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>199.23035160000001</v>
+        <v>199.31596407999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.21789409999999521</v>
+        <v>-0.21879343000000517</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.3031326668503818</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.3079148739310598</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>199.71749109999999</v>
+        <v>199.83659456999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.48713949999998363</v>
+        <v>0.52063049000000206</v>
       </c>
       <c r="D283" s="5">
-        <v>2.9739100258294515</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>3.179929672852011</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>199.05466920000001</v>
+        <v>199.15690412999999</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.66282189999998309</v>
+        <v>-0.67969044000000167</v>
       </c>
       <c r="D284" s="5">
-        <v>-3.9106600180849882</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-4.0059850951699065</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>198.53282200000001</v>
+        <v>198.60456825</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.52184719999999629</v>
+        <v>-0.5523358799999869</v>
       </c>
       <c r="D285" s="5">
-        <v>-3.1009857609937241</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-3.2777465097547198</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>198.06645470000001</v>
+        <v>198.06294120000001</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.46636730000000171</v>
+        <v>-0.54162704999998823</v>
       </c>
       <c r="D286" s="5">
-        <v>-2.7827468602217076</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-3.2239522582620306</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>197.60515290000001</v>
+        <v>197.55883545</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.46130180000000109</v>
+        <v>-0.5041057500000079</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.7593061708860556</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-3.011821734008957</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>196.62760209999999</v>
+        <v>196.50822013999999</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.97755080000001726</v>
+        <v>-1.050615310000012</v>
       </c>
       <c r="D288" s="5">
-        <v>-5.7775026450266553</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-6.1981993426789117</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>196.31801419999999</v>
+        <v>196.22082386</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.30958789999999681</v>
+        <v>-0.28739627999999584</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.8731102841228586</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-1.7409698877417279</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>196.05519949999999</v>
+        <v>195.98589347000001</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.26281470000000695</v>
+        <v>-0.23493038999998817</v>
       </c>
       <c r="D290" s="5">
-        <v>-1.5946873785869453</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-1.4273073934133906</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>194.34335859999999</v>
+        <v>194.31978025000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-1.7118408999999986</v>
+        <v>-1.6661132199999997</v>
       </c>
       <c r="D291" s="5">
-        <v>-9.9888994706120329</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-9.7377052974902618</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>194.7971938</v>
+        <v>194.81152599999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.45383520000001454</v>
+        <v>0.49174574999997844</v>
       </c>
       <c r="D292" s="5">
-        <v>2.83854155175014</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>3.0793452703359536</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>193.80875850000001</v>
+        <v>193.86190275000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.98843529999999191</v>
+        <v>-0.9496232499999735</v>
       </c>
       <c r="D293" s="5">
-        <v>-5.9219212521747338</v>
+        <v>-5.6951838452736325</v>
       </c>
       <c r="E293" s="5">
-        <v>-2.8275441482110697</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-2.8430408971307553</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>193.72156240000001</v>
+        <v>193.76335073999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-8.7196099999999888E-2</v>
+        <v>-9.8552010000020118E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-0.53855558064377362</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-0.60833154639288178</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>193.61678269999999</v>
+        <v>193.68062861000001</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.10477970000002301</v>
+        <v>-8.2722129999979188E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.64712606113718207</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-0.51110698311248592</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>194.17251999999999</v>
+        <v>194.21658822000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.5557373000000041</v>
+        <v>0.53595960999999193</v>
       </c>
       <c r="D296" s="5">
-        <v>3.4992524366939337</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.3716898892647951</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>193.48465590000001</v>
+        <v>193.50630433000001</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.68786409999998455</v>
+        <v>-0.71028388999999947</v>
       </c>
       <c r="D297" s="5">
-        <v>-4.1691920955167721</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-4.3014018277496184</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>193.17445430000001</v>
+        <v>193.17437949000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.31020159999999919</v>
+        <v>-0.33192483999999922</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.9070093287109624</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-2.0390728800751434</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>193.1369291</v>
+        <v>193.11825167000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-3.7525200000004588E-2</v>
+        <v>-5.6127820000000384E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.23285770759542412</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-0.34810958905757694</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>192.8608246</v>
+        <v>192.79387883999999</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.27610450000000242</v>
+        <v>-0.32437283000001571</v>
       </c>
       <c r="D300" s="5">
-        <v>-1.7020704875444159</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-1.9970745058676465</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>192.81453329999999</v>
+        <v>192.78527434</v>
       </c>
       <c r="C301" s="5">
-        <v>-4.6291300000007141E-2</v>
+        <v>-8.6044999999899119E-3</v>
       </c>
       <c r="D301" s="5">
-        <v>-0.2876493237419564</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-5.3543535109423779E-2</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>192.4790558</v>
+        <v>192.45164033</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.3354774999999961</v>
+        <v>-0.33363400999999726</v>
       </c>
       <c r="D302" s="5">
-        <v>-2.0680124685362289</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-2.0570656070485915</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>192.5575527</v>
+        <v>192.54472934</v>
       </c>
       <c r="C303" s="5">
-        <v>7.8496900000004644E-2</v>
+        <v>9.3089009999999917E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>0.49048375956852741</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>0.58198761613326155</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>193.12187230000001</v>
+        <v>193.12894313000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.56431960000000458</v>
+        <v>0.58421379000000684</v>
       </c>
       <c r="D304" s="5">
-        <v>3.5740281030706589</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.7023858289532363</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>193.10848619999999</v>
+        <v>193.13904481</v>
       </c>
       <c r="C305" s="5">
-        <v>-1.3386100000019496E-2</v>
+        <v>1.010167999999112E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>-8.3145411905161115E-2</v>
+        <v>6.2784498621426543E-2</v>
       </c>
       <c r="E305" s="5">
-        <v>-0.36132128672606845</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>-0.37287261176436326</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>193.2733685</v>
+        <v>193.28176843</v>
       </c>
       <c r="C306" s="5">
-        <v>0.16488230000001636</v>
+        <v>0.14272361999999816</v>
       </c>
       <c r="D306" s="5">
-        <v>1.0294243085827715</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>0.8903748691469815</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>193.56542709999999</v>
+        <v>193.59199760000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.29205859999999007</v>
+        <v>0.31022917000001371</v>
       </c>
       <c r="D307" s="5">
-        <v>1.8284870446549473</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>1.9431684505895053</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>193.534662</v>
+        <v>193.55309874</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.0765099999996437E-2</v>
+        <v>-3.8898860000017521E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.19056019005907476</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.24085231466176582</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>194.24456040000001</v>
+        <v>194.25097554000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.70989840000001436</v>
+        <v>0.69787680000001728</v>
       </c>
       <c r="D309" s="5">
-        <v>4.4915781888784423</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>4.4135732325924604</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>193.979162</v>
+        <v>193.97801412000001</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.26539840000000936</v>
+        <v>-0.27296142000000145</v>
       </c>
       <c r="D310" s="5">
-        <v>-1.6273077397524927</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-1.673268266963357</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>194.0493257</v>
+        <v>194.04434662</v>
       </c>
       <c r="C311" s="5">
-        <v>7.0163699999994833E-2</v>
+        <v>6.6332499999987249E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>0.43491342506132291</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>0.41112328552410649</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>194.86387830000001</v>
+        <v>194.83081687999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.81455260000001317</v>
+        <v>0.78647025999998732</v>
       </c>
       <c r="D312" s="5">
-        <v>5.1551258027080715</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>4.9735502029434997</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>194.69961929999999</v>
+        <v>194.69426958</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.16425900000001548</v>
+        <v>-0.13654729999998949</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.0068542355225918</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-0.83778644840961647</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>194.30473710000001</v>
+        <v>194.29850673000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.39488219999998364</v>
+        <v>-0.39576284999998279</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.4068273735709411</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-2.4122006559060494</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>194.5998543</v>
+        <v>194.59512622</v>
       </c>
       <c r="C315" s="5">
-        <v>0.29511719999999286</v>
+        <v>0.29661948999998344</v>
       </c>
       <c r="D315" s="5">
-        <v>1.8379069105192603</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.8474011787538602</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>194.73289600000001</v>
+        <v>194.73798403999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.13304170000000681</v>
+        <v>0.14285781999998903</v>
       </c>
       <c r="D316" s="5">
-        <v>0.82349353595552177</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.88451990304234673</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>195.85386740000001</v>
+        <v>195.86798499</v>
       </c>
       <c r="C317" s="5">
-        <v>1.1209714000000019</v>
+        <v>1.1300009500000101</v>
       </c>
       <c r="D317" s="5">
-        <v>7.1307016967584236</v>
+        <v>7.1897920468694698</v>
       </c>
       <c r="E317" s="5">
-        <v>1.421678173768437</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.4129407042913433</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>195.5465279</v>
+        <v>195.53606872</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.30733950000001187</v>
+        <v>-0.33191626999999357</v>
       </c>
       <c r="D318" s="5">
-        <v>-1.8669067347236723</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-2.0146639099672514</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>195.83460220000001</v>
+        <v>195.84411571999999</v>
       </c>
       <c r="C319" s="5">
-        <v>0.28807430000000522</v>
+        <v>0.30804699999998775</v>
       </c>
       <c r="D319" s="5">
-        <v>1.782204458156289</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>1.9069435033094662</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>196.4327835</v>
+        <v>196.44039853999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.59818129999999314</v>
+        <v>0.59628281999999899</v>
       </c>
       <c r="D320" s="5">
-        <v>3.7276376614357343</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>3.7154247147427988</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>196.4373879</v>
+        <v>196.44047075</v>
       </c>
       <c r="C321" s="5">
-        <v>4.604400000005171E-3</v>
+        <v>7.2210000013228637E-5</v>
       </c>
       <c r="D321" s="5">
-        <v>2.8131721592905556E-2</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>4.4111178683081675E-4</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>197.3128591</v>
+        <v>197.31385587</v>
       </c>
       <c r="C322" s="5">
-        <v>0.87547119999999268</v>
+        <v>0.87338511999999469</v>
       </c>
       <c r="D322" s="5">
-        <v>5.4811532252263095</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>5.4676837570101444</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>197.91345609999999</v>
+        <v>197.91522078</v>
       </c>
       <c r="C323" s="5">
-        <v>0.60059699999999339</v>
+        <v>0.60136491000000092</v>
       </c>
       <c r="D323" s="5">
-        <v>3.7144331769992434</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>3.7192431558233707</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>197.8894592</v>
+        <v>197.87590313000001</v>
       </c>
       <c r="C324" s="5">
-        <v>-2.3996899999985999E-2</v>
+        <v>-3.931764999998677E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-0.14540236370150783</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-0.23813056221543283</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>198.43649450000001</v>
+        <v>198.43797241999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.54703530000000455</v>
+        <v>0.5620692899999824</v>
       </c>
       <c r="D325" s="5">
-        <v>3.3681197322981582</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.4623765858402988</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>199.15644030000001</v>
+        <v>199.15815943000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.71994580000000497</v>
+        <v>0.72018701000001784</v>
       </c>
       <c r="D326" s="5">
-        <v>4.4416454494492275</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.4431296491316496</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>198.55884929999999</v>
+        <v>198.55551994999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.59759100000002263</v>
+        <v>-0.60263948000002188</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.54189933939979</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-3.571294981206663</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>198.9387132</v>
+        <v>198.94078367</v>
       </c>
       <c r="C328" s="5">
-        <v>0.3798639000000037</v>
+        <v>0.38526372000001174</v>
       </c>
       <c r="D328" s="5">
-        <v>2.3200363449292993</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>2.3534086403165011</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>200.17707490000001</v>
+        <v>200.18092239999999</v>
       </c>
       <c r="C329" s="5">
-        <v>1.2383617000000129</v>
+        <v>1.240138729999984</v>
       </c>
       <c r="D329" s="5">
-        <v>7.7309307963103979</v>
+        <v>7.7423243001951247</v>
       </c>
       <c r="E329" s="5">
-        <v>2.2073638664334094</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.201961392628915</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>199.96402860000001</v>
+        <v>199.94704899999999</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.21304630000000202</v>
+        <v>-0.23387339999999313</v>
       </c>
       <c r="D330" s="5">
-        <v>-1.2696976089028755</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-1.392998489606212</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>199.41301559999999</v>
+        <v>199.41024718</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.55101300000001174</v>
+        <v>-0.53680181999999377</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.2570156450380527</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-3.1745160687349006</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>199.012348</v>
+        <v>199.02070087000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.40066759999999135</v>
+        <v>-0.38954630999998585</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.3846152170811319</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-2.3191671478990927</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>198.82125629999999</v>
+        <v>198.82764136</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.19109170000001541</v>
+        <v>-0.19305951000001187</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.1461745989247651</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-1.1578663506301101</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>199.47662249999999</v>
+        <v>199.48120234000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.65536620000000312</v>
+        <v>0.65356098000000884</v>
       </c>
       <c r="D334" s="5">
-        <v>4.0280147643806608</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>4.0165868241203606</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>199.63250049999999</v>
+        <v>199.63744259000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.15587800000000129</v>
+        <v>0.15624024999999619</v>
       </c>
       <c r="D335" s="5">
-        <v>0.94176265670222747</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>0.94393892107864641</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>199.70087649999999</v>
+        <v>199.70437656999999</v>
       </c>
       <c r="C336" s="5">
-        <v>6.8376000000000658E-2</v>
+        <v>6.6933979999987514E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>0.41178638033563253</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>0.4030759676825646</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>199.3838269</v>
+        <v>199.38315582999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.31704959999999005</v>
+        <v>-0.32122074000000111</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.8885990964639165</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-1.9131930923404261</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>199.73226020000001</v>
+        <v>199.73219362</v>
       </c>
       <c r="C338" s="5">
-        <v>0.3484333000000106</v>
+        <v>0.34903779000001123</v>
       </c>
       <c r="D338" s="5">
-        <v>2.1173343917329612</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>2.1210503604822462</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>200.97343649999999</v>
+        <v>200.96710372999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.241176299999978</v>
+        <v>1.2349101099999871</v>
       </c>
       <c r="D339" s="5">
-        <v>7.717261908162043</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>7.6769690150823688</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>201.11738800000001</v>
+        <v>201.11295866</v>
       </c>
       <c r="C340" s="5">
-        <v>0.14395150000001422</v>
+        <v>0.14585493000001293</v>
       </c>
       <c r="D340" s="5">
-        <v>0.86291972393284233</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>0.87440311447424257</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>201.52633890000001</v>
+        <v>201.52514407000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.40895090000000778</v>
+        <v>0.41218541000000641</v>
       </c>
       <c r="D341" s="5">
-        <v>2.4675476353628767</v>
+        <v>2.4873401013627339</v>
       </c>
       <c r="E341" s="5">
-        <v>0.67403522639843949</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.67150338497992124</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>202.07871059999999</v>
+        <v>202.05390158</v>
       </c>
       <c r="C342" s="5">
-        <v>0.55237169999998059</v>
+        <v>0.52875750999999127</v>
       </c>
       <c r="D342" s="5">
-        <v>3.3391685870869603</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>3.1943707845446312</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>201.4632091</v>
+        <v>201.45483100999999</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.61550149999999348</v>
+        <v>-0.59907057000000918</v>
       </c>
       <c r="D343" s="5">
-        <v>-3.5944082196184834</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-3.5004369174518435</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>201.14773</v>
+        <v>201.17130648</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.31547910000000456</v>
+        <v>-0.283524529999994</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.8630267153877833</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-1.6758504327498702</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>201.67544240000001</v>
+        <v>201.68078876999999</v>
       </c>
       <c r="C345" s="5">
-        <v>0.52771240000001285</v>
+        <v>0.50948228999999401</v>
       </c>
       <c r="D345" s="5">
-        <v>3.1940339400524875</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.0817867129048659</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>201.14424389999999</v>
+        <v>201.15207126999999</v>
       </c>
       <c r="C346" s="5">
-        <v>-0.53119850000001634</v>
+        <v>-0.52871749999999906</v>
       </c>
       <c r="D346" s="5">
-        <v>-3.1153246819247804</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>-3.1009024772072125</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>201.30006700000001</v>
+        <v>201.31105984999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.15582310000002053</v>
+        <v>0.15898857999999905</v>
       </c>
       <c r="D347" s="5">
-        <v>0.93359117216114118</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>0.95260197643092237</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>200.69159540000001</v>
+        <v>200.70289072</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.60847160000000144</v>
+        <v>-0.60816912999999317</v>
       </c>
       <c r="D348" s="5">
-        <v>-3.5675520360671786</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-3.5656164854540817</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>200.87978240000001</v>
+        <v>200.87774045</v>
       </c>
       <c r="C349" s="5">
-        <v>0.18818699999999922</v>
+        <v>0.17484973000000537</v>
       </c>
       <c r="D349" s="5">
-        <v>1.1310523175432241</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>1.0504480395547633</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>200.61676929999999</v>
+        <v>200.6166016</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.26301310000002331</v>
+        <v>-0.26113885000000892</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.5599021459830831</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-1.5488811632001775</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>201.0843921</v>
+        <v>201.07679203999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.4676228000000151</v>
+        <v>0.46019043999999099</v>
       </c>
       <c r="D351" s="5">
-        <v>2.833250242205354</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.7876515460616647</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>201.49195990000001</v>
+        <v>201.46142280000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.40756780000000958</v>
+        <v>0.38463076000002161</v>
       </c>
       <c r="D352" s="5">
-        <v>2.4595170092007068</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.3197302194172043</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>201.59268979999999</v>
+        <v>201.59640218999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.10072989999997617</v>
+        <v>0.13497938999998382</v>
       </c>
       <c r="D353" s="5">
-        <v>0.60155645980035644</v>
+        <v>0.80697078723894755</v>
       </c>
       <c r="E353" s="5">
-        <v>3.2924182695981408E-2</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>3.5359418959268751E-2</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>200.9553085</v>
+        <v>200.92935843000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.63738129999998705</v>
+        <v>-0.66704375999998433</v>
       </c>
       <c r="D354" s="5">
-        <v>-3.7287872350122653</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-3.8991023084768095</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>202.65517969999999</v>
+        <v>202.64152820999999</v>
       </c>
       <c r="C355" s="5">
-        <v>1.6998711999999898</v>
+        <v>1.7121697799999822</v>
       </c>
       <c r="D355" s="5">
-        <v>10.636570080947116</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>10.718617321625645</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>202.73201549999999</v>
+        <v>202.77523059999999</v>
       </c>
       <c r="C356" s="5">
-        <v>7.6835799999997789E-2</v>
+        <v>0.13370238999999629</v>
       </c>
       <c r="D356" s="5">
-        <v>0.45592456208898291</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.79463662174710237</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>202.818556</v>
+        <v>202.82312818</v>
       </c>
       <c r="C357" s="5">
-        <v>8.6540500000012344E-2</v>
+        <v>4.789758000001143E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.51345004383855919</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.28382079200910404</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>203.60743959999999</v>
+        <v>203.6145832</v>
       </c>
       <c r="C358" s="5">
-        <v>0.78888359999999125</v>
+        <v>0.79145502000000079</v>
       </c>
       <c r="D358" s="5">
-        <v>4.7686806908873391</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.7844494763339629</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>204.2323002</v>
+        <v>204.25322803</v>
       </c>
       <c r="C359" s="5">
-        <v>0.62486060000000521</v>
+        <v>0.63864483000000405</v>
       </c>
       <c r="D359" s="5">
-        <v>3.7455393607362497</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>3.8294589217389818</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>204.86777430000001</v>
+        <v>204.88137689999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.63547410000001037</v>
+        <v>0.62814886999998976</v>
       </c>
       <c r="D360" s="5">
-        <v>3.7983970497553532</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.7534778049155948</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>206.8693384</v>
+        <v>206.86357674000001</v>
       </c>
       <c r="C361" s="5">
-        <v>2.001564099999996</v>
+        <v>1.9821998400000211</v>
       </c>
       <c r="D361" s="5">
-        <v>12.375002678380964</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>12.247982648533196</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>205.395385</v>
+        <v>205.39497757000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-1.4739533999999992</v>
+        <v>-1.4685991700000045</v>
       </c>
       <c r="D362" s="5">
-        <v>-8.2228284691909792</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-8.1943344652546823</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>205.22827229999999</v>
+        <v>205.22067204000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.16711270000001832</v>
+        <v>-0.17430552999999804</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.97198044632111902</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-1.0136231678024354</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>205.1505478</v>
+        <v>205.09480368000001</v>
       </c>
       <c r="C364" s="5">
-        <v>-7.7724499999987984E-2</v>
+        <v>-0.12586835999999835</v>
       </c>
       <c r="D364" s="5">
-        <v>-0.45352117646564327</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-0.73352044366207236</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>204.5376503</v>
+        <v>204.54557943</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.61289750000000254</v>
+        <v>-0.54922425000000885</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.5267345997682886</v>
+        <v>-3.1665753374739092</v>
       </c>
       <c r="E365" s="5">
-        <v>1.4608468704503608</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.4629116432447464</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>206.68316780000001</v>
+        <v>206.65268130000001</v>
       </c>
       <c r="C366" s="5">
-        <v>2.1455175000000111</v>
+        <v>2.1071018700000081</v>
       </c>
       <c r="D366" s="5">
-        <v>13.339726711878019</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>13.086654866766878</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>206.81344000000001</v>
+        <v>206.79341980999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.13027220000000739</v>
+        <v>0.14073850999997717</v>
       </c>
       <c r="D367" s="5">
-        <v>0.75898637895304155</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>0.82031478439124061</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>208.34815159999999</v>
+        <v>208.42672920000001</v>
       </c>
       <c r="C368" s="5">
-        <v>1.5347115999999801</v>
+        <v>1.6333093900000222</v>
       </c>
       <c r="D368" s="5">
-        <v>9.2774925528216201</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>9.9006789105136939</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>209.5113638</v>
+        <v>209.50971888999999</v>
       </c>
       <c r="C369" s="5">
-        <v>1.1632122000000038</v>
+        <v>1.0829896899999767</v>
       </c>
       <c r="D369" s="5">
-        <v>6.9092256339273073</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>6.4165390212998386</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>210.41834850000001</v>
+        <v>210.42240154000001</v>
       </c>
       <c r="C370" s="5">
-        <v>0.90698470000000952</v>
+        <v>0.91268265000002202</v>
       </c>
       <c r="D370" s="5">
-        <v>5.3203479790096875</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>5.3546199548635709</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>211.07399459999999</v>
+        <v>211.10523287000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.65564609999998424</v>
+        <v>0.68283132999999907</v>
       </c>
       <c r="D371" s="5">
-        <v>3.8038495802749095</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>3.9643182823603462</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>212.14564150000001</v>
+        <v>212.15828891000001</v>
       </c>
       <c r="C372" s="5">
-        <v>1.0716469000000188</v>
+        <v>1.0530560400000013</v>
       </c>
       <c r="D372" s="5">
-        <v>6.2655789450684285</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>6.1529491790411006</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>232.33406880000001</v>
+        <v>232.3265571</v>
       </c>
       <c r="C373" s="5">
-        <v>20.188427300000001</v>
+        <v>20.168268189999992</v>
       </c>
       <c r="D373" s="5">
-        <v>197.67709158087823</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>197.34882707662166</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>232.8296617</v>
+        <v>232.83209306000001</v>
       </c>
       <c r="C374" s="5">
-        <v>0.49559289999999123</v>
+        <v>0.50553596000000312</v>
       </c>
       <c r="D374" s="5">
-        <v>2.5899711249028012</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>2.6426435637362244</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>218.60436709999999</v>
+        <v>218.59998031000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-14.225294600000012</v>
+        <v>-14.232112749999999</v>
       </c>
       <c r="D375" s="5">
-        <v>-53.070457696099439</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-53.087636428686992</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>212.27802489999999</v>
+        <v>212.19452276999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-6.3263421999999991</v>
+        <v>-6.4054575400000147</v>
       </c>
       <c r="D376" s="5">
-        <v>-29.700141022496329</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-30.014412468831342</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>212.7081479</v>
+        <v>212.70629918</v>
       </c>
       <c r="C377" s="5">
-        <v>0.43012300000000891</v>
+        <v>0.51177641000001017</v>
       </c>
       <c r="D377" s="5">
-        <v>2.4587504938027305</v>
+        <v>2.9328939280380162</v>
       </c>
       <c r="E377" s="5">
-        <v>3.9946179043399255</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>3.9896827752235797</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>211.07892330000001</v>
+        <v>211.04206060000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-1.6292245999999864</v>
+        <v>-1.6642385799999886</v>
       </c>
       <c r="D378" s="5">
-        <v>-8.8138395936920304</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-8.9952615336086232</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>210.8970621</v>
+        <v>210.86734009</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.18186120000001438</v>
+        <v>-0.17472051000001443</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.0290097240805651</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-0.98896187049224427</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>210.37455460000001</v>
+        <v>210.47836029000001</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.52250749999998902</v>
+        <v>-0.38897979999998711</v>
       </c>
       <c r="D380" s="5">
-        <v>-2.9328773800353258</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-2.1912782201421677</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>211.61786559999999</v>
+        <v>211.62400124000001</v>
       </c>
       <c r="C381" s="5">
-        <v>1.2433109999999772</v>
+        <v>1.1456409500000007</v>
       </c>
       <c r="D381" s="5">
-        <v>7.3271118437030935</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.7307684824390313</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>211.6746321</v>
+        <v>211.68358287000001</v>
       </c>
       <c r="C382" s="5">
-        <v>5.6766500000009046E-2</v>
+        <v>5.9581629999996721E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>0.32237539108488367</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>0.33837737621431607</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>212.10475460000001</v>
+        <v>212.16728997999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.43012250000001018</v>
+        <v>0.48370710999998323</v>
       </c>
       <c r="D383" s="5">
-        <v>2.4658349459050877</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>2.776782755828533</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>211.94621760000001</v>
+        <v>211.96112221999999</v>
       </c>
       <c r="C384" s="5">
-        <v>-0.15853699999999549</v>
+        <v>-0.20616775999999959</v>
       </c>
       <c r="D384" s="5">
-        <v>-0.89325795227612748</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>-1.1598552984441457</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>212.75012179999999</v>
+        <v>212.74021980000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.80390419999997675</v>
+        <v>0.77909758000001261</v>
       </c>
       <c r="D385" s="5">
-        <v>4.6477179765626042</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.5010660612229136</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>213.19355830000001</v>
+        <v>213.17543963</v>
       </c>
       <c r="C386" s="5">
-        <v>0.44343650000001844</v>
+        <v>0.43521982999999409</v>
       </c>
       <c r="D386" s="5">
-        <v>2.5300407680973525</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>2.4827484846509318</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>212.5086877</v>
+        <v>212.51468134000001</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.68487060000001065</v>
+        <v>-0.66075828999998976</v>
       </c>
       <c r="D387" s="5">
-        <v>-3.787536636533384</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-3.6567593221614181</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>214.0037768</v>
+        <v>213.92763658000001</v>
       </c>
       <c r="C388" s="5">
-        <v>1.4950891000000013</v>
+        <v>1.4129552400000023</v>
       </c>
       <c r="D388" s="5">
-        <v>8.7769763593743999</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>8.2768120432739067</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>213.34453780000001</v>
+        <v>213.29627339999999</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.65923899999998525</v>
+        <v>-0.63136318000002234</v>
       </c>
       <c r="D389" s="5">
-        <v>-3.6346100877951759</v>
+        <v>-3.4846267741055037</v>
       </c>
       <c r="E389" s="5">
-        <v>0.29918454289734608</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>0.27736565502496369</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>213.02832570000001</v>
+        <v>212.91659039999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.31621210000000133</v>
+        <v>-0.37968299999999999</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.764172050267665</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-2.1152983849927032</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>212.94727030000001</v>
+        <v>212.91880574000001</v>
       </c>
       <c r="C391" s="5">
-        <v>-8.105539999999678E-2</v>
+        <v>2.2153400000206602E-3</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.45563512698598707</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>1.2486392584087902E-2</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>212.02927149999999</v>
+        <v>212.17165213999999</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.91799880000002076</v>
+        <v>-0.74715360000001851</v>
       </c>
       <c r="D392" s="5">
-        <v>-5.0521957544110379</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>-4.130593382523406</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>209.99762290000001</v>
+        <v>210.03115029</v>
       </c>
       <c r="C393" s="5">
-        <v>-2.0316485999999827</v>
+        <v>-2.1405018499999926</v>
       </c>
       <c r="D393" s="5">
-        <v>-10.911285936929715</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>-11.456592180838454</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>210.9003965</v>
+        <v>210.9432908</v>
       </c>
       <c r="C394" s="5">
-        <v>0.90277359999998907</v>
+        <v>0.9121405100000004</v>
       </c>
       <c r="D394" s="5">
-        <v>5.2825051786388411</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>5.3377583060677303</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>209.91611359999999</v>
+        <v>210.02886624000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.98428290000001084</v>
+        <v>-0.91442455999998629</v>
       </c>
       <c r="D395" s="5">
-        <v>-5.4589172507919841</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-5.0796669590903898</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>210.99123019999999</v>
+        <v>211.02631077999999</v>
       </c>
       <c r="C396" s="5">
-        <v>1.0751166000000012</v>
+        <v>0.99744453999997518</v>
       </c>
       <c r="D396" s="5">
-        <v>6.3220949663591153</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>5.8501365287604523</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>210.57901810000001</v>
+        <v>210.57566052000001</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.41221209999997654</v>
+        <v>-0.45065025999997488</v>
       </c>
       <c r="D397" s="5">
-        <v>-2.3194033475083198</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>-2.5327346941577344</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>211.22101459999999</v>
+        <v>211.18068742</v>
       </c>
       <c r="C398" s="5">
-        <v>0.64199649999997632</v>
+        <v>0.60502689999998438</v>
       </c>
       <c r="D398" s="5">
-        <v>3.7204368992930226</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>3.5028554097504605</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>211.56007890000001</v>
+        <v>211.56854533999999</v>
       </c>
       <c r="C399" s="5">
-        <v>0.33906430000001819</v>
+        <v>0.38785791999998764</v>
       </c>
       <c r="D399" s="5">
-        <v>1.9434086068896628</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>2.2263394294698591</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>211.45642849999999</v>
+        <v>211.3523696</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.10365040000002068</v>
+        <v>-0.21617573999998285</v>
       </c>
       <c r="D400" s="5">
-        <v>-0.58633872419232569</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-1.2192644795480434</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>211.586569</v>
+        <v>211.43822639000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.13014050000001021</v>
+        <v>8.5856790000008232E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>0.74104302449233828</v>
+        <v>0.48856159027110824</v>
       </c>
       <c r="E401" s="5">
-        <v>-0.82400459750604504</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>-0.87111086395567083</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>212.28013899999999</v>
+        <v>212.05245797000001</v>
       </c>
       <c r="C402" s="5">
-        <v>0.69356999999999402</v>
+        <v>0.61423157999999489</v>
       </c>
       <c r="D402" s="5">
-        <v>4.0052361877170428</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>3.5422611422669892</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>212.27054459999999</v>
+        <v>212.25271222999999</v>
       </c>
       <c r="C403" s="5">
-        <v>-9.5943999999974494E-3</v>
+        <v>0.20025425999997992</v>
       </c>
       <c r="D403" s="5">
-        <v>-5.4222776004908546E-2</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>1.1391388438076966</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>211.97754660000001</v>
+        <v>212.16271602</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.29299799999998299</v>
+        <v>-8.9996209999981147E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.6438485564064464</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-0.50762111879774086</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>214.20522579999999</v>
+        <v>214.30863113000001</v>
       </c>
       <c r="C405" s="5">
-        <v>2.227679199999983</v>
+        <v>2.1459151100000042</v>
       </c>
       <c r="D405" s="5">
-        <v>13.365890737438967</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>12.835861884166766</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>215.83838489999999</v>
+        <v>215.97799361</v>
       </c>
       <c r="C406" s="5">
-        <v>1.6331591000000003</v>
+        <v>1.6693624799999895</v>
       </c>
       <c r="D406" s="5">
-        <v>9.5427020587475866</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>9.7584791358135359</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>216.63765190000001</v>
+        <v>216.83376595999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.7992670000000146</v>
+        <v>0.85577234999999519</v>
       </c>
       <c r="D407" s="5">
-        <v>4.5353281257286993</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>4.8597755970015477</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>216.62109620000001</v>
+        <v>216.68625861999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.6555699999997842E-2</v>
+        <v>-0.14750734000000421</v>
       </c>
       <c r="D408" s="5">
-        <v>-9.1666852897820394E-2</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-0.81328672534211055</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>217.66166200000001</v>
+        <v>217.66338034</v>
       </c>
       <c r="C409" s="5">
-        <v>1.040565799999996</v>
+        <v>0.97712172000001374</v>
       </c>
       <c r="D409" s="5">
-        <v>5.9191047021376786</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>5.5475077280211282</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>218.66853520000001</v>
+        <v>218.5926809</v>
       </c>
       <c r="C410" s="5">
-        <v>1.0068732000000011</v>
+        <v>0.9293005600000015</v>
       </c>
       <c r="D410" s="5">
-        <v>5.6944679587060287</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>5.2453612082970613</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>219.83762369999999</v>
+        <v>219.82949909999999</v>
       </c>
       <c r="C411" s="5">
-        <v>1.1690884999999867</v>
+        <v>1.2368181999999877</v>
       </c>
       <c r="D411" s="5">
-        <v>6.6077316508312833</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>7.0050431626389686</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>220.4166827</v>
+        <v>220.27661469</v>
       </c>
       <c r="C412" s="5">
-        <v>0.57905900000000088</v>
+        <v>0.44711559000000989</v>
       </c>
       <c r="D412" s="5">
-        <v>3.2070325845713121</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>2.4681929007362102</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>220.6481995</v>
+        <v>220.35289187000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.23151680000000852</v>
+        <v>7.6277180000005274E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>1.2677386766377641</v>
+        <v>0.4163271918929512</v>
       </c>
       <c r="E413" s="5">
-        <v>4.2827059122074962</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.2162033007015598</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>221.51565339999999</v>
+        <v>221.12379970000001</v>
       </c>
       <c r="C414" s="5">
-        <v>0.86745389999998679</v>
+        <v>0.77090782999999874</v>
       </c>
       <c r="D414" s="5">
-        <v>4.8210238654517124</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>4.279948532623834</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>222.7577072</v>
+        <v>222.70942678</v>
       </c>
       <c r="C415" s="5">
-        <v>1.2420538000000079</v>
+        <v>1.5856270799999947</v>
       </c>
       <c r="D415" s="5">
-        <v>6.939910662565052</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>8.9525349975925437</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>223.5177405</v>
+        <v>223.80190135999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.76003330000000346</v>
+        <v>1.0924745799999869</v>
       </c>
       <c r="D416" s="5">
-        <v>4.1720266657576444</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>6.0478970756272066</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>224.1343214</v>
+        <v>224.32767941</v>
       </c>
       <c r="C417" s="5">
-        <v>0.61658090000000243</v>
+        <v>0.52577805000001376</v>
       </c>
       <c r="D417" s="5">
-        <v>3.3609261075086883</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>2.8558748987070226</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>224.25955780000001</v>
+        <v>224.53058565000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.12523640000000569</v>
+        <v>0.20290624000000435</v>
       </c>
       <c r="D418" s="5">
-        <v>0.67257163401956976</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.0908259232201178</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>224.16004319999999</v>
+        <v>224.44143829999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-9.9514600000020437E-2</v>
+        <v>-8.9147350000018832E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-0.53119920574167256</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-0.47540749016732331</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>225.37433129999999</v>
+        <v>225.48490742999999</v>
       </c>
       <c r="C420" s="5">
-        <v>1.2142881000000045</v>
+        <v>1.0434691300000054</v>
       </c>
       <c r="D420" s="5">
-        <v>6.6976843739753544</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>5.7239110066586774</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>225.8553847</v>
+        <v>225.86912383999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.48105340000000751</v>
+        <v>0.3842164099999934</v>
       </c>
       <c r="D421" s="5">
-        <v>2.5916409690037279</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>2.0640196027935653</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>225.53044650000001</v>
+        <v>225.43233221</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.32493819999999118</v>
+        <v>-0.43679162999998766</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.7128445450413476</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-2.2960679415858554</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>225.14742770000001</v>
+        <v>225.10675162000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.3830188000000021</v>
+        <v>-0.32558058999998707</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.0190337922595947</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-1.7193991046161927</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>225.3390168</v>
+        <v>225.13369940000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.19158909999998741</v>
+        <v>2.6947780000000421E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>1.0259321896790574</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>0.14374795747895686</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>226.69924940000001</v>
+        <v>226.25291257999999</v>
       </c>
       <c r="C425" s="5">
-        <v>1.3602326000000176</v>
+        <v>1.1192131799999743</v>
       </c>
       <c r="D425" s="5">
-        <v>7.4890551446129328</v>
+        <v>6.1314385153349527</v>
       </c>
       <c r="E425" s="5">
-        <v>2.7423971343124354</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.6775326885570383</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>227.5293102</v>
+        <v>227.00261796000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.83006079999998406</v>
+        <v>0.74970538000002307</v>
       </c>
       <c r="D426" s="5">
-        <v>4.4833805890738487</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>4.0495595719695299</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>226.87981070000001</v>
+        <v>226.77592154000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.64949949999999035</v>
+        <v>-0.22669641999999612</v>
       </c>
       <c r="D427" s="5">
-        <v>-3.3722178146359916</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-1.1918210061072632</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>226.399407</v>
+        <v>226.76897183</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.48040370000001076</v>
+        <v>-6.9497100000148748E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.5115408778113912</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-3.6768658800911957E-2</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>225.6549598</v>
+        <v>225.93824595000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.7444471999999962</v>
+        <v>-0.83072587999998859</v>
       </c>
       <c r="D429" s="5">
-        <v>-3.8752589200978349</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-4.3084779932249457</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>224.76236549999999</v>
+        <v>225.16111867000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.89259430000001316</v>
+        <v>-0.77712728000000197</v>
       </c>
       <c r="D430" s="5">
-        <v>-4.6447680162039156</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-4.0502740858713526</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>224.77024589999999</v>
+        <v>225.12669353999999</v>
       </c>
       <c r="C431" s="5">
-        <v>7.8804000000047836E-3</v>
+        <v>-3.4425130000016679E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>4.2081349957001635E-2</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-0.18331511314629845</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>224.1836232</v>
+        <v>224.33157188999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.58662269999999239</v>
+        <v>-0.79512164999999868</v>
       </c>
       <c r="D432" s="5">
-        <v>-3.0872856115737535</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-4.1568941058132687</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>223.576571</v>
+        <v>223.59581030999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.60705219999999827</v>
+        <v>-0.73576158000000191</v>
       </c>
       <c r="D433" s="5">
-        <v>-3.201442193693016</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-3.865527980888217</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>223.2603106</v>
+        <v>223.13771814</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.31626040000000444</v>
+        <v>-0.45809216999998625</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.6843166442218505</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-2.430986962515691</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>214.8583003</v>
+        <v>214.79498298999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-8.4020103000000006</v>
+        <v>-8.34273515000001</v>
       </c>
       <c r="D435" s="5">
-        <v>-36.891576050207235</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-36.69853689393959</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>214.39438380000001</v>
+        <v>214.17204647</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.46391649999998208</v>
+        <v>-0.62293651999999611</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.5604600109650932</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-3.4251951912667722</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>214.41941650000001</v>
+        <v>213.89970299999999</v>
       </c>
       <c r="C437" s="5">
-        <v>2.5032699999997021E-2</v>
+        <v>-0.2723434700000098</v>
       </c>
       <c r="D437" s="5">
-        <v>0.14020207798974837</v>
+        <v>-1.5153058105193962</v>
       </c>
       <c r="E437" s="5">
-        <v>-5.4167946883374229</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-5.4599118478229851</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>212.50854319999999</v>
+        <v>212.22796248</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.91087330000002</v>
+        <v>-1.671740519999986</v>
       </c>
       <c r="D438" s="5">
-        <v>-10.185302548865538</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-8.9858166814047014</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>212.8525692</v>
+        <v>211.84921427</v>
       </c>
       <c r="C439" s="5">
-        <v>0.34402600000001371</v>
+        <v>-0.3787482099999977</v>
       </c>
       <c r="D439" s="5">
-        <v>1.9600477536302119</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-2.1206591859661339</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>211.43382550000001</v>
+        <v>208.03888230999999</v>
       </c>
       <c r="C440" s="5">
-        <v>-1.4187436999999932</v>
+        <v>-3.8103319600000134</v>
       </c>
       <c r="D440" s="5">
-        <v>-7.7116562757508333</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-19.571151425594589</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>212.5435306</v>
+        <v>209.19358032</v>
       </c>
       <c r="C441" s="5">
-        <v>1.1097050999999851</v>
+        <v>1.1546980100000042</v>
       </c>
       <c r="D441" s="5">
-        <v>6.4831951223397466</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>6.8676088575004401</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>212.9217869</v>
+        <v>209.60456846</v>
       </c>
       <c r="C442" s="5">
-        <v>0.37825630000000388</v>
+        <v>0.41098814000000061</v>
       </c>
       <c r="D442" s="5">
-        <v>2.1566261734615511</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>2.3831989712223667</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>213.77403409999999</v>
+        <v>210.47133596</v>
       </c>
       <c r="C443" s="5">
-        <v>0.85224719999999365</v>
+        <v>0.86676750000000879</v>
       </c>
       <c r="D443" s="5">
-        <v>4.9103188769136441</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>5.0767334573708744</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>214.47590579999999</v>
+        <v>211.18522680999999</v>
       </c>
       <c r="C444" s="5">
-        <v>0.7018716999999981</v>
+        <v>0.71389084999998431</v>
       </c>
       <c r="D444" s="5">
-        <v>4.0118195979254034</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>4.1470373335211974</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>211.80352844000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.61830163000001903</v>
+      </c>
+      <c r="D445" s="5">
+        <v>3.5704530693127845</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE910000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>