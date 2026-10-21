--- v9 (2026-10-01)
+++ v10 (2026-10-21)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AE243A5C-F1CC-422A-BCAC-E77C19AC9AB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A121D99D-0E71-4EEC-9EF7-4D4C549286BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6CA91ECE-9A5E-483F-A050-64092018E319}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EFF8059D-2D3D-4931-9D45-001AC3E74E9E}"/>
   </bookViews>
   <sheets>
     <sheet name="AE910000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Federal Government</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD1819A7-AA8B-4A19-B5BA-29E5ED2EF4C4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A741E02A-7692-4BC1-B2C9-404390327F86}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>199.67780257000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>200.20841505999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.53061248999998156</v>
       </c>
       <c r="D7" s="5">
         <v>3.2358331067392276</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>203.47069632</v>
       </c>
       <c r="C8" s="5">
         <v>3.2622812600000088</v>
       </c>
       <c r="D8" s="5">
         <v>21.404427444680717</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>206.5787373</v>
       </c>
       <c r="C9" s="5">
         <v>3.1080409799999984</v>
       </c>
       <c r="D9" s="5">
         <v>19.951301891589445</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>225.86451596000001</v>
       </c>
       <c r="C10" s="5">
         <v>19.285778660000005</v>
       </c>
       <c r="D10" s="5">
         <v>191.84258585226556</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>210.61911868999999</v>
       </c>
       <c r="C11" s="5">
         <v>-15.245397270000012</v>
       </c>
       <c r="D11" s="5">
         <v>-56.768788374026613</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>212.56396021</v>
       </c>
       <c r="C12" s="5">
         <v>1.9448415200000113</v>
       </c>
       <c r="D12" s="5">
         <v>11.661150405968002</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>203.5523048</v>
       </c>
       <c r="C13" s="5">
         <v>-9.011655410000003</v>
       </c>
       <c r="D13" s="5">
         <v>-40.538385303944757</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>201.22477799999999</v>
       </c>
       <c r="C14" s="5">
         <v>-2.3275268000000153</v>
       </c>
       <c r="D14" s="5">
         <v>-12.890565849059731</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>199.38746467999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.8373133199999927</v>
       </c>
       <c r="D15" s="5">
         <v>-10.422955317013383</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>200.43128325000001</v>
       </c>
       <c r="C16" s="5">
         <v>1.0438185700000133</v>
       </c>
       <c r="D16" s="5">
         <v>6.4662288168591209</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>199.43718946000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.99409378999999376</v>
       </c>
       <c r="D17" s="5">
         <v>-5.7920270394429156</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>198.48369664000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.95349282000000812</v>
       </c>
       <c r="D18" s="5">
         <v>-5.5886225247884003</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>197.85556887999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.62812776000001236</v>
       </c>
       <c r="D19" s="5">
         <v>-3.732151833402042</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>196.99307615999999</v>
       </c>
       <c r="C20" s="5">
         <v>-0.86249272000000587</v>
       </c>
       <c r="D20" s="5">
         <v>-5.1074315101389374</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>197.60985348</v>
       </c>
       <c r="C21" s="5">
         <v>0.61677732000001129</v>
       </c>
       <c r="D21" s="5">
         <v>3.8225304581239516</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>198.89179576000001</v>
       </c>
       <c r="C22" s="5">
         <v>1.2819422800000098</v>
       </c>
       <c r="D22" s="5">
         <v>8.0685373571658161</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>199.36259733</v>
       </c>
       <c r="C23" s="5">
         <v>0.4708015699999919</v>
       </c>
       <c r="D23" s="5">
         <v>2.8778239484152257</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>197.94863348000001</v>
       </c>
       <c r="C24" s="5">
         <v>-1.4139638499999876</v>
       </c>
       <c r="D24" s="5">
         <v>-8.1866362403165809</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>197.46735401000001</v>
       </c>
       <c r="C25" s="5">
         <v>-0.48127947000000404</v>
       </c>
       <c r="D25" s="5">
         <v>-2.8789014726978812</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>196.13114012</v>
       </c>
       <c r="C26" s="5">
         <v>-1.3362138900000105</v>
       </c>
       <c r="D26" s="5">
         <v>-7.8246165117774709</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>197.50872629</v>
       </c>
       <c r="C27" s="5">
         <v>1.3775861700000007</v>
       </c>
       <c r="D27" s="5">
         <v>8.7619096999877133</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>198.15674032000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.64801403000001301</v>
       </c>
       <c r="D28" s="5">
         <v>4.0089553265619582</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>198.45566016000001</v>
       </c>
       <c r="C29" s="5">
         <v>0.29891983999999638</v>
       </c>
       <c r="D29" s="5">
         <v>1.8252969989608347</v>
       </c>
       <c r="E29" s="5">
         <v>-0.49214958486810678</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>198.61869129999999</v>
       </c>
       <c r="C30" s="5">
         <v>0.16303113999998686</v>
       </c>
       <c r="D30" s="5">
         <v>0.99026518251066342</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>198.09039485</v>
       </c>
       <c r="C31" s="5">
         <v>-0.52829644999999914</v>
       </c>
       <c r="D31" s="5">
         <v>-3.1455409077563279</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>198.23963977</v>
       </c>
       <c r="C32" s="5">
         <v>0.149244920000001</v>
       </c>
       <c r="D32" s="5">
         <v>0.90785775086299481</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>197.57356945000001</v>
       </c>
       <c r="C33" s="5">
         <v>-0.66607031999998867</v>
       </c>
       <c r="D33" s="5">
         <v>-3.9582301533813924</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>196.64604549000001</v>
       </c>
       <c r="C34" s="5">
         <v>-0.92752396000000203</v>
       </c>
       <c r="D34" s="5">
         <v>-5.4902848315722679</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>196.18271430999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.4633311800000115</v>
       </c>
       <c r="D35" s="5">
         <v>-2.7910481235050799</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>197.10309369000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.92037938000001418</v>
       </c>
       <c r="D36" s="5">
         <v>5.7772868871226235</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>196.84012924000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.26296444999999835</v>
       </c>
       <c r="D37" s="5">
         <v>-1.589280522153691</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>196.56901101</v>
       </c>
       <c r="C38" s="5">
         <v>-0.27111823000001323</v>
       </c>
       <c r="D38" s="5">
         <v>-1.6403593635787139</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>195.82997455</v>
       </c>
       <c r="C39" s="5">
         <v>-0.73903645999999412</v>
       </c>
       <c r="D39" s="5">
         <v>-4.4194823554104756</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>195.45184752</v>
       </c>
       <c r="C40" s="5">
         <v>-0.3781270300000017</v>
       </c>
       <c r="D40" s="5">
         <v>-2.2926240149674482</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>194.58709691000001</v>
       </c>
       <c r="C41" s="5">
         <v>-0.86475060999998732</v>
       </c>
       <c r="D41" s="5">
         <v>-5.181931216750824</v>
       </c>
       <c r="E41" s="5">
         <v>-1.9493337941991928</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>195.29729004000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.71019312999999329</v>
       </c>
       <c r="D42" s="5">
         <v>4.4686876332272751</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>195.04647878</v>
       </c>
       <c r="C43" s="5">
         <v>-0.25081126000000609</v>
       </c>
       <c r="D43" s="5">
         <v>-1.5302654301056595</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>194.71058546</v>
       </c>
       <c r="C44" s="5">
         <v>-0.33589331999999672</v>
       </c>
       <c r="D44" s="5">
         <v>-2.047081587275057</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>193.45224962</v>
       </c>
       <c r="C45" s="5">
         <v>-1.2583358400000009</v>
       </c>
       <c r="D45" s="5">
         <v>-7.4853177576066017</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>192.95179315999999</v>
       </c>
       <c r="C46" s="5">
         <v>-0.50045646000000943</v>
       </c>
       <c r="D46" s="5">
         <v>-3.0605805488903903</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>192.61117877000001</v>
       </c>
       <c r="C47" s="5">
         <v>-0.34061438999998472</v>
       </c>
       <c r="D47" s="5">
         <v>-2.0978922695191637</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>192.88735220999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.27617343999997956</v>
       </c>
       <c r="D48" s="5">
         <v>1.7342408908661788</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>192.78818755</v>
       </c>
       <c r="C49" s="5">
         <v>-9.9164659999985361E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-0.61518648387752783</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>193.19469057000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.40650302000000238</v>
       </c>
       <c r="D50" s="5">
         <v>2.5598074438611729</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>193.6787405</v>
       </c>
       <c r="C51" s="5">
         <v>0.48404992999999763</v>
       </c>
       <c r="D51" s="5">
         <v>3.048383721993364</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>192.67389355</v>
       </c>
       <c r="C52" s="5">
         <v>-1.004846950000001</v>
       </c>
       <c r="D52" s="5">
         <v>-6.051238847456486</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>192.54903185000001</v>
       </c>
       <c r="C53" s="5">
         <v>-0.12486169999999674</v>
       </c>
       <c r="D53" s="5">
         <v>-0.77489037102340674</v>
       </c>
       <c r="E53" s="5">
         <v>-1.0473793444498836</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>192.62238680999999</v>
       </c>
       <c r="C54" s="5">
         <v>7.3354959999988978E-2</v>
       </c>
       <c r="D54" s="5">
         <v>0.45812034636505405</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>192.53538098999999</v>
       </c>
       <c r="C55" s="5">
         <v>-8.7005820000001677E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-0.54068479511284462</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>190.90508947000001</v>
       </c>
       <c r="C56" s="5">
         <v>-1.6302915199999859</v>
       </c>
       <c r="D56" s="5">
         <v>-9.700884522051723</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>192.53607159000001</v>
       </c>
       <c r="C57" s="5">
         <v>1.6309821199999988</v>
       </c>
       <c r="D57" s="5">
         <v>10.747822726112965</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>192.39122985</v>
       </c>
       <c r="C58" s="5">
         <v>-0.14484174000000394</v>
       </c>
       <c r="D58" s="5">
         <v>-0.89901459598257238</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>191.86414063000001</v>
       </c>
       <c r="C59" s="5">
         <v>-0.52708921999999347</v>
       </c>
       <c r="D59" s="5">
         <v>-3.2385198671145976</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>190.03050479999999</v>
       </c>
       <c r="C60" s="5">
         <v>-1.83363583000002</v>
       </c>
       <c r="D60" s="5">
         <v>-10.884322933311175</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>189.18312886000001</v>
       </c>
       <c r="C61" s="5">
         <v>-0.84737593999997785</v>
       </c>
       <c r="D61" s="5">
         <v>-5.2216851962856641</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>189.10837905</v>
       </c>
       <c r="C62" s="5">
         <v>-7.4749810000014349E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-0.47311352595664768</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>188.48382895</v>
       </c>
       <c r="C63" s="5">
         <v>-0.62455009999999334</v>
       </c>
       <c r="D63" s="5">
         <v>-3.8919240210138373</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>188.63744951999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.15362056999998686</v>
       </c>
       <c r="D64" s="5">
         <v>0.98243596200917604</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>189.27253836</v>
       </c>
       <c r="C65" s="5">
         <v>0.63508884000000876</v>
       </c>
       <c r="D65" s="5">
         <v>4.1157154565917065</v>
       </c>
       <c r="E65" s="5">
         <v>-1.7016411137047216</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>188.67114518</v>
       </c>
       <c r="C66" s="5">
         <v>-0.6013931800000023</v>
       </c>
       <c r="D66" s="5">
         <v>-3.7469394937824418</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>188.67973635999999</v>
       </c>
       <c r="C67" s="5">
         <v>8.5911799999962568E-3</v>
       </c>
       <c r="D67" s="5">
         <v>5.4655937503533814E-2</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>188.61856277999999</v>
       </c>
       <c r="C68" s="5">
         <v>-6.1173580000001948E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-0.3883699263314333</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>188.30969037</v>
       </c>
       <c r="C69" s="5">
         <v>-0.30887240999999221</v>
       </c>
       <c r="D69" s="5">
         <v>-1.9474584050917287</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>188.526871</v>
       </c>
       <c r="C70" s="5">
         <v>0.21718063000000143</v>
       </c>
       <c r="D70" s="5">
         <v>1.3927922767705603</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>188.84506737999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.31819637999998918</v>
       </c>
       <c r="D71" s="5">
         <v>2.0442721076675108</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>187.74474638000001</v>
       </c>
       <c r="C72" s="5">
         <v>-1.1003209999999797</v>
       </c>
       <c r="D72" s="5">
         <v>-6.7721282382521508</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>188.07897534</v>
       </c>
       <c r="C73" s="5">
         <v>0.33422895999999014</v>
       </c>
       <c r="D73" s="5">
         <v>2.157318313992751</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>187.78488191</v>
       </c>
       <c r="C74" s="5">
         <v>-0.29409343000000376</v>
       </c>
       <c r="D74" s="5">
         <v>-1.8603502612637324</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>188.06827279000001</v>
       </c>
       <c r="C75" s="5">
         <v>0.28339088000001311</v>
       </c>
       <c r="D75" s="5">
         <v>1.8260572257565943</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>188.69595258000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.62767979000000196</v>
       </c>
       <c r="D76" s="5">
         <v>4.0793536016010545</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>187.61693932</v>
       </c>
       <c r="C77" s="5">
         <v>-1.0790132600000106</v>
       </c>
       <c r="D77" s="5">
         <v>-6.6501674316398525</v>
       </c>
       <c r="E77" s="5">
         <v>-0.87471698448456925</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>187.05565662999999</v>
       </c>
       <c r="C78" s="5">
         <v>-0.56128269000001296</v>
       </c>
       <c r="D78" s="5">
         <v>-3.5314858605115518</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>187.06401829999999</v>
       </c>
       <c r="C79" s="5">
         <v>8.3616699999993216E-3</v>
       </c>
       <c r="D79" s="5">
         <v>5.3655000290131483E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>186.84373690999999</v>
       </c>
       <c r="C80" s="5">
         <v>-0.22028138999999669</v>
       </c>
       <c r="D80" s="5">
         <v>-1.4039704209448889</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>187.9914508</v>
       </c>
       <c r="C81" s="5">
         <v>1.1477138900000057</v>
       </c>
       <c r="D81" s="5">
         <v>7.6253701125695406</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>187.14387504999999</v>
       </c>
       <c r="C82" s="5">
         <v>-0.84757575000000429</v>
       </c>
       <c r="D82" s="5">
         <v>-5.2781394156400596</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>187.40502003</v>
       </c>
       <c r="C83" s="5">
         <v>0.26114498000001163</v>
       </c>
       <c r="D83" s="5">
         <v>1.6874198534296614</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>187.42945957000001</v>
       </c>
       <c r="C84" s="5">
         <v>2.4439540000003035E-2</v>
       </c>
       <c r="D84" s="5">
         <v>0.15660462267734765</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>187.45731377000001</v>
       </c>
       <c r="C85" s="5">
         <v>2.7854200000007268E-2</v>
       </c>
       <c r="D85" s="5">
         <v>0.17847980803422647</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>187.191261</v>
       </c>
       <c r="C86" s="5">
         <v>-0.26605277000001593</v>
       </c>
       <c r="D86" s="5">
         <v>-1.6898935731544884</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>187.09859220000001</v>
       </c>
       <c r="C87" s="5">
         <v>-9.266879999998423E-2</v>
       </c>
       <c r="D87" s="5">
         <v>-0.59244368406469183</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>187.32018986</v>
       </c>
       <c r="C88" s="5">
         <v>0.22159765999998626</v>
       </c>
       <c r="D88" s="5">
         <v>1.4305627246565589</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>186.84883262</v>
       </c>
       <c r="C89" s="5">
         <v>-0.47135724000000323</v>
       </c>
       <c r="D89" s="5">
         <v>-2.9781403613317048</v>
       </c>
       <c r="E89" s="5">
         <v>-0.40940157257864929</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>186.76993225999999</v>
       </c>
       <c r="C90" s="5">
         <v>-7.8900360000005776E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-0.50554690033612903</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>186.69042870000001</v>
       </c>
       <c r="C91" s="5">
         <v>-7.9503559999977824E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-0.50961750132103578</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>187.07322658000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.38279787999999826</v>
       </c>
       <c r="D92" s="5">
         <v>2.4884692898155203</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>187.30198318000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.22875659999999698</v>
       </c>
       <c r="D93" s="5">
         <v>1.477291403554637</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>186.35429445</v>
       </c>
       <c r="C94" s="5">
         <v>-0.94768873000001008</v>
       </c>
       <c r="D94" s="5">
         <v>-5.9054749124317958</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>186.48543429</v>
       </c>
       <c r="C95" s="5">
         <v>0.13113984000000301</v>
       </c>
       <c r="D95" s="5">
         <v>0.84773103157138596</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>186.80230404</v>
       </c>
       <c r="C96" s="5">
         <v>0.31686974999999507</v>
       </c>
       <c r="D96" s="5">
         <v>2.0581630962846598</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>186.74167312</v>
       </c>
       <c r="C97" s="5">
         <v>-6.0630919999994148E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-0.3887926461921265</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>187.04218324000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.30051012000001265</v>
       </c>
       <c r="D98" s="5">
         <v>1.9482583186452462</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>186.56091470999999</v>
       </c>
       <c r="C99" s="5">
         <v>-0.48126853000002257</v>
       </c>
       <c r="D99" s="5">
         <v>-3.044334499288881</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>186.809169</v>
       </c>
       <c r="C100" s="5">
         <v>0.24825429000000554</v>
       </c>
       <c r="D100" s="5">
         <v>1.6085638903163835</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>186.73188619999999</v>
       </c>
       <c r="C101" s="5">
         <v>-7.7282800000006091E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-0.49531100174607934</v>
       </c>
       <c r="E101" s="5">
         <v>-6.2588788145034879E-2</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>186.30201510000001</v>
       </c>
       <c r="C102" s="5">
         <v>-0.42987109999998552</v>
       </c>
       <c r="D102" s="5">
         <v>-2.72778182484541</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>185.71476354000001</v>
       </c>
       <c r="C103" s="5">
         <v>-0.58725155999999856</v>
       </c>
       <c r="D103" s="5">
         <v>-3.7176841524290904</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>185.04892487999999</v>
       </c>
       <c r="C104" s="5">
         <v>-0.6658386600000199</v>
       </c>
       <c r="D104" s="5">
         <v>-4.2184990579723802</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>184.10951184000001</v>
       </c>
       <c r="C105" s="5">
         <v>-0.93941303999997672</v>
       </c>
       <c r="D105" s="5">
         <v>-5.9246325721949988</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>185.70378937000001</v>
       </c>
       <c r="C106" s="5">
         <v>1.5942775299999994</v>
       </c>
       <c r="D106" s="5">
         <v>10.900747089983632</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>184.63193240999999</v>
       </c>
       <c r="C107" s="5">
         <v>-1.0718569600000194</v>
       </c>
       <c r="D107" s="5">
         <v>-6.7105371888651177</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>185.46700913000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.83507672000001776</v>
       </c>
       <c r="D108" s="5">
         <v>5.5645839273692488</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>186.04207961</v>
       </c>
       <c r="C109" s="5">
         <v>0.57507047999999372</v>
       </c>
       <c r="D109" s="5">
         <v>3.7849077281726595</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>187.30227708000001</v>
       </c>
       <c r="C110" s="5">
         <v>1.2601974700000085</v>
       </c>
       <c r="D110" s="5">
         <v>8.4382402006264901</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>187.13749695000001</v>
       </c>
       <c r="C111" s="5">
         <v>-0.16478012999999692</v>
       </c>
       <c r="D111" s="5">
         <v>-1.0506128523979363</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>187.75440157</v>
       </c>
       <c r="C112" s="5">
         <v>0.61690461999998547</v>
       </c>
       <c r="D112" s="5">
         <v>4.0283545689169697</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>187.94317570999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.18877413999999249</v>
       </c>
       <c r="D113" s="5">
         <v>1.2132117810556675</v>
       </c>
       <c r="E113" s="5">
         <v>0.64867845264662272</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>187.67741402999999</v>
       </c>
       <c r="C114" s="5">
         <v>-0.26576167999999711</v>
       </c>
       <c r="D114" s="5">
         <v>-1.6837290348629463</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>187.82812523000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.1507112000000177</v>
       </c>
       <c r="D115" s="5">
         <v>0.9679073809397476</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>188.83352210000001</v>
       </c>
       <c r="C116" s="5">
         <v>1.0053968699999984</v>
       </c>
       <c r="D116" s="5">
         <v>6.6158169445654114</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>186.44045011</v>
       </c>
       <c r="C117" s="5">
         <v>-2.3930719900000099</v>
       </c>
       <c r="D117" s="5">
         <v>-14.191049651241528</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>185.21604823000001</v>
       </c>
       <c r="C118" s="5">
         <v>-1.2244018799999878</v>
       </c>
       <c r="D118" s="5">
         <v>-7.6021952029197486</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>184.71356331999999</v>
       </c>
       <c r="C119" s="5">
         <v>-0.50248491000002105</v>
       </c>
       <c r="D119" s="5">
         <v>-3.2074190374531075</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>182.95708364999999</v>
       </c>
       <c r="C120" s="5">
         <v>-1.7564796700000045</v>
       </c>
       <c r="D120" s="5">
         <v>-10.832762711609023</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>182.92592468000001</v>
       </c>
       <c r="C121" s="5">
         <v>-3.1158969999978581E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-0.2041777203756201</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>182.08001938000001</v>
       </c>
       <c r="C122" s="5">
         <v>-0.84590529999999831</v>
       </c>
       <c r="D122" s="5">
         <v>-5.4101835463342018</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>182.66662253000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.58660315000000196</v>
       </c>
       <c r="D123" s="5">
         <v>3.935257095369038</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>181.67844624</v>
       </c>
       <c r="C124" s="5">
         <v>-0.98817629000001261</v>
       </c>
       <c r="D124" s="5">
         <v>-6.3019616969856918</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>182.96679262000001</v>
       </c>
       <c r="C125" s="5">
         <v>1.2883463800000072</v>
       </c>
       <c r="D125" s="5">
         <v>8.8494943629081604</v>
       </c>
       <c r="E125" s="5">
         <v>-2.6478126014421677</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>183.12355378000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.15676116000000206</v>
       </c>
       <c r="D126" s="5">
         <v>1.0329872664085915</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>183.74840184999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.62484806999998455</v>
       </c>
       <c r="D127" s="5">
         <v>4.1723236582954959</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>187.33911011999999</v>
       </c>
       <c r="C128" s="5">
         <v>3.5907082699999933</v>
       </c>
       <c r="D128" s="5">
         <v>26.141673806449074</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>189.61388518000001</v>
       </c>
       <c r="C129" s="5">
         <v>2.2747750600000245</v>
       </c>
       <c r="D129" s="5">
         <v>15.584662285737316</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>213.70656346000001</v>
       </c>
       <c r="C130" s="5">
         <v>24.092678280000001</v>
       </c>
       <c r="D130" s="5">
         <v>320.11934885712992</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>190.75604949000001</v>
       </c>
       <c r="C131" s="5">
         <v>-22.950513970000003</v>
       </c>
       <c r="D131" s="5">
         <v>-74.418529282303652</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>191.93441974000001</v>
       </c>
       <c r="C132" s="5">
         <v>1.1783702500000004</v>
       </c>
       <c r="D132" s="5">
         <v>7.6699551392569898</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>180.70562802000001</v>
       </c>
       <c r="C133" s="5">
         <v>-11.228791720000004</v>
       </c>
       <c r="D133" s="5">
         <v>-51.490614179784913</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>178.67842168999999</v>
       </c>
       <c r="C134" s="5">
         <v>-2.0272063300000127</v>
       </c>
       <c r="D134" s="5">
         <v>-12.661617167497353</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>178.05826578</v>
       </c>
       <c r="C135" s="5">
         <v>-0.62015590999999404</v>
       </c>
       <c r="D135" s="5">
         <v>-4.0863586348629299</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>177.24609316999999</v>
       </c>
       <c r="C136" s="5">
         <v>-0.81217261000000462</v>
       </c>
       <c r="D136" s="5">
         <v>-5.3382812968748805</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>178.74501286</v>
       </c>
       <c r="C137" s="5">
         <v>1.4989196900000081</v>
       </c>
       <c r="D137" s="5">
         <v>10.633625777278887</v>
       </c>
       <c r="E137" s="5">
         <v>-2.3074021791310129</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>179.01495316</v>
       </c>
       <c r="C138" s="5">
         <v>0.2699403000000018</v>
       </c>
       <c r="D138" s="5">
         <v>1.8273658237120793</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>177.77412411</v>
       </c>
       <c r="C139" s="5">
         <v>-1.2408290500000021</v>
       </c>
       <c r="D139" s="5">
         <v>-8.0078307224945462</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>177.6132638</v>
       </c>
       <c r="C140" s="5">
         <v>-0.16086031000000389</v>
       </c>
       <c r="D140" s="5">
         <v>-1.0804418074123245</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>176.86233910999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.75092469000000506</v>
       </c>
       <c r="D141" s="5">
         <v>-4.9571095595111636</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>177.49498831</v>
       </c>
       <c r="C142" s="5">
         <v>0.63264920000000302</v>
       </c>
       <c r="D142" s="5">
         <v>4.3779505723818612</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>178.33642660000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.84143829000001347</v>
       </c>
       <c r="D143" s="5">
         <v>5.8394522195426068</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>179.51118944000001</v>
       </c>
       <c r="C144" s="5">
         <v>1.1747628399999996</v>
       </c>
       <c r="D144" s="5">
         <v>8.1975860830079341</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>179.36263378000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.14855565999999953</v>
       </c>
       <c r="D145" s="5">
         <v>-0.98856029228816533</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>180.09218794</v>
       </c>
       <c r="C146" s="5">
         <v>0.72955415999999218</v>
       </c>
       <c r="D146" s="5">
         <v>4.9916647422932447</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>179.29397222</v>
       </c>
       <c r="C147" s="5">
         <v>-0.79821572000000174</v>
       </c>
       <c r="D147" s="5">
         <v>-5.1909540983291365</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>178.62642174999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.667550470000009</v>
       </c>
       <c r="D148" s="5">
         <v>-4.3774956159414513</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>176.82428021999999</v>
       </c>
       <c r="C149" s="5">
         <v>-1.8021415300000001</v>
       </c>
       <c r="D149" s="5">
         <v>-11.456964872580732</v>
       </c>
       <c r="E149" s="5">
         <v>-1.0745657231311934</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>177.60769947</v>
       </c>
       <c r="C150" s="5">
         <v>0.78341925000000856</v>
       </c>
       <c r="D150" s="5">
         <v>5.4480809241539641</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>177.22889957999999</v>
       </c>
       <c r="C151" s="5">
         <v>-0.37879989000001046</v>
       </c>
       <c r="D151" s="5">
         <v>-2.5295381465804678</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>177.70025293</v>
       </c>
       <c r="C152" s="5">
         <v>0.47135335000001533</v>
       </c>
       <c r="D152" s="5">
         <v>3.2385889929118727</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>177.45160609999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.24864683000001264</v>
       </c>
       <c r="D153" s="5">
         <v>-1.6662362827921995</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>177.54795569000001</v>
       </c>
       <c r="C154" s="5">
         <v>9.634959000001686E-2</v>
       </c>
       <c r="D154" s="5">
         <v>0.65350441232747691</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>178.55602974999999</v>
       </c>
       <c r="C155" s="5">
         <v>1.0080740599999842</v>
       </c>
       <c r="D155" s="5">
         <v>7.0301501143268164</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>178.15258202000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.40344772999998213</v>
       </c>
       <c r="D156" s="5">
         <v>-2.6779597463386429</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>177.49022226</v>
       </c>
       <c r="C157" s="5">
         <v>-0.66235976000001529</v>
       </c>
       <c r="D157" s="5">
         <v>-4.3714114374254098</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>179.37599567999999</v>
       </c>
       <c r="C158" s="5">
         <v>1.8857734199999925</v>
       </c>
       <c r="D158" s="5">
         <v>13.521650888055191</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>182.4070534</v>
       </c>
       <c r="C159" s="5">
         <v>3.0310577200000068</v>
       </c>
       <c r="D159" s="5">
         <v>22.2721747237707</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>182.41353841</v>
       </c>
       <c r="C160" s="5">
         <v>6.4850100000057864E-3</v>
       </c>
       <c r="D160" s="5">
         <v>4.2671232916791091E-2</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>182.42402290999999</v>
       </c>
       <c r="C161" s="5">
         <v>1.0484499999989794E-2</v>
       </c>
       <c r="D161" s="5">
         <v>6.8993661964644737E-2</v>
       </c>
       <c r="E161" s="5">
         <v>3.1668403700175984</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>181.91715676999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.50686613999999963</v>
       </c>
       <c r="D162" s="5">
         <v>-3.2837228872610202</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>182.03432574999999</v>
       </c>
       <c r="C163" s="5">
         <v>0.11716898000000242</v>
       </c>
       <c r="D163" s="5">
         <v>0.77563834738352266</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>181.47825542999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.55607032000000345</v>
       </c>
       <c r="D164" s="5">
         <v>-3.6047410862160456</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>181.18427706</v>
       </c>
       <c r="C165" s="5">
         <v>-0.29397836999999072</v>
       </c>
       <c r="D165" s="5">
         <v>-1.9266656029827578</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>181.46485483999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.28057777999998734</v>
       </c>
       <c r="D166" s="5">
         <v>1.8742016208336709</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>179.98484273</v>
       </c>
       <c r="C167" s="5">
         <v>-1.4800121099999899</v>
       </c>
       <c r="D167" s="5">
         <v>-9.3597933204906383</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>179.94734831</v>
       </c>
       <c r="C168" s="5">
         <v>-3.7494420000001583E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-0.24969762787659944</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>179.50087195</v>
       </c>
       <c r="C169" s="5">
         <v>-0.44647635999999125</v>
       </c>
       <c r="D169" s="5">
         <v>-2.9370838480705985</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>179.2342548</v>
       </c>
       <c r="C170" s="5">
         <v>-0.26661715000000186</v>
       </c>
       <c r="D170" s="5">
         <v>-1.7679011095519059</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>179.66056019999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.42630539999998973</v>
       </c>
       <c r="D171" s="5">
         <v>2.8918130412402876</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>179.14995145</v>
       </c>
       <c r="C172" s="5">
         <v>-0.51060874999998873</v>
       </c>
       <c r="D172" s="5">
         <v>-3.3576808159866856</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>179.06133647999999</v>
       </c>
       <c r="C173" s="5">
         <v>-8.8614970000008952E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.59195743156954528</v>
       </c>
       <c r="E173" s="5">
         <v>-1.84333531097437</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>179.63945122000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.57811474000001795</v>
       </c>
       <c r="D174" s="5">
         <v>3.9438445825576762</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>179.93107470999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.29162348999997789</v>
       </c>
       <c r="D175" s="5">
         <v>1.9655465626249979</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>179.62019935000001</v>
       </c>
       <c r="C176" s="5">
         <v>-0.31087535999998295</v>
       </c>
       <c r="D176" s="5">
         <v>-2.0537076063260384</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>180.78890329999999</v>
       </c>
       <c r="C177" s="5">
         <v>1.1687039499999798</v>
       </c>
       <c r="D177" s="5">
         <v>8.0933942732896558</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>180.02198394999999</v>
       </c>
       <c r="C178" s="5">
         <v>-0.76691934999999489</v>
       </c>
       <c r="D178" s="5">
         <v>-4.9733805023695616</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>180.38368398</v>
       </c>
       <c r="C179" s="5">
         <v>0.36170003000000861</v>
       </c>
       <c r="D179" s="5">
         <v>2.4378617327954322</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>180.43165289000001</v>
       </c>
       <c r="C180" s="5">
         <v>4.7968910000008691E-2</v>
       </c>
       <c r="D180" s="5">
         <v>0.31957966785280956</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>180.74355586999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.31190297999998506</v>
       </c>
       <c r="D181" s="5">
         <v>2.0942150762286671</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>181.38952824</v>
       </c>
       <c r="C182" s="5">
         <v>0.64597237000000973</v>
       </c>
       <c r="D182" s="5">
         <v>4.374082211126229</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>181.14131635000001</v>
       </c>
       <c r="C183" s="5">
         <v>-0.24821188999999322</v>
       </c>
       <c r="D183" s="5">
         <v>-1.6297675375155918</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>181.54023502999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.39891867999997999</v>
       </c>
       <c r="D184" s="5">
         <v>2.6749469837571205</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>181.64784154</v>
       </c>
       <c r="C185" s="5">
         <v>0.10760651000001076</v>
       </c>
       <c r="D185" s="5">
         <v>0.71361377227454614</v>
       </c>
       <c r="E185" s="5">
         <v>1.4444799256197349</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>181.8065048</v>
       </c>
       <c r="C186" s="5">
         <v>0.15866325999999731</v>
       </c>
       <c r="D186" s="5">
         <v>1.0532096223477838</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>181.67995185999999</v>
       </c>
       <c r="C187" s="5">
         <v>-0.12655294000001049</v>
       </c>
       <c r="D187" s="5">
         <v>-0.83211252408360581</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>181.49252385</v>
       </c>
       <c r="C188" s="5">
         <v>-0.18742800999999076</v>
       </c>
       <c r="D188" s="5">
         <v>-1.230965913851878</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>181.50210895999999</v>
       </c>
       <c r="C189" s="5">
         <v>9.5851099999890721E-3</v>
       </c>
       <c r="D189" s="5">
         <v>6.3393650419585335E-2</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>181.35825629000001</v>
       </c>
       <c r="C190" s="5">
         <v>-0.1438526699999727</v>
       </c>
       <c r="D190" s="5">
         <v>-0.94694603807490285</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>181.09394943000001</v>
       </c>
       <c r="C191" s="5">
         <v>-0.26430686000000492</v>
       </c>
       <c r="D191" s="5">
         <v>-1.7348990206803916</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>181.27323658</v>
       </c>
       <c r="C192" s="5">
         <v>0.17928714999999329</v>
       </c>
       <c r="D192" s="5">
         <v>1.1945177881430569</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>181.60851754000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.33528096000000573</v>
       </c>
       <c r="D193" s="5">
         <v>2.2422248837912662</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>182.29416469</v>
       </c>
       <c r="C194" s="5">
         <v>0.6856471499999941</v>
       </c>
       <c r="D194" s="5">
         <v>4.6257642713887215</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>182.41290591000001</v>
       </c>
       <c r="C195" s="5">
         <v>0.11874122000000398</v>
       </c>
       <c r="D195" s="5">
         <v>0.78445214570521671</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>183.63001666</v>
       </c>
       <c r="C196" s="5">
         <v>1.2171107499999891</v>
       </c>
       <c r="D196" s="5">
         <v>8.3072030985126943</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>183.24219554999999</v>
       </c>
       <c r="C197" s="5">
         <v>-0.38782111000000441</v>
       </c>
       <c r="D197" s="5">
         <v>-2.5051316617414443</v>
       </c>
       <c r="E197" s="5">
         <v>0.87771701358141385</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>183.83917233</v>
       </c>
       <c r="C198" s="5">
         <v>0.59697678000000565</v>
       </c>
       <c r="D198" s="5">
         <v>3.9802440801178784</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>184.33804284999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.49887051999999699</v>
       </c>
       <c r="D199" s="5">
         <v>3.3053927674826955</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>184.61109614</v>
       </c>
       <c r="C200" s="5">
         <v>0.27305329000000711</v>
       </c>
       <c r="D200" s="5">
         <v>1.7920697747073611</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>185.00138935000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.39029321000001005</v>
       </c>
       <c r="D201" s="5">
         <v>2.5666728794721871</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>185.236773</v>
       </c>
       <c r="C202" s="5">
         <v>0.23538364999998862</v>
       </c>
       <c r="D202" s="5">
         <v>1.5375311534730596</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>185.63511464000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.39834164000001238</v>
       </c>
       <c r="D203" s="5">
         <v>2.611275952282277</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>185.86679763000001</v>
       </c>
       <c r="C204" s="5">
         <v>0.23168298999999593</v>
       </c>
       <c r="D204" s="5">
         <v>1.5079903501923342</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>186.16750006999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.3007024399999807</v>
       </c>
       <c r="D205" s="5">
         <v>1.9587744105112215</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>186.01454723000001</v>
       </c>
       <c r="C206" s="5">
         <v>-0.15295283999998333</v>
       </c>
       <c r="D206" s="5">
         <v>-0.98146181287984691</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>186.11295476999999</v>
       </c>
       <c r="C207" s="5">
         <v>9.8407539999982419E-2</v>
       </c>
       <c r="D207" s="5">
         <v>0.63668813485584508</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>185.66424398000001</v>
       </c>
       <c r="C208" s="5">
         <v>-0.44871078999997849</v>
       </c>
       <c r="D208" s="5">
         <v>-2.8550940176341078</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>185.95053268000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.28628870000000006</v>
       </c>
       <c r="D209" s="5">
         <v>1.8661376084002645</v>
       </c>
       <c r="E209" s="5">
         <v>1.4780095391626169</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>186.14521968</v>
       </c>
       <c r="C210" s="5">
         <v>0.19468699999998762</v>
       </c>
       <c r="D210" s="5">
         <v>1.2636393489564801</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>185.80838363999999</v>
       </c>
       <c r="C211" s="5">
         <v>-0.33683604000000855</v>
       </c>
       <c r="D211" s="5">
         <v>-2.1499590924954459</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>185.89984967000001</v>
       </c>
       <c r="C212" s="5">
         <v>9.1466030000020737E-2</v>
       </c>
       <c r="D212" s="5">
         <v>0.59231390653977645</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>185.28705475999999</v>
       </c>
       <c r="C213" s="5">
         <v>-0.6127949100000194</v>
       </c>
       <c r="D213" s="5">
         <v>-3.8847116151578431</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>186.21034768000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.92329292000002283</v>
       </c>
       <c r="D214" s="5">
         <v>6.1462841981160921</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>186.30428273999999</v>
       </c>
       <c r="C215" s="5">
         <v>9.3935059999978421E-2</v>
       </c>
       <c r="D215" s="5">
         <v>0.60703042893426318</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>186.04587685000001</v>
       </c>
       <c r="C216" s="5">
         <v>-0.25840588999997749</v>
       </c>
       <c r="D216" s="5">
         <v>-1.6517733781246102</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>186.62213926999999</v>
       </c>
       <c r="C217" s="5">
         <v>0.57626241999997774</v>
       </c>
       <c r="D217" s="5">
         <v>3.780884151687447</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>186.67372594</v>
       </c>
       <c r="C218" s="5">
         <v>5.1586670000006052E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.33221248746633236</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>186.70998617000001</v>
       </c>
       <c r="C219" s="5">
         <v>3.6260230000010552E-2</v>
       </c>
       <c r="D219" s="5">
         <v>0.23334184742556108</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>187.32622519</v>
       </c>
       <c r="C220" s="5">
         <v>0.61623901999999475</v>
       </c>
       <c r="D220" s="5">
         <v>4.0333107246591116</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>187.02355646999999</v>
       </c>
       <c r="C221" s="5">
         <v>-0.30266872000001399</v>
       </c>
       <c r="D221" s="5">
         <v>-1.9217393524863846</v>
       </c>
       <c r="E221" s="5">
         <v>0.57704797858606494</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>187.77054491000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.74698844000002396</v>
       </c>
       <c r="D222" s="5">
         <v>4.899607433445885</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>189.03224840999999</v>
       </c>
       <c r="C223" s="5">
         <v>1.2617034999999817</v>
       </c>
       <c r="D223" s="5">
         <v>8.3680355844281138</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>189.40900507999999</v>
       </c>
       <c r="C224" s="5">
         <v>0.3767566699999918</v>
       </c>
       <c r="D224" s="5">
         <v>2.4180903841552137</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>189.22247762999999</v>
       </c>
       <c r="C225" s="5">
         <v>-0.18652744999999982</v>
       </c>
       <c r="D225" s="5">
         <v>-1.175364173192095</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>189.74528701</v>
       </c>
       <c r="C226" s="5">
         <v>0.52280938000001242</v>
       </c>
       <c r="D226" s="5">
         <v>3.3663718885551086</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>190.50665986999999</v>
       </c>
       <c r="C227" s="5">
         <v>0.76137285999999449</v>
       </c>
       <c r="D227" s="5">
         <v>4.9228266798038156</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>191.65833474999999</v>
       </c>
       <c r="C228" s="5">
         <v>1.1516748800000016</v>
       </c>
       <c r="D228" s="5">
         <v>7.5005219524372446</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>191.81671534</v>
       </c>
       <c r="C229" s="5">
         <v>0.15838059000000726</v>
       </c>
       <c r="D229" s="5">
         <v>0.99616281186245548</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>192.24311872999999</v>
       </c>
       <c r="C230" s="5">
         <v>0.42640338999999017</v>
       </c>
       <c r="D230" s="5">
         <v>2.7004251731545859</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>193.44100118</v>
       </c>
       <c r="C231" s="5">
         <v>1.1978824500000087</v>
       </c>
       <c r="D231" s="5">
         <v>7.7389491172855207</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>193.97254293</v>
       </c>
       <c r="C232" s="5">
         <v>0.53154175000000237</v>
       </c>
       <c r="D232" s="5">
         <v>3.3476811394149708</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>194.20385279999999</v>
       </c>
       <c r="C233" s="5">
         <v>0.23130986999998981</v>
       </c>
       <c r="D233" s="5">
         <v>1.4404080145016041</v>
       </c>
       <c r="E233" s="5">
         <v>3.8392470261636724</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>195.00340987000001</v>
       </c>
       <c r="C234" s="5">
         <v>0.79955707000002008</v>
       </c>
       <c r="D234" s="5">
         <v>5.0539455173563175</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>195.63998237000001</v>
       </c>
       <c r="C235" s="5">
         <v>0.63657249999999976</v>
       </c>
       <c r="D235" s="5">
         <v>3.9884040685304933</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>196.10985184</v>
       </c>
       <c r="C236" s="5">
         <v>0.46986946999999191</v>
       </c>
       <c r="D236" s="5">
         <v>2.9204221243470885</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>204.26378998000001</v>
       </c>
       <c r="C237" s="5">
         <v>8.1539381400000082</v>
       </c>
       <c r="D237" s="5">
         <v>63.043574999792163</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>198.52203767</v>
       </c>
       <c r="C238" s="5">
         <v>-5.7417523100000096</v>
       </c>
       <c r="D238" s="5">
         <v>-28.975520045938396</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>195.75305359000001</v>
       </c>
       <c r="C239" s="5">
         <v>-2.7689840799999956</v>
       </c>
       <c r="D239" s="5">
         <v>-15.511450477917554</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>197.18845856999999</v>
       </c>
       <c r="C240" s="5">
         <v>1.4354049799999871</v>
       </c>
       <c r="D240" s="5">
         <v>9.162974335513141</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>196.66320125999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.52525731000000064</v>
       </c>
       <c r="D241" s="5">
         <v>-3.1500622458913163</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>197.06360043000001</v>
       </c>
       <c r="C242" s="5">
         <v>0.40039917000001424</v>
       </c>
       <c r="D242" s="5">
         <v>2.4707011316198679</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>199.41831206000001</v>
       </c>
       <c r="C243" s="5">
         <v>2.3547116299999971</v>
       </c>
       <c r="D243" s="5">
         <v>15.319691537200031</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>198.71612081000001</v>
       </c>
       <c r="C244" s="5">
         <v>-0.70219124999999849</v>
       </c>
       <c r="D244" s="5">
         <v>-4.1445575663240808</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>198.76096751</v>
       </c>
       <c r="C245" s="5">
         <v>4.4846699999993689E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.27115509976165519</v>
       </c>
       <c r="E245" s="5">
         <v>2.3465624622252657</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>200.58110274000001</v>
       </c>
       <c r="C246" s="5">
         <v>1.8201352300000053</v>
       </c>
       <c r="D246" s="5">
         <v>11.559600461951014</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>200.69973522999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.11863248999998177</v>
       </c>
       <c r="D247" s="5">
         <v>0.71204607892332294</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>205.70258906999999</v>
       </c>
       <c r="C248" s="5">
         <v>5.0028538400000002</v>
       </c>
       <c r="D248" s="5">
         <v>34.374079105739021</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>209.42159443</v>
       </c>
       <c r="C249" s="5">
         <v>3.7190053600000113</v>
       </c>
       <c r="D249" s="5">
         <v>23.988225821471687</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>243.00052636000001</v>
       </c>
       <c r="C250" s="5">
         <v>33.57893193000001</v>
       </c>
       <c r="D250" s="5">
         <v>495.70196218764096</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>228.77644064</v>
       </c>
       <c r="C251" s="5">
         <v>-14.224085720000005</v>
       </c>
       <c r="D251" s="5">
         <v>-51.510353907622644</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>215.11176318</v>
       </c>
       <c r="C252" s="5">
         <v>-13.664677460000007</v>
       </c>
       <c r="D252" s="5">
         <v>-52.243297288255228</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>207.49009516999999</v>
       </c>
       <c r="C253" s="5">
         <v>-7.6216680100000076</v>
       </c>
       <c r="D253" s="5">
         <v>-35.136777912028492</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>201.1375391</v>
       </c>
       <c r="C254" s="5">
         <v>-6.3525560699999915</v>
       </c>
       <c r="D254" s="5">
         <v>-31.14283330335028</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>201.55661412000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.41907502000000818</v>
       </c>
       <c r="D255" s="5">
         <v>2.5290805903221969</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>201.16270485000001</v>
       </c>
       <c r="C256" s="5">
         <v>-0.39390926999999465</v>
       </c>
       <c r="D256" s="5">
         <v>-2.3201580165274405</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>201.85549262000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.69278776999999536</v>
       </c>
       <c r="D257" s="5">
         <v>4.2118864434929071</v>
       </c>
       <c r="E257" s="5">
         <v>1.5569078520632162</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>201.87696231999999</v>
       </c>
       <c r="C258" s="5">
         <v>2.146969999998305E-2</v>
       </c>
       <c r="D258" s="5">
         <v>0.12770877061498709</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>202.09078020999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.2138178900000014</v>
       </c>
       <c r="D259" s="5">
         <v>1.2784095041783461</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>201.92686191000001</v>
       </c>
       <c r="C260" s="5">
         <v>-0.16391829999997753</v>
       </c>
       <c r="D260" s="5">
         <v>-0.9690042144040234</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>202.02058656</v>
       </c>
       <c r="C261" s="5">
         <v>9.3724649999984422E-2</v>
       </c>
       <c r="D261" s="5">
         <v>0.55840584893473988</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>201.48958718</v>
       </c>
       <c r="C262" s="5">
         <v>-0.53099937999999725</v>
       </c>
       <c r="D262" s="5">
         <v>-3.1089299956430949</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>201.21246407000001</v>
       </c>
       <c r="C263" s="5">
         <v>-0.2771231099999909</v>
       </c>
       <c r="D263" s="5">
         <v>-1.6380184279388477</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>201.34613406</v>
       </c>
       <c r="C264" s="5">
         <v>0.13366998999998714</v>
       </c>
       <c r="D264" s="5">
         <v>0.80010633778357931</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>201.32066173000001</v>
       </c>
       <c r="C265" s="5">
         <v>-2.5472329999985277E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-0.15170659498365824</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>201.41578795999999</v>
       </c>
       <c r="C266" s="5">
         <v>9.5126229999976886E-2</v>
       </c>
       <c r="D266" s="5">
         <v>0.56848910004623221</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>201.12202662000001</v>
       </c>
       <c r="C267" s="5">
         <v>-0.29376133999997478</v>
       </c>
       <c r="D267" s="5">
         <v>-1.736207337038842</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>200.96478607</v>
       </c>
       <c r="C268" s="5">
         <v>-0.15724055000001158</v>
       </c>
       <c r="D268" s="5">
         <v>-0.93415631414389688</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>200.47835609000001</v>
       </c>
       <c r="C269" s="5">
         <v>-0.48642997999999693</v>
       </c>
       <c r="D269" s="5">
         <v>-2.8662113560432578</v>
       </c>
       <c r="E269" s="5">
         <v>-0.68223881952645948</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>200.00759622000001</v>
       </c>
       <c r="C270" s="5">
         <v>-0.47075986999999486</v>
       </c>
       <c r="D270" s="5">
         <v>-2.781710807468496</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>199.58810527</v>
       </c>
       <c r="C271" s="5">
         <v>-0.4194909500000108</v>
       </c>
       <c r="D271" s="5">
         <v>-2.4880188485895349</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>199.58519688000001</v>
       </c>
       <c r="C272" s="5">
         <v>-2.9083899999875484E-3</v>
       </c>
       <c r="D272" s="5">
         <v>-1.7484951293145201E-2</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>199.15045104000001</v>
       </c>
       <c r="C273" s="5">
         <v>-0.43474584000000505</v>
       </c>
       <c r="D273" s="5">
         <v>-2.5828071532781993</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>198.66545224999999</v>
       </c>
       <c r="C274" s="5">
         <v>-0.48499879000002011</v>
       </c>
       <c r="D274" s="5">
         <v>-2.8835786326516843</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>198.59779524999999</v>
       </c>
       <c r="C275" s="5">
         <v>-6.765699999999697E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-0.40790434547111065</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>198.64244848999999</v>
       </c>
       <c r="C276" s="5">
         <v>4.465324000000237E-2</v>
       </c>
       <c r="D276" s="5">
         <v>0.27014499978474937</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>199.06966786000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.42721937000001731</v>
       </c>
       <c r="D277" s="5">
         <v>2.6115824509562513</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>199.54124209</v>
       </c>
       <c r="C278" s="5">
         <v>0.47157422999998744</v>
       </c>
       <c r="D278" s="5">
         <v>2.8799993642807165</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>199.30033623</v>
       </c>
       <c r="C279" s="5">
         <v>-0.24090585999999803</v>
       </c>
       <c r="D279" s="5">
         <v>-1.4391769543632749</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>199.15561339999999</v>
       </c>
       <c r="C280" s="5">
         <v>-0.1447228300000063</v>
       </c>
       <c r="D280" s="5">
         <v>-0.86791359185615091</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>199.53475750999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.37914410999999859</v>
       </c>
       <c r="D281" s="5">
         <v>2.3085825003757998</v>
       </c>
       <c r="E281" s="5">
         <v>-0.47067354222338764</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>199.31596407999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.21879343000000517</v>
       </c>
       <c r="D282" s="5">
         <v>-1.3079148739310598</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>199.83659456999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.52063049000000206</v>
       </c>
       <c r="D283" s="5">
         <v>3.179929672852011</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>199.15690412999999</v>
       </c>
       <c r="C284" s="5">
         <v>-0.67969044000000167</v>
       </c>
       <c r="D284" s="5">
         <v>-4.0059850951699065</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>198.60456825</v>
       </c>
       <c r="C285" s="5">
         <v>-0.5523358799999869</v>
       </c>
       <c r="D285" s="5">
         <v>-3.2777465097547198</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>198.06294120000001</v>
       </c>
       <c r="C286" s="5">
         <v>-0.54162704999998823</v>
       </c>
       <c r="D286" s="5">
         <v>-3.2239522582620306</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>197.55883545</v>
       </c>
       <c r="C287" s="5">
         <v>-0.5041057500000079</v>
       </c>
       <c r="D287" s="5">
         <v>-3.011821734008957</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>196.50822013999999</v>
       </c>
       <c r="C288" s="5">
         <v>-1.050615310000012</v>
       </c>
       <c r="D288" s="5">
         <v>-6.1981993426789117</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>196.22082386</v>
       </c>
       <c r="C289" s="5">
         <v>-0.28739627999999584</v>
       </c>
       <c r="D289" s="5">
         <v>-1.7409698877417279</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>195.98589347000001</v>
       </c>
       <c r="C290" s="5">
         <v>-0.23493038999998817</v>
       </c>
       <c r="D290" s="5">
         <v>-1.4273073934133906</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>194.31978025000001</v>
       </c>
       <c r="C291" s="5">
         <v>-1.6661132199999997</v>
       </c>
       <c r="D291" s="5">
         <v>-9.7377052974902618</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>194.81152599999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.49174574999997844</v>
       </c>
       <c r="D292" s="5">
         <v>3.0793452703359536</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>193.86190275000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.9496232499999735</v>
       </c>
       <c r="D293" s="5">
         <v>-5.6951838452736325</v>
       </c>
       <c r="E293" s="5">
         <v>-2.8430408971307553</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>193.76335073999999</v>
       </c>
       <c r="C294" s="5">
         <v>-9.8552010000020118E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-0.60833154639288178</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>193.68062861000001</v>
       </c>
       <c r="C295" s="5">
         <v>-8.2722129999979188E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-0.51110698311248592</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>194.21658822000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.53595960999999193</v>
       </c>
       <c r="D296" s="5">
         <v>3.3716898892647951</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>193.50630433000001</v>
       </c>
       <c r="C297" s="5">
         <v>-0.71028388999999947</v>
       </c>
       <c r="D297" s="5">
         <v>-4.3014018277496184</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>193.17437949000001</v>
       </c>
       <c r="C298" s="5">
         <v>-0.33192483999999922</v>
       </c>
       <c r="D298" s="5">
         <v>-2.0390728800751434</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>193.11825167000001</v>
       </c>
       <c r="C299" s="5">
         <v>-5.6127820000000384E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-0.34810958905757694</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>192.79387883999999</v>
       </c>
       <c r="C300" s="5">
         <v>-0.32437283000001571</v>
       </c>
       <c r="D300" s="5">
         <v>-1.9970745058676465</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>192.78527434</v>
       </c>
       <c r="C301" s="5">
         <v>-8.6044999999899119E-3</v>
       </c>
       <c r="D301" s="5">
         <v>-5.3543535109423779E-2</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>192.45164033</v>
       </c>
       <c r="C302" s="5">
         <v>-0.33363400999999726</v>
       </c>
       <c r="D302" s="5">
         <v>-2.0570656070485915</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>192.54472934</v>
       </c>
       <c r="C303" s="5">
         <v>9.3089009999999917E-2</v>
       </c>
       <c r="D303" s="5">
         <v>0.58198761613326155</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>193.12894313000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.58421379000000684</v>
       </c>
       <c r="D304" s="5">
         <v>3.7023858289532363</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>193.13904481</v>
       </c>
       <c r="C305" s="5">
         <v>1.010167999999112E-2</v>
       </c>
       <c r="D305" s="5">
         <v>6.2784498621426543E-2</v>
       </c>
       <c r="E305" s="5">
         <v>-0.37287261176436326</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>193.28176843</v>
       </c>
       <c r="C306" s="5">
         <v>0.14272361999999816</v>
       </c>
       <c r="D306" s="5">
         <v>0.8903748691469815</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>193.59199760000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.31022917000001371</v>
       </c>
       <c r="D307" s="5">
         <v>1.9431684505895053</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>193.55309874</v>
       </c>
       <c r="C308" s="5">
         <v>-3.8898860000017521E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-0.24085231466176582</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>194.25097554000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.69787680000001728</v>
       </c>
       <c r="D309" s="5">
         <v>4.4135732325924604</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>193.97801412000001</v>
       </c>
       <c r="C310" s="5">
         <v>-0.27296142000000145</v>
       </c>
       <c r="D310" s="5">
         <v>-1.673268266963357</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>194.04434662</v>
       </c>
       <c r="C311" s="5">
         <v>6.6332499999987249E-2</v>
       </c>
       <c r="D311" s="5">
         <v>0.41112328552410649</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>194.83081687999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.78647025999998732</v>
       </c>
       <c r="D312" s="5">
         <v>4.9735502029434997</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>194.69426958</v>
       </c>
       <c r="C313" s="5">
         <v>-0.13654729999998949</v>
       </c>
       <c r="D313" s="5">
         <v>-0.83778644840961647</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>194.29850673000001</v>
       </c>
       <c r="C314" s="5">
         <v>-0.39576284999998279</v>
       </c>
       <c r="D314" s="5">
         <v>-2.4122006559060494</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>194.59512622</v>
       </c>
       <c r="C315" s="5">
         <v>0.29661948999998344</v>
       </c>
       <c r="D315" s="5">
         <v>1.8474011787538602</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>194.73798403999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.14285781999998903</v>
       </c>
       <c r="D316" s="5">
         <v>0.88451990304234673</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>195.86798499</v>
       </c>
       <c r="C317" s="5">
         <v>1.1300009500000101</v>
       </c>
       <c r="D317" s="5">
         <v>7.1897920468694698</v>
       </c>
       <c r="E317" s="5">
         <v>1.4129407042913433</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>195.53606872</v>
       </c>
       <c r="C318" s="5">
         <v>-0.33191626999999357</v>
       </c>
       <c r="D318" s="5">
         <v>-2.0146639099672514</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>195.84411571999999</v>
       </c>
       <c r="C319" s="5">
         <v>0.30804699999998775</v>
       </c>
       <c r="D319" s="5">
         <v>1.9069435033094662</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>196.44039853999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.59628281999999899</v>
       </c>
       <c r="D320" s="5">
         <v>3.7154247147427988</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>196.44047075</v>
       </c>
       <c r="C321" s="5">
         <v>7.2210000013228637E-5</v>
       </c>
       <c r="D321" s="5">
         <v>4.4111178683081675E-4</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>197.31385587</v>
       </c>
       <c r="C322" s="5">
         <v>0.87338511999999469</v>
       </c>
       <c r="D322" s="5">
         <v>5.4676837570101444</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>197.91522078</v>
       </c>
       <c r="C323" s="5">
         <v>0.60136491000000092</v>
       </c>
       <c r="D323" s="5">
         <v>3.7192431558233707</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>197.87590313000001</v>
       </c>
       <c r="C324" s="5">
         <v>-3.931764999998677E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-0.23813056221543283</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>198.43797241999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.5620692899999824</v>
       </c>
       <c r="D325" s="5">
         <v>3.4623765858402988</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>199.15815943000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.72018701000001784</v>
       </c>
       <c r="D326" s="5">
         <v>4.4431296491316496</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>198.55551994999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.60263948000002188</v>
       </c>
       <c r="D327" s="5">
         <v>-3.571294981206663</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>198.94078367</v>
       </c>
       <c r="C328" s="5">
         <v>0.38526372000001174</v>
       </c>
       <c r="D328" s="5">
         <v>2.3534086403165011</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>200.18092239999999</v>
       </c>
       <c r="C329" s="5">
         <v>1.240138729999984</v>
       </c>
       <c r="D329" s="5">
         <v>7.7423243001951247</v>
       </c>
       <c r="E329" s="5">
         <v>2.201961392628915</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>199.94704899999999</v>
       </c>
       <c r="C330" s="5">
         <v>-0.23387339999999313</v>
       </c>
       <c r="D330" s="5">
         <v>-1.392998489606212</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>199.41024718</v>
       </c>
       <c r="C331" s="5">
         <v>-0.53680181999999377</v>
       </c>
       <c r="D331" s="5">
         <v>-3.1745160687349006</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>199.02070087000001</v>
       </c>
       <c r="C332" s="5">
         <v>-0.38954630999998585</v>
       </c>
       <c r="D332" s="5">
         <v>-2.3191671478990927</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>198.82764136</v>
       </c>
       <c r="C333" s="5">
         <v>-0.19305951000001187</v>
       </c>
       <c r="D333" s="5">
         <v>-1.1578663506301101</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>199.48120234000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.65356098000000884</v>
       </c>
       <c r="D334" s="5">
         <v>4.0165868241203606</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>199.63744259000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.15624024999999619</v>
       </c>
       <c r="D335" s="5">
         <v>0.94393892107864641</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>199.70437656999999</v>
       </c>
       <c r="C336" s="5">
         <v>6.6933979999987514E-2</v>
       </c>
       <c r="D336" s="5">
         <v>0.4030759676825646</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>199.38315582999999</v>
       </c>
       <c r="C337" s="5">
         <v>-0.32122074000000111</v>
       </c>
       <c r="D337" s="5">
         <v>-1.9131930923404261</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>199.73219362</v>
       </c>
       <c r="C338" s="5">
         <v>0.34903779000001123</v>
       </c>
       <c r="D338" s="5">
         <v>2.1210503604822462</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>200.96710372999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.2349101099999871</v>
       </c>
       <c r="D339" s="5">
         <v>7.6769690150823688</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>201.11295866</v>
       </c>
       <c r="C340" s="5">
         <v>0.14585493000001293</v>
       </c>
       <c r="D340" s="5">
         <v>0.87440311447424257</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>201.52514407000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.41218541000000641</v>
       </c>
       <c r="D341" s="5">
         <v>2.4873401013627339</v>
       </c>
       <c r="E341" s="5">
         <v>0.67150338497992124</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>202.05390158</v>
       </c>
       <c r="C342" s="5">
         <v>0.52875750999999127</v>
       </c>
       <c r="D342" s="5">
         <v>3.1943707845446312</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>201.45483100999999</v>
       </c>
       <c r="C343" s="5">
         <v>-0.59907057000000918</v>
       </c>
       <c r="D343" s="5">
         <v>-3.5004369174518435</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>201.17130648</v>
       </c>
       <c r="C344" s="5">
         <v>-0.283524529999994</v>
       </c>
       <c r="D344" s="5">
         <v>-1.6758504327498702</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>201.68078876999999</v>
       </c>
       <c r="C345" s="5">
         <v>0.50948228999999401</v>
       </c>
       <c r="D345" s="5">
         <v>3.0817867129048659</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>201.15207126999999</v>
       </c>
       <c r="C346" s="5">
         <v>-0.52871749999999906</v>
       </c>
       <c r="D346" s="5">
         <v>-3.1009024772072125</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>201.31105984999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.15898857999999905</v>
       </c>
       <c r="D347" s="5">
         <v>0.95260197643092237</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>200.70289072</v>
       </c>
       <c r="C348" s="5">
         <v>-0.60816912999999317</v>
       </c>
       <c r="D348" s="5">
         <v>-3.5656164854540817</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>200.87774045</v>
       </c>
       <c r="C349" s="5">
         <v>0.17484973000000537</v>
       </c>
       <c r="D349" s="5">
         <v>1.0504480395547633</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>200.6166016</v>
       </c>
       <c r="C350" s="5">
         <v>-0.26113885000000892</v>
       </c>
       <c r="D350" s="5">
         <v>-1.5488811632001775</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>201.07679203999999</v>
       </c>
       <c r="C351" s="5">
         <v>0.46019043999999099</v>
       </c>
       <c r="D351" s="5">
         <v>2.7876515460616647</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>201.46142280000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.38463076000002161</v>
       </c>
       <c r="D352" s="5">
         <v>2.3197302194172043</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>201.59640218999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.13497938999998382</v>
       </c>
       <c r="D353" s="5">
         <v>0.80697078723894755</v>
       </c>
       <c r="E353" s="5">
         <v>3.5359418959268751E-2</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>200.92935843000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.66704375999998433</v>
       </c>
       <c r="D354" s="5">
         <v>-3.8991023084768095</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>202.64152820999999</v>
       </c>
       <c r="C355" s="5">
         <v>1.7121697799999822</v>
       </c>
       <c r="D355" s="5">
         <v>10.718617321625645</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>202.77523059999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.13370238999999629</v>
       </c>
       <c r="D356" s="5">
         <v>0.79463662174710237</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>202.82312818</v>
       </c>
       <c r="C357" s="5">
         <v>4.789758000001143E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.28382079200910404</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>203.6145832</v>
       </c>
       <c r="C358" s="5">
         <v>0.79145502000000079</v>
       </c>
       <c r="D358" s="5">
         <v>4.7844494763339629</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>204.25322803</v>
       </c>
       <c r="C359" s="5">
         <v>0.63864483000000405</v>
       </c>
       <c r="D359" s="5">
         <v>3.8294589217389818</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>204.88137689999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.62814886999998976</v>
       </c>
       <c r="D360" s="5">
         <v>3.7534778049155948</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>206.86357674000001</v>
       </c>
       <c r="C361" s="5">
         <v>1.9821998400000211</v>
       </c>
       <c r="D361" s="5">
         <v>12.247982648533196</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>205.39497757000001</v>
       </c>
       <c r="C362" s="5">
         <v>-1.4685991700000045</v>
       </c>
       <c r="D362" s="5">
         <v>-8.1943344652546823</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>205.22067204000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.17430552999999804</v>
       </c>
       <c r="D363" s="5">
         <v>-1.0136231678024354</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>205.09480368000001</v>
       </c>
       <c r="C364" s="5">
         <v>-0.12586835999999835</v>
       </c>
       <c r="D364" s="5">
         <v>-0.73352044366207236</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>204.54557943</v>
       </c>
       <c r="C365" s="5">
         <v>-0.54922425000000885</v>
       </c>
       <c r="D365" s="5">
         <v>-3.1665753374739092</v>
       </c>
       <c r="E365" s="5">
         <v>1.4629116432447464</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>206.65268130000001</v>
       </c>
       <c r="C366" s="5">
         <v>2.1071018700000081</v>
       </c>
       <c r="D366" s="5">
         <v>13.086654866766878</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>206.79341980999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.14073850999997717</v>
       </c>
       <c r="D367" s="5">
         <v>0.82031478439124061</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>208.42672920000001</v>
       </c>
       <c r="C368" s="5">
         <v>1.6333093900000222</v>
       </c>
       <c r="D368" s="5">
         <v>9.9006789105136939</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>209.50971888999999</v>
       </c>
       <c r="C369" s="5">
         <v>1.0829896899999767</v>
       </c>
       <c r="D369" s="5">
         <v>6.4165390212998386</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>210.42240154000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.91268265000002202</v>
       </c>
       <c r="D370" s="5">
         <v>5.3546199548635709</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>211.10523287000001</v>
       </c>
       <c r="C371" s="5">
         <v>0.68283132999999907</v>
       </c>
       <c r="D371" s="5">
         <v>3.9643182823603462</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>212.15828891000001</v>
       </c>
       <c r="C372" s="5">
         <v>1.0530560400000013</v>
       </c>
       <c r="D372" s="5">
         <v>6.1529491790411006</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>232.3265571</v>
       </c>
       <c r="C373" s="5">
         <v>20.168268189999992</v>
       </c>
       <c r="D373" s="5">
         <v>197.34882707662166</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>232.83209306000001</v>
       </c>
       <c r="C374" s="5">
         <v>0.50553596000000312</v>
       </c>
       <c r="D374" s="5">
         <v>2.6426435637362244</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>218.59998031000001</v>
       </c>
       <c r="C375" s="5">
         <v>-14.232112749999999</v>
       </c>
       <c r="D375" s="5">
         <v>-53.087636428686992</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>212.19452276999999</v>
       </c>
       <c r="C376" s="5">
         <v>-6.4054575400000147</v>
       </c>
       <c r="D376" s="5">
         <v>-30.014412468831342</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>212.70629918</v>
       </c>
       <c r="C377" s="5">
         <v>0.51177641000001017</v>
       </c>
       <c r="D377" s="5">
         <v>2.9328939280380162</v>
       </c>
       <c r="E377" s="5">
         <v>3.9896827752235797</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>211.04206060000001</v>
       </c>
       <c r="C378" s="5">
         <v>-1.6642385799999886</v>
       </c>
       <c r="D378" s="5">
         <v>-8.9952615336086232</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>210.86734009</v>
       </c>
       <c r="C379" s="5">
         <v>-0.17472051000001443</v>
       </c>
       <c r="D379" s="5">
         <v>-0.98896187049224427</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>210.47836029000001</v>
       </c>
       <c r="C380" s="5">
         <v>-0.38897979999998711</v>
       </c>
       <c r="D380" s="5">
         <v>-2.1912782201421677</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>211.62400124000001</v>
       </c>
       <c r="C381" s="5">
         <v>1.1456409500000007</v>
       </c>
       <c r="D381" s="5">
         <v>6.7307684824390313</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>211.68358287000001</v>
       </c>
       <c r="C382" s="5">
         <v>5.9581629999996721E-2</v>
       </c>
       <c r="D382" s="5">
         <v>0.33837737621431607</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>212.16728997999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.48370710999998323</v>
       </c>
       <c r="D383" s="5">
         <v>2.776782755828533</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>211.96112221999999</v>
       </c>
       <c r="C384" s="5">
         <v>-0.20616775999999959</v>
       </c>
       <c r="D384" s="5">
         <v>-1.1598552984441457</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>212.74021980000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.77909758000001261</v>
       </c>
       <c r="D385" s="5">
         <v>4.5010660612229136</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>213.17543963</v>
       </c>
       <c r="C386" s="5">
         <v>0.43521982999999409</v>
       </c>
       <c r="D386" s="5">
         <v>2.4827484846509318</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>212.51468134000001</v>
       </c>
       <c r="C387" s="5">
         <v>-0.66075828999998976</v>
       </c>
       <c r="D387" s="5">
         <v>-3.6567593221614181</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>213.92763658000001</v>
       </c>
       <c r="C388" s="5">
         <v>1.4129552400000023</v>
       </c>
       <c r="D388" s="5">
         <v>8.2768120432739067</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>213.29627339999999</v>
       </c>
       <c r="C389" s="5">
         <v>-0.63136318000002234</v>
       </c>
       <c r="D389" s="5">
         <v>-3.4846267741055037</v>
       </c>
       <c r="E389" s="5">
         <v>0.27736565502496369</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>212.91659039999999</v>
       </c>
       <c r="C390" s="5">
         <v>-0.37968299999999999</v>
       </c>
       <c r="D390" s="5">
         <v>-2.1152983849927032</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>212.91880574000001</v>
       </c>
       <c r="C391" s="5">
         <v>2.2153400000206602E-3</v>
       </c>
       <c r="D391" s="5">
         <v>1.2486392584087902E-2</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>212.17165213999999</v>
       </c>
       <c r="C392" s="5">
         <v>-0.74715360000001851</v>
       </c>
       <c r="D392" s="5">
         <v>-4.130593382523406</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>210.03115029</v>
       </c>
       <c r="C393" s="5">
         <v>-2.1405018499999926</v>
       </c>
       <c r="D393" s="5">
         <v>-11.456592180838454</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>210.9432908</v>
       </c>
       <c r="C394" s="5">
         <v>0.9121405100000004</v>
       </c>
       <c r="D394" s="5">
         <v>5.3377583060677303</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>210.02886624000001</v>
       </c>
       <c r="C395" s="5">
         <v>-0.91442455999998629</v>
       </c>
       <c r="D395" s="5">
         <v>-5.0796669590903898</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>211.02631077999999</v>
       </c>
       <c r="C396" s="5">
         <v>0.99744453999997518</v>
       </c>
       <c r="D396" s="5">
         <v>5.8501365287604523</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>210.57566052000001</v>
       </c>
       <c r="C397" s="5">
         <v>-0.45065025999997488</v>
       </c>
       <c r="D397" s="5">
         <v>-2.5327346941577344</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>211.18068742</v>
       </c>
       <c r="C398" s="5">
         <v>0.60502689999998438</v>
       </c>
       <c r="D398" s="5">
         <v>3.5028554097504605</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>211.56854533999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.38785791999998764</v>
       </c>
       <c r="D399" s="5">
         <v>2.2263394294698591</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>211.3523696</v>
       </c>
       <c r="C400" s="5">
         <v>-0.21617573999998285</v>
       </c>
       <c r="D400" s="5">
         <v>-1.2192644795480434</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>211.43822639000001</v>
       </c>
       <c r="C401" s="5">
         <v>8.5856790000008232E-2</v>
       </c>
       <c r="D401" s="5">
         <v>0.48856159027110824</v>
       </c>
       <c r="E401" s="5">
         <v>-0.87111086395567083</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>212.05245797000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.61423157999999489</v>
       </c>
       <c r="D402" s="5">
         <v>3.5422611422669892</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>212.25271222999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.20025425999997992</v>
       </c>
       <c r="D403" s="5">
         <v>1.1391388438076966</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>212.16271602</v>
       </c>
       <c r="C404" s="5">
         <v>-8.9996209999981147E-2</v>
       </c>
       <c r="D404" s="5">
         <v>-0.50762111879774086</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>214.30863113000001</v>
       </c>
       <c r="C405" s="5">
         <v>2.1459151100000042</v>
       </c>
       <c r="D405" s="5">
         <v>12.835861884166766</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>215.97799361</v>
       </c>
       <c r="C406" s="5">
         <v>1.6693624799999895</v>
       </c>
       <c r="D406" s="5">
         <v>9.7584791358135359</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>216.83376595999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.85577234999999519</v>
       </c>
       <c r="D407" s="5">
         <v>4.8597755970015477</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>216.68625861999999</v>
       </c>
       <c r="C408" s="5">
         <v>-0.14750734000000421</v>
       </c>
       <c r="D408" s="5">
         <v>-0.81328672534211055</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>217.66338034</v>
       </c>
       <c r="C409" s="5">
         <v>0.97712172000001374</v>
       </c>
       <c r="D409" s="5">
         <v>5.5475077280211282</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>218.5926809</v>
       </c>
       <c r="C410" s="5">
         <v>0.9293005600000015</v>
       </c>
       <c r="D410" s="5">
         <v>5.2453612082970613</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>219.82949909999999</v>
       </c>
       <c r="C411" s="5">
         <v>1.2368181999999877</v>
       </c>
       <c r="D411" s="5">
         <v>7.0050431626389686</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>220.27661469</v>
       </c>
       <c r="C412" s="5">
         <v>0.44711559000000989</v>
       </c>
       <c r="D412" s="5">
         <v>2.4681929007362102</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>220.35289187000001</v>
       </c>
       <c r="C413" s="5">
         <v>7.6277180000005274E-2</v>
       </c>
       <c r="D413" s="5">
         <v>0.4163271918929512</v>
       </c>
       <c r="E413" s="5">
         <v>4.2162033007015598</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>221.12379970000001</v>
       </c>
       <c r="C414" s="5">
         <v>0.77090782999999874</v>
       </c>
       <c r="D414" s="5">
         <v>4.279948532623834</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>222.70942678</v>
       </c>
       <c r="C415" s="5">
         <v>1.5856270799999947</v>
       </c>
       <c r="D415" s="5">
         <v>8.9525349975925437</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>223.80190135999999</v>
       </c>
       <c r="C416" s="5">
         <v>1.0924745799999869</v>
       </c>
       <c r="D416" s="5">
         <v>6.0478970756272066</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>224.32767941</v>
       </c>
       <c r="C417" s="5">
         <v>0.52577805000001376</v>
       </c>
       <c r="D417" s="5">
         <v>2.8558748987070226</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>224.53058565000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.20290624000000435</v>
       </c>
       <c r="D418" s="5">
         <v>1.0908259232201178</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>224.44143829999999</v>
       </c>
       <c r="C419" s="5">
         <v>-8.9147350000018832E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-0.47540749016732331</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>225.48490742999999</v>
       </c>
       <c r="C420" s="5">
         <v>1.0434691300000054</v>
       </c>
       <c r="D420" s="5">
         <v>5.7239110066586774</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>225.86912383999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.3842164099999934</v>
       </c>
       <c r="D421" s="5">
         <v>2.0640196027935653</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>225.43233221</v>
       </c>
       <c r="C422" s="5">
         <v>-0.43679162999998766</v>
       </c>
       <c r="D422" s="5">
         <v>-2.2960679415858554</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>225.10675162000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.32558058999998707</v>
       </c>
       <c r="D423" s="5">
         <v>-1.7193991046161927</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>225.13369940000001</v>
       </c>
       <c r="C424" s="5">
         <v>2.6947780000000421E-2</v>
       </c>
       <c r="D424" s="5">
         <v>0.14374795747895686</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>226.25291257999999</v>
       </c>
       <c r="C425" s="5">
         <v>1.1192131799999743</v>
       </c>
       <c r="D425" s="5">
         <v>6.1314385153349527</v>
       </c>
       <c r="E425" s="5">
         <v>2.6775326885570383</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>227.00261796000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.74970538000002307</v>
       </c>
       <c r="D426" s="5">
         <v>4.0495595719695299</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>226.77592154000001</v>
       </c>
       <c r="C427" s="5">
         <v>-0.22669641999999612</v>
       </c>
       <c r="D427" s="5">
         <v>-1.1918210061072632</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>226.76897183</v>
       </c>
       <c r="C428" s="5">
         <v>-6.9497100000148748E-3</v>
       </c>
       <c r="D428" s="5">
         <v>-3.6768658800911957E-2</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>225.93824595000001</v>
       </c>
       <c r="C429" s="5">
         <v>-0.83072587999998859</v>
       </c>
       <c r="D429" s="5">
         <v>-4.3084779932249457</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>225.16111867000001</v>
       </c>
       <c r="C430" s="5">
         <v>-0.77712728000000197</v>
       </c>
       <c r="D430" s="5">
         <v>-4.0502740858713526</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>225.12669353999999</v>
       </c>
       <c r="C431" s="5">
         <v>-3.4425130000016679E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-0.18331511314629845</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>224.33157188999999</v>
       </c>
       <c r="C432" s="5">
         <v>-0.79512164999999868</v>
       </c>
       <c r="D432" s="5">
         <v>-4.1568941058132687</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>223.59581030999999</v>
       </c>
       <c r="C433" s="5">
         <v>-0.73576158000000191</v>
       </c>
       <c r="D433" s="5">
         <v>-3.865527980888217</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>223.13771814</v>
       </c>
       <c r="C434" s="5">
         <v>-0.45809216999998625</v>
       </c>
       <c r="D434" s="5">
         <v>-2.430986962515691</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>214.79498298999999</v>
       </c>
       <c r="C435" s="5">
         <v>-8.34273515000001</v>
       </c>
       <c r="D435" s="5">
         <v>-36.69853689393959</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>214.17204647</v>
       </c>
       <c r="C436" s="5">
         <v>-0.62293651999999611</v>
       </c>
       <c r="D436" s="5">
         <v>-3.4251951912667722</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>213.89970299999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.2723434700000098</v>
       </c>
       <c r="D437" s="5">
         <v>-1.5153058105193962</v>
       </c>
       <c r="E437" s="5">
         <v>-5.4599118478229851</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>212.22796248</v>
       </c>
       <c r="C438" s="5">
         <v>-1.671740519999986</v>
       </c>
       <c r="D438" s="5">
         <v>-8.9858166814047014</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>211.84921427</v>
       </c>
       <c r="C439" s="5">
         <v>-0.3787482099999977</v>
       </c>
       <c r="D439" s="5">
         <v>-2.1206591859661339</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>208.03888230999999</v>
       </c>
       <c r="C440" s="5">
         <v>-3.8103319600000134</v>
       </c>
       <c r="D440" s="5">
         <v>-19.571151425594589</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>209.19358032</v>
       </c>
       <c r="C441" s="5">
         <v>1.1546980100000042</v>
       </c>
       <c r="D441" s="5">
         <v>6.8676088575004401</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>209.60456846</v>
       </c>
       <c r="C442" s="5">
         <v>0.41098814000000061</v>
       </c>
       <c r="D442" s="5">
         <v>2.3831989712223667</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>210.47133596</v>
       </c>
       <c r="C443" s="5">
         <v>0.86676750000000879</v>
       </c>
       <c r="D443" s="5">
         <v>5.0767334573708744</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>211.18522680999999</v>
       </c>
       <c r="C444" s="5">
         <v>0.71389084999998431</v>
       </c>
       <c r="D444" s="5">
         <v>4.1470373335211974</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>211.80352844000001</v>
+        <v>211.8063023</v>
       </c>
       <c r="C445" s="5">
-        <v>0.61830163000001903</v>
+        <v>0.62107549000000972</v>
       </c>
       <c r="D445" s="5">
-        <v>3.5704530693127845</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5867310208745229</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>211.83407690000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>2.7774600000014971E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>0.1574720311831479</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE910000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>