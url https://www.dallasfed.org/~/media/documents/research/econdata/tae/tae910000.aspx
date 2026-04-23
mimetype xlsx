--- v2 (2026-02-01)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E042BDFE-EC68-47C1-BC81-475466FC4F1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D363F8C3-B4BC-4FED-9EDD-7ED4BC1AC631}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DF10B466-0DFF-41F0-8D9E-5A98E1FB801E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BADC526F-E0EB-481C-8966-66BBD41F1C5D}"/>
   </bookViews>
   <sheets>
     <sheet name="AE910000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Federal Government</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6CF197C0-9253-4129-833B-E20FE15136C8}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78D7CE99-5C06-4616-8CD2-5917FDEA389A}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>199.69012369999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>199.69045449999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>200.2212408</v>
+        <v>200.22186679999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.53111710000001722</v>
+        <v>0.5314122999999995</v>
       </c>
       <c r="D7" s="5">
-        <v>3.2387527462244048</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.2405738582526267</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>203.4823992</v>
+        <v>203.48061530000001</v>
       </c>
       <c r="C8" s="5">
-        <v>3.2611583999999993</v>
+        <v>3.2587485000000243</v>
       </c>
       <c r="D8" s="5">
-        <v>21.394892347311469</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>21.377567968770215</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>206.5817194</v>
+        <v>206.58104180000001</v>
       </c>
       <c r="C9" s="5">
-        <v>3.099320199999994</v>
+        <v>3.1004264999999975</v>
       </c>
       <c r="D9" s="5">
-        <v>19.889309209563997</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>19.897203211890833</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>225.86526950000001</v>
+        <v>225.8686778</v>
       </c>
       <c r="C10" s="5">
-        <v>19.283550100000014</v>
+        <v>19.287635999999992</v>
       </c>
       <c r="D10" s="5">
-        <v>191.80371741943119</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>191.86804943694864</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>210.4914843</v>
+        <v>210.49828840000001</v>
       </c>
       <c r="C11" s="5">
-        <v>-15.373785200000015</v>
+        <v>-15.370389399999993</v>
       </c>
       <c r="D11" s="5">
-        <v>-57.083836270516287</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-57.074959717405569</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>212.58363270000001</v>
+        <v>212.58049149999999</v>
       </c>
       <c r="C12" s="5">
-        <v>2.0921484000000135</v>
+        <v>2.0822030999999868</v>
       </c>
       <c r="D12" s="5">
-        <v>12.601330628362195</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>12.537705376598595</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>203.56123909999999</v>
+        <v>203.56339009999999</v>
       </c>
       <c r="C13" s="5">
-        <v>-9.0223936000000151</v>
+        <v>-9.0171014000000014</v>
       </c>
       <c r="D13" s="5">
-        <v>-40.573091242297401</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-40.555015677300112</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>201.24410320000001</v>
+        <v>201.23958540000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-2.3171358999999825</v>
+        <v>-2.3238046999999824</v>
       </c>
       <c r="D14" s="5">
-        <v>-12.836043744020698</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-12.870570978359142</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>199.40095679999999</v>
+        <v>199.40008839999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.8431464000000233</v>
+        <v>-1.8394970000000228</v>
       </c>
       <c r="D15" s="5">
-        <v>-10.45344327275668</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-10.43399750411249</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>200.44356089999999</v>
+        <v>200.44223049999999</v>
       </c>
       <c r="C16" s="5">
-        <v>1.0426041000000055</v>
+        <v>1.0421421000000066</v>
       </c>
       <c r="D16" s="5">
-        <v>6.4580381204154769</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4551225965326475</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>199.44729899999999</v>
+        <v>199.44680919999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.99626190000000747</v>
+        <v>-0.99542130000000384</v>
       </c>
       <c r="D17" s="5">
-        <v>-5.8039702173530046</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.7992435165430845</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>198.4945998</v>
+        <v>198.49494910000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.95269919999998365</v>
+        <v>-0.95186009999997623</v>
       </c>
       <c r="D18" s="5">
-        <v>-5.5838168249089488</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5790405289319551</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>197.86717340000001</v>
+        <v>197.86775259999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.62742639999999028</v>
+        <v>-0.62719650000002503</v>
       </c>
       <c r="D19" s="5">
-        <v>-3.7278555086518672</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7265067635669058</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>197.00380100000001</v>
+        <v>197.00229770000001</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.86337240000000293</v>
+        <v>-0.86545489999997471</v>
       </c>
       <c r="D20" s="5">
-        <v>-5.1122236610976701</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1242448676392938</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>197.61229159999999</v>
+        <v>197.61170179999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.6084905999999819</v>
+        <v>0.60940409999997769</v>
       </c>
       <c r="D21" s="5">
-        <v>3.7700884893695719</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7758743018100338</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>198.8926969</v>
+        <v>198.89546440000001</v>
       </c>
       <c r="C22" s="5">
-        <v>1.2804053000000124</v>
+        <v>1.2837626000000171</v>
       </c>
       <c r="D22" s="5">
-        <v>8.0584133082662213</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0803285807571577</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>199.2503725</v>
+        <v>199.25606640000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.35767559999999321</v>
+        <v>0.36060200000000009</v>
       </c>
       <c r="D23" s="5">
-        <v>2.179474321820396</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1974534739590101</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>197.96440419999999</v>
+        <v>197.96183339999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-1.2859683000000075</v>
+        <v>-1.2942330000000197</v>
       </c>
       <c r="D24" s="5">
-        <v>-7.4757480851105669</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5218830033627277</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>197.4754863</v>
+        <v>197.47732439999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.48891789999998991</v>
+        <v>-0.48450900000000274</v>
       </c>
       <c r="D25" s="5">
-        <v>-2.9237441480129189</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8977698186151923</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>196.1489105</v>
+        <v>196.1450001</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.3265758000000005</v>
+        <v>-1.332324299999982</v>
       </c>
       <c r="D26" s="5">
-        <v>-7.7699384181338367</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8022988732568743</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>197.52160029999999</v>
+        <v>197.5208121</v>
       </c>
       <c r="C27" s="5">
-        <v>1.3726897999999892</v>
+        <v>1.3758119999999963</v>
       </c>
       <c r="D27" s="5">
-        <v>8.728737216022342</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7495441660158324</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>198.16784960000001</v>
+        <v>198.16670719999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.64624930000002223</v>
+        <v>0.64589509999998995</v>
       </c>
       <c r="D28" s="5">
-        <v>3.9975752887091875</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9953609513952104</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>198.4644041</v>
+        <v>198.46406579999999</v>
       </c>
       <c r="C29" s="5">
-        <v>0.29655449999998496</v>
+        <v>0.29735859999999548</v>
       </c>
       <c r="D29" s="5">
-        <v>1.8106320648071828</v>
+        <v>1.8155926896480157</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.49280933105040337</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.49273458118577196</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>198.62744470000001</v>
+        <v>198.62776260000001</v>
       </c>
       <c r="C30" s="5">
-        <v>0.16304060000001641</v>
+        <v>0.16369680000002518</v>
       </c>
       <c r="D30" s="5">
-        <v>0.99027907429856121</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.99428451511749394</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>198.09989300000001</v>
+        <v>198.10039939999999</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.52755170000000362</v>
+        <v>-0.52736320000002479</v>
       </c>
       <c r="D31" s="5">
-        <v>-3.1410347404606798</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1399238001105778</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>198.24934350000001</v>
+        <v>198.24817419999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.14945050000000037</v>
+        <v>0.14777480000000764</v>
       </c>
       <c r="D32" s="5">
-        <v>0.90906971934530123</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.89883269683599387</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>197.57714519999999</v>
+        <v>197.5767444</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.67219830000001934</v>
+        <v>-0.67142979999999852</v>
       </c>
       <c r="D33" s="5">
-        <v>-3.9937783950859118</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9893202596457789</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>196.65203750000001</v>
+        <v>196.6538626</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.92510769999998388</v>
+        <v>-0.92288179999999898</v>
       </c>
       <c r="D34" s="5">
-        <v>-5.4762520227562224</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4634230770571719</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>196.080478</v>
+        <v>196.084856</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.57155950000000644</v>
+        <v>-0.56900659999999448</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.4325245465271381</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4174049511391247</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>197.1163205</v>
+        <v>197.114744</v>
       </c>
       <c r="C36" s="5">
-        <v>1.0358425000000011</v>
+        <v>1.0298879999999997</v>
       </c>
       <c r="D36" s="5">
-        <v>6.5267607821545059</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4880025350504411</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>196.84886560000001</v>
+        <v>196.84988079999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.26745489999998995</v>
+        <v>-0.26486320000000774</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.6161096413473741</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6005774277497831</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>196.58469389999999</v>
+        <v>196.581827</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.26417170000001988</v>
+        <v>-0.26805379999998991</v>
       </c>
       <c r="D38" s="5">
-        <v>-1.5985697867207938</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6218774020735349</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>195.84114439999999</v>
+        <v>195.84049590000001</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.74354950000000031</v>
+        <v>-0.74133109999999647</v>
       </c>
       <c r="D39" s="5">
-        <v>-4.4455643164328817</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4326380462079928</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>195.45983820000001</v>
+        <v>195.459216</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.38130619999998316</v>
+        <v>-0.38127990000000977</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.3115632692253363</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3114131082328182</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>194.5938788</v>
+        <v>194.5936955</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.86595940000000837</v>
+        <v>-0.86552050000000236</v>
       </c>
       <c r="D41" s="5">
-        <v>-5.1887921891811351</v>
+        <v>-5.1862421443537592</v>
       </c>
       <c r="E41" s="5">
-        <v>-1.9502365260672949</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9501617506417102</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>195.3027821</v>
+        <v>195.30306440000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.7089033000000029</v>
+        <v>0.7093689000000154</v>
       </c>
       <c r="D42" s="5">
-        <v>4.4602498630959664</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4632425781988561</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>195.05192529999999</v>
+        <v>195.0523287</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.25085680000000821</v>
+        <v>-0.250735700000007</v>
       </c>
       <c r="D43" s="5">
-        <v>-1.5304985852696129</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5297627574926809</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>194.71720819999999</v>
+        <v>194.71663659999999</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.33471710000000598</v>
+        <v>-0.33569210000001704</v>
       </c>
       <c r="D44" s="5">
-        <v>-2.0399242825348551</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0458060700428771</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>193.4632604</v>
+        <v>193.46239460000001</v>
       </c>
       <c r="C45" s="5">
-        <v>-1.2539477999999917</v>
+        <v>-1.2542419999999765</v>
       </c>
       <c r="D45" s="5">
-        <v>-7.4598878878219033</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4615977188101867</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>192.96105259999999</v>
+        <v>192.96212829999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.50220780000000786</v>
+        <v>-0.50026630000002115</v>
       </c>
       <c r="D46" s="5">
-        <v>-3.0709662451605779</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0592759419368898</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>192.5235309</v>
+        <v>192.5263611</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.43752169999999069</v>
+        <v>-0.43576719999998659</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.6872148453260247</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6765576382664746</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>192.89818410000001</v>
+        <v>192.89746980000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.37465320000001157</v>
+        <v>0.37110870000000773</v>
       </c>
       <c r="D48" s="5">
-        <v>2.3603718221646641</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.337768935746265</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>192.7965231</v>
+        <v>192.7968668</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.10166100000000711</v>
+        <v>-0.10060300000000666</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.63059282293633778</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.6240512743454496</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>193.20613900000001</v>
+        <v>193.20452710000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.40961590000000569</v>
+        <v>0.40766030000000342</v>
       </c>
       <c r="D50" s="5">
-        <v>2.5795264975756238</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5670630492033553</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>193.68727709999999</v>
+        <v>193.68683139999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.48113809999998125</v>
+        <v>0.48230429999998137</v>
       </c>
       <c r="D51" s="5">
-        <v>3.0296121024334877</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0370821883058952</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>192.67789310000001</v>
+        <v>192.67782489999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.009383999999983</v>
+        <v>-1.0090064999999981</v>
       </c>
       <c r="D52" s="5">
-        <v>-6.0775226285153643</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0753279997322496</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>192.5524901</v>
+        <v>192.5525557</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.1254030000000057</v>
+        <v>-0.12526919999999109</v>
       </c>
       <c r="D53" s="5">
-        <v>-0.77822156026822187</v>
+        <v>-0.77739446994193884</v>
       </c>
       <c r="E53" s="5">
-        <v>-1.0490508296502443</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0489239102815628</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>192.6237414</v>
+        <v>192.62410199999999</v>
       </c>
       <c r="C54" s="5">
-        <v>7.1251300000000128E-2</v>
+        <v>7.1546299999994289E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>0.4449476983878764</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.44679351825871461</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>192.53663069999999</v>
+        <v>192.53699829999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-8.7110700000010866E-2</v>
+        <v>-8.7103700000000117E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.54133113871817073</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.54128673602663602</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>190.90773619999999</v>
+        <v>190.90758210000001</v>
       </c>
       <c r="C56" s="5">
-        <v>-1.6288945000000012</v>
+        <v>-1.6294161999999801</v>
       </c>
       <c r="D56" s="5">
-        <v>-9.6928946122724291</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.6958383322308102</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>192.55216329999999</v>
+        <v>192.550702</v>
       </c>
       <c r="C57" s="5">
-        <v>1.6444271000000015</v>
+        <v>1.6431198999999879</v>
       </c>
       <c r="D57" s="5">
-        <v>10.840504423012852</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.831484220119926</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>192.4085676</v>
+        <v>192.40886399999999</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.14359569999999167</v>
+        <v>-0.14183800000000701</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.89123809644365837</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.88037960726540243</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>191.79931759999999</v>
+        <v>191.8005703</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.60925000000000296</v>
+        <v>-0.60829369999999017</v>
       </c>
       <c r="D59" s="5">
-        <v>-3.7342465288650151</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7284810228800591</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>190.03952179999999</v>
+        <v>190.03942850000001</v>
       </c>
       <c r="C60" s="5">
-        <v>-1.7597958000000062</v>
+        <v>-1.7611417999999901</v>
       </c>
       <c r="D60" s="5">
-        <v>-10.471263569360733</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.478807553553683</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>189.19225370000001</v>
+        <v>189.19206650000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.84726809999997954</v>
+        <v>-0.84736200000000395</v>
       </c>
       <c r="D61" s="5">
-        <v>-5.2207951916167561</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2213621813554045</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>189.11665189999999</v>
+        <v>189.11602120000001</v>
       </c>
       <c r="C62" s="5">
-        <v>-7.5601800000015373E-2</v>
+        <v>-7.604530000000409E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-0.47847114720920292</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.48127225752339076</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>188.48706859999999</v>
+        <v>188.4869027</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.62958330000000728</v>
+        <v>-0.62911850000000413</v>
       </c>
       <c r="D63" s="5">
-        <v>-3.922548229006062</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9197179561603734</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>188.63010750000001</v>
+        <v>188.63081980000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.14303890000002184</v>
+        <v>0.14391710000001012</v>
       </c>
       <c r="D64" s="5">
-        <v>0.91446549404801125</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.92010434805955832</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>189.26292570000001</v>
+        <v>189.26357709999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.63281820000000266</v>
+        <v>0.63275729999998021</v>
       </c>
       <c r="D65" s="5">
-        <v>4.1008905126783457</v>
+        <v>4.1004727782515626</v>
       </c>
       <c r="E65" s="5">
-        <v>-1.7083987842959503</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7080939736392242</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>188.66141390000001</v>
+        <v>188.6622587</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.60151179999999727</v>
+        <v>-0.6013183999999967</v>
       </c>
       <c r="D66" s="5">
-        <v>-3.7478527069304768</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7466559931987553</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>188.6751644</v>
+        <v>188.67586230000001</v>
       </c>
       <c r="C67" s="5">
-        <v>1.3750499999986232E-2</v>
+        <v>1.3603600000010374E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>8.7496514408336168E-2</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6561008959340491E-2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>188.62086529999999</v>
+        <v>188.6212774</v>
       </c>
       <c r="C68" s="5">
-        <v>-5.4299100000008593E-2</v>
+        <v>-5.4584900000008929E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-0.34480363163142957</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.34661431765941053</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>188.33291460000001</v>
+        <v>188.3296407</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.28795069999998191</v>
+        <v>-0.29163669999999797</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.8166297088398786</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8396826565448721</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>188.5657976</v>
+        <v>188.5648238</v>
       </c>
       <c r="C70" s="5">
-        <v>0.23288299999998685</v>
+        <v>0.23518310000000042</v>
       </c>
       <c r="D70" s="5">
-        <v>1.4939930581348015</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5088765843191299</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>188.81310690000001</v>
+        <v>188.81326680000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.24730930000001194</v>
+        <v>0.24844300000000885</v>
       </c>
       <c r="D71" s="5">
-        <v>1.5852359245795311</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5925638902556827</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>187.76088050000001</v>
+        <v>187.7607237</v>
       </c>
       <c r="C72" s="5">
-        <v>-1.052226399999995</v>
+        <v>-1.0525431000000083</v>
       </c>
       <c r="D72" s="5">
-        <v>-6.4862020526323612</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4880894867915817</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>188.09412589999999</v>
+        <v>188.09393230000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.33324539999998137</v>
+        <v>0.33320860000000607</v>
       </c>
       <c r="D73" s="5">
-        <v>2.1507210780746577</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.150483066326303</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>187.79066800000001</v>
+        <v>187.79059029999999</v>
       </c>
       <c r="C74" s="5">
-        <v>-0.30345789999998374</v>
+        <v>-0.30334200000001488</v>
       </c>
       <c r="D74" s="5">
-        <v>-1.9189093704236937</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9181849246019178</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>188.05769069999999</v>
+        <v>188.0580358</v>
       </c>
       <c r="C75" s="5">
-        <v>0.26702269999998407</v>
+        <v>0.267445500000008</v>
       </c>
       <c r="D75" s="5">
-        <v>1.7197077662537197</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7224528098915615</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>188.66185719999999</v>
+        <v>188.66352549999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.60416649999999095</v>
+        <v>0.60548969999999258</v>
       </c>
       <c r="D76" s="5">
-        <v>3.9240537375326623</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9327933185304254</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>187.57448640000001</v>
+        <v>187.57638739999999</v>
       </c>
       <c r="C77" s="5">
-        <v>-1.0873707999999738</v>
+        <v>-1.0871381000000042</v>
       </c>
       <c r="D77" s="5">
-        <v>-6.7012280096977905</v>
+        <v>-6.6997816920583713</v>
       </c>
       <c r="E77" s="5">
-        <v>-0.8921130716727621</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.89144975797882386</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>187.01869199999999</v>
+        <v>187.0206689</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.55579440000002478</v>
+        <v>-0.55571849999998335</v>
       </c>
       <c r="D78" s="5">
-        <v>-3.4982939898781318</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4977891425130858</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>187.0469895</v>
+        <v>187.0483108</v>
       </c>
       <c r="C79" s="5">
-        <v>2.8297500000007858E-2</v>
+        <v>2.7641899999991892E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>0.18172126422990598</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.17750582245248392</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>186.86722030000001</v>
+        <v>186.86773919999999</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.17976919999998131</v>
+        <v>-0.18057160000000749</v>
       </c>
       <c r="D80" s="5">
-        <v>-1.1472324339291684</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1523178524468825</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>188.0270342</v>
+        <v>188.02160989999999</v>
       </c>
       <c r="C81" s="5">
-        <v>1.159813899999989</v>
+        <v>1.1538706999999988</v>
       </c>
       <c r="D81" s="5">
-        <v>7.7075247924817347</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6666565580561397</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>187.22078780000001</v>
+        <v>187.21744229999999</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.80624639999999204</v>
+        <v>-0.80416759999999954</v>
       </c>
       <c r="D82" s="5">
-        <v>-5.0258817817867119</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.01336774737916</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>187.41494639999999</v>
+        <v>187.41396320000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.1941585999999802</v>
+        <v>0.19652090000002431</v>
       </c>
       <c r="D83" s="5">
-        <v>1.2515910255405993</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2669297489489084</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>187.4698276</v>
+        <v>187.46930570000001</v>
       </c>
       <c r="C84" s="5">
-        <v>5.4881200000011177E-2</v>
+        <v>5.5342499999994743E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.35196559019305962</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.35493068331295952</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>187.49173619999999</v>
+        <v>187.49145949999999</v>
       </c>
       <c r="C85" s="5">
-        <v>2.1908599999989065E-2</v>
+        <v>2.2153799999983903E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>0.14032778060451001</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.14189973860174732</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>187.1972753</v>
+        <v>187.19756100000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.29446089999999003</v>
+        <v>-0.29389849999998319</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.8684384749407701</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8649033249232505</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>187.06419980000001</v>
+        <v>187.06549129999999</v>
       </c>
       <c r="C87" s="5">
-        <v>-0.13307549999998969</v>
+        <v>-0.13206970000001661</v>
       </c>
       <c r="D87" s="5">
-        <v>-0.84973303648403498</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.84333427451340759</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>187.2439521</v>
+        <v>187.24662799999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.17975229999998987</v>
+        <v>0.18113669999999615</v>
       </c>
       <c r="D88" s="5">
-        <v>1.1592085098972582</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1681758907914785</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>186.7459192</v>
+        <v>186.7496927</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.49803289999999834</v>
+        <v>-0.49693529999998987</v>
       </c>
       <c r="D89" s="5">
-        <v>-3.1454885044723824</v>
+        <v>-3.1386129284137532</v>
       </c>
       <c r="E89" s="5">
-        <v>-0.44172702583500367</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.44072428915964412</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>186.64152820000001</v>
+        <v>186.6459424</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.10439099999999257</v>
+        <v>-0.10375030000000152</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.66874166250970868</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.66463640350208353</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>186.63958310000001</v>
+        <v>186.6444745</v>
       </c>
       <c r="C91" s="5">
-        <v>-1.945100000000366E-3</v>
+        <v>-1.4678999999944153E-3</v>
       </c>
       <c r="D91" s="5">
-        <v>-1.2505181662514353E-2</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.4371395690684423E-3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>187.1907075</v>
+        <v>187.18867539999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.55112439999999197</v>
+        <v>0.54420089999999277</v>
       </c>
       <c r="D92" s="5">
-        <v>3.601575647610078</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5555081963221102</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>187.3801268</v>
+        <v>187.371532</v>
       </c>
       <c r="C93" s="5">
-        <v>0.18941929999999729</v>
+        <v>0.18285660000000803</v>
       </c>
       <c r="D93" s="5">
-        <v>1.2210674933006649</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1785472082330717</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>186.4711264</v>
+        <v>186.4631976</v>
       </c>
       <c r="C94" s="5">
-        <v>-0.90900039999999649</v>
+        <v>-0.9083344000000011</v>
       </c>
       <c r="D94" s="5">
-        <v>-5.6684894751778288</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6646993663225231</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>186.52201880000001</v>
+        <v>186.51948949999999</v>
       </c>
       <c r="C95" s="5">
-        <v>5.0892400000009275E-2</v>
+        <v>5.6291899999990846E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>0.32800057009851891</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.36287350538983798</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>186.9028491</v>
+        <v>186.90381790000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.3808302999999853</v>
+        <v>0.38432840000001534</v>
       </c>
       <c r="D96" s="5">
-        <v>2.4777950316247743</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5008475643813588</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>186.8193364</v>
+        <v>186.817801</v>
       </c>
       <c r="C97" s="5">
-        <v>-8.3512699999999995E-2</v>
+        <v>-8.6016900000004171E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.53487319592409044</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.55086840531494152</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>187.0218491</v>
+        <v>187.02369279999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.20251269999999977</v>
+        <v>0.20589179999998919</v>
       </c>
       <c r="D98" s="5">
-        <v>1.3085869667032624</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3305654039909021</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>186.4903272</v>
+        <v>186.49342350000001</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.53152190000000132</v>
+        <v>-0.53026929999998629</v>
       </c>
       <c r="D99" s="5">
-        <v>-3.357629925169181</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3498077112790736</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>186.6666956</v>
+        <v>186.66986449999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.1763684000000012</v>
+        <v>0.17644099999998275</v>
       </c>
       <c r="D100" s="5">
-        <v>1.140790589723073</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1412435823966449</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>186.56023279999999</v>
+        <v>186.56612139999999</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.10646280000000274</v>
+        <v>-0.10374310000000264</v>
       </c>
       <c r="D101" s="5">
-        <v>-0.68226081306289599</v>
+        <v>-0.66487376007723364</v>
       </c>
       <c r="E101" s="5">
-        <v>-9.9432641310437386E-2</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.8298046623779278E-2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>186.07598949999999</v>
+        <v>186.0830076</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.48424330000000282</v>
+        <v>-0.48311379999998394</v>
       </c>
       <c r="D102" s="5">
-        <v>-3.0706846105824526</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0635286019872532</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>185.63315130000001</v>
+        <v>185.64133050000001</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.44283819999998286</v>
+        <v>-0.44167709999999261</v>
       </c>
       <c r="D103" s="5">
-        <v>-2.8187676437735121</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8113685376599529</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>185.26803659999999</v>
+        <v>185.26267039999999</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.36511470000002078</v>
+        <v>-0.37866010000001893</v>
       </c>
       <c r="D104" s="5">
-        <v>-2.3348680756849371</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4204146199692467</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>184.23652300000001</v>
+        <v>184.22581030000001</v>
       </c>
       <c r="C105" s="5">
-        <v>-1.0315135999999825</v>
+        <v>-1.0368600999999842</v>
       </c>
       <c r="D105" s="5">
-        <v>-6.4803748869289297</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.513119577210535</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>185.8597402</v>
+        <v>185.84749669999999</v>
       </c>
       <c r="C106" s="5">
-        <v>1.6232171999999991</v>
+        <v>1.6216863999999873</v>
       </c>
       <c r="D106" s="5">
-        <v>11.1002824646514</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.089978650595246</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>184.69843700000001</v>
+        <v>184.6938068</v>
       </c>
       <c r="C107" s="5">
-        <v>-1.1613031999999919</v>
+        <v>-1.1536898999999892</v>
       </c>
       <c r="D107" s="5">
-        <v>-7.2455543438971866</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2001219318610925</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>185.62621899999999</v>
+        <v>185.62851190000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.92778199999997923</v>
+        <v>0.93470510000000218</v>
       </c>
       <c r="D108" s="5">
-        <v>6.1972280111869837</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2449273743591105</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>186.15876460000001</v>
+        <v>186.15600119999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.53254560000002016</v>
+        <v>0.52748929999998495</v>
       </c>
       <c r="D109" s="5">
-        <v>3.4975416722340391</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4637698152885754</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>187.25578440000001</v>
+        <v>187.25997380000001</v>
       </c>
       <c r="C110" s="5">
-        <v>1.0970197999999982</v>
+        <v>1.1039726000000201</v>
       </c>
       <c r="D110" s="5">
-        <v>7.3052688076067795</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3532021958725213</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>187.0312491</v>
+        <v>187.03601190000001</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.22453530000001365</v>
+        <v>-0.22396190000000615</v>
       </c>
       <c r="D111" s="5">
-        <v>-1.4294484035974997</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.425790284730688</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>187.55132080000001</v>
+        <v>187.55477429999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.52007170000001679</v>
+        <v>0.51876239999998575</v>
       </c>
       <c r="D112" s="5">
-        <v>3.3883088147220963</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.379560695367223</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>187.69560390000001</v>
+        <v>187.70297830000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.14428309999999556</v>
+        <v>0.1482040000000211</v>
       </c>
       <c r="D113" s="5">
-        <v>0.92707521627091172</v>
+        <v>0.95236051511438102</v>
       </c>
       <c r="E113" s="5">
-        <v>0.60858151973748331</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.60935870428617811</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>187.3651825</v>
+        <v>187.37441039999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.33042140000000586</v>
+        <v>-0.32856790000002434</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.0921590034829296</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0804548404974255</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>187.72483539999999</v>
+        <v>187.73624509999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.35965289999998618</v>
+        <v>0.36183470000000284</v>
       </c>
       <c r="D115" s="5">
-        <v>2.3279093683485019</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3420651688260463</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>189.15025420000001</v>
+        <v>189.1413517</v>
       </c>
       <c r="C116" s="5">
-        <v>1.425418800000017</v>
+        <v>1.4051066000000105</v>
       </c>
       <c r="D116" s="5">
-        <v>9.5020790414538148</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3604611608766763</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>186.6201872</v>
+        <v>186.607709</v>
       </c>
       <c r="C117" s="5">
-        <v>-2.5300670000000025</v>
+        <v>-2.5336427000000015</v>
       </c>
       <c r="D117" s="5">
-        <v>-14.921407314123025</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.941619095818403</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>185.39913179999999</v>
+        <v>185.38343789999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.2210554000000116</v>
+        <v>-1.2242711000000099</v>
       </c>
       <c r="D118" s="5">
-        <v>-7.5751181670791539</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5948430019720181</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>184.79638270000001</v>
+        <v>184.79019109999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.60274909999998272</v>
+        <v>-0.59324680000000285</v>
       </c>
       <c r="D119" s="5">
-        <v>-3.8322981883169627</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7732554507667548</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>183.15822399999999</v>
+        <v>183.16219630000001</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.6381587000000195</v>
+        <v>-1.627994799999982</v>
       </c>
       <c r="D120" s="5">
-        <v>-10.133982828327381</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.074443286478607</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>183.06346289999999</v>
+        <v>183.05951020000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-9.4761099999999487E-2</v>
+        <v>-0.10268609999999967</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.61908386021277684</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.67068465703769009</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>182.00579329999999</v>
+        <v>182.0123543</v>
       </c>
       <c r="C122" s="5">
-        <v>-1.057669599999997</v>
+        <v>-1.047155900000007</v>
       </c>
       <c r="D122" s="5">
-        <v>-6.7170090467078891</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6524649137660656</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>182.5372874</v>
+        <v>182.54316990000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.5314941000000033</v>
+        <v>0.53081560000001105</v>
       </c>
       <c r="D123" s="5">
-        <v>3.5610787407406752</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5563292732132767</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>181.44263100000001</v>
+        <v>181.4458473</v>
       </c>
       <c r="C124" s="5">
-        <v>-1.094656399999991</v>
+        <v>-1.0973226000000125</v>
       </c>
       <c r="D124" s="5">
-        <v>-6.9635977090359846</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9797842620670565</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>182.6875052</v>
+        <v>182.69489010000001</v>
       </c>
       <c r="C125" s="5">
-        <v>1.2448741999999982</v>
+        <v>1.2490428000000122</v>
       </c>
       <c r="D125" s="5">
-        <v>8.5510738406036957</v>
+        <v>8.5806429450438593</v>
       </c>
       <c r="E125" s="5">
-        <v>-2.6682024490398915</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6680920278184028</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>182.8066609</v>
+        <v>182.81591940000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.1191556999999932</v>
+        <v>0.12102930000000356</v>
       </c>
       <c r="D126" s="5">
-        <v>0.78549923000259536</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.7978630617188287</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>183.65203740000001</v>
+        <v>183.66294780000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.84537650000001463</v>
+        <v>0.84702839999999924</v>
       </c>
       <c r="D127" s="5">
-        <v>5.6926570885076577</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7037694958959495</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>187.6731053</v>
+        <v>187.6633501</v>
       </c>
       <c r="C128" s="5">
-        <v>4.0210678999999914</v>
+        <v>4.0004022999999904</v>
       </c>
       <c r="D128" s="5">
-        <v>29.68073763950261</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>29.507515941213946</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>189.81891440000001</v>
+        <v>189.80697290000001</v>
       </c>
       <c r="C129" s="5">
-        <v>2.1458091000000081</v>
+        <v>2.1436228000000028</v>
       </c>
       <c r="D129" s="5">
-        <v>14.617080746038024</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.602047397466666</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>213.9214384</v>
+        <v>213.90343179999999</v>
       </c>
       <c r="C130" s="5">
-        <v>24.102523999999988</v>
+        <v>24.096458899999988</v>
       </c>
       <c r="D130" s="5">
-        <v>319.73762221935414</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>319.63052473352843</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>190.85799259999999</v>
+        <v>190.85072510000001</v>
       </c>
       <c r="C131" s="5">
-        <v>-23.063445800000011</v>
+        <v>-23.052706699999987</v>
       </c>
       <c r="D131" s="5">
-        <v>-74.562612890668476</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-74.54853744418574</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>192.14494819999999</v>
+        <v>192.14911979999999</v>
       </c>
       <c r="C132" s="5">
-        <v>1.2869555999999989</v>
+        <v>1.2983946999999887</v>
       </c>
       <c r="D132" s="5">
-        <v>8.3985386282901189</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4763393185763647</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>180.8325212</v>
+        <v>180.82856570000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-11.312426999999985</v>
+        <v>-11.320554099999981</v>
       </c>
       <c r="D133" s="5">
-        <v>-51.719606568700691</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-51.744851304133491</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>178.60182119999999</v>
+        <v>178.6094507</v>
       </c>
       <c r="C134" s="5">
-        <v>-2.230700000000013</v>
+        <v>-2.2191150000000164</v>
       </c>
       <c r="D134" s="5">
-        <v>-13.838718725076083</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.771909826807505</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>177.9300547</v>
+        <v>177.93575770000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.67176649999998972</v>
+        <v>-0.67369299999998589</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.421293149734506</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4335252295374712</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>177.02277720000001</v>
+        <v>177.02543130000001</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.90727749999999219</v>
+        <v>-0.91032640000000242</v>
       </c>
       <c r="D136" s="5">
-        <v>-5.9501621975018733</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9694124548956289</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>178.47122870000001</v>
+        <v>178.47732149999999</v>
       </c>
       <c r="C137" s="5">
-        <v>1.4484515000000044</v>
+        <v>1.4518901999999798</v>
       </c>
       <c r="D137" s="5">
-        <v>10.272892136500623</v>
+        <v>10.298229643719626</v>
       </c>
       <c r="E137" s="5">
-        <v>-2.3079172795009484</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3085312335180741</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>178.7234009</v>
+        <v>178.73147309999999</v>
       </c>
       <c r="C138" s="5">
-        <v>0.25217219999998974</v>
+        <v>0.25415160000000014</v>
       </c>
       <c r="D138" s="5">
-        <v>1.7087874027770233</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7222463290863965</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>177.69154710000001</v>
+        <v>177.70135759999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-1.0318537999999933</v>
+        <v>-1.0301154999999937</v>
       </c>
       <c r="D139" s="5">
-        <v>-6.7123433490244526</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.701098385664384</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>177.91357919999999</v>
+        <v>177.9037941</v>
       </c>
       <c r="C140" s="5">
-        <v>0.22203209999997853</v>
+        <v>0.20243650000000457</v>
       </c>
       <c r="D140" s="5">
-        <v>1.5097918746383998</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3756318723153971</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>177.06748260000001</v>
+        <v>177.05925730000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.84609659999998144</v>
+        <v>-0.84453679999998599</v>
       </c>
       <c r="D141" s="5">
-        <v>-5.5598661896495205</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5501798782573335</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>177.6415714</v>
+        <v>177.6282243</v>
       </c>
       <c r="C142" s="5">
-        <v>0.5740887999999984</v>
+        <v>0.56896699999998646</v>
       </c>
       <c r="D142" s="5">
-        <v>3.9607778431713925</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9250000743321189</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>178.4175903</v>
+        <v>178.411067</v>
       </c>
       <c r="C143" s="5">
-        <v>0.77601889999999685</v>
+        <v>0.78284270000000333</v>
       </c>
       <c r="D143" s="5">
-        <v>5.3699464141193198</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4187336801913455</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>179.68398010000001</v>
+        <v>179.68835429999999</v>
       </c>
       <c r="C144" s="5">
-        <v>1.2663898000000131</v>
+        <v>1.2772872999999834</v>
       </c>
       <c r="D144" s="5">
-        <v>8.8579803409909239</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9375709349500667</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>179.46519050000001</v>
+        <v>179.46132019999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.21878960000000802</v>
+        <v>-0.22703409999999735</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.4514168556882034</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5056937318402741</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>180.00934810000001</v>
+        <v>180.0171047</v>
       </c>
       <c r="C146" s="5">
-        <v>0.54415760000000546</v>
+        <v>0.55578450000001567</v>
       </c>
       <c r="D146" s="5">
-        <v>3.699823704212446</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7803115071328719</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>179.18086270000001</v>
+        <v>179.1858532</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.82848540000000526</v>
+        <v>-0.83125150000000758</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.385266681769818</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.402565628034961</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>178.43445080000001</v>
+        <v>178.43609129999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.74641189999999824</v>
+        <v>-0.74976190000000997</v>
       </c>
       <c r="D148" s="5">
-        <v>-4.8858737078087184</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9071664814413491</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>176.6053</v>
+        <v>176.60924439999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.8291508000000078</v>
+        <v>-1.8268468999999925</v>
       </c>
       <c r="D149" s="5">
-        <v>-11.630928536178375</v>
+        <v>-11.616992881598609</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.0455067259813267</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0466747731867954</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>177.4025881</v>
+        <v>177.40791469999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.79728810000000294</v>
+        <v>0.79867029999999772</v>
       </c>
       <c r="D150" s="5">
-        <v>5.5539823878509198</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5637242964023059</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>177.17675320000001</v>
+        <v>177.1829189</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.22583489999999529</v>
+        <v>-0.22499579999998787</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.5169591373016433</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5113170020828348</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>177.90900149999999</v>
+        <v>177.9015579</v>
       </c>
       <c r="C152" s="5">
-        <v>0.73224829999998065</v>
+        <v>0.71863899999999603</v>
       </c>
       <c r="D152" s="5">
-        <v>5.073742283448901</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9771533070803731</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>177.6339274</v>
+        <v>177.63018790000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.27507409999998345</v>
+        <v>-0.27136999999999034</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.8396838526922421</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8151937661665452</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>177.65224409999999</v>
+        <v>177.64323519999999</v>
       </c>
       <c r="C154" s="5">
-        <v>1.8316699999985531E-2</v>
+        <v>1.3047299999982442E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>0.12380804831186865</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8178067306565744E-2</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>178.62395430000001</v>
+        <v>178.6188392</v>
       </c>
       <c r="C155" s="5">
-        <v>0.97171020000001818</v>
+        <v>0.97560400000000413</v>
       </c>
       <c r="D155" s="5">
-        <v>6.7647820937880576</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7930686122879003</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>178.2639355</v>
+        <v>178.2669899</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.36001880000000597</v>
+        <v>-0.35184929999999781</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.3919831113190626</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3383575209641072</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>177.54747829999999</v>
+        <v>177.54511450000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.71645720000000779</v>
+        <v>-0.72187539999998762</v>
       </c>
       <c r="D157" s="5">
-        <v>-4.7177027579571877</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7525099296570232</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>179.3151958</v>
+        <v>179.32165599999999</v>
       </c>
       <c r="C158" s="5">
-        <v>1.7677175000000034</v>
+        <v>1.7765414999999791</v>
       </c>
       <c r="D158" s="5">
-        <v>12.624022906166488</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.690725251785517</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>182.32435090000001</v>
+        <v>182.327482</v>
       </c>
       <c r="C159" s="5">
-        <v>3.0091551000000152</v>
+        <v>3.0058260000000132</v>
       </c>
       <c r="D159" s="5">
-        <v>22.104304970230103</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.076683234441873</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>182.2840544</v>
+        <v>182.28392239999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-4.0296500000010838E-2</v>
+        <v>-4.3559600000008913E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.26489639183481239</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.28631388677745617</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>182.26437859999999</v>
+        <v>182.2653736</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.9675800000015897E-2</v>
+        <v>-1.8548799999990706E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.12945151982204361</v>
+        <v>-0.12204097068670983</v>
       </c>
       <c r="E161" s="5">
-        <v>3.2043651011606</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2026235201989328</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>181.80232369999999</v>
+        <v>181.80437810000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.46205489999999827</v>
+        <v>-0.46099549999999567</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.0000373888734555</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9932381899371197</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>182.00986560000001</v>
+        <v>182.01272689999999</v>
       </c>
       <c r="C163" s="5">
-        <v>0.20754190000002382</v>
+        <v>0.20834879999998179</v>
       </c>
       <c r="D163" s="5">
-        <v>1.3785299883438462</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.383907650988947</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>181.5869821</v>
+        <v>181.58312029999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.42288350000001174</v>
+        <v>-0.42960659999999962</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.7527378802828739</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7958916423081792</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>181.32975619999999</v>
+        <v>181.33101429999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.25722590000000878</v>
+        <v>-0.25210599999999772</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.6866712699735609</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6533901154497821</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>181.52748769999999</v>
+        <v>181.5228932</v>
       </c>
       <c r="C166" s="5">
-        <v>0.19773150000000328</v>
+        <v>0.19187890000000607</v>
       </c>
       <c r="D166" s="5">
-        <v>1.3164196621176627</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2772193724689851</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>180.0302624</v>
+        <v>180.02740900000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.4972252999999967</v>
+        <v>-1.4954841999999928</v>
       </c>
       <c r="D167" s="5">
-        <v>-9.4606425627953623</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.450363024018138</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>180.00009370000001</v>
+        <v>180.0019619</v>
       </c>
       <c r="C168" s="5">
-        <v>-3.0168699999990167E-2</v>
+        <v>-2.5447100000008049E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.20090562317186533</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.16948969763496136</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>179.51860360000001</v>
+        <v>179.5178678</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.48149010000000203</v>
+        <v>-0.48409409999999298</v>
       </c>
       <c r="D169" s="5">
-        <v>-3.1631257536275603</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1799478526313041</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>179.19575950000001</v>
+        <v>179.20052089999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.32284409999999752</v>
+        <v>-0.31734690000001819</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.1368473109578234</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1008239072959012</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>179.61203459999999</v>
+        <v>179.61303380000001</v>
       </c>
       <c r="C171" s="5">
-        <v>0.41627509999997869</v>
+        <v>0.41251290000002427</v>
       </c>
       <c r="D171" s="5">
-        <v>2.823516021220418</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7975985053645402</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>179.08524829999999</v>
+        <v>179.08245049999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.52678629999999771</v>
+        <v>-0.53058330000001774</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.4632728223840004</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4878123533890193</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>178.9783338</v>
+        <v>178.97578759999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.10691449999998781</v>
+        <v>-0.10666290000000345</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.71405641453485824</v>
+        <v>-0.71239263204975201</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.8029001745928586</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8048332138057899</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>179.60938669999999</v>
+        <v>179.6075744</v>
       </c>
       <c r="C174" s="5">
-        <v>0.63105289999998604</v>
+        <v>0.63178680000001464</v>
       </c>
       <c r="D174" s="5">
-        <v>4.3140556048990142</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3192332030287606</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>179.92975820000001</v>
+        <v>179.92869210000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.32037150000002157</v>
+        <v>0.32111770000000206</v>
       </c>
       <c r="D175" s="5">
-        <v>2.1615790591835049</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1666854349630782</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>179.64264069999999</v>
+        <v>179.6421742</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.28711750000002212</v>
+        <v>-0.28651790000000688</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.898147253216742</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8942290475143619</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>180.8657666</v>
+        <v>180.878816</v>
       </c>
       <c r="C177" s="5">
-        <v>1.2231259000000136</v>
+        <v>1.236641800000001</v>
       </c>
       <c r="D177" s="5">
-        <v>8.4834070421216268</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5807523186066206</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>180.05121199999999</v>
+        <v>180.04974989999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.81455460000000812</v>
+        <v>-0.82906610000000569</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.2724929845971218</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3636915810650887</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>180.4184727</v>
+        <v>180.41677419999999</v>
       </c>
       <c r="C179" s="5">
-        <v>0.36726070000000277</v>
+        <v>0.36702429999999708</v>
       </c>
       <c r="D179" s="5">
-        <v>2.4753558458801894</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4737649057097855</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>180.438762</v>
+        <v>180.43829120000001</v>
       </c>
       <c r="C180" s="5">
-        <v>2.0289300000001731E-2</v>
+        <v>2.1517000000017106E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>0.13503176428646402</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.1432092088691661</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>180.7373255</v>
+        <v>180.73592540000001</v>
       </c>
       <c r="C181" s="5">
-        <v>0.2985635000000002</v>
+        <v>0.29763420000000451</v>
       </c>
       <c r="D181" s="5">
-        <v>2.0037533592747625</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9974651044240677</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>181.38072170000001</v>
+        <v>181.38076699999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.64339620000001219</v>
+        <v>0.64484159999997814</v>
       </c>
       <c r="D182" s="5">
-        <v>4.3564483501219442</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3664625191021766</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>181.1221621</v>
+        <v>181.12041819999999</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.25855960000001232</v>
+        <v>-0.26034880000000271</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.6972609872907052</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.708912834537224</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>181.52636709999999</v>
+        <v>181.5229267</v>
       </c>
       <c r="C184" s="5">
-        <v>0.40420499999999038</v>
+        <v>0.40250850000001037</v>
       </c>
       <c r="D184" s="5">
-        <v>2.7111207772927415</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6996287315705469</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>181.62096210000001</v>
+        <v>181.60298710000001</v>
       </c>
       <c r="C185" s="5">
-        <v>9.459500000002663E-2</v>
+        <v>8.0060400000007803E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>0.62712602002950035</v>
+        <v>0.53054384973023616</v>
       </c>
       <c r="E185" s="5">
-        <v>1.4765073760006242</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4679077741351465</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>181.79389219999999</v>
+        <v>181.7966006</v>
       </c>
       <c r="C186" s="5">
-        <v>0.17293009999997366</v>
+        <v>0.19361349999999788</v>
       </c>
       <c r="D186" s="5">
-        <v>1.1485805261024939</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2868919061281403</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>181.67135400000001</v>
+        <v>181.67774639999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.12253819999997972</v>
+        <v>-0.11885420000001545</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.80586823750158354</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.78171599023266758</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>181.4871124</v>
+        <v>181.4953639</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.18424160000000711</v>
+        <v>-0.18238249999998857</v>
       </c>
       <c r="D188" s="5">
-        <v>-1.2102121567223345</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1980258720831638</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>181.52797480000001</v>
+        <v>181.5583914</v>
       </c>
       <c r="C189" s="5">
-        <v>4.0862400000008847E-2</v>
+        <v>6.3027500000004011E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>0.27051864411196114</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.41751823688556122</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>181.3576578</v>
+        <v>181.36123370000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.17031700000001138</v>
+        <v>-0.19715769999999111</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.1200974519671392</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2953480060084122</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>181.1076908</v>
+        <v>181.10568649999999</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.24996699999999805</v>
+        <v>-0.25554720000002362</v>
       </c>
       <c r="D191" s="5">
-        <v>-1.6414906755135017</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6778185680815794</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>181.28872989999999</v>
+        <v>181.2717432</v>
       </c>
       <c r="C192" s="5">
-        <v>0.18103909999999246</v>
+        <v>0.16605670000001282</v>
       </c>
       <c r="D192" s="5">
-        <v>1.2061625510033203</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1058516479500735</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>181.6141494</v>
+        <v>181.60246559999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.32541950000000952</v>
+        <v>0.33072239999998487</v>
       </c>
       <c r="D193" s="5">
-        <v>2.1754351766627655</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2114509207117106</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>182.30006539999999</v>
+        <v>182.28759049999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.68591599999999175</v>
+        <v>0.68512490000000525</v>
       </c>
       <c r="D194" s="5">
-        <v>4.627469432592779</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6223246960170661</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>182.41692860000001</v>
+        <v>182.4065176</v>
       </c>
       <c r="C195" s="5">
-        <v>0.1168632000000116</v>
+        <v>0.11892710000000761</v>
       </c>
       <c r="D195" s="5">
-        <v>0.77197633845984548</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.78571299058898258</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>183.63791929999999</v>
+        <v>183.63186390000001</v>
       </c>
       <c r="C196" s="5">
-        <v>1.2209906999999873</v>
+        <v>1.2253463000000124</v>
       </c>
       <c r="D196" s="5">
-        <v>8.3344769708733715</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3658104901895172</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>183.25184949999999</v>
+        <v>183.2225784</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.38606980000000135</v>
+        <v>-0.40928550000000996</v>
       </c>
       <c r="D197" s="5">
-        <v>-2.4938434754709582</v>
+        <v>-2.6420599038137205</v>
       </c>
       <c r="E197" s="5">
-        <v>0.89796209707446728</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.89183075997982808</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>183.82077620000001</v>
+        <v>183.83857029999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.56892670000001999</v>
+        <v>0.61599189999998316</v>
       </c>
       <c r="D198" s="5">
-        <v>3.7898176981236986</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1098260988850166</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>184.31123940000001</v>
+        <v>184.33916579999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.49046319999999355</v>
+        <v>0.50059550000000286</v>
       </c>
       <c r="D199" s="5">
-        <v>3.2491980354465877</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3170047999390162</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>184.58280669999999</v>
+        <v>184.61298590000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.27156729999998674</v>
+        <v>0.2738201000000231</v>
       </c>
       <c r="D200" s="5">
-        <v>1.7824992375257143</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7971325576197739</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>184.95087319999999</v>
+        <v>185.01078050000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.36806649999999763</v>
+        <v>0.39779459999999744</v>
       </c>
       <c r="D201" s="5">
-        <v>2.4192727528178359</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6165630813335117</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>185.22234259999999</v>
+        <v>185.2381833</v>
       </c>
       <c r="C202" s="5">
-        <v>0.27146940000000086</v>
+        <v>0.22740279999999302</v>
       </c>
       <c r="D202" s="5">
-        <v>1.7756392478885274</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4849712681324734</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>185.6526437</v>
+        <v>185.6414393</v>
       </c>
       <c r="C203" s="5">
-        <v>0.43030110000000832</v>
+        <v>0.40325599999999895</v>
       </c>
       <c r="D203" s="5">
-        <v>2.8236897179554798</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6438577440469846</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>185.91910189999999</v>
+        <v>185.86729800000001</v>
       </c>
       <c r="C204" s="5">
-        <v>0.26645819999998821</v>
+        <v>0.22585870000000341</v>
       </c>
       <c r="D204" s="5">
-        <v>1.735962471660657</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4697764734732832</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>186.2092624</v>
+        <v>186.1667506</v>
       </c>
       <c r="C205" s="5">
-        <v>0.29016050000001314</v>
+        <v>0.29945259999999507</v>
       </c>
       <c r="D205" s="5">
-        <v>1.8889775029858447</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9505553838347955</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>186.0569443</v>
+        <v>186.0125841</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.15231810000000223</v>
+        <v>-0.15416650000000232</v>
       </c>
       <c r="D206" s="5">
-        <v>-0.97718892491853726</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.98921810802522492</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>186.14035939999999</v>
+        <v>186.1123656</v>
       </c>
       <c r="C207" s="5">
-        <v>8.3415099999996301E-2</v>
+        <v>9.9781500000005963E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>0.53932581565929727</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.64561061214682969</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>185.69176060000001</v>
+        <v>185.6728258</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.44859879999998498</v>
+        <v>-0.4395398000000057</v>
       </c>
       <c r="D208" s="5">
-        <v>-2.8539761734744706</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7975047838149525</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>185.95762569999999</v>
+        <v>185.93283529999999</v>
       </c>
       <c r="C209" s="5">
-        <v>0.26586509999998498</v>
+        <v>0.26000949999999534</v>
       </c>
       <c r="D209" s="5">
-        <v>1.7317002219287225</v>
+        <v>1.6934398641975434</v>
       </c>
       <c r="E209" s="5">
-        <v>1.4765341836290746</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4792155659348438</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>186.10247870000001</v>
+        <v>186.14543190000001</v>
       </c>
       <c r="C210" s="5">
-        <v>0.14485300000001189</v>
+        <v>0.2125966000000119</v>
       </c>
       <c r="D210" s="5">
-        <v>0.93876356249209536</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3807480809370443</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>185.74047400000001</v>
+        <v>185.81646670000001</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.36200469999999996</v>
+        <v>-0.32896519999999896</v>
       </c>
       <c r="D211" s="5">
-        <v>-2.3094164961056207</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.100206018464168</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>185.82449</v>
+        <v>185.90428969999999</v>
       </c>
       <c r="C212" s="5">
-        <v>8.4015999999991209E-2</v>
+        <v>8.7822999999985996E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>0.54414848814610117</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.56863628433150293</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>185.15097650000001</v>
+        <v>185.2600922</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.67351349999998433</v>
+        <v>-0.64419749999998999</v>
       </c>
       <c r="D213" s="5">
-        <v>-4.2636891435929307</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0799102112128889</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>186.19260510000001</v>
+        <v>186.21816329999999</v>
       </c>
       <c r="C214" s="5">
-        <v>1.0416285999999957</v>
+        <v>0.95807109999998374</v>
       </c>
       <c r="D214" s="5">
-        <v>6.9638577530371615</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3853815573683637</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>186.3430061</v>
+        <v>186.3085576</v>
       </c>
       <c r="C215" s="5">
-        <v>0.15040099999998802</v>
+        <v>9.0394300000014027E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>0.9736433626109875</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.58406350275352903</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>186.16328580000001</v>
+        <v>186.0589899</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.1797202999999854</v>
+        <v>-0.24956770000000006</v>
       </c>
       <c r="D216" s="5">
-        <v>-1.1512320034616885</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5956574817356017</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>186.7361401</v>
+        <v>186.6236509</v>
       </c>
       <c r="C217" s="5">
-        <v>0.57285429999998883</v>
+        <v>0.56466100000000097</v>
       </c>
       <c r="D217" s="5">
-        <v>3.7557328688043512</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.703226400854609</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>186.76562559999999</v>
+        <v>186.6739182</v>
       </c>
       <c r="C218" s="5">
-        <v>2.9485499999992726E-2</v>
+        <v>5.0267300000001569E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.18964376170833575</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.32370067277833758</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>186.75885719999999</v>
+        <v>186.71033929999999</v>
       </c>
       <c r="C219" s="5">
-        <v>-6.7683999999985645E-3</v>
+        <v>3.6421099999984108E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-4.3479421189962508E-2</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.23437794760776676</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>187.36130639999999</v>
+        <v>187.3325796</v>
       </c>
       <c r="C220" s="5">
-        <v>0.60244919999999524</v>
+        <v>0.62224030000001562</v>
       </c>
       <c r="D220" s="5">
-        <v>3.9403985457778123</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0733043072198605</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>187.0050037</v>
+        <v>187.0095082</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.35630269999998632</v>
+        <v>-0.32307140000000345</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.2583075999347169</v>
+        <v>-2.0499875159225467</v>
       </c>
       <c r="E221" s="5">
-        <v>0.56323476709134734</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.57906549871238333</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>187.68902979999999</v>
+        <v>187.7673714</v>
       </c>
       <c r="C222" s="5">
-        <v>0.68402609999998276</v>
+        <v>0.75786320000000273</v>
       </c>
       <c r="D222" s="5">
-        <v>4.4787449276610714</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9729158876346657</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>188.91180370000001</v>
+        <v>189.04743569999999</v>
       </c>
       <c r="C223" s="5">
-        <v>1.2227739000000213</v>
+        <v>1.2800642999999923</v>
       </c>
       <c r="D223" s="5">
-        <v>8.1041740487057581</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4945621949405581</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>189.28026439999999</v>
+        <v>189.41879560000001</v>
       </c>
       <c r="C224" s="5">
-        <v>0.36846069999998576</v>
+        <v>0.37135990000001584</v>
       </c>
       <c r="D224" s="5">
-        <v>2.3657969380040944</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3828843621421569</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>188.99726319999999</v>
+        <v>189.16095150000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.28300120000000106</v>
+        <v>-0.2578440999999998</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.7794917555907119</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6213115611464879</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>189.7290486</v>
+        <v>189.7609976</v>
       </c>
       <c r="C226" s="5">
-        <v>0.7317854000000068</v>
+        <v>0.60004609999998593</v>
       </c>
       <c r="D226" s="5">
-        <v>4.7465585202015381</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8736946741721567</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>190.58133309999999</v>
+        <v>190.51415170000001</v>
       </c>
       <c r="C227" s="5">
-        <v>0.85228449999999611</v>
+        <v>0.75315410000001748</v>
       </c>
       <c r="D227" s="5">
-        <v>5.5257332102065737</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8681092059568831</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>191.8437188</v>
+        <v>191.68358929999999</v>
       </c>
       <c r="C228" s="5">
-        <v>1.26238570000001</v>
+        <v>1.1694375999999806</v>
       </c>
       <c r="D228" s="5">
-        <v>8.2447115484260749</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6198296750265682</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>192.01535609999999</v>
+        <v>191.819265</v>
       </c>
       <c r="C229" s="5">
-        <v>0.17163729999998623</v>
+        <v>0.13567570000000728</v>
       </c>
       <c r="D229" s="5">
-        <v>1.078905686364795</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.85268725563927283</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>192.39298109999999</v>
+        <v>192.2452801</v>
       </c>
       <c r="C230" s="5">
-        <v>0.37762499999999477</v>
+        <v>0.42601510000000076</v>
       </c>
       <c r="D230" s="5">
-        <v>2.3856622125416838</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6978997058616727</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>193.5111565</v>
+        <v>193.44096200000001</v>
       </c>
       <c r="C231" s="5">
-        <v>1.1181754000000126</v>
+        <v>1.195681900000011</v>
       </c>
       <c r="D231" s="5">
-        <v>7.2016360399713486</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7241527769587925</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>194.00823080000001</v>
+        <v>193.9739922</v>
       </c>
       <c r="C232" s="5">
-        <v>0.49707430000000841</v>
+        <v>0.53303019999998469</v>
       </c>
       <c r="D232" s="5">
-        <v>3.1263772724975381</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3571987033657713</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>194.15208720000001</v>
+        <v>194.19237229999999</v>
       </c>
       <c r="C233" s="5">
-        <v>0.14385640000000421</v>
+        <v>0.21838009999999031</v>
       </c>
       <c r="D233" s="5">
-        <v>0.893433426353063</v>
+        <v>1.3593826585338586</v>
       </c>
       <c r="E233" s="5">
-        <v>3.8218675215052622</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8409085019988298</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>194.8760638</v>
+        <v>194.995248</v>
       </c>
       <c r="C234" s="5">
-        <v>0.72397659999998609</v>
+        <v>0.80287570000001551</v>
       </c>
       <c r="D234" s="5">
-        <v>4.5676198564061021</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.075708532187706</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>195.45952370000001</v>
+        <v>195.65769560000001</v>
       </c>
       <c r="C235" s="5">
-        <v>0.58345990000000825</v>
+        <v>0.66244760000000724</v>
       </c>
       <c r="D235" s="5">
-        <v>3.6525632181507284</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1537418108997581</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>195.9178143</v>
+        <v>196.11582870000001</v>
       </c>
       <c r="C236" s="5">
-        <v>0.45829059999999799</v>
+        <v>0.45813309999999774</v>
       </c>
       <c r="D236" s="5">
-        <v>2.8501882934145684</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8462730386833668</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>203.98413170000001</v>
+        <v>204.19929049999999</v>
       </c>
       <c r="C237" s="5">
-        <v>8.0663174000000026</v>
+        <v>8.0834617999999807</v>
       </c>
       <c r="D237" s="5">
-        <v>62.281676376024485</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>62.367452343018485</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>198.5053489</v>
+        <v>198.53717950000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.4787828000000047</v>
+        <v>-5.6621109999999817</v>
       </c>
       <c r="D238" s="5">
-        <v>-27.870992832063546</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-28.640560765824542</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>195.85666860000001</v>
+        <v>195.75912980000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.6486802999999952</v>
+        <v>-2.7780496999999968</v>
       </c>
       <c r="D239" s="5">
-        <v>-14.887412544038604</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.557295227868718</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>197.43159879999999</v>
+        <v>197.22425440000001</v>
       </c>
       <c r="C240" s="5">
-        <v>1.574930199999983</v>
+        <v>1.4651245999999958</v>
       </c>
       <c r="D240" s="5">
-        <v>10.087901060406846</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3602678436713216</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>196.93288459999999</v>
+        <v>196.6656112</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.49871419999999489</v>
+        <v>-0.55864320000000589</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.9894518309597662</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3465770465508915</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>197.25619900000001</v>
+        <v>197.06399110000001</v>
       </c>
       <c r="C242" s="5">
-        <v>0.32331440000001521</v>
+        <v>0.398379900000009</v>
       </c>
       <c r="D242" s="5">
-        <v>1.9879859633898267</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4580714304929252</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>199.499075</v>
+        <v>199.41665839999999</v>
       </c>
       <c r="C243" s="5">
-        <v>2.2428759999999954</v>
+        <v>2.3526672999999789</v>
       </c>
       <c r="D243" s="5">
-        <v>14.530910408260333</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.305473624701694</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>198.7391178</v>
+        <v>198.71225810000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.75995720000000233</v>
+        <v>-0.70440029999997478</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.4766256442359431</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1573776453323052</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>198.67615760000001</v>
+        <v>198.75471329999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-6.2960199999992028E-2</v>
+        <v>4.2455199999977822E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.37949618707460164</v>
+        <v>0.25668345403495607</v>
       </c>
       <c r="E245" s="5">
-        <v>2.3301683052934008</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3493924843514646</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>200.4226559</v>
+        <v>200.56994259999999</v>
       </c>
       <c r="C246" s="5">
-        <v>1.7464982999999847</v>
+        <v>1.8152292999999986</v>
       </c>
       <c r="D246" s="5">
-        <v>11.07408105883767</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.527242912250335</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>200.4816581</v>
+        <v>200.71568669999999</v>
       </c>
       <c r="C247" s="5">
-        <v>5.9002200000008997E-2</v>
+        <v>0.14574410000000171</v>
       </c>
       <c r="D247" s="5">
-        <v>0.35383919823470666</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87547309412343566</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>205.4822791</v>
+        <v>205.70812090000001</v>
       </c>
       <c r="C248" s="5">
-        <v>5.0006209999999953</v>
+        <v>4.9924342000000195</v>
       </c>
       <c r="D248" s="5">
-        <v>34.399218098937311</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>34.289314553161866</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>209.14348749999999</v>
+        <v>209.36220420000001</v>
       </c>
       <c r="C249" s="5">
-        <v>3.6612083999999925</v>
+        <v>3.6540832999999964</v>
       </c>
       <c r="D249" s="5">
-        <v>23.606030467307161</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.527069796328746</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>242.98242440000001</v>
+        <v>243.01875999999999</v>
       </c>
       <c r="C250" s="5">
-        <v>33.838936900000022</v>
+        <v>33.656555799999978</v>
       </c>
       <c r="D250" s="5">
-        <v>504.73650259117733</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>498.27137343921402</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>228.91039069999999</v>
+        <v>228.7834277</v>
       </c>
       <c r="C251" s="5">
-        <v>-14.07203370000002</v>
+        <v>-14.235332299999982</v>
       </c>
       <c r="D251" s="5">
-        <v>-51.124890046240942</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-51.536235842832667</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>215.39382570000001</v>
+        <v>215.1516579</v>
       </c>
       <c r="C252" s="5">
-        <v>-13.516564999999986</v>
+        <v>-13.631769800000001</v>
       </c>
       <c r="D252" s="5">
-        <v>-51.825976428034679</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-52.154443021587923</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>207.78721300000001</v>
+        <v>207.4926858</v>
       </c>
       <c r="C253" s="5">
-        <v>-7.6066126999999994</v>
+        <v>-7.6589720999999997</v>
       </c>
       <c r="D253" s="5">
-        <v>-35.042871802269318</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-35.271261468859791</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>201.343153</v>
+        <v>201.13608339999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-6.4440600000000074</v>
+        <v>-6.3566024000000141</v>
       </c>
       <c r="D254" s="5">
-        <v>-31.480124164712997</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-31.159128085149568</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>201.63644249999999</v>
+        <v>201.55277659999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.29328949999998599</v>
+        <v>0.41669319999999743</v>
       </c>
       <c r="D255" s="5">
-        <v>1.7620704384147645</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5145607524828417</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>201.17785240000001</v>
+        <v>201.15541400000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.45859009999998079</v>
+        <v>-0.39736259999997969</v>
       </c>
       <c r="D256" s="5">
-        <v>-2.6953277735897507</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3403224555367697</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>201.746025</v>
+        <v>201.8546254</v>
       </c>
       <c r="C257" s="5">
-        <v>0.56817259999999692</v>
+        <v>0.69921139999999582</v>
       </c>
       <c r="D257" s="5">
-        <v>3.4422186243013853</v>
+        <v>4.2518463803193018</v>
       </c>
       <c r="E257" s="5">
-        <v>1.5451614512198564</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5596672141912959</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>201.7195078</v>
+        <v>201.86302069999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-2.6517200000000685E-2</v>
+        <v>8.3952999999894473E-3</v>
       </c>
       <c r="D258" s="5">
-        <v>-0.15761225806825152</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9920405859427142E-2</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>201.87195790000001</v>
+        <v>202.10294970000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.15245010000001002</v>
+        <v>0.23992900000001782</v>
       </c>
       <c r="D259" s="5">
-        <v>0.91068264674534216</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4356488822304225</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>201.71732009999999</v>
+        <v>201.92852009999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.15463780000001748</v>
+        <v>-0.17442960000002472</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.91536015338300469</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0307854145783502</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>201.8009672</v>
+        <v>201.98457329999999</v>
       </c>
       <c r="C261" s="5">
-        <v>8.3647100000007413E-2</v>
+        <v>5.6053200000008019E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>0.49874629796975434</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.33361621987701984</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>201.48271320000001</v>
+        <v>201.5000914</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.31825399999999604</v>
+        <v>-0.48448189999999158</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.8761533301232647</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8406601537982357</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>201.32134060000001</v>
+        <v>201.21542410000001</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.16137259999999287</v>
+        <v>-0.28466729999999529</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.95688785112325592</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6821776848678249</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>201.5889196</v>
+        <v>201.38128409999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.26757899999998358</v>
+        <v>0.1658599999999808</v>
       </c>
       <c r="D264" s="5">
-        <v>1.6066477256766687</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.99364557169090428</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>201.58049700000001</v>
+        <v>201.3211757</v>
       </c>
       <c r="C265" s="5">
-        <v>-8.4225999999887335E-3</v>
+        <v>-6.010839999999007E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-5.0125759734687136E-2</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.35758926756833675</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>201.5947682</v>
+        <v>201.41150590000001</v>
       </c>
       <c r="C266" s="5">
-        <v>1.4271199999996043E-2</v>
+        <v>9.0330200000011018E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>8.4988925756612765E-2</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.539755135195219</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>201.18504200000001</v>
+        <v>201.1175035</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.40972619999999438</v>
+        <v>-0.29400240000001077</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.4118306265621947</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7376572931818712</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>200.96418629999999</v>
+        <v>200.95729840000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.22085570000001553</v>
+        <v>-0.16020509999998467</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.3094040727541945</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.95171274495227109</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>200.36764479999999</v>
+        <v>200.4802028</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.59654150000000072</v>
+        <v>-0.47709560000001261</v>
       </c>
       <c r="D269" s="5">
-        <v>-3.5044929578826323</v>
+        <v>-2.8120296472598283</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.68322545636277932</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.68089725329623096</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>199.87890290000001</v>
+        <v>199.9965799</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.48874189999997952</v>
+        <v>-0.4836229000000003</v>
       </c>
       <c r="D270" s="5">
-        <v>-2.8881195038905294</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8566867643902816</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>199.4094169</v>
+        <v>199.59395910000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.46948600000001761</v>
+        <v>-0.40262079999999401</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.7824933253620565</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3891967980655071</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>199.42675149999999</v>
+        <v>199.58577589999999</v>
       </c>
       <c r="C272" s="5">
-        <v>1.733459999999809E-2</v>
+        <v>-8.1832000000190419E-3</v>
       </c>
       <c r="D272" s="5">
-        <v>0.10436552440657998</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9187991531307595E-2</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>199.00571500000001</v>
+        <v>199.13246419999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.42103649999998538</v>
+        <v>-0.45331170000000043</v>
       </c>
       <c r="D273" s="5">
-        <v>-2.5042683847146807</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6917245412679591</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>198.66524770000001</v>
+        <v>198.67162490000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.34046730000000025</v>
+        <v>-0.46083929999997508</v>
       </c>
       <c r="D274" s="5">
-        <v>-2.0338018641530731</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7420056408240523</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>198.67914139999999</v>
+        <v>198.59973640000001</v>
       </c>
       <c r="C275" s="5">
-        <v>1.38936999999828E-2</v>
+        <v>-7.1888500000000022E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>8.3954564970412093E-2</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.4333518895422217</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>198.82754449999999</v>
+        <v>198.66673520000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.1484030999999959</v>
+        <v>6.6998799999993253E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>0.90002981675476601</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.40557910832150768</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>199.2512874</v>
+        <v>199.0698902</v>
       </c>
       <c r="C277" s="5">
-        <v>0.42374290000000769</v>
+        <v>0.40315499999999815</v>
       </c>
       <c r="D277" s="5">
-        <v>2.5876413870518089</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4625275477051067</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>199.66759429999999</v>
+        <v>199.5367574</v>
       </c>
       <c r="C278" s="5">
-        <v>0.41630689999999504</v>
+        <v>0.46686719999999582</v>
       </c>
       <c r="D278" s="5">
-        <v>2.5362406695613071</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8508775618709681</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>199.34377810000001</v>
+        <v>199.29694040000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.32381619999998179</v>
+        <v>-0.23981699999998796</v>
       </c>
       <c r="D279" s="5">
-        <v>-1.9288661783118499</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4327470071329174</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>199.14626809999999</v>
+        <v>199.15071699999999</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.1975100000000225</v>
+        <v>-0.14622340000002509</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.1825033316605005</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.87689122111019868</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>199.44635719999999</v>
+        <v>199.5342282</v>
       </c>
       <c r="C281" s="5">
-        <v>0.3000891000000081</v>
+        <v>0.38351120000001515</v>
       </c>
       <c r="D281" s="5">
-        <v>1.8233154436313459</v>
+        <v>2.3355137175425034</v>
       </c>
       <c r="E281" s="5">
-        <v>-0.45979858720184286</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.47185437104915184</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>199.22935440000001</v>
+        <v>199.3103031</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.21700279999998884</v>
+        <v>-0.22392510000000243</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.2978462508627553</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3384056845576975</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>199.71468719999999</v>
+        <v>199.8376212</v>
       </c>
       <c r="C283" s="5">
-        <v>0.48533279999998058</v>
+        <v>0.52731810000000223</v>
       </c>
       <c r="D283" s="5">
-        <v>2.9627472428235047</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2214656136318354</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>199.05452099999999</v>
+        <v>199.15566050000001</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.66016619999999193</v>
+        <v>-0.68196069999999054</v>
       </c>
       <c r="D284" s="5">
-        <v>-3.895328805202769</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.019095247210025</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>198.53346809999999</v>
+        <v>198.60294970000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.52105290000000082</v>
+        <v>-0.55271079999999984</v>
       </c>
       <c r="D285" s="5">
-        <v>-3.0963357900034683</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2799577309102879</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>198.06588170000001</v>
+        <v>198.0642704</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.46758639999998763</v>
+        <v>-0.53867930000001252</v>
       </c>
       <c r="D286" s="5">
-        <v>-2.7899181270384488</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2066928947737994</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>197.60684140000001</v>
+        <v>197.559504</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.45904029999999807</v>
+        <v>-0.50476639999999406</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.7459586735720021</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0156937266420436</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>196.62889720000001</v>
+        <v>196.52124240000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.97794419999999604</v>
+        <v>-1.0382615999999985</v>
       </c>
       <c r="D288" s="5">
-        <v>-5.7797167425041929</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1273912635209093</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>196.31886059999999</v>
+        <v>196.22102090000001</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.31003660000001787</v>
+        <v>-0.30022149999999215</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.8757893213544596</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8178906171921083</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>196.05639629999999</v>
+        <v>195.98125340000001</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.26246430000000487</v>
+        <v>-0.23976749999999925</v>
       </c>
       <c r="D290" s="5">
-        <v>-1.592570041271868</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4564963418500776</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>194.34323929999999</v>
+        <v>194.31871330000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-1.7131569999999954</v>
+        <v>-1.6625401000000011</v>
       </c>
       <c r="D291" s="5">
-        <v>-9.9961557795752434</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.7180059975384481</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>194.79703040000001</v>
+        <v>194.80945679999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.45379110000001788</v>
+        <v>0.49074349999997935</v>
       </c>
       <c r="D292" s="5">
-        <v>2.8382639382935615</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.072998790698378</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>193.8075135</v>
+        <v>193.85942890000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.98951690000001236</v>
+        <v>-0.95002789999998072</v>
       </c>
       <c r="D293" s="5">
-        <v>-5.9282262185892609</v>
+        <v>-5.6976048429716153</v>
       </c>
       <c r="E293" s="5">
-        <v>-2.8272482782653707</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8440229785097082</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>193.72053940000001</v>
+        <v>193.76391169999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-8.697409999999195E-2</v>
+        <v>-9.551720000001751E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-0.53719125082097863</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.58965682937937025</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>193.6151237</v>
+        <v>193.6786726</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.10541570000000888</v>
+        <v>-8.523909999999546E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.65104571672079947</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.5266192074899867</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>194.1725218</v>
+        <v>194.21715080000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.55739810000000034</v>
+        <v>0.53847820000001434</v>
       </c>
       <c r="D296" s="5">
-        <v>3.5099065094748472</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3878119959852349</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>193.485084</v>
+        <v>193.50689059999999</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.68743779999999788</v>
+        <v>-0.71026020000002177</v>
       </c>
       <c r="D297" s="5">
-        <v>-4.1666583268941011</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3012490271573061</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>193.17476619999999</v>
+        <v>193.1749035</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.31031780000000708</v>
+        <v>-0.3319870999999921</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.9077132116884776</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0394456316989662</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>193.1374208</v>
+        <v>193.1194256</v>
       </c>
       <c r="C299" s="5">
-        <v>-3.7345399999992424E-2</v>
+        <v>-5.5477899999999636E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.23174279456920077</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.34408416202045267</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>192.86166840000001</v>
+        <v>192.79673990000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.27575239999998757</v>
+        <v>-0.32268569999999386</v>
       </c>
       <c r="D300" s="5">
-        <v>-1.6999126584885116</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9867706172012833</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>192.8151909</v>
+        <v>192.78624400000001</v>
       </c>
       <c r="C301" s="5">
-        <v>-4.6477500000008831E-2</v>
+        <v>-1.0495899999995117E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-0.28880355614389064</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.530872594426862E-2</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>192.47996000000001</v>
+        <v>192.44858210000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.33523089999999911</v>
+        <v>-0.33766190000000051</v>
       </c>
       <c r="D302" s="5">
-        <v>-2.0664998572100579</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0816510034121882</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>192.55740069999999</v>
+        <v>192.54479749999999</v>
       </c>
       <c r="C303" s="5">
-        <v>7.7440699999982598E-2</v>
+        <v>9.621539999997708E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>0.48386726072651154</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.60159700789379489</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>193.12194959999999</v>
+        <v>193.12748970000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.56454890000000546</v>
+        <v>0.5826922000000252</v>
       </c>
       <c r="D304" s="5">
-        <v>3.5755067033060861</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6925805416321289</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>193.10707059999999</v>
+        <v>193.13799420000001</v>
       </c>
       <c r="C305" s="5">
-        <v>-1.4879000000007636E-2</v>
+        <v>1.0504499999996142E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>-9.2414332466073112E-2</v>
+        <v>6.5289367411747179E-2</v>
       </c>
       <c r="E305" s="5">
-        <v>-0.36141163330080106</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.37214320917665633</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>193.2726208</v>
+        <v>193.28460709999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.16555020000001264</v>
+        <v>0.14661289999997962</v>
       </c>
       <c r="D306" s="5">
-        <v>1.0336215623609757</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91474435816853994</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>193.56420230000001</v>
+        <v>193.59082939999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.2915815000000066</v>
+        <v>0.30622230000000172</v>
       </c>
       <c r="D307" s="5">
-        <v>1.825482364421549</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9178232979010668</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>193.53459939999999</v>
+        <v>193.55374810000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-2.9602900000014643E-2</v>
+        <v>-3.7081299999982775E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.18336869285070501</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.22961166113837361</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>194.24498109999999</v>
+        <v>194.2512984</v>
       </c>
       <c r="C309" s="5">
-        <v>0.71038169999999923</v>
+        <v>0.69755029999998897</v>
       </c>
       <c r="D309" s="5">
-        <v>4.4946995415395374</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4114521581927191</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>193.97948210000001</v>
+        <v>193.9775429</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.26549899999997706</v>
+        <v>-0.27375549999999294</v>
       </c>
       <c r="D310" s="5">
-        <v>-1.6279164462684848</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6780955849488799</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>194.0497814</v>
+        <v>194.04387399999999</v>
       </c>
       <c r="C311" s="5">
-        <v>7.0299299999987852E-2</v>
+        <v>6.6331099999985099E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>0.43575490443676923</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.41111559269457754</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>194.86478320000001</v>
+        <v>194.83119740000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.81500180000000455</v>
+        <v>0.78732340000001955</v>
       </c>
       <c r="D312" s="5">
-        <v>5.1580222872432691</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9790787288721772</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>194.70068570000001</v>
+        <v>194.694164</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.1640974999999969</v>
+        <v>-0.13703340000000708</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.0058642242236182</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.8407557531451948</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>194.30573290000001</v>
+        <v>194.2963943</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.39495279999999866</v>
+        <v>-0.39776969999999778</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.4072398566236441</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4242967240301172</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>194.5997552</v>
+        <v>194.59619910000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.29402229999999463</v>
+        <v>0.29980480000000398</v>
       </c>
       <c r="D315" s="5">
-        <v>1.8310218703589287</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8674290260408455</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>194.73295100000001</v>
+        <v>194.7367084</v>
       </c>
       <c r="C316" s="5">
-        <v>0.13319580000000997</v>
+        <v>0.14050929999999084</v>
       </c>
       <c r="D316" s="5">
-        <v>0.82445138995226319</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.86991617330585136</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>195.85207790000001</v>
+        <v>195.86778860000001</v>
       </c>
       <c r="C317" s="5">
-        <v>1.1191268999999977</v>
+        <v>1.1310802000000137</v>
       </c>
       <c r="D317" s="5">
-        <v>7.1185931054484231</v>
+        <v>7.1969284249122412</v>
       </c>
       <c r="E317" s="5">
-        <v>1.4214949724373316</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4133906750492642</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>195.54406789999999</v>
+        <v>195.5433238</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.30801000000002432</v>
+        <v>-0.32446480000001543</v>
       </c>
       <c r="D318" s="5">
-        <v>-1.8709614114152617</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9698482834424103</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>195.83359730000001</v>
+        <v>195.843039</v>
       </c>
       <c r="C319" s="5">
-        <v>0.28952940000002059</v>
+        <v>0.29971520000000851</v>
       </c>
       <c r="D319" s="5">
-        <v>1.7913027540424231</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8548611228317524</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>196.43260699999999</v>
+        <v>196.43988469999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.5990096999999821</v>
+        <v>0.59684569999998871</v>
       </c>
       <c r="D320" s="5">
-        <v>3.7329065670602235</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7190117935334888</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>196.43791490000001</v>
+        <v>196.43946500000001</v>
       </c>
       <c r="C321" s="5">
-        <v>5.307900000019572E-3</v>
+        <v>-4.1969999998059393E-4</v>
       </c>
       <c r="D321" s="5">
-        <v>3.243059695079431E-2</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5638076633582862E-3</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>197.3135523</v>
+        <v>197.31171699999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.87563739999998802</v>
+        <v>0.87225199999997471</v>
       </c>
       <c r="D322" s="5">
-        <v>5.4822043431078882</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.460444561699429</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>197.91466130000001</v>
+        <v>197.9130232</v>
       </c>
       <c r="C323" s="5">
-        <v>0.60110900000000811</v>
+        <v>0.60130620000001045</v>
       </c>
       <c r="D323" s="5">
-        <v>3.7176396399644762</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7189149372934605</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>197.89136189999999</v>
+        <v>197.87450899999999</v>
       </c>
       <c r="C324" s="5">
-        <v>-2.3299400000013293E-2</v>
+        <v>-3.8514200000008714E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-0.14117793858566818</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.23327219609313721</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>198.43855049999999</v>
+        <v>198.4382244</v>
       </c>
       <c r="C325" s="5">
-        <v>0.54718859999999836</v>
+        <v>0.56371540000000664</v>
       </c>
       <c r="D325" s="5">
-        <v>3.369045120177061</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4727009714774049</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>199.1582512</v>
+        <v>199.1576287</v>
       </c>
       <c r="C326" s="5">
-        <v>0.71970070000000419</v>
+        <v>0.71940430000000788</v>
       </c>
       <c r="D326" s="5">
-        <v>4.4400561104878333</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4381983530575209</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>198.55893979999999</v>
+        <v>198.55764500000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.59931140000000482</v>
+        <v>-0.59998369999999568</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.551896155174894</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5558257724331965</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>198.9380836</v>
+        <v>198.94054130000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.37914380000000847</v>
+        <v>0.38289629999999875</v>
       </c>
       <c r="D328" s="5">
-        <v>2.3155909433607569</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3387680809737521</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>200.17269669999999</v>
+        <v>200.1811946</v>
       </c>
       <c r="C329" s="5">
-        <v>1.23461309999999</v>
+        <v>1.2406532999999911</v>
       </c>
       <c r="D329" s="5">
-        <v>7.7067495422855403</v>
+        <v>7.7456575613652712</v>
       </c>
       <c r="E329" s="5">
-        <v>2.2060622722655188</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2022028383690939</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>199.96017430000001</v>
+        <v>199.95599469999999</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.21252239999998324</v>
+        <v>-0.22519990000000689</v>
       </c>
       <c r="D330" s="5">
-        <v>-1.2666210590747351</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.341654768869649</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>199.4094139</v>
+        <v>199.4147859</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.55076040000000148</v>
+        <v>-0.54120879999999261</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.2556068863468735</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2000500982925395</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>199.01258859999999</v>
+        <v>199.01599200000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.39682530000001748</v>
+        <v>-0.39879389999998693</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.3620392735981044</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3735652269675223</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>198.82239509999999</v>
+        <v>198.82314500000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.19019349999999235</v>
+        <v>-0.19284700000000043</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.1408140789150312</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1566258358331583</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>199.47836390000001</v>
+        <v>199.47651200000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.65596880000001079</v>
+        <v>0.65336700000000292</v>
       </c>
       <c r="D334" s="5">
-        <v>4.03176241889045</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0154655084826185</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>199.63587680000001</v>
+        <v>199.63311859999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.1575129000000004</v>
+        <v>0.15660659999997506</v>
       </c>
       <c r="D335" s="5">
-        <v>0.95167476870727796</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.94618416532634697</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>199.70609160000001</v>
+        <v>199.69958790000001</v>
       </c>
       <c r="C336" s="5">
-        <v>7.0214800000002242E-2</v>
+        <v>6.6469300000022713E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>0.42287460166778867</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.4002812272936751</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>199.38660110000001</v>
+        <v>199.38532939999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.31949050000000057</v>
+        <v>-0.31425850000002242</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.9029620797495039</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8721287033991452</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>199.7353047</v>
+        <v>199.73406080000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.34870359999999323</v>
+        <v>0.34873140000001968</v>
       </c>
       <c r="D338" s="5">
-        <v>2.1189629959072809</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1191472025354319</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>200.97572589999999</v>
+        <v>200.97414459999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.2404211999999859</v>
+        <v>1.2400837999999794</v>
       </c>
       <c r="D339" s="5">
-        <v>7.7122838064021426</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7101635536059865</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>201.11659159999999</v>
+        <v>201.11662620000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.1408657000000062</v>
+        <v>0.14248160000002486</v>
       </c>
       <c r="D340" s="5">
-        <v>0.84434082170410374</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.85407097676701849</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>201.50994</v>
+        <v>201.52329760000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.39334840000000781</v>
+        <v>0.40667139999999335</v>
       </c>
       <c r="D341" s="5">
-        <v>2.3723991888296103</v>
+        <v>2.4536495559483562</v>
       </c>
       <c r="E341" s="5">
-        <v>0.66804480433420022</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.67044409575125474</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>202.0741021</v>
+        <v>202.0688395</v>
       </c>
       <c r="C342" s="5">
-        <v>0.56416210000000433</v>
+        <v>0.54554189999998925</v>
       </c>
       <c r="D342" s="5">
-        <v>3.411826337709023</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2973153397213517</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>201.4572829</v>
+        <v>201.46531669999999</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.616819200000009</v>
+        <v>-0.60352280000000746</v>
       </c>
       <c r="D343" s="5">
-        <v>-3.6020553807130762</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5257695464651517</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>201.14850379999999</v>
+        <v>201.14689609999999</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.30877910000000952</v>
+        <v>-0.31842059999999606</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.8238467676902737</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.880227198108908</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>201.67779770000001</v>
+        <v>201.6771952</v>
       </c>
       <c r="C345" s="5">
-        <v>0.52929390000002741</v>
+        <v>0.53029910000000768</v>
       </c>
       <c r="D345" s="5">
-        <v>3.2037325884713974</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2099314278383195</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>201.14922469999999</v>
+        <v>201.14654880000001</v>
       </c>
       <c r="C346" s="5">
-        <v>-0.52857300000002283</v>
+        <v>-0.53064639999999486</v>
       </c>
       <c r="D346" s="5">
-        <v>-3.1001124865550511</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1121068315325351</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>201.30808200000001</v>
+        <v>201.30405110000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.15885730000002241</v>
+        <v>0.15750230000000442</v>
       </c>
       <c r="D347" s="5">
-        <v>0.95182550268662069</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.94368435998151146</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>200.70126870000001</v>
+        <v>200.69532169999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.60681329999999889</v>
+        <v>-0.60872940000001563</v>
       </c>
       <c r="D348" s="5">
-        <v>-3.5578505105232527</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5689690366337512</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>200.8836613</v>
+        <v>200.88311640000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.1823925999999858</v>
+        <v>0.18779470000001197</v>
       </c>
       <c r="D349" s="5">
-        <v>1.0959991398389102</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1286612815430752</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>200.62159779999999</v>
+        <v>200.62083279999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.26206350000001066</v>
+        <v>-0.26228360000001771</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.5542807232047595</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.555580950738944</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>201.09021319999999</v>
+        <v>201.08628770000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.46861540000000446</v>
+        <v>0.46545490000002587</v>
       </c>
       <c r="D351" s="5">
-        <v>2.8392725010732978</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8198893837425798</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>201.48271600000001</v>
+        <v>201.48084109999999</v>
       </c>
       <c r="C352" s="5">
-        <v>0.3925028000000168</v>
+        <v>0.39455339999997818</v>
       </c>
       <c r="D352" s="5">
-        <v>2.3675581298673087</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3801080033151623</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>201.56461780000001</v>
+        <v>201.59042400000001</v>
       </c>
       <c r="C353" s="5">
-        <v>8.1901799999997138E-2</v>
+        <v>0.1095829000000208</v>
       </c>
       <c r="D353" s="5">
-        <v>0.48888654978171964</v>
+        <v>0.65462084805318899</v>
       </c>
       <c r="E353" s="5">
-        <v>2.7134046092225361E-2</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3309498603606436E-2</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>200.9515462</v>
+        <v>200.9451119</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.61307160000001204</v>
+        <v>-0.64531210000001238</v>
       </c>
       <c r="D354" s="5">
-        <v>-3.5894337901305029</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7744117069950511</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>202.64597699999999</v>
+        <v>202.65635090000001</v>
       </c>
       <c r="C355" s="5">
-        <v>1.6944307999999921</v>
+        <v>1.7112390000000062</v>
       </c>
       <c r="D355" s="5">
-        <v>10.601141849733441</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.71163524964469</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>202.73315460000001</v>
+        <v>202.7293516</v>
       </c>
       <c r="C356" s="5">
-        <v>8.7177600000018174E-2</v>
+        <v>7.3000699999994367E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>0.51745906807141306</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.43312041999468143</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>202.82183269999999</v>
+        <v>202.81818730000001</v>
       </c>
       <c r="C357" s="5">
-        <v>8.8678099999981441E-2</v>
+        <v>8.8835700000004181E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.52616011866466472</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.52710738447880878</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>203.61539690000001</v>
+        <v>203.6107567</v>
       </c>
       <c r="C358" s="5">
-        <v>0.79356420000002004</v>
+        <v>0.79256939999999076</v>
       </c>
       <c r="D358" s="5">
-        <v>4.7975066770689079</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7914507331356271</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>204.25554249999999</v>
+        <v>204.24033990000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.64014559999998255</v>
+        <v>0.62958320000001322</v>
       </c>
       <c r="D359" s="5">
-        <v>3.8385984471672296</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7742682132157146</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>204.87949560000001</v>
+        <v>204.87518309999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.62395310000002269</v>
+        <v>0.63484319999997751</v>
       </c>
       <c r="D360" s="5">
-        <v>3.7279404859591025</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7944093582787053</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>206.87225409999999</v>
+        <v>206.8736141</v>
       </c>
       <c r="C361" s="5">
-        <v>1.9927584999999794</v>
+        <v>1.9984310000000107</v>
       </c>
       <c r="D361" s="5">
-        <v>12.31687304644189</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.35410992109589</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>205.40028559999999</v>
+        <v>205.40273629999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-1.4719685000000027</v>
+        <v>-1.4708778000000109</v>
       </c>
       <c r="D362" s="5">
-        <v>-8.2120736555563063</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.2061727704611407</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>205.23644400000001</v>
+        <v>205.23314329999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.1638415999999836</v>
+        <v>-0.16959299999999189</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.95301544950097128</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.98630606801223264</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>205.1308865</v>
+        <v>205.1298907</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.1055575000000033</v>
+        <v>-0.10325259999999048</v>
       </c>
       <c r="D364" s="5">
-        <v>-0.61544282261261074</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.60205114452271946</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>204.49661850000001</v>
+        <v>204.5362155</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.63426799999999162</v>
+        <v>-0.59367520000000695</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.647965428711708</v>
+        <v>-3.4182192251795085</v>
       </c>
       <c r="E365" s="5">
-        <v>1.4546207226256547</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4612755117772824</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>206.67666929999999</v>
+        <v>206.6736684</v>
       </c>
       <c r="C366" s="5">
-        <v>2.1800507999999752</v>
+        <v>2.1374528999999995</v>
       </c>
       <c r="D366" s="5">
-        <v>13.570065509546826</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.286767697392744</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>206.80252659999999</v>
+        <v>206.8121012</v>
       </c>
       <c r="C367" s="5">
-        <v>0.12585730000000694</v>
+        <v>0.13843280000000391</v>
       </c>
       <c r="D367" s="5">
-        <v>0.73320140194297334</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.80674383491599055</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>208.3513375</v>
+        <v>208.34021229999999</v>
       </c>
       <c r="C368" s="5">
-        <v>1.5488109000000065</v>
+        <v>1.5281110999999896</v>
       </c>
       <c r="D368" s="5">
-        <v>9.3667804918870612</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2360189061233342</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>209.51403819999999</v>
+        <v>209.50851119999999</v>
       </c>
       <c r="C369" s="5">
-        <v>1.1627006999999878</v>
+        <v>1.1682988999999964</v>
       </c>
       <c r="D369" s="5">
-        <v>6.9059847210561243</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9406501104289475</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>210.43587489999999</v>
+        <v>210.4213848</v>
       </c>
       <c r="C370" s="5">
-        <v>0.92183670000000006</v>
+        <v>0.91287360000001172</v>
       </c>
       <c r="D370" s="5">
-        <v>5.4095180499197149</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3557988387043176</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>211.13259679999999</v>
+        <v>211.084924</v>
       </c>
       <c r="C371" s="5">
-        <v>0.69672190000000001</v>
+        <v>0.66353920000000244</v>
       </c>
       <c r="D371" s="5">
-        <v>4.0461734975122843</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8503835028199651</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>212.15181899999999</v>
+        <v>212.15546620000001</v>
       </c>
       <c r="C372" s="5">
-        <v>1.0192222000000015</v>
+        <v>1.0705422000000056</v>
       </c>
       <c r="D372" s="5">
-        <v>5.9491912456629326</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2586057270212381</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>232.33038719999999</v>
+        <v>232.3446362</v>
       </c>
       <c r="C373" s="5">
-        <v>20.178568200000001</v>
+        <v>20.18916999999999</v>
       </c>
       <c r="D373" s="5">
-        <v>197.51651431662415</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>197.67413592034814</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>232.8294971</v>
+        <v>232.8473132</v>
       </c>
       <c r="C374" s="5">
-        <v>0.49910990000000766</v>
+        <v>0.50267700000000559</v>
       </c>
       <c r="D374" s="5">
-        <v>2.6086105249918168</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6273134285446087</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>218.60710779999999</v>
+        <v>218.61805480000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-14.222389300000003</v>
+        <v>-14.229258399999992</v>
       </c>
       <c r="D375" s="5">
-        <v>-53.06299860779913</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-53.077889616991349</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>212.23994690000001</v>
+        <v>212.25148160000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-6.3671608999999876</v>
+        <v>-6.3665732000000048</v>
       </c>
       <c r="D376" s="5">
-        <v>-29.861867575443835</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-29.858272689625409</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>212.65707280000001</v>
+        <v>212.7039058</v>
       </c>
       <c r="C377" s="5">
-        <v>0.41712590000000205</v>
+        <v>0.45242419999999584</v>
       </c>
       <c r="D377" s="5">
-        <v>2.3840816102981277</v>
+        <v>2.5880586455925503</v>
       </c>
       <c r="E377" s="5">
-        <v>3.9905081853468305</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9932734063909514</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>211.0665832</v>
+        <v>211.06497160000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-1.5904896000000122</v>
+        <v>-1.6389341999999942</v>
       </c>
       <c r="D378" s="5">
-        <v>-8.6148186714208421</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8643308241105441</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>210.8844474</v>
+        <v>210.88798220000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.18213579999999752</v>
+        <v>-0.17698939999999652</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.0306160697156175</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.001636941368278</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>210.3857744</v>
+        <v>210.3583855</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.49867299999999659</v>
+        <v>-0.52959670000001324</v>
       </c>
       <c r="D380" s="5">
-        <v>-2.8009932122532333</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9722479152351156</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>211.62753319999999</v>
+        <v>211.60628439999999</v>
       </c>
       <c r="C381" s="5">
-        <v>1.2417587999999853</v>
+        <v>1.2478988999999956</v>
       </c>
       <c r="D381" s="5">
-        <v>7.3172623928840608</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3556214583958557</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>211.7053468</v>
+        <v>211.6690073</v>
       </c>
       <c r="C382" s="5">
-        <v>7.7813600000013139E-2</v>
+        <v>6.272290000001135E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>0.44212293809864356</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.35627631784411751</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>212.21910070000001</v>
+        <v>212.13128330000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.51375390000001175</v>
+        <v>0.4622760000000028</v>
       </c>
       <c r="D383" s="5">
-        <v>2.9512723612678204</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6524584494447057</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>211.9460828</v>
+        <v>211.95670709999999</v>
       </c>
       <c r="C384" s="5">
-        <v>-0.27301790000001347</v>
+        <v>-0.17457620000001839</v>
       </c>
       <c r="D384" s="5">
-        <v>-1.5329121658176348</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.98309788507855433</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>212.72763399999999</v>
+        <v>212.76616089999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.78155119999999556</v>
+        <v>0.8094538</v>
       </c>
       <c r="D385" s="5">
-        <v>4.5158569637089752</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6802430639175441</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>213.157376</v>
+        <v>213.2163961</v>
       </c>
       <c r="C386" s="5">
-        <v>0.42974200000000451</v>
+        <v>0.45023520000000872</v>
       </c>
       <c r="D386" s="5">
-        <v>2.4512983984699588</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5690876590539258</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>212.5147225</v>
+        <v>212.5726693</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.64265349999999444</v>
+        <v>-0.64372679999999605</v>
       </c>
       <c r="D387" s="5">
-        <v>-3.5585163292123689</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5633907490401739</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>213.97045449999999</v>
+        <v>213.9678959</v>
       </c>
       <c r="C388" s="5">
-        <v>1.4557319999999834</v>
+        <v>1.3952266000000009</v>
       </c>
       <c r="D388" s="5">
-        <v>8.5369073505256345</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1668740053208353</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>213.24575129999999</v>
+        <v>213.33232949999999</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.72470319999999333</v>
+        <v>-0.63556640000001607</v>
       </c>
       <c r="D389" s="5">
-        <v>-3.9894550727932576</v>
+        <v>-3.506798300848768</v>
       </c>
       <c r="E389" s="5">
-        <v>0.27682056009188383</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.29544530347782594</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>212.99013959999999</v>
+        <v>212.9795058</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.25561170000000288</v>
+        <v>-0.35282369999998764</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.4289611496005716</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9666889424558631</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>212.96873980000001</v>
+        <v>212.92833769999999</v>
       </c>
       <c r="C391" s="5">
-        <v>-2.1399799999983316E-2</v>
+        <v>-5.1168100000012373E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.12050123117521849</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.28791808099275507</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>212.05760069999999</v>
+        <v>211.9999737</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.91113910000001397</v>
+        <v>-0.92836399999998775</v>
       </c>
       <c r="D392" s="5">
-        <v>-5.0148337240560554</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1083231968241272</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>210.006846</v>
+        <v>209.9729835</v>
       </c>
       <c r="C393" s="5">
-        <v>-2.0507546999999988</v>
+        <v>-2.0269902000000002</v>
       </c>
       <c r="D393" s="5">
-        <v>-11.007110077846571</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.888994274375186</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>210.95811130000001</v>
+        <v>210.8828049</v>
       </c>
       <c r="C394" s="5">
-        <v>0.95126530000001708</v>
+        <v>0.90982139999999845</v>
       </c>
       <c r="D394" s="5">
-        <v>5.5731094230687672</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3253722917064206</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>210.11491770000001</v>
+        <v>209.95669190000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.84319360000000643</v>
+        <v>-0.92611299999998664</v>
       </c>
       <c r="D395" s="5">
-        <v>-4.6923181209086788</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.14447685969881</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>210.9901337</v>
+        <v>211.00645019999999</v>
       </c>
       <c r="C396" s="5">
-        <v>0.87521599999999466</v>
+        <v>1.0497582999999793</v>
       </c>
       <c r="D396" s="5">
-        <v>5.1146185218580609</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.167629278702047</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>210.5137192</v>
+        <v>210.61087889999999</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.47641450000000418</v>
+        <v>-0.39557130000000029</v>
       </c>
       <c r="D397" s="5">
-        <v>-2.6761946929188873</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2265747561499238</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>211.12583000000001</v>
+        <v>211.26904870000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.61211080000001061</v>
+        <v>0.65816980000002445</v>
       </c>
       <c r="D398" s="5">
-        <v>3.5455858908889804</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8151929603051915</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>211.57852009999999</v>
+        <v>211.70987310000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.45269009999998389</v>
+        <v>0.44082439999999679</v>
       </c>
       <c r="D399" s="5">
-        <v>2.6035676862188772</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5328007702400734</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>211.40260420000001</v>
+        <v>211.40297390000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.17591589999997836</v>
+        <v>-0.3068992000000037</v>
       </c>
       <c r="D400" s="5">
-        <v>-0.99318402144095153</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7257434330304133</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>211.42275739999999</v>
+        <v>211.54278170000001</v>
       </c>
       <c r="C401" s="5">
-        <v>2.0153199999981553E-2</v>
+        <v>0.13980779999999982</v>
       </c>
       <c r="D401" s="5">
-        <v>0.11445707677628647</v>
+        <v>0.79649276952655779</v>
       </c>
       <c r="E401" s="5">
-        <v>-0.85487935346264532</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.83885447845352124</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>212.2302329</v>
+        <v>212.18255439999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.80747550000000956</v>
+        <v>0.63977269999998043</v>
       </c>
       <c r="D402" s="5">
-        <v>4.6806031186950259</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6901615567058066</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>212.34600280000001</v>
+        <v>212.23415729999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.11576990000000364</v>
+        <v>5.1602900000006002E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>0.65655791437881916</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.29223126458604032</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>212.03466549999999</v>
+        <v>211.93266449999999</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.31133730000001947</v>
+        <v>-0.30149280000000545</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.7452962959016438</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6914241733317903</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>214.22524759999999</v>
+        <v>214.16342119999999</v>
       </c>
       <c r="C405" s="5">
-        <v>2.1905821000000003</v>
+        <v>2.2307567000000006</v>
       </c>
       <c r="D405" s="5">
-        <v>13.126775441000603</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.388437886425852</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>215.93310249999999</v>
+        <v>215.80878490000001</v>
       </c>
       <c r="C406" s="5">
-        <v>1.707854900000001</v>
+        <v>1.6453637000000185</v>
       </c>
       <c r="D406" s="5">
-        <v>9.9975101562924209</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6190116655885625</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>216.93267359999999</v>
+        <v>216.69699610000001</v>
       </c>
       <c r="C407" s="5">
-        <v>0.99957109999999716</v>
+        <v>0.88821120000000064</v>
       </c>
       <c r="D407" s="5">
-        <v>5.6985255193225948</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0522259841967898</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>216.61671709999999</v>
+        <v>216.64695080000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.31595649999999864</v>
+        <v>-5.0045299999993631E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.733834234076681</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.2767834282445869</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>217.54386880000001</v>
+        <v>217.7213198</v>
       </c>
       <c r="C409" s="5">
-        <v>0.92715170000002445</v>
+        <v>1.0743689999999901</v>
       </c>
       <c r="D409" s="5">
-        <v>5.258829699568035</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1159162606123862</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>218.48926969999999</v>
+        <v>218.76075040000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.94540089999998145</v>
+        <v>1.0394306000000029</v>
       </c>
       <c r="D410" s="5">
-        <v>5.3414236711933016</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.88180925854902</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>219.85651820000001</v>
+        <v>220.0748748</v>
       </c>
       <c r="C411" s="5">
-        <v>1.3672485000000165</v>
+        <v>1.3141243999999972</v>
       </c>
       <c r="D411" s="5">
-        <v>7.7732039983640311</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4515558557956441</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>220.33490380000001</v>
+        <v>220.32511890000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.47838559999999575</v>
+        <v>0.2502441000000033</v>
       </c>
       <c r="D412" s="5">
-        <v>2.6425546177433423</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.373069419629136</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>220.40466649999999</v>
+        <v>220.57064560000001</v>
       </c>
       <c r="C413" s="5">
-        <v>6.9762699999984079E-2</v>
+        <v>0.24552669999999921</v>
       </c>
       <c r="D413" s="5">
-        <v>0.38060777311532679</v>
+        <v>1.3454870621422366</v>
       </c>
       <c r="E413" s="5">
-        <v>4.2483170735526432</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2676303239705282</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>221.45499960000001</v>
+        <v>221.35608400000001</v>
       </c>
       <c r="C414" s="5">
-        <v>1.0503331000000173</v>
+        <v>0.78543840000000387</v>
       </c>
       <c r="D414" s="5">
-        <v>5.8708619743927049</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3578168662725902</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>222.91190510000001</v>
+        <v>222.7038508</v>
       </c>
       <c r="C415" s="5">
-        <v>1.4569055000000048</v>
+        <v>1.3477667999999881</v>
       </c>
       <c r="D415" s="5">
-        <v>8.1865544466562135</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5561284307578358</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>223.61476010000001</v>
+        <v>223.45541410000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.70285499999999956</v>
+        <v>0.75156330000001503</v>
       </c>
       <c r="D416" s="5">
-        <v>3.849984514187299</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1256825482526294</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>224.16373960000001</v>
+        <v>224.07876189999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.54897950000000151</v>
+        <v>0.62334779999997636</v>
       </c>
       <c r="D417" s="5">
-        <v>2.9861347104142455</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3993419683096882</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>224.40218350000001</v>
+        <v>224.2233932</v>
       </c>
       <c r="C418" s="5">
-        <v>0.23844389999999294</v>
+        <v>0.14463130000001456</v>
       </c>
       <c r="D418" s="5">
-        <v>1.2839392000076</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.77729370512855667</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>224.55232749999999</v>
+        <v>224.22843119999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.15014399999998318</v>
+        <v>5.0379999999847769E-3</v>
       </c>
       <c r="D419" s="5">
-        <v>0.80586252594634367</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6965728556316293E-2</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>225.36089039999999</v>
+        <v>225.41765789999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.80856289999999831</v>
+        <v>1.1892267000000061</v>
       </c>
       <c r="D420" s="5">
-        <v>4.407541036941498</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.55333728538392</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>225.6862323</v>
+        <v>225.95175119999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.32534190000001217</v>
+        <v>0.534093299999995</v>
       </c>
       <c r="D421" s="5">
-        <v>1.7461997446968969</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8805652467801979</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>225.26984239999999</v>
+        <v>225.68263479999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.41638990000001286</v>
+        <v>-0.26911640000000148</v>
       </c>
       <c r="D422" s="5">
-        <v>-2.1916647875818929</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4199163154603123</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>225.13617260000001</v>
+        <v>225.43921800000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.13366979999997852</v>
+        <v>-0.24341679999997723</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.70973239664926524</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2866456526613557</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>225.24402939999999</v>
+        <v>225.20608129999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.1078567999999791</v>
+        <v>-0.23313670000001707</v>
       </c>
       <c r="D424" s="5">
-        <v>0.57640553526159266</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.233939128760464</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>226.41286719999999</v>
+        <v>226.5829013</v>
       </c>
       <c r="C425" s="5">
-        <v>1.1688378000000057</v>
+        <v>1.3768200000000093</v>
       </c>
       <c r="D425" s="5">
-        <v>6.4078821538842812</v>
+        <v>7.5880997579555576</v>
       </c>
       <c r="E425" s="5">
-        <v>2.7259861578293743</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7257732703485305</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>226.41482300000001</v>
+        <v>227.32525219999999</v>
       </c>
       <c r="C426" s="5">
-        <v>1.9558000000188258E-3</v>
+        <v>0.74235089999999104</v>
       </c>
       <c r="D426" s="5">
-        <v>1.0366334460454318E-2</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0031701694725141</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>226.10957970000001</v>
+        <v>226.8093815</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.30524330000000077</v>
+        <v>-0.51587069999999358</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.6058494477165342</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6894353708566521</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>226.02472940000001</v>
+        <v>226.3267295</v>
       </c>
       <c r="C428" s="5">
-        <v>-8.4850299999999379E-2</v>
+        <v>-0.48265200000000164</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.4493859643260989</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5239321109362778</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>225.6649999</v>
+        <v>225.5933268</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.35972950000001447</v>
+        <v>-0.73340269999999919</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.8932295430851176</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8199912522273616</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>224.95224010000001</v>
+        <v>224.7266759</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.7127597999999864</v>
+        <v>-0.86665089999999623</v>
       </c>
       <c r="D430" s="5">
-        <v>-3.7250299703147416</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5138134958943477</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>225.2894953</v>
+        <v>224.8537781</v>
       </c>
       <c r="C431" s="5">
-        <v>0.3372551999999871</v>
+        <v>0.12710219999999595</v>
       </c>
       <c r="D431" s="5">
-        <v>1.8139854321378435</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.68081811144407034</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>224.73162959999999</v>
+        <v>224.24316909999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.55786570000000779</v>
+        <v>-0.61060900000001084</v>
       </c>
       <c r="D432" s="5">
-        <v>-2.9313237977542483</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2104660019928288</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>224.1615228</v>
+        <v>223.70092940000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.5701067999999907</v>
+        <v>-0.54223969999998189</v>
       </c>
       <c r="D433" s="5">
-        <v>-3.0020832489801585</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8634236984105721</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>224.3253666</v>
+        <v>223.4544999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.1638437999999951</v>
+        <v>-0.24642950000000496</v>
       </c>
       <c r="D434" s="5">
-        <v>0.88063677949783425</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3139430358259041</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>214.2498721</v>
+        <v>213.24710970000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-10.075494499999991</v>
+        <v>-10.207390199999992</v>
       </c>
       <c r="D435" s="5">
-        <v>-42.388892762233596</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-42.940418185346843</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>214.39281320000001</v>
+        <v>213.2867502</v>
       </c>
       <c r="C436" s="5">
-        <v>0.1429411000000016</v>
+        <v>3.9640499999990197E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>0.80354837984562</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.22329617553631387</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>214.8106794</v>
+        <v>212.88685229999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.41786619999999175</v>
+        <v>-0.39989790000001335</v>
       </c>
       <c r="D437" s="5">
-        <v>2.3641178882856551</v>
+        <v>-2.2268599567954017</v>
       </c>
       <c r="E437" s="5">
-        <v>-5.1243500175064298</v>
+        <v>-6.044608362511072</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>210.9687457</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-1.9181065999999873</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-10.291961197346478</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>211.52096660000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.5522209000000089</v>
+      </c>
+      <c r="D439" s="5">
+        <v>3.1866752452340386</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE910000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>