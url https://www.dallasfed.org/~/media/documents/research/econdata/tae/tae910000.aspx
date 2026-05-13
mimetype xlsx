--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D363F8C3-B4BC-4FED-9EDD-7ED4BC1AC631}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E3FA8C07-8000-41F3-A255-29B0E5ACE890}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BADC526F-E0EB-481C-8966-66BBD41F1C5D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{44ABB66F-2369-4E3F-8372-7B3899EBAB4B}"/>
   </bookViews>
   <sheets>
     <sheet name="AE910000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Federal Government</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78D7CE99-5C06-4616-8CD2-5917FDEA389A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B10DAD7D-C872-45F1-A87D-0DB9E1C204A6}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>199.69045449999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>199.69045446999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>200.22186679999999</v>
+        <v>200.22186678</v>
       </c>
       <c r="C7" s="5">
-        <v>0.5314122999999995</v>
+        <v>0.53141231000000744</v>
       </c>
       <c r="D7" s="5">
-        <v>3.2405738582526267</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>3.2405739206224471</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>203.48061530000001</v>
+        <v>203.48061532</v>
       </c>
       <c r="C8" s="5">
-        <v>3.2587485000000243</v>
+        <v>3.2587485399999991</v>
       </c>
       <c r="D8" s="5">
-        <v>21.377567968770215</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>21.377568257423629</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>206.58104180000001</v>
+        <v>206.58104179</v>
       </c>
       <c r="C9" s="5">
-        <v>3.1004264999999975</v>
+        <v>3.1004264700000022</v>
       </c>
       <c r="D9" s="5">
-        <v>19.897203211890833</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>19.897203000828469</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>225.8686778</v>
+        <v>225.86867778999999</v>
       </c>
       <c r="C10" s="5">
         <v>19.287635999999992</v>
       </c>
       <c r="D10" s="5">
-        <v>191.86804943694864</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>191.86804945142609</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>210.49828840000001</v>
+        <v>210.49828843</v>
       </c>
       <c r="C11" s="5">
-        <v>-15.370389399999993</v>
+        <v>-15.37038935999999</v>
       </c>
       <c r="D11" s="5">
-        <v>-57.074959717405569</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-57.074959621188704</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>212.58049149999999</v>
+        <v>212.58049152000001</v>
       </c>
       <c r="C12" s="5">
-        <v>2.0822030999999868</v>
+        <v>2.0822030900000073</v>
       </c>
       <c r="D12" s="5">
-        <v>12.537705376598595</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>12.537705311186919</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>203.56339009999999</v>
+        <v>203.56339008</v>
       </c>
       <c r="C13" s="5">
-        <v>-9.0171014000000014</v>
+        <v>-9.0171014400000047</v>
       </c>
       <c r="D13" s="5">
-        <v>-40.555015677300112</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-40.55501581449785</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>201.23958540000001</v>
+        <v>201.23958536000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-2.3238046999999824</v>
+        <v>-2.3238047199999983</v>
       </c>
       <c r="D14" s="5">
-        <v>-12.870570978359142</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-12.870571083456749</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>199.40008839999999</v>
+        <v>199.40008843000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.8394970000000228</v>
+        <v>-1.8394969299999957</v>
       </c>
       <c r="D15" s="5">
-        <v>-10.43399750411249</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-10.433997128774186</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>200.44223049999999</v>
       </c>
       <c r="C16" s="5">
-        <v>1.0421421000000066</v>
+        <v>1.0421420699999828</v>
       </c>
       <c r="D16" s="5">
-        <v>6.4551225965326475</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>6.4551224043368105</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>199.44680919999999</v>
+        <v>199.44680922000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.99542130000000384</v>
+        <v>-0.99542127999998797</v>
       </c>
       <c r="D17" s="5">
-        <v>-5.7992435165430845</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-5.7992434031884805</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>198.49494910000001</v>
+        <v>198.49494906000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.95186009999997623</v>
+        <v>-0.9518601599999954</v>
       </c>
       <c r="D18" s="5">
-        <v>-5.5790405289319551</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-5.5790408708800365</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>197.86775259999999</v>
+        <v>197.86775263999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.62719650000002503</v>
+        <v>-0.62719642000001841</v>
       </c>
       <c r="D19" s="5">
-        <v>-3.7265067635669058</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-3.7265062972122509</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>197.00229770000001</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.86545489999997471</v>
+        <v>-0.86545493999997802</v>
       </c>
       <c r="D20" s="5">
-        <v>-5.1242448676392938</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-5.1242450977948328</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>197.61170179999999</v>
+        <v>197.61170182000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.60940409999997769</v>
+        <v>0.60940411999999355</v>
       </c>
       <c r="D21" s="5">
-        <v>3.7758743018100338</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>3.7758744278464595</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>198.89546440000001</v>
+        <v>198.89546439</v>
       </c>
       <c r="C22" s="5">
-        <v>1.2837626000000171</v>
+        <v>1.2837625699999933</v>
       </c>
       <c r="D22" s="5">
-        <v>8.0803285807571577</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>8.0803283842848082</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>199.25606640000001</v>
+        <v>199.25606635</v>
       </c>
       <c r="C23" s="5">
-        <v>0.36060200000000009</v>
+        <v>0.36060195999999678</v>
       </c>
       <c r="D23" s="5">
-        <v>2.1974534739590101</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>2.1974532278808079</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>197.96183339999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-1.2942330000000197</v>
+        <v>-1.2942329500000085</v>
       </c>
       <c r="D24" s="5">
-        <v>-7.5218830033627277</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-7.5218827248924702</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>197.47732439999999</v>
+        <v>197.47732436999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.48450900000000274</v>
+        <v>-0.48450902999999812</v>
       </c>
       <c r="D25" s="5">
-        <v>-2.8977698186151923</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-2.8977699956319491</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>196.1450001</v>
+        <v>196.14500013</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.332324299999982</v>
+        <v>-1.3323242399999913</v>
       </c>
       <c r="D26" s="5">
-        <v>-7.8022988732568743</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-7.8022985359635699</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>197.5208121</v>
+        <v>197.52081206</v>
       </c>
       <c r="C27" s="5">
-        <v>1.3758119999999963</v>
+        <v>1.3758119299999976</v>
       </c>
       <c r="D27" s="5">
-        <v>8.7495441660158324</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>8.7495437021445799</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>198.16670719999999</v>
+        <v>198.16670718</v>
       </c>
       <c r="C28" s="5">
-        <v>0.64589509999998995</v>
+        <v>0.64589512000000582</v>
       </c>
       <c r="D28" s="5">
-        <v>3.9953609513952104</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>3.9953610781678695</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>198.46406579999999</v>
+        <v>198.46406583000001</v>
       </c>
       <c r="C29" s="5">
-        <v>0.29735859999999548</v>
+        <v>0.29735865000000672</v>
       </c>
       <c r="D29" s="5">
-        <v>1.8155926896480157</v>
+        <v>1.815592997643467</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.49273458118577196</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-0.49273457612248883</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>198.62776260000001</v>
+        <v>198.62776262</v>
       </c>
       <c r="C30" s="5">
-        <v>0.16369680000002518</v>
+        <v>0.16369678999998882</v>
       </c>
       <c r="D30" s="5">
-        <v>0.99428451511749394</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>0.99428445395108866</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>198.10039939999999</v>
+        <v>198.10039939000001</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.52736320000002479</v>
+        <v>-0.52736322999999174</v>
       </c>
       <c r="D31" s="5">
-        <v>-3.1399238001105778</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-3.1399239758188591</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>198.24817419999999</v>
+        <v>198.24817422999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.14777480000000764</v>
+        <v>0.14777483999998253</v>
       </c>
       <c r="D32" s="5">
-        <v>0.89883269683599387</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>0.89883294117842905</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>197.5767444</v>
+        <v>197.57674441</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.67142979999999852</v>
+        <v>-0.67142981999998597</v>
       </c>
       <c r="D33" s="5">
-        <v>-3.9893202596457789</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-3.9893203756790618</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>196.6538626</v>
+        <v>196.65386255999999</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.92288179999999898</v>
+        <v>-0.92288185000001022</v>
       </c>
       <c r="D34" s="5">
-        <v>-5.4634230770571719</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-5.4634233652232407</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>196.084856</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.56900659999999448</v>
+        <v>-0.56900655999999117</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.4174049511391247</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-3.4174047153967657</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>197.114744</v>
+        <v>197.11474401999999</v>
       </c>
       <c r="C36" s="5">
-        <v>1.0298879999999997</v>
+        <v>1.0298880199999871</v>
       </c>
       <c r="D36" s="5">
-        <v>6.4880025350504411</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>6.4880026647061717</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>196.84988079999999</v>
+        <v>196.84988077</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.26486320000000774</v>
+        <v>-0.26486324999999056</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.6005774277497831</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-1.6005777275107436</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>196.581827</v>
+        <v>196.58182703</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.26805379999998991</v>
+        <v>-0.26805373999999915</v>
       </c>
       <c r="D38" s="5">
-        <v>-1.6218774020735349</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-1.6218770419994866</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>195.84049590000001</v>
+        <v>195.84049585</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.74133109999999647</v>
+        <v>-0.74133118000000309</v>
       </c>
       <c r="D39" s="5">
-        <v>-4.4326380462079928</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>-4.4326385140118996</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>195.459216</v>
+        <v>195.45921602999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.38127990000000977</v>
+        <v>-0.38127982000000316</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.3114131082328182</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-2.3114126290181169</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>194.5936955</v>
+        <v>194.59369547</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.86552050000000236</v>
+        <v>-0.86552055999999311</v>
       </c>
       <c r="D41" s="5">
-        <v>-5.1862421443537592</v>
+        <v>-5.1862424943894485</v>
       </c>
       <c r="E41" s="5">
-        <v>-1.9501617506417102</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-1.9501617805791072</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>195.30306440000001</v>
+        <v>195.30306439</v>
       </c>
       <c r="C42" s="5">
-        <v>0.7093689000000154</v>
+        <v>0.70936892000000284</v>
       </c>
       <c r="D42" s="5">
-        <v>4.4632425781988561</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>4.4632427072713865</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>195.0523287</v>
+        <v>195.05232871999999</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.250735700000007</v>
+        <v>-0.25073567000001162</v>
       </c>
       <c r="D43" s="5">
-        <v>-1.5297627574926809</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-1.5297625758279532</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>194.71663659999999</v>
+        <v>194.71663656000001</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.33569210000001704</v>
+        <v>-0.33569215999997937</v>
       </c>
       <c r="D44" s="5">
-        <v>-2.0458060700428771</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-2.0458064320381997</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>193.46239460000001</v>
+        <v>193.46239455</v>
       </c>
       <c r="C45" s="5">
-        <v>-1.2542419999999765</v>
+        <v>-1.2542420100000129</v>
       </c>
       <c r="D45" s="5">
-        <v>-7.4615977188101867</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-7.4615977776886115</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>192.96212829999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.50026630000002115</v>
+        <v>-0.5002662500000099</v>
       </c>
       <c r="D46" s="5">
-        <v>-3.0592759419368898</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-3.0592756412869959</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>192.5263611</v>
+        <v>192.52636113</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.43576719999998659</v>
+        <v>-0.43576716999999121</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.6765576382664746</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-2.67655745628399</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>192.89746980000001</v>
+        <v>192.89746975</v>
       </c>
       <c r="C48" s="5">
-        <v>0.37110870000000773</v>
+        <v>0.37110862000000111</v>
       </c>
       <c r="D48" s="5">
-        <v>2.337768935746265</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>2.3377684260700304</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>192.7968668</v>
+        <v>192.79686681999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.10060300000000666</v>
+        <v>-0.10060293000000797</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.6240512743454496</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-0.62405084153389634</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>193.20452710000001</v>
+        <v>193.20452714000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.40766030000000342</v>
+        <v>0.40766032000001928</v>
       </c>
       <c r="D50" s="5">
-        <v>2.5670630492033553</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.5670631763437202</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>193.68683139999999</v>
+        <v>193.68683142</v>
       </c>
       <c r="C51" s="5">
-        <v>0.48230429999998137</v>
+        <v>0.48230427999999392</v>
       </c>
       <c r="D51" s="5">
-        <v>3.0370821883058952</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>3.0370820599940229</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>192.67782489999999</v>
+        <v>192.67782485999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.0090064999999981</v>
+        <v>-1.0090065600000173</v>
       </c>
       <c r="D52" s="5">
-        <v>-6.0753279997322496</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-6.0753283501013833</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>192.5525557</v>
+        <v>192.55255564999999</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.12526919999999109</v>
+        <v>-0.12526920999999902</v>
       </c>
       <c r="D53" s="5">
-        <v>-0.77739446994193884</v>
+        <v>-0.77739453193901298</v>
       </c>
       <c r="E53" s="5">
-        <v>-1.0489239102815628</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>-1.048923920721101</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>192.62410199999999</v>
+        <v>192.62410204</v>
       </c>
       <c r="C54" s="5">
-        <v>7.1546299999994289E-2</v>
+        <v>7.1546390000008842E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>0.44679351825871461</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>0.44679408155756661</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>192.53699829999999</v>
+        <v>192.53699831</v>
       </c>
       <c r="C55" s="5">
-        <v>-8.7103700000000117E-2</v>
+        <v>-8.7103729999995494E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.54128673602663602</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-0.54128692187944694</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>190.90758210000001</v>
+        <v>190.90758209000001</v>
       </c>
       <c r="C56" s="5">
-        <v>-1.6294161999999801</v>
+        <v>-1.629416219999996</v>
       </c>
       <c r="D56" s="5">
-        <v>-9.6958383322308102</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>-9.6958384452766833</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>192.550702</v>
+        <v>192.55070194999999</v>
       </c>
       <c r="C57" s="5">
-        <v>1.6431198999999879</v>
+        <v>1.6431198599999846</v>
       </c>
       <c r="D57" s="5">
-        <v>10.831484220119926</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>10.831483944427989</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>192.40886399999999</v>
+        <v>192.40886395999999</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.14183800000000701</v>
+        <v>-0.14183798999999908</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.88037960726540243</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-0.88037954567488086</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>191.8005703</v>
+        <v>191.80057034000001</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.60829369999999017</v>
+        <v>-0.60829361999998355</v>
       </c>
       <c r="D59" s="5">
-        <v>-3.7284810228800591</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>-3.7284805417836298</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>190.03942850000001</v>
+        <v>190.03942853999999</v>
       </c>
       <c r="C60" s="5">
-        <v>-1.7611417999999901</v>
+        <v>-1.7611418000000185</v>
       </c>
       <c r="D60" s="5">
-        <v>-10.478807553553683</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-10.478807551477754</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>189.19206650000001</v>
+        <v>189.19206646999999</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.84736200000000395</v>
+        <v>-0.84736207000000263</v>
       </c>
       <c r="D61" s="5">
-        <v>-5.2213621813554045</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-5.2213626010939596</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>189.11602120000001</v>
+        <v>189.11602123</v>
       </c>
       <c r="C62" s="5">
-        <v>-7.604530000000409E-2</v>
+        <v>-7.6045239999984915E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-0.48127225752339076</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-0.48127187871308541</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>188.4869027</v>
+        <v>188.48690267999999</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.62911850000000413</v>
+        <v>-0.62911855000001538</v>
       </c>
       <c r="D63" s="5">
-        <v>-3.9197179561603734</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-3.9197182613970094</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>188.63081980000001</v>
+        <v>188.63081976000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.14391710000001012</v>
+        <v>0.14391708000002268</v>
       </c>
       <c r="D64" s="5">
-        <v>0.92010434805955832</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>0.92010421975450285</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>189.26357709999999</v>
+        <v>189.26357708</v>
       </c>
       <c r="C65" s="5">
-        <v>0.63275729999998021</v>
+        <v>0.63275731999999607</v>
       </c>
       <c r="D65" s="5">
-        <v>4.1004727782515626</v>
+        <v>4.1004729111445481</v>
       </c>
       <c r="E65" s="5">
-        <v>-1.7080939736392242</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>-1.7080939585025878</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>188.6622587</v>
+        <v>188.66225871</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.6013183999999967</v>
+        <v>-0.60131837000000132</v>
       </c>
       <c r="D66" s="5">
-        <v>-3.7466559931987553</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-3.7466558099198632</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>188.67586230000001</v>
+        <v>188.67586231999999</v>
       </c>
       <c r="C67" s="5">
-        <v>1.3603600000010374E-2</v>
+        <v>1.3603609999989885E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>8.6561008959340491E-2</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>8.6561072610669143E-2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>188.6212774</v>
+        <v>188.62127737</v>
       </c>
       <c r="C68" s="5">
-        <v>-5.4584900000008929E-2</v>
+        <v>-5.458494999999175E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-0.34661431765941053</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-0.3466146346178367</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>188.3296407</v>
+        <v>188.32964071000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.29163669999999797</v>
+        <v>-0.29163665999999466</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.8396826565448721</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-1.8396824066515882</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>188.5648238</v>
+        <v>188.56482382999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.23518310000000042</v>
+        <v>0.23518311999998787</v>
       </c>
       <c r="D70" s="5">
-        <v>1.5088765843191299</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>1.5088767134358028</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>188.81326680000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.24844300000000885</v>
+        <v>0.24844297000001347</v>
       </c>
       <c r="D71" s="5">
-        <v>1.5925638902556827</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>1.5925636962994316</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>187.7607237</v>
+        <v>187.76072371999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-1.0525431000000083</v>
+        <v>-1.0525430800000208</v>
       </c>
       <c r="D72" s="5">
-        <v>-6.4880894867915817</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-6.4880893672626065</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>188.09393230000001</v>
+        <v>188.09393227999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.33320860000000607</v>
+        <v>0.33320856000000276</v>
       </c>
       <c r="D73" s="5">
-        <v>2.150483066326303</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>2.1504828054152547</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>187.79059029999999</v>
+        <v>187.79059028</v>
       </c>
       <c r="C74" s="5">
-        <v>-0.30334200000001488</v>
+        <v>-0.30334199999998646</v>
       </c>
       <c r="D74" s="5">
-        <v>-1.9181849246019178</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>-1.9181849248038674</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>188.0580358</v>
+        <v>188.05803576</v>
       </c>
       <c r="C75" s="5">
-        <v>0.267445500000008</v>
+        <v>0.26744547999999213</v>
       </c>
       <c r="D75" s="5">
-        <v>1.7224528098915615</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.7224526802579243</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>188.66352549999999</v>
+        <v>188.66352552999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.60548969999999258</v>
+        <v>0.60548976999999127</v>
       </c>
       <c r="D76" s="5">
-        <v>3.9327933185304254</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>3.9327937821291625</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>187.57638739999999</v>
+        <v>187.57638742</v>
       </c>
       <c r="C77" s="5">
-        <v>-1.0871381000000042</v>
+        <v>-1.0871381099999837</v>
       </c>
       <c r="D77" s="5">
-        <v>-6.6997816920583713</v>
+        <v>-6.6997817507142283</v>
       </c>
       <c r="E77" s="5">
-        <v>-0.89144975797882386</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>-0.89144973693847662</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>187.0206689</v>
+        <v>187.02066891000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.55571849999998335</v>
+        <v>-0.55571850999999128</v>
       </c>
       <c r="D78" s="5">
-        <v>-3.4977891425130858</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-3.4977892040660152</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>187.0483108</v>
+        <v>187.04831075999999</v>
       </c>
       <c r="C79" s="5">
-        <v>2.7641899999991892E-2</v>
+        <v>2.764184999998065E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>0.17750582245248392</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>0.1775055011007165</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>186.86773919999999</v>
+        <v>186.86773916000001</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.18057160000000749</v>
+        <v>-0.18057159999997907</v>
       </c>
       <c r="D80" s="5">
-        <v>-1.1523178524468825</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-1.1523178526918088</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>188.02160989999999</v>
+        <v>188.02160986999999</v>
       </c>
       <c r="C81" s="5">
-        <v>1.1538706999999988</v>
+        <v>1.1538707099999783</v>
       </c>
       <c r="D81" s="5">
-        <v>7.6666565580561397</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>7.6666566284685045</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>187.21744229999999</v>
+        <v>187.21744226999999</v>
       </c>
       <c r="C82" s="5">
         <v>-0.80416759999999954</v>
       </c>
       <c r="D82" s="5">
-        <v>-5.01336774737916</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>-5.0133677481603911</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>187.41396320000001</v>
+        <v>187.41396320999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.19652090000002431</v>
+        <v>0.1965209399999992</v>
       </c>
       <c r="D83" s="5">
-        <v>1.2669297489489084</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.2669300085153212</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>187.46930570000001</v>
+        <v>187.46930566</v>
       </c>
       <c r="C84" s="5">
-        <v>5.5342499999994743E-2</v>
+        <v>5.5342450000011922E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.35493068331295952</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>0.35493036210567652</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>187.49145949999999</v>
+        <v>187.49145952999999</v>
       </c>
       <c r="C85" s="5">
-        <v>2.2153799999983903E-2</v>
+        <v>2.2153869999982589E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>0.14189973860174732</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>0.14190018728801324</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>187.19756100000001</v>
+        <v>187.19756103</v>
       </c>
       <c r="C86" s="5">
         <v>-0.29389849999998319</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.8649033249232505</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-1.8649033246273095</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>187.06549129999999</v>
+        <v>187.06549125000001</v>
       </c>
       <c r="C87" s="5">
-        <v>-0.13206970000001661</v>
+        <v>-0.13206977999999481</v>
       </c>
       <c r="D87" s="5">
-        <v>-0.84333427451340759</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>-0.84333478323996847</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>187.24662799999999</v>
+        <v>187.24662800999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.18113669999999615</v>
+        <v>0.18113675999998691</v>
       </c>
       <c r="D88" s="5">
-        <v>1.1681758907914785</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>1.1681762801166062</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>186.7496927</v>
+        <v>186.74969272999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.49693529999998987</v>
+        <v>-0.49693528000000242</v>
       </c>
       <c r="D89" s="5">
-        <v>-3.1386129284137532</v>
+        <v>-3.1386128037679484</v>
       </c>
       <c r="E89" s="5">
-        <v>-0.44072428915964412</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>-0.44072428378150175</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>186.6459424</v>
+        <v>186.64594242000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.10375030000000152</v>
+        <v>-0.10375030999998103</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.66463640350208353</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-0.66463646726115932</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>186.6444745</v>
+        <v>186.64447444999999</v>
       </c>
       <c r="C91" s="5">
-        <v>-1.4678999999944153E-3</v>
+        <v>-1.4679700000215234E-3</v>
       </c>
       <c r="D91" s="5">
-        <v>-9.4371395690684423E-3</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>-9.4375895791976028E-3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>187.18867539999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.54420089999999277</v>
+        <v>0.54420095000000401</v>
       </c>
       <c r="D92" s="5">
-        <v>3.5555081963221102</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.5555085292188426</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>187.371532</v>
+        <v>187.37153201000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.18285660000000803</v>
+        <v>0.18285661000001596</v>
       </c>
       <c r="D93" s="5">
-        <v>1.1785472082330717</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>1.178547273031616</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>186.4631976</v>
+        <v>186.46319761000001</v>
       </c>
       <c r="C94" s="5">
         <v>-0.9083344000000011</v>
       </c>
       <c r="D94" s="5">
-        <v>-5.6646993663225231</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>-5.664699366028259</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>186.51948949999999</v>
+        <v>186.51948952999999</v>
       </c>
       <c r="C95" s="5">
-        <v>5.6291899999990846E-2</v>
+        <v>5.629191999997829E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>0.36287350538983798</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>0.36287363451010801</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>186.90381790000001</v>
+        <v>186.90381786</v>
       </c>
       <c r="C96" s="5">
-        <v>0.38432840000001534</v>
+        <v>0.38432833000001665</v>
       </c>
       <c r="D96" s="5">
-        <v>2.5008475643813588</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>2.5008471033060253</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>186.817801</v>
+        <v>186.81780097999999</v>
       </c>
       <c r="C97" s="5">
-        <v>-8.6016900000004171E-2</v>
+        <v>-8.6016880000016727E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.55086840531494152</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-0.55086827767285573</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>187.02369279999999</v>
+        <v>187.02369275999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.20589179999998919</v>
+        <v>0.20589178000000175</v>
       </c>
       <c r="D98" s="5">
-        <v>1.3305654039909021</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>1.3305652741007146</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>186.49342350000001</v>
+        <v>186.49342344999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.53026929999998629</v>
+        <v>-0.53026930999999422</v>
       </c>
       <c r="D99" s="5">
-        <v>-3.3498077112790736</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-3.3498077741744403</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>186.66986449999999</v>
+        <v>186.66986446999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.17644099999998275</v>
+        <v>0.17644101999999862</v>
       </c>
       <c r="D100" s="5">
-        <v>1.1412435823966449</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>1.1412437127409802</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>186.56612139999999</v>
+        <v>186.56612136999999</v>
       </c>
       <c r="C101" s="5">
         <v>-0.10374310000000264</v>
       </c>
       <c r="D101" s="5">
-        <v>-0.66487376007723364</v>
+        <v>-0.66487376018382616</v>
       </c>
       <c r="E101" s="5">
-        <v>-9.8298046623779278E-2</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>-9.8298078736547279E-2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>186.0830076</v>
+        <v>186.08300757000001</v>
       </c>
       <c r="C102" s="5">
         <v>-0.48311379999998394</v>
       </c>
       <c r="D102" s="5">
-        <v>-3.0635286019872532</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>-3.0635286024728092</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>185.64133050000001</v>
+        <v>185.64133045</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.44167709999999261</v>
+        <v>-0.44167712000000847</v>
       </c>
       <c r="D103" s="5">
-        <v>-2.8113685376599529</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-2.8113686637544433</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>185.26267039999999</v>
+        <v>185.26267043999999</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.37866010000001893</v>
+        <v>-0.37866001000000438</v>
       </c>
       <c r="D104" s="5">
-        <v>-2.4204146199692467</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-2.4204140517676609</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>184.22581030000001</v>
+        <v>184.22581034000001</v>
       </c>
       <c r="C105" s="5">
         <v>-1.0368600999999842</v>
       </c>
       <c r="D105" s="5">
-        <v>-6.513119577210535</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-6.5131195758473037</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>185.84749669999999</v>
+        <v>185.84749672999999</v>
       </c>
       <c r="C106" s="5">
-        <v>1.6216863999999873</v>
+        <v>1.6216863899999794</v>
       </c>
       <c r="D106" s="5">
-        <v>11.089978650595246</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>11.089978576339954</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>184.6938068</v>
+        <v>184.69380681000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-1.1536898999999892</v>
+        <v>-1.1536899199999766</v>
       </c>
       <c r="D107" s="5">
-        <v>-7.2001219318610925</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-7.20012205132684</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>185.62851190000001</v>
+        <v>185.62851191999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.93470510000000218</v>
+        <v>0.93470510999998169</v>
       </c>
       <c r="D108" s="5">
-        <v>6.2449273743591105</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>6.2449274426936929</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>186.15600119999999</v>
+        <v>186.15600122000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.52748929999998495</v>
+        <v>0.52748930000001337</v>
       </c>
       <c r="D109" s="5">
-        <v>3.4637698152885754</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.4637698149097451</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>187.25997380000001</v>
+        <v>187.25997375</v>
       </c>
       <c r="C110" s="5">
-        <v>1.1039726000000201</v>
+        <v>1.103972529999993</v>
       </c>
       <c r="D110" s="5">
-        <v>7.3532021958725213</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>7.3532017134975147</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>187.03601190000001</v>
+        <v>187.03601194000001</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.22396190000000615</v>
+        <v>-0.2239618099999916</v>
       </c>
       <c r="D111" s="5">
-        <v>-1.425790284730688</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-1.425789715912773</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>187.55477429999999</v>
+        <v>187.55477432000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.51876239999998575</v>
+        <v>0.5187623799999983</v>
       </c>
       <c r="D112" s="5">
-        <v>3.379560695367223</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.3795605623464953</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>187.70297830000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.1482040000000211</v>
+        <v>0.14820398000000523</v>
       </c>
       <c r="D113" s="5">
-        <v>0.95236051511438102</v>
+        <v>0.95236038593313754</v>
       </c>
       <c r="E113" s="5">
-        <v>0.60935870428617811</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>0.60935872046425921</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>187.37441039999999</v>
+        <v>187.37441039000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.32856790000002434</v>
+        <v>-0.32856791000000385</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.0804548404974255</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-2.0804549032078734</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>187.73624509999999</v>
+        <v>187.73624512999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.36183470000000284</v>
+        <v>0.36183473999997773</v>
       </c>
       <c r="D115" s="5">
-        <v>2.3420651688260463</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.3420654306180788</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>189.1413517</v>
+        <v>189.14135174</v>
       </c>
       <c r="C116" s="5">
-        <v>1.4051066000000105</v>
+        <v>1.4051066100000185</v>
       </c>
       <c r="D116" s="5">
-        <v>9.3604611608766763</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>9.3604612287022881</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>186.607709</v>
+        <v>186.60770903</v>
       </c>
       <c r="C117" s="5">
-        <v>-2.5336427000000015</v>
+        <v>-2.5336427100000094</v>
       </c>
       <c r="D117" s="5">
-        <v>-14.941619095818403</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-14.941619147585294</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>185.38343789999999</v>
+        <v>185.38343792000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.2242711000000099</v>
+        <v>-1.2242711099999894</v>
       </c>
       <c r="D118" s="5">
-        <v>-7.5948430019720181</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-7.594843060609147</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>184.79019109999999</v>
+        <v>184.79019106999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.59324680000000285</v>
+        <v>-0.59324685000001409</v>
       </c>
       <c r="D119" s="5">
-        <v>-3.7732554507667548</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-3.773255762807981</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>183.16219630000001</v>
+        <v>183.16219631000001</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.627994799999982</v>
+        <v>-1.6279947599999787</v>
       </c>
       <c r="D120" s="5">
-        <v>-10.074443286478607</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-10.074443052374294</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>183.05951020000001</v>
+        <v>183.05951017000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.10268609999999967</v>
+        <v>-0.10268614000000298</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.67068465703769009</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-0.67068491745245762</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>182.0123543</v>
       </c>
       <c r="C122" s="5">
-        <v>-1.047155900000007</v>
+        <v>-1.0471558700000116</v>
       </c>
       <c r="D122" s="5">
-        <v>-6.6524649137660656</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-6.6524647301912987</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>182.54316990000001</v>
+        <v>182.54316992</v>
       </c>
       <c r="C123" s="5">
-        <v>0.53081560000001105</v>
+        <v>0.53081561999999849</v>
       </c>
       <c r="D123" s="5">
-        <v>3.5563292732132767</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>3.5563294093646114</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>181.4458473</v>
       </c>
       <c r="C124" s="5">
-        <v>-1.0973226000000125</v>
+        <v>-1.0973226199999999</v>
       </c>
       <c r="D124" s="5">
-        <v>-6.9797842620670565</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-6.9797843843660061</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>182.69489010000001</v>
       </c>
       <c r="C125" s="5">
         <v>1.2490428000000122</v>
       </c>
       <c r="D125" s="5">
         <v>8.5806429450438593</v>
       </c>
       <c r="E125" s="5">
         <v>-2.6680920278184028</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>182.81591940000001</v>
+        <v>182.81591940999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.12102930000000356</v>
+        <v>0.12102930999998307</v>
       </c>
       <c r="D126" s="5">
-        <v>0.7978630617188287</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>0.79786312788225899</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>183.66294780000001</v>
+        <v>183.66294776000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.84702839999999924</v>
+        <v>0.84702835000001642</v>
       </c>
       <c r="D127" s="5">
-        <v>5.7037694958959495</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>5.7037691502572319</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>187.6633501</v>
+        <v>187.66335006</v>
       </c>
       <c r="C128" s="5">
         <v>4.0004022999999904</v>
       </c>
       <c r="D128" s="5">
-        <v>29.507515941213946</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>29.50751594842902</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>189.80697290000001</v>
+        <v>189.80697286</v>
       </c>
       <c r="C129" s="5">
         <v>2.1436228000000028</v>
       </c>
       <c r="D129" s="5">
-        <v>14.602047397466666</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>14.602047400777129</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>213.90343179999999</v>
+        <v>213.90343175000001</v>
       </c>
       <c r="C130" s="5">
-        <v>24.096458899999988</v>
+        <v>24.096458890000008</v>
       </c>
       <c r="D130" s="5">
-        <v>319.63052473352843</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>319.63052461766068</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>190.85072510000001</v>
       </c>
       <c r="C131" s="5">
-        <v>-23.052706699999987</v>
+        <v>-23.052706650000005</v>
       </c>
       <c r="D131" s="5">
-        <v>-74.54853744418574</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-74.548537372794328</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>192.14911979999999</v>
+        <v>192.14911982999999</v>
       </c>
       <c r="C132" s="5">
-        <v>1.2983946999999887</v>
+        <v>1.2983947299999841</v>
       </c>
       <c r="D132" s="5">
-        <v>8.4763393185763647</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>8.4763395218116813</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>180.82856570000001</v>
+        <v>180.82856566000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-11.320554099999981</v>
+        <v>-11.32055416999998</v>
       </c>
       <c r="D133" s="5">
-        <v>-51.744851304133491</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-51.744851522632416</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>178.6094507</v>
+        <v>178.60945072000001</v>
       </c>
       <c r="C134" s="5">
-        <v>-2.2191150000000164</v>
+        <v>-2.2191149399999972</v>
       </c>
       <c r="D134" s="5">
-        <v>-13.771909826807505</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-13.771909482053502</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>177.93575770000001</v>
+        <v>177.93575774000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.67369299999998589</v>
+        <v>-0.67369297999999844</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.4335252295374712</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-4.4335251001511811</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>177.02543130000001</v>
+        <v>177.02543132</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.91032640000000242</v>
+        <v>-0.91032642000001829</v>
       </c>
       <c r="D136" s="5">
-        <v>-5.9694124548956289</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-5.9694125810721204</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>178.47732149999999</v>
       </c>
       <c r="C137" s="5">
-        <v>1.4518901999999798</v>
+        <v>1.4518901799999924</v>
       </c>
       <c r="D137" s="5">
-        <v>10.298229643719626</v>
+        <v>10.298229494184262</v>
       </c>
       <c r="E137" s="5">
         <v>-2.3085312335180741</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>178.73147309999999</v>
+        <v>178.73147306000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.25415160000000014</v>
+        <v>0.25415156000002526</v>
       </c>
       <c r="D138" s="5">
-        <v>1.7222463290863965</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.7222460559021657</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>177.70135759999999</v>
+        <v>177.70135758999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-1.0301154999999937</v>
+        <v>-1.0301154700000268</v>
       </c>
       <c r="D139" s="5">
-        <v>-6.701098385664384</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-6.7010981981055151</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>177.9037941</v>
+        <v>177.90379408999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.20243650000000457</v>
       </c>
       <c r="D140" s="5">
-        <v>1.3756318723153971</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>1.3756318723933791</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>177.05925730000001</v>
+        <v>177.05925726999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.84453679999998599</v>
+        <v>-0.84453682000000185</v>
       </c>
       <c r="D141" s="5">
-        <v>-5.5501798782573335</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-5.550180006585947</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>177.6282243</v>
+        <v>177.62822426</v>
       </c>
       <c r="C142" s="5">
-        <v>0.56896699999998646</v>
+        <v>0.56896699000000694</v>
       </c>
       <c r="D142" s="5">
-        <v>3.9250000743321189</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>3.9250000048008937</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>178.411067</v>
+        <v>178.41106701000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.78284270000000333</v>
+        <v>0.78284275000001458</v>
       </c>
       <c r="D143" s="5">
-        <v>5.4187336801913455</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>5.418734035966799</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>179.68835429999999</v>
+        <v>179.68835425</v>
       </c>
       <c r="C144" s="5">
-        <v>1.2772872999999834</v>
+        <v>1.2772872399999926</v>
       </c>
       <c r="D144" s="5">
-        <v>8.9375709349500667</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>8.9375704979231188</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>179.46132019999999</v>
+        <v>179.46132019000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.22703409999999735</v>
+        <v>-0.22703405999999404</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.5056937318402741</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-1.505693468816427</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>180.0171047</v>
+        <v>180.01710474000001</v>
       </c>
       <c r="C146" s="5">
-        <v>0.55578450000001567</v>
+        <v>0.55578454999999849</v>
       </c>
       <c r="D146" s="5">
-        <v>3.7803115071328719</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>3.7803118532485858</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>179.1858532</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.83125150000000758</v>
+        <v>-0.83125154000001089</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.402565628034961</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-5.4025658802708261</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>178.43609129999999</v>
+        <v>178.43609125</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.74976190000000997</v>
+        <v>-0.74976194999999279</v>
       </c>
       <c r="D148" s="5">
-        <v>-4.9071664814413491</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-4.9071668011953733</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>176.60924439999999</v>
+        <v>176.60924442000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.8268468999999925</v>
+        <v>-1.8268468299999938</v>
       </c>
       <c r="D149" s="5">
-        <v>-11.616992881598609</v>
+        <v>-11.616992464299924</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.0466747731867954</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-1.0466747619808814</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>177.40791469999999</v>
+        <v>177.40791474</v>
       </c>
       <c r="C150" s="5">
-        <v>0.79867029999999772</v>
+        <v>0.79867031999998517</v>
       </c>
       <c r="D150" s="5">
-        <v>5.5637242964023059</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>5.5637244385646767</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>177.1829189</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.22499579999998787</v>
+        <v>-0.22499583999999118</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.5113170020828348</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-1.5113172685567555</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>177.9015579</v>
+        <v>177.90155794</v>
       </c>
       <c r="C152" s="5">
-        <v>0.71863899999999603</v>
+        <v>0.71863903999999934</v>
       </c>
       <c r="D152" s="5">
-        <v>4.9771533070803731</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>4.9771535903214925</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>177.63018790000001</v>
+        <v>177.63018793000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.27136999999999034</v>
+        <v>-0.27137000999999827</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.8151937661665452</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-1.8151938320916217</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>177.64323519999999</v>
       </c>
       <c r="C154" s="5">
-        <v>1.3047299999982442E-2</v>
+        <v>1.3047269999987066E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>8.8178067306565744E-2</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>8.817786445953768E-2</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>178.6188392</v>
+        <v>178.61883921</v>
       </c>
       <c r="C155" s="5">
-        <v>0.97560400000000413</v>
+        <v>0.97560401000001207</v>
       </c>
       <c r="D155" s="5">
-        <v>6.7930686122879003</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>6.793068684033976</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>178.2669899</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.35184929999999781</v>
+        <v>-0.35184931000000574</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.3383575209641072</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-2.3383575865754458</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>177.54511450000001</v>
+        <v>177.54511448</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.72187539999998762</v>
+        <v>-0.72187542000000349</v>
       </c>
       <c r="D157" s="5">
-        <v>-4.7525099296570232</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-4.7525100584097535</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>179.32165599999999</v>
+        <v>179.32165595999999</v>
       </c>
       <c r="C158" s="5">
-        <v>1.7765414999999791</v>
+        <v>1.7765414799999917</v>
       </c>
       <c r="D158" s="5">
-        <v>12.690725251785517</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>12.690725102472156</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>182.327482</v>
+        <v>182.32748197999999</v>
       </c>
       <c r="C159" s="5">
-        <v>3.0058260000000132</v>
+        <v>3.0058260200000007</v>
       </c>
       <c r="D159" s="5">
-        <v>22.076683234441873</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>22.076683400520068</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>182.28392239999999</v>
+        <v>182.28392241</v>
       </c>
       <c r="C160" s="5">
-        <v>-4.3559600000008913E-2</v>
+        <v>-4.3559569999985115E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.28631388677745617</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-0.28631368987995787</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>182.2653736</v>
+        <v>182.26537359</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.8548799999990706E-2</v>
+        <v>-1.8548820000006572E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.12204097068670983</v>
+        <v>-0.12204110219556918</v>
       </c>
       <c r="E161" s="5">
-        <v>3.2026235201989328</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.2026235028495886</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>181.80437810000001</v>
+        <v>181.80437806</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.46099549999999567</v>
+        <v>-0.46099552999999105</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.9932381899371197</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-2.9932383821869801</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>182.01272689999999</v>
+        <v>182.01272689000001</v>
       </c>
       <c r="C163" s="5">
-        <v>0.20834879999998179</v>
+        <v>0.20834883000000559</v>
       </c>
       <c r="D163" s="5">
-        <v>1.383907650988947</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>1.3839078518212089</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>181.58312029999999</v>
+        <v>181.58312033000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.42960659999999962</v>
+        <v>-0.42960655999999631</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.7958916423081792</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-2.7958913855087197</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>181.33101429999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.25210599999999772</v>
+        <v>-0.25210603000002152</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.6533901154497821</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-1.6533903104283154</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>181.5228932</v>
+        <v>181.52289321999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.19187890000000607</v>
+        <v>0.19187891999999351</v>
       </c>
       <c r="D166" s="5">
-        <v>1.2772193724689851</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>1.2772195063721403</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>180.02740900000001</v>
+        <v>180.02740899</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.4954841999999928</v>
+        <v>-1.4954842299999882</v>
       </c>
       <c r="D167" s="5">
-        <v>-9.450363024018138</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-9.4503632040952574</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>180.0019619</v>
+        <v>180.00196192999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-2.5447100000008049E-2</v>
+        <v>-2.544706000000474E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.16948969763496136</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-0.16948943143262341</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>179.5178678</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.48409409999999298</v>
+        <v>-0.48409412999998835</v>
       </c>
       <c r="D169" s="5">
-        <v>-3.1799478526313041</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-3.1799480462692653</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>179.20052089999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.31734690000001819</v>
       </c>
       <c r="D170" s="5">
         <v>-2.1008239072959012</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>179.61303380000001</v>
+        <v>179.61303379</v>
       </c>
       <c r="C171" s="5">
-        <v>0.41251290000002427</v>
+        <v>0.41251289000001634</v>
       </c>
       <c r="D171" s="5">
-        <v>2.7975985053645402</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>2.7975984366849449</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>179.08245049999999</v>
+        <v>179.08245051</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.53058330000001774</v>
+        <v>-0.53058328000000188</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.4878123533890193</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-3.4878122242377851</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>178.97578759999999</v>
+        <v>178.97578763999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.10666290000000345</v>
+        <v>-0.10666287000000807</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.71239263204975201</v>
+        <v>-0.71239243229851423</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.8048332138057899</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-1.8048331864722766</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>179.6075744</v>
+        <v>179.60757434999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.63178680000001464</v>
+        <v>0.63178671000000008</v>
       </c>
       <c r="D174" s="5">
-        <v>4.3192332030287606</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>4.3192325747616778</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>179.92869210000001</v>
+        <v>179.92869206</v>
       </c>
       <c r="C175" s="5">
-        <v>0.32111770000000206</v>
+        <v>0.32111771000000999</v>
       </c>
       <c r="D175" s="5">
-        <v>2.1666854349630782</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>2.1666855037102639</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>179.6421742</v>
+        <v>179.64217421000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.28651790000000688</v>
+        <v>-0.28651784999999563</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.8942290475143619</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-1.8942287202610042</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>180.878816</v>
+        <v>180.87881601000001</v>
       </c>
       <c r="C177" s="5">
         <v>1.236641800000001</v>
       </c>
       <c r="D177" s="5">
-        <v>8.5807523186066206</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>8.5807523181106848</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>180.04974989999999</v>
+        <v>180.04974985000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.82906610000000569</v>
+        <v>-0.82906615999999644</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.3636915810650887</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-5.36369195921651</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>180.41677419999999</v>
+        <v>180.41677422999999</v>
       </c>
       <c r="C179" s="5">
-        <v>0.36702429999999708</v>
+        <v>0.36702437999997528</v>
       </c>
       <c r="D179" s="5">
-        <v>2.4737649057097855</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.4737654516683749</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>180.43829120000001</v>
+        <v>180.43829120999999</v>
       </c>
       <c r="C180" s="5">
-        <v>2.1517000000017106E-2</v>
+        <v>2.151698000000124E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>0.1432092088691661</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>0.14320907564520091</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>180.73592540000001</v>
+        <v>180.73592540999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.29763420000000451</v>
       </c>
       <c r="D181" s="5">
-        <v>1.9974651044240677</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>1.9974651043125569</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>181.38076699999999</v>
+        <v>181.38076699000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.64484159999997814</v>
+        <v>0.64484158000001912</v>
       </c>
       <c r="D182" s="5">
-        <v>4.3664625191021766</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>4.3664623807602831</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>181.12041819999999</v>
+        <v>181.12041818</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.26034880000000271</v>
+        <v>-0.26034881000001064</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.708912834537224</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-1.7089128997528125</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>181.5229267</v>
       </c>
       <c r="C184" s="5">
-        <v>0.40250850000001037</v>
+        <v>0.40250851999999782</v>
       </c>
       <c r="D184" s="5">
-        <v>2.6996287315705469</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>2.6996288676564228</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>181.60298710000001</v>
+        <v>181.60298710999999</v>
       </c>
       <c r="C185" s="5">
-        <v>8.0060400000007803E-2</v>
+        <v>8.0060409999987314E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>0.53054384973023616</v>
+        <v>0.53054391615878771</v>
       </c>
       <c r="E185" s="5">
-        <v>1.4679077741351465</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.4679077570450172</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>181.7966006</v>
+        <v>181.79660056</v>
       </c>
       <c r="C186" s="5">
-        <v>0.19361349999999788</v>
+        <v>0.19361345000001506</v>
       </c>
       <c r="D186" s="5">
-        <v>1.2868919061281403</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>1.2868915717706875</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>181.67774639999999</v>
+        <v>181.67774641</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.11885420000001545</v>
+        <v>-0.11885415000000421</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.78171599023266758</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-0.78171566273050885</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>181.4953639</v>
+        <v>181.49536391000001</v>
       </c>
       <c r="C188" s="5">
         <v>-0.18238249999998857</v>
       </c>
       <c r="D188" s="5">
-        <v>-1.1980258720831638</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-1.1980258720175496</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>181.5583914</v>
+        <v>181.55839141000001</v>
       </c>
       <c r="C189" s="5">
         <v>6.3027500000004011E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>0.41751823688556122</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>0.41751823686229095</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>181.36123370000001</v>
+        <v>181.36123366000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.19715769999999111</v>
+        <v>-0.19715775000000235</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.2953480060084122</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-1.2953483324836035</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>181.10568649999999</v>
+        <v>181.10568645000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.25554720000002362</v>
+        <v>-0.25554721000000313</v>
       </c>
       <c r="D191" s="5">
-        <v>-1.6778185680815794</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-1.6778186335965284</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>181.2717432</v>
+        <v>181.27174324000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.16605670000001282</v>
+        <v>0.16605678999999895</v>
       </c>
       <c r="D192" s="5">
-        <v>1.1058516479500735</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>1.1058522506360413</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>181.60246559999999</v>
+        <v>181.60246556999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.33072239999998487</v>
+        <v>0.33072232999998619</v>
       </c>
       <c r="D193" s="5">
-        <v>2.2114509207117106</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.2114504474411767</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>182.28759049999999</v>
+        <v>182.28759047</v>
       </c>
       <c r="C194" s="5">
         <v>0.68512490000000525</v>
       </c>
       <c r="D194" s="5">
-        <v>4.6223246960170661</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.6223246967966203</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>182.4065176</v>
+        <v>182.40651756</v>
       </c>
       <c r="C195" s="5">
-        <v>0.11892710000000761</v>
+        <v>0.11892708999999968</v>
       </c>
       <c r="D195" s="5">
-        <v>0.78571299058898258</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.7857129244146277</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>183.63186390000001</v>
+        <v>183.63186392</v>
       </c>
       <c r="C196" s="5">
-        <v>1.2253463000000124</v>
+        <v>1.2253463600000032</v>
       </c>
       <c r="D196" s="5">
-        <v>8.3658104901895172</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>8.3658109169823867</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>183.2225784</v>
+        <v>183.22257841000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.40928550000000996</v>
+        <v>-0.40928550999998947</v>
       </c>
       <c r="D197" s="5">
-        <v>-2.6420599038137205</v>
+        <v>-2.64205996729312</v>
       </c>
       <c r="E197" s="5">
-        <v>0.89183075997982808</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>0.89183075993073402</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>183.83857029999999</v>
+        <v>183.83857028</v>
       </c>
       <c r="C198" s="5">
-        <v>0.61599189999998316</v>
+        <v>0.61599186999998778</v>
       </c>
       <c r="D198" s="5">
-        <v>4.1098260988850166</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>4.10982589478468</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>184.33916579999999</v>
+        <v>184.33916576999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.50059550000000286</v>
+        <v>0.50059548999999492</v>
       </c>
       <c r="D199" s="5">
-        <v>3.3170047999390162</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>3.3170047330487895</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>184.61298590000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.2738201000000231</v>
+        <v>0.27382013000001848</v>
       </c>
       <c r="D200" s="5">
-        <v>1.7971325576197739</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>1.7971327564215711</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>185.01078050000001</v>
+        <v>185.01078054000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.39779459999999744</v>
+        <v>0.39779464000000075</v>
       </c>
       <c r="D201" s="5">
-        <v>2.6165630813335117</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>2.6165633475664807</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>185.2381833</v>
+        <v>185.23818333</v>
       </c>
       <c r="C202" s="5">
-        <v>0.22740279999999302</v>
+        <v>0.22740278999998509</v>
       </c>
       <c r="D202" s="5">
-        <v>1.4849712681324734</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>1.4849712020659211</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>185.6414393</v>
+        <v>185.64143926</v>
       </c>
       <c r="C203" s="5">
-        <v>0.40325599999999895</v>
+        <v>0.40325593000000026</v>
       </c>
       <c r="D203" s="5">
-        <v>2.6438577440469846</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>2.6438572791655401</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>185.86729800000001</v>
+        <v>185.86729797999999</v>
       </c>
       <c r="C204" s="5">
-        <v>0.22585870000000341</v>
+        <v>0.22585871999999085</v>
       </c>
       <c r="D204" s="5">
-        <v>1.4697764734732832</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>1.4697766048143324</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>186.1667506</v>
+        <v>186.16675064</v>
       </c>
       <c r="C205" s="5">
-        <v>0.29945259999999507</v>
+        <v>0.29945266000001425</v>
       </c>
       <c r="D205" s="5">
-        <v>1.9505553838347955</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>1.9505557783403571</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>186.0125841</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.15416650000000232</v>
+        <v>-0.15416654000000563</v>
       </c>
       <c r="D206" s="5">
-        <v>-0.98921810802522492</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>-0.98921836330813084</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>186.1123656</v>
+        <v>186.11236556</v>
       </c>
       <c r="C207" s="5">
-        <v>9.9781500000005963E-2</v>
+        <v>9.9781460000002653E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>0.64561061214682969</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>0.64561035257317823</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>185.6728258</v>
+        <v>185.67282575999999</v>
       </c>
       <c r="C208" s="5">
         <v>-0.4395398000000057</v>
       </c>
       <c r="D208" s="5">
-        <v>-2.7975047838149525</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-2.7975047844084222</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>185.93283529999999</v>
+        <v>185.93283527</v>
       </c>
       <c r="C209" s="5">
-        <v>0.26000949999999534</v>
+        <v>0.26000951000000327</v>
       </c>
       <c r="D209" s="5">
-        <v>1.6934398641975434</v>
+        <v>1.6934399301977487</v>
       </c>
       <c r="E209" s="5">
-        <v>1.4792155659348438</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>1.4792155440227495</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>186.14543190000001</v>
       </c>
       <c r="C210" s="5">
-        <v>0.2125966000000119</v>
+        <v>0.21259663000000728</v>
       </c>
       <c r="D210" s="5">
-        <v>1.3807480809370443</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.3807482772289159</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>185.81646670000001</v>
+        <v>185.81646674000001</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.32896519999999896</v>
+        <v>-0.32896515999999565</v>
       </c>
       <c r="D211" s="5">
-        <v>-2.100206018464168</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-2.1002057655699624</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>185.90428969999999</v>
+        <v>185.90428968000001</v>
       </c>
       <c r="C212" s="5">
-        <v>8.7822999999985996E-2</v>
+        <v>8.7822939999995242E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>0.56863628433150293</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>0.56863589471045639</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>185.2600922</v>
+        <v>185.26009221999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.64419749999998999</v>
+        <v>-0.6441974600000151</v>
       </c>
       <c r="D213" s="5">
-        <v>-4.0799102112128889</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-4.0799099631193325</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>186.21816329999999</v>
+        <v>186.21816326999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.95807109999998374</v>
+        <v>0.95807105000000092</v>
       </c>
       <c r="D214" s="5">
-        <v>6.3853815573683637</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>6.385381213882857</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>186.3085576</v>
+        <v>186.30855763</v>
       </c>
       <c r="C215" s="5">
-        <v>9.0394300000014027E-2</v>
+        <v>9.0394360000004781E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>0.58406350275352903</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>0.58406389156062666</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>186.0589899</v>
+        <v>186.05898986</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.24956770000000006</v>
+        <v>-0.24956776999999875</v>
       </c>
       <c r="D216" s="5">
-        <v>-1.5956574817356017</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-1.5956579257463188</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>186.6236509</v>
+        <v>186.62365084999999</v>
       </c>
       <c r="C217" s="5">
-        <v>0.56466100000000097</v>
+        <v>0.56466098999999303</v>
       </c>
       <c r="D217" s="5">
-        <v>3.703226400854609</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>3.7032263349823236</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>186.6739182</v>
+        <v>186.67391817999999</v>
       </c>
       <c r="C218" s="5">
-        <v>5.0267300000001569E-2</v>
+        <v>5.0267329999996946E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.32370067277833758</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>0.32370086633894957</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>186.71033929999999</v>
       </c>
       <c r="C219" s="5">
-        <v>3.6421099999984108E-2</v>
+        <v>3.6421119999999974E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>0.23437794760776676</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>0.23437807647581632</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>187.3325796</v>
       </c>
       <c r="C220" s="5">
         <v>0.62224030000001562</v>
       </c>
       <c r="D220" s="5">
         <v>4.0733043072198605</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>187.0095082</v>
+        <v>187.00950817</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.32307140000000345</v>
+        <v>-0.32307142999999883</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.0499875159225467</v>
+        <v>-2.0499877044797166</v>
       </c>
       <c r="E221" s="5">
-        <v>0.57906549871238333</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>0.5790654988057975</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>187.7673714</v>
+        <v>187.76737137000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.75786320000000273</v>
       </c>
       <c r="D222" s="5">
-        <v>4.9729158876346657</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>4.9729158884503244</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>189.04743569999999</v>
+        <v>189.04743565000001</v>
       </c>
       <c r="C223" s="5">
-        <v>1.2800642999999923</v>
+        <v>1.2800642800000048</v>
       </c>
       <c r="D223" s="5">
-        <v>8.4945621949405581</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>8.4945620586128978</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>189.41879560000001</v>
+        <v>189.41879556000001</v>
       </c>
       <c r="C224" s="5">
-        <v>0.37135990000001584</v>
+        <v>0.37135990999999535</v>
       </c>
       <c r="D224" s="5">
-        <v>2.3828843621421569</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>2.3828844276402972</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>189.16095150000001</v>
+        <v>189.16095149</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.2578440999999998</v>
+        <v>-0.25784407000000442</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.6213115611464879</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-1.6213113742577612</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>189.7609976</v>
+        <v>189.76099764</v>
       </c>
       <c r="C226" s="5">
-        <v>0.60004609999998593</v>
+        <v>0.60004614999999717</v>
       </c>
       <c r="D226" s="5">
-        <v>3.8736946741721567</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>3.873695002815869</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>190.51415170000001</v>
+        <v>190.51415173000001</v>
       </c>
       <c r="C227" s="5">
-        <v>0.75315410000001748</v>
+        <v>0.75315409000000955</v>
       </c>
       <c r="D227" s="5">
-        <v>4.8681092059568831</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>4.8681091388544484</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>191.68358929999999</v>
+        <v>191.68358928000001</v>
       </c>
       <c r="C228" s="5">
-        <v>1.1694375999999806</v>
+        <v>1.1694375499999978</v>
       </c>
       <c r="D228" s="5">
-        <v>7.6198296750265682</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>7.6198293369189152</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>191.819265</v>
+        <v>191.81926501000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.13567570000000728</v>
+        <v>0.13567573000000266</v>
       </c>
       <c r="D229" s="5">
-        <v>0.85268725563927283</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.85268744500566207</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>192.2452801</v>
+        <v>192.24528008999999</v>
       </c>
       <c r="C230" s="5">
-        <v>0.42601510000000076</v>
+        <v>0.42601507999998489</v>
       </c>
       <c r="D230" s="5">
-        <v>2.6978997058616727</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>2.6978995775108316</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>193.44096200000001</v>
+        <v>193.44096202</v>
       </c>
       <c r="C231" s="5">
-        <v>1.195681900000011</v>
+        <v>1.1956819300000063</v>
       </c>
       <c r="D231" s="5">
-        <v>7.7241527769587925</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>7.7241529778527163</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>193.9739922</v>
+        <v>193.97399222999999</v>
       </c>
       <c r="C232" s="5">
-        <v>0.53303019999998469</v>
+        <v>0.53303020999999262</v>
       </c>
       <c r="D232" s="5">
-        <v>3.3571987033657713</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>3.3571987669542169</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>194.19237229999999</v>
+        <v>194.19237225000001</v>
       </c>
       <c r="C233" s="5">
-        <v>0.21838009999999031</v>
+        <v>0.21838002000001211</v>
       </c>
       <c r="D233" s="5">
-        <v>1.3593826585338586</v>
+        <v>1.3593821572471576</v>
       </c>
       <c r="E233" s="5">
-        <v>3.8409085019988298</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>3.8409084919203362</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>194.995248</v>
+        <v>194.99524804000001</v>
       </c>
       <c r="C234" s="5">
-        <v>0.80287570000001551</v>
+        <v>0.80287579000000164</v>
       </c>
       <c r="D234" s="5">
-        <v>5.075708532187706</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>5.0757091154963296</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>195.65769560000001</v>
+        <v>195.65769560999999</v>
       </c>
       <c r="C235" s="5">
-        <v>0.66244760000000724</v>
+        <v>0.66244756999998344</v>
       </c>
       <c r="D235" s="5">
-        <v>4.1537418108997581</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>4.1537416183941911</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>196.11582870000001</v>
+        <v>196.11582865</v>
       </c>
       <c r="C236" s="5">
-        <v>0.45813309999999774</v>
+        <v>0.45813304000000699</v>
       </c>
       <c r="D236" s="5">
-        <v>2.8462730386833668</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>2.8462726609564726</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>204.19929049999999</v>
+        <v>204.19929051</v>
       </c>
       <c r="C237" s="5">
-        <v>8.0834617999999807</v>
+        <v>8.0834618599999999</v>
       </c>
       <c r="D237" s="5">
-        <v>62.367452343018485</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>62.367452935185639</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>198.53717950000001</v>
+        <v>198.53717954000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.6621109999999817</v>
+        <v>-5.6621109699999863</v>
       </c>
       <c r="D238" s="5">
-        <v>-28.640560765824542</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-28.640560635235236</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>195.75912980000001</v>
+        <v>195.75912976999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.7780496999999968</v>
+        <v>-2.778049770000024</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.557295227868718</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-15.557295587314234</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>197.22425440000001</v>
+        <v>197.22425444000001</v>
       </c>
       <c r="C240" s="5">
-        <v>1.4651245999999958</v>
+        <v>1.4651246700000229</v>
       </c>
       <c r="D240" s="5">
-        <v>9.3602678436713216</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>9.3602683109431428</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>196.6656112</v>
+        <v>196.66561118000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.55864320000000589</v>
+        <v>-0.55864325999999664</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.3465770465508915</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.3465773997343184</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>197.06399110000001</v>
+        <v>197.06399113000001</v>
       </c>
       <c r="C242" s="5">
-        <v>0.398379900000009</v>
+        <v>0.39837994999999182</v>
       </c>
       <c r="D242" s="5">
-        <v>2.4580714304929252</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>2.458071742699186</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>199.41665839999999</v>
+        <v>199.41665841</v>
       </c>
       <c r="C243" s="5">
-        <v>2.3526672999999789</v>
+        <v>2.3526672799999915</v>
       </c>
       <c r="D243" s="5">
-        <v>15.305473624701694</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>15.305473483445242</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>198.71225810000001</v>
+        <v>198.71225810999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.70440029999997478</v>
+        <v>-0.7044003000000032</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.1573776453323052</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-4.1573776451280464</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>198.75471329999999</v>
+        <v>198.75471331</v>
       </c>
       <c r="C245" s="5">
-        <v>4.2455199999977822E-2</v>
+        <v>4.2455200000006243E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.25668345403495607</v>
+        <v>0.2566834540221441</v>
       </c>
       <c r="E245" s="5">
-        <v>2.3493924843514646</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>2.3493925158535545</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>200.56994259999999</v>
+        <v>200.56994255999999</v>
       </c>
       <c r="C246" s="5">
-        <v>1.8152292999999986</v>
+        <v>1.8152292499999874</v>
       </c>
       <c r="D246" s="5">
-        <v>11.527242912250335</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>11.527242578009854</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>200.71568669999999</v>
+        <v>200.71568672999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.14574410000000171</v>
+        <v>0.14574417000000039</v>
       </c>
       <c r="D247" s="5">
-        <v>0.87547309412343566</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.87547351646490856</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>205.70812090000001</v>
+        <v>205.70812086999999</v>
       </c>
       <c r="C248" s="5">
-        <v>4.9924342000000195</v>
+        <v>4.9924341400000003</v>
       </c>
       <c r="D248" s="5">
-        <v>34.289314553161866</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>34.28931407728939</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>209.36220420000001</v>
+        <v>209.36220423</v>
       </c>
       <c r="C249" s="5">
-        <v>3.6540832999999964</v>
+        <v>3.6540833600000155</v>
       </c>
       <c r="D249" s="5">
-        <v>23.527069796328746</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>23.527070224913672</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>243.01875999999999</v>
+        <v>243.01876000999999</v>
       </c>
       <c r="C250" s="5">
-        <v>33.656555799999978</v>
+        <v>33.656555779999991</v>
       </c>
       <c r="D250" s="5">
-        <v>498.27137343921402</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>498.27137270590117</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>228.7834277</v>
+        <v>228.78342769</v>
       </c>
       <c r="C251" s="5">
-        <v>-14.235332299999982</v>
+        <v>-14.235332319999998</v>
       </c>
       <c r="D251" s="5">
-        <v>-51.536235842832667</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-51.536235892183434</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>215.1516579</v>
+        <v>215.15165786</v>
       </c>
       <c r="C252" s="5">
-        <v>-13.631769800000001</v>
+        <v>-13.631769829999996</v>
       </c>
       <c r="D252" s="5">
-        <v>-52.154443021587923</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-52.154443103235003</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>207.4926858</v>
+        <v>207.49268581000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-7.6589720999999997</v>
+        <v>-7.6589720499999885</v>
       </c>
       <c r="D253" s="5">
-        <v>-35.271261468859791</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-35.271261287016117</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>201.13608339999999</v>
+        <v>201.13608336999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-6.3566024000000141</v>
+        <v>-6.3566024400000174</v>
       </c>
       <c r="D254" s="5">
-        <v>-31.159128085149568</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-31.159128248176216</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>201.55277659999999</v>
+        <v>201.55277656999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.41669319999999743</v>
       </c>
       <c r="D255" s="5">
-        <v>2.5145607524828417</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>2.5145607528622715</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>201.15541400000001</v>
+        <v>201.15541399</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.39736259999997969</v>
+        <v>-0.39736257999999225</v>
       </c>
       <c r="D256" s="5">
-        <v>-2.3403224555367697</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-2.3403223393629435</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>201.8546254</v>
+        <v>201.85462541000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.69921139999999582</v>
+        <v>0.69921142000001169</v>
       </c>
       <c r="D257" s="5">
-        <v>4.2518463803193018</v>
+        <v>4.2518465044876885</v>
       </c>
       <c r="E257" s="5">
-        <v>1.5596672141912959</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.5596672141128254</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>201.86302069999999</v>
+        <v>201.86302067</v>
       </c>
       <c r="C258" s="5">
-        <v>8.3952999999894473E-3</v>
+        <v>8.3952599999861377E-3</v>
       </c>
       <c r="D258" s="5">
-        <v>4.9920405859427142E-2</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>4.9920167953354522E-2</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>202.10294970000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.23992900000001782</v>
+        <v>0.2399290300000132</v>
       </c>
       <c r="D259" s="5">
-        <v>1.4356488822304225</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.4356490631295404</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>201.92852009999999</v>
+        <v>201.92852013000001</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.17442960000002472</v>
+        <v>-0.17442957000000092</v>
       </c>
       <c r="D260" s="5">
-        <v>-1.0307854145783502</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-1.0307852381350568</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>201.98457329999999</v>
+        <v>201.98457327</v>
       </c>
       <c r="C261" s="5">
-        <v>5.6053200000008019E-2</v>
+        <v>5.6053139999988844E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>0.33361621987701984</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>0.33361586217506289</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>201.5000914</v>
+        <v>201.50009143</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.48448189999999158</v>
+        <v>-0.48448184000000083</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.8406601537982357</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.8406598070449318</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>201.21542410000001</v>
+        <v>201.21542411999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.28466729999999529</v>
+        <v>-0.28466731000000323</v>
       </c>
       <c r="D263" s="5">
-        <v>-1.6821776848678249</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-1.682177743253721</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>201.38128409999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.1658599999999808</v>
+        <v>0.16585997999999336</v>
       </c>
       <c r="D264" s="5">
-        <v>0.99364557169090428</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>0.99364545123048487</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>201.3211757</v>
+        <v>201.32117567</v>
       </c>
       <c r="C265" s="5">
-        <v>-6.010839999999007E-2</v>
+        <v>-6.0108429999985447E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-0.35758926756833675</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-0.35758944574754148</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>201.41150590000001</v>
+        <v>201.41150587000001</v>
       </c>
       <c r="C266" s="5">
         <v>9.0330200000011018E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>0.539755135195219</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>0.53975513527579899</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>201.1175035</v>
+        <v>201.11750351000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.29400240000001077</v>
+        <v>-0.29400236000000746</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.7376572931818712</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-1.7376570589193618</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>200.95729840000001</v>
+        <v>200.95729842</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.16020509999998467</v>
+        <v>-0.16020509000000516</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.95171274495227109</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-0.95171268575946488</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>200.4802028</v>
+        <v>200.48020283</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.47709560000001261</v>
+        <v>-0.47709559000000468</v>
       </c>
       <c r="D269" s="5">
-        <v>-2.8120296472598283</v>
+        <v>-2.8120295888104829</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.68089725329623096</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-0.68089724335438362</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>199.9965799</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.4836229000000003</v>
+        <v>-0.48362292999999568</v>
       </c>
       <c r="D270" s="5">
-        <v>-2.8566867643902816</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>-2.8566869388293892</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>199.59395910000001</v>
+        <v>199.59395910999999</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.40262079999999401</v>
+        <v>-0.40262079000001449</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.3891967980655071</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-2.3891967393799729</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>199.58577589999999</v>
+        <v>199.58577585</v>
       </c>
       <c r="C272" s="5">
-        <v>-8.1832000000190419E-3</v>
+        <v>-8.1832599999813738E-3</v>
       </c>
       <c r="D272" s="5">
-        <v>-4.9187991531307595E-2</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-4.9188352098361587E-2</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>199.13246419999999</v>
+        <v>199.13246420999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.45331170000000043</v>
+        <v>-0.45331164000000967</v>
       </c>
       <c r="D273" s="5">
-        <v>-2.6917245412679591</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-2.6917241900980549</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>198.67162490000001</v>
+        <v>198.67162485</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.46083929999997508</v>
+        <v>-0.46083935999999426</v>
       </c>
       <c r="D274" s="5">
-        <v>-2.7420056408240523</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-2.7420059931580476</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>198.59973640000001</v>
+        <v>198.59973636000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-7.1888500000000022E-2</v>
+        <v>-7.1888489999992089E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.4333518895422217</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-0.4333518294897365</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>198.66673520000001</v>
+        <v>198.66673521000001</v>
       </c>
       <c r="C276" s="5">
-        <v>6.6998799999993253E-2</v>
+        <v>6.6998850000004495E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>0.40557910832150768</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>0.40557941164176547</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>199.0698902</v>
+        <v>199.06989024000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.40315499999999815</v>
+        <v>0.40315502999999353</v>
       </c>
       <c r="D277" s="5">
-        <v>2.4625275477051067</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>2.4625277328738981</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>199.5367574</v>
+        <v>199.53675738999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.46686719999999582</v>
+        <v>0.46686714999998458</v>
       </c>
       <c r="D278" s="5">
-        <v>2.8508775618709681</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.8508772520216663</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>199.29694040000001</v>
+        <v>199.29694040999999</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.23981699999998796</v>
+        <v>-0.23981698000000051</v>
       </c>
       <c r="D279" s="5">
-        <v>-1.4327470071329174</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-1.4327468885063532</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>199.15071699999999</v>
+        <v>199.15071696000001</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.14622340000002509</v>
+        <v>-0.14622344999997949</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.87689122111019868</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-0.87689151970359314</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>199.5342282</v>
+        <v>199.53422821999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.38351120000001515</v>
+        <v>0.38351125999997748</v>
       </c>
       <c r="D281" s="5">
-        <v>2.3355137175425034</v>
+        <v>2.3355140872842517</v>
       </c>
       <c r="E281" s="5">
-        <v>-0.47185437104915184</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>-0.47185437596657387</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>199.3103031</v>
+        <v>199.31030304999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.22392510000000243</v>
+        <v>-0.22392517000000112</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.3384056845576975</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.3384061002370662</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>199.8376212</v>
+        <v>199.83762121999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.52731810000000223</v>
+        <v>0.52731817000000092</v>
       </c>
       <c r="D283" s="5">
-        <v>3.2214656136318354</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>3.2214660483343538</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>199.15566050000001</v>
+        <v>199.15566050999999</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.68196069999999054</v>
+        <v>-0.68196070999999847</v>
       </c>
       <c r="D284" s="5">
-        <v>-4.019095247210025</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-4.0190953046480455</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>198.60294970000001</v>
+        <v>198.60294970999999</v>
       </c>
       <c r="C285" s="5">
         <v>-0.55271079999999984</v>
       </c>
       <c r="D285" s="5">
-        <v>-3.2799577309102879</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-3.2799577307481287</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>198.0642704</v>
+        <v>198.06427041000001</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.53867930000001252</v>
+        <v>-0.5386792999999841</v>
       </c>
       <c r="D286" s="5">
-        <v>-3.2066928947737994</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-3.2066928946146267</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>197.559504</v>
+        <v>197.55950399</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.50476639999999406</v>
+        <v>-0.50476642000000993</v>
       </c>
       <c r="D287" s="5">
-        <v>-3.0156937266420436</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-3.0156938443109071</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>196.52124240000001</v>
+        <v>196.52124237000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.0382615999999985</v>
+        <v>-1.0382616199999859</v>
       </c>
       <c r="D288" s="5">
-        <v>-6.1273912635209093</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-6.1273913784632317</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>196.22102090000001</v>
+        <v>196.22102092</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.30022149999999215</v>
+        <v>-0.30022145000000933</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.8178906171921083</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-1.8178903172484717</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>195.98125340000001</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.23976749999999925</v>
+        <v>-0.23976751999998669</v>
       </c>
       <c r="D290" s="5">
-        <v>-1.4564963418500776</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-1.4564964623796972</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>194.31871330000001</v>
+        <v>194.31871326999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-1.6625401000000011</v>
+        <v>-1.6625401300000249</v>
       </c>
       <c r="D291" s="5">
-        <v>-9.7180059975384481</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-9.7180061647973996</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>194.80945679999999</v>
+        <v>194.80945679000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.49074349999997935</v>
+        <v>0.49074352000002364</v>
       </c>
       <c r="D292" s="5">
-        <v>3.072998790698378</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>3.072998918162817</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>193.85942890000001</v>
+        <v>193.85942889</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.95002789999998072</v>
+        <v>-0.95002790000000914</v>
       </c>
       <c r="D293" s="5">
-        <v>-5.6976048429716153</v>
+        <v>-5.6976048432564426</v>
       </c>
       <c r="E293" s="5">
-        <v>-2.8440229785097082</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-2.8440229932596539</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>193.76391169999999</v>
+        <v>193.76391172999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-9.551720000001751E-2</v>
+        <v>-9.5517160000014201E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-0.58965682937937025</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-0.58965658314631408</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>193.6786726</v>
+        <v>193.67867264</v>
       </c>
       <c r="C295" s="5">
-        <v>-8.523909999999546E-2</v>
+        <v>-8.5239089999987527E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.5266192074899867</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-0.52661914577661895</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>194.21715080000001</v>
+        <v>194.21715082</v>
       </c>
       <c r="C296" s="5">
-        <v>0.53847820000001434</v>
+        <v>0.53847817999999847</v>
       </c>
       <c r="D296" s="5">
-        <v>3.3878119959852349</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.3878118675153557</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>193.50689059999999</v>
+        <v>193.50689057</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.71026020000002177</v>
+        <v>-0.71026025000000459</v>
       </c>
       <c r="D297" s="5">
-        <v>-4.3012490271573061</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-4.3012493234528044</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>193.1749035</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.3319870999999921</v>
+        <v>-0.33198706999999672</v>
       </c>
       <c r="D298" s="5">
-        <v>-2.0394456316989662</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-2.0394454494533254</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>193.1194256</v>
+        <v>193.11942557</v>
       </c>
       <c r="C299" s="5">
-        <v>-5.5477899999999636E-2</v>
+        <v>-5.5477929999995013E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.34408416202045267</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-0.34408434779216179</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>192.79673990000001</v>
+        <v>192.79673991000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.32268569999999386</v>
+        <v>-0.32268565999999055</v>
       </c>
       <c r="D300" s="5">
-        <v>-1.9867706172012833</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-1.9867703734865794</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>192.78624400000001</v>
+        <v>192.78624402</v>
       </c>
       <c r="C301" s="5">
-        <v>-1.0495899999995117E-2</v>
+        <v>-1.0495890000015606E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-6.530872594426862E-2</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-6.5308663736518557E-2</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>192.44858210000001</v>
+        <v>192.44858210999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.33766190000000051</v>
+        <v>-0.33766191000000845</v>
       </c>
       <c r="D302" s="5">
-        <v>-2.0816510034121882</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-2.0816510642546082</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>192.54479749999999</v>
+        <v>192.54479746999999</v>
       </c>
       <c r="C303" s="5">
-        <v>9.621539999997708E-2</v>
+        <v>9.6215360000002192E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>0.60159700789379489</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>0.60159675707034399</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>193.12748970000001</v>
+        <v>193.12748966000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.5826922000000252</v>
+        <v>0.58269219000001726</v>
       </c>
       <c r="D304" s="5">
-        <v>3.6925805416321289</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.6925804777876436</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>193.13799420000001</v>
+        <v>193.13799424000001</v>
       </c>
       <c r="C305" s="5">
-        <v>1.0504499999996142E-2</v>
+        <v>1.0504580000002761E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>6.5289367411747179E-2</v>
+        <v>6.5289864803874664E-2</v>
       </c>
       <c r="E305" s="5">
-        <v>-0.37214320917665633</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>-0.37214318340396124</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>193.28460709999999</v>
+        <v>193.28460711</v>
       </c>
       <c r="C306" s="5">
-        <v>0.14661289999997962</v>
+        <v>0.14661286999998424</v>
       </c>
       <c r="D306" s="5">
-        <v>0.91474435816853994</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>0.91474417002053166</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>193.59082939999999</v>
+        <v>193.59082939000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.30622230000000172</v>
+        <v>0.30622228000001428</v>
       </c>
       <c r="D307" s="5">
-        <v>1.9178232979010668</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>1.9178231714506389</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>193.55374810000001</v>
+        <v>193.55374811999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.7081299999982775E-2</v>
+        <v>-3.708127000001582E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.22961166113837361</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.22961147558265838</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>194.2512984</v>
+        <v>194.25129844</v>
       </c>
       <c r="C309" s="5">
-        <v>0.69755029999998897</v>
+        <v>0.69755032000000483</v>
       </c>
       <c r="D309" s="5">
-        <v>4.4114521581927191</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>4.4114522867295225</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>193.9775429</v>
+        <v>193.97754284999999</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.27375549999999294</v>
+        <v>-0.27375559000000749</v>
       </c>
       <c r="D310" s="5">
-        <v>-1.6780955849488799</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-1.6780961320284282</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>194.04387399999999</v>
+        <v>194.04387403999999</v>
       </c>
       <c r="C311" s="5">
-        <v>6.6331099999985099E-2</v>
+        <v>6.6331189999999651E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>0.41111559269457754</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>0.41111615166415927</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>194.83119740000001</v>
+        <v>194.83119737000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.78732340000001955</v>
+        <v>0.78732333000002086</v>
       </c>
       <c r="D312" s="5">
-        <v>4.9790787288721772</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>4.9790782752132889</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>194.694164</v>
+        <v>194.69416394999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.13703340000000708</v>
+        <v>-0.13703342000002294</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.8407557531451948</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-0.84075587550811459</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>194.2963943</v>
+        <v>194.29639428999999</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.39776969999999778</v>
+        <v>-0.39776965999999447</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.4242967240301172</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-2.424296483589472</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>194.59619910000001</v>
+        <v>194.59619906</v>
       </c>
       <c r="C315" s="5">
-        <v>0.29980480000000398</v>
+        <v>0.2998047700000086</v>
       </c>
       <c r="D315" s="5">
-        <v>1.8674290260408455</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.8674288376845372</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>194.7367084</v>
+        <v>194.73670837</v>
       </c>
       <c r="C316" s="5">
-        <v>0.14050929999999084</v>
+        <v>0.14050930999999878</v>
       </c>
       <c r="D316" s="5">
-        <v>0.86991617330585136</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.86991623564323106</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>195.86778860000001</v>
+        <v>195.86778862</v>
       </c>
       <c r="C317" s="5">
-        <v>1.1310802000000137</v>
+        <v>1.1310802499999966</v>
       </c>
       <c r="D317" s="5">
-        <v>7.1969284249122412</v>
+        <v>7.1969287544319194</v>
       </c>
       <c r="E317" s="5">
-        <v>1.4133906750492642</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.4133906644012484</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>195.5433238</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.32446480000001543</v>
+        <v>-0.32446482000000287</v>
       </c>
       <c r="D318" s="5">
-        <v>-1.9698482834424103</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-1.9698484035603814</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>195.843039</v>
+        <v>195.84303901000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.29971520000000851</v>
+        <v>0.29971521000001644</v>
       </c>
       <c r="D319" s="5">
-        <v>1.8548611228317524</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>1.854861185242096</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>196.43988469999999</v>
+        <v>196.43988465999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.59684569999998871</v>
+        <v>0.59684564999997747</v>
       </c>
       <c r="D320" s="5">
-        <v>3.7190117935334888</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>3.719011476543943</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>196.43946500000001</v>
+        <v>196.43946499</v>
       </c>
       <c r="C321" s="5">
-        <v>-4.1969999998059393E-4</v>
+        <v>-4.1966999998521715E-4</v>
       </c>
       <c r="D321" s="5">
-        <v>-2.5638076633582862E-3</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-2.5636244059934477E-3</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>197.31171699999999</v>
+        <v>197.31171696000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.87225199999997471</v>
+        <v>0.87225197000000776</v>
       </c>
       <c r="D322" s="5">
-        <v>5.460444561699429</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>5.4604443695692062</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>197.9130232</v>
+        <v>197.91302315999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.60130620000001045</v>
+        <v>0.60130619999998203</v>
       </c>
       <c r="D323" s="5">
-        <v>3.7189149372934605</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>3.7189149380599584</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>197.87450899999999</v>
+        <v>197.87450899000001</v>
       </c>
       <c r="C324" s="5">
-        <v>-3.8514200000008714E-2</v>
+        <v>-3.8514169999984915E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-0.23327219609313721</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-0.23327201463110292</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>198.4382244</v>
+        <v>198.43822435000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.56371540000000664</v>
+        <v>0.56371536000000333</v>
       </c>
       <c r="D325" s="5">
-        <v>3.4727009714774049</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.4727007213666283</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>199.1576287</v>
+        <v>199.15762869</v>
       </c>
       <c r="C326" s="5">
-        <v>0.71940430000000788</v>
+        <v>0.71940433999998277</v>
       </c>
       <c r="D326" s="5">
-        <v>4.4381983530575209</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.4381986059098155</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>198.55764500000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.59998369999999568</v>
+        <v>-0.59998368999998775</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.5558257724331965</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-3.5558257143218475</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>198.94054130000001</v>
+        <v>198.94054130999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.38289629999999875</v>
+        <v>0.38289630999997826</v>
       </c>
       <c r="D328" s="5">
-        <v>2.3387680809737521</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>2.3387681427038176</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>200.1811946</v>
       </c>
       <c r="C329" s="5">
-        <v>1.2406532999999911</v>
+        <v>1.2406532900000116</v>
       </c>
       <c r="D329" s="5">
-        <v>7.7456575613652712</v>
+        <v>7.7456574963735925</v>
       </c>
       <c r="E329" s="5">
-        <v>2.2022028383690939</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.2022028279332639</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>199.95599469999999</v>
+        <v>199.95599465999999</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.22519990000000689</v>
+        <v>-0.2251999400000102</v>
       </c>
       <c r="D330" s="5">
-        <v>-1.341654768869649</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-1.3416550057018806</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>199.4147859</v>
+        <v>199.41478587</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.54120879999999261</v>
+        <v>-0.54120878999998467</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.2000500982925395</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-3.2000500406727972</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>199.01599200000001</v>
+        <v>199.01599202</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.39879389999998693</v>
+        <v>-0.39879385000000411</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.3735652269675223</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-2.3735649329934438</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>198.82314500000001</v>
+        <v>198.82314503999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.19284700000000043</v>
+        <v>-0.19284698000001299</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.1566258358331583</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-1.156625716403481</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>199.47651200000001</v>
+        <v>199.47651202</v>
       </c>
       <c r="C334" s="5">
-        <v>0.65336700000000292</v>
+        <v>0.65336698000001547</v>
       </c>
       <c r="D334" s="5">
-        <v>4.0154655084826185</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>4.0154653825140274</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>199.63311859999999</v>
+        <v>199.63311863000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.15660659999997506</v>
+        <v>0.15660661000001141</v>
       </c>
       <c r="D335" s="5">
-        <v>0.94618416532634697</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>0.94618422591024043</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>199.69958790000001</v>
+        <v>199.69958785</v>
       </c>
       <c r="C336" s="5">
-        <v>6.6469300000022713E-2</v>
+        <v>6.6469219999987672E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>0.4002812272936751</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>0.40028074458677843</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>199.38532939999999</v>
+        <v>199.38532941</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.31425850000002242</v>
+        <v>-0.31425844000000325</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.8721287033991452</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-1.8721283495144236</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>199.73406080000001</v>
+        <v>199.73406079</v>
       </c>
       <c r="C338" s="5">
-        <v>0.34873140000001968</v>
+        <v>0.34873138000000381</v>
       </c>
       <c r="D338" s="5">
-        <v>2.1191472025354319</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>2.1191470797220946</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>200.97414459999999</v>
+        <v>200.97414462</v>
       </c>
       <c r="C339" s="5">
-        <v>1.2400837999999794</v>
+        <v>1.2400838300000032</v>
       </c>
       <c r="D339" s="5">
-        <v>7.7101635536059865</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>7.710163746944021</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>201.11662620000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.14248160000002486</v>
+        <v>0.14248158000000899</v>
       </c>
       <c r="D340" s="5">
-        <v>0.85407097676701849</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>0.85407085632869251</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>201.52329760000001</v>
+        <v>201.52329760999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.40667139999999335</v>
+        <v>0.40667140999997287</v>
       </c>
       <c r="D341" s="5">
-        <v>2.4536495559483562</v>
+        <v>2.4536496169559552</v>
       </c>
       <c r="E341" s="5">
-        <v>0.67044409575125474</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.67044410074670324</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>202.0688395</v>
+        <v>202.06883948000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.54554189999998925</v>
+        <v>0.5455418700000223</v>
       </c>
       <c r="D342" s="5">
-        <v>3.2973153397213517</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>3.2973151555239388</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>201.46531669999999</v>
+        <v>201.46531672</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.60352280000000746</v>
+        <v>-0.60352276000000415</v>
       </c>
       <c r="D343" s="5">
-        <v>-3.5257695464651517</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-3.5257693169543636</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>201.14689609999999</v>
+        <v>201.14689612999999</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.31842059999999606</v>
+        <v>-0.31842059000001655</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.880227198108908</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-1.880227139387769</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>201.6771952</v>
+        <v>201.67719516</v>
       </c>
       <c r="C345" s="5">
-        <v>0.53029910000000768</v>
+        <v>0.530299030000009</v>
       </c>
       <c r="D345" s="5">
-        <v>3.2099314278383195</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.2099309974756185</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>201.14654880000001</v>
+        <v>201.14654877000001</v>
       </c>
       <c r="C346" s="5">
-        <v>-0.53064639999999486</v>
+        <v>-0.53064638999998692</v>
       </c>
       <c r="D346" s="5">
-        <v>-3.1121068315325351</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>-3.112106774339396</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>201.30405110000001</v>
+        <v>201.30405109</v>
       </c>
       <c r="C347" s="5">
-        <v>0.15750230000000442</v>
+        <v>0.15750231999999187</v>
       </c>
       <c r="D347" s="5">
-        <v>0.94368435998151146</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>0.94368448047037479</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>200.69532169999999</v>
+        <v>200.69532165999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.60872940000001563</v>
+        <v>-0.60872943000001101</v>
       </c>
       <c r="D348" s="5">
-        <v>-3.5689690366337512</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-3.5689692097825132</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>200.88311640000001</v>
+        <v>200.88311637999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.18779470000001197</v>
+        <v>0.18779471999999942</v>
       </c>
       <c r="D349" s="5">
-        <v>1.1286612815430752</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>1.1286614025899144</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>200.62083279999999</v>
+        <v>200.62083275000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.26228360000001771</v>
+        <v>-0.26228362999998467</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.555580950738944</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-1.5555811275440257</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>201.08628770000001</v>
+        <v>201.08628766000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.46545490000002587</v>
+        <v>0.46545491000000538</v>
       </c>
       <c r="D351" s="5">
-        <v>2.8198893837425798</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.8198894458129509</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>201.48084109999999</v>
+        <v>201.48084105999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.39455339999997818</v>
       </c>
       <c r="D352" s="5">
-        <v>2.3801080033151623</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.3801080037938016</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>201.59042400000001</v>
+        <v>201.59042402</v>
       </c>
       <c r="C353" s="5">
-        <v>0.1095829000000208</v>
+        <v>0.10958296000001155</v>
       </c>
       <c r="D353" s="5">
-        <v>0.65462084805318899</v>
+        <v>0.65462120768140508</v>
       </c>
       <c r="E353" s="5">
-        <v>3.3309498603606436E-2</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>3.3309503564149523E-2</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>200.9451119</v>
+        <v>200.94511188000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.64531210000001238</v>
+        <v>-0.64531213999998727</v>
       </c>
       <c r="D354" s="5">
-        <v>-3.7744117069950511</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-3.7744119364822359</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>202.65635090000001</v>
+        <v>202.65635089</v>
       </c>
       <c r="C355" s="5">
-        <v>1.7112390000000062</v>
+        <v>1.7112390099999857</v>
       </c>
       <c r="D355" s="5">
-        <v>10.71163524964469</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>10.711635316317491</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>202.7293516</v>
+        <v>202.72935161999999</v>
       </c>
       <c r="C356" s="5">
-        <v>7.3000699999994367E-2</v>
+        <v>7.3000729999989744E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>0.43312041999468143</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.43312059836206895</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>202.81818730000001</v>
+        <v>202.81818724999999</v>
       </c>
       <c r="C357" s="5">
-        <v>8.8835700000004181E-2</v>
+        <v>8.8835630000005494E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.52710738447880878</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.52710696807962698</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>203.6107567</v>
+        <v>203.61075668999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.79256939999999076</v>
+        <v>0.79256943999999407</v>
       </c>
       <c r="D358" s="5">
-        <v>4.7914507331356271</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.7914509813818507</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>204.24033990000001</v>
+        <v>204.24033985</v>
       </c>
       <c r="C359" s="5">
-        <v>0.62958320000001322</v>
+        <v>0.62958316000000991</v>
       </c>
       <c r="D359" s="5">
-        <v>3.7742682132157146</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>3.7742679695168313</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>204.87518309999999</v>
+        <v>204.87518305</v>
       </c>
       <c r="C360" s="5">
-        <v>0.63484319999997751</v>
+        <v>0.63484320000000594</v>
       </c>
       <c r="D360" s="5">
-        <v>3.7944093582787053</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.7944093592238382</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>206.8736141</v>
       </c>
       <c r="C361" s="5">
-        <v>1.9984310000000107</v>
+        <v>1.9984310499999935</v>
       </c>
       <c r="D361" s="5">
-        <v>12.35410992109589</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>12.35411025013744</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>205.40273629999999</v>
+        <v>205.40273626000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-1.4708778000000109</v>
+        <v>-1.4708778399999858</v>
       </c>
       <c r="D362" s="5">
-        <v>-8.2061727704611407</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-8.2061729849714933</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>205.23314329999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.16959299999999189</v>
+        <v>-0.169592960000017</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.98630606801223264</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-0.98630583663000815</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>205.1298907</v>
+        <v>205.12989064999999</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.10325259999999048</v>
+        <v>-0.10325265000000172</v>
       </c>
       <c r="D364" s="5">
-        <v>-0.60205114452271946</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-0.60205143525943194</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>204.5362155</v>
+        <v>204.53621544999999</v>
       </c>
       <c r="C365" s="5">
         <v>-0.59367520000000695</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.4182192251795085</v>
+        <v>-3.4182192259994748</v>
       </c>
       <c r="E365" s="5">
-        <v>1.4612755117772824</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.4612754769084413</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>206.6736684</v>
+        <v>206.67366838000001</v>
       </c>
       <c r="C366" s="5">
-        <v>2.1374528999999995</v>
+        <v>2.1374529300000233</v>
       </c>
       <c r="D366" s="5">
-        <v>13.286767697392744</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>13.286767898161589</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>206.8121012</v>
+        <v>206.81210121999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.13843280000000391</v>
+        <v>0.1384328399999788</v>
       </c>
       <c r="D367" s="5">
-        <v>0.80674383491599055</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>0.80674406896155126</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>208.34021229999999</v>
+        <v>208.34021231</v>
       </c>
       <c r="C368" s="5">
-        <v>1.5281110999999896</v>
+        <v>1.5281110900000101</v>
       </c>
       <c r="D368" s="5">
-        <v>9.2360189061233342</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>9.2360188422759393</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>209.50851119999999</v>
+        <v>209.50851118</v>
       </c>
       <c r="C369" s="5">
-        <v>1.1682988999999964</v>
+        <v>1.168298870000001</v>
       </c>
       <c r="D369" s="5">
-        <v>6.9406501104289475</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>6.9406499263286126</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>210.4213848</v>
+        <v>210.42138478000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.91287360000001172</v>
       </c>
       <c r="D370" s="5">
-        <v>5.3557988387043176</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>5.3557988392278322</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>211.084924</v>
+        <v>211.08492401000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.66353920000000244</v>
+        <v>0.66353922999999781</v>
       </c>
       <c r="D371" s="5">
-        <v>3.8503835028199651</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>3.8503836803065683</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>212.15546620000001</v>
+        <v>212.15546619</v>
       </c>
       <c r="C372" s="5">
-        <v>1.0705422000000056</v>
+        <v>1.0705421799999897</v>
       </c>
       <c r="D372" s="5">
-        <v>6.2586057270212381</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>6.2586056065117468</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>232.3446362</v>
+        <v>232.34463622000001</v>
       </c>
       <c r="C373" s="5">
-        <v>20.18916999999999</v>
+        <v>20.189170030000014</v>
       </c>
       <c r="D373" s="5">
-        <v>197.67413592034814</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>197.6741363962017</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>232.8473132</v>
+        <v>232.84731321999999</v>
       </c>
       <c r="C374" s="5">
-        <v>0.50267700000000559</v>
+        <v>0.50267699999997717</v>
       </c>
       <c r="D374" s="5">
-        <v>2.6273134285446087</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>2.6273134283156807</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>218.61805480000001</v>
+        <v>218.61805483000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-14.229258399999992</v>
+        <v>-14.229258389999984</v>
       </c>
       <c r="D375" s="5">
-        <v>-53.077889616991349</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-53.077889588087814</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>212.25148160000001</v>
+        <v>212.25148164000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-6.3665732000000048</v>
+        <v>-6.3665731899999969</v>
       </c>
       <c r="D376" s="5">
-        <v>-29.858272689625409</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-29.858272646505068</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>212.7039058</v>
+        <v>212.70390577000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.45242419999999584</v>
+        <v>0.45242412999999715</v>
       </c>
       <c r="D377" s="5">
-        <v>2.5880586455925503</v>
+        <v>2.5880582399632424</v>
       </c>
       <c r="E377" s="5">
-        <v>3.9932734063909514</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>3.993273417145371</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>211.06497160000001</v>
+        <v>211.06497161999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-1.6389341999999942</v>
+        <v>-1.6389341500000114</v>
       </c>
       <c r="D378" s="5">
-        <v>-8.8643308241105441</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-8.8643305662345799</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>210.88798220000001</v>
+        <v>210.88798224000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.17698939999999652</v>
+        <v>-0.17698937999998066</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.001636941368278</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-1.0016368286090649</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>210.3583855</v>
+        <v>210.35838545999999</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.52959670000001324</v>
+        <v>-0.52959678000001986</v>
       </c>
       <c r="D380" s="5">
-        <v>-2.9722479152351156</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-2.9722483574788128</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>211.60628439999999</v>
+        <v>211.60628435000001</v>
       </c>
       <c r="C381" s="5">
-        <v>1.2478988999999956</v>
+        <v>1.2478988900000161</v>
       </c>
       <c r="D381" s="5">
-        <v>7.3556214583958557</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>7.3556213989602437</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>211.6690073</v>
+        <v>211.66900734000001</v>
       </c>
       <c r="C382" s="5">
-        <v>6.272290000001135E-2</v>
+        <v>6.272298999999748E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>0.35627631784411751</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>0.35627682997678711</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>212.13128330000001</v>
+        <v>212.13128326</v>
       </c>
       <c r="C383" s="5">
-        <v>0.4622760000000028</v>
+        <v>0.46227591999999618</v>
       </c>
       <c r="D383" s="5">
-        <v>2.6524584494447057</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>2.6524579843837159</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>211.95670709999999</v>
+        <v>211.95670706000001</v>
       </c>
       <c r="C384" s="5">
-        <v>-0.17457620000001839</v>
+        <v>-0.17457619999998997</v>
       </c>
       <c r="D384" s="5">
-        <v>-0.98309788507855433</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>-0.98309788526286246</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>212.76616089999999</v>
+        <v>212.76616088</v>
       </c>
       <c r="C385" s="5">
-        <v>0.8094538</v>
+        <v>0.80945381999998745</v>
       </c>
       <c r="D385" s="5">
-        <v>4.6802430639175441</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.6802431828987912</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>213.2163961</v>
+        <v>213.21639614</v>
       </c>
       <c r="C386" s="5">
-        <v>0.45023520000000872</v>
+        <v>0.45023525999999947</v>
       </c>
       <c r="D386" s="5">
-        <v>2.5690876590539258</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>2.5690880056588483</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>212.5726693</v>
+        <v>212.57266924999999</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.64372679999999605</v>
+        <v>-0.6437268900000106</v>
       </c>
       <c r="D387" s="5">
-        <v>-3.5633907490401739</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-3.5633912383401078</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>213.9678959</v>
+        <v>213.96789586</v>
       </c>
       <c r="C388" s="5">
-        <v>1.3952266000000009</v>
+        <v>1.3952266100000088</v>
       </c>
       <c r="D388" s="5">
-        <v>8.1668740053208353</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>8.1668740679752503</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>213.33232949999999</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.63556640000001607</v>
+        <v>-0.63556636000001276</v>
       </c>
       <c r="D389" s="5">
-        <v>-3.506798300848768</v>
+        <v>-3.5067980843829005</v>
       </c>
       <c r="E389" s="5">
-        <v>0.29544530347782594</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>0.29544531762359938</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>212.9795058</v>
+        <v>212.97950582000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.35282369999998764</v>
+        <v>-0.35282367999997177</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.9666889424558631</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.9666888319850195</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>212.92833769999999</v>
+        <v>212.92833765</v>
       </c>
       <c r="C391" s="5">
-        <v>-5.1168100000012373E-2</v>
+        <v>-5.116817000001106E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.28791808099275507</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>-0.28791847432882989</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>211.9999737</v>
+        <v>211.99997368000001</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.92836399999998775</v>
+        <v>-0.92836396999999238</v>
       </c>
       <c r="D392" s="5">
-        <v>-5.1083231968241272</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>-5.1083230368581978</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>209.9729835</v>
+        <v>209.97298351000001</v>
       </c>
       <c r="C393" s="5">
-        <v>-2.0269902000000002</v>
+        <v>-2.0269901700000048</v>
       </c>
       <c r="D393" s="5">
-        <v>-10.888994274375186</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>-10.888994122567697</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>210.8828049</v>
+        <v>210.88280488999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.90982139999999845</v>
+        <v>0.90982137999998258</v>
       </c>
       <c r="D394" s="5">
-        <v>5.3253722917064206</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>5.3253721715787128</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>209.95669190000001</v>
+        <v>209.95669186000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.92611299999998664</v>
+        <v>-0.92611302999998202</v>
       </c>
       <c r="D395" s="5">
-        <v>-5.14447685969881</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-5.1444770225799186</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>211.00645019999999</v>
+        <v>211.00645021</v>
       </c>
       <c r="C396" s="5">
-        <v>1.0497582999999793</v>
+        <v>1.0497583499999905</v>
       </c>
       <c r="D396" s="5">
-        <v>6.167629278702047</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>6.1676295817986171</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>210.61087889999999</v>
+        <v>210.61087885000001</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.39557130000000029</v>
+        <v>-0.39557135999999105</v>
       </c>
       <c r="D397" s="5">
-        <v>-2.2265747561499238</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>-2.22657509029629</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>211.26904870000001</v>
+        <v>211.26904866999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.65816980000002445</v>
+        <v>0.65816981999998347</v>
       </c>
       <c r="D398" s="5">
-        <v>3.8151929603051915</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>3.8151930791596955</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>211.70987310000001</v>
+        <v>211.70987312</v>
       </c>
       <c r="C399" s="5">
-        <v>0.44082439999999679</v>
+        <v>0.44082445000000803</v>
       </c>
       <c r="D399" s="5">
-        <v>2.5328007702400734</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>2.5328010611889828</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>211.40297390000001</v>
+        <v>211.40297387000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.3068992000000037</v>
+        <v>-0.30689924999998652</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.7257434330304133</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-1.7257437117888297</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>211.54278170000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.13980779999999982</v>
+        <v>0.13980782999999519</v>
       </c>
       <c r="D401" s="5">
-        <v>0.79649276952655779</v>
+        <v>0.79649294117372094</v>
       </c>
       <c r="E401" s="5">
         <v>-0.83885447845352124</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>212.18255439999999</v>
+        <v>212.18255436999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.63977269999998043</v>
+        <v>0.63977266999998506</v>
       </c>
       <c r="D402" s="5">
-        <v>3.6901615567058066</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>3.6901613807797329</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>212.23415729999999</v>
+        <v>212.23415732000001</v>
       </c>
       <c r="C403" s="5">
-        <v>5.1602900000006002E-2</v>
+        <v>5.1602950000017245E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>0.29223126458604032</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>0.29223154816027108</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>211.93266449999999</v>
+        <v>211.93266451</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.30149280000000545</v>
+        <v>-0.30149281000001338</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.6914241733317903</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-1.6914242288377679</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>214.16342119999999</v>
+        <v>214.16342121</v>
       </c>
       <c r="C405" s="5">
         <v>2.2307567000000006</v>
       </c>
       <c r="D405" s="5">
-        <v>13.388437886425852</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>13.388437885757032</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>215.80878490000001</v>
       </c>
       <c r="C406" s="5">
-        <v>1.6453637000000185</v>
+        <v>1.6453636900000106</v>
       </c>
       <c r="D406" s="5">
-        <v>9.6190116655885625</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>9.6190116041670279</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>216.69699610000001</v>
+        <v>216.69699607999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.88821120000000064</v>
+        <v>0.88821117999998478</v>
       </c>
       <c r="D407" s="5">
-        <v>5.0522259841967898</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>5.0522258678473708</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>216.64695080000001</v>
+        <v>216.64695076000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-5.0045299999993631E-2</v>
+        <v>-5.0045319999981075E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.2767834282445869</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-0.27678353874274197</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>217.7213198</v>
+        <v>217.72131974999999</v>
       </c>
       <c r="C409" s="5">
-        <v>1.0743689999999901</v>
+        <v>1.0743689899999822</v>
       </c>
       <c r="D409" s="5">
-        <v>6.1159162606123862</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>6.1159162032853098</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>218.76075040000001</v>
+        <v>218.76075044000001</v>
       </c>
       <c r="C410" s="5">
-        <v>1.0394306000000029</v>
+        <v>1.0394306900000174</v>
       </c>
       <c r="D410" s="5">
-        <v>5.88180925854902</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>5.8818097826634386</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>220.0748748</v>
+        <v>220.07487477000001</v>
       </c>
       <c r="C411" s="5">
-        <v>1.3141243999999972</v>
+        <v>1.3141243299999985</v>
       </c>
       <c r="D411" s="5">
-        <v>7.4515558557956441</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>7.4515554442577514</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>220.32511890000001</v>
+        <v>220.32511890999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.2502441000000033</v>
+        <v>0.25024413999997819</v>
       </c>
       <c r="D412" s="5">
-        <v>1.373069419629136</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.3730696406685006</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>220.57064560000001</v>
+        <v>220.57064557000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.24552669999999921</v>
+        <v>0.24552666000002432</v>
       </c>
       <c r="D413" s="5">
-        <v>1.3454870621422366</v>
+        <v>1.3454868415356369</v>
       </c>
       <c r="E413" s="5">
-        <v>4.2676303239705282</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.2676303097890056</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>221.35608400000001</v>
+        <v>221.35608396000001</v>
       </c>
       <c r="C414" s="5">
-        <v>0.78543840000000387</v>
+        <v>0.78543838999999593</v>
       </c>
       <c r="D414" s="5">
-        <v>4.3578168662725902</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>4.3578168103033166</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>222.7038508</v>
+        <v>222.70385082000001</v>
       </c>
       <c r="C415" s="5">
-        <v>1.3477667999999881</v>
+        <v>1.3477668600000072</v>
       </c>
       <c r="D415" s="5">
-        <v>7.5561284307578358</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>7.5561287798975307</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>223.45541410000001</v>
+        <v>223.45541412</v>
       </c>
       <c r="C416" s="5">
-        <v>0.75156330000001503</v>
+        <v>0.75156329999998661</v>
       </c>
       <c r="D416" s="5">
-        <v>4.1256825482526294</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>4.1256825478751757</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>224.07876189999999</v>
+        <v>224.07876189000001</v>
       </c>
       <c r="C417" s="5">
-        <v>0.62334779999997636</v>
+        <v>0.6233477700000094</v>
       </c>
       <c r="D417" s="5">
-        <v>3.3993419683096882</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>3.3993418018816834</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>224.2233932</v>
+        <v>224.22339321000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.14463130000001456</v>
+        <v>0.14463132000000201</v>
       </c>
       <c r="D418" s="5">
-        <v>0.77729370512855667</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>0.77729381303133227</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>224.22843119999999</v>
+        <v>224.22843121</v>
       </c>
       <c r="C419" s="5">
         <v>5.0379999999847769E-3</v>
       </c>
       <c r="D419" s="5">
-        <v>2.6965728556316293E-2</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.6965728554984025E-2</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>225.41765789999999</v>
+        <v>225.41765787</v>
       </c>
       <c r="C420" s="5">
-        <v>1.1892267000000061</v>
+        <v>1.1892266600000028</v>
       </c>
       <c r="D420" s="5">
-        <v>6.55333728538392</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>6.5533370581905226</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>225.95175119999999</v>
+        <v>225.95175121</v>
       </c>
       <c r="C421" s="5">
-        <v>0.534093299999995</v>
+        <v>0.53409333999999831</v>
       </c>
       <c r="D421" s="5">
-        <v>2.8805652467801979</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>2.8805654657227286</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>225.68263479999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.26911640000000148</v>
+        <v>-0.26911641000000941</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.4199163154603123</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-1.4199163678149107</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>225.43921800000001</v>
+        <v>225.43921802</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.24341679999997723</v>
+        <v>-0.24341677999998979</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.2866456526613557</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-1.2866455475722738</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>225.20608129999999</v>
+        <v>225.20608125999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.23313670000001707</v>
+        <v>-0.23313676000000783</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.233939128760464</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-1.233939444413823</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>226.5829013</v>
       </c>
       <c r="C425" s="5">
-        <v>1.3768200000000093</v>
+        <v>1.3768200400000126</v>
       </c>
       <c r="D425" s="5">
-        <v>7.5880997579555576</v>
+        <v>7.5880999872669275</v>
       </c>
       <c r="E425" s="5">
-        <v>2.7257732703485305</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.7257732843203542</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>227.32525219999999</v>
+        <v>227.32525224</v>
       </c>
       <c r="C426" s="5">
-        <v>0.74235089999999104</v>
+        <v>0.74235093999999435</v>
       </c>
       <c r="D426" s="5">
-        <v>4.0031701694725141</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>4.0031703890765602</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>226.8093815</v>
+        <v>226.80938148999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.51587069999999358</v>
+        <v>-0.51587075000000482</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.6894353708566521</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-2.6894356278140963</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>226.3267295</v>
+        <v>226.32672951999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.48265200000000164</v>
+        <v>-0.48265197000000626</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.5239321109362778</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-2.5239319559988149</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>225.5933268</v>
+        <v>225.59332681999999</v>
       </c>
       <c r="C429" s="5">
         <v>-0.73340269999999919</v>
       </c>
       <c r="D429" s="5">
-        <v>-3.8199912522273616</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-3.8199912518958268</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>224.7266759</v>
+        <v>224.72667586</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.86665089999999623</v>
+        <v>-0.86665095999998698</v>
       </c>
       <c r="D430" s="5">
-        <v>-4.5138134958943477</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-4.5138138014299001</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>224.8537781</v>
+        <v>224.85377811000001</v>
       </c>
       <c r="C431" s="5">
-        <v>0.12710219999999595</v>
+        <v>0.12710225000000719</v>
       </c>
       <c r="D431" s="5">
-        <v>0.68081811144407034</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>0.68081838022227004</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>224.24316909999999</v>
+        <v>224.24316906999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.61060900000001084</v>
+        <v>-0.61060904000001415</v>
       </c>
       <c r="D432" s="5">
-        <v>-3.2104660019928288</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-3.2104662090333691</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>223.70092940000001</v>
+        <v>223.70092944000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.54223969999998189</v>
+        <v>-0.54223962999998321</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.8634236984105721</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-2.8634233340394943</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>223.4544999</v>
+        <v>223.45449991999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.24642950000000496</v>
+        <v>-0.24642952000002083</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.3139430358259041</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.3139431415856717</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>213.24710970000001</v>
+        <v>213.24710974000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-10.207390199999992</v>
+        <v>-10.207390179999976</v>
       </c>
       <c r="D435" s="5">
-        <v>-42.940418185346843</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-42.940418118195346</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>213.2867502</v>
+        <v>213.28675023</v>
       </c>
       <c r="C436" s="5">
-        <v>3.9640499999990197E-2</v>
+        <v>3.9640489999982265E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>0.22329617553631387</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.22329611910636427</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>212.88685229999999</v>
+        <v>212.88685233999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.39989790000001335</v>
+        <v>-0.39989789000000542</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.2268599567954017</v>
+        <v>-2.2268599013725465</v>
       </c>
       <c r="E437" s="5">
-        <v>-6.044608362511072</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-6.0446083448574939</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>210.9687457</v>
+        <v>210.96874564999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.9181065999999873</v>
+        <v>-1.9181066900000019</v>
       </c>
       <c r="D438" s="5">
-        <v>-10.291961197346478</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-10.291961654744719</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>211.52096660000001</v>
+        <v>211.25411095999999</v>
       </c>
       <c r="C439" s="5">
-        <v>0.5522209000000089</v>
+        <v>0.28536531000000309</v>
       </c>
       <c r="D439" s="5">
-        <v>3.1866752452340386</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>1.635301354813623</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>209.75562382000001</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-1.4984871399999804</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-8.1876008544349617</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE910000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>