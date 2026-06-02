--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E3FA8C07-8000-41F3-A255-29B0E5ACE890}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8FD2BC08-FCD3-495E-A32F-D378B7824F2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{44ABB66F-2369-4E3F-8372-7B3899EBAB4B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F814B912-FFF0-4598-A281-A12C39177413}"/>
   </bookViews>
   <sheets>
     <sheet name="AE910000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Federal Government</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B10DAD7D-C872-45F1-A87D-0DB9E1C204A6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CBEC558-284E-47FA-9397-534E749E5C83}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>199.69045446999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>200.22186678</v>
       </c>
       <c r="C7" s="5">
         <v>0.53141231000000744</v>
       </c>
       <c r="D7" s="5">
         <v>3.2405739206224471</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>203.48061532</v>
       </c>
       <c r="C8" s="5">
         <v>3.2587485399999991</v>
       </c>
       <c r="D8" s="5">
         <v>21.377568257423629</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>206.58104179</v>
       </c>
       <c r="C9" s="5">
         <v>3.1004264700000022</v>
       </c>
       <c r="D9" s="5">
         <v>19.897203000828469</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>225.86867778999999</v>
       </c>
       <c r="C10" s="5">
         <v>19.287635999999992</v>
       </c>
       <c r="D10" s="5">
         <v>191.86804945142609</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>210.49828843</v>
       </c>
       <c r="C11" s="5">
         <v>-15.37038935999999</v>
       </c>
       <c r="D11" s="5">
         <v>-57.074959621188704</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>212.58049152000001</v>
       </c>
       <c r="C12" s="5">
         <v>2.0822030900000073</v>
       </c>
       <c r="D12" s="5">
         <v>12.537705311186919</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>203.56339008</v>
       </c>
       <c r="C13" s="5">
         <v>-9.0171014400000047</v>
       </c>
       <c r="D13" s="5">
         <v>-40.55501581449785</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>201.23958536000001</v>
       </c>
       <c r="C14" s="5">
         <v>-2.3238047199999983</v>
       </c>
       <c r="D14" s="5">
         <v>-12.870571083456749</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>199.40008843000001</v>
       </c>
       <c r="C15" s="5">
         <v>-1.8394969299999957</v>
       </c>
       <c r="D15" s="5">
         <v>-10.433997128774186</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>200.44223049999999</v>
       </c>
       <c r="C16" s="5">
         <v>1.0421420699999828</v>
       </c>
       <c r="D16" s="5">
         <v>6.4551224043368105</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>199.44680922000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.99542127999998797</v>
       </c>
       <c r="D17" s="5">
         <v>-5.7992434031884805</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>198.49494906000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.9518601599999954</v>
       </c>
       <c r="D18" s="5">
         <v>-5.5790408708800365</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>197.86775263999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.62719642000001841</v>
       </c>
       <c r="D19" s="5">
         <v>-3.7265062972122509</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>197.00229770000001</v>
       </c>
       <c r="C20" s="5">
         <v>-0.86545493999997802</v>
       </c>
       <c r="D20" s="5">
         <v>-5.1242450977948328</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>197.61170182000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.60940411999999355</v>
       </c>
       <c r="D21" s="5">
         <v>3.7758744278464595</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>198.89546439</v>
       </c>
       <c r="C22" s="5">
         <v>1.2837625699999933</v>
       </c>
       <c r="D22" s="5">
         <v>8.0803283842848082</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>199.25606635</v>
       </c>
       <c r="C23" s="5">
         <v>0.36060195999999678</v>
       </c>
       <c r="D23" s="5">
         <v>2.1974532278808079</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>197.96183339999999</v>
       </c>
       <c r="C24" s="5">
         <v>-1.2942329500000085</v>
       </c>
       <c r="D24" s="5">
         <v>-7.5218827248924702</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>197.47732436999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.48450902999999812</v>
       </c>
       <c r="D25" s="5">
         <v>-2.8977699956319491</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>196.14500013</v>
       </c>
       <c r="C26" s="5">
         <v>-1.3323242399999913</v>
       </c>
       <c r="D26" s="5">
         <v>-7.8022985359635699</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>197.52081206</v>
       </c>
       <c r="C27" s="5">
         <v>1.3758119299999976</v>
       </c>
       <c r="D27" s="5">
         <v>8.7495437021445799</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>198.16670718</v>
       </c>
       <c r="C28" s="5">
         <v>0.64589512000000582</v>
       </c>
       <c r="D28" s="5">
         <v>3.9953610781678695</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>198.46406583000001</v>
       </c>
       <c r="C29" s="5">
         <v>0.29735865000000672</v>
       </c>
       <c r="D29" s="5">
         <v>1.815592997643467</v>
       </c>
       <c r="E29" s="5">
         <v>-0.49273457612248883</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>198.62776262</v>
       </c>
       <c r="C30" s="5">
         <v>0.16369678999998882</v>
       </c>
       <c r="D30" s="5">
         <v>0.99428445395108866</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>198.10039939000001</v>
       </c>
       <c r="C31" s="5">
         <v>-0.52736322999999174</v>
       </c>
       <c r="D31" s="5">
         <v>-3.1399239758188591</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>198.24817422999999</v>
       </c>
       <c r="C32" s="5">
         <v>0.14777483999998253</v>
       </c>
       <c r="D32" s="5">
         <v>0.89883294117842905</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>197.57674441</v>
       </c>
       <c r="C33" s="5">
         <v>-0.67142981999998597</v>
       </c>
       <c r="D33" s="5">
         <v>-3.9893203756790618</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>196.65386255999999</v>
       </c>
       <c r="C34" s="5">
         <v>-0.92288185000001022</v>
       </c>
       <c r="D34" s="5">
         <v>-5.4634233652232407</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>196.084856</v>
       </c>
       <c r="C35" s="5">
         <v>-0.56900655999999117</v>
       </c>
       <c r="D35" s="5">
         <v>-3.4174047153967657</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>197.11474401999999</v>
       </c>
       <c r="C36" s="5">
         <v>1.0298880199999871</v>
       </c>
       <c r="D36" s="5">
         <v>6.4880026647061717</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>196.84988077</v>
       </c>
       <c r="C37" s="5">
         <v>-0.26486324999999056</v>
       </c>
       <c r="D37" s="5">
         <v>-1.6005777275107436</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>196.58182703</v>
       </c>
       <c r="C38" s="5">
         <v>-0.26805373999999915</v>
       </c>
       <c r="D38" s="5">
         <v>-1.6218770419994866</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>195.84049585</v>
       </c>
       <c r="C39" s="5">
         <v>-0.74133118000000309</v>
       </c>
       <c r="D39" s="5">
         <v>-4.4326385140118996</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>195.45921602999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.38127982000000316</v>
       </c>
       <c r="D40" s="5">
         <v>-2.3114126290181169</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>194.59369547</v>
       </c>
       <c r="C41" s="5">
         <v>-0.86552055999999311</v>
       </c>
       <c r="D41" s="5">
         <v>-5.1862424943894485</v>
       </c>
       <c r="E41" s="5">
         <v>-1.9501617805791072</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>195.30306439</v>
       </c>
       <c r="C42" s="5">
         <v>0.70936892000000284</v>
       </c>
       <c r="D42" s="5">
         <v>4.4632427072713865</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>195.05232871999999</v>
       </c>
       <c r="C43" s="5">
         <v>-0.25073567000001162</v>
       </c>
       <c r="D43" s="5">
         <v>-1.5297625758279532</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>194.71663656000001</v>
       </c>
       <c r="C44" s="5">
         <v>-0.33569215999997937</v>
       </c>
       <c r="D44" s="5">
         <v>-2.0458064320381997</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>193.46239455</v>
       </c>
       <c r="C45" s="5">
         <v>-1.2542420100000129</v>
       </c>
       <c r="D45" s="5">
         <v>-7.4615977776886115</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>192.96212829999999</v>
       </c>
       <c r="C46" s="5">
         <v>-0.5002662500000099</v>
       </c>
       <c r="D46" s="5">
         <v>-3.0592756412869959</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>192.52636113</v>
       </c>
       <c r="C47" s="5">
         <v>-0.43576716999999121</v>
       </c>
       <c r="D47" s="5">
         <v>-2.67655745628399</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>192.89746975</v>
       </c>
       <c r="C48" s="5">
         <v>0.37110862000000111</v>
       </c>
       <c r="D48" s="5">
         <v>2.3377684260700304</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>192.79686681999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.10060293000000797</v>
       </c>
       <c r="D49" s="5">
         <v>-0.62405084153389634</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>193.20452714000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.40766032000001928</v>
       </c>
       <c r="D50" s="5">
         <v>2.5670631763437202</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>193.68683142</v>
       </c>
       <c r="C51" s="5">
         <v>0.48230427999999392</v>
       </c>
       <c r="D51" s="5">
         <v>3.0370820599940229</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>192.67782485999999</v>
       </c>
       <c r="C52" s="5">
         <v>-1.0090065600000173</v>
       </c>
       <c r="D52" s="5">
         <v>-6.0753283501013833</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>192.55255564999999</v>
       </c>
       <c r="C53" s="5">
         <v>-0.12526920999999902</v>
       </c>
       <c r="D53" s="5">
         <v>-0.77739453193901298</v>
       </c>
       <c r="E53" s="5">
         <v>-1.048923920721101</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>192.62410204</v>
       </c>
       <c r="C54" s="5">
         <v>7.1546390000008842E-2</v>
       </c>
       <c r="D54" s="5">
         <v>0.44679408155756661</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>192.53699831</v>
       </c>
       <c r="C55" s="5">
         <v>-8.7103729999995494E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-0.54128692187944694</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>190.90758209000001</v>
       </c>
       <c r="C56" s="5">
         <v>-1.629416219999996</v>
       </c>
       <c r="D56" s="5">
         <v>-9.6958384452766833</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>192.55070194999999</v>
       </c>
       <c r="C57" s="5">
         <v>1.6431198599999846</v>
       </c>
       <c r="D57" s="5">
         <v>10.831483944427989</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>192.40886395999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.14183798999999908</v>
       </c>
       <c r="D58" s="5">
         <v>-0.88037954567488086</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>191.80057034000001</v>
       </c>
       <c r="C59" s="5">
         <v>-0.60829361999998355</v>
       </c>
       <c r="D59" s="5">
         <v>-3.7284805417836298</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>190.03942853999999</v>
       </c>
       <c r="C60" s="5">
         <v>-1.7611418000000185</v>
       </c>
       <c r="D60" s="5">
         <v>-10.478807551477754</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>189.19206646999999</v>
       </c>
       <c r="C61" s="5">
         <v>-0.84736207000000263</v>
       </c>
       <c r="D61" s="5">
         <v>-5.2213626010939596</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>189.11602123</v>
       </c>
       <c r="C62" s="5">
         <v>-7.6045239999984915E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-0.48127187871308541</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>188.48690267999999</v>
       </c>
       <c r="C63" s="5">
         <v>-0.62911855000001538</v>
       </c>
       <c r="D63" s="5">
         <v>-3.9197182613970094</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>188.63081976000001</v>
       </c>
       <c r="C64" s="5">
         <v>0.14391708000002268</v>
       </c>
       <c r="D64" s="5">
         <v>0.92010421975450285</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>189.26357708</v>
       </c>
       <c r="C65" s="5">
         <v>0.63275731999999607</v>
       </c>
       <c r="D65" s="5">
         <v>4.1004729111445481</v>
       </c>
       <c r="E65" s="5">
         <v>-1.7080939585025878</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>188.66225871</v>
       </c>
       <c r="C66" s="5">
         <v>-0.60131837000000132</v>
       </c>
       <c r="D66" s="5">
         <v>-3.7466558099198632</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>188.67586231999999</v>
       </c>
       <c r="C67" s="5">
         <v>1.3603609999989885E-2</v>
       </c>
       <c r="D67" s="5">
         <v>8.6561072610669143E-2</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>188.62127737</v>
       </c>
       <c r="C68" s="5">
         <v>-5.458494999999175E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-0.3466146346178367</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>188.32964071000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.29163665999999466</v>
       </c>
       <c r="D69" s="5">
         <v>-1.8396824066515882</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>188.56482382999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.23518311999998787</v>
       </c>
       <c r="D70" s="5">
         <v>1.5088767134358028</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>188.81326680000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.24844297000001347</v>
       </c>
       <c r="D71" s="5">
         <v>1.5925636962994316</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>187.76072371999999</v>
       </c>
       <c r="C72" s="5">
         <v>-1.0525430800000208</v>
       </c>
       <c r="D72" s="5">
         <v>-6.4880893672626065</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>188.09393227999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.33320856000000276</v>
       </c>
       <c r="D73" s="5">
         <v>2.1504828054152547</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>187.79059028</v>
       </c>
       <c r="C74" s="5">
         <v>-0.30334199999998646</v>
       </c>
       <c r="D74" s="5">
         <v>-1.9181849248038674</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>188.05803576</v>
       </c>
       <c r="C75" s="5">
         <v>0.26744547999999213</v>
       </c>
       <c r="D75" s="5">
         <v>1.7224526802579243</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>188.66352552999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.60548976999999127</v>
       </c>
       <c r="D76" s="5">
         <v>3.9327937821291625</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>187.57638742</v>
       </c>
       <c r="C77" s="5">
         <v>-1.0871381099999837</v>
       </c>
       <c r="D77" s="5">
         <v>-6.6997817507142283</v>
       </c>
       <c r="E77" s="5">
         <v>-0.89144973693847662</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>187.02066891000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.55571850999999128</v>
       </c>
       <c r="D78" s="5">
         <v>-3.4977892040660152</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>187.04831075999999</v>
       </c>
       <c r="C79" s="5">
         <v>2.764184999998065E-2</v>
       </c>
       <c r="D79" s="5">
         <v>0.1775055011007165</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>186.86773916000001</v>
       </c>
       <c r="C80" s="5">
         <v>-0.18057159999997907</v>
       </c>
       <c r="D80" s="5">
         <v>-1.1523178526918088</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>188.02160986999999</v>
       </c>
       <c r="C81" s="5">
         <v>1.1538707099999783</v>
       </c>
       <c r="D81" s="5">
         <v>7.6666566284685045</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>187.21744226999999</v>
       </c>
       <c r="C82" s="5">
         <v>-0.80416759999999954</v>
       </c>
       <c r="D82" s="5">
         <v>-5.0133677481603911</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>187.41396320999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.1965209399999992</v>
       </c>
       <c r="D83" s="5">
         <v>1.2669300085153212</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>187.46930566</v>
       </c>
       <c r="C84" s="5">
         <v>5.5342450000011922E-2</v>
       </c>
       <c r="D84" s="5">
         <v>0.35493036210567652</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>187.49145952999999</v>
       </c>
       <c r="C85" s="5">
         <v>2.2153869999982589E-2</v>
       </c>
       <c r="D85" s="5">
         <v>0.14190018728801324</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>187.19756103</v>
       </c>
       <c r="C86" s="5">
         <v>-0.29389849999998319</v>
       </c>
       <c r="D86" s="5">
         <v>-1.8649033246273095</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>187.06549125000001</v>
       </c>
       <c r="C87" s="5">
         <v>-0.13206977999999481</v>
       </c>
       <c r="D87" s="5">
         <v>-0.84333478323996847</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>187.24662800999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.18113675999998691</v>
       </c>
       <c r="D88" s="5">
         <v>1.1681762801166062</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>186.74969272999999</v>
       </c>
       <c r="C89" s="5">
         <v>-0.49693528000000242</v>
       </c>
       <c r="D89" s="5">
         <v>-3.1386128037679484</v>
       </c>
       <c r="E89" s="5">
         <v>-0.44072428378150175</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>186.64594242000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.10375030999998103</v>
       </c>
       <c r="D90" s="5">
         <v>-0.66463646726115932</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>186.64447444999999</v>
       </c>
       <c r="C91" s="5">
         <v>-1.4679700000215234E-3</v>
       </c>
       <c r="D91" s="5">
         <v>-9.4375895791976028E-3</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>187.18867539999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.54420095000000401</v>
       </c>
       <c r="D92" s="5">
         <v>3.5555085292188426</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>187.37153201000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.18285661000001596</v>
       </c>
       <c r="D93" s="5">
         <v>1.178547273031616</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>186.46319761000001</v>
       </c>
       <c r="C94" s="5">
         <v>-0.9083344000000011</v>
       </c>
       <c r="D94" s="5">
         <v>-5.664699366028259</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>186.51948952999999</v>
       </c>
       <c r="C95" s="5">
         <v>5.629191999997829E-2</v>
       </c>
       <c r="D95" s="5">
         <v>0.36287363451010801</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>186.90381786</v>
       </c>
       <c r="C96" s="5">
         <v>0.38432833000001665</v>
       </c>
       <c r="D96" s="5">
         <v>2.5008471033060253</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>186.81780097999999</v>
       </c>
       <c r="C97" s="5">
         <v>-8.6016880000016727E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-0.55086827767285573</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>187.02369275999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.20589178000000175</v>
       </c>
       <c r="D98" s="5">
         <v>1.3305652741007146</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>186.49342344999999</v>
       </c>
       <c r="C99" s="5">
         <v>-0.53026930999999422</v>
       </c>
       <c r="D99" s="5">
         <v>-3.3498077741744403</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>186.66986446999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.17644101999999862</v>
       </c>
       <c r="D100" s="5">
         <v>1.1412437127409802</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>186.56612136999999</v>
       </c>
       <c r="C101" s="5">
         <v>-0.10374310000000264</v>
       </c>
       <c r="D101" s="5">
         <v>-0.66487376018382616</v>
       </c>
       <c r="E101" s="5">
         <v>-9.8298078736547279E-2</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>186.08300757000001</v>
       </c>
       <c r="C102" s="5">
         <v>-0.48311379999998394</v>
       </c>
       <c r="D102" s="5">
         <v>-3.0635286024728092</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>185.64133045</v>
       </c>
       <c r="C103" s="5">
         <v>-0.44167712000000847</v>
       </c>
       <c r="D103" s="5">
         <v>-2.8113686637544433</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>185.26267043999999</v>
       </c>
       <c r="C104" s="5">
         <v>-0.37866001000000438</v>
       </c>
       <c r="D104" s="5">
         <v>-2.4204140517676609</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>184.22581034000001</v>
       </c>
       <c r="C105" s="5">
         <v>-1.0368600999999842</v>
       </c>
       <c r="D105" s="5">
         <v>-6.5131195758473037</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>185.84749672999999</v>
       </c>
       <c r="C106" s="5">
         <v>1.6216863899999794</v>
       </c>
       <c r="D106" s="5">
         <v>11.089978576339954</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>184.69380681000001</v>
       </c>
       <c r="C107" s="5">
         <v>-1.1536899199999766</v>
       </c>
       <c r="D107" s="5">
         <v>-7.20012205132684</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>185.62851191999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.93470510999998169</v>
       </c>
       <c r="D108" s="5">
         <v>6.2449274426936929</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>186.15600122000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.52748930000001337</v>
       </c>
       <c r="D109" s="5">
         <v>3.4637698149097451</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>187.25997375</v>
       </c>
       <c r="C110" s="5">
         <v>1.103972529999993</v>
       </c>
       <c r="D110" s="5">
         <v>7.3532017134975147</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>187.03601194000001</v>
       </c>
       <c r="C111" s="5">
         <v>-0.2239618099999916</v>
       </c>
       <c r="D111" s="5">
         <v>-1.425789715912773</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>187.55477432000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.5187623799999983</v>
       </c>
       <c r="D112" s="5">
         <v>3.3795605623464953</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>187.70297830000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.14820398000000523</v>
       </c>
       <c r="D113" s="5">
         <v>0.95236038593313754</v>
       </c>
       <c r="E113" s="5">
         <v>0.60935872046425921</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>187.37441039000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.32856791000000385</v>
       </c>
       <c r="D114" s="5">
         <v>-2.0804549032078734</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>187.73624512999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.36183473999997773</v>
       </c>
       <c r="D115" s="5">
         <v>2.3420654306180788</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>189.14135174</v>
       </c>
       <c r="C116" s="5">
         <v>1.4051066100000185</v>
       </c>
       <c r="D116" s="5">
         <v>9.3604612287022881</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>186.60770903</v>
       </c>
       <c r="C117" s="5">
         <v>-2.5336427100000094</v>
       </c>
       <c r="D117" s="5">
         <v>-14.941619147585294</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>185.38343792000001</v>
       </c>
       <c r="C118" s="5">
         <v>-1.2242711099999894</v>
       </c>
       <c r="D118" s="5">
         <v>-7.594843060609147</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>184.79019106999999</v>
       </c>
       <c r="C119" s="5">
         <v>-0.59324685000001409</v>
       </c>
       <c r="D119" s="5">
         <v>-3.773255762807981</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>183.16219631000001</v>
       </c>
       <c r="C120" s="5">
         <v>-1.6279947599999787</v>
       </c>
       <c r="D120" s="5">
         <v>-10.074443052374294</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>183.05951017000001</v>
       </c>
       <c r="C121" s="5">
         <v>-0.10268614000000298</v>
       </c>
       <c r="D121" s="5">
         <v>-0.67068491745245762</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>182.0123543</v>
       </c>
       <c r="C122" s="5">
         <v>-1.0471558700000116</v>
       </c>
       <c r="D122" s="5">
         <v>-6.6524647301912987</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>182.54316992</v>
       </c>
       <c r="C123" s="5">
         <v>0.53081561999999849</v>
       </c>
       <c r="D123" s="5">
         <v>3.5563294093646114</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>181.4458473</v>
       </c>
       <c r="C124" s="5">
         <v>-1.0973226199999999</v>
       </c>
       <c r="D124" s="5">
         <v>-6.9797843843660061</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>182.69489010000001</v>
       </c>
       <c r="C125" s="5">
         <v>1.2490428000000122</v>
       </c>
       <c r="D125" s="5">
         <v>8.5806429450438593</v>
       </c>
       <c r="E125" s="5">
         <v>-2.6680920278184028</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>182.81591940999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.12102930999998307</v>
       </c>
       <c r="D126" s="5">
         <v>0.79786312788225899</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>183.66294776000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.84702835000001642</v>
       </c>
       <c r="D127" s="5">
         <v>5.7037691502572319</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>187.66335006</v>
       </c>
       <c r="C128" s="5">
         <v>4.0004022999999904</v>
       </c>
       <c r="D128" s="5">
         <v>29.50751594842902</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>189.80697286</v>
       </c>
       <c r="C129" s="5">
         <v>2.1436228000000028</v>
       </c>
       <c r="D129" s="5">
         <v>14.602047400777129</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>213.90343175000001</v>
       </c>
       <c r="C130" s="5">
         <v>24.096458890000008</v>
       </c>
       <c r="D130" s="5">
         <v>319.63052461766068</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>190.85072510000001</v>
       </c>
       <c r="C131" s="5">
         <v>-23.052706650000005</v>
       </c>
       <c r="D131" s="5">
         <v>-74.548537372794328</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>192.14911982999999</v>
       </c>
       <c r="C132" s="5">
         <v>1.2983947299999841</v>
       </c>
       <c r="D132" s="5">
         <v>8.4763395218116813</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>180.82856566000001</v>
       </c>
       <c r="C133" s="5">
         <v>-11.32055416999998</v>
       </c>
       <c r="D133" s="5">
         <v>-51.744851522632416</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>178.60945072000001</v>
       </c>
       <c r="C134" s="5">
         <v>-2.2191149399999972</v>
       </c>
       <c r="D134" s="5">
         <v>-13.771909482053502</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>177.93575774000001</v>
       </c>
       <c r="C135" s="5">
         <v>-0.67369297999999844</v>
       </c>
       <c r="D135" s="5">
         <v>-4.4335251001511811</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>177.02543132</v>
       </c>
       <c r="C136" s="5">
         <v>-0.91032642000001829</v>
       </c>
       <c r="D136" s="5">
         <v>-5.9694125810721204</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>178.47732149999999</v>
       </c>
       <c r="C137" s="5">
         <v>1.4518901799999924</v>
       </c>
       <c r="D137" s="5">
         <v>10.298229494184262</v>
       </c>
       <c r="E137" s="5">
         <v>-2.3085312335180741</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>178.73147306000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.25415156000002526</v>
       </c>
       <c r="D138" s="5">
         <v>1.7222460559021657</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>177.70135758999999</v>
       </c>
       <c r="C139" s="5">
         <v>-1.0301154700000268</v>
       </c>
       <c r="D139" s="5">
         <v>-6.7010981981055151</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>177.90379408999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.20243650000000457</v>
       </c>
       <c r="D140" s="5">
         <v>1.3756318723933791</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>177.05925726999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.84453682000000185</v>
       </c>
       <c r="D141" s="5">
         <v>-5.550180006585947</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>177.62822426</v>
       </c>
       <c r="C142" s="5">
         <v>0.56896699000000694</v>
       </c>
       <c r="D142" s="5">
         <v>3.9250000048008937</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>178.41106701000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.78284275000001458</v>
       </c>
       <c r="D143" s="5">
         <v>5.418734035966799</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>179.68835425</v>
       </c>
       <c r="C144" s="5">
         <v>1.2772872399999926</v>
       </c>
       <c r="D144" s="5">
         <v>8.9375704979231188</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>179.46132019000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.22703405999999404</v>
       </c>
       <c r="D145" s="5">
         <v>-1.505693468816427</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>180.01710474000001</v>
       </c>
       <c r="C146" s="5">
         <v>0.55578454999999849</v>
       </c>
       <c r="D146" s="5">
         <v>3.7803118532485858</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>179.1858532</v>
       </c>
       <c r="C147" s="5">
         <v>-0.83125154000001089</v>
       </c>
       <c r="D147" s="5">
         <v>-5.4025658802708261</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>178.43609125</v>
       </c>
       <c r="C148" s="5">
         <v>-0.74976194999999279</v>
       </c>
       <c r="D148" s="5">
         <v>-4.9071668011953733</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>176.60924442000001</v>
       </c>
       <c r="C149" s="5">
         <v>-1.8268468299999938</v>
       </c>
       <c r="D149" s="5">
         <v>-11.616992464299924</v>
       </c>
       <c r="E149" s="5">
         <v>-1.0466747619808814</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>177.40791474</v>
       </c>
       <c r="C150" s="5">
         <v>0.79867031999998517</v>
       </c>
       <c r="D150" s="5">
         <v>5.5637244385646767</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>177.1829189</v>
       </c>
       <c r="C151" s="5">
         <v>-0.22499583999999118</v>
       </c>
       <c r="D151" s="5">
         <v>-1.5113172685567555</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>177.90155794</v>
       </c>
       <c r="C152" s="5">
         <v>0.71863903999999934</v>
       </c>
       <c r="D152" s="5">
         <v>4.9771535903214925</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>177.63018793000001</v>
       </c>
       <c r="C153" s="5">
         <v>-0.27137000999999827</v>
       </c>
       <c r="D153" s="5">
         <v>-1.8151938320916217</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>177.64323519999999</v>
       </c>
       <c r="C154" s="5">
         <v>1.3047269999987066E-2</v>
       </c>
       <c r="D154" s="5">
         <v>8.817786445953768E-2</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>178.61883921</v>
       </c>
       <c r="C155" s="5">
         <v>0.97560401000001207</v>
       </c>
       <c r="D155" s="5">
         <v>6.793068684033976</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>178.2669899</v>
       </c>
       <c r="C156" s="5">
         <v>-0.35184931000000574</v>
       </c>
       <c r="D156" s="5">
         <v>-2.3383575865754458</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>177.54511448</v>
       </c>
       <c r="C157" s="5">
         <v>-0.72187542000000349</v>
       </c>
       <c r="D157" s="5">
         <v>-4.7525100584097535</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>179.32165595999999</v>
       </c>
       <c r="C158" s="5">
         <v>1.7765414799999917</v>
       </c>
       <c r="D158" s="5">
         <v>12.690725102472156</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>182.32748197999999</v>
       </c>
       <c r="C159" s="5">
         <v>3.0058260200000007</v>
       </c>
       <c r="D159" s="5">
         <v>22.076683400520068</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>182.28392241</v>
       </c>
       <c r="C160" s="5">
         <v>-4.3559569999985115E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.28631368987995787</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>182.26537359</v>
       </c>
       <c r="C161" s="5">
         <v>-1.8548820000006572E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-0.12204110219556918</v>
       </c>
       <c r="E161" s="5">
         <v>3.2026235028495886</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>181.80437806</v>
       </c>
       <c r="C162" s="5">
         <v>-0.46099552999999105</v>
       </c>
       <c r="D162" s="5">
         <v>-2.9932383821869801</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>182.01272689000001</v>
       </c>
       <c r="C163" s="5">
         <v>0.20834883000000559</v>
       </c>
       <c r="D163" s="5">
         <v>1.3839078518212089</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>181.58312033000001</v>
       </c>
       <c r="C164" s="5">
         <v>-0.42960655999999631</v>
       </c>
       <c r="D164" s="5">
         <v>-2.7958913855087197</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>181.33101429999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.25210603000002152</v>
       </c>
       <c r="D165" s="5">
         <v>-1.6533903104283154</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>181.52289321999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.19187891999999351</v>
       </c>
       <c r="D166" s="5">
         <v>1.2772195063721403</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>180.02740899</v>
       </c>
       <c r="C167" s="5">
         <v>-1.4954842299999882</v>
       </c>
       <c r="D167" s="5">
         <v>-9.4503632040952574</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>180.00196192999999</v>
       </c>
       <c r="C168" s="5">
         <v>-2.544706000000474E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-0.16948943143262341</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>179.5178678</v>
       </c>
       <c r="C169" s="5">
         <v>-0.48409412999998835</v>
       </c>
       <c r="D169" s="5">
         <v>-3.1799480462692653</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>179.20052089999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.31734690000001819</v>
       </c>
       <c r="D170" s="5">
         <v>-2.1008239072959012</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>179.61303379</v>
       </c>
       <c r="C171" s="5">
         <v>0.41251289000001634</v>
       </c>
       <c r="D171" s="5">
         <v>2.7975984366849449</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>179.08245051</v>
       </c>
       <c r="C172" s="5">
         <v>-0.53058328000000188</v>
       </c>
       <c r="D172" s="5">
         <v>-3.4878122242377851</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>178.97578763999999</v>
       </c>
       <c r="C173" s="5">
         <v>-0.10666287000000807</v>
       </c>
       <c r="D173" s="5">
         <v>-0.71239243229851423</v>
       </c>
       <c r="E173" s="5">
         <v>-1.8048331864722766</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>179.60757434999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.63178671000000008</v>
       </c>
       <c r="D174" s="5">
         <v>4.3192325747616778</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>179.92869206</v>
       </c>
       <c r="C175" s="5">
         <v>0.32111771000000999</v>
       </c>
       <c r="D175" s="5">
         <v>2.1666855037102639</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>179.64217421000001</v>
       </c>
       <c r="C176" s="5">
         <v>-0.28651784999999563</v>
       </c>
       <c r="D176" s="5">
         <v>-1.8942287202610042</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>180.87881601000001</v>
       </c>
       <c r="C177" s="5">
         <v>1.236641800000001</v>
       </c>
       <c r="D177" s="5">
         <v>8.5807523181106848</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>180.04974985000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.82906615999999644</v>
       </c>
       <c r="D178" s="5">
         <v>-5.36369195921651</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>180.41677422999999</v>
       </c>
       <c r="C179" s="5">
         <v>0.36702437999997528</v>
       </c>
       <c r="D179" s="5">
         <v>2.4737654516683749</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>180.43829120999999</v>
       </c>
       <c r="C180" s="5">
         <v>2.151698000000124E-2</v>
       </c>
       <c r="D180" s="5">
         <v>0.14320907564520091</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>180.73592540999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.29763420000000451</v>
       </c>
       <c r="D181" s="5">
         <v>1.9974651043125569</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>181.38076699000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.64484158000001912</v>
       </c>
       <c r="D182" s="5">
         <v>4.3664623807602831</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>181.12041818</v>
       </c>
       <c r="C183" s="5">
         <v>-0.26034881000001064</v>
       </c>
       <c r="D183" s="5">
         <v>-1.7089128997528125</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>181.5229267</v>
       </c>
       <c r="C184" s="5">
         <v>0.40250851999999782</v>
       </c>
       <c r="D184" s="5">
         <v>2.6996288676564228</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>181.60298710999999</v>
       </c>
       <c r="C185" s="5">
         <v>8.0060409999987314E-2</v>
       </c>
       <c r="D185" s="5">
         <v>0.53054391615878771</v>
       </c>
       <c r="E185" s="5">
         <v>1.4679077570450172</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>181.79660056</v>
       </c>
       <c r="C186" s="5">
         <v>0.19361345000001506</v>
       </c>
       <c r="D186" s="5">
         <v>1.2868915717706875</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>181.67774641</v>
       </c>
       <c r="C187" s="5">
         <v>-0.11885415000000421</v>
       </c>
       <c r="D187" s="5">
         <v>-0.78171566273050885</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>181.49536391000001</v>
       </c>
       <c r="C188" s="5">
         <v>-0.18238249999998857</v>
       </c>
       <c r="D188" s="5">
         <v>-1.1980258720175496</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>181.55839141000001</v>
       </c>
       <c r="C189" s="5">
         <v>6.3027500000004011E-2</v>
       </c>
       <c r="D189" s="5">
         <v>0.41751823686229095</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>181.36123366000001</v>
       </c>
       <c r="C190" s="5">
         <v>-0.19715775000000235</v>
       </c>
       <c r="D190" s="5">
         <v>-1.2953483324836035</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>181.10568645000001</v>
       </c>
       <c r="C191" s="5">
         <v>-0.25554721000000313</v>
       </c>
       <c r="D191" s="5">
         <v>-1.6778186335965284</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>181.27174324000001</v>
       </c>
       <c r="C192" s="5">
         <v>0.16605678999999895</v>
       </c>
       <c r="D192" s="5">
         <v>1.1058522506360413</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>181.60246556999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.33072232999998619</v>
       </c>
       <c r="D193" s="5">
         <v>2.2114504474411767</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>182.28759047</v>
       </c>
       <c r="C194" s="5">
         <v>0.68512490000000525</v>
       </c>
       <c r="D194" s="5">
         <v>4.6223246967966203</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>182.40651756</v>
       </c>
       <c r="C195" s="5">
         <v>0.11892708999999968</v>
       </c>
       <c r="D195" s="5">
         <v>0.7857129244146277</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>183.63186392</v>
       </c>
       <c r="C196" s="5">
         <v>1.2253463600000032</v>
       </c>
       <c r="D196" s="5">
         <v>8.3658109169823867</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>183.22257841000001</v>
       </c>
       <c r="C197" s="5">
         <v>-0.40928550999998947</v>
       </c>
       <c r="D197" s="5">
         <v>-2.64205996729312</v>
       </c>
       <c r="E197" s="5">
         <v>0.89183075993073402</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>183.83857028</v>
       </c>
       <c r="C198" s="5">
         <v>0.61599186999998778</v>
       </c>
       <c r="D198" s="5">
         <v>4.10982589478468</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>184.33916576999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.50059548999999492</v>
       </c>
       <c r="D199" s="5">
         <v>3.3170047330487895</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>184.61298590000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.27382013000001848</v>
       </c>
       <c r="D200" s="5">
         <v>1.7971327564215711</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>185.01078054000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.39779464000000075</v>
       </c>
       <c r="D201" s="5">
         <v>2.6165633475664807</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>185.23818333</v>
       </c>
       <c r="C202" s="5">
         <v>0.22740278999998509</v>
       </c>
       <c r="D202" s="5">
         <v>1.4849712020659211</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>185.64143926</v>
       </c>
       <c r="C203" s="5">
         <v>0.40325593000000026</v>
       </c>
       <c r="D203" s="5">
         <v>2.6438572791655401</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>185.86729797999999</v>
       </c>
       <c r="C204" s="5">
         <v>0.22585871999999085</v>
       </c>
       <c r="D204" s="5">
         <v>1.4697766048143324</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>186.16675064</v>
       </c>
       <c r="C205" s="5">
         <v>0.29945266000001425</v>
       </c>
       <c r="D205" s="5">
         <v>1.9505557783403571</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>186.0125841</v>
       </c>
       <c r="C206" s="5">
         <v>-0.15416654000000563</v>
       </c>
       <c r="D206" s="5">
         <v>-0.98921836330813084</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>186.11236556</v>
       </c>
       <c r="C207" s="5">
         <v>9.9781460000002653E-2</v>
       </c>
       <c r="D207" s="5">
         <v>0.64561035257317823</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>185.67282575999999</v>
       </c>
       <c r="C208" s="5">
         <v>-0.4395398000000057</v>
       </c>
       <c r="D208" s="5">
         <v>-2.7975047844084222</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>185.93283527</v>
       </c>
       <c r="C209" s="5">
         <v>0.26000951000000327</v>
       </c>
       <c r="D209" s="5">
         <v>1.6934399301977487</v>
       </c>
       <c r="E209" s="5">
         <v>1.4792155440227495</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>186.14543190000001</v>
       </c>
       <c r="C210" s="5">
         <v>0.21259663000000728</v>
       </c>
       <c r="D210" s="5">
         <v>1.3807482772289159</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>185.81646674000001</v>
       </c>
       <c r="C211" s="5">
         <v>-0.32896515999999565</v>
       </c>
       <c r="D211" s="5">
         <v>-2.1002057655699624</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>185.90428968000001</v>
       </c>
       <c r="C212" s="5">
         <v>8.7822939999995242E-2</v>
       </c>
       <c r="D212" s="5">
         <v>0.56863589471045639</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>185.26009221999999</v>
       </c>
       <c r="C213" s="5">
         <v>-0.6441974600000151</v>
       </c>
       <c r="D213" s="5">
         <v>-4.0799099631193325</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>186.21816326999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.95807105000000092</v>
       </c>
       <c r="D214" s="5">
         <v>6.385381213882857</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>186.30855763</v>
       </c>
       <c r="C215" s="5">
         <v>9.0394360000004781E-2</v>
       </c>
       <c r="D215" s="5">
         <v>0.58406389156062666</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>186.05898986</v>
       </c>
       <c r="C216" s="5">
         <v>-0.24956776999999875</v>
       </c>
       <c r="D216" s="5">
         <v>-1.5956579257463188</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>186.62365084999999</v>
       </c>
       <c r="C217" s="5">
         <v>0.56466098999999303</v>
       </c>
       <c r="D217" s="5">
         <v>3.7032263349823236</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>186.67391817999999</v>
       </c>
       <c r="C218" s="5">
         <v>5.0267329999996946E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.32370086633894957</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>186.71033929999999</v>
       </c>
       <c r="C219" s="5">
         <v>3.6421119999999974E-2</v>
       </c>
       <c r="D219" s="5">
         <v>0.23437807647581632</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>187.3325796</v>
       </c>
       <c r="C220" s="5">
         <v>0.62224030000001562</v>
       </c>
       <c r="D220" s="5">
         <v>4.0733043072198605</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>187.00950817</v>
       </c>
       <c r="C221" s="5">
         <v>-0.32307142999999883</v>
       </c>
       <c r="D221" s="5">
         <v>-2.0499877044797166</v>
       </c>
       <c r="E221" s="5">
         <v>0.5790654988057975</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>187.76737137000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.75786320000000273</v>
       </c>
       <c r="D222" s="5">
         <v>4.9729158884503244</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>189.04743565000001</v>
       </c>
       <c r="C223" s="5">
         <v>1.2800642800000048</v>
       </c>
       <c r="D223" s="5">
         <v>8.4945620586128978</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>189.41879556000001</v>
       </c>
       <c r="C224" s="5">
         <v>0.37135990999999535</v>
       </c>
       <c r="D224" s="5">
         <v>2.3828844276402972</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>189.16095149</v>
       </c>
       <c r="C225" s="5">
         <v>-0.25784407000000442</v>
       </c>
       <c r="D225" s="5">
         <v>-1.6213113742577612</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>189.76099764</v>
       </c>
       <c r="C226" s="5">
         <v>0.60004614999999717</v>
       </c>
       <c r="D226" s="5">
         <v>3.873695002815869</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>190.51415173000001</v>
       </c>
       <c r="C227" s="5">
         <v>0.75315409000000955</v>
       </c>
       <c r="D227" s="5">
         <v>4.8681091388544484</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>191.68358928000001</v>
       </c>
       <c r="C228" s="5">
         <v>1.1694375499999978</v>
       </c>
       <c r="D228" s="5">
         <v>7.6198293369189152</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>191.81926501000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.13567573000000266</v>
       </c>
       <c r="D229" s="5">
         <v>0.85268744500566207</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>192.24528008999999</v>
       </c>
       <c r="C230" s="5">
         <v>0.42601507999998489</v>
       </c>
       <c r="D230" s="5">
         <v>2.6978995775108316</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>193.44096202</v>
       </c>
       <c r="C231" s="5">
         <v>1.1956819300000063</v>
       </c>
       <c r="D231" s="5">
         <v>7.7241529778527163</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>193.97399222999999</v>
       </c>
       <c r="C232" s="5">
         <v>0.53303020999999262</v>
       </c>
       <c r="D232" s="5">
         <v>3.3571987669542169</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>194.19237225000001</v>
       </c>
       <c r="C233" s="5">
         <v>0.21838002000001211</v>
       </c>
       <c r="D233" s="5">
         <v>1.3593821572471576</v>
       </c>
       <c r="E233" s="5">
         <v>3.8409084919203362</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>194.99524804000001</v>
       </c>
       <c r="C234" s="5">
         <v>0.80287579000000164</v>
       </c>
       <c r="D234" s="5">
         <v>5.0757091154963296</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>195.65769560999999</v>
       </c>
       <c r="C235" s="5">
         <v>0.66244756999998344</v>
       </c>
       <c r="D235" s="5">
         <v>4.1537416183941911</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>196.11582865</v>
       </c>
       <c r="C236" s="5">
         <v>0.45813304000000699</v>
       </c>
       <c r="D236" s="5">
         <v>2.8462726609564726</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>204.19929051</v>
       </c>
       <c r="C237" s="5">
         <v>8.0834618599999999</v>
       </c>
       <c r="D237" s="5">
         <v>62.367452935185639</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>198.53717954000001</v>
       </c>
       <c r="C238" s="5">
         <v>-5.6621109699999863</v>
       </c>
       <c r="D238" s="5">
         <v>-28.640560635235236</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>195.75912976999999</v>
       </c>
       <c r="C239" s="5">
         <v>-2.778049770000024</v>
       </c>
       <c r="D239" s="5">
         <v>-15.557295587314234</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>197.22425444000001</v>
       </c>
       <c r="C240" s="5">
         <v>1.4651246700000229</v>
       </c>
       <c r="D240" s="5">
         <v>9.3602683109431428</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>196.66561118000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.55864325999999664</v>
       </c>
       <c r="D241" s="5">
         <v>-3.3465773997343184</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>197.06399113000001</v>
       </c>
       <c r="C242" s="5">
         <v>0.39837994999999182</v>
       </c>
       <c r="D242" s="5">
         <v>2.458071742699186</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>199.41665841</v>
       </c>
       <c r="C243" s="5">
         <v>2.3526672799999915</v>
       </c>
       <c r="D243" s="5">
         <v>15.305473483445242</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>198.71225810999999</v>
       </c>
       <c r="C244" s="5">
         <v>-0.7044003000000032</v>
       </c>
       <c r="D244" s="5">
         <v>-4.1573776451280464</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>198.75471331</v>
       </c>
       <c r="C245" s="5">
         <v>4.2455200000006243E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.2566834540221441</v>
       </c>
       <c r="E245" s="5">
         <v>2.3493925158535545</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>200.56994255999999</v>
       </c>
       <c r="C246" s="5">
         <v>1.8152292499999874</v>
       </c>
       <c r="D246" s="5">
         <v>11.527242578009854</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>200.71568672999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.14574417000000039</v>
       </c>
       <c r="D247" s="5">
         <v>0.87547351646490856</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>205.70812086999999</v>
       </c>
       <c r="C248" s="5">
         <v>4.9924341400000003</v>
       </c>
       <c r="D248" s="5">
         <v>34.28931407728939</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>209.36220423</v>
       </c>
       <c r="C249" s="5">
         <v>3.6540833600000155</v>
       </c>
       <c r="D249" s="5">
         <v>23.527070224913672</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>243.01876000999999</v>
       </c>
       <c r="C250" s="5">
         <v>33.656555779999991</v>
       </c>
       <c r="D250" s="5">
         <v>498.27137270590117</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>228.78342769</v>
       </c>
       <c r="C251" s="5">
         <v>-14.235332319999998</v>
       </c>
       <c r="D251" s="5">
         <v>-51.536235892183434</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>215.15165786</v>
       </c>
       <c r="C252" s="5">
         <v>-13.631769829999996</v>
       </c>
       <c r="D252" s="5">
         <v>-52.154443103235003</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>207.49268581000001</v>
       </c>
       <c r="C253" s="5">
         <v>-7.6589720499999885</v>
       </c>
       <c r="D253" s="5">
         <v>-35.271261287016117</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>201.13608336999999</v>
       </c>
       <c r="C254" s="5">
         <v>-6.3566024400000174</v>
       </c>
       <c r="D254" s="5">
         <v>-31.159128248176216</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>201.55277656999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.41669319999999743</v>
       </c>
       <c r="D255" s="5">
         <v>2.5145607528622715</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>201.15541399</v>
       </c>
       <c r="C256" s="5">
         <v>-0.39736257999999225</v>
       </c>
       <c r="D256" s="5">
         <v>-2.3403223393629435</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>201.85462541000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.69921142000001169</v>
       </c>
       <c r="D257" s="5">
         <v>4.2518465044876885</v>
       </c>
       <c r="E257" s="5">
         <v>1.5596672141128254</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>201.86302067</v>
       </c>
       <c r="C258" s="5">
         <v>8.3952599999861377E-3</v>
       </c>
       <c r="D258" s="5">
         <v>4.9920167953354522E-2</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>202.10294970000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.2399290300000132</v>
       </c>
       <c r="D259" s="5">
         <v>1.4356490631295404</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>201.92852013000001</v>
       </c>
       <c r="C260" s="5">
         <v>-0.17442957000000092</v>
       </c>
       <c r="D260" s="5">
         <v>-1.0307852381350568</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>201.98457327</v>
       </c>
       <c r="C261" s="5">
         <v>5.6053139999988844E-2</v>
       </c>
       <c r="D261" s="5">
         <v>0.33361586217506289</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>201.50009143</v>
       </c>
       <c r="C262" s="5">
         <v>-0.48448184000000083</v>
       </c>
       <c r="D262" s="5">
         <v>-2.8406598070449318</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>201.21542411999999</v>
       </c>
       <c r="C263" s="5">
         <v>-0.28466731000000323</v>
       </c>
       <c r="D263" s="5">
         <v>-1.682177743253721</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>201.38128409999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.16585997999999336</v>
       </c>
       <c r="D264" s="5">
         <v>0.99364545123048487</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>201.32117567</v>
       </c>
       <c r="C265" s="5">
         <v>-6.0108429999985447E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-0.35758944574754148</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>201.41150587000001</v>
       </c>
       <c r="C266" s="5">
         <v>9.0330200000011018E-2</v>
       </c>
       <c r="D266" s="5">
         <v>0.53975513527579899</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>201.11750351000001</v>
       </c>
       <c r="C267" s="5">
         <v>-0.29400236000000746</v>
       </c>
       <c r="D267" s="5">
         <v>-1.7376570589193618</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>200.95729842</v>
       </c>
       <c r="C268" s="5">
         <v>-0.16020509000000516</v>
       </c>
       <c r="D268" s="5">
         <v>-0.95171268575946488</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>200.48020283</v>
       </c>
       <c r="C269" s="5">
         <v>-0.47709559000000468</v>
       </c>
       <c r="D269" s="5">
         <v>-2.8120295888104829</v>
       </c>
       <c r="E269" s="5">
         <v>-0.68089724335438362</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>199.9965799</v>
       </c>
       <c r="C270" s="5">
         <v>-0.48362292999999568</v>
       </c>
       <c r="D270" s="5">
         <v>-2.8566869388293892</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>199.59395910999999</v>
       </c>
       <c r="C271" s="5">
         <v>-0.40262079000001449</v>
       </c>
       <c r="D271" s="5">
         <v>-2.3891967393799729</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>199.58577585</v>
       </c>
       <c r="C272" s="5">
         <v>-8.1832599999813738E-3</v>
       </c>
       <c r="D272" s="5">
         <v>-4.9188352098361587E-2</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>199.13246420999999</v>
       </c>
       <c r="C273" s="5">
         <v>-0.45331164000000967</v>
       </c>
       <c r="D273" s="5">
         <v>-2.6917241900980549</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>198.67162485</v>
       </c>
       <c r="C274" s="5">
         <v>-0.46083935999999426</v>
       </c>
       <c r="D274" s="5">
         <v>-2.7420059931580476</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>198.59973636000001</v>
       </c>
       <c r="C275" s="5">
         <v>-7.1888489999992089E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-0.4333518294897365</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>198.66673521000001</v>
       </c>
       <c r="C276" s="5">
         <v>6.6998850000004495E-2</v>
       </c>
       <c r="D276" s="5">
         <v>0.40557941164176547</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>199.06989024000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.40315502999999353</v>
       </c>
       <c r="D277" s="5">
         <v>2.4625277328738981</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>199.53675738999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.46686714999998458</v>
       </c>
       <c r="D278" s="5">
         <v>2.8508772520216663</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>199.29694040999999</v>
       </c>
       <c r="C279" s="5">
         <v>-0.23981698000000051</v>
       </c>
       <c r="D279" s="5">
         <v>-1.4327468885063532</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>199.15071696000001</v>
       </c>
       <c r="C280" s="5">
         <v>-0.14622344999997949</v>
       </c>
       <c r="D280" s="5">
         <v>-0.87689151970359314</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>199.53422821999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.38351125999997748</v>
       </c>
       <c r="D281" s="5">
         <v>2.3355140872842517</v>
       </c>
       <c r="E281" s="5">
         <v>-0.47185437596657387</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>199.31030304999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.22392517000000112</v>
       </c>
       <c r="D282" s="5">
         <v>-1.3384061002370662</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>199.83762121999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.52731817000000092</v>
       </c>
       <c r="D283" s="5">
         <v>3.2214660483343538</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>199.15566050999999</v>
       </c>
       <c r="C284" s="5">
         <v>-0.68196070999999847</v>
       </c>
       <c r="D284" s="5">
         <v>-4.0190953046480455</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>198.60294970999999</v>
       </c>
       <c r="C285" s="5">
         <v>-0.55271079999999984</v>
       </c>
       <c r="D285" s="5">
         <v>-3.2799577307481287</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>198.06427041000001</v>
       </c>
       <c r="C286" s="5">
         <v>-0.5386792999999841</v>
       </c>
       <c r="D286" s="5">
         <v>-3.2066928946146267</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>197.55950399</v>
       </c>
       <c r="C287" s="5">
         <v>-0.50476642000000993</v>
       </c>
       <c r="D287" s="5">
         <v>-3.0156938443109071</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>196.52124237000001</v>
       </c>
       <c r="C288" s="5">
         <v>-1.0382616199999859</v>
       </c>
       <c r="D288" s="5">
         <v>-6.1273913784632317</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>196.22102092</v>
       </c>
       <c r="C289" s="5">
         <v>-0.30022145000000933</v>
       </c>
       <c r="D289" s="5">
         <v>-1.8178903172484717</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>195.98125340000001</v>
       </c>
       <c r="C290" s="5">
         <v>-0.23976751999998669</v>
       </c>
       <c r="D290" s="5">
         <v>-1.4564964623796972</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>194.31871326999999</v>
       </c>
       <c r="C291" s="5">
         <v>-1.6625401300000249</v>
       </c>
       <c r="D291" s="5">
         <v>-9.7180061647973996</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>194.80945679000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.49074352000002364</v>
       </c>
       <c r="D292" s="5">
         <v>3.072998918162817</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>193.85942889</v>
       </c>
       <c r="C293" s="5">
         <v>-0.95002790000000914</v>
       </c>
       <c r="D293" s="5">
         <v>-5.6976048432564426</v>
       </c>
       <c r="E293" s="5">
         <v>-2.8440229932596539</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>193.76391172999999</v>
       </c>
       <c r="C294" s="5">
         <v>-9.5517160000014201E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-0.58965658314631408</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>193.67867264</v>
       </c>
       <c r="C295" s="5">
         <v>-8.5239089999987527E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-0.52661914577661895</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>194.21715082</v>
       </c>
       <c r="C296" s="5">
         <v>0.53847817999999847</v>
       </c>
       <c r="D296" s="5">
         <v>3.3878118675153557</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>193.50689057</v>
       </c>
       <c r="C297" s="5">
         <v>-0.71026025000000459</v>
       </c>
       <c r="D297" s="5">
         <v>-4.3012493234528044</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>193.1749035</v>
       </c>
       <c r="C298" s="5">
         <v>-0.33198706999999672</v>
       </c>
       <c r="D298" s="5">
         <v>-2.0394454494533254</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>193.11942557</v>
       </c>
       <c r="C299" s="5">
         <v>-5.5477929999995013E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-0.34408434779216179</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>192.79673991000001</v>
       </c>
       <c r="C300" s="5">
         <v>-0.32268565999999055</v>
       </c>
       <c r="D300" s="5">
         <v>-1.9867703734865794</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>192.78624402</v>
       </c>
       <c r="C301" s="5">
         <v>-1.0495890000015606E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-6.5308663736518557E-2</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>192.44858210999999</v>
       </c>
       <c r="C302" s="5">
         <v>-0.33766191000000845</v>
       </c>
       <c r="D302" s="5">
         <v>-2.0816510642546082</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>192.54479746999999</v>
       </c>
       <c r="C303" s="5">
         <v>9.6215360000002192E-2</v>
       </c>
       <c r="D303" s="5">
         <v>0.60159675707034399</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>193.12748966000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.58269219000001726</v>
       </c>
       <c r="D304" s="5">
         <v>3.6925804777876436</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>193.13799424000001</v>
       </c>
       <c r="C305" s="5">
         <v>1.0504580000002761E-2</v>
       </c>
       <c r="D305" s="5">
         <v>6.5289864803874664E-2</v>
       </c>
       <c r="E305" s="5">
         <v>-0.37214318340396124</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>193.28460711</v>
       </c>
       <c r="C306" s="5">
         <v>0.14661286999998424</v>
       </c>
       <c r="D306" s="5">
         <v>0.91474417002053166</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>193.59082939000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.30622228000001428</v>
       </c>
       <c r="D307" s="5">
         <v>1.9178231714506389</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>193.55374811999999</v>
       </c>
       <c r="C308" s="5">
         <v>-3.708127000001582E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-0.22961147558265838</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>194.25129844</v>
       </c>
       <c r="C309" s="5">
         <v>0.69755032000000483</v>
       </c>
       <c r="D309" s="5">
         <v>4.4114522867295225</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>193.97754284999999</v>
       </c>
       <c r="C310" s="5">
         <v>-0.27375559000000749</v>
       </c>
       <c r="D310" s="5">
         <v>-1.6780961320284282</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>194.04387403999999</v>
       </c>
       <c r="C311" s="5">
         <v>6.6331189999999651E-2</v>
       </c>
       <c r="D311" s="5">
         <v>0.41111615166415927</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>194.83119737000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.78732333000002086</v>
       </c>
       <c r="D312" s="5">
         <v>4.9790782752132889</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>194.69416394999999</v>
       </c>
       <c r="C313" s="5">
         <v>-0.13703342000002294</v>
       </c>
       <c r="D313" s="5">
         <v>-0.84075587550811459</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>194.29639428999999</v>
       </c>
       <c r="C314" s="5">
         <v>-0.39776965999999447</v>
       </c>
       <c r="D314" s="5">
         <v>-2.424296483589472</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>194.59619906</v>
       </c>
       <c r="C315" s="5">
         <v>0.2998047700000086</v>
       </c>
       <c r="D315" s="5">
         <v>1.8674288376845372</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>194.73670837</v>
       </c>
       <c r="C316" s="5">
         <v>0.14050930999999878</v>
       </c>
       <c r="D316" s="5">
         <v>0.86991623564323106</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>195.86778862</v>
       </c>
       <c r="C317" s="5">
         <v>1.1310802499999966</v>
       </c>
       <c r="D317" s="5">
         <v>7.1969287544319194</v>
       </c>
       <c r="E317" s="5">
         <v>1.4133906644012484</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>195.5433238</v>
       </c>
       <c r="C318" s="5">
         <v>-0.32446482000000287</v>
       </c>
       <c r="D318" s="5">
         <v>-1.9698484035603814</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>195.84303901000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.29971521000001644</v>
       </c>
       <c r="D319" s="5">
         <v>1.854861185242096</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>196.43988465999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.59684564999997747</v>
       </c>
       <c r="D320" s="5">
         <v>3.719011476543943</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>196.43946499</v>
       </c>
       <c r="C321" s="5">
         <v>-4.1966999998521715E-4</v>
       </c>
       <c r="D321" s="5">
         <v>-2.5636244059934477E-3</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>197.31171696000001</v>
       </c>
       <c r="C322" s="5">
         <v>0.87225197000000776</v>
       </c>
       <c r="D322" s="5">
         <v>5.4604443695692062</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>197.91302315999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.60130619999998203</v>
       </c>
       <c r="D323" s="5">
         <v>3.7189149380599584</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>197.87450899000001</v>
       </c>
       <c r="C324" s="5">
         <v>-3.8514169999984915E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-0.23327201463110292</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>198.43822435000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.56371536000000333</v>
       </c>
       <c r="D325" s="5">
         <v>3.4727007213666283</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>199.15762869</v>
       </c>
       <c r="C326" s="5">
         <v>0.71940433999998277</v>
       </c>
       <c r="D326" s="5">
         <v>4.4381986059098155</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>198.55764500000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.59998368999998775</v>
       </c>
       <c r="D327" s="5">
         <v>-3.5558257143218475</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>198.94054130999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.38289630999997826</v>
       </c>
       <c r="D328" s="5">
         <v>2.3387681427038176</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>200.1811946</v>
       </c>
       <c r="C329" s="5">
         <v>1.2406532900000116</v>
       </c>
       <c r="D329" s="5">
         <v>7.7456574963735925</v>
       </c>
       <c r="E329" s="5">
         <v>2.2022028279332639</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>199.95599465999999</v>
       </c>
       <c r="C330" s="5">
         <v>-0.2251999400000102</v>
       </c>
       <c r="D330" s="5">
         <v>-1.3416550057018806</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>199.41478587</v>
       </c>
       <c r="C331" s="5">
         <v>-0.54120878999998467</v>
       </c>
       <c r="D331" s="5">
         <v>-3.2000500406727972</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>199.01599202</v>
       </c>
       <c r="C332" s="5">
         <v>-0.39879385000000411</v>
       </c>
       <c r="D332" s="5">
         <v>-2.3735649329934438</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>198.82314503999999</v>
       </c>
       <c r="C333" s="5">
         <v>-0.19284698000001299</v>
       </c>
       <c r="D333" s="5">
         <v>-1.156625716403481</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>199.47651202</v>
       </c>
       <c r="C334" s="5">
         <v>0.65336698000001547</v>
       </c>
       <c r="D334" s="5">
         <v>4.0154653825140274</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>199.63311863000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.15660661000001141</v>
       </c>
       <c r="D335" s="5">
         <v>0.94618422591024043</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>199.69958785</v>
       </c>
       <c r="C336" s="5">
         <v>6.6469219999987672E-2</v>
       </c>
       <c r="D336" s="5">
         <v>0.40028074458677843</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>199.38532941</v>
       </c>
       <c r="C337" s="5">
         <v>-0.31425844000000325</v>
       </c>
       <c r="D337" s="5">
         <v>-1.8721283495144236</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>199.73406079</v>
       </c>
       <c r="C338" s="5">
         <v>0.34873138000000381</v>
       </c>
       <c r="D338" s="5">
         <v>2.1191470797220946</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>200.97414462</v>
       </c>
       <c r="C339" s="5">
         <v>1.2400838300000032</v>
       </c>
       <c r="D339" s="5">
         <v>7.710163746944021</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>201.11662620000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.14248158000000899</v>
       </c>
       <c r="D340" s="5">
         <v>0.85407085632869251</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>201.52329760999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.40667140999997287</v>
       </c>
       <c r="D341" s="5">
         <v>2.4536496169559552</v>
       </c>
       <c r="E341" s="5">
         <v>0.67044410074670324</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>202.06883948000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.5455418700000223</v>
       </c>
       <c r="D342" s="5">
         <v>3.2973151555239388</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>201.46531672</v>
       </c>
       <c r="C343" s="5">
         <v>-0.60352276000000415</v>
       </c>
       <c r="D343" s="5">
         <v>-3.5257693169543636</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>201.14689612999999</v>
       </c>
       <c r="C344" s="5">
         <v>-0.31842059000001655</v>
       </c>
       <c r="D344" s="5">
         <v>-1.880227139387769</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>201.67719516</v>
       </c>
       <c r="C345" s="5">
         <v>0.530299030000009</v>
       </c>
       <c r="D345" s="5">
         <v>3.2099309974756185</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>201.14654877000001</v>
       </c>
       <c r="C346" s="5">
         <v>-0.53064638999998692</v>
       </c>
       <c r="D346" s="5">
         <v>-3.112106774339396</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>201.30405109</v>
       </c>
       <c r="C347" s="5">
         <v>0.15750231999999187</v>
       </c>
       <c r="D347" s="5">
         <v>0.94368448047037479</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>200.69532165999999</v>
       </c>
       <c r="C348" s="5">
         <v>-0.60872943000001101</v>
       </c>
       <c r="D348" s="5">
         <v>-3.5689692097825132</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>200.88311637999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.18779471999999942</v>
       </c>
       <c r="D349" s="5">
         <v>1.1286614025899144</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>200.62083275000001</v>
       </c>
       <c r="C350" s="5">
         <v>-0.26228362999998467</v>
       </c>
       <c r="D350" s="5">
         <v>-1.5555811275440257</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>201.08628766000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.46545491000000538</v>
       </c>
       <c r="D351" s="5">
         <v>2.8198894458129509</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>201.48084105999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.39455339999997818</v>
       </c>
       <c r="D352" s="5">
         <v>2.3801080037938016</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>201.59042402</v>
       </c>
       <c r="C353" s="5">
         <v>0.10958296000001155</v>
       </c>
       <c r="D353" s="5">
         <v>0.65462120768140508</v>
       </c>
       <c r="E353" s="5">
         <v>3.3309503564149523E-2</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>200.94511188000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.64531213999998727</v>
       </c>
       <c r="D354" s="5">
         <v>-3.7744119364822359</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>202.65635089</v>
       </c>
       <c r="C355" s="5">
         <v>1.7112390099999857</v>
       </c>
       <c r="D355" s="5">
         <v>10.711635316317491</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>202.72935161999999</v>
       </c>
       <c r="C356" s="5">
         <v>7.3000729999989744E-2</v>
       </c>
       <c r="D356" s="5">
         <v>0.43312059836206895</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>202.81818724999999</v>
       </c>
       <c r="C357" s="5">
         <v>8.8835630000005494E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.52710696807962698</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>203.61075668999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.79256943999999407</v>
       </c>
       <c r="D358" s="5">
         <v>4.7914509813818507</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>204.24033985</v>
       </c>
       <c r="C359" s="5">
         <v>0.62958316000000991</v>
       </c>
       <c r="D359" s="5">
         <v>3.7742679695168313</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>204.87518305</v>
       </c>
       <c r="C360" s="5">
         <v>0.63484320000000594</v>
       </c>
       <c r="D360" s="5">
         <v>3.7944093592238382</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>206.8736141</v>
       </c>
       <c r="C361" s="5">
         <v>1.9984310499999935</v>
       </c>
       <c r="D361" s="5">
         <v>12.35411025013744</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>205.40273626000001</v>
       </c>
       <c r="C362" s="5">
         <v>-1.4708778399999858</v>
       </c>
       <c r="D362" s="5">
         <v>-8.2061729849714933</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>205.23314329999999</v>
       </c>
       <c r="C363" s="5">
         <v>-0.169592960000017</v>
       </c>
       <c r="D363" s="5">
         <v>-0.98630583663000815</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>205.12989064999999</v>
       </c>
       <c r="C364" s="5">
         <v>-0.10325265000000172</v>
       </c>
       <c r="D364" s="5">
         <v>-0.60205143525943194</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>204.53621544999999</v>
       </c>
       <c r="C365" s="5">
         <v>-0.59367520000000695</v>
       </c>
       <c r="D365" s="5">
         <v>-3.4182192259994748</v>
       </c>
       <c r="E365" s="5">
         <v>1.4612754769084413</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>206.67366838000001</v>
       </c>
       <c r="C366" s="5">
         <v>2.1374529300000233</v>
       </c>
       <c r="D366" s="5">
         <v>13.286767898161589</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>206.81210121999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.1384328399999788</v>
       </c>
       <c r="D367" s="5">
         <v>0.80674406896155126</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>208.34021231</v>
       </c>
       <c r="C368" s="5">
         <v>1.5281110900000101</v>
       </c>
       <c r="D368" s="5">
         <v>9.2360188422759393</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>209.50851118</v>
       </c>
       <c r="C369" s="5">
         <v>1.168298870000001</v>
       </c>
       <c r="D369" s="5">
         <v>6.9406499263286126</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>210.42138478000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.91287360000001172</v>
       </c>
       <c r="D370" s="5">
         <v>5.3557988392278322</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>211.08492401000001</v>
       </c>
       <c r="C371" s="5">
         <v>0.66353922999999781</v>
       </c>
       <c r="D371" s="5">
         <v>3.8503836803065683</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>212.15546619</v>
       </c>
       <c r="C372" s="5">
         <v>1.0705421799999897</v>
       </c>
       <c r="D372" s="5">
         <v>6.2586056065117468</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>232.34463622000001</v>
       </c>
       <c r="C373" s="5">
         <v>20.189170030000014</v>
       </c>
       <c r="D373" s="5">
         <v>197.6741363962017</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>232.84731321999999</v>
       </c>
       <c r="C374" s="5">
         <v>0.50267699999997717</v>
       </c>
       <c r="D374" s="5">
         <v>2.6273134283156807</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>218.61805483000001</v>
       </c>
       <c r="C375" s="5">
         <v>-14.229258389999984</v>
       </c>
       <c r="D375" s="5">
         <v>-53.077889588087814</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>212.25148164000001</v>
       </c>
       <c r="C376" s="5">
         <v>-6.3665731899999969</v>
       </c>
       <c r="D376" s="5">
         <v>-29.858272646505068</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>212.70390577000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.45242412999999715</v>
       </c>
       <c r="D377" s="5">
         <v>2.5880582399632424</v>
       </c>
       <c r="E377" s="5">
         <v>3.993273417145371</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>211.06497161999999</v>
       </c>
       <c r="C378" s="5">
         <v>-1.6389341500000114</v>
       </c>
       <c r="D378" s="5">
         <v>-8.8643305662345799</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>210.88798224000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.17698937999998066</v>
       </c>
       <c r="D379" s="5">
         <v>-1.0016368286090649</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>210.35838545999999</v>
       </c>
       <c r="C380" s="5">
         <v>-0.52959678000001986</v>
       </c>
       <c r="D380" s="5">
         <v>-2.9722483574788128</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>211.60628435000001</v>
       </c>
       <c r="C381" s="5">
         <v>1.2478988900000161</v>
       </c>
       <c r="D381" s="5">
         <v>7.3556213989602437</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>211.66900734000001</v>
       </c>
       <c r="C382" s="5">
         <v>6.272298999999748E-2</v>
       </c>
       <c r="D382" s="5">
         <v>0.35627682997678711</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>212.13128326</v>
       </c>
       <c r="C383" s="5">
         <v>0.46227591999999618</v>
       </c>
       <c r="D383" s="5">
         <v>2.6524579843837159</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>211.95670706000001</v>
       </c>
       <c r="C384" s="5">
         <v>-0.17457619999998997</v>
       </c>
       <c r="D384" s="5">
         <v>-0.98309788526286246</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>212.76616088</v>
       </c>
       <c r="C385" s="5">
         <v>0.80945381999998745</v>
       </c>
       <c r="D385" s="5">
         <v>4.6802431828987912</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>213.21639614</v>
       </c>
       <c r="C386" s="5">
         <v>0.45023525999999947</v>
       </c>
       <c r="D386" s="5">
         <v>2.5690880056588483</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>212.57266924999999</v>
       </c>
       <c r="C387" s="5">
         <v>-0.6437268900000106</v>
       </c>
       <c r="D387" s="5">
         <v>-3.5633912383401078</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>213.96789586</v>
       </c>
       <c r="C388" s="5">
         <v>1.3952266100000088</v>
       </c>
       <c r="D388" s="5">
         <v>8.1668740679752503</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>213.33232949999999</v>
       </c>
       <c r="C389" s="5">
         <v>-0.63556636000001276</v>
       </c>
       <c r="D389" s="5">
         <v>-3.5067980843829005</v>
       </c>
       <c r="E389" s="5">
         <v>0.29544531762359938</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>212.97950582000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.35282367999997177</v>
       </c>
       <c r="D390" s="5">
         <v>-1.9666888319850195</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>212.92833765</v>
       </c>
       <c r="C391" s="5">
         <v>-5.116817000001106E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-0.28791847432882989</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>211.99997368000001</v>
       </c>
       <c r="C392" s="5">
         <v>-0.92836396999999238</v>
       </c>
       <c r="D392" s="5">
         <v>-5.1083230368581978</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>209.97298351000001</v>
       </c>
       <c r="C393" s="5">
         <v>-2.0269901700000048</v>
       </c>
       <c r="D393" s="5">
         <v>-10.888994122567697</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>210.88280488999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.90982137999998258</v>
       </c>
       <c r="D394" s="5">
         <v>5.3253721715787128</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>209.95669186000001</v>
       </c>
       <c r="C395" s="5">
         <v>-0.92611302999998202</v>
       </c>
       <c r="D395" s="5">
         <v>-5.1444770225799186</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>211.00645021</v>
       </c>
       <c r="C396" s="5">
         <v>1.0497583499999905</v>
       </c>
       <c r="D396" s="5">
         <v>6.1676295817986171</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>210.61087885000001</v>
       </c>
       <c r="C397" s="5">
         <v>-0.39557135999999105</v>
       </c>
       <c r="D397" s="5">
         <v>-2.22657509029629</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>211.26904866999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.65816981999998347</v>
       </c>
       <c r="D398" s="5">
         <v>3.8151930791596955</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>211.70987312</v>
       </c>
       <c r="C399" s="5">
         <v>0.44082445000000803</v>
       </c>
       <c r="D399" s="5">
         <v>2.5328010611889828</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>211.40297387000001</v>
       </c>
       <c r="C400" s="5">
         <v>-0.30689924999998652</v>
       </c>
       <c r="D400" s="5">
         <v>-1.7257437117888297</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>211.54278170000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.13980782999999519</v>
       </c>
       <c r="D401" s="5">
         <v>0.79649294117372094</v>
       </c>
       <c r="E401" s="5">
         <v>-0.83885447845352124</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>212.18255436999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.63977266999998506</v>
       </c>
       <c r="D402" s="5">
         <v>3.6901613807797329</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>212.23415732000001</v>
       </c>
       <c r="C403" s="5">
         <v>5.1602950000017245E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.29223154816027108</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>211.93266451</v>
       </c>
       <c r="C404" s="5">
         <v>-0.30149281000001338</v>
       </c>
       <c r="D404" s="5">
         <v>-1.6914242288377679</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>214.16342121</v>
       </c>
       <c r="C405" s="5">
         <v>2.2307567000000006</v>
       </c>
       <c r="D405" s="5">
         <v>13.388437885757032</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>215.80878490000001</v>
       </c>
       <c r="C406" s="5">
         <v>1.6453636900000106</v>
       </c>
       <c r="D406" s="5">
         <v>9.6190116041670279</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>216.69699607999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.88821117999998478</v>
       </c>
       <c r="D407" s="5">
         <v>5.0522258678473708</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>216.64695076000001</v>
       </c>
       <c r="C408" s="5">
         <v>-5.0045319999981075E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-0.27678353874274197</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>217.72131974999999</v>
       </c>
       <c r="C409" s="5">
         <v>1.0743689899999822</v>
       </c>
       <c r="D409" s="5">
         <v>6.1159162032853098</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>218.76075044000001</v>
       </c>
       <c r="C410" s="5">
         <v>1.0394306900000174</v>
       </c>
       <c r="D410" s="5">
         <v>5.8818097826634386</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>220.07487477000001</v>
       </c>
       <c r="C411" s="5">
         <v>1.3141243299999985</v>
       </c>
       <c r="D411" s="5">
         <v>7.4515554442577514</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>220.32511890999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.25024413999997819</v>
       </c>
       <c r="D412" s="5">
         <v>1.3730696406685006</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>220.57064557000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.24552666000002432</v>
       </c>
       <c r="D413" s="5">
         <v>1.3454868415356369</v>
       </c>
       <c r="E413" s="5">
         <v>4.2676303097890056</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>221.35608396000001</v>
       </c>
       <c r="C414" s="5">
         <v>0.78543838999999593</v>
       </c>
       <c r="D414" s="5">
         <v>4.3578168103033166</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>222.70385082000001</v>
       </c>
       <c r="C415" s="5">
         <v>1.3477668600000072</v>
       </c>
       <c r="D415" s="5">
         <v>7.5561287798975307</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>223.45541412</v>
       </c>
       <c r="C416" s="5">
         <v>0.75156329999998661</v>
       </c>
       <c r="D416" s="5">
         <v>4.1256825478751757</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>224.07876189000001</v>
       </c>
       <c r="C417" s="5">
         <v>0.6233477700000094</v>
       </c>
       <c r="D417" s="5">
         <v>3.3993418018816834</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>224.22339321000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.14463132000000201</v>
       </c>
       <c r="D418" s="5">
         <v>0.77729381303133227</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>224.22843121</v>
       </c>
       <c r="C419" s="5">
         <v>5.0379999999847769E-3</v>
       </c>
       <c r="D419" s="5">
         <v>2.6965728554984025E-2</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>225.41765787</v>
       </c>
       <c r="C420" s="5">
         <v>1.1892266600000028</v>
       </c>
       <c r="D420" s="5">
         <v>6.5533370581905226</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>225.95175121</v>
       </c>
       <c r="C421" s="5">
         <v>0.53409333999999831</v>
       </c>
       <c r="D421" s="5">
         <v>2.8805654657227286</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>225.68263479999999</v>
       </c>
       <c r="C422" s="5">
         <v>-0.26911641000000941</v>
       </c>
       <c r="D422" s="5">
         <v>-1.4199163678149107</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>225.43921802</v>
       </c>
       <c r="C423" s="5">
         <v>-0.24341677999998979</v>
       </c>
       <c r="D423" s="5">
         <v>-1.2866455475722738</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>225.20608125999999</v>
       </c>
       <c r="C424" s="5">
         <v>-0.23313676000000783</v>
       </c>
       <c r="D424" s="5">
         <v>-1.233939444413823</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>226.5829013</v>
       </c>
       <c r="C425" s="5">
         <v>1.3768200400000126</v>
       </c>
       <c r="D425" s="5">
         <v>7.5880999872669275</v>
       </c>
       <c r="E425" s="5">
         <v>2.7257732843203542</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>227.32525224</v>
       </c>
       <c r="C426" s="5">
         <v>0.74235093999999435</v>
       </c>
       <c r="D426" s="5">
         <v>4.0031703890765602</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>226.80938148999999</v>
       </c>
       <c r="C427" s="5">
         <v>-0.51587075000000482</v>
       </c>
       <c r="D427" s="5">
         <v>-2.6894356278140963</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>226.32672951999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.48265197000000626</v>
       </c>
       <c r="D428" s="5">
         <v>-2.5239319559988149</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>225.59332681999999</v>
       </c>
       <c r="C429" s="5">
         <v>-0.73340269999999919</v>
       </c>
       <c r="D429" s="5">
         <v>-3.8199912518958268</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>224.72667586</v>
       </c>
       <c r="C430" s="5">
         <v>-0.86665095999998698</v>
       </c>
       <c r="D430" s="5">
         <v>-4.5138138014299001</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>224.85377811000001</v>
       </c>
       <c r="C431" s="5">
         <v>0.12710225000000719</v>
       </c>
       <c r="D431" s="5">
         <v>0.68081838022227004</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>224.24316906999999</v>
       </c>
       <c r="C432" s="5">
         <v>-0.61060904000001415</v>
       </c>
       <c r="D432" s="5">
         <v>-3.2104662090333691</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>223.70092944000001</v>
       </c>
       <c r="C433" s="5">
         <v>-0.54223962999998321</v>
       </c>
       <c r="D433" s="5">
         <v>-2.8634233340394943</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>223.45449991999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.24642952000002083</v>
       </c>
       <c r="D434" s="5">
         <v>-1.3139431415856717</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>213.24710974000001</v>
       </c>
       <c r="C435" s="5">
         <v>-10.207390179999976</v>
       </c>
       <c r="D435" s="5">
         <v>-42.940418118195346</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>213.28675023</v>
       </c>
       <c r="C436" s="5">
         <v>3.9640489999982265E-2</v>
       </c>
       <c r="D436" s="5">
         <v>0.22329611910636427</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>212.88685233999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.39989789000000542</v>
       </c>
       <c r="D437" s="5">
         <v>-2.2268599013725465</v>
       </c>
       <c r="E437" s="5">
         <v>-6.0446083448574939</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>210.96874564999999</v>
       </c>
       <c r="C438" s="5">
         <v>-1.9181066900000019</v>
       </c>
       <c r="D438" s="5">
         <v>-10.291961654744719</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>211.25411095999999</v>
       </c>
       <c r="C439" s="5">
         <v>0.28536531000000309</v>
       </c>
       <c r="D439" s="5">
         <v>1.635301354813623</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>209.75562382000001</v>
+        <v>209.8460216</v>
       </c>
       <c r="C440" s="5">
-        <v>-1.4984871399999804</v>
+        <v>-1.4080893599999911</v>
       </c>
       <c r="D440" s="5">
-        <v>-8.1876008544349617</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.7116562488636848</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>210.84345440000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.99743280000001278</v>
+      </c>
+      <c r="D441" s="5">
+        <v>5.8552971776279383</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>