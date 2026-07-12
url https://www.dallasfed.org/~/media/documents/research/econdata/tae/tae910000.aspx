--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8FD2BC08-FCD3-495E-A32F-D378B7824F2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B48DDC32-F311-4D2D-9D1E-ACE7CCA56E95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F814B912-FFF0-4598-A281-A12C39177413}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{73801DDC-980D-4199-9291-551A6804799D}"/>
   </bookViews>
   <sheets>
     <sheet name="AE910000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Federal Government</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CBEC558-284E-47FA-9397-534E749E5C83}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D9CF58D-4EE3-4F30-ABA3-2CFE6C483392}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>199.69045446999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>199.69017461999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>200.22186678</v>
+        <v>200.22137054999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.53141231000000744</v>
+        <v>0.53119592999999554</v>
       </c>
       <c r="D7" s="5">
-        <v>3.2405739206224471</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>3.2392396682600078</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>203.48061532</v>
+        <v>203.48199274999999</v>
       </c>
       <c r="C8" s="5">
-        <v>3.2587485399999991</v>
+        <v>3.2606222000000002</v>
       </c>
       <c r="D8" s="5">
-        <v>21.377568257423629</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>21.391038598964563</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>206.58104179</v>
+        <v>206.58158961999999</v>
       </c>
       <c r="C9" s="5">
-        <v>3.1004264700000022</v>
+        <v>3.0995968699999992</v>
       </c>
       <c r="D9" s="5">
-        <v>19.897203000828469</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>19.891279121077353</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>225.86867778999999</v>
+        <v>225.86599092</v>
       </c>
       <c r="C10" s="5">
-        <v>19.287635999999992</v>
+        <v>19.284401300000013</v>
       </c>
       <c r="D10" s="5">
-        <v>191.86804945142609</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>191.81710188427837</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>210.49828843</v>
+        <v>210.49326785</v>
       </c>
       <c r="C11" s="5">
-        <v>-15.37038935999999</v>
+        <v>-15.372723070000006</v>
       </c>
       <c r="D11" s="5">
-        <v>-57.074959621188704</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-57.081117425385308</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>212.58049152000001</v>
+        <v>212.58285018000001</v>
       </c>
       <c r="C12" s="5">
-        <v>2.0822030900000073</v>
+        <v>2.0895823300000131</v>
       </c>
       <c r="D12" s="5">
-        <v>12.537705311186919</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>12.584908831417586</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>203.56339008</v>
+        <v>203.56172369999999</v>
       </c>
       <c r="C13" s="5">
-        <v>-9.0171014400000047</v>
+        <v>-9.0211264800000208</v>
       </c>
       <c r="D13" s="5">
-        <v>-40.55501581449785</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-40.568768410241397</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>201.23958536000001</v>
+        <v>201.24302445000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-2.3238047199999983</v>
+        <v>-2.3186992499999803</v>
       </c>
       <c r="D14" s="5">
-        <v>-12.870571083456749</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-12.844140230880807</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>199.40008843000001</v>
+        <v>199.40074490000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.8394969299999957</v>
+        <v>-1.8422795500000007</v>
       </c>
       <c r="D15" s="5">
-        <v>-10.433997128774186</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-10.448824983766992</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>200.44223049999999</v>
+        <v>200.44323856</v>
       </c>
       <c r="C16" s="5">
-        <v>1.0421420699999828</v>
+        <v>1.042493659999991</v>
       </c>
       <c r="D16" s="5">
-        <v>6.4551224043368105</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>6.4573413106718158</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>199.44680922000001</v>
+        <v>199.44717574000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.99542127999998797</v>
+        <v>-0.99606281999999169</v>
       </c>
       <c r="D17" s="5">
-        <v>-5.7992434031884805</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-5.8028510186448612</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>198.49494906000001</v>
+        <v>198.49465899</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.9518601599999954</v>
+        <v>-0.95251675000000091</v>
       </c>
       <c r="D18" s="5">
-        <v>-5.5790408708800365</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-5.5827787670579054</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>197.86775263999999</v>
+        <v>197.86729448</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.62719642000001841</v>
+        <v>-0.6273645100000067</v>
       </c>
       <c r="D19" s="5">
-        <v>-3.7265062972122509</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-3.7274930652917204</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>197.00229770000001</v>
+        <v>197.00345884999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.86545493999997802</v>
+        <v>-0.86383563000001118</v>
       </c>
       <c r="D20" s="5">
-        <v>-5.1242450977948328</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-5.1148979733279143</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>197.61170182000001</v>
+        <v>197.61217819999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.60940411999999355</v>
+        <v>0.60871935000000121</v>
       </c>
       <c r="D21" s="5">
-        <v>3.7758744278464595</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>3.7715366138654005</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>198.89546439</v>
+        <v>198.89328664999999</v>
       </c>
       <c r="C22" s="5">
-        <v>1.2837625699999933</v>
+        <v>1.281108450000005</v>
       </c>
       <c r="D22" s="5">
-        <v>8.0803283842848082</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>8.0630024477883033</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>199.25606635</v>
+        <v>199.25186578</v>
       </c>
       <c r="C23" s="5">
-        <v>0.36060195999999678</v>
+        <v>0.35857913000000963</v>
       </c>
       <c r="D23" s="5">
-        <v>2.1974532278808079</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>2.1850280906656083</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>197.96183339999999</v>
+        <v>197.96376395999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-1.2942329500000085</v>
+        <v>-1.2881018200000085</v>
       </c>
       <c r="D24" s="5">
-        <v>-7.5218827248924702</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-7.4876591691964141</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>197.47732436999999</v>
+        <v>197.47589980999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.48450902999999812</v>
+        <v>-0.48786415000000716</v>
       </c>
       <c r="D25" s="5">
-        <v>-2.8977699956319491</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-2.9175371641634085</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>196.14500013</v>
+        <v>196.14797582</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.3323242399999913</v>
+        <v>-1.327923989999988</v>
       </c>
       <c r="D26" s="5">
-        <v>-7.8022985359635699</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-7.7775295389708727</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>197.52081206</v>
+        <v>197.52140749</v>
       </c>
       <c r="C27" s="5">
-        <v>1.3758119299999976</v>
+        <v>1.3734316700000022</v>
       </c>
       <c r="D27" s="5">
-        <v>8.7495437021445799</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>8.7336810323002787</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>198.16670718</v>
+        <v>198.16757217</v>
       </c>
       <c r="C28" s="5">
-        <v>0.64589512000000582</v>
+        <v>0.64616467999999827</v>
       </c>
       <c r="D28" s="5">
-        <v>3.9953610781678695</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>3.9970463638927534</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>198.46406583000001</v>
+        <v>198.46431729</v>
       </c>
       <c r="C29" s="5">
-        <v>0.29735865000000672</v>
+        <v>0.29674511999999709</v>
       </c>
       <c r="D29" s="5">
-        <v>1.815592997643467</v>
+        <v>1.8118080666139624</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.49273457612248883</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-0.49279136009490188</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>198.62776262</v>
+        <v>198.62750403999999</v>
       </c>
       <c r="C30" s="5">
-        <v>0.16369678999998882</v>
+        <v>0.16318674999999416</v>
       </c>
       <c r="D30" s="5">
-        <v>0.99428445395108866</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>0.99117121673402142</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>198.10039939000001</v>
+        <v>198.10000062</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.52736322999999174</v>
+        <v>-0.52750341999998795</v>
       </c>
       <c r="D31" s="5">
-        <v>-3.1399239758188591</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-3.1407505431545912</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>198.24817422999999</v>
+        <v>198.24907589</v>
       </c>
       <c r="C32" s="5">
-        <v>0.14777483999998253</v>
+        <v>0.14907526999999732</v>
       </c>
       <c r="D32" s="5">
-        <v>0.89883294117842905</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>0.90677734021098466</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>197.57674441</v>
+        <v>197.57706561000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.67142981999998597</v>
+        <v>-0.67201027999999496</v>
       </c>
       <c r="D33" s="5">
-        <v>-3.9893203756790618</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-3.9926873320254463</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>196.65386255999999</v>
+        <v>196.65242634000001</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.92288185000001022</v>
+        <v>-0.92463927000000012</v>
       </c>
       <c r="D34" s="5">
-        <v>-5.4634233652232407</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-5.4735522410610082</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>196.084856</v>
+        <v>196.08162687000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.56900655999999117</v>
+        <v>-0.5707994699999972</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.4174047153967657</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-3.4280261035426807</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>197.11474401999999</v>
+        <v>197.11592342</v>
       </c>
       <c r="C36" s="5">
-        <v>1.0298880199999871</v>
+        <v>1.0342965499999934</v>
       </c>
       <c r="D36" s="5">
-        <v>6.4880026647061717</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>6.5166962609973789</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>196.84988077</v>
+        <v>196.84908852999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.26486324999999056</v>
+        <v>-0.26683489000001259</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.6005777275107436</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-1.6123942732112928</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>196.58182703</v>
+        <v>196.58400601</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.26805373999999915</v>
+        <v>-0.26508251999999288</v>
       </c>
       <c r="D38" s="5">
-        <v>-1.6218770419994866</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-1.6040388290574192</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>195.84049585</v>
+        <v>195.84098502000001</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.74133118000000309</v>
+        <v>-0.74302098999999089</v>
       </c>
       <c r="D39" s="5">
-        <v>-4.4326385140118996</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>-4.4424850589163682</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>195.45921602999999</v>
+        <v>195.45968528</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.38127982000000316</v>
+        <v>-0.38129974000000288</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.3114126290181169</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-2.3115263867449554</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>194.59369547</v>
+        <v>194.5938305</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.86552055999999311</v>
+        <v>-0.86585478000000649</v>
       </c>
       <c r="D41" s="5">
-        <v>-5.1862424943894485</v>
+        <v>-5.1881844649444231</v>
       </c>
       <c r="E41" s="5">
-        <v>-1.9501617805791072</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-1.9502179751256565</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>195.30306439</v>
+        <v>195.30284089</v>
       </c>
       <c r="C42" s="5">
-        <v>0.70936892000000284</v>
+        <v>0.7090103900000031</v>
       </c>
       <c r="D42" s="5">
-        <v>4.4632427072713865</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>4.460938336559428</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>195.05232871999999</v>
+        <v>195.05201369</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.25073567000001162</v>
+        <v>-0.25082720000000336</v>
       </c>
       <c r="D43" s="5">
-        <v>-1.5297625758279532</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-1.5303188094780595</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>194.71663656000001</v>
+        <v>194.71707757999999</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.33569215999997937</v>
+        <v>-0.33493611000000101</v>
       </c>
       <c r="D44" s="5">
-        <v>-2.0458064320381997</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-2.0412455361905613</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>193.46239455</v>
+        <v>193.46305808</v>
       </c>
       <c r="C45" s="5">
-        <v>-1.2542420100000129</v>
+        <v>-1.2540194999999983</v>
       </c>
       <c r="D45" s="5">
-        <v>-7.4615977776886115</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-7.460304274406127</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>192.96212829999999</v>
+        <v>192.96128705999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.5002662500000099</v>
+        <v>-0.50177102000000673</v>
       </c>
       <c r="D46" s="5">
-        <v>-3.0592756412869959</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-3.0683365128403861</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>192.52636113</v>
+        <v>192.52427306000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.43576716999999121</v>
+        <v>-0.43701399999997648</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.67655745628399</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-2.6841321203066815</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>192.89746975</v>
+        <v>192.89800166000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.37110862000000111</v>
+        <v>0.37372859999999264</v>
       </c>
       <c r="D48" s="5">
-        <v>2.3377684260700304</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>2.3544751964623023</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>192.79686681999999</v>
+        <v>192.79659334999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.10060293000000797</v>
+        <v>-0.10140831000001072</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.62405084153389634</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-0.62903053506514484</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>193.20452714000001</v>
+        <v>193.20574983</v>
       </c>
       <c r="C50" s="5">
-        <v>0.40766032000001928</v>
+        <v>0.40915648000000715</v>
       </c>
       <c r="D50" s="5">
-        <v>2.5670631763437202</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.5765985308312755</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>193.68683142</v>
+        <v>193.68716681999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.48230427999999392</v>
+        <v>0.48141698999998539</v>
       </c>
       <c r="D51" s="5">
-        <v>3.0370820599940229</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>3.0313985326012149</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>192.67782485999999</v>
+        <v>192.67787332</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.0090065600000173</v>
+        <v>-1.0092934999999841</v>
       </c>
       <c r="D52" s="5">
-        <v>-6.0753283501013833</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-6.0769966087241833</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>192.55255564999999</v>
+        <v>192.55250296</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.12526920999999902</v>
+        <v>-0.12537036000000512</v>
       </c>
       <c r="D53" s="5">
-        <v>-0.77739453193901298</v>
+        <v>-0.77801980801781578</v>
       </c>
       <c r="E53" s="5">
-        <v>-1.048923920721101</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>-1.0490196604665769</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>192.62410204</v>
+        <v>192.62382496999999</v>
       </c>
       <c r="C54" s="5">
-        <v>7.1546390000008842E-2</v>
+        <v>7.1322009999988722E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>0.44679408155756661</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>0.44539013594488974</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>192.53699831</v>
+        <v>192.53671442999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-8.7103729999995494E-2</v>
+        <v>-8.7110539999997627E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.54128692187944694</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-0.54132991263071695</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>190.90758209000001</v>
+        <v>190.90770051000001</v>
       </c>
       <c r="C56" s="5">
-        <v>-1.629416219999996</v>
+        <v>-1.6290139199999771</v>
       </c>
       <c r="D56" s="5">
-        <v>-9.6958384452766833</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>-9.6935684746830226</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>192.55070194999999</v>
+        <v>192.5518093</v>
       </c>
       <c r="C57" s="5">
-        <v>1.6431198599999846</v>
+        <v>1.64410878999999</v>
       </c>
       <c r="D57" s="5">
-        <v>10.831483944427989</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>10.838307786936664</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>192.40886395999999</v>
+        <v>192.40863587999999</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.14183798999999908</v>
+        <v>-0.14317342000001076</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.88037954567488086</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-0.88862951831023551</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>191.80057034000001</v>
+        <v>191.7996507</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.60829361999998355</v>
+        <v>-0.60898517999999058</v>
       </c>
       <c r="D59" s="5">
-        <v>-3.7284805417836298</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>-3.732650229456147</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>190.03942853999999</v>
+        <v>190.03949589000001</v>
       </c>
       <c r="C60" s="5">
-        <v>-1.7611418000000185</v>
+        <v>-1.7601548099999889</v>
       </c>
       <c r="D60" s="5">
-        <v>-10.478807551477754</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-10.473275847958774</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>189.19206646999999</v>
+        <v>189.19220415999999</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.84736207000000263</v>
+        <v>-0.84729173000002334</v>
       </c>
       <c r="D61" s="5">
-        <v>-5.2213626010939596</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-5.2209379403748812</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>189.11602123</v>
+        <v>189.11649671999999</v>
       </c>
       <c r="C62" s="5">
-        <v>-7.6045239999984915E-2</v>
+        <v>-7.570744000000218E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-0.48127187871308541</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-0.47913837951081284</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>188.48690267999999</v>
+        <v>188.48702614999999</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.62911855000001538</v>
+        <v>-0.62947056999999518</v>
       </c>
       <c r="D63" s="5">
-        <v>-3.9197182613970094</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-3.9218618442343867</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>188.63081976000001</v>
+        <v>188.6302752</v>
       </c>
       <c r="C64" s="5">
-        <v>0.14391708000002268</v>
+        <v>0.14324905000000854</v>
       </c>
       <c r="D64" s="5">
-        <v>0.92010421975450285</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>0.91581483711100642</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>189.26357708</v>
+        <v>189.2630796</v>
       </c>
       <c r="C65" s="5">
-        <v>0.63275731999999607</v>
+        <v>0.63280439999999771</v>
       </c>
       <c r="D65" s="5">
-        <v>4.1004729111445481</v>
+        <v>4.1007957139112206</v>
       </c>
       <c r="E65" s="5">
-        <v>-1.7080939585025878</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>-1.7083254226424316</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>188.66225871</v>
+        <v>188.66161550999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.60131837000000132</v>
+        <v>-0.60146409000000745</v>
       </c>
       <c r="D66" s="5">
-        <v>-3.7466558099198632</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-3.7475576213604977</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>188.67586231999999</v>
+        <v>188.67533116000001</v>
       </c>
       <c r="C67" s="5">
-        <v>1.3603609999989885E-2</v>
+        <v>1.3715650000023061E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>8.6561072610669143E-2</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>8.7274576601226173E-2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>188.62127737</v>
+        <v>188.62096507000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-5.458494999999175E-2</v>
+        <v>-5.4366090000002032E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-0.3466146346178367</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-0.34522804491238235</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>188.32964071000001</v>
+        <v>188.33211152999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.29163665999999466</v>
+        <v>-0.28885354000001939</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.8396824066515882</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-1.8222767219495117</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>188.56482382999999</v>
+        <v>188.56558552000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.23518311999998787</v>
+        <v>0.23347399000002156</v>
       </c>
       <c r="D70" s="5">
-        <v>1.5088767134358028</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>1.4978167005910814</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>188.81326680000001</v>
+        <v>188.81315419000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.24844297000001347</v>
+        <v>0.24756866999999261</v>
       </c>
       <c r="D71" s="5">
-        <v>1.5925636962994316</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>1.5869122900425303</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>187.76072371999999</v>
+        <v>187.76084268</v>
       </c>
       <c r="C72" s="5">
-        <v>-1.0525430800000208</v>
+        <v>-1.0523115100000098</v>
       </c>
       <c r="D72" s="5">
-        <v>-6.4880893672626065</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-6.4867091418407181</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>188.09393227999999</v>
+        <v>188.09407772</v>
       </c>
       <c r="C73" s="5">
-        <v>0.33320856000000276</v>
+        <v>0.33323504000000526</v>
       </c>
       <c r="D73" s="5">
-        <v>2.1504828054152547</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>2.1506539994532003</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>187.79059028</v>
+        <v>187.79064652</v>
       </c>
       <c r="C74" s="5">
-        <v>-0.30334199999998646</v>
+        <v>-0.30343120000000567</v>
       </c>
       <c r="D74" s="5">
-        <v>-1.9181849248038674</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>-1.918742515873284</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>188.05803576</v>
+        <v>188.05777119999999</v>
       </c>
       <c r="C75" s="5">
-        <v>0.26744547999999213</v>
+        <v>0.2671246799999949</v>
       </c>
       <c r="D75" s="5">
-        <v>1.7224526802579243</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.7203698937981349</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>188.66352552999999</v>
+        <v>188.66225453000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.60548976999999127</v>
+        <v>0.60448333000002208</v>
       </c>
       <c r="D76" s="5">
-        <v>3.9327937821291625</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>3.9261463494373761</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>187.57638742</v>
+        <v>187.57493991000001</v>
       </c>
       <c r="C77" s="5">
-        <v>-1.0871381099999837</v>
+        <v>-1.0873146200000008</v>
       </c>
       <c r="D77" s="5">
-        <v>-6.6997817507142283</v>
+        <v>-6.7008790167102266</v>
       </c>
       <c r="E77" s="5">
-        <v>-0.89144973693847662</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>-0.89195404278943347</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>187.02066891000001</v>
+        <v>187.01916510999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.55571850999999128</v>
+        <v>-0.55577480000002311</v>
       </c>
       <c r="D78" s="5">
-        <v>-3.4977892040660152</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-3.498164306161522</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>187.04831075999999</v>
+        <v>187.04730670999999</v>
       </c>
       <c r="C79" s="5">
-        <v>2.764184999998065E-2</v>
+        <v>2.8141599999997879E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>0.1775055011007165</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>0.18071881725600925</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>186.86773916000001</v>
+        <v>186.86735073</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.18057159999997907</v>
+        <v>-0.17995597999998836</v>
       </c>
       <c r="D80" s="5">
-        <v>-1.1523178526918088</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-1.1484161696607376</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>188.02160986999999</v>
+        <v>188.02570267999999</v>
       </c>
       <c r="C81" s="5">
-        <v>1.1538707099999783</v>
+        <v>1.1583519499999966</v>
       </c>
       <c r="D81" s="5">
-        <v>7.6666566284685045</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>7.6974702793301208</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>187.21744226999999</v>
+        <v>187.22002563999999</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.80416759999999954</v>
+        <v>-0.80567704000000617</v>
       </c>
       <c r="D82" s="5">
-        <v>-5.0133677481603911</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>-5.0224505295857202</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>187.41396320999999</v>
+        <v>187.41471057999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.1965209399999992</v>
+        <v>0.19468494000000192</v>
       </c>
       <c r="D83" s="5">
-        <v>1.2669300085153212</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.2550085012102308</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>187.46930566</v>
+        <v>187.46969869</v>
       </c>
       <c r="C84" s="5">
-        <v>5.5342450000011922E-2</v>
+        <v>5.4988110000010693E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.35493036210567652</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>0.35265277954192875</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>187.49145952999999</v>
+        <v>187.49166552</v>
       </c>
       <c r="C85" s="5">
-        <v>2.2153869999982589E-2</v>
+        <v>2.1966829999996662E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>0.14190018728801324</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>0.14070108946593329</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>187.19756103</v>
+        <v>187.19734079</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.29389849999998319</v>
+        <v>-0.29432472999999959</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.8649033246273095</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-1.8675825817102476</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>187.06549125000001</v>
+        <v>187.06450903999999</v>
       </c>
       <c r="C87" s="5">
-        <v>-0.13206977999999481</v>
+        <v>-0.13283175000000824</v>
       </c>
       <c r="D87" s="5">
-        <v>-0.84333478323996847</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>-0.84818238221064934</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>187.24662800999999</v>
+        <v>187.24458783</v>
       </c>
       <c r="C88" s="5">
-        <v>0.18113675999998691</v>
+        <v>0.18007879000001026</v>
       </c>
       <c r="D88" s="5">
-        <v>1.1681762801166062</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>1.1613232487615477</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>186.74969272999999</v>
+        <v>186.74682308000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.49693528000000242</v>
+        <v>-0.49776474999998754</v>
       </c>
       <c r="D89" s="5">
-        <v>-3.1386128037679484</v>
+        <v>-3.1438090827515031</v>
       </c>
       <c r="E89" s="5">
-        <v>-0.44072428378150175</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>-0.44148585647812988</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>186.64594242000001</v>
+        <v>186.64258745999999</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.10375030999998103</v>
+        <v>-0.10423562000002562</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.66463646726115932</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-0.66774611068819434</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>186.64447444999999</v>
+        <v>186.64075917</v>
       </c>
       <c r="C91" s="5">
-        <v>-1.4679700000215234E-3</v>
+        <v>-1.828289999991739E-3</v>
       </c>
       <c r="D91" s="5">
-        <v>-9.4375895791976028E-3</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>-1.1754175893630148E-2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>187.18867539999999</v>
+        <v>187.19023168000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.54420095000000401</v>
+        <v>0.54947251000001529</v>
       </c>
       <c r="D92" s="5">
-        <v>3.5555085292188426</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.5905822318904379</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>187.37153201000001</v>
+        <v>187.37802239000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.18285661000001596</v>
+        <v>0.18779071000000158</v>
       </c>
       <c r="D93" s="5">
-        <v>1.178547273031616</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>1.2105140950296578</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>186.46319761000001</v>
+        <v>186.46928904999999</v>
       </c>
       <c r="C94" s="5">
-        <v>-0.9083344000000011</v>
+        <v>-0.90873334000002615</v>
       </c>
       <c r="D94" s="5">
-        <v>-5.664699366028259</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>-5.6669302230044405</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>186.51948952999999</v>
+        <v>186.52141245000001</v>
       </c>
       <c r="C95" s="5">
-        <v>5.629191999997829E-2</v>
+        <v>5.2123400000027686E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>0.36287363451010801</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>0.33594985891125528</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>186.90381786</v>
+        <v>186.90305239</v>
       </c>
       <c r="C96" s="5">
-        <v>0.38432833000001665</v>
+        <v>0.38163993999998524</v>
       </c>
       <c r="D96" s="5">
-        <v>2.5008471033060253</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>2.4831303752496314</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>186.81780097999999</v>
+        <v>186.81895903</v>
       </c>
       <c r="C97" s="5">
-        <v>-8.6016880000016727E-2</v>
+        <v>-8.4093359999997119E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.55086827767285573</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-0.53858236245503122</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>187.02369275999999</v>
+        <v>187.02229106999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.20589178000000175</v>
+        <v>0.20333203999999228</v>
       </c>
       <c r="D98" s="5">
-        <v>1.3305652741007146</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>1.3139157423658121</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>186.49342344999999</v>
+        <v>186.49107072000001</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.53026930999999422</v>
+        <v>-0.53122034999998391</v>
       </c>
       <c r="D99" s="5">
-        <v>-3.3498077741744403</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-3.3557468833361859</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>186.66986446999999</v>
+        <v>186.66745435999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.17644101999999862</v>
+        <v>0.17638363999998319</v>
       </c>
       <c r="D100" s="5">
-        <v>1.1412437127409802</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>1.1408851065366044</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>186.56612136999999</v>
+        <v>186.56164641000001</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.10374310000000264</v>
+        <v>-0.10580794999998488</v>
       </c>
       <c r="D101" s="5">
-        <v>-0.66487376018382616</v>
+        <v>-0.67807457082736944</v>
       </c>
       <c r="E101" s="5">
-        <v>-9.8298078736547279E-2</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>-9.9159207608412459E-2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>186.08300757000001</v>
+        <v>186.07767507</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.48311379999998394</v>
+        <v>-0.48397134000001074</v>
       </c>
       <c r="D102" s="5">
-        <v>-3.0635286024728092</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>-3.068961664991221</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>185.64133045</v>
+        <v>185.63511681</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.44167712000000847</v>
+        <v>-0.44255825999999843</v>
       </c>
       <c r="D103" s="5">
-        <v>-2.8113686637544433</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-2.8169838200998054</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>185.26267043999999</v>
+        <v>185.26676523</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.37866001000000438</v>
+        <v>-0.36835157999999524</v>
       </c>
       <c r="D104" s="5">
-        <v>-2.4204140517676609</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-2.3553175245875968</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>184.22581034000001</v>
+        <v>184.23391361</v>
       </c>
       <c r="C105" s="5">
-        <v>-1.0368600999999842</v>
+        <v>-1.0328516200000024</v>
       </c>
       <c r="D105" s="5">
-        <v>-6.5131195758473037</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-6.4885679808084902</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>185.84749672999999</v>
+        <v>185.8568727</v>
       </c>
       <c r="C106" s="5">
-        <v>1.6216863899999794</v>
+        <v>1.6229590899999948</v>
       </c>
       <c r="D106" s="5">
-        <v>11.089978576339954</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>11.09859589727693</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>184.69380681000001</v>
+        <v>184.69732611000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-1.1536899199999766</v>
+        <v>-1.1595465899999908</v>
       </c>
       <c r="D107" s="5">
-        <v>-7.20012205132684</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-7.2350757051438226</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>185.62851191999999</v>
+        <v>185.62671238999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.93470510999998169</v>
+        <v>0.92938627999998857</v>
       </c>
       <c r="D108" s="5">
-        <v>6.2449274426936929</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>6.2082806661749812</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>186.15600122000001</v>
+        <v>186.15808648000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.52748930000001337</v>
+        <v>0.53137409000001412</v>
       </c>
       <c r="D109" s="5">
-        <v>3.4637698149097451</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.4897167142602603</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>187.25997375</v>
+        <v>187.25678708999999</v>
       </c>
       <c r="C110" s="5">
-        <v>1.103972529999993</v>
+        <v>1.0987006099999803</v>
       </c>
       <c r="D110" s="5">
-        <v>7.3532017134975147</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>7.3168549817902662</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>187.03601194000001</v>
+        <v>187.03240016999999</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.2239618099999916</v>
+        <v>-0.2243869200000006</v>
       </c>
       <c r="D111" s="5">
-        <v>-1.425789715912773</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-1.4285023971941757</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>187.55477432000001</v>
+        <v>187.55215987</v>
       </c>
       <c r="C112" s="5">
-        <v>0.5187623799999983</v>
+        <v>0.51975970000000871</v>
       </c>
       <c r="D112" s="5">
-        <v>3.3795605623464953</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.3862237809410445</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>187.70297830000001</v>
+        <v>187.69739490000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.14820398000000523</v>
+        <v>0.14523503000000915</v>
       </c>
       <c r="D113" s="5">
-        <v>0.95236038593313754</v>
+        <v>0.9332136195689289</v>
       </c>
       <c r="E113" s="5">
-        <v>0.60935872046425921</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>0.6087791954322741</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>187.37441039000001</v>
+        <v>187.36740456999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.32856791000000385</v>
+        <v>-0.32999033000001532</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.0804549032078734</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-2.0894361520809146</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>187.73624512999999</v>
+        <v>187.72757546</v>
       </c>
       <c r="C115" s="5">
-        <v>0.36183473999997773</v>
+        <v>0.36017089000000624</v>
       </c>
       <c r="D115" s="5">
-        <v>2.3420654306180788</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.3312697253965231</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>189.14135174</v>
+        <v>189.14812759</v>
       </c>
       <c r="C116" s="5">
-        <v>1.4051066100000185</v>
+        <v>1.4205521300000044</v>
       </c>
       <c r="D116" s="5">
-        <v>9.3604612287022881</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>9.468131116814039</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>186.60770903</v>
+        <v>186.61714248999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-2.5336427100000094</v>
+        <v>-2.5309851000000094</v>
       </c>
       <c r="D117" s="5">
-        <v>-14.941619147585294</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-14.926585494404399</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>185.38343792000001</v>
+        <v>185.39542766</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.2242711099999894</v>
+        <v>-1.2217148299999963</v>
       </c>
       <c r="D118" s="5">
-        <v>-7.594843060609147</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-7.5791821824744199</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>184.79019106999999</v>
+        <v>184.79489165000001</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.59324685000001409</v>
+        <v>-0.6005360099999848</v>
       </c>
       <c r="D119" s="5">
-        <v>-3.773255762807981</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-3.818551959696026</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>183.16219631000001</v>
+        <v>183.15909373</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.6279947599999787</v>
+        <v>-1.6357979200000159</v>
       </c>
       <c r="D120" s="5">
-        <v>-10.074443052374294</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-10.12015985182857</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>183.05951017000001</v>
+        <v>183.06249498</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.10268614000000298</v>
+        <v>-9.659874999999829E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.67068491745245762</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-0.63105162313821239</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>182.0123543</v>
+        <v>182.00735338999999</v>
       </c>
       <c r="C122" s="5">
-        <v>-1.0471558700000116</v>
+        <v>-1.0551415900000052</v>
       </c>
       <c r="D122" s="5">
-        <v>-6.6524647301912987</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-6.7014940778453607</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>182.54316992</v>
+        <v>182.53876288999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.53081561999999849</v>
+        <v>0.53140949999999521</v>
       </c>
       <c r="D123" s="5">
-        <v>3.5563294093646114</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>3.5604717656880558</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>181.4458473</v>
+        <v>181.44342577</v>
       </c>
       <c r="C124" s="5">
-        <v>-1.0973226199999999</v>
+        <v>-1.0953371199999822</v>
       </c>
       <c r="D124" s="5">
-        <v>-6.9797843843660061</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-6.9677316929024897</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>182.69489010000001</v>
+        <v>182.68932726</v>
       </c>
       <c r="C125" s="5">
-        <v>1.2490428000000122</v>
+        <v>1.2459014899999943</v>
       </c>
       <c r="D125" s="5">
-        <v>8.5806429450438593</v>
+        <v>8.5583600164668603</v>
       </c>
       <c r="E125" s="5">
-        <v>-2.6680920278184028</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>-2.6681604412614024</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>182.81591940999999</v>
+        <v>182.80890536999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.12102930999998307</v>
+        <v>0.11957810999999197</v>
       </c>
       <c r="D126" s="5">
-        <v>0.79786312788225899</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>0.78828598680713569</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>183.66294776000001</v>
+        <v>183.6546529</v>
       </c>
       <c r="C127" s="5">
-        <v>0.84702835000001642</v>
+        <v>0.84574753000001124</v>
       </c>
       <c r="D127" s="5">
-        <v>5.7037691502572319</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>5.6951477593539579</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>187.66335006</v>
+        <v>187.67074524</v>
       </c>
       <c r="C128" s="5">
-        <v>4.0004022999999904</v>
+        <v>4.0160923400000001</v>
       </c>
       <c r="D128" s="5">
-        <v>29.50751594842902</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>29.639012634686313</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>189.80697286</v>
+        <v>189.8159722</v>
       </c>
       <c r="C129" s="5">
-        <v>2.1436228000000028</v>
+        <v>2.1452269600000022</v>
       </c>
       <c r="D129" s="5">
-        <v>14.602047400777129</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>14.613058169305383</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>213.90343175000001</v>
+        <v>213.91712677999999</v>
       </c>
       <c r="C130" s="5">
-        <v>24.096458890000008</v>
+        <v>24.101154579999985</v>
       </c>
       <c r="D130" s="5">
-        <v>319.63052461766068</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>319.71417530719259</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>190.85072510000001</v>
+        <v>190.85623418</v>
       </c>
       <c r="C131" s="5">
-        <v>-23.052706650000005</v>
+        <v>-23.060892599999988</v>
       </c>
       <c r="D131" s="5">
-        <v>-74.548537372794328</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-74.559272616454109</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>192.14911982999999</v>
+        <v>192.14585919000001</v>
       </c>
       <c r="C132" s="5">
-        <v>1.2983947299999841</v>
+        <v>1.2896250100000088</v>
       </c>
       <c r="D132" s="5">
-        <v>8.4763395218116813</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>8.4166918245869748</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>180.82856566000001</v>
+        <v>180.83155649</v>
       </c>
       <c r="C133" s="5">
-        <v>-11.32055416999998</v>
+        <v>-11.314302700000013</v>
       </c>
       <c r="D133" s="5">
-        <v>-51.744851522632416</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-51.725443888403909</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>178.60945072000001</v>
+        <v>178.60362559000001</v>
       </c>
       <c r="C134" s="5">
-        <v>-2.2191149399999972</v>
+        <v>-2.2279308999999898</v>
       </c>
       <c r="D134" s="5">
-        <v>-13.771909482053502</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-13.82275571046293</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>177.93575774000001</v>
+        <v>177.93155623999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.67369297999999844</v>
+        <v>-0.67206935000001522</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.4335251001511811</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-4.4232015488253946</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>177.02543132</v>
+        <v>177.02346732000001</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.91032642000001829</v>
+        <v>-0.90808891999998309</v>
       </c>
       <c r="D136" s="5">
-        <v>-5.9694125810721204</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-5.9552863723636111</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>178.47732149999999</v>
+        <v>178.47277460000001</v>
       </c>
       <c r="C137" s="5">
-        <v>1.4518901799999924</v>
+        <v>1.4493072799999993</v>
       </c>
       <c r="D137" s="5">
-        <v>10.298229494184262</v>
+        <v>10.279195588921075</v>
       </c>
       <c r="E137" s="5">
-        <v>-2.3085312335180741</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>-2.3080454251162008</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>178.73147306000001</v>
+        <v>178.72538519</v>
       </c>
       <c r="C138" s="5">
-        <v>0.25415156000002526</v>
+        <v>0.25261058999998909</v>
       </c>
       <c r="D138" s="5">
-        <v>1.7222460559021657</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.7117662739139838</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>177.70135758999999</v>
+        <v>177.69393819000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-1.0301154700000268</v>
+        <v>-1.0314469999999858</v>
       </c>
       <c r="D139" s="5">
-        <v>-6.7010981981055151</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-6.7097083413459657</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>177.90379408999999</v>
+        <v>177.91126555</v>
       </c>
       <c r="C140" s="5">
-        <v>0.20243650000000457</v>
+        <v>0.21732735999998454</v>
       </c>
       <c r="D140" s="5">
-        <v>1.3756318723933791</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>1.4775646890804683</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>177.05925726999999</v>
+        <v>177.06510159999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.84453682000000185</v>
+        <v>-0.84616395000000466</v>
       </c>
       <c r="D141" s="5">
-        <v>-5.550180006585947</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-5.5603676757293163</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>177.62822426</v>
+        <v>177.63840639</v>
       </c>
       <c r="C142" s="5">
-        <v>0.56896699000000694</v>
+        <v>0.57330479000000878</v>
       </c>
       <c r="D142" s="5">
-        <v>3.9250000048008937</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>3.955326221254829</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>178.41106701000001</v>
+        <v>178.41604183000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.78284275000001458</v>
+        <v>0.77763544000001161</v>
       </c>
       <c r="D143" s="5">
-        <v>5.418734035966799</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>5.3815015501836871</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>179.68835425</v>
+        <v>179.68494233999999</v>
       </c>
       <c r="C144" s="5">
-        <v>1.2772872399999926</v>
+        <v>1.2689005099999804</v>
       </c>
       <c r="D144" s="5">
-        <v>8.9375704979231188</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>8.8763145856245238</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>179.46132019000001</v>
+        <v>179.46424085999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.22703405999999404</v>
+        <v>-0.22070148000000245</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.505693468816427</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-1.4640066330465662</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>180.01710474000001</v>
+        <v>180.01119041999999</v>
       </c>
       <c r="C146" s="5">
-        <v>0.55578454999999849</v>
+        <v>0.54694956000000161</v>
       </c>
       <c r="D146" s="5">
-        <v>3.7803118532485858</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>3.7191460766150763</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>179.1858532</v>
+        <v>179.18228267999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.83125154000001089</v>
+        <v>-0.82890774000000533</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.4025658802708261</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-5.3878890442572658</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>178.43609125</v>
+        <v>178.43495687999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.74976194999999279</v>
+        <v>-0.74732579999999871</v>
       </c>
       <c r="D148" s="5">
-        <v>-4.9071668011953733</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-4.891681492989175</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>176.60924442000001</v>
+        <v>176.60640154999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.8268468299999938</v>
+        <v>-1.8285553300000004</v>
       </c>
       <c r="D149" s="5">
-        <v>-11.616992464299924</v>
+        <v>-11.62732182075853</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.0466747619808814</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-1.0457466435331741</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>177.40791474</v>
+        <v>177.40398035999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.79867031999998517</v>
+        <v>0.79757881000000452</v>
       </c>
       <c r="D150" s="5">
-        <v>5.5637244385646767</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>5.5560225448231026</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>177.1829189</v>
+        <v>177.1783135</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.22499583999999118</v>
+        <v>-0.22566685999998981</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.5113172685567555</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-1.5158264653905906</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>177.90155794</v>
+        <v>177.90726918999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.71863903999999934</v>
+        <v>0.72895568999999227</v>
       </c>
       <c r="D152" s="5">
-        <v>4.9771535903214925</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>5.0503636336407753</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>177.63018793000001</v>
+        <v>177.63223601999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.27137000999999827</v>
+        <v>-0.27503317000000038</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.8151938320916217</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-1.8394301964885895</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>177.64323519999999</v>
+        <v>177.65009565</v>
       </c>
       <c r="C154" s="5">
-        <v>1.3047269999987066E-2</v>
+        <v>1.785963000000379E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>8.817786445953768E-2</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>0.12071801708184449</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>178.61883921</v>
+        <v>178.62272852999999</v>
       </c>
       <c r="C155" s="5">
-        <v>0.97560401000001207</v>
+        <v>0.97263287999999193</v>
       </c>
       <c r="D155" s="5">
-        <v>6.793068684033976</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>6.771484561921004</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>178.2669899</v>
+        <v>178.26457137</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.35184931000000574</v>
+        <v>-0.35815715999999043</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.3383575865754458</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-2.3797665181701899</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>177.54511448</v>
+        <v>177.54683384000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.72187542000000349</v>
+        <v>-0.71773752999999374</v>
       </c>
       <c r="D157" s="5">
-        <v>-4.7525100584097535</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-4.7259311390200009</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>179.32165595999999</v>
+        <v>179.31668834000001</v>
       </c>
       <c r="C158" s="5">
-        <v>1.7765414799999917</v>
+        <v>1.7698545000000081</v>
       </c>
       <c r="D158" s="5">
-        <v>12.690725102472156</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>12.640178832868321</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>182.32748197999999</v>
+        <v>182.32538908999999</v>
       </c>
       <c r="C159" s="5">
-        <v>3.0058260200000007</v>
+        <v>3.0087007499999743</v>
       </c>
       <c r="D159" s="5">
-        <v>22.076683400520068</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>22.100452379773362</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>182.28392241</v>
+        <v>182.28445056000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-4.3559569999985115E-2</v>
+        <v>-4.0938529999976936E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.28631368987995787</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-0.26911015194385213</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>182.26537359</v>
+        <v>182.26501307999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.8548820000006572E-2</v>
+        <v>-1.9437480000021878E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.12204110219556918</v>
+        <v>-0.127884200563122</v>
       </c>
       <c r="E161" s="5">
-        <v>3.2026235028495886</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.2040806450597259</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>181.80437806</v>
+        <v>181.80312179000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.46099552999999105</v>
+        <v>-0.46189128999998275</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.9932383821869801</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-2.9989795668454944</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>182.01272689000001</v>
+        <v>182.01067406999999</v>
       </c>
       <c r="C163" s="5">
-        <v>0.20834883000000559</v>
+        <v>0.20755227999998738</v>
       </c>
       <c r="D163" s="5">
-        <v>1.3839078518212089</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>1.378593277718565</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>181.58312033000001</v>
+        <v>181.58598771999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.42960655999999631</v>
+        <v>-0.42468635000000177</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.7958913855087197</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-2.7643111256782427</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>181.33101429999999</v>
+        <v>181.32865404</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.25210603000002152</v>
+        <v>-0.25733367999998791</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.6533903104283154</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-1.6873816696223232</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>181.52289321999999</v>
+        <v>181.52627627000001</v>
       </c>
       <c r="C166" s="5">
-        <v>0.19187891999999351</v>
+        <v>0.19762223000000745</v>
       </c>
       <c r="D166" s="5">
-        <v>1.2772195063721403</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>1.3156958637407623</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>180.02740899</v>
+        <v>180.0295256</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.4954842299999882</v>
+        <v>-1.4967506700000115</v>
       </c>
       <c r="D167" s="5">
-        <v>-9.4503632040952574</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-9.4578384393485759</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>180.00196192999999</v>
+        <v>180.00044464999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-2.544706000000474E-2</v>
+        <v>-2.9080950000007988E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.16948943143262341</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-0.19366908065092669</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>179.5178678</v>
+        <v>179.51823128000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.48409412999998835</v>
+        <v>-0.48221336999998243</v>
       </c>
       <c r="D169" s="5">
-        <v>-3.1799480462692653</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-3.1678013657991833</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>179.20052089999999</v>
+        <v>179.19670368000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.31734690000001819</v>
+        <v>-0.32152759999999603</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.1008239072959012</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-2.1282236616996353</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>179.61303379</v>
+        <v>179.61266158999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.41251289000001634</v>
+        <v>0.41595790999997462</v>
       </c>
       <c r="D171" s="5">
-        <v>2.7975984366849449</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>2.8213219839680281</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>179.08245051</v>
+        <v>179.0855488</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.53058328000000188</v>
+        <v>-0.52711278999998967</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.4878122242377851</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-3.4653728501048198</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>178.97578763999999</v>
+        <v>178.97858355</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.10666287000000807</v>
+        <v>-0.10696525000000179</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.71239243229851423</v>
+        <v>-0.71439305417969612</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.8048331864722766</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-1.803104981293091</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>179.60757434999999</v>
+        <v>179.60964784000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.63178671000000008</v>
+        <v>0.63106429000001185</v>
       </c>
       <c r="D174" s="5">
-        <v>4.3192325747616778</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>4.3141288490862184</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>179.92869206</v>
+        <v>179.92982864000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.32111771000000999</v>
+        <v>0.32018080000000282</v>
       </c>
       <c r="D175" s="5">
-        <v>2.1666855037102639</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>2.1602765737556817</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>179.64217421000001</v>
+        <v>179.64246323</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.28651784999999563</v>
+        <v>-0.2873654100000067</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.8942287202610042</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-1.8997710910349075</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>180.87881601000001</v>
+        <v>180.86519706000001</v>
       </c>
       <c r="C177" s="5">
-        <v>1.236641800000001</v>
+        <v>1.2227338300000099</v>
       </c>
       <c r="D177" s="5">
-        <v>8.5807523181106848</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>8.4805938037287873</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>180.04974985000001</v>
+        <v>180.05086549999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.82906615999999644</v>
+        <v>-0.81433156000002782</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.36369195921651</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-5.2711010304138046</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>180.41677422999999</v>
+        <v>180.41811355999999</v>
       </c>
       <c r="C179" s="5">
-        <v>0.36702437999997528</v>
+        <v>0.36724806000000854</v>
       </c>
       <c r="D179" s="5">
-        <v>2.4737654516683749</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.4752745107514684</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>180.43829120999999</v>
+        <v>180.43870355999999</v>
       </c>
       <c r="C180" s="5">
-        <v>2.151698000000124E-2</v>
+        <v>2.0589999999998554E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>0.14320907564520091</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>0.13703454798721371</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>180.73592540999999</v>
+        <v>180.73720566</v>
       </c>
       <c r="C181" s="5">
-        <v>0.29763420000000451</v>
+        <v>0.29850210000000743</v>
       </c>
       <c r="D181" s="5">
-        <v>1.9974651043125569</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.0033381827914365</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>181.38076699000001</v>
+        <v>181.38105049000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.64484158000001912</v>
+        <v>0.64384483000000614</v>
       </c>
       <c r="D182" s="5">
-        <v>4.3664623807602831</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>4.3595487428306656</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>181.12041818</v>
+        <v>181.12237755999999</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.26034881000001064</v>
+        <v>-0.25867293000001723</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.7089128997528125</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-1.6979960393050053</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>181.5229267</v>
+        <v>181.52657031999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.40250851999999782</v>
+        <v>0.40419276000000082</v>
       </c>
       <c r="D184" s="5">
-        <v>2.6996288676564228</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>2.7110344050974122</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>181.60298710999999</v>
+        <v>181.62119662999999</v>
       </c>
       <c r="C185" s="5">
-        <v>8.0060409999987314E-2</v>
+        <v>9.4626309999995328E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>0.53054391615878771</v>
+        <v>0.6273334836399469</v>
       </c>
       <c r="E185" s="5">
-        <v>1.4679077570450172</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.4764968118443855</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>181.79660056</v>
+        <v>181.79398861999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.19361345000001506</v>
+        <v>0.17279199000000744</v>
       </c>
       <c r="D186" s="5">
-        <v>1.2868915717706875</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>1.1476569214063703</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>181.67774641</v>
+        <v>181.67146234000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.11885415000000421</v>
+        <v>-0.12252627999998822</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.78171566273050885</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-0.80578971060303317</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>181.49536391000001</v>
+        <v>181.48719871</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.18238249999998857</v>
+        <v>-0.18426363000000379</v>
       </c>
       <c r="D188" s="5">
-        <v>-1.1980258720175496</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-1.2103553392520561</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>181.55839141000001</v>
+        <v>181.52771085000001</v>
       </c>
       <c r="C189" s="5">
-        <v>6.3027500000004011E-2</v>
+        <v>4.0512140000004138E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>0.41751823686229095</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>0.26819686570851431</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>181.36123366000001</v>
+        <v>181.35760855000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.19715775000000235</v>
+        <v>-0.17010229999999638</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.2953483324836035</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-1.1186943551297679</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>181.10568645000001</v>
+        <v>181.1074797</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.25554721000000313</v>
+        <v>-0.25012885000001006</v>
       </c>
       <c r="D191" s="5">
-        <v>-1.6778186335965284</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-1.6425459102697659</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>181.27174324000001</v>
+        <v>181.28843169000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.16605678999999895</v>
+        <v>0.18095199000001116</v>
       </c>
       <c r="D192" s="5">
-        <v>1.1058522506360413</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>1.2055804056471775</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>181.60246556999999</v>
+        <v>181.61390180000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.33072232999998619</v>
+        <v>0.3254701099999977</v>
       </c>
       <c r="D193" s="5">
-        <v>2.2114504474411767</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.1757804675800019</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>182.28759047</v>
+        <v>182.29997245000001</v>
       </c>
       <c r="C194" s="5">
-        <v>0.68512490000000525</v>
+        <v>0.68607065000000489</v>
       </c>
       <c r="D194" s="5">
-        <v>4.6223246967966203</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.6285409786932519</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>182.40651756</v>
+        <v>182.41691494</v>
       </c>
       <c r="C195" s="5">
-        <v>0.11892708999999968</v>
+        <v>0.11694248999998536</v>
       </c>
       <c r="D195" s="5">
-        <v>0.7857129244146277</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.77250235791306299</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>183.63186392</v>
+        <v>183.63802053000001</v>
       </c>
       <c r="C196" s="5">
-        <v>1.2253463600000032</v>
+        <v>1.2211055900000076</v>
       </c>
       <c r="D196" s="5">
-        <v>8.3658109169823867</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>8.3352909528985553</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>183.22257841000001</v>
+        <v>183.25236991</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.40928550999998947</v>
+        <v>-0.38565062000000694</v>
       </c>
       <c r="D197" s="5">
-        <v>-2.64205996729312</v>
+        <v>-2.4911655953222644</v>
       </c>
       <c r="E197" s="5">
-        <v>0.89183075993073402</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>0.89811834205841823</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>183.83857028</v>
+        <v>183.82100868000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.61599186999998778</v>
+        <v>0.56863877000000684</v>
       </c>
       <c r="D198" s="5">
-        <v>4.10982589478468</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>3.7878559037547888</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>184.33916576999999</v>
+        <v>184.31151957</v>
       </c>
       <c r="C199" s="5">
-        <v>0.50059548999999492</v>
+        <v>0.49051088999999592</v>
       </c>
       <c r="D199" s="5">
-        <v>3.3170047330487895</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>3.2495144508827511</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>184.61298590000001</v>
+        <v>184.58304641000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.27382013000001848</v>
+        <v>0.27152684000000704</v>
       </c>
       <c r="D200" s="5">
-        <v>1.7971327564215711</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>1.7822287816700699</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>185.01078054000001</v>
+        <v>184.95126228000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.39779464000000075</v>
+        <v>0.36821587000000022</v>
       </c>
       <c r="D201" s="5">
-        <v>2.6165633475664807</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>2.4202621696438165</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>185.23818333</v>
+        <v>185.22221254999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.22740278999998509</v>
+        <v>0.27095026999998595</v>
       </c>
       <c r="D202" s="5">
-        <v>1.4849712020659211</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>1.7722125349607154</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>185.64143926</v>
+        <v>185.65213899</v>
       </c>
       <c r="C203" s="5">
-        <v>0.40325593000000026</v>
+        <v>0.42992644000000269</v>
       </c>
       <c r="D203" s="5">
-        <v>2.6438572791655401</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>2.8212016871592915</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>185.86729797999999</v>
+        <v>185.91832119</v>
       </c>
       <c r="C204" s="5">
-        <v>0.22585871999999085</v>
+        <v>0.26618220000000292</v>
       </c>
       <c r="D204" s="5">
-        <v>1.4697766048143324</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>1.7341548933739181</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>186.16675064</v>
+        <v>186.20868938999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.29945266000001425</v>
+        <v>0.29036819999998897</v>
       </c>
       <c r="D205" s="5">
-        <v>1.9505557783403571</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>1.8903492955592016</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>186.0125841</v>
+        <v>186.0564583</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.15416654000000563</v>
+        <v>-0.15223108999998658</v>
       </c>
       <c r="D206" s="5">
-        <v>-0.98921836330813084</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>-0.97663621611692175</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>186.11236556</v>
+        <v>186.14010640000001</v>
       </c>
       <c r="C207" s="5">
-        <v>9.9781460000002653E-2</v>
+        <v>8.3648100000004888E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>0.64561035257317823</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>0.54083743574342424</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>185.67282575999999</v>
+        <v>185.69173237999999</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.4395398000000057</v>
+        <v>-0.44837402000001703</v>
       </c>
       <c r="D208" s="5">
-        <v>-2.7975047844084222</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-2.8525688461203513</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>185.93283527</v>
+        <v>185.95885759000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.26000951000000327</v>
+        <v>0.26712521000001743</v>
       </c>
       <c r="D209" s="5">
-        <v>1.6934399301977487</v>
+        <v>1.7399732060753959</v>
       </c>
       <c r="E209" s="5">
-        <v>1.4792155440227495</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>1.4769182419464677</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>186.14543190000001</v>
+        <v>186.10311096999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.21259663000000728</v>
+        <v>0.14425337999998078</v>
       </c>
       <c r="D210" s="5">
-        <v>1.3807482772289159</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>0.93485473006549302</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>185.81646674000001</v>
+        <v>185.74150363000001</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.32896515999999565</v>
+        <v>-0.36160733999997774</v>
       </c>
       <c r="D211" s="5">
-        <v>-2.1002057655699624</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-2.3069008049415363</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>185.90428968000001</v>
+        <v>185.82468711999999</v>
       </c>
       <c r="C212" s="5">
-        <v>8.7822939999995242E-2</v>
+        <v>8.318348999998193E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>0.56863589471045639</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>0.53874026837532618</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>185.26009221999999</v>
+        <v>185.15160663</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.6441974600000151</v>
+        <v>-0.6730804899999896</v>
       </c>
       <c r="D213" s="5">
-        <v>-4.0799099631193325</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-4.2609979126304376</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>186.21816326999999</v>
+        <v>186.19321603</v>
       </c>
       <c r="C214" s="5">
-        <v>0.95807105000000092</v>
+        <v>1.0416093999999987</v>
       </c>
       <c r="D214" s="5">
-        <v>6.385381213882857</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>6.9637009551622109</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>186.30855763</v>
+        <v>186.34122317000001</v>
       </c>
       <c r="C215" s="5">
-        <v>9.0394360000004781E-2</v>
+        <v>0.14800714000000426</v>
       </c>
       <c r="D215" s="5">
-        <v>0.58406389156062666</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>0.95807538037750994</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>186.05898986</v>
+        <v>186.16177995000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.24956776999999875</v>
+        <v>-0.17944321999999602</v>
       </c>
       <c r="D216" s="5">
-        <v>-1.5956579257463188</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-1.1494774455779067</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>186.62365084999999</v>
+        <v>186.73511404000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.56466098999999303</v>
+        <v>0.57333409000000302</v>
       </c>
       <c r="D217" s="5">
-        <v>3.7032263349823236</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>3.7589628507924022</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>186.67391817999999</v>
+        <v>186.76478914</v>
       </c>
       <c r="C218" s="5">
-        <v>5.0267329999996946E-2</v>
+        <v>2.9675099999991517E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.32370086633894957</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>0.19086533977432651</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>186.71033929999999</v>
+        <v>186.75846960999999</v>
       </c>
       <c r="C219" s="5">
-        <v>3.6421119999999974E-2</v>
+        <v>-6.3195300000131738E-3</v>
       </c>
       <c r="D219" s="5">
-        <v>0.23437807647581632</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-4.059665045453853E-2</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>187.3325796</v>
+        <v>187.36128009000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.62224030000001562</v>
+        <v>0.60281048000001647</v>
       </c>
       <c r="D220" s="5">
-        <v>4.0733043072198605</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.9428119804242101</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>187.00950817</v>
+        <v>187.00697510000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.32307142999999883</v>
+        <v>-0.35430499000000282</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.0499877044797166</v>
+        <v>-2.2457774860812685</v>
       </c>
       <c r="E221" s="5">
-        <v>0.5790654988057975</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>0.56362870991113478</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>187.76737137000001</v>
+        <v>187.69023007000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.75786320000000273</v>
+        <v>0.68325497000000723</v>
       </c>
       <c r="D222" s="5">
-        <v>4.9729158884503244</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>4.473545857049599</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>189.04743565000001</v>
+        <v>188.91371042</v>
       </c>
       <c r="C223" s="5">
-        <v>1.2800642800000048</v>
+        <v>1.2234803499999884</v>
       </c>
       <c r="D223" s="5">
-        <v>8.4945620586128978</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>8.1089715834789402</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>189.41879556000001</v>
+        <v>189.28045470999999</v>
       </c>
       <c r="C224" s="5">
-        <v>0.37135990999999535</v>
+        <v>0.36674428999998554</v>
       </c>
       <c r="D224" s="5">
-        <v>2.3828844276402972</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>2.3546343294324368</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>189.16095149</v>
+        <v>188.99813589999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.25784407000000442</v>
+        <v>-0.28231880999999248</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.6213113742577612</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-1.7752343031435691</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>189.76099764</v>
+        <v>189.73037704000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.60004614999999717</v>
+        <v>0.7322411400000135</v>
       </c>
       <c r="D226" s="5">
-        <v>3.873695002815869</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>4.7495554459831224</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>190.51415173000001</v>
+        <v>190.57808571999999</v>
       </c>
       <c r="C227" s="5">
-        <v>0.75315409000000955</v>
+        <v>0.84770867999998245</v>
       </c>
       <c r="D227" s="5">
-        <v>4.8681091388544484</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>5.4952939745648965</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>191.68358928000001</v>
+        <v>191.84148121000001</v>
       </c>
       <c r="C228" s="5">
-        <v>1.1694375499999978</v>
+        <v>1.2633954900000219</v>
       </c>
       <c r="D228" s="5">
-        <v>7.6198293369189152</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>8.2516946072382247</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>191.81926501000001</v>
+        <v>192.01378245000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.13567573000000266</v>
+        <v>0.17230123999999591</v>
       </c>
       <c r="D229" s="5">
-        <v>0.85268744500566207</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>1.0831125216963056</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>192.24528008999999</v>
+        <v>192.39174277999999</v>
       </c>
       <c r="C230" s="5">
-        <v>0.42601507999998489</v>
+        <v>0.37796032999997919</v>
       </c>
       <c r="D230" s="5">
-        <v>2.6978995775108316</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>2.3878234431543799</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>193.44096202</v>
+        <v>193.51064371000001</v>
       </c>
       <c r="C231" s="5">
-        <v>1.1956819300000063</v>
+        <v>1.1189009300000237</v>
       </c>
       <c r="D231" s="5">
-        <v>7.7241529778527163</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>7.2065071810331505</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>193.97399222999999</v>
+        <v>194.00823621999999</v>
       </c>
       <c r="C232" s="5">
-        <v>0.53303020999999262</v>
+        <v>0.49759250999997562</v>
       </c>
       <c r="D232" s="5">
-        <v>3.3571987669542169</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>3.1296912281908007</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>194.19237225000001</v>
+        <v>194.15486704</v>
       </c>
       <c r="C233" s="5">
-        <v>0.21838002000001211</v>
+        <v>0.14663082000001282</v>
       </c>
       <c r="D233" s="5">
-        <v>1.3593821572471576</v>
+        <v>0.91073588350705226</v>
       </c>
       <c r="E233" s="5">
-        <v>3.8409084919203362</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>3.8222595366711465</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>194.99524804000001</v>
+        <v>194.87785989</v>
       </c>
       <c r="C234" s="5">
-        <v>0.80287579000000164</v>
+        <v>0.72299284999999713</v>
       </c>
       <c r="D234" s="5">
-        <v>5.0757091154963296</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>4.5612189933242675</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>195.65769560999999</v>
+        <v>195.46239503999999</v>
       </c>
       <c r="C235" s="5">
-        <v>0.66244756999998344</v>
+        <v>0.58453514999999356</v>
       </c>
       <c r="D235" s="5">
-        <v>4.1537416183941911</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>3.6593716258061182</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>196.11582865</v>
+        <v>195.91806063000001</v>
       </c>
       <c r="C236" s="5">
-        <v>0.45813304000000699</v>
+        <v>0.45566559000002371</v>
       </c>
       <c r="D236" s="5">
-        <v>2.8462726609564726</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>2.8336108589626985</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>204.19929051</v>
+        <v>203.98477704000001</v>
       </c>
       <c r="C237" s="5">
-        <v>8.0834618599999999</v>
+        <v>8.0667164099999979</v>
       </c>
       <c r="D237" s="5">
-        <v>62.367452935185639</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>62.285388826676801</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>198.53717954000001</v>
+        <v>198.50760589999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.6621109699999863</v>
+        <v>-5.4771711400000243</v>
       </c>
       <c r="D238" s="5">
-        <v>-28.640560635235236</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-27.863889592537472</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>195.75912976999999</v>
+        <v>195.85212489</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.778049770000024</v>
+        <v>-2.6554810099999884</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.557295587314234</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-14.922712647473391</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>197.22425444000001</v>
+        <v>197.42877321</v>
       </c>
       <c r="C240" s="5">
-        <v>1.4651246700000229</v>
+        <v>1.5766483200000039</v>
       </c>
       <c r="D240" s="5">
-        <v>9.3602683109431428</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>10.099642672458575</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>196.66561118000001</v>
+        <v>196.93096754000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.55864325999999664</v>
+        <v>-0.4978056699999911</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.3465773997343184</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.9841232316221156</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>197.06399113000001</v>
+        <v>197.25456065</v>
       </c>
       <c r="C242" s="5">
-        <v>0.39837994999999182</v>
+        <v>0.32359310999999025</v>
       </c>
       <c r="D242" s="5">
-        <v>2.458071742699186</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>1.9897347490288375</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>199.41665841</v>
+        <v>199.49860419000001</v>
       </c>
       <c r="C243" s="5">
-        <v>2.3526672799999915</v>
+        <v>2.2440435400000069</v>
       </c>
       <c r="D243" s="5">
-        <v>15.305473483445242</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>14.539082388769732</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>198.71225810999999</v>
+        <v>198.7393558</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.7044003000000032</v>
+        <v>-0.75924839000001043</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.1573776451280464</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-4.4725476497471046</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>198.75471331</v>
+        <v>198.67915149000001</v>
       </c>
       <c r="C245" s="5">
-        <v>4.2455200000006243E-2</v>
+        <v>-6.0204309999988936E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.2566834540221441</v>
+        <v>-0.36291213692177804</v>
       </c>
       <c r="E245" s="5">
-        <v>2.3493925158535545</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>2.3302451898194798</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>200.56994255999999</v>
+        <v>200.42475820999999</v>
       </c>
       <c r="C246" s="5">
-        <v>1.8152292499999874</v>
+        <v>1.7456067199999836</v>
       </c>
       <c r="D246" s="5">
-        <v>11.527242578009854</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>11.067976922065803</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>200.71568672999999</v>
+        <v>200.48524975999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.14574417000000039</v>
+        <v>6.0491549999994731E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>0.87547351646490856</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.3627819265330734</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>205.70812086999999</v>
+        <v>205.48252289000001</v>
       </c>
       <c r="C248" s="5">
-        <v>4.9924341400000003</v>
+        <v>4.9972731300000248</v>
       </c>
       <c r="D248" s="5">
-        <v>34.28931407728939</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>34.372241130866875</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>209.36220423</v>
+        <v>209.14410151000001</v>
       </c>
       <c r="C249" s="5">
-        <v>3.6540833600000155</v>
+        <v>3.6615786200000002</v>
       </c>
       <c r="D249" s="5">
-        <v>23.527070224913672</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>23.608625330279764</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>243.01876000999999</v>
+        <v>242.98500444000001</v>
       </c>
       <c r="C250" s="5">
-        <v>33.656555779999991</v>
+        <v>33.840902929999999</v>
       </c>
       <c r="D250" s="5">
-        <v>498.27137270590117</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>504.79225460849261</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>228.78342769</v>
+        <v>228.90488864</v>
       </c>
       <c r="C251" s="5">
-        <v>-14.235332319999998</v>
+        <v>-14.080115800000016</v>
       </c>
       <c r="D251" s="5">
-        <v>-51.536235892183434</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-51.145210623611057</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>215.15165786</v>
+        <v>215.39074836</v>
       </c>
       <c r="C252" s="5">
-        <v>-13.631769829999996</v>
+        <v>-13.514140279999992</v>
       </c>
       <c r="D252" s="5">
-        <v>-52.154443103235003</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-51.820340306421684</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>207.49268581000001</v>
+        <v>207.78511989</v>
       </c>
       <c r="C253" s="5">
-        <v>-7.6589720499999885</v>
+        <v>-7.6056284699999992</v>
       </c>
       <c r="D253" s="5">
-        <v>-35.271261287016117</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-35.039587157075282</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>201.13608336999999</v>
+        <v>201.34124338000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-6.3566024400000174</v>
+        <v>-6.4438765099999955</v>
       </c>
       <c r="D254" s="5">
-        <v>-31.159128248176216</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-31.479639918124281</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>201.55277656999999</v>
+        <v>201.63607377</v>
       </c>
       <c r="C255" s="5">
-        <v>0.41669319999999743</v>
+        <v>0.29483038999998712</v>
       </c>
       <c r="D255" s="5">
-        <v>2.5145607528622715</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>1.7714196609160071</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>201.15541399</v>
+        <v>201.17815512000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.39736257999999225</v>
+        <v>-0.45791864999998211</v>
       </c>
       <c r="D256" s="5">
-        <v>-2.3403223393629435</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-2.6914354006085661</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>201.85462541000001</v>
+        <v>201.74899859000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.69921142000001169</v>
+        <v>0.5708434699999998</v>
       </c>
       <c r="D257" s="5">
-        <v>4.2518465044876885</v>
+        <v>3.4586479127402647</v>
       </c>
       <c r="E257" s="5">
-        <v>1.5596672141128254</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.5451279497509463</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>201.86302067</v>
+        <v>201.72148677000001</v>
       </c>
       <c r="C258" s="5">
-        <v>8.3952599999861377E-3</v>
+        <v>-2.7511820000000853E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>4.9920167953354522E-2</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-0.16351721352169113</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>202.10294970000001</v>
+        <v>201.87594976</v>
       </c>
       <c r="C259" s="5">
-        <v>0.2399290300000132</v>
+        <v>0.15446298999998476</v>
       </c>
       <c r="D259" s="5">
-        <v>1.4356490631295404</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>0.92274853135887458</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>201.92852013000001</v>
+        <v>201.71743558</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.17442957000000092</v>
+        <v>-0.1585141799999974</v>
       </c>
       <c r="D260" s="5">
-        <v>-1.0307852381350568</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-0.93818845278459406</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>201.98457327</v>
+        <v>201.80095806</v>
       </c>
       <c r="C261" s="5">
-        <v>5.6053139999988844E-2</v>
+        <v>8.3522479999999177E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>0.33361586217506289</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>0.49800127181380827</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>201.50009143</v>
+        <v>201.48494006999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.48448184000000083</v>
+        <v>-0.31601799000000597</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.8406598070449318</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.8630851386054692</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>201.21542411999999</v>
+        <v>201.31678062</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.28466731000000323</v>
+        <v>-0.16815944999999033</v>
       </c>
       <c r="D263" s="5">
-        <v>-1.682177743253721</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-0.99693619074633366</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>201.38128409999999</v>
+        <v>201.58640392000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.16585997999999336</v>
+        <v>0.26962330000000634</v>
       </c>
       <c r="D264" s="5">
-        <v>0.99364545123048487</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>1.6190499939154002</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>201.32117567</v>
+        <v>201.57875421</v>
       </c>
       <c r="C265" s="5">
-        <v>-6.0108429999985447E-2</v>
+        <v>-7.6497100000096907E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>-0.35758944574754148</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-4.5527556247582091E-2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>201.41150587000001</v>
+        <v>201.59289566999999</v>
       </c>
       <c r="C266" s="5">
-        <v>9.0330200000011018E-2</v>
+        <v>1.4141459999990502E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>0.53975513527579899</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>8.4216718579321892E-2</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>201.11750351000001</v>
+        <v>201.18484355000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.29400236000000746</v>
+        <v>-0.40805211999997937</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.7376570589193618</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-2.4021077589296835</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>200.95729842</v>
+        <v>200.96462581</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.16020509000000516</v>
+        <v>-0.2202177400000096</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.95171268575946488</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-1.3056457724742621</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>200.48020283</v>
+        <v>200.37004289999999</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.47709559000000468</v>
+        <v>-0.59458291000001395</v>
       </c>
       <c r="D269" s="5">
-        <v>-2.8120295888104829</v>
+        <v>-3.4931659322067543</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.68089724335438362</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-0.68350063675031159</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>199.9965799</v>
+        <v>199.88042963000001</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.48362292999999568</v>
+        <v>-0.48961326999997823</v>
       </c>
       <c r="D270" s="5">
-        <v>-2.8566869388293892</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>-2.893165518077645</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>199.59395910999999</v>
+        <v>199.41305560000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.40262079000001449</v>
+        <v>-0.46737403000000199</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.3891967393799729</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-2.7701160052339246</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>199.58577585</v>
+        <v>199.42685682999999</v>
       </c>
       <c r="C272" s="5">
-        <v>-8.1832599999813738E-3</v>
+        <v>1.3801229999984344E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-4.9188352098361587E-2</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>8.3082732702477458E-2</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>199.13246420999999</v>
+        <v>199.00535252</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.45331164000000967</v>
+        <v>-0.42150430999998889</v>
       </c>
       <c r="D273" s="5">
-        <v>-2.6917241900980549</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-2.5070172817062253</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>198.67162485</v>
+        <v>198.66660218000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.46083935999999426</v>
+        <v>-0.33875033999999005</v>
       </c>
       <c r="D274" s="5">
-        <v>-2.7420059931580476</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-2.0236449843813231</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>198.59973636000001</v>
+        <v>198.67599254999999</v>
       </c>
       <c r="C275" s="5">
-        <v>-7.1888489999992089E-2</v>
+        <v>9.3903699999771106E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.4333518294897365</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>5.6735121943263245E-2</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>198.66673521000001</v>
+        <v>198.82567148000001</v>
       </c>
       <c r="C276" s="5">
-        <v>6.6998850000004495E-2</v>
+        <v>0.14967893000002164</v>
       </c>
       <c r="D276" s="5">
-        <v>0.40557941164176547</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>0.90781396212158416</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>199.06989024000001</v>
+        <v>199.24997972</v>
       </c>
       <c r="C277" s="5">
-        <v>0.40315502999999353</v>
+        <v>0.42430823999998779</v>
       </c>
       <c r="D277" s="5">
-        <v>2.4625277328738981</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>2.5911590280143226</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>199.53675738999999</v>
+        <v>199.66605659999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.46686714999998458</v>
+        <v>0.41607687999999143</v>
       </c>
       <c r="D278" s="5">
-        <v>2.8508772520216663</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.5348400270940319</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>199.29694040999999</v>
+        <v>199.34368785000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.23981698000000051</v>
+        <v>-0.32236874999998122</v>
       </c>
       <c r="D279" s="5">
-        <v>-1.4327468885063532</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-1.9203352734760371</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>199.15071696000001</v>
+        <v>199.14665052000001</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.14622344999997949</v>
+        <v>-0.19703733000000057</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.87689151970359314</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-1.1796893280032639</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>199.53422821999999</v>
+        <v>199.44824568000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.38351125999997748</v>
+        <v>0.30159516000000508</v>
       </c>
       <c r="D281" s="5">
-        <v>2.3355140872842517</v>
+        <v>1.8325389411814275</v>
       </c>
       <c r="E281" s="5">
-        <v>-0.47185437596657387</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>-0.46004742358618511</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>199.31030304999999</v>
+        <v>199.23035157000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.22392517000000112</v>
+        <v>-0.21789411000000314</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.3384061002370662</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.3031327264272141</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>199.83762121999999</v>
+        <v>199.71749109000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.52731817000000092</v>
+        <v>0.48713951999999949</v>
       </c>
       <c r="D283" s="5">
-        <v>3.2214660483343538</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>2.973910150026815</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>199.15566050999999</v>
+        <v>199.05466920000001</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.68196070999999847</v>
+        <v>-0.66282189000000358</v>
       </c>
       <c r="D284" s="5">
-        <v>-4.0190953046480455</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-3.9106599603498604</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>198.60294970999999</v>
+        <v>198.53282200999999</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.55271079999999984</v>
+        <v>-0.52184719000001678</v>
       </c>
       <c r="D285" s="5">
-        <v>-3.2799577307481287</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-3.1009857024247522</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>198.06427041000001</v>
+        <v>198.06645470000001</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.5386792999999841</v>
+        <v>-0.46636730999998122</v>
       </c>
       <c r="D286" s="5">
-        <v>-3.2066928946146267</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-2.78274691898307</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>197.55950399</v>
+        <v>197.60515293</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.50476642000000993</v>
+        <v>-0.46130177000000572</v>
       </c>
       <c r="D287" s="5">
-        <v>-3.0156938443109071</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-2.7593059937315534</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>196.52124237000001</v>
+        <v>196.62760213999999</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.0382616199999859</v>
+        <v>-0.97755079000000933</v>
       </c>
       <c r="D288" s="5">
-        <v>-6.1273913784632317</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-5.7775025866701135</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>196.22102092</v>
+        <v>196.31801418000001</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.30022145000000933</v>
+        <v>-0.30958795999998756</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.8178903172484717</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-1.8731106436273071</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>195.98125340000001</v>
+        <v>196.05519950999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.23976751999998669</v>
+        <v>-0.26281467000001157</v>
       </c>
       <c r="D290" s="5">
-        <v>-1.4564964623796972</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-1.5946871980546784</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>194.31871326999999</v>
+        <v>194.34335863999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-1.6625401300000249</v>
+        <v>-1.7118408700000032</v>
       </c>
       <c r="D291" s="5">
-        <v>-9.7180061647973996</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-9.9888993033909639</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>194.80945679000001</v>
+        <v>194.79719377000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.49074352000002364</v>
+        <v>0.45383513000001585</v>
       </c>
       <c r="D292" s="5">
-        <v>3.072998918162817</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>2.8385411077003209</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>193.85942889</v>
+        <v>193.80875850999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.95002790000000914</v>
+        <v>-0.98843526000001702</v>
       </c>
       <c r="D293" s="5">
-        <v>-5.6976048432564426</v>
+        <v>-5.9219210200614487</v>
       </c>
       <c r="E293" s="5">
-        <v>-2.8440229932596539</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-2.8275441334531304</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>193.76391172999999</v>
+        <v>193.72156239</v>
       </c>
       <c r="C294" s="5">
-        <v>-9.5517160000014201E-2</v>
+        <v>-8.7196119999987332E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-0.58965658314631408</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-0.5385557038379396</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>193.67867264</v>
+        <v>193.61678268</v>
       </c>
       <c r="C295" s="5">
-        <v>-8.5239089999987527E-2</v>
+        <v>-0.10477971000000252</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.52661914577661895</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-0.64712612274745451</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>194.21715082</v>
+        <v>194.17252002000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.53847817999999847</v>
+        <v>0.55573734000000741</v>
       </c>
       <c r="D296" s="5">
-        <v>3.3878118675153557</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.4992526929143786</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>193.50689057</v>
+        <v>193.48465587999999</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.71026025000000459</v>
+        <v>-0.68786414000001628</v>
       </c>
       <c r="D297" s="5">
-        <v>-4.3012493234528044</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-4.1691923328345037</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>193.1749035</v>
+        <v>193.17445430000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.33198706999999672</v>
+        <v>-0.31020157999998332</v>
       </c>
       <c r="D298" s="5">
-        <v>-2.0394454494533254</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-1.9070092070355704</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>193.11942557</v>
+        <v>193.13692913</v>
       </c>
       <c r="C299" s="5">
-        <v>-5.5477929999995013E-2</v>
+        <v>-3.7525170000009211E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.34408434779216179</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-0.23285752163326734</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>192.79673991000001</v>
+        <v>192.86082461000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.32268565999999055</v>
+        <v>-0.27610451999998986</v>
       </c>
       <c r="D300" s="5">
-        <v>-1.9867703734865794</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-1.702070609605999</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>192.78624402</v>
+        <v>192.81453331</v>
       </c>
       <c r="C301" s="5">
-        <v>-1.0495890000015606E-2</v>
+        <v>-4.6291300000007141E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-6.5308663736518557E-2</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-0.28764932372706831</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>192.44858210999999</v>
+        <v>192.47905582000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.33766191000000845</v>
+        <v>-0.33547748999998817</v>
       </c>
       <c r="D302" s="5">
-        <v>-2.0816510642546082</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-2.0680124073748418</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>192.54479746999999</v>
+        <v>192.55755271999999</v>
       </c>
       <c r="C303" s="5">
-        <v>9.6215360000002192E-2</v>
+        <v>7.8496899999976222E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>0.60159675707034399</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>0.49048375951712408</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>193.12748966000001</v>
+        <v>193.12187227999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.58269219000001726</v>
+        <v>0.56431956000000127</v>
       </c>
       <c r="D304" s="5">
-        <v>3.6925804777876436</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.5740278452625951</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>193.13799424000001</v>
+        <v>193.10848615</v>
       </c>
       <c r="C305" s="5">
-        <v>1.0504580000002761E-2</v>
+        <v>-1.3386129999986451E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>6.5289864803874664E-2</v>
+        <v>-8.3145598182221558E-2</v>
       </c>
       <c r="E305" s="5">
-        <v>-0.37214318340396124</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>-0.3613213176657637</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>193.28460711</v>
+        <v>193.27336847000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.14661286999998424</v>
+        <v>0.1648823200000038</v>
       </c>
       <c r="D306" s="5">
-        <v>0.91474417002053166</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.0294244343051151</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>193.59082939000001</v>
+        <v>193.56542711</v>
       </c>
       <c r="C307" s="5">
-        <v>0.30622228000001428</v>
+        <v>0.29205863999999337</v>
       </c>
       <c r="D307" s="5">
-        <v>1.9178231714506389</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>1.8284872974536404</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>193.55374811999999</v>
+        <v>193.53466197</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.708127000001582E-2</v>
+        <v>-3.0765139999999747E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.22961147558265838</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.19056043759420049</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>194.25129844</v>
+        <v>194.24456043000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.69755032000000483</v>
+        <v>0.70989846000000512</v>
       </c>
       <c r="D309" s="5">
-        <v>4.4114522867295225</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>4.491578576904165</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>193.97754284999999</v>
+        <v>193.97916201999999</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.27375559000000749</v>
+        <v>-0.26539841000001729</v>
       </c>
       <c r="D310" s="5">
-        <v>-1.6780961320284282</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-1.627307800358746</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>194.04387403999999</v>
+        <v>194.04932568999999</v>
       </c>
       <c r="C311" s="5">
-        <v>6.6331189999999651E-2</v>
+        <v>7.0163669999999456E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>0.41111615166415927</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>0.43491323868987131</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>194.83119737000001</v>
+        <v>194.86387830000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.78732333000002086</v>
+        <v>0.8145526100000211</v>
       </c>
       <c r="D312" s="5">
-        <v>4.9790782752132889</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>5.1551258677358103</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>194.69416394999999</v>
+        <v>194.69961925000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.13703342000002294</v>
+        <v>-0.1642590499999983</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.84075587550811459</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-1.0068545405867324</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>194.29639428999999</v>
+        <v>194.30473705</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.39776965999999447</v>
+        <v>-0.39488220000001206</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.424296483589472</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-2.4068273741823742</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>194.59619906</v>
+        <v>194.5998543</v>
       </c>
       <c r="C315" s="5">
-        <v>0.2998047700000086</v>
+        <v>0.29511725000000411</v>
       </c>
       <c r="D315" s="5">
-        <v>1.8674288376845372</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.8379072249878003</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>194.73670837</v>
+        <v>194.73289603000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.14050930999999878</v>
+        <v>0.13304173000000219</v>
       </c>
       <c r="D316" s="5">
-        <v>0.86991623564323106</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.82349372234646889</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>195.86778862</v>
+        <v>195.85386740999999</v>
       </c>
       <c r="C317" s="5">
-        <v>1.1310802499999966</v>
+        <v>1.1209713799999861</v>
       </c>
       <c r="D317" s="5">
-        <v>7.1969287544319194</v>
+        <v>7.1307015643465643</v>
       </c>
       <c r="E317" s="5">
-        <v>1.4133906644012484</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.4216782052071331</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>195.5433238</v>
+        <v>195.54652791999999</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.32446482000000287</v>
+        <v>-0.30733949000000393</v>
       </c>
       <c r="D318" s="5">
-        <v>-1.9698484035603814</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-1.8669066744082974</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>195.84303901000001</v>
+        <v>195.83460219</v>
       </c>
       <c r="C319" s="5">
-        <v>0.29971521000001644</v>
+        <v>0.28807427000000985</v>
       </c>
       <c r="D319" s="5">
-        <v>1.854861185242096</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>1.7822042708679042</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>196.43988465999999</v>
+        <v>196.4327835</v>
       </c>
       <c r="C320" s="5">
-        <v>0.59684564999997747</v>
+        <v>0.59818131000000108</v>
       </c>
       <c r="D320" s="5">
-        <v>3.719011476543943</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>3.7276377249960913</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>196.43946499</v>
+        <v>196.43738789</v>
       </c>
       <c r="C321" s="5">
-        <v>-4.1966999998521715E-4</v>
+        <v>4.6043899999972382E-3</v>
       </c>
       <c r="D321" s="5">
-        <v>-2.5636244059934477E-3</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>2.8131660487629162E-2</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>197.31171696000001</v>
+        <v>197.31285912999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.87225197000000776</v>
+        <v>0.87547123999999599</v>
       </c>
       <c r="D322" s="5">
-        <v>5.4604443695692062</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>5.4811534821145536</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>197.91302315999999</v>
+        <v>197.91345613999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.60130619999998203</v>
+        <v>0.60059701000000132</v>
       </c>
       <c r="D323" s="5">
-        <v>3.7189149380599584</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>3.7144332393098889</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>197.87450899000001</v>
+        <v>197.88945916</v>
       </c>
       <c r="C324" s="5">
-        <v>-3.8514169999984915E-2</v>
+        <v>-2.3996979999992618E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-0.23327201463110292</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-0.14540284808607362</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>198.43822435000001</v>
+        <v>198.43649447999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.56371536000000333</v>
+        <v>0.547035319999992</v>
       </c>
       <c r="D325" s="5">
-        <v>3.4727007213666283</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.3681198580082672</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>199.15762869</v>
+        <v>199.15644033999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.71940433999998277</v>
+        <v>0.71994585999999572</v>
       </c>
       <c r="D326" s="5">
-        <v>4.4381986059098155</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.4416458274883386</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>198.55764500000001</v>
+        <v>198.55884929999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.59998368999998775</v>
+        <v>-0.59759103999999752</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.5558257143218475</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-3.5418995718796809</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>198.94054130999999</v>
+        <v>198.9387132</v>
       </c>
       <c r="C328" s="5">
-        <v>0.38289630999997826</v>
+        <v>0.3798639000000037</v>
       </c>
       <c r="D328" s="5">
-        <v>2.3387681427038176</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>2.3200363449292993</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>200.1811946</v>
+        <v>200.17707487000001</v>
       </c>
       <c r="C329" s="5">
-        <v>1.2406532900000116</v>
+        <v>1.2383616700000175</v>
       </c>
       <c r="D329" s="5">
-        <v>7.7456574963735925</v>
+        <v>7.7309306025664881</v>
       </c>
       <c r="E329" s="5">
-        <v>2.2022028279332639</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.2073638458973255</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>199.95599465999999</v>
+        <v>199.96402857000001</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.2251999400000102</v>
+        <v>-0.21304630000000202</v>
       </c>
       <c r="D330" s="5">
-        <v>-1.3416550057018806</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-1.2696976090920908</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>199.41478587</v>
+        <v>199.41301558000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.54120878999998467</v>
+        <v>-0.55101299000000381</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.2000500406727972</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-3.2570155873026918</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>199.01599202</v>
+        <v>199.01234801000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.39879385000000411</v>
+        <v>-0.40066756999999598</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.3735649329934438</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-2.3846150407380695</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>198.82314503999999</v>
+        <v>198.82125628</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.19284698000001299</v>
+        <v>-0.19109173000001078</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.156625716403481</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-1.1461747778593656</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>199.47651202</v>
+        <v>199.47662252000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.65336698000001547</v>
+        <v>0.65536624000000643</v>
       </c>
       <c r="D334" s="5">
-        <v>4.0154653825140274</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>4.0280150151154492</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>199.63311863000001</v>
+        <v>199.63250054</v>
       </c>
       <c r="C335" s="5">
-        <v>0.15660661000001141</v>
+        <v>0.15587801999998874</v>
       </c>
       <c r="D335" s="5">
-        <v>0.94618422591024043</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>0.94176277796056418</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>199.69958785</v>
+        <v>199.70087649000001</v>
       </c>
       <c r="C336" s="5">
-        <v>6.6469219999987672E-2</v>
+        <v>6.8375950000017838E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>0.40028074458677843</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>0.41178607856655614</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>199.38532941</v>
+        <v>199.38382688999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.31425844000000325</v>
+        <v>-0.31704960000001847</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.8721283495144236</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-1.8885990965579191</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>199.73406079</v>
+        <v>199.73226018</v>
       </c>
       <c r="C338" s="5">
-        <v>0.34873138000000381</v>
+        <v>0.34843329000000267</v>
       </c>
       <c r="D338" s="5">
-        <v>2.1191470797220946</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>2.1173343304876857</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>200.97414462</v>
+        <v>200.97343649000001</v>
       </c>
       <c r="C339" s="5">
-        <v>1.2400838300000032</v>
+        <v>1.2411763100000144</v>
       </c>
       <c r="D339" s="5">
-        <v>7.710163746944021</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>7.7172619732789549</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>201.11662620000001</v>
+        <v>201.11738797999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.14248158000000899</v>
+        <v>0.14395148999997787</v>
       </c>
       <c r="D340" s="5">
-        <v>0.85407085632869251</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>0.86291966379437035</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>201.52329760999999</v>
+        <v>201.52633889000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.40667140999997287</v>
+        <v>0.40895091000001571</v>
       </c>
       <c r="D341" s="5">
-        <v>2.4536496169559552</v>
+        <v>2.4675476966257381</v>
       </c>
       <c r="E341" s="5">
-        <v>0.67044410074670324</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.67403523649061103</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>202.06883948000001</v>
+        <v>202.07871062999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.5455418700000223</v>
+        <v>0.5523717399999839</v>
       </c>
       <c r="D342" s="5">
-        <v>3.2973151555239388</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>3.3391688327177871</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>201.46531672</v>
+        <v>201.46320906</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.60352276000000415</v>
+        <v>-0.61550156999999217</v>
       </c>
       <c r="D343" s="5">
-        <v>-3.5257693169543636</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-3.5944086210564774</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>201.14689612999999</v>
+        <v>201.14772995000001</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.31842059000001655</v>
+        <v>-0.31547910999998408</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.880227139387769</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-1.8630267743006468</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>201.67719516</v>
+        <v>201.67544237000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.530299030000009</v>
+        <v>0.52771242000000029</v>
       </c>
       <c r="D345" s="5">
-        <v>3.2099309974756185</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.1940340636619657</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>201.14654877000001</v>
+        <v>201.14424385999999</v>
       </c>
       <c r="C346" s="5">
-        <v>-0.53064638999998692</v>
+        <v>-0.53119851000002427</v>
       </c>
       <c r="D346" s="5">
-        <v>-3.112106774339396</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>-3.1153247401816686</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>201.30405109</v>
+        <v>201.30006703999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.15750231999999187</v>
+        <v>0.15582317999999873</v>
       </c>
       <c r="D347" s="5">
-        <v>0.94368448047037479</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>0.9335916536999278</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>200.69532165999999</v>
+        <v>200.69159540000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.60872943000001101</v>
+        <v>-0.60847163999997633</v>
       </c>
       <c r="D348" s="5">
-        <v>-3.5689692097825132</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-3.5675522660102876</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>200.88311637999999</v>
+        <v>200.87978239</v>
       </c>
       <c r="C349" s="5">
-        <v>0.18779471999999942</v>
+        <v>0.18818698999999128</v>
       </c>
       <c r="D349" s="5">
-        <v>1.1286614025899144</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>1.1310522571303494</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>200.62083275000001</v>
+        <v>200.61676929000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.26228362999998467</v>
+        <v>-0.26301309999999489</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.5555811275440257</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-1.5599021460600326</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>201.08628766000001</v>
+        <v>201.08439213</v>
       </c>
       <c r="C351" s="5">
-        <v>0.46545491000000538</v>
+        <v>0.46762283999998999</v>
       </c>
       <c r="D351" s="5">
-        <v>2.8198894458129509</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.8332504878172626</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>201.48084105999999</v>
+        <v>201.49195986999999</v>
       </c>
       <c r="C352" s="5">
-        <v>0.39455339999997818</v>
+        <v>0.40756773999999041</v>
       </c>
       <c r="D352" s="5">
-        <v>2.3801080037938016</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.4595166427065385</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>201.59042402</v>
+        <v>201.59268978</v>
       </c>
       <c r="C353" s="5">
-        <v>0.10958296000001155</v>
+        <v>0.10072991000001252</v>
       </c>
       <c r="D353" s="5">
-        <v>0.65462120768140508</v>
+        <v>0.60155651977453761</v>
       </c>
       <c r="E353" s="5">
-        <v>3.3309503564149523E-2</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>3.2924177735504934E-2</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>200.94511188000001</v>
+        <v>200.9553085</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.64531213999998727</v>
+        <v>-0.63738127999999961</v>
       </c>
       <c r="D354" s="5">
-        <v>-3.7744119364822359</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-3.7287871203995793</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>202.65635089</v>
+        <v>202.65517972000001</v>
       </c>
       <c r="C355" s="5">
-        <v>1.7112390099999857</v>
+        <v>1.6998712200000057</v>
       </c>
       <c r="D355" s="5">
-        <v>10.711635316317491</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>10.636570211971531</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>202.72935161999999</v>
+        <v>202.73201553999999</v>
       </c>
       <c r="C356" s="5">
-        <v>7.3000729999989744E-2</v>
+        <v>7.6835819999985233E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>0.43312059836206895</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.45592468096655736</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>202.81818724999999</v>
+        <v>202.81855597000001</v>
       </c>
       <c r="C357" s="5">
-        <v>8.8835630000005494E-2</v>
+        <v>8.6540430000013657E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.52710696807962698</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.51344962744708234</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>203.61075668999999</v>
+        <v>203.60743957</v>
       </c>
       <c r="C358" s="5">
-        <v>0.79256943999999407</v>
+        <v>0.78888359999999125</v>
       </c>
       <c r="D358" s="5">
-        <v>4.7914509813818507</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.7686806916078517</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>204.24033985</v>
+        <v>204.23230024</v>
       </c>
       <c r="C359" s="5">
-        <v>0.62958316000000991</v>
+        <v>0.62486067000000389</v>
       </c>
       <c r="D359" s="5">
-        <v>3.7742679695168313</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>3.7455397879991414</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>204.87518305</v>
+        <v>204.86777430000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.63484320000000594</v>
+        <v>0.63547406000000706</v>
       </c>
       <c r="D360" s="5">
-        <v>3.7944093592238382</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.7983968058018736</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>206.8736141</v>
+        <v>206.86933844000001</v>
       </c>
       <c r="C361" s="5">
-        <v>1.9984310499999935</v>
+        <v>2.0015641399999993</v>
       </c>
       <c r="D361" s="5">
-        <v>12.35411025013744</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>12.375002939125167</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>205.40273626000001</v>
+        <v>205.39538501000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-1.4708778399999858</v>
+        <v>-1.4739534299999946</v>
       </c>
       <c r="D362" s="5">
-        <v>-8.2061729849714933</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-8.2228286285221497</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>205.23314329999999</v>
+        <v>205.22827226999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.169592960000017</v>
+        <v>-0.16711274000002163</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.98630583663000815</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-0.97198067788655251</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>205.12989064999999</v>
+        <v>205.15054784</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.10325265000000172</v>
+        <v>-7.7724429999989297E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-0.60205143525943194</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-0.45352076893327986</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>204.53621544999999</v>
+        <v>204.5376503</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.59367520000000695</v>
+        <v>-0.61289754000000585</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.4182192259994748</v>
+        <v>-3.5267348254911735</v>
       </c>
       <c r="E365" s="5">
-        <v>1.4612754769084413</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.4608468805162866</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>206.67366838000001</v>
+        <v>206.68316784000001</v>
       </c>
       <c r="C366" s="5">
-        <v>2.1374529300000233</v>
+        <v>2.1455175400000144</v>
       </c>
       <c r="D366" s="5">
-        <v>13.286767898161589</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>13.339726975097488</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>206.81210121999999</v>
+        <v>206.81343999000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.1384328399999788</v>
+        <v>0.13027214999999615</v>
       </c>
       <c r="D367" s="5">
-        <v>0.80674406896155126</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>0.75898608648685695</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>208.34021231</v>
+        <v>208.34815157</v>
       </c>
       <c r="C368" s="5">
-        <v>1.5281110900000101</v>
+        <v>1.5347115799999926</v>
       </c>
       <c r="D368" s="5">
-        <v>9.2360188422759393</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>9.2774924274099391</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>209.50851118</v>
+        <v>209.51136378999999</v>
       </c>
       <c r="C369" s="5">
-        <v>1.168298870000001</v>
+        <v>1.1632122199999912</v>
       </c>
       <c r="D369" s="5">
-        <v>6.9406499263286126</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>6.909225757419768</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>210.42138478000001</v>
+        <v>210.41834846</v>
       </c>
       <c r="C370" s="5">
-        <v>0.91287360000001172</v>
+        <v>0.90698467000001415</v>
       </c>
       <c r="D370" s="5">
-        <v>5.3557988392278322</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>5.3203477990795944</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>211.08492401000001</v>
+        <v>211.07399459000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.66353922999999781</v>
+        <v>0.65564613000000804</v>
       </c>
       <c r="D371" s="5">
-        <v>3.8503836803065683</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>3.8038497580545005</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>212.15546619</v>
+        <v>212.14564150000001</v>
       </c>
       <c r="C372" s="5">
-        <v>1.0705421799999897</v>
+        <v>1.0716469099999983</v>
       </c>
       <c r="D372" s="5">
-        <v>6.2586056065117468</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>6.2655790054825911</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>232.34463622000001</v>
+        <v>232.33406875</v>
       </c>
       <c r="C373" s="5">
-        <v>20.189170030000014</v>
+        <v>20.188427249999989</v>
       </c>
       <c r="D373" s="5">
-        <v>197.6741363962017</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>197.67709081213027</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>232.84731321999999</v>
+        <v>232.82966166</v>
       </c>
       <c r="C374" s="5">
-        <v>0.50267699999997717</v>
+        <v>0.49559290999999916</v>
       </c>
       <c r="D374" s="5">
-        <v>2.6273134283156807</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>2.5899711783417212</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>218.61805483000001</v>
+        <v>218.60436713999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-14.229258389999984</v>
+        <v>-14.225294520000006</v>
       </c>
       <c r="D375" s="5">
-        <v>-53.077889588087814</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-53.070457496304414</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>212.25148164000001</v>
+        <v>212.27802489000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-6.3665731899999969</v>
+        <v>-6.326342249999982</v>
       </c>
       <c r="D376" s="5">
-        <v>-29.858272646505068</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-29.700141216597263</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>212.70390577000001</v>
+        <v>212.7081479</v>
       </c>
       <c r="C377" s="5">
-        <v>0.45242412999999715</v>
+        <v>0.43012300999998843</v>
       </c>
       <c r="D377" s="5">
-        <v>2.5880582399632424</v>
+        <v>2.4587505517221331</v>
       </c>
       <c r="E377" s="5">
-        <v>3.993273417145371</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>3.9946179043399255</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>211.06497161999999</v>
+        <v>211.07892326000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-1.6389341500000114</v>
+        <v>-1.6292246399999897</v>
       </c>
       <c r="D378" s="5">
-        <v>-8.8643305662345799</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-8.8138398010522145</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>210.88798224000001</v>
+        <v>210.89706211000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.17698937999998066</v>
+        <v>-0.18186115000000314</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.0016368286090649</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-1.0290094427030105</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>210.35838545999999</v>
+        <v>210.37455464000001</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.52959678000001986</v>
+        <v>-0.52250746999999365</v>
       </c>
       <c r="D380" s="5">
-        <v>-2.9722483574788128</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-2.9328772137937165</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>211.60628435000001</v>
+        <v>211.61786563000001</v>
       </c>
       <c r="C381" s="5">
-        <v>1.2478988900000161</v>
+        <v>1.2433109899999977</v>
       </c>
       <c r="D381" s="5">
-        <v>7.3556213989602437</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>7.3271117814034614</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>211.66900734000001</v>
+        <v>211.67463205000001</v>
       </c>
       <c r="C382" s="5">
-        <v>6.272298999999748E-2</v>
+        <v>5.6766420000002427E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>0.35627682997678711</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>0.32237493605071776</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>212.13128326</v>
+        <v>212.10475460000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.46227591999999618</v>
+        <v>0.430122549999993</v>
       </c>
       <c r="D383" s="5">
-        <v>2.6524579843837159</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>2.4658352363484681</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>211.95670706000001</v>
+        <v>211.94621756000001</v>
       </c>
       <c r="C384" s="5">
-        <v>-0.17457619999998997</v>
+        <v>-0.1585370399999988</v>
       </c>
       <c r="D384" s="5">
-        <v>-0.98309788526286246</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>-0.89325817672565311</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>212.76616088</v>
+        <v>212.75012183999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.80945381999998745</v>
+        <v>0.80390427999998337</v>
       </c>
       <c r="D385" s="5">
-        <v>4.6802431828987912</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.6477184496638735</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>213.21639614</v>
+        <v>213.19355831999999</v>
       </c>
       <c r="C386" s="5">
-        <v>0.45023525999999947</v>
+        <v>0.44343648000000258</v>
       </c>
       <c r="D386" s="5">
-        <v>2.5690880056588483</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>2.5300406521942209</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>212.57266924999999</v>
+        <v>212.50868768999999</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.6437268900000106</v>
+        <v>-0.68487063000000603</v>
       </c>
       <c r="D387" s="5">
-        <v>-3.5633912383401078</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-3.7875367991728415</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>213.96789586</v>
+        <v>214.00377682999999</v>
       </c>
       <c r="C388" s="5">
-        <v>1.3952266100000088</v>
+        <v>1.4950891400000046</v>
       </c>
       <c r="D388" s="5">
-        <v>8.1668740679752503</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>8.7769766037850481</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>213.33232949999999</v>
+        <v>213.34453779</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.63556636000001276</v>
+        <v>-0.65923903999998856</v>
       </c>
       <c r="D389" s="5">
-        <v>-3.5067980843829005</v>
+        <v>-3.6346103041049571</v>
       </c>
       <c r="E389" s="5">
-        <v>0.29544531762359938</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>0.29918453819606228</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>212.97950582000001</v>
+        <v>213.02832566000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.35282367999997177</v>
+        <v>-0.31621212999999671</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.9666888319850195</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.7641722163600382</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>212.92833765</v>
+        <v>212.94727033000001</v>
       </c>
       <c r="C391" s="5">
-        <v>-5.116817000001106E-2</v>
+        <v>-8.1055329999998094E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.28791847432882989</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>-0.45563473440486391</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>211.99997368000001</v>
+        <v>212.02927145000001</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.92836396999999238</v>
+        <v>-0.91799887999999896</v>
       </c>
       <c r="D392" s="5">
-        <v>-5.1083230368581978</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>-5.0521961836089035</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>209.97298351000001</v>
+        <v>209.99762289</v>
       </c>
       <c r="C393" s="5">
-        <v>-2.0269901700000048</v>
+        <v>-2.0316485600000078</v>
       </c>
       <c r="D393" s="5">
-        <v>-10.888994122567697</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>-10.911285735735243</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>210.88280488999999</v>
+        <v>210.90039652999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.90982137999998258</v>
+        <v>0.90277363999999238</v>
       </c>
       <c r="D394" s="5">
-        <v>5.3253721715787128</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>5.2825054185146492</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>209.95669186000001</v>
+        <v>209.91611359999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.92611302999998202</v>
+        <v>-0.98428293000000622</v>
       </c>
       <c r="D395" s="5">
-        <v>-5.1444770225799186</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-5.4589174121705391</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>211.00645021</v>
+        <v>210.99123015999999</v>
       </c>
       <c r="C396" s="5">
-        <v>1.0497583499999905</v>
+        <v>1.0751165599999979</v>
       </c>
       <c r="D396" s="5">
-        <v>6.1676295817986171</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>6.3220947244786885</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>210.61087885000001</v>
+        <v>210.57901812</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.39557135999999105</v>
+        <v>-0.41221203999998579</v>
       </c>
       <c r="D397" s="5">
-        <v>-2.22657509029629</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>-2.3194030139593202</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>211.26904866999999</v>
+        <v>211.22101461</v>
       </c>
       <c r="C398" s="5">
-        <v>0.65816981999998347</v>
+        <v>0.64199648999999681</v>
       </c>
       <c r="D398" s="5">
-        <v>3.8151930791596955</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>3.720436840007646</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>211.70987312</v>
+        <v>211.56007887000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.44082445000000803</v>
+        <v>0.33906426000001488</v>
       </c>
       <c r="D399" s="5">
-        <v>2.5328010611889828</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>1.943408375501865</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>211.40297387000001</v>
+        <v>211.45642846000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.30689924999998652</v>
+        <v>-0.10365041000000019</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.7257437117888297</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-0.58633878069176415</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>211.54278170000001</v>
+        <v>211.58656894999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.13980782999999519</v>
+        <v>0.13014048999997385</v>
       </c>
       <c r="D401" s="5">
-        <v>0.79649294117372094</v>
+        <v>0.74104296749826215</v>
       </c>
       <c r="E401" s="5">
-        <v>-0.83885447845352124</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>-0.82400461629368316</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>212.18255436999999</v>
+        <v>212.28013897</v>
       </c>
       <c r="C402" s="5">
-        <v>0.63977266999998506</v>
+        <v>0.69357002000000989</v>
       </c>
       <c r="D402" s="5">
-        <v>3.6901613807797329</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>4.0052363062671681</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>212.23415732000001</v>
+        <v>212.27054462000001</v>
       </c>
       <c r="C403" s="5">
-        <v>5.1602950000017245E-2</v>
+        <v>-9.594349999986207E-3</v>
       </c>
       <c r="D403" s="5">
-        <v>0.29223154816027108</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-5.4222493507616321E-2</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>211.93266451</v>
+        <v>211.97754657999999</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.30149281000001338</v>
+        <v>-0.29299804000001473</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.6914242288377679</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-1.6438487789697365</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>214.16342121</v>
+        <v>214.20522577</v>
       </c>
       <c r="C405" s="5">
-        <v>2.2307567000000006</v>
+        <v>2.2276791900000035</v>
       </c>
       <c r="D405" s="5">
-        <v>13.388437885757032</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>13.365890675265369</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>215.80878490000001</v>
+        <v>215.83838494</v>
       </c>
       <c r="C406" s="5">
-        <v>1.6453636900000106</v>
+        <v>1.633159169999999</v>
       </c>
       <c r="D406" s="5">
-        <v>9.6190116041670279</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>9.5427024864590759</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>216.69699607999999</v>
+        <v>216.63765189</v>
       </c>
       <c r="C407" s="5">
-        <v>0.88821117999998478</v>
+        <v>0.79926695000000336</v>
       </c>
       <c r="D407" s="5">
-        <v>5.0522258678473708</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>4.535327835349845</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>216.64695076000001</v>
+        <v>216.62109619</v>
       </c>
       <c r="C408" s="5">
-        <v>-5.0045319999981075E-2</v>
+        <v>-1.6555699999997842E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.27678353874274197</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-9.1666852902083651E-2</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>217.72131974999999</v>
+        <v>217.66166197999999</v>
       </c>
       <c r="C409" s="5">
-        <v>1.0743689899999822</v>
+        <v>1.0405657899999881</v>
       </c>
       <c r="D409" s="5">
-        <v>6.1159162032853098</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>5.9191046440236095</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>218.76075044000001</v>
+        <v>218.66853523</v>
       </c>
       <c r="C410" s="5">
-        <v>1.0394306900000174</v>
+        <v>1.0068732500000124</v>
       </c>
       <c r="D410" s="5">
-        <v>5.8818097826634386</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>5.6944682492556131</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>220.07487477000001</v>
+        <v>219.83762372000001</v>
       </c>
       <c r="C411" s="5">
-        <v>1.3141243299999985</v>
+        <v>1.1690884900000071</v>
       </c>
       <c r="D411" s="5">
-        <v>7.4515554442577514</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>6.6077315917052681</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>220.32511890999999</v>
+        <v>220.41668272000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.25024413999997819</v>
+        <v>0.57905900000000088</v>
       </c>
       <c r="D412" s="5">
-        <v>1.3730696406685006</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>3.2070325842753711</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>220.57064557000001</v>
+        <v>220.64819947999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.24552666000002432</v>
+        <v>0.23151675999997678</v>
       </c>
       <c r="D413" s="5">
-        <v>1.3454868415356369</v>
+        <v>1.267738456223233</v>
       </c>
       <c r="E413" s="5">
-        <v>4.2676303097890056</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.2827059273981449</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>221.35608396000001</v>
+        <v>221.51565339000001</v>
       </c>
       <c r="C414" s="5">
-        <v>0.78543838999999593</v>
+        <v>0.86745391000002314</v>
       </c>
       <c r="D414" s="5">
-        <v>4.3578168103033166</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>4.821023922682488</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>222.70385082000001</v>
+        <v>222.75770718999999</v>
       </c>
       <c r="C415" s="5">
-        <v>1.3477668600000072</v>
+        <v>1.2420537999999794</v>
       </c>
       <c r="D415" s="5">
-        <v>7.5561287798975307</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>6.9399106628877938</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>223.45541412</v>
+        <v>223.51774051999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.75156329999998661</v>
+        <v>0.76003332999999884</v>
       </c>
       <c r="D416" s="5">
-        <v>4.1256825478751757</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>4.1720268337289479</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>224.07876189000001</v>
+        <v>224.13432136</v>
       </c>
       <c r="C417" s="5">
-        <v>0.6233477700000094</v>
+        <v>0.61658084000001168</v>
       </c>
       <c r="D417" s="5">
-        <v>3.3993418018816834</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>3.3609257751708643</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>224.22339321000001</v>
+        <v>224.25955783000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.14463132000000201</v>
+        <v>0.12523647000000437</v>
       </c>
       <c r="D418" s="5">
-        <v>0.77729381303133227</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>0.67257201122503663</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>224.22843121</v>
+        <v>224.16004315000001</v>
       </c>
       <c r="C419" s="5">
-        <v>5.0379999999847769E-3</v>
+        <v>-9.9514679999998634E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>2.6965728554984025E-2</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-0.53119963166115003</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>225.41765787</v>
+        <v>225.37433125999999</v>
       </c>
       <c r="C420" s="5">
-        <v>1.1892266600000028</v>
+        <v>1.214288109999984</v>
       </c>
       <c r="D420" s="5">
-        <v>6.5533370581905226</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>6.6976844323251017</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>225.95175121</v>
+        <v>225.85538468999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.53409333999999831</v>
+        <v>0.48105343000000289</v>
       </c>
       <c r="D421" s="5">
-        <v>2.8805654657227286</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>2.5916411329941491</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>225.68263479999999</v>
+        <v>225.53044649</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.26911641000000941</v>
+        <v>-0.32493819999999118</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.4199163678149107</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-1.7128445451166208</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>225.43921802</v>
+        <v>225.14742766000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.24341677999998979</v>
+        <v>-0.38301882999999748</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.2866455475722738</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-2.0190339490151032</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>225.20608125999999</v>
+        <v>225.33901684</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.23313676000000783</v>
+        <v>0.19158917999999403</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.233939444413823</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.025932620257608</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>226.5829013</v>
+        <v>226.69924940999999</v>
       </c>
       <c r="C425" s="5">
-        <v>1.3768200400000126</v>
+        <v>1.3602325699999938</v>
       </c>
       <c r="D425" s="5">
-        <v>7.5880999872669275</v>
+        <v>7.489054972545528</v>
       </c>
       <c r="E425" s="5">
-        <v>2.7257732843203542</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.7423971481573162</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>227.32525224</v>
+        <v>227.52931018999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.74235093999999435</v>
+        <v>0.83006077999999661</v>
       </c>
       <c r="D426" s="5">
-        <v>4.0031703890765602</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>4.4833804786622578</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>226.80938148999999</v>
+        <v>226.87981073</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.51587075000000482</v>
+        <v>-0.64949945999998704</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.6894356278140963</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-3.3722176103506252</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>226.32672951999999</v>
+        <v>226.39940704</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.48265197000000626</v>
+        <v>-0.48040369000000283</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.5239319559988149</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-2.5115408258106875</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>225.59332681999999</v>
+        <v>225.65495974999999</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.73340269999999919</v>
+        <v>-0.74444729000001075</v>
       </c>
       <c r="D429" s="5">
-        <v>-3.8199912518958268</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-3.8752593794850521</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>224.72667586</v>
+        <v>224.76236545</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.86665095999998698</v>
+        <v>-0.89259429999998474</v>
       </c>
       <c r="D430" s="5">
-        <v>-4.5138138014299001</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-4.6447680172107431</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>224.85377811000001</v>
+        <v>224.77024588</v>
       </c>
       <c r="C431" s="5">
-        <v>0.12710225000000719</v>
+        <v>7.8804300000001604E-3</v>
       </c>
       <c r="D431" s="5">
-        <v>0.68081838022227004</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>4.2081510197067296E-2</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>224.24316906999999</v>
+        <v>224.18362321999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.61060904000001415</v>
+        <v>-0.5866226600000175</v>
       </c>
       <c r="D432" s="5">
-        <v>-3.2104662090333691</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-3.0872854043447751</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>223.70092944000001</v>
+        <v>223.57657097000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.54223962999998321</v>
+        <v>-0.60705224999998109</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.8634233340394943</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-3.2014424531844332</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>223.45449991999999</v>
+        <v>223.26031058999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.24642952000002083</v>
+        <v>-0.31626038000001699</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.3139431415856717</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.6843165387588233</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>213.24710974000001</v>
+        <v>214.85830034</v>
       </c>
       <c r="C435" s="5">
-        <v>-10.207390179999976</v>
+        <v>-8.4020102499999894</v>
       </c>
       <c r="D435" s="5">
-        <v>-42.940418118195346</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-36.891575875300894</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>213.28675023</v>
+        <v>214.39438376000001</v>
       </c>
       <c r="C436" s="5">
-        <v>3.9640489999982265E-2</v>
+        <v>-0.4639165799999887</v>
       </c>
       <c r="D436" s="5">
-        <v>0.22329611910636427</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-2.5604604468019709</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>212.88685233999999</v>
+        <v>214.41941649</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.39989789000000542</v>
+        <v>2.5032729999992398E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.2268599013725465</v>
+        <v>0.14020224614643695</v>
       </c>
       <c r="E437" s="5">
-        <v>-6.0446083448574939</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-5.4167946969207348</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>210.96874564999999</v>
+        <v>212.50854319999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.9181066900000019</v>
+        <v>-1.910873290000012</v>
       </c>
       <c r="D438" s="5">
-        <v>-10.291961654744719</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-10.18530249860069</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>211.25411095999999</v>
+        <v>212.85256916</v>
       </c>
       <c r="C439" s="5">
-        <v>0.28536531000000309</v>
+        <v>0.3440259600000104</v>
       </c>
       <c r="D439" s="5">
-        <v>1.635301354813623</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>1.9600475237017578</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>209.8460216</v>
+        <v>211.43382546000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-1.4080893599999911</v>
+        <v>-1.4187436999999932</v>
       </c>
       <c r="D440" s="5">
-        <v>-7.7116562488636848</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-7.7116562771474158</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>210.84345440000001</v>
+        <v>212.54353064</v>
       </c>
       <c r="C441" s="5">
-        <v>0.99743280000001278</v>
+        <v>1.1097051799999917</v>
       </c>
       <c r="D441" s="5">
-        <v>5.8552971776279383</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>6.4831956045568351</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>212.86250952</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.31897888000000307</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.8158634385366801</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">