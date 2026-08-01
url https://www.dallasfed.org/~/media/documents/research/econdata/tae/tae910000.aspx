--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B48DDC32-F311-4D2D-9D1E-ACE7CCA56E95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A04E5D80-C7D6-4A7D-8535-A04FC7319BCD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{73801DDC-980D-4199-9291-551A6804799D}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{FA1C9A6E-6715-44AD-8AB4-8ED32B1FB8DA}"/>
   </bookViews>
   <sheets>
     <sheet name="AE910000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Federal Government</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D9CF58D-4EE3-4F30-ABA3-2CFE6C483392}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D37B6A5-040B-491D-9FD8-4858D6534C57}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>199.69017461999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>200.22137054999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.53119592999999554</v>
       </c>
       <c r="D7" s="5">
         <v>3.2392396682600078</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>203.48199274999999</v>
       </c>
       <c r="C8" s="5">
         <v>3.2606222000000002</v>
       </c>
       <c r="D8" s="5">
         <v>21.391038598964563</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>206.58158961999999</v>
       </c>
       <c r="C9" s="5">
         <v>3.0995968699999992</v>
       </c>
       <c r="D9" s="5">
         <v>19.891279121077353</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>225.86599092</v>
       </c>
       <c r="C10" s="5">
         <v>19.284401300000013</v>
       </c>
       <c r="D10" s="5">
         <v>191.81710188427837</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>210.49326785</v>
       </c>
       <c r="C11" s="5">
         <v>-15.372723070000006</v>
       </c>
       <c r="D11" s="5">
         <v>-57.081117425385308</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>212.58285018000001</v>
       </c>
       <c r="C12" s="5">
         <v>2.0895823300000131</v>
       </c>
       <c r="D12" s="5">
         <v>12.584908831417586</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>203.56172369999999</v>
       </c>
       <c r="C13" s="5">
         <v>-9.0211264800000208</v>
       </c>
       <c r="D13" s="5">
         <v>-40.568768410241397</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>201.24302445000001</v>
       </c>
       <c r="C14" s="5">
         <v>-2.3186992499999803</v>
       </c>
       <c r="D14" s="5">
         <v>-12.844140230880807</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>199.40074490000001</v>
       </c>
       <c r="C15" s="5">
         <v>-1.8422795500000007</v>
       </c>
       <c r="D15" s="5">
         <v>-10.448824983766992</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>200.44323856</v>
       </c>
       <c r="C16" s="5">
         <v>1.042493659999991</v>
       </c>
       <c r="D16" s="5">
         <v>6.4573413106718158</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>199.44717574000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.99606281999999169</v>
       </c>
       <c r="D17" s="5">
         <v>-5.8028510186448612</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>198.49465899</v>
       </c>
       <c r="C18" s="5">
         <v>-0.95251675000000091</v>
       </c>
       <c r="D18" s="5">
         <v>-5.5827787670579054</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>197.86729448</v>
       </c>
       <c r="C19" s="5">
         <v>-0.6273645100000067</v>
       </c>
       <c r="D19" s="5">
         <v>-3.7274930652917204</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>197.00345884999999</v>
       </c>
       <c r="C20" s="5">
         <v>-0.86383563000001118</v>
       </c>
       <c r="D20" s="5">
         <v>-5.1148979733279143</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>197.61217819999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.60871935000000121</v>
       </c>
       <c r="D21" s="5">
         <v>3.7715366138654005</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>198.89328664999999</v>
       </c>
       <c r="C22" s="5">
         <v>1.281108450000005</v>
       </c>
       <c r="D22" s="5">
         <v>8.0630024477883033</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>199.25186578</v>
       </c>
       <c r="C23" s="5">
         <v>0.35857913000000963</v>
       </c>
       <c r="D23" s="5">
         <v>2.1850280906656083</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>197.96376395999999</v>
       </c>
       <c r="C24" s="5">
         <v>-1.2881018200000085</v>
       </c>
       <c r="D24" s="5">
         <v>-7.4876591691964141</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>197.47589980999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.48786415000000716</v>
       </c>
       <c r="D25" s="5">
         <v>-2.9175371641634085</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>196.14797582</v>
       </c>
       <c r="C26" s="5">
         <v>-1.327923989999988</v>
       </c>
       <c r="D26" s="5">
         <v>-7.7775295389708727</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>197.52140749</v>
       </c>
       <c r="C27" s="5">
         <v>1.3734316700000022</v>
       </c>
       <c r="D27" s="5">
         <v>8.7336810323002787</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>198.16757217</v>
       </c>
       <c r="C28" s="5">
         <v>0.64616467999999827</v>
       </c>
       <c r="D28" s="5">
         <v>3.9970463638927534</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>198.46431729</v>
       </c>
       <c r="C29" s="5">
         <v>0.29674511999999709</v>
       </c>
       <c r="D29" s="5">
         <v>1.8118080666139624</v>
       </c>
       <c r="E29" s="5">
         <v>-0.49279136009490188</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>198.62750403999999</v>
       </c>
       <c r="C30" s="5">
         <v>0.16318674999999416</v>
       </c>
       <c r="D30" s="5">
         <v>0.99117121673402142</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>198.10000062</v>
       </c>
       <c r="C31" s="5">
         <v>-0.52750341999998795</v>
       </c>
       <c r="D31" s="5">
         <v>-3.1407505431545912</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>198.24907589</v>
       </c>
       <c r="C32" s="5">
         <v>0.14907526999999732</v>
       </c>
       <c r="D32" s="5">
         <v>0.90677734021098466</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>197.57706561000001</v>
       </c>
       <c r="C33" s="5">
         <v>-0.67201027999999496</v>
       </c>
       <c r="D33" s="5">
         <v>-3.9926873320254463</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>196.65242634000001</v>
       </c>
       <c r="C34" s="5">
         <v>-0.92463927000000012</v>
       </c>
       <c r="D34" s="5">
         <v>-5.4735522410610082</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>196.08162687000001</v>
       </c>
       <c r="C35" s="5">
         <v>-0.5707994699999972</v>
       </c>
       <c r="D35" s="5">
         <v>-3.4280261035426807</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>197.11592342</v>
       </c>
       <c r="C36" s="5">
         <v>1.0342965499999934</v>
       </c>
       <c r="D36" s="5">
         <v>6.5166962609973789</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>196.84908852999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.26683489000001259</v>
       </c>
       <c r="D37" s="5">
         <v>-1.6123942732112928</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>196.58400601</v>
       </c>
       <c r="C38" s="5">
         <v>-0.26508251999999288</v>
       </c>
       <c r="D38" s="5">
         <v>-1.6040388290574192</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>195.84098502000001</v>
       </c>
       <c r="C39" s="5">
         <v>-0.74302098999999089</v>
       </c>
       <c r="D39" s="5">
         <v>-4.4424850589163682</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>195.45968528</v>
       </c>
       <c r="C40" s="5">
         <v>-0.38129974000000288</v>
       </c>
       <c r="D40" s="5">
         <v>-2.3115263867449554</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>194.5938305</v>
       </c>
       <c r="C41" s="5">
         <v>-0.86585478000000649</v>
       </c>
       <c r="D41" s="5">
         <v>-5.1881844649444231</v>
       </c>
       <c r="E41" s="5">
         <v>-1.9502179751256565</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>195.30284089</v>
       </c>
       <c r="C42" s="5">
         <v>0.7090103900000031</v>
       </c>
       <c r="D42" s="5">
         <v>4.460938336559428</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>195.05201369</v>
       </c>
       <c r="C43" s="5">
         <v>-0.25082720000000336</v>
       </c>
       <c r="D43" s="5">
         <v>-1.5303188094780595</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>194.71707757999999</v>
       </c>
       <c r="C44" s="5">
         <v>-0.33493611000000101</v>
       </c>
       <c r="D44" s="5">
         <v>-2.0412455361905613</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>193.46305808</v>
       </c>
       <c r="C45" s="5">
         <v>-1.2540194999999983</v>
       </c>
       <c r="D45" s="5">
         <v>-7.460304274406127</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>192.96128705999999</v>
       </c>
       <c r="C46" s="5">
         <v>-0.50177102000000673</v>
       </c>
       <c r="D46" s="5">
         <v>-3.0683365128403861</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>192.52427306000001</v>
       </c>
       <c r="C47" s="5">
         <v>-0.43701399999997648</v>
       </c>
       <c r="D47" s="5">
         <v>-2.6841321203066815</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>192.89800166000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.37372859999999264</v>
       </c>
       <c r="D48" s="5">
         <v>2.3544751964623023</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>192.79659334999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.10140831000001072</v>
       </c>
       <c r="D49" s="5">
         <v>-0.62903053506514484</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>193.20574983</v>
       </c>
       <c r="C50" s="5">
         <v>0.40915648000000715</v>
       </c>
       <c r="D50" s="5">
         <v>2.5765985308312755</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>193.68716681999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.48141698999998539</v>
       </c>
       <c r="D51" s="5">
         <v>3.0313985326012149</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>192.67787332</v>
       </c>
       <c r="C52" s="5">
         <v>-1.0092934999999841</v>
       </c>
       <c r="D52" s="5">
         <v>-6.0769966087241833</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>192.55250296</v>
       </c>
       <c r="C53" s="5">
         <v>-0.12537036000000512</v>
       </c>
       <c r="D53" s="5">
         <v>-0.77801980801781578</v>
       </c>
       <c r="E53" s="5">
         <v>-1.0490196604665769</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>192.62382496999999</v>
       </c>
       <c r="C54" s="5">
         <v>7.1322009999988722E-2</v>
       </c>
       <c r="D54" s="5">
         <v>0.44539013594488974</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>192.53671442999999</v>
       </c>
       <c r="C55" s="5">
         <v>-8.7110539999997627E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-0.54132991263071695</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>190.90770051000001</v>
       </c>
       <c r="C56" s="5">
         <v>-1.6290139199999771</v>
       </c>
       <c r="D56" s="5">
         <v>-9.6935684746830226</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>192.5518093</v>
       </c>
       <c r="C57" s="5">
         <v>1.64410878999999</v>
       </c>
       <c r="D57" s="5">
         <v>10.838307786936664</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>192.40863587999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.14317342000001076</v>
       </c>
       <c r="D58" s="5">
         <v>-0.88862951831023551</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>191.7996507</v>
       </c>
       <c r="C59" s="5">
         <v>-0.60898517999999058</v>
       </c>
       <c r="D59" s="5">
-        <v>-3.732650229456147</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7326502294561581</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>190.03949589000001</v>
       </c>
       <c r="C60" s="5">
         <v>-1.7601548099999889</v>
       </c>
       <c r="D60" s="5">
         <v>-10.473275847958774</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>189.19220415999999</v>
       </c>
       <c r="C61" s="5">
         <v>-0.84729173000002334</v>
       </c>
       <c r="D61" s="5">
         <v>-5.2209379403748812</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>189.11649671999999</v>
       </c>
       <c r="C62" s="5">
         <v>-7.570744000000218E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-0.47913837951081284</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>188.48702614999999</v>
       </c>
       <c r="C63" s="5">
         <v>-0.62947056999999518</v>
       </c>
       <c r="D63" s="5">
         <v>-3.9218618442343867</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>188.6302752</v>
       </c>
       <c r="C64" s="5">
         <v>0.14324905000000854</v>
       </c>
       <c r="D64" s="5">
         <v>0.91581483711100642</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>189.2630796</v>
       </c>
       <c r="C65" s="5">
         <v>0.63280439999999771</v>
       </c>
       <c r="D65" s="5">
         <v>4.1007957139112206</v>
       </c>
       <c r="E65" s="5">
         <v>-1.7083254226424316</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>188.66161550999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.60146409000000745</v>
       </c>
       <c r="D66" s="5">
         <v>-3.7475576213604977</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>188.67533116000001</v>
       </c>
       <c r="C67" s="5">
         <v>1.3715650000023061E-2</v>
       </c>
       <c r="D67" s="5">
         <v>8.7274576601226173E-2</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>188.62096507000001</v>
       </c>
       <c r="C68" s="5">
         <v>-5.4366090000002032E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-0.34522804491238235</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>188.33211152999999</v>
       </c>
       <c r="C69" s="5">
         <v>-0.28885354000001939</v>
       </c>
       <c r="D69" s="5">
         <v>-1.8222767219495117</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>188.56558552000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.23347399000002156</v>
       </c>
       <c r="D70" s="5">
         <v>1.4978167005910814</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>188.81315419000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.24756866999999261</v>
       </c>
       <c r="D71" s="5">
         <v>1.5869122900425303</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>187.76084268</v>
       </c>
       <c r="C72" s="5">
         <v>-1.0523115100000098</v>
       </c>
       <c r="D72" s="5">
         <v>-6.4867091418407181</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>188.09407772</v>
       </c>
       <c r="C73" s="5">
         <v>0.33323504000000526</v>
       </c>
       <c r="D73" s="5">
         <v>2.1506539994532003</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>187.79064652</v>
       </c>
       <c r="C74" s="5">
         <v>-0.30343120000000567</v>
       </c>
       <c r="D74" s="5">
         <v>-1.918742515873284</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>188.05777119999999</v>
       </c>
       <c r="C75" s="5">
         <v>0.2671246799999949</v>
       </c>
       <c r="D75" s="5">
         <v>1.7203698937981349</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>188.66225453000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.60448333000002208</v>
       </c>
       <c r="D76" s="5">
         <v>3.9261463494373761</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>187.57493991000001</v>
       </c>
       <c r="C77" s="5">
         <v>-1.0873146200000008</v>
       </c>
       <c r="D77" s="5">
         <v>-6.7008790167102266</v>
       </c>
       <c r="E77" s="5">
         <v>-0.89195404278943347</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>187.01916510999999</v>
       </c>
       <c r="C78" s="5">
         <v>-0.55577480000002311</v>
       </c>
       <c r="D78" s="5">
         <v>-3.498164306161522</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>187.04730670999999</v>
       </c>
       <c r="C79" s="5">
         <v>2.8141599999997879E-2</v>
       </c>
       <c r="D79" s="5">
         <v>0.18071881725600925</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>186.86735073</v>
       </c>
       <c r="C80" s="5">
         <v>-0.17995597999998836</v>
       </c>
       <c r="D80" s="5">
         <v>-1.1484161696607376</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>188.02570267999999</v>
       </c>
       <c r="C81" s="5">
         <v>1.1583519499999966</v>
       </c>
       <c r="D81" s="5">
         <v>7.6974702793301208</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>187.22002563999999</v>
       </c>
       <c r="C82" s="5">
         <v>-0.80567704000000617</v>
       </c>
       <c r="D82" s="5">
         <v>-5.0224505295857202</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>187.41471057999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.19468494000000192</v>
       </c>
       <c r="D83" s="5">
         <v>1.2550085012102308</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>187.46969869</v>
       </c>
       <c r="C84" s="5">
         <v>5.4988110000010693E-2</v>
       </c>
       <c r="D84" s="5">
         <v>0.35265277954192875</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>187.49166552</v>
       </c>
       <c r="C85" s="5">
         <v>2.1966829999996662E-2</v>
       </c>
       <c r="D85" s="5">
         <v>0.14070108946593329</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>187.19734079</v>
       </c>
       <c r="C86" s="5">
         <v>-0.29432472999999959</v>
       </c>
       <c r="D86" s="5">
         <v>-1.8675825817102476</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>187.06450903999999</v>
       </c>
       <c r="C87" s="5">
         <v>-0.13283175000000824</v>
       </c>
       <c r="D87" s="5">
         <v>-0.84818238221064934</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>187.24458783</v>
       </c>
       <c r="C88" s="5">
         <v>0.18007879000001026</v>
       </c>
       <c r="D88" s="5">
         <v>1.1613232487615477</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>186.74682308000001</v>
       </c>
       <c r="C89" s="5">
         <v>-0.49776474999998754</v>
       </c>
       <c r="D89" s="5">
         <v>-3.1438090827515031</v>
       </c>
       <c r="E89" s="5">
         <v>-0.44148585647812988</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>186.64258745999999</v>
       </c>
       <c r="C90" s="5">
         <v>-0.10423562000002562</v>
       </c>
       <c r="D90" s="5">
         <v>-0.66774611068819434</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>186.64075917</v>
       </c>
       <c r="C91" s="5">
         <v>-1.828289999991739E-3</v>
       </c>
       <c r="D91" s="5">
         <v>-1.1754175893630148E-2</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>187.19023168000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.54947251000001529</v>
       </c>
       <c r="D92" s="5">
         <v>3.5905822318904379</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>187.37802239000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.18779071000000158</v>
       </c>
       <c r="D93" s="5">
         <v>1.2105140950296578</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>186.46928904999999</v>
       </c>
       <c r="C94" s="5">
         <v>-0.90873334000002615</v>
       </c>
       <c r="D94" s="5">
         <v>-5.6669302230044405</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>186.52141245000001</v>
       </c>
       <c r="C95" s="5">
         <v>5.2123400000027686E-2</v>
       </c>
       <c r="D95" s="5">
         <v>0.33594985891125528</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>186.90305239</v>
       </c>
       <c r="C96" s="5">
         <v>0.38163993999998524</v>
       </c>
       <c r="D96" s="5">
         <v>2.4831303752496314</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>186.81895903</v>
       </c>
       <c r="C97" s="5">
         <v>-8.4093359999997119E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-0.53858236245503122</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>187.02229106999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.20333203999999228</v>
       </c>
       <c r="D98" s="5">
         <v>1.3139157423658121</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>186.49107072000001</v>
       </c>
       <c r="C99" s="5">
         <v>-0.53122034999998391</v>
       </c>
       <c r="D99" s="5">
         <v>-3.3557468833361859</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>186.66745435999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.17638363999998319</v>
       </c>
       <c r="D100" s="5">
         <v>1.1408851065366044</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>186.56164641000001</v>
       </c>
       <c r="C101" s="5">
         <v>-0.10580794999998488</v>
       </c>
       <c r="D101" s="5">
         <v>-0.67807457082736944</v>
       </c>
       <c r="E101" s="5">
         <v>-9.9159207608412459E-2</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>186.07767507</v>
       </c>
       <c r="C102" s="5">
         <v>-0.48397134000001074</v>
       </c>
       <c r="D102" s="5">
         <v>-3.068961664991221</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>185.63511681</v>
       </c>
       <c r="C103" s="5">
         <v>-0.44255825999999843</v>
       </c>
       <c r="D103" s="5">
         <v>-2.8169838200998054</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>185.26676523</v>
       </c>
       <c r="C104" s="5">
         <v>-0.36835157999999524</v>
       </c>
       <c r="D104" s="5">
         <v>-2.3553175245875968</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>184.23391361</v>
       </c>
       <c r="C105" s="5">
         <v>-1.0328516200000024</v>
       </c>
       <c r="D105" s="5">
         <v>-6.4885679808084902</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>185.8568727</v>
       </c>
       <c r="C106" s="5">
         <v>1.6229590899999948</v>
       </c>
       <c r="D106" s="5">
         <v>11.09859589727693</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>184.69732611000001</v>
       </c>
       <c r="C107" s="5">
         <v>-1.1595465899999908</v>
       </c>
       <c r="D107" s="5">
         <v>-7.2350757051438226</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>185.62671238999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.92938627999998857</v>
       </c>
       <c r="D108" s="5">
         <v>6.2082806661749812</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>186.15808648000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.53137409000001412</v>
       </c>
       <c r="D109" s="5">
         <v>3.4897167142602603</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>187.25678708999999</v>
       </c>
       <c r="C110" s="5">
         <v>1.0987006099999803</v>
       </c>
       <c r="D110" s="5">
         <v>7.3168549817902662</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>187.03240016999999</v>
       </c>
       <c r="C111" s="5">
         <v>-0.2243869200000006</v>
       </c>
       <c r="D111" s="5">
         <v>-1.4285023971941757</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>187.55215987</v>
       </c>
       <c r="C112" s="5">
         <v>0.51975970000000871</v>
       </c>
       <c r="D112" s="5">
         <v>3.3862237809410445</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>187.69739490000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.14523503000000915</v>
       </c>
       <c r="D113" s="5">
         <v>0.9332136195689289</v>
       </c>
       <c r="E113" s="5">
         <v>0.6087791954322741</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>187.36740456999999</v>
       </c>
       <c r="C114" s="5">
         <v>-0.32999033000001532</v>
       </c>
       <c r="D114" s="5">
         <v>-2.0894361520809146</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>187.72757546</v>
       </c>
       <c r="C115" s="5">
         <v>0.36017089000000624</v>
       </c>
       <c r="D115" s="5">
         <v>2.3312697253965231</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>189.14812759</v>
       </c>
       <c r="C116" s="5">
         <v>1.4205521300000044</v>
       </c>
       <c r="D116" s="5">
         <v>9.468131116814039</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>186.61714248999999</v>
       </c>
       <c r="C117" s="5">
         <v>-2.5309851000000094</v>
       </c>
       <c r="D117" s="5">
         <v>-14.926585494404399</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>185.39542766</v>
       </c>
       <c r="C118" s="5">
         <v>-1.2217148299999963</v>
       </c>
       <c r="D118" s="5">
         <v>-7.5791821824744199</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>184.79489165000001</v>
       </c>
       <c r="C119" s="5">
         <v>-0.6005360099999848</v>
       </c>
       <c r="D119" s="5">
         <v>-3.818551959696026</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>183.15909373</v>
       </c>
       <c r="C120" s="5">
         <v>-1.6357979200000159</v>
       </c>
       <c r="D120" s="5">
         <v>-10.12015985182857</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>183.06249498</v>
       </c>
       <c r="C121" s="5">
         <v>-9.659874999999829E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-0.63105162313821239</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>182.00735338999999</v>
       </c>
       <c r="C122" s="5">
         <v>-1.0551415900000052</v>
       </c>
       <c r="D122" s="5">
         <v>-6.7014940778453607</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>182.53876288999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.53140949999999521</v>
       </c>
       <c r="D123" s="5">
         <v>3.5604717656880558</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>181.44342577</v>
       </c>
       <c r="C124" s="5">
         <v>-1.0953371199999822</v>
       </c>
       <c r="D124" s="5">
         <v>-6.9677316929024897</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>182.68932726</v>
       </c>
       <c r="C125" s="5">
         <v>1.2459014899999943</v>
       </c>
       <c r="D125" s="5">
         <v>8.5583600164668603</v>
       </c>
       <c r="E125" s="5">
         <v>-2.6681604412614024</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>182.80890536999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.11957810999999197</v>
       </c>
       <c r="D126" s="5">
         <v>0.78828598680713569</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>183.6546529</v>
       </c>
       <c r="C127" s="5">
         <v>0.84574753000001124</v>
       </c>
       <c r="D127" s="5">
         <v>5.6951477593539579</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>187.67074524</v>
       </c>
       <c r="C128" s="5">
         <v>4.0160923400000001</v>
       </c>
       <c r="D128" s="5">
         <v>29.639012634686313</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>189.8159722</v>
       </c>
       <c r="C129" s="5">
         <v>2.1452269600000022</v>
       </c>
       <c r="D129" s="5">
         <v>14.613058169305383</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>213.91712677999999</v>
       </c>
       <c r="C130" s="5">
         <v>24.101154579999985</v>
       </c>
       <c r="D130" s="5">
         <v>319.71417530719259</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>190.85623418</v>
       </c>
       <c r="C131" s="5">
         <v>-23.060892599999988</v>
       </c>
       <c r="D131" s="5">
         <v>-74.559272616454109</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>192.14585919000001</v>
       </c>
       <c r="C132" s="5">
         <v>1.2896250100000088</v>
       </c>
       <c r="D132" s="5">
         <v>8.4166918245869748</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>180.83155649</v>
       </c>
       <c r="C133" s="5">
         <v>-11.314302700000013</v>
       </c>
       <c r="D133" s="5">
         <v>-51.725443888403909</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>178.60362559000001</v>
       </c>
       <c r="C134" s="5">
         <v>-2.2279308999999898</v>
       </c>
       <c r="D134" s="5">
         <v>-13.82275571046293</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>177.93155623999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.67206935000001522</v>
       </c>
       <c r="D135" s="5">
         <v>-4.4232015488253946</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>177.02346732000001</v>
       </c>
       <c r="C136" s="5">
         <v>-0.90808891999998309</v>
       </c>
       <c r="D136" s="5">
         <v>-5.9552863723636111</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>178.47277460000001</v>
       </c>
       <c r="C137" s="5">
         <v>1.4493072799999993</v>
       </c>
       <c r="D137" s="5">
         <v>10.279195588921075</v>
       </c>
       <c r="E137" s="5">
         <v>-2.3080454251162008</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>178.72538519</v>
       </c>
       <c r="C138" s="5">
         <v>0.25261058999998909</v>
       </c>
       <c r="D138" s="5">
         <v>1.7117662739139838</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>177.69393819000001</v>
       </c>
       <c r="C139" s="5">
         <v>-1.0314469999999858</v>
       </c>
       <c r="D139" s="5">
         <v>-6.7097083413459657</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>177.91126555</v>
       </c>
       <c r="C140" s="5">
         <v>0.21732735999998454</v>
       </c>
       <c r="D140" s="5">
         <v>1.4775646890804683</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>177.06510159999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.84616395000000466</v>
       </c>
       <c r="D141" s="5">
         <v>-5.5603676757293163</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>177.63840639</v>
       </c>
       <c r="C142" s="5">
         <v>0.57330479000000878</v>
       </c>
       <c r="D142" s="5">
         <v>3.955326221254829</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>178.41604183000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.77763544000001161</v>
       </c>
       <c r="D143" s="5">
         <v>5.3815015501836871</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>179.68494233999999</v>
       </c>
       <c r="C144" s="5">
         <v>1.2689005099999804</v>
       </c>
       <c r="D144" s="5">
         <v>8.8763145856245238</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>179.46424085999999</v>
       </c>
       <c r="C145" s="5">
         <v>-0.22070148000000245</v>
       </c>
       <c r="D145" s="5">
         <v>-1.4640066330465662</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>180.01119041999999</v>
       </c>
       <c r="C146" s="5">
         <v>0.54694956000000161</v>
       </c>
       <c r="D146" s="5">
         <v>3.7191460766150763</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>179.18228267999999</v>
       </c>
       <c r="C147" s="5">
         <v>-0.82890774000000533</v>
       </c>
       <c r="D147" s="5">
         <v>-5.3878890442572658</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>178.43495687999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.74732579999999871</v>
       </c>
       <c r="D148" s="5">
         <v>-4.891681492989175</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>176.60640154999999</v>
       </c>
       <c r="C149" s="5">
         <v>-1.8285553300000004</v>
       </c>
       <c r="D149" s="5">
         <v>-11.62732182075853</v>
       </c>
       <c r="E149" s="5">
         <v>-1.0457466435331741</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>177.40398035999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.79757881000000452</v>
       </c>
       <c r="D150" s="5">
         <v>5.5560225448231026</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>177.1783135</v>
       </c>
       <c r="C151" s="5">
         <v>-0.22566685999998981</v>
       </c>
       <c r="D151" s="5">
         <v>-1.5158264653905906</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>177.90726918999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.72895568999999227</v>
       </c>
       <c r="D152" s="5">
         <v>5.0503636336407753</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>177.63223601999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.27503317000000038</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.8394301964885895</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8394301964885784</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>177.65009565</v>
       </c>
       <c r="C154" s="5">
         <v>1.785963000000379E-2</v>
       </c>
       <c r="D154" s="5">
         <v>0.12071801708184449</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>178.62272852999999</v>
       </c>
       <c r="C155" s="5">
         <v>0.97263287999999193</v>
       </c>
       <c r="D155" s="5">
         <v>6.771484561921004</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>178.26457137</v>
       </c>
       <c r="C156" s="5">
         <v>-0.35815715999999043</v>
       </c>
       <c r="D156" s="5">
         <v>-2.3797665181701899</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>177.54683384000001</v>
       </c>
       <c r="C157" s="5">
         <v>-0.71773752999999374</v>
       </c>
       <c r="D157" s="5">
         <v>-4.7259311390200009</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>179.31668834000001</v>
       </c>
       <c r="C158" s="5">
         <v>1.7698545000000081</v>
       </c>
       <c r="D158" s="5">
         <v>12.640178832868321</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>182.32538908999999</v>
       </c>
       <c r="C159" s="5">
         <v>3.0087007499999743</v>
       </c>
       <c r="D159" s="5">
         <v>22.100452379773362</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>182.28445056000001</v>
       </c>
       <c r="C160" s="5">
         <v>-4.0938529999976936E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.26911015194385213</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>182.26501307999999</v>
       </c>
       <c r="C161" s="5">
         <v>-1.9437480000021878E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-0.127884200563122</v>
       </c>
       <c r="E161" s="5">
         <v>3.2040806450597259</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>181.80312179000001</v>
       </c>
       <c r="C162" s="5">
         <v>-0.46189128999998275</v>
       </c>
       <c r="D162" s="5">
         <v>-2.9989795668454944</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>182.01067406999999</v>
       </c>
       <c r="C163" s="5">
         <v>0.20755227999998738</v>
       </c>
       <c r="D163" s="5">
         <v>1.378593277718565</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>181.58598771999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.42468635000000177</v>
       </c>
       <c r="D164" s="5">
         <v>-2.7643111256782427</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>181.32865404</v>
       </c>
       <c r="C165" s="5">
         <v>-0.25733367999998791</v>
       </c>
       <c r="D165" s="5">
         <v>-1.6873816696223232</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>181.52627627000001</v>
       </c>
       <c r="C166" s="5">
         <v>0.19762223000000745</v>
       </c>
       <c r="D166" s="5">
         <v>1.3156958637407623</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>180.0295256</v>
       </c>
       <c r="C167" s="5">
         <v>-1.4967506700000115</v>
       </c>
       <c r="D167" s="5">
         <v>-9.4578384393485759</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>180.00044464999999</v>
       </c>
       <c r="C168" s="5">
         <v>-2.9080950000007988E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-0.19366908065092669</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>179.51823128000001</v>
       </c>
       <c r="C169" s="5">
         <v>-0.48221336999998243</v>
       </c>
       <c r="D169" s="5">
         <v>-3.1678013657991833</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>179.19670368000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.32152759999999603</v>
       </c>
       <c r="D170" s="5">
         <v>-2.1282236616996353</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>179.61266158999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.41595790999997462</v>
       </c>
       <c r="D171" s="5">
         <v>2.8213219839680281</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>179.0855488</v>
       </c>
       <c r="C172" s="5">
         <v>-0.52711278999998967</v>
       </c>
       <c r="D172" s="5">
         <v>-3.4653728501048198</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>178.97858355</v>
       </c>
       <c r="C173" s="5">
         <v>-0.10696525000000179</v>
       </c>
       <c r="D173" s="5">
         <v>-0.71439305417969612</v>
       </c>
       <c r="E173" s="5">
         <v>-1.803104981293091</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>179.60964784000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.63106429000001185</v>
       </c>
       <c r="D174" s="5">
         <v>4.3141288490862184</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>179.92982864000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.32018080000000282</v>
       </c>
       <c r="D175" s="5">
         <v>2.1602765737556817</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>179.64246323</v>
       </c>
       <c r="C176" s="5">
         <v>-0.2873654100000067</v>
       </c>
       <c r="D176" s="5">
         <v>-1.8997710910349075</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>180.86519706000001</v>
       </c>
       <c r="C177" s="5">
         <v>1.2227338300000099</v>
       </c>
       <c r="D177" s="5">
         <v>8.4805938037287873</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>180.05086549999999</v>
       </c>
       <c r="C178" s="5">
         <v>-0.81433156000002782</v>
       </c>
       <c r="D178" s="5">
         <v>-5.2711010304138046</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>180.41811355999999</v>
       </c>
       <c r="C179" s="5">
         <v>0.36724806000000854</v>
       </c>
       <c r="D179" s="5">
         <v>2.4752745107514684</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>180.43870355999999</v>
       </c>
       <c r="C180" s="5">
         <v>2.0589999999998554E-2</v>
       </c>
       <c r="D180" s="5">
         <v>0.13703454798721371</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>180.73720566</v>
       </c>
       <c r="C181" s="5">
         <v>0.29850210000000743</v>
       </c>
       <c r="D181" s="5">
         <v>2.0033381827914365</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>181.38105049000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.64384483000000614</v>
       </c>
       <c r="D182" s="5">
         <v>4.3595487428306656</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>181.12237755999999</v>
       </c>
       <c r="C183" s="5">
         <v>-0.25867293000001723</v>
       </c>
       <c r="D183" s="5">
         <v>-1.6979960393050053</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>181.52657031999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.40419276000000082</v>
       </c>
       <c r="D184" s="5">
         <v>2.7110344050974122</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>181.62119662999999</v>
       </c>
       <c r="C185" s="5">
         <v>9.4626309999995328E-2</v>
       </c>
       <c r="D185" s="5">
         <v>0.6273334836399469</v>
       </c>
       <c r="E185" s="5">
         <v>1.4764968118443855</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>181.79398861999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.17279199000000744</v>
       </c>
       <c r="D186" s="5">
         <v>1.1476569214063703</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>181.67146234000001</v>
       </c>
       <c r="C187" s="5">
         <v>-0.12252627999998822</v>
       </c>
       <c r="D187" s="5">
         <v>-0.80578971060303317</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>181.48719871</v>
       </c>
       <c r="C188" s="5">
         <v>-0.18426363000000379</v>
       </c>
       <c r="D188" s="5">
         <v>-1.2103553392520561</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>181.52771085000001</v>
       </c>
       <c r="C189" s="5">
         <v>4.0512140000004138E-2</v>
       </c>
       <c r="D189" s="5">
         <v>0.26819686570851431</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>181.35760855000001</v>
       </c>
       <c r="C190" s="5">
         <v>-0.17010229999999638</v>
       </c>
       <c r="D190" s="5">
         <v>-1.1186943551297679</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>181.1074797</v>
       </c>
       <c r="C191" s="5">
         <v>-0.25012885000001006</v>
       </c>
       <c r="D191" s="5">
         <v>-1.6425459102697659</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>181.28843169000001</v>
       </c>
       <c r="C192" s="5">
         <v>0.18095199000001116</v>
       </c>
       <c r="D192" s="5">
         <v>1.2055804056471775</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>181.61390180000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.3254701099999977</v>
       </c>
       <c r="D193" s="5">
         <v>2.1757804675800019</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>182.29997245000001</v>
       </c>
       <c r="C194" s="5">
         <v>0.68607065000000489</v>
       </c>
       <c r="D194" s="5">
         <v>4.6285409786932519</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>182.41691494</v>
       </c>
       <c r="C195" s="5">
         <v>0.11694248999998536</v>
       </c>
       <c r="D195" s="5">
         <v>0.77250235791306299</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>183.63802053000001</v>
       </c>
       <c r="C196" s="5">
         <v>1.2211055900000076</v>
       </c>
       <c r="D196" s="5">
         <v>8.3352909528985553</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>183.25236991</v>
       </c>
       <c r="C197" s="5">
         <v>-0.38565062000000694</v>
       </c>
       <c r="D197" s="5">
         <v>-2.4911655953222644</v>
       </c>
       <c r="E197" s="5">
         <v>0.89811834205841823</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>183.82100868000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.56863877000000684</v>
       </c>
       <c r="D198" s="5">
         <v>3.7878559037547888</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>184.31151957</v>
       </c>
       <c r="C199" s="5">
         <v>0.49051088999999592</v>
       </c>
       <c r="D199" s="5">
         <v>3.2495144508827511</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>184.58304641000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.27152684000000704</v>
       </c>
       <c r="D200" s="5">
         <v>1.7822287816700699</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>184.95126228000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.36821587000000022</v>
       </c>
       <c r="D201" s="5">
         <v>2.4202621696438165</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>185.22221254999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.27095026999998595</v>
       </c>
       <c r="D202" s="5">
         <v>1.7722125349607154</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>185.65213899</v>
       </c>
       <c r="C203" s="5">
         <v>0.42992644000000269</v>
       </c>
       <c r="D203" s="5">
         <v>2.8212016871592915</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>185.91832119</v>
       </c>
       <c r="C204" s="5">
         <v>0.26618220000000292</v>
       </c>
       <c r="D204" s="5">
         <v>1.7341548933739181</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>186.20868938999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.29036819999998897</v>
       </c>
       <c r="D205" s="5">
         <v>1.8903492955592016</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>186.0564583</v>
       </c>
       <c r="C206" s="5">
         <v>-0.15223108999998658</v>
       </c>
       <c r="D206" s="5">
         <v>-0.97663621611692175</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>186.14010640000001</v>
       </c>
       <c r="C207" s="5">
         <v>8.3648100000004888E-2</v>
       </c>
       <c r="D207" s="5">
         <v>0.54083743574342424</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>185.69173237999999</v>
       </c>
       <c r="C208" s="5">
         <v>-0.44837402000001703</v>
       </c>
       <c r="D208" s="5">
         <v>-2.8525688461203513</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>185.95885759000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.26712521000001743</v>
       </c>
       <c r="D209" s="5">
         <v>1.7399732060753959</v>
       </c>
       <c r="E209" s="5">
         <v>1.4769182419464677</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>186.10311096999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.14425337999998078</v>
       </c>
       <c r="D210" s="5">
         <v>0.93485473006549302</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>185.74150363000001</v>
       </c>
       <c r="C211" s="5">
         <v>-0.36160733999997774</v>
       </c>
       <c r="D211" s="5">
         <v>-2.3069008049415363</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>185.82468711999999</v>
       </c>
       <c r="C212" s="5">
         <v>8.318348999998193E-2</v>
       </c>
       <c r="D212" s="5">
         <v>0.53874026837532618</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>185.15160663</v>
       </c>
       <c r="C213" s="5">
         <v>-0.6730804899999896</v>
       </c>
       <c r="D213" s="5">
         <v>-4.2609979126304376</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>186.19321603</v>
       </c>
       <c r="C214" s="5">
         <v>1.0416093999999987</v>
       </c>
       <c r="D214" s="5">
         <v>6.9637009551622109</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>186.34122317000001</v>
       </c>
       <c r="C215" s="5">
         <v>0.14800714000000426</v>
       </c>
       <c r="D215" s="5">
         <v>0.95807538037750994</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>186.16177995000001</v>
       </c>
       <c r="C216" s="5">
         <v>-0.17944321999999602</v>
       </c>
       <c r="D216" s="5">
         <v>-1.1494774455779067</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>186.73511404000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.57333409000000302</v>
       </c>
       <c r="D217" s="5">
         <v>3.7589628507924022</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>186.76478914</v>
       </c>
       <c r="C218" s="5">
         <v>2.9675099999991517E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.19086533977432651</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>186.75846960999999</v>
       </c>
       <c r="C219" s="5">
         <v>-6.3195300000131738E-3</v>
       </c>
       <c r="D219" s="5">
         <v>-4.059665045453853E-2</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>187.36128009000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.60281048000001647</v>
       </c>
       <c r="D220" s="5">
         <v>3.9428119804242101</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>187.00697510000001</v>
       </c>
       <c r="C221" s="5">
         <v>-0.35430499000000282</v>
       </c>
       <c r="D221" s="5">
         <v>-2.2457774860812685</v>
       </c>
       <c r="E221" s="5">
         <v>0.56362870991113478</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>187.69023007000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.68325497000000723</v>
       </c>
       <c r="D222" s="5">
         <v>4.473545857049599</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>188.91371042</v>
       </c>
       <c r="C223" s="5">
         <v>1.2234803499999884</v>
       </c>
       <c r="D223" s="5">
         <v>8.1089715834789402</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>189.28045470999999</v>
       </c>
       <c r="C224" s="5">
         <v>0.36674428999998554</v>
       </c>
       <c r="D224" s="5">
         <v>2.3546343294324368</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>188.99813589999999</v>
       </c>
       <c r="C225" s="5">
         <v>-0.28231880999999248</v>
       </c>
       <c r="D225" s="5">
         <v>-1.7752343031435691</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>189.73037704000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.7322411400000135</v>
       </c>
       <c r="D226" s="5">
         <v>4.7495554459831224</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>190.57808571999999</v>
       </c>
       <c r="C227" s="5">
         <v>0.84770867999998245</v>
       </c>
       <c r="D227" s="5">
         <v>5.4952939745648965</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>191.84148121000001</v>
       </c>
       <c r="C228" s="5">
         <v>1.2633954900000219</v>
       </c>
       <c r="D228" s="5">
         <v>8.2516946072382247</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>192.01378245000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.17230123999999591</v>
       </c>
       <c r="D229" s="5">
         <v>1.0831125216963056</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>192.39174277999999</v>
       </c>
       <c r="C230" s="5">
         <v>0.37796032999997919</v>
       </c>
       <c r="D230" s="5">
         <v>2.3878234431543799</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>193.51064371000001</v>
       </c>
       <c r="C231" s="5">
         <v>1.1189009300000237</v>
       </c>
       <c r="D231" s="5">
         <v>7.2065071810331505</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>194.00823621999999</v>
       </c>
       <c r="C232" s="5">
         <v>0.49759250999997562</v>
       </c>
       <c r="D232" s="5">
         <v>3.1296912281908007</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>194.15486704</v>
       </c>
       <c r="C233" s="5">
         <v>0.14663082000001282</v>
       </c>
       <c r="D233" s="5">
         <v>0.91073588350705226</v>
       </c>
       <c r="E233" s="5">
         <v>3.8222595366711465</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>194.87785989</v>
       </c>
       <c r="C234" s="5">
         <v>0.72299284999999713</v>
       </c>
       <c r="D234" s="5">
         <v>4.5612189933242675</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>195.46239503999999</v>
       </c>
       <c r="C235" s="5">
         <v>0.58453514999999356</v>
       </c>
       <c r="D235" s="5">
         <v>3.6593716258061182</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>195.91806063000001</v>
       </c>
       <c r="C236" s="5">
         <v>0.45566559000002371</v>
       </c>
       <c r="D236" s="5">
         <v>2.8336108589626985</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>203.98477704000001</v>
       </c>
       <c r="C237" s="5">
         <v>8.0667164099999979</v>
       </c>
       <c r="D237" s="5">
         <v>62.285388826676801</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>198.50760589999999</v>
       </c>
       <c r="C238" s="5">
         <v>-5.4771711400000243</v>
       </c>
       <c r="D238" s="5">
         <v>-27.863889592537472</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>195.85212489</v>
       </c>
       <c r="C239" s="5">
         <v>-2.6554810099999884</v>
       </c>
       <c r="D239" s="5">
         <v>-14.922712647473391</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>197.42877321</v>
       </c>
       <c r="C240" s="5">
         <v>1.5766483200000039</v>
       </c>
       <c r="D240" s="5">
         <v>10.099642672458575</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>196.93096754000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.4978056699999911</v>
       </c>
       <c r="D241" s="5">
         <v>-2.9841232316221156</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>197.25456065</v>
       </c>
       <c r="C242" s="5">
         <v>0.32359310999999025</v>
       </c>
       <c r="D242" s="5">
         <v>1.9897347490288375</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>199.49860419000001</v>
       </c>
       <c r="C243" s="5">
         <v>2.2440435400000069</v>
       </c>
       <c r="D243" s="5">
         <v>14.539082388769732</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>198.7393558</v>
       </c>
       <c r="C244" s="5">
         <v>-0.75924839000001043</v>
       </c>
       <c r="D244" s="5">
         <v>-4.4725476497471046</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>198.67915149000001</v>
       </c>
       <c r="C245" s="5">
         <v>-6.0204309999988936E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.36291213692177804</v>
       </c>
       <c r="E245" s="5">
         <v>2.3302451898194798</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>200.42475820999999</v>
       </c>
       <c r="C246" s="5">
         <v>1.7456067199999836</v>
       </c>
       <c r="D246" s="5">
         <v>11.067976922065803</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>200.48524975999999</v>
       </c>
       <c r="C247" s="5">
         <v>6.0491549999994731E-2</v>
       </c>
       <c r="D247" s="5">
         <v>0.3627819265330734</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>205.48252289000001</v>
       </c>
       <c r="C248" s="5">
         <v>4.9972731300000248</v>
       </c>
       <c r="D248" s="5">
         <v>34.372241130866875</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>209.14410151000001</v>
       </c>
       <c r="C249" s="5">
         <v>3.6615786200000002</v>
       </c>
       <c r="D249" s="5">
         <v>23.608625330279764</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>242.98500444000001</v>
       </c>
       <c r="C250" s="5">
         <v>33.840902929999999</v>
       </c>
       <c r="D250" s="5">
         <v>504.79225460849261</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>228.90488864</v>
       </c>
       <c r="C251" s="5">
         <v>-14.080115800000016</v>
       </c>
       <c r="D251" s="5">
         <v>-51.145210623611057</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>215.39074836</v>
       </c>
       <c r="C252" s="5">
         <v>-13.514140279999992</v>
       </c>
       <c r="D252" s="5">
         <v>-51.820340306421684</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>207.78511989</v>
       </c>
       <c r="C253" s="5">
         <v>-7.6056284699999992</v>
       </c>
       <c r="D253" s="5">
         <v>-35.039587157075282</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>201.34124338000001</v>
       </c>
       <c r="C254" s="5">
         <v>-6.4438765099999955</v>
       </c>
       <c r="D254" s="5">
         <v>-31.479639918124281</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>201.63607377</v>
       </c>
       <c r="C255" s="5">
         <v>0.29483038999998712</v>
       </c>
       <c r="D255" s="5">
         <v>1.7714196609160071</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>201.17815512000001</v>
       </c>
       <c r="C256" s="5">
         <v>-0.45791864999998211</v>
       </c>
       <c r="D256" s="5">
         <v>-2.6914354006085661</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>201.74899859000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.5708434699999998</v>
       </c>
       <c r="D257" s="5">
         <v>3.4586479127402647</v>
       </c>
       <c r="E257" s="5">
         <v>1.5451279497509463</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>201.72148677000001</v>
       </c>
       <c r="C258" s="5">
         <v>-2.7511820000000853E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-0.16351721352169113</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>201.87594976</v>
       </c>
       <c r="C259" s="5">
         <v>0.15446298999998476</v>
       </c>
       <c r="D259" s="5">
         <v>0.92274853135887458</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>201.71743558</v>
       </c>
       <c r="C260" s="5">
         <v>-0.1585141799999974</v>
       </c>
       <c r="D260" s="5">
         <v>-0.93818845278459406</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>201.80095806</v>
       </c>
       <c r="C261" s="5">
         <v>8.3522479999999177E-2</v>
       </c>
       <c r="D261" s="5">
         <v>0.49800127181380827</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>201.48494006999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.31601799000000597</v>
       </c>
       <c r="D262" s="5">
         <v>-1.8630851386054692</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>201.31678062</v>
       </c>
       <c r="C263" s="5">
         <v>-0.16815944999999033</v>
       </c>
       <c r="D263" s="5">
         <v>-0.99693619074633366</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>201.58640392000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.26962330000000634</v>
       </c>
       <c r="D264" s="5">
         <v>1.6190499939154002</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>201.57875421</v>
       </c>
       <c r="C265" s="5">
         <v>-7.6497100000096907E-3</v>
       </c>
       <c r="D265" s="5">
         <v>-4.5527556247582091E-2</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>201.59289566999999</v>
       </c>
       <c r="C266" s="5">
         <v>1.4141459999990502E-2</v>
       </c>
       <c r="D266" s="5">
         <v>8.4216718579321892E-2</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>201.18484355000001</v>
       </c>
       <c r="C267" s="5">
         <v>-0.40805211999997937</v>
       </c>
       <c r="D267" s="5">
         <v>-2.4021077589296835</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>200.96462581</v>
       </c>
       <c r="C268" s="5">
         <v>-0.2202177400000096</v>
       </c>
       <c r="D268" s="5">
         <v>-1.3056457724742621</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>200.37004289999999</v>
       </c>
       <c r="C269" s="5">
         <v>-0.59458291000001395</v>
       </c>
       <c r="D269" s="5">
         <v>-3.4931659322067543</v>
       </c>
       <c r="E269" s="5">
         <v>-0.68350063675031159</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>199.88042963000001</v>
       </c>
       <c r="C270" s="5">
         <v>-0.48961326999997823</v>
       </c>
       <c r="D270" s="5">
         <v>-2.893165518077645</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>199.41305560000001</v>
       </c>
       <c r="C271" s="5">
         <v>-0.46737403000000199</v>
       </c>
       <c r="D271" s="5">
         <v>-2.7701160052339246</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>199.42685682999999</v>
       </c>
       <c r="C272" s="5">
         <v>1.3801229999984344E-2</v>
       </c>
       <c r="D272" s="5">
         <v>8.3082732702477458E-2</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>199.00535252</v>
       </c>
       <c r="C273" s="5">
         <v>-0.42150430999998889</v>
       </c>
       <c r="D273" s="5">
         <v>-2.5070172817062253</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>198.66660218000001</v>
       </c>
       <c r="C274" s="5">
         <v>-0.33875033999999005</v>
       </c>
       <c r="D274" s="5">
         <v>-2.0236449843813231</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>198.67599254999999</v>
       </c>
       <c r="C275" s="5">
         <v>9.3903699999771106E-3</v>
       </c>
       <c r="D275" s="5">
         <v>5.6735121943263245E-2</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>198.82567148000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.14967893000002164</v>
       </c>
       <c r="D276" s="5">
         <v>0.90781396212158416</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>199.24997972</v>
       </c>
       <c r="C277" s="5">
         <v>0.42430823999998779</v>
       </c>
       <c r="D277" s="5">
         <v>2.5911590280143226</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>199.66605659999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.41607687999999143</v>
       </c>
       <c r="D278" s="5">
         <v>2.5348400270940319</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>199.34368785000001</v>
       </c>
       <c r="C279" s="5">
         <v>-0.32236874999998122</v>
       </c>
       <c r="D279" s="5">
         <v>-1.9203352734760371</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>199.14665052000001</v>
       </c>
       <c r="C280" s="5">
         <v>-0.19703733000000057</v>
       </c>
       <c r="D280" s="5">
         <v>-1.1796893280032639</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>199.44824568000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.30159516000000508</v>
       </c>
       <c r="D281" s="5">
         <v>1.8325389411814275</v>
       </c>
       <c r="E281" s="5">
         <v>-0.46004742358618511</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>199.23035157000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.21789411000000314</v>
       </c>
       <c r="D282" s="5">
         <v>-1.3031327264272141</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>199.71749109000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.48713951999999949</v>
       </c>
       <c r="D283" s="5">
         <v>2.973910150026815</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>199.05466920000001</v>
       </c>
       <c r="C284" s="5">
         <v>-0.66282189000000358</v>
       </c>
       <c r="D284" s="5">
         <v>-3.9106599603498604</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>198.53282200999999</v>
       </c>
       <c r="C285" s="5">
         <v>-0.52184719000001678</v>
       </c>
       <c r="D285" s="5">
         <v>-3.1009857024247522</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>198.06645470000001</v>
       </c>
       <c r="C286" s="5">
         <v>-0.46636730999998122</v>
       </c>
       <c r="D286" s="5">
         <v>-2.78274691898307</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>197.60515293</v>
       </c>
       <c r="C287" s="5">
         <v>-0.46130177000000572</v>
       </c>
       <c r="D287" s="5">
         <v>-2.7593059937315534</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>196.62760213999999</v>
       </c>
       <c r="C288" s="5">
         <v>-0.97755079000000933</v>
       </c>
       <c r="D288" s="5">
         <v>-5.7775025866701135</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>196.31801418000001</v>
       </c>
       <c r="C289" s="5">
         <v>-0.30958795999998756</v>
       </c>
       <c r="D289" s="5">
         <v>-1.8731106436273071</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>196.05519950999999</v>
       </c>
       <c r="C290" s="5">
         <v>-0.26281467000001157</v>
       </c>
       <c r="D290" s="5">
         <v>-1.5946871980546784</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>194.34335863999999</v>
       </c>
       <c r="C291" s="5">
         <v>-1.7118408700000032</v>
       </c>
       <c r="D291" s="5">
         <v>-9.9888993033909639</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>194.79719377000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.45383513000001585</v>
       </c>
       <c r="D292" s="5">
         <v>2.8385411077003209</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>193.80875850999999</v>
       </c>
       <c r="C293" s="5">
         <v>-0.98843526000001702</v>
       </c>
       <c r="D293" s="5">
         <v>-5.9219210200614487</v>
       </c>
       <c r="E293" s="5">
         <v>-2.8275441334531304</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>193.72156239</v>
       </c>
       <c r="C294" s="5">
         <v>-8.7196119999987332E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-0.5385557038379396</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>193.61678268</v>
       </c>
       <c r="C295" s="5">
         <v>-0.10477971000000252</v>
       </c>
       <c r="D295" s="5">
         <v>-0.64712612274745451</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>194.17252002000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.55573734000000741</v>
       </c>
       <c r="D296" s="5">
         <v>3.4992526929143786</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>193.48465587999999</v>
       </c>
       <c r="C297" s="5">
         <v>-0.68786414000001628</v>
       </c>
       <c r="D297" s="5">
         <v>-4.1691923328345037</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>193.17445430000001</v>
       </c>
       <c r="C298" s="5">
         <v>-0.31020157999998332</v>
       </c>
       <c r="D298" s="5">
         <v>-1.9070092070355704</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>193.13692913</v>
       </c>
       <c r="C299" s="5">
         <v>-3.7525170000009211E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-0.23285752163326734</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>192.86082461000001</v>
       </c>
       <c r="C300" s="5">
         <v>-0.27610451999998986</v>
       </c>
       <c r="D300" s="5">
         <v>-1.702070609605999</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>192.81453331</v>
       </c>
       <c r="C301" s="5">
         <v>-4.6291300000007141E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-0.28764932372706831</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>192.47905582000001</v>
       </c>
       <c r="C302" s="5">
         <v>-0.33547748999998817</v>
       </c>
       <c r="D302" s="5">
         <v>-2.0680124073748418</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>192.55755271999999</v>
       </c>
       <c r="C303" s="5">
         <v>7.8496899999976222E-2</v>
       </c>
       <c r="D303" s="5">
         <v>0.49048375951712408</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>193.12187227999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.56431956000000127</v>
       </c>
       <c r="D304" s="5">
         <v>3.5740278452625951</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>193.10848615</v>
       </c>
       <c r="C305" s="5">
         <v>-1.3386129999986451E-2</v>
       </c>
       <c r="D305" s="5">
         <v>-8.3145598182221558E-2</v>
       </c>
       <c r="E305" s="5">
         <v>-0.3613213176657637</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>193.27336847000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.1648823200000038</v>
       </c>
       <c r="D306" s="5">
         <v>1.0294244343051151</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>193.56542711</v>
       </c>
       <c r="C307" s="5">
         <v>0.29205863999999337</v>
       </c>
       <c r="D307" s="5">
         <v>1.8284872974536404</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>193.53466197</v>
       </c>
       <c r="C308" s="5">
         <v>-3.0765139999999747E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-0.19056043759420049</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>194.24456043000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.70989846000000512</v>
       </c>
       <c r="D309" s="5">
         <v>4.491578576904165</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>193.97916201999999</v>
       </c>
       <c r="C310" s="5">
         <v>-0.26539841000001729</v>
       </c>
       <c r="D310" s="5">
         <v>-1.627307800358746</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>194.04932568999999</v>
       </c>
       <c r="C311" s="5">
         <v>7.0163669999999456E-2</v>
       </c>
       <c r="D311" s="5">
         <v>0.43491323868987131</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>194.86387830000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.8145526100000211</v>
       </c>
       <c r="D312" s="5">
         <v>5.1551258677358103</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>194.69961925000001</v>
       </c>
       <c r="C313" s="5">
         <v>-0.1642590499999983</v>
       </c>
       <c r="D313" s="5">
         <v>-1.0068545405867324</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>194.30473705</v>
       </c>
       <c r="C314" s="5">
         <v>-0.39488220000001206</v>
       </c>
       <c r="D314" s="5">
         <v>-2.4068273741823742</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>194.5998543</v>
       </c>
       <c r="C315" s="5">
         <v>0.29511725000000411</v>
       </c>
       <c r="D315" s="5">
         <v>1.8379072249878003</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>194.73289603000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.13304173000000219</v>
       </c>
       <c r="D316" s="5">
         <v>0.82349372234646889</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>195.85386740999999</v>
       </c>
       <c r="C317" s="5">
         <v>1.1209713799999861</v>
       </c>
       <c r="D317" s="5">
         <v>7.1307015643465643</v>
       </c>
       <c r="E317" s="5">
         <v>1.4216782052071331</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>195.54652791999999</v>
       </c>
       <c r="C318" s="5">
         <v>-0.30733949000000393</v>
       </c>
       <c r="D318" s="5">
         <v>-1.8669066744082974</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>195.83460219</v>
       </c>
       <c r="C319" s="5">
         <v>0.28807427000000985</v>
       </c>
       <c r="D319" s="5">
         <v>1.7822042708679042</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>196.4327835</v>
       </c>
       <c r="C320" s="5">
         <v>0.59818131000000108</v>
       </c>
       <c r="D320" s="5">
         <v>3.7276377249960913</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>196.43738789</v>
       </c>
       <c r="C321" s="5">
         <v>4.6043899999972382E-3</v>
       </c>
       <c r="D321" s="5">
         <v>2.8131660487629162E-2</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>197.31285912999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.87547123999999599</v>
       </c>
       <c r="D322" s="5">
         <v>5.4811534821145536</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>197.91345613999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.60059701000000132</v>
       </c>
       <c r="D323" s="5">
         <v>3.7144332393098889</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>197.88945916</v>
       </c>
       <c r="C324" s="5">
         <v>-2.3996979999992618E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-0.14540284808607362</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>198.43649447999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.547035319999992</v>
       </c>
       <c r="D325" s="5">
         <v>3.3681198580082672</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>199.15644033999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.71994585999999572</v>
       </c>
       <c r="D326" s="5">
         <v>4.4416458274883386</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>198.55884929999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.59759103999999752</v>
       </c>
       <c r="D327" s="5">
         <v>-3.5418995718796809</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>198.9387132</v>
       </c>
       <c r="C328" s="5">
         <v>0.3798639000000037</v>
       </c>
       <c r="D328" s="5">
         <v>2.3200363449292993</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>200.17707487000001</v>
       </c>
       <c r="C329" s="5">
         <v>1.2383616700000175</v>
       </c>
       <c r="D329" s="5">
         <v>7.7309306025664881</v>
       </c>
       <c r="E329" s="5">
         <v>2.2073638458973255</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>199.96402857000001</v>
       </c>
       <c r="C330" s="5">
         <v>-0.21304630000000202</v>
       </c>
       <c r="D330" s="5">
         <v>-1.2696976090920908</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>199.41301558000001</v>
       </c>
       <c r="C331" s="5">
         <v>-0.55101299000000381</v>
       </c>
       <c r="D331" s="5">
         <v>-3.2570155873026918</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>199.01234801000001</v>
       </c>
       <c r="C332" s="5">
         <v>-0.40066756999999598</v>
       </c>
       <c r="D332" s="5">
         <v>-2.3846150407380695</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>198.82125628</v>
       </c>
       <c r="C333" s="5">
         <v>-0.19109173000001078</v>
       </c>
       <c r="D333" s="5">
         <v>-1.1461747778593656</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>199.47662252000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.65536624000000643</v>
       </c>
       <c r="D334" s="5">
         <v>4.0280150151154492</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>199.63250054</v>
       </c>
       <c r="C335" s="5">
         <v>0.15587801999998874</v>
       </c>
       <c r="D335" s="5">
         <v>0.94176277796056418</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>199.70087649000001</v>
       </c>
       <c r="C336" s="5">
         <v>6.8375950000017838E-2</v>
       </c>
       <c r="D336" s="5">
         <v>0.41178607856655614</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>199.38382688999999</v>
       </c>
       <c r="C337" s="5">
         <v>-0.31704960000001847</v>
       </c>
       <c r="D337" s="5">
         <v>-1.8885990965579191</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>199.73226018</v>
       </c>
       <c r="C338" s="5">
         <v>0.34843329000000267</v>
       </c>
       <c r="D338" s="5">
         <v>2.1173343304876857</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>200.97343649000001</v>
       </c>
       <c r="C339" s="5">
         <v>1.2411763100000144</v>
       </c>
       <c r="D339" s="5">
         <v>7.7172619732789549</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>201.11738797999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.14395148999997787</v>
       </c>
       <c r="D340" s="5">
         <v>0.86291966379437035</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>201.52633889000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.40895091000001571</v>
       </c>
       <c r="D341" s="5">
         <v>2.4675476966257381</v>
       </c>
       <c r="E341" s="5">
         <v>0.67403523649061103</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>202.07871062999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.5523717399999839</v>
       </c>
       <c r="D342" s="5">
         <v>3.3391688327177871</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>201.46320906</v>
       </c>
       <c r="C343" s="5">
         <v>-0.61550156999999217</v>
       </c>
       <c r="D343" s="5">
         <v>-3.5944086210564774</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>201.14772995000001</v>
       </c>
       <c r="C344" s="5">
         <v>-0.31547910999998408</v>
       </c>
       <c r="D344" s="5">
         <v>-1.8630267743006468</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>201.67544237000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.52771242000000029</v>
       </c>
       <c r="D345" s="5">
         <v>3.1940340636619657</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>201.14424385999999</v>
       </c>
       <c r="C346" s="5">
         <v>-0.53119851000002427</v>
       </c>
       <c r="D346" s="5">
         <v>-3.1153247401816686</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>201.30006703999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.15582317999999873</v>
       </c>
       <c r="D347" s="5">
         <v>0.9335916536999278</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>200.69159540000001</v>
       </c>
       <c r="C348" s="5">
         <v>-0.60847163999997633</v>
       </c>
       <c r="D348" s="5">
         <v>-3.5675522660102876</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>200.87978239</v>
       </c>
       <c r="C349" s="5">
         <v>0.18818698999999128</v>
       </c>
       <c r="D349" s="5">
         <v>1.1310522571303494</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>200.61676929000001</v>
       </c>
       <c r="C350" s="5">
         <v>-0.26301309999999489</v>
       </c>
       <c r="D350" s="5">
         <v>-1.5599021460600326</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>201.08439213</v>
       </c>
       <c r="C351" s="5">
         <v>0.46762283999998999</v>
       </c>
       <c r="D351" s="5">
         <v>2.8332504878172626</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>201.49195986999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.40756773999999041</v>
       </c>
       <c r="D352" s="5">
         <v>2.4595166427065385</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>201.59268978</v>
       </c>
       <c r="C353" s="5">
         <v>0.10072991000001252</v>
       </c>
       <c r="D353" s="5">
         <v>0.60155651977453761</v>
       </c>
       <c r="E353" s="5">
         <v>3.2924177735504934E-2</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>200.9553085</v>
       </c>
       <c r="C354" s="5">
         <v>-0.63738127999999961</v>
       </c>
       <c r="D354" s="5">
         <v>-3.7287871203995793</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>202.65517972000001</v>
       </c>
       <c r="C355" s="5">
         <v>1.6998712200000057</v>
       </c>
       <c r="D355" s="5">
         <v>10.636570211971531</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>202.73201553999999</v>
       </c>
       <c r="C356" s="5">
         <v>7.6835819999985233E-2</v>
       </c>
       <c r="D356" s="5">
         <v>0.45592468096655736</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>202.81855597000001</v>
       </c>
       <c r="C357" s="5">
         <v>8.6540430000013657E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.51344962744708234</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>203.60743957</v>
       </c>
       <c r="C358" s="5">
         <v>0.78888359999999125</v>
       </c>
       <c r="D358" s="5">
         <v>4.7686806916078517</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>204.23230024</v>
       </c>
       <c r="C359" s="5">
         <v>0.62486067000000389</v>
       </c>
       <c r="D359" s="5">
         <v>3.7455397879991414</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>204.86777430000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.63547406000000706</v>
       </c>
       <c r="D360" s="5">
         <v>3.7983968058018736</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>206.86933844000001</v>
       </c>
       <c r="C361" s="5">
         <v>2.0015641399999993</v>
       </c>
       <c r="D361" s="5">
         <v>12.375002939125167</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>205.39538501000001</v>
       </c>
       <c r="C362" s="5">
         <v>-1.4739534299999946</v>
       </c>
       <c r="D362" s="5">
         <v>-8.2228286285221497</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>205.22827226999999</v>
       </c>
       <c r="C363" s="5">
         <v>-0.16711274000002163</v>
       </c>
       <c r="D363" s="5">
         <v>-0.97198067788655251</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>205.15054784</v>
       </c>
       <c r="C364" s="5">
         <v>-7.7724429999989297E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-0.45352076893327986</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>204.5376503</v>
       </c>
       <c r="C365" s="5">
         <v>-0.61289754000000585</v>
       </c>
       <c r="D365" s="5">
         <v>-3.5267348254911735</v>
       </c>
       <c r="E365" s="5">
         <v>1.4608468805162866</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>206.68316784000001</v>
       </c>
       <c r="C366" s="5">
         <v>2.1455175400000144</v>
       </c>
       <c r="D366" s="5">
         <v>13.339726975097488</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>206.81343999000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.13027214999999615</v>
       </c>
       <c r="D367" s="5">
         <v>0.75898608648685695</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>208.34815157</v>
       </c>
       <c r="C368" s="5">
         <v>1.5347115799999926</v>
       </c>
       <c r="D368" s="5">
         <v>9.2774924274099391</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>209.51136378999999</v>
       </c>
       <c r="C369" s="5">
         <v>1.1632122199999912</v>
       </c>
       <c r="D369" s="5">
         <v>6.909225757419768</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>210.41834846</v>
       </c>
       <c r="C370" s="5">
         <v>0.90698467000001415</v>
       </c>
       <c r="D370" s="5">
         <v>5.3203477990795944</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>211.07399459000001</v>
       </c>
       <c r="C371" s="5">
         <v>0.65564613000000804</v>
       </c>
       <c r="D371" s="5">
         <v>3.8038497580545005</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>212.14564150000001</v>
       </c>
       <c r="C372" s="5">
         <v>1.0716469099999983</v>
       </c>
       <c r="D372" s="5">
         <v>6.2655790054825911</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>232.33406875</v>
       </c>
       <c r="C373" s="5">
         <v>20.188427249999989</v>
       </c>
       <c r="D373" s="5">
         <v>197.67709081213027</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>232.82966166</v>
       </c>
       <c r="C374" s="5">
         <v>0.49559290999999916</v>
       </c>
       <c r="D374" s="5">
         <v>2.5899711783417212</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>218.60436713999999</v>
       </c>
       <c r="C375" s="5">
         <v>-14.225294520000006</v>
       </c>
       <c r="D375" s="5">
         <v>-53.070457496304414</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>212.27802489000001</v>
       </c>
       <c r="C376" s="5">
         <v>-6.326342249999982</v>
       </c>
       <c r="D376" s="5">
         <v>-29.700141216597263</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>212.7081479</v>
       </c>
       <c r="C377" s="5">
         <v>0.43012300999998843</v>
       </c>
       <c r="D377" s="5">
         <v>2.4587505517221331</v>
       </c>
       <c r="E377" s="5">
         <v>3.9946179043399255</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>211.07892326000001</v>
       </c>
       <c r="C378" s="5">
         <v>-1.6292246399999897</v>
       </c>
       <c r="D378" s="5">
         <v>-8.8138398010522145</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>210.89706211000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.18186115000000314</v>
       </c>
       <c r="D379" s="5">
         <v>-1.0290094427030105</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>210.37455464000001</v>
       </c>
       <c r="C380" s="5">
         <v>-0.52250746999999365</v>
       </c>
       <c r="D380" s="5">
         <v>-2.9328772137937165</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>211.61786563000001</v>
       </c>
       <c r="C381" s="5">
         <v>1.2433109899999977</v>
       </c>
       <c r="D381" s="5">
         <v>7.3271117814034614</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>211.67463205000001</v>
       </c>
       <c r="C382" s="5">
         <v>5.6766420000002427E-2</v>
       </c>
       <c r="D382" s="5">
         <v>0.32237493605071776</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>212.10475460000001</v>
       </c>
       <c r="C383" s="5">
         <v>0.430122549999993</v>
       </c>
       <c r="D383" s="5">
         <v>2.4658352363484681</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>211.94621756000001</v>
       </c>
       <c r="C384" s="5">
         <v>-0.1585370399999988</v>
       </c>
       <c r="D384" s="5">
         <v>-0.89325817672565311</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>212.75012183999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.80390427999998337</v>
       </c>
       <c r="D385" s="5">
         <v>4.6477184496638735</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>213.19355831999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.44343648000000258</v>
       </c>
       <c r="D386" s="5">
         <v>2.5300406521942209</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>212.50868768999999</v>
       </c>
       <c r="C387" s="5">
         <v>-0.68487063000000603</v>
       </c>
       <c r="D387" s="5">
         <v>-3.7875367991728415</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>214.00377682999999</v>
       </c>
       <c r="C388" s="5">
         <v>1.4950891400000046</v>
       </c>
       <c r="D388" s="5">
         <v>8.7769766037850481</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>213.34453779</v>
       </c>
       <c r="C389" s="5">
         <v>-0.65923903999998856</v>
       </c>
       <c r="D389" s="5">
         <v>-3.6346103041049571</v>
       </c>
       <c r="E389" s="5">
         <v>0.29918453819606228</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>213.02832566000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.31621212999999671</v>
       </c>
       <c r="D390" s="5">
         <v>-1.7641722163600382</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>212.94727033000001</v>
       </c>
       <c r="C391" s="5">
         <v>-8.1055329999998094E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-0.45563473440486391</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>212.02927145000001</v>
       </c>
       <c r="C392" s="5">
         <v>-0.91799887999999896</v>
       </c>
       <c r="D392" s="5">
         <v>-5.0521961836089035</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>209.99762289</v>
       </c>
       <c r="C393" s="5">
         <v>-2.0316485600000078</v>
       </c>
       <c r="D393" s="5">
         <v>-10.911285735735243</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>210.90039652999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.90277363999999238</v>
       </c>
       <c r="D394" s="5">
         <v>5.2825054185146492</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>209.91611359999999</v>
       </c>
       <c r="C395" s="5">
         <v>-0.98428293000000622</v>
       </c>
       <c r="D395" s="5">
         <v>-5.4589174121705391</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>210.99123015999999</v>
       </c>
       <c r="C396" s="5">
         <v>1.0751165599999979</v>
       </c>
       <c r="D396" s="5">
         <v>6.3220947244786885</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>210.57901812</v>
       </c>
       <c r="C397" s="5">
         <v>-0.41221203999998579</v>
       </c>
       <c r="D397" s="5">
         <v>-2.3194030139593202</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>211.22101461</v>
       </c>
       <c r="C398" s="5">
         <v>0.64199648999999681</v>
       </c>
       <c r="D398" s="5">
         <v>3.720436840007646</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>211.56007887000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.33906426000001488</v>
       </c>
       <c r="D399" s="5">
         <v>1.943408375501865</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>211.45642846000001</v>
       </c>
       <c r="C400" s="5">
         <v>-0.10365041000000019</v>
       </c>
       <c r="D400" s="5">
         <v>-0.58633878069176415</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>211.58656894999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.13014048999997385</v>
       </c>
       <c r="D401" s="5">
         <v>0.74104296749826215</v>
       </c>
       <c r="E401" s="5">
         <v>-0.82400461629368316</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>212.28013897</v>
       </c>
       <c r="C402" s="5">
         <v>0.69357002000000989</v>
       </c>
       <c r="D402" s="5">
         <v>4.0052363062671681</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>212.27054462000001</v>
       </c>
       <c r="C403" s="5">
         <v>-9.594349999986207E-3</v>
       </c>
       <c r="D403" s="5">
         <v>-5.4222493507616321E-2</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>211.97754657999999</v>
       </c>
       <c r="C404" s="5">
         <v>-0.29299804000001473</v>
       </c>
       <c r="D404" s="5">
         <v>-1.6438487789697365</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>214.20522577</v>
       </c>
       <c r="C405" s="5">
         <v>2.2276791900000035</v>
       </c>
       <c r="D405" s="5">
         <v>13.365890675265369</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>215.83838494</v>
       </c>
       <c r="C406" s="5">
         <v>1.633159169999999</v>
       </c>
       <c r="D406" s="5">
         <v>9.5427024864590759</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>216.63765189</v>
       </c>
       <c r="C407" s="5">
         <v>0.79926695000000336</v>
       </c>
       <c r="D407" s="5">
         <v>4.535327835349845</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>216.62109619</v>
       </c>
       <c r="C408" s="5">
         <v>-1.6555699999997842E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-9.1666852902083651E-2</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>217.66166197999999</v>
       </c>
       <c r="C409" s="5">
         <v>1.0405657899999881</v>
       </c>
       <c r="D409" s="5">
         <v>5.9191046440236095</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>218.66853523</v>
       </c>
       <c r="C410" s="5">
         <v>1.0068732500000124</v>
       </c>
       <c r="D410" s="5">
         <v>5.6944682492556131</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>219.83762372000001</v>
       </c>
       <c r="C411" s="5">
         <v>1.1690884900000071</v>
       </c>
       <c r="D411" s="5">
         <v>6.6077315917052681</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>220.41668272000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.57905900000000088</v>
       </c>
       <c r="D412" s="5">
         <v>3.2070325842753711</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>220.64819947999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.23151675999997678</v>
       </c>
       <c r="D413" s="5">
         <v>1.267738456223233</v>
       </c>
       <c r="E413" s="5">
         <v>4.2827059273981449</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>221.51565339000001</v>
       </c>
       <c r="C414" s="5">
         <v>0.86745391000002314</v>
       </c>
       <c r="D414" s="5">
         <v>4.821023922682488</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>222.75770718999999</v>
       </c>
       <c r="C415" s="5">
         <v>1.2420537999999794</v>
       </c>
       <c r="D415" s="5">
         <v>6.9399106628877938</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>223.51774051999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.76003332999999884</v>
       </c>
       <c r="D416" s="5">
         <v>4.1720268337289479</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>224.13432136</v>
       </c>
       <c r="C417" s="5">
         <v>0.61658084000001168</v>
       </c>
       <c r="D417" s="5">
         <v>3.3609257751708643</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>224.25955783000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.12523647000000437</v>
       </c>
       <c r="D418" s="5">
         <v>0.67257201122503663</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>224.16004315000001</v>
       </c>
       <c r="C419" s="5">
         <v>-9.9514679999998634E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-0.53119963166115003</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>225.37433125999999</v>
       </c>
       <c r="C420" s="5">
         <v>1.214288109999984</v>
       </c>
       <c r="D420" s="5">
         <v>6.6976844323251017</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>225.85538468999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.48105343000000289</v>
       </c>
       <c r="D421" s="5">
         <v>2.5916411329941491</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>225.53044649</v>
       </c>
       <c r="C422" s="5">
         <v>-0.32493819999999118</v>
       </c>
       <c r="D422" s="5">
         <v>-1.7128445451166208</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>225.14742766000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.38301882999999748</v>
       </c>
       <c r="D423" s="5">
         <v>-2.0190339490151032</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>225.33901684</v>
       </c>
       <c r="C424" s="5">
         <v>0.19158917999999403</v>
       </c>
       <c r="D424" s="5">
         <v>1.025932620257608</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>226.69924940999999</v>
       </c>
       <c r="C425" s="5">
         <v>1.3602325699999938</v>
       </c>
       <c r="D425" s="5">
         <v>7.489054972545528</v>
       </c>
       <c r="E425" s="5">
         <v>2.7423971481573162</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>227.52931018999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.83006077999999661</v>
       </c>
       <c r="D426" s="5">
         <v>4.4833804786622578</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>226.87981073</v>
       </c>
       <c r="C427" s="5">
         <v>-0.64949945999998704</v>
       </c>
       <c r="D427" s="5">
         <v>-3.3722176103506252</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>226.39940704</v>
       </c>
       <c r="C428" s="5">
         <v>-0.48040369000000283</v>
       </c>
       <c r="D428" s="5">
         <v>-2.5115408258106875</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>225.65495974999999</v>
       </c>
       <c r="C429" s="5">
         <v>-0.74444729000001075</v>
       </c>
       <c r="D429" s="5">
         <v>-3.8752593794850521</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>224.76236545</v>
       </c>
       <c r="C430" s="5">
         <v>-0.89259429999998474</v>
       </c>
       <c r="D430" s="5">
         <v>-4.6447680172107431</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>224.77024588</v>
       </c>
       <c r="C431" s="5">
         <v>7.8804300000001604E-3</v>
       </c>
       <c r="D431" s="5">
         <v>4.2081510197067296E-2</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>224.18362321999999</v>
       </c>
       <c r="C432" s="5">
         <v>-0.5866226600000175</v>
       </c>
       <c r="D432" s="5">
         <v>-3.0872854043447751</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>223.57657097000001</v>
       </c>
       <c r="C433" s="5">
         <v>-0.60705224999998109</v>
       </c>
       <c r="D433" s="5">
         <v>-3.2014424531844332</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>223.26031058999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.31626038000001699</v>
       </c>
       <c r="D434" s="5">
         <v>-1.6843165387588233</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>214.85830034</v>
       </c>
       <c r="C435" s="5">
         <v>-8.4020102499999894</v>
       </c>
       <c r="D435" s="5">
         <v>-36.891575875300894</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>214.39438376000001</v>
       </c>
       <c r="C436" s="5">
         <v>-0.4639165799999887</v>
       </c>
       <c r="D436" s="5">
         <v>-2.5604604468019709</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>214.41941649</v>
       </c>
       <c r="C437" s="5">
         <v>2.5032729999992398E-2</v>
       </c>
       <c r="D437" s="5">
         <v>0.14020224614643695</v>
       </c>
       <c r="E437" s="5">
         <v>-5.4167946969207348</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>212.50854319999999</v>
       </c>
       <c r="C438" s="5">
         <v>-1.910873290000012</v>
       </c>
       <c r="D438" s="5">
         <v>-10.18530249860069</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>212.85256916</v>
       </c>
       <c r="C439" s="5">
         <v>0.3440259600000104</v>
       </c>
       <c r="D439" s="5">
         <v>1.9600475237017578</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>211.43382546000001</v>
       </c>
       <c r="C440" s="5">
         <v>-1.4187436999999932</v>
       </c>
       <c r="D440" s="5">
         <v>-7.7116562771474158</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>212.54353064</v>
       </c>
       <c r="C441" s="5">
         <v>1.1097051799999917</v>
       </c>
       <c r="D441" s="5">
         <v>6.4831956045568351</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>212.86250952</v>
+        <v>212.9217869</v>
       </c>
       <c r="C442" s="5">
-        <v>0.31897888000000307</v>
+        <v>0.37825626000000057</v>
       </c>
       <c r="D442" s="5">
-        <v>1.8158634385366801</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1566259427547863</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>213.71114689000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.78935999000000834</v>
+      </c>
+      <c r="D443" s="5">
+        <v>4.5405722048792674</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACA4001E-A068-4B2C-99F4-2D303CDBA43E}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2168DE4-0D7C-4314-B0B4-2C7A5744C588}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{151F0C74-FCCD-4CFE-82BE-D2D00A32C16E}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE910000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>