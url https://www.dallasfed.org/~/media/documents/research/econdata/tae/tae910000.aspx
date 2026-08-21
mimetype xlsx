--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A04E5D80-C7D6-4A7D-8535-A04FC7319BCD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F01764DB-1FE8-435C-85D5-87C5E18E5C68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{FA1C9A6E-6715-44AD-8AB4-8ED32B1FB8DA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{32E96891-15E7-4167-BF3D-9B50D302B61E}"/>
   </bookViews>
   <sheets>
     <sheet name="AE910000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Federal Government</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D37B6A5-040B-491D-9FD8-4858D6534C57}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D34183F5-29E2-4E14-B917-D940C201C3A7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>199.69017461999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>199.69017460000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>200.22137054999999</v>
+        <v>200.2213706</v>
       </c>
       <c r="C7" s="5">
-        <v>0.53119592999999554</v>
+        <v>0.53119599999999423</v>
       </c>
       <c r="D7" s="5">
-        <v>3.2392396682600078</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>3.2392401017145023</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>203.48199274999999</v>
+        <v>203.4819928</v>
       </c>
       <c r="C8" s="5">
         <v>3.2606222000000002</v>
       </c>
       <c r="D8" s="5">
-        <v>21.391038598964563</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>21.391038593135491</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>206.58158961999999</v>
+        <v>206.5815896</v>
       </c>
       <c r="C9" s="5">
-        <v>3.0995968699999992</v>
+        <v>3.0995968000000005</v>
       </c>
       <c r="D9" s="5">
-        <v>19.891279121077353</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>19.891278628272335</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>225.86599092</v>
+        <v>225.86599090000001</v>
       </c>
       <c r="C10" s="5">
         <v>19.284401300000013</v>
       </c>
       <c r="D10" s="5">
-        <v>191.81710188427837</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>191.81710191322443</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>210.49326785</v>
+        <v>210.49326790000001</v>
       </c>
       <c r="C11" s="5">
-        <v>-15.372723070000006</v>
+        <v>-15.372723000000008</v>
       </c>
       <c r="D11" s="5">
-        <v>-57.081117425385308</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-57.081117257442671</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>212.58285018000001</v>
+        <v>212.5828502</v>
       </c>
       <c r="C12" s="5">
-        <v>2.0895823300000131</v>
+        <v>2.0895822999999893</v>
       </c>
       <c r="D12" s="5">
-        <v>12.584908831417586</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>12.584908637605219</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>203.56172369999999</v>
       </c>
       <c r="C13" s="5">
-        <v>-9.0211264800000208</v>
+        <v>-9.0211265000000083</v>
       </c>
       <c r="D13" s="5">
-        <v>-40.568768410241397</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-40.568768477337514</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>201.24302445000001</v>
+        <v>201.24302449999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-2.3186992499999803</v>
+        <v>-2.3186991999999975</v>
       </c>
       <c r="D14" s="5">
-        <v>-12.844140230880807</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-12.844139971028245</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>199.40074490000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.8422795500000007</v>
+        <v>-1.8422795999999835</v>
       </c>
       <c r="D15" s="5">
-        <v>-10.448824983766992</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-10.448825250761084</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>200.44323856</v>
+        <v>200.4432386</v>
       </c>
       <c r="C16" s="5">
-        <v>1.042493659999991</v>
+        <v>1.0424936999999943</v>
       </c>
       <c r="D16" s="5">
-        <v>6.4573413106718158</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.457341565604513</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>199.44717574000001</v>
+        <v>199.4471757</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.99606281999999169</v>
+        <v>-0.99606289999999831</v>
       </c>
       <c r="D17" s="5">
-        <v>-5.8028510186448612</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.8028514709178136</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>198.49465899</v>
+        <v>198.49465900000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.95251675000000091</v>
+        <v>-0.95251669999998967</v>
       </c>
       <c r="D18" s="5">
-        <v>-5.5827787670579054</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.582778482748429</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>197.86729448</v>
+        <v>197.86729450000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.6273645100000067</v>
+        <v>-0.62736449999999877</v>
       </c>
       <c r="D19" s="5">
-        <v>-3.7274930652917204</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7274930067210277</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>197.00345884999999</v>
+        <v>197.0034589</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.86383563000001118</v>
+        <v>-0.8638356000000158</v>
       </c>
       <c r="D20" s="5">
-        <v>-5.1148979733279143</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.114897799432228</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>197.61217819999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.60871935000000121</v>
+        <v>0.60871929999998997</v>
       </c>
       <c r="D21" s="5">
-        <v>3.7715366138654005</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.771536297815592</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>198.89328664999999</v>
+        <v>198.8932867</v>
       </c>
       <c r="C22" s="5">
-        <v>1.281108450000005</v>
+        <v>1.2811085000000162</v>
       </c>
       <c r="D22" s="5">
-        <v>8.0630024477883033</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.063002773781335</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>199.25186578</v>
+        <v>199.25186579999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.35857913000000963</v>
+        <v>0.35857909999998583</v>
       </c>
       <c r="D23" s="5">
-        <v>2.1850280906656083</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1850279054872024</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>197.96376395999999</v>
+        <v>197.963764</v>
       </c>
       <c r="C24" s="5">
-        <v>-1.2881018200000085</v>
+        <v>-1.2881017999999926</v>
       </c>
       <c r="D24" s="5">
-        <v>-7.4876591691964141</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.4876590563146106</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>197.47589980999999</v>
+        <v>197.47589980000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.48786415000000716</v>
+        <v>-0.48786419999998998</v>
       </c>
       <c r="D25" s="5">
-        <v>-2.9175371641634085</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9175374585517333</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>196.14797582</v>
+        <v>196.14797580000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.327923989999988</v>
+        <v>-1.3279239999999959</v>
       </c>
       <c r="D26" s="5">
-        <v>-7.7775295389708727</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.77752959577046</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>197.52140749</v>
+        <v>197.52140750000001</v>
       </c>
       <c r="C27" s="5">
-        <v>1.3734316700000022</v>
+        <v>1.3734316999999976</v>
       </c>
       <c r="D27" s="5">
-        <v>8.7336810323002787</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.7336812314017678</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>198.16757217</v>
+        <v>198.1675722</v>
       </c>
       <c r="C28" s="5">
-        <v>0.64616467999999827</v>
+        <v>0.64616469999998571</v>
       </c>
       <c r="D28" s="5">
-        <v>3.9970463638927534</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9970464896370572</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>198.46431729</v>
+        <v>198.4643173</v>
       </c>
       <c r="C29" s="5">
-        <v>0.29674511999999709</v>
+        <v>0.29674510000000964</v>
       </c>
       <c r="D29" s="5">
-        <v>1.8118080666139624</v>
+        <v>1.8118079432179801</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.49279136009490188</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.49279133512443174</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>198.62750403999999</v>
+        <v>198.62750399999999</v>
       </c>
       <c r="C30" s="5">
-        <v>0.16318674999999416</v>
+        <v>0.16318669999998292</v>
       </c>
       <c r="D30" s="5">
-        <v>0.99117121673402142</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.99117091161669002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>198.10000062</v>
+        <v>198.10000059999999</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.52750341999998795</v>
+        <v>-0.52750340000000051</v>
       </c>
       <c r="D31" s="5">
-        <v>-3.1407505431545912</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1407504264320596</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>198.24907589</v>
+        <v>198.24907590000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.14907526999999732</v>
+        <v>0.14907530000002112</v>
       </c>
       <c r="D32" s="5">
-        <v>0.90677734021098466</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.90677752353947039</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>197.57706561000001</v>
+        <v>197.5770656</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.67201027999999496</v>
+        <v>-0.67201030000001083</v>
       </c>
       <c r="D33" s="5">
-        <v>-3.9926873320254463</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.9926874484495278</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>196.65242634000001</v>
+        <v>196.6524263</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.92463927000000012</v>
+        <v>-0.9246392999999955</v>
       </c>
       <c r="D34" s="5">
-        <v>-5.4735522410610082</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.4735524143749492</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>196.08162687000001</v>
+        <v>196.0816269</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.5707994699999972</v>
+        <v>-0.57079939999999851</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.4280261035426807</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4280256905212192</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>197.11592342</v>
+        <v>197.11592340000001</v>
       </c>
       <c r="C36" s="5">
-        <v>1.0342965499999934</v>
+        <v>1.0342965000000106</v>
       </c>
       <c r="D36" s="5">
-        <v>6.5166962609973789</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.51669593574562</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>196.84908852999999</v>
+        <v>196.84908849999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.26683489000001259</v>
+        <v>-0.26683490000002053</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.6123942732112928</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6123943333512303</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>196.58400601</v>
+        <v>196.58400599999999</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.26508251999999288</v>
+        <v>-0.26508250000000544</v>
       </c>
       <c r="D38" s="5">
-        <v>-1.6040388290574192</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6040387091732833</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>195.84098502000001</v>
+        <v>195.84098499999999</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.74302098999999089</v>
+        <v>-0.74302099999999882</v>
       </c>
       <c r="D39" s="5">
-        <v>-4.4424850589163682</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.4424851176898317</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>195.45968528</v>
+        <v>195.45968529999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.38129974000000288</v>
+        <v>-0.38129969999999958</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.3115263867449554</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3115261470801562</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>194.5938305</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.86585478000000649</v>
+        <v>-0.86585479999999393</v>
       </c>
       <c r="D41" s="5">
-        <v>-5.1881844649444231</v>
+        <v>-5.1881845813613321</v>
       </c>
       <c r="E41" s="5">
-        <v>-1.9502179751256565</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9502179800660824</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>195.30284089</v>
+        <v>195.30284090000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.7090103900000031</v>
+        <v>0.70901040000001103</v>
       </c>
       <c r="D42" s="5">
-        <v>4.460938336559428</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4609384007434194</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>195.05201369</v>
+        <v>195.0520137</v>
       </c>
       <c r="C43" s="5">
         <v>-0.25082720000000336</v>
       </c>
       <c r="D43" s="5">
-        <v>-1.5303188094780595</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5303188094002995</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>194.71707757999999</v>
+        <v>194.71707760000001</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.33493611000000101</v>
+        <v>-0.33493609999999308</v>
       </c>
       <c r="D44" s="5">
-        <v>-2.0412455361905613</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0412454757169241</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>193.46305808</v>
+        <v>193.46305810000001</v>
       </c>
       <c r="C45" s="5">
         <v>-1.2540194999999983</v>
       </c>
       <c r="D45" s="5">
-        <v>-7.460304274406127</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.4603042736668179</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>192.96128705999999</v>
+        <v>192.96128709999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.50177102000000673</v>
+        <v>-0.50177100000001928</v>
       </c>
       <c r="D46" s="5">
-        <v>-3.0683365128403861</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0683363919667972</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>192.52427306000001</v>
+        <v>192.52427309999999</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.43701399999997648</v>
+        <v>-0.4370140000000049</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.6841321203066815</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6841321197573986</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>192.89800166000001</v>
+        <v>192.89800170000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.37372859999999264</v>
+        <v>0.37372860000002106</v>
       </c>
       <c r="D48" s="5">
-        <v>2.3544751964623023</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3544751959679866</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>192.79659334999999</v>
+        <v>192.79659340000001</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.10140831000001072</v>
+        <v>-0.10140830000000278</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.62903053506514484</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.62903047308483506</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>193.20574983</v>
+        <v>193.20574980000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.40915648000000715</v>
+        <v>0.40915640000000053</v>
       </c>
       <c r="D50" s="5">
-        <v>2.5765985308312755</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5765980204730754</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>193.68716681999999</v>
+        <v>193.6871668</v>
       </c>
       <c r="C51" s="5">
-        <v>0.48141698999998539</v>
+        <v>0.48141699999999332</v>
       </c>
       <c r="D51" s="5">
-        <v>3.0313985326012149</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0313985969120605</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>192.67787332</v>
+        <v>192.67787329999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.0092934999999841</v>
+        <v>-1.0092935000000125</v>
       </c>
       <c r="D52" s="5">
-        <v>-6.0769966087241833</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.076996609333996</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>192.55250296</v>
+        <v>192.552503</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.12537036000000512</v>
+        <v>-0.12537029999998595</v>
       </c>
       <c r="D53" s="5">
-        <v>-0.77801980801781578</v>
+        <v>-0.77801943708345478</v>
       </c>
       <c r="E53" s="5">
-        <v>-1.0490196604665769</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0490196399109308</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>192.62382496999999</v>
+        <v>192.62382500000001</v>
       </c>
       <c r="C54" s="5">
-        <v>7.1322009999988722E-2</v>
+        <v>7.1322000000009211E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>0.44539013594488974</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.44539007327710767</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>192.53671442999999</v>
+        <v>192.53671439999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-8.7110539999997627E-2</v>
+        <v>-8.7110600000016802E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.54132991263071695</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.54133028447711506</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>190.90770051000001</v>
+        <v>190.9077005</v>
       </c>
       <c r="C56" s="5">
-        <v>-1.6290139199999771</v>
+        <v>-1.6290138999999897</v>
       </c>
       <c r="D56" s="5">
-        <v>-9.6935684746830226</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.6935683625949398</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>192.5518093</v>
       </c>
       <c r="C57" s="5">
-        <v>1.64410878999999</v>
+        <v>1.6441087999999979</v>
       </c>
       <c r="D57" s="5">
-        <v>10.838307786936664</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.838307856607221</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>192.40863587999999</v>
+        <v>192.40863590000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.14317342000001076</v>
+        <v>-0.1431733999999949</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.88862951831023551</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.88862939468401514</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>191.7996507</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.60898517999999058</v>
+        <v>-0.60898520000000644</v>
       </c>
       <c r="D59" s="5">
-        <v>-3.7326502294561581</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.732650349534905</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>190.03949589000001</v>
+        <v>190.03949589999999</v>
       </c>
       <c r="C60" s="5">
-        <v>-1.7601548099999889</v>
+        <v>-1.7601548000000093</v>
       </c>
       <c r="D60" s="5">
-        <v>-10.473275847958774</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.473275791427451</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>189.19220415999999</v>
+        <v>189.19220419999999</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.84729173000002334</v>
+        <v>-0.84729169999999954</v>
       </c>
       <c r="D61" s="5">
-        <v>-5.2209379403748812</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.2209377597585815</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>189.11649671999999</v>
+        <v>189.1164967</v>
       </c>
       <c r="C62" s="5">
-        <v>-7.570744000000218E-2</v>
+        <v>-7.5707499999992933E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-0.47913837951081284</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.47913875830309927</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>188.48702614999999</v>
+        <v>188.4870262</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.62947056999999518</v>
+        <v>-0.62947049999999649</v>
       </c>
       <c r="D63" s="5">
-        <v>-3.9218618442343867</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.9218614164655219</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>188.6302752</v>
       </c>
       <c r="C64" s="5">
-        <v>0.14324905000000854</v>
+        <v>0.1432489999999973</v>
       </c>
       <c r="D64" s="5">
-        <v>0.91581483711100642</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.91581451587143814</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>189.2630796</v>
       </c>
       <c r="C65" s="5">
         <v>0.63280439999999771</v>
       </c>
       <c r="D65" s="5">
         <v>4.1007957139112206</v>
       </c>
       <c r="E65" s="5">
-        <v>-1.7083254226424316</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7083254430611094</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>188.66161550999999</v>
+        <v>188.66161550000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.60146409000000745</v>
+        <v>-0.60146409999998696</v>
       </c>
       <c r="D66" s="5">
-        <v>-3.7475576213604977</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7475576825826473</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>188.67533116000001</v>
+        <v>188.67533119999999</v>
       </c>
       <c r="C67" s="5">
-        <v>1.3715650000023061E-2</v>
+        <v>1.371569999997746E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>8.7274576601226173E-2</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.7274894889777244E-2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>188.62096507000001</v>
+        <v>188.62096510000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-5.4366090000002032E-2</v>
+        <v>-5.4366099999981543E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-0.34522804491238235</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.3452281082391595</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>188.33211152999999</v>
+        <v>188.3321115</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.28885354000001939</v>
+        <v>-0.28885360000001015</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.8222767219495117</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8222770969987812</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>188.56558552000001</v>
+        <v>188.5655855</v>
       </c>
       <c r="C70" s="5">
-        <v>0.23347399000002156</v>
+        <v>0.23347400000000107</v>
       </c>
       <c r="D70" s="5">
-        <v>1.4978167005910814</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4978167654227992</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>188.81315419000001</v>
+        <v>188.81315420000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.24756866999999261</v>
+        <v>0.24756870000001641</v>
       </c>
       <c r="D71" s="5">
-        <v>1.5869122900425303</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5869124839026805</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>187.76084268</v>
+        <v>187.76084270000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-1.0523115100000098</v>
+        <v>-1.0523115000000018</v>
       </c>
       <c r="D72" s="5">
-        <v>-6.4867091418407181</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.4867090817422257</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>188.09407772</v>
+        <v>188.09407770000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.33323504000000526</v>
+        <v>0.33323500000000195</v>
       </c>
       <c r="D73" s="5">
-        <v>2.1506539994532003</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1506537385423075</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>187.79064652</v>
+        <v>187.79064650000001</v>
       </c>
       <c r="C74" s="5">
         <v>-0.30343120000000567</v>
       </c>
       <c r="D74" s="5">
-        <v>-1.918742515873284</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9187425160755001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>188.05777119999999</v>
       </c>
       <c r="C75" s="5">
-        <v>0.2671246799999949</v>
+        <v>0.26712469999998234</v>
       </c>
       <c r="D75" s="5">
-        <v>1.7203698937981349</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7203700237984787</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>188.66225453000001</v>
+        <v>188.66225449999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.60448333000002208</v>
+        <v>0.60448329999999828</v>
       </c>
       <c r="D76" s="5">
-        <v>3.9261463494373761</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9261461511283624</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>187.57493991000001</v>
+        <v>187.5749399</v>
       </c>
       <c r="C77" s="5">
-        <v>-1.0873146200000008</v>
+        <v>-1.0873145999999849</v>
       </c>
       <c r="D77" s="5">
-        <v>-6.7008790167102266</v>
+        <v>-6.7008788983668683</v>
       </c>
       <c r="E77" s="5">
-        <v>-0.89195404278943347</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.89195404807308476</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>187.01916510999999</v>
+        <v>187.01916510000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.55577480000002311</v>
+        <v>-0.55577479999999468</v>
       </c>
       <c r="D78" s="5">
-        <v>-3.498164306161522</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4981643063447532</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>187.04730670999999</v>
+        <v>187.04730670000001</v>
       </c>
       <c r="C79" s="5">
         <v>2.8141599999997879E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>0.18071881725600925</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.18071881726562378</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>186.86735073</v>
+        <v>186.8673507</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.17995597999998836</v>
+        <v>-0.17995600000000422</v>
       </c>
       <c r="D80" s="5">
-        <v>-1.1484161696607376</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1484162966802769</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>188.02570267999999</v>
+        <v>188.02570270000001</v>
       </c>
       <c r="C81" s="5">
-        <v>1.1583519499999966</v>
+        <v>1.1583520000000078</v>
       </c>
       <c r="D81" s="5">
-        <v>7.6974702793301208</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6974706242767699</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>187.22002563999999</v>
+        <v>187.22002560000001</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.80567704000000617</v>
+        <v>-0.80567709999999693</v>
       </c>
       <c r="D82" s="5">
-        <v>-5.0224505295857202</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.0224508943231161</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>187.41471057999999</v>
+        <v>187.41471060000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.19468494000000192</v>
+        <v>0.19468499999999267</v>
       </c>
       <c r="D83" s="5">
-        <v>1.2550085012102308</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2550088904759171</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>187.46969869</v>
+        <v>187.46969870000001</v>
       </c>
       <c r="C84" s="5">
-        <v>5.4988110000010693E-2</v>
+        <v>5.498810000000276E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.35265277954192875</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.35265271526796482</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>187.49166552</v>
+        <v>187.49166550000001</v>
       </c>
       <c r="C85" s="5">
-        <v>2.1966829999996662E-2</v>
+        <v>2.1966800000001285E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>0.14070108946593329</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.14070089717961309</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>187.19734079</v>
+        <v>187.19734080000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.29432472999999959</v>
+        <v>-0.29432470000000421</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.8675825817102476</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8675823931889601</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>187.06450903999999</v>
+        <v>187.06450899999999</v>
       </c>
       <c r="C87" s="5">
-        <v>-0.13283175000000824</v>
+        <v>-0.13283180000001948</v>
       </c>
       <c r="D87" s="5">
-        <v>-0.84818238221064934</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.84818270019014763</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>187.24458783</v>
+        <v>187.24458780000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.18007879000001026</v>
+        <v>0.18007880000001819</v>
       </c>
       <c r="D88" s="5">
-        <v>1.1613232487615477</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1613233138429768</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>186.74682308000001</v>
+        <v>186.7468231</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.49776474999998754</v>
+        <v>-0.49776470000000472</v>
       </c>
       <c r="D89" s="5">
-        <v>-3.1438090827515031</v>
+        <v>-3.1438087720581209</v>
       </c>
       <c r="E89" s="5">
-        <v>-0.44148585647812988</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.44148584050806017</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>186.64258745999999</v>
+        <v>186.64258749999999</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.10423562000002562</v>
+        <v>-0.10423560000000975</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.66774611068819434</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.66774598288743547</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>186.64075917</v>
+        <v>186.64075919999999</v>
       </c>
       <c r="C91" s="5">
-        <v>-1.828289999991739E-3</v>
+        <v>-1.8282999999996719E-3</v>
       </c>
       <c r="D91" s="5">
-        <v>-1.1754175893630148E-2</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1754240178207809E-2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>187.19023168000001</v>
+        <v>187.1902317</v>
       </c>
       <c r="C92" s="5">
-        <v>0.54947251000001529</v>
+        <v>0.54947250000000736</v>
       </c>
       <c r="D92" s="5">
-        <v>3.5905822318904379</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5905821648962055</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>187.37802239000001</v>
+        <v>187.37802239999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.18779071000000158</v>
+        <v>0.18779069999999365</v>
       </c>
       <c r="D93" s="5">
-        <v>1.2105140950296578</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2105140300827433</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>186.46928904999999</v>
+        <v>186.4692891</v>
       </c>
       <c r="C94" s="5">
-        <v>-0.90873334000002615</v>
+        <v>-0.90873329999999441</v>
       </c>
       <c r="D94" s="5">
-        <v>-5.6669302230044405</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.6669299798822621</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>186.52141245000001</v>
+        <v>186.5214125</v>
       </c>
       <c r="C95" s="5">
-        <v>5.2123400000027686E-2</v>
+        <v>5.2123399999999265E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>0.33594985891125528</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.33594985882092754</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>186.90305239</v>
+        <v>186.90305240000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.38163993999998524</v>
+        <v>0.38163990000001036</v>
       </c>
       <c r="D96" s="5">
-        <v>2.4831303752496314</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.483130111381926</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>186.81895903</v>
+        <v>186.81895900000001</v>
       </c>
       <c r="C97" s="5">
-        <v>-8.4093359999997119E-2</v>
+        <v>-8.4093400000000429E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.53858236245503122</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.5385826179757025</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>187.02229106999999</v>
+        <v>187.02229109999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.20333203999999228</v>
+        <v>0.20333209999998303</v>
       </c>
       <c r="D98" s="5">
-        <v>1.3139157423658121</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3139161326173321</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>186.49107072000001</v>
+        <v>186.49107069999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.53122034999998391</v>
+        <v>-0.53122039999999515</v>
       </c>
       <c r="D99" s="5">
-        <v>-3.3557468833361859</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3557471937409988</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>186.66745435999999</v>
+        <v>186.6674544</v>
       </c>
       <c r="C100" s="5">
-        <v>0.17638363999998319</v>
+        <v>0.17638370000000236</v>
       </c>
       <c r="D100" s="5">
-        <v>1.1408851065366044</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1408854967729587</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>186.56164641000001</v>
+        <v>186.5616464</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.10580794999998488</v>
+        <v>-0.10580799999999613</v>
       </c>
       <c r="D101" s="5">
-        <v>-0.67807457082736944</v>
+        <v>-0.67807489011134647</v>
       </c>
       <c r="E101" s="5">
-        <v>-9.9159207608412459E-2</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.915922366231511E-2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>186.07767507</v>
+        <v>186.07767509999999</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.48397134000001074</v>
+        <v>-0.48397130000000743</v>
       </c>
       <c r="D102" s="5">
-        <v>-3.068961664991221</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0689614151132028</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>185.63511681</v>
+        <v>185.63511679999999</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.44255825999999843</v>
+        <v>-0.44255830000000174</v>
       </c>
       <c r="D103" s="5">
-        <v>-2.8169838200998054</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8169840709394323</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>185.26676523</v>
+        <v>185.26676520000001</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.36835157999999524</v>
+        <v>-0.36835159999998268</v>
       </c>
       <c r="D104" s="5">
-        <v>-2.3553175245875968</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3553176512048024</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>184.23391361</v>
+        <v>184.23391359999999</v>
       </c>
       <c r="C105" s="5">
-        <v>-1.0328516200000024</v>
+        <v>-1.032851600000015</v>
       </c>
       <c r="D105" s="5">
-        <v>-6.4885679808084902</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.4885678600105967</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>185.8568727</v>
       </c>
       <c r="C106" s="5">
-        <v>1.6229590899999948</v>
+        <v>1.6229591000000028</v>
       </c>
       <c r="D106" s="5">
-        <v>11.09859589727693</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.098595969640401</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>184.69732611000001</v>
+        <v>184.6973261</v>
       </c>
       <c r="C107" s="5">
-        <v>-1.1595465899999908</v>
+        <v>-1.1595465999999988</v>
       </c>
       <c r="D107" s="5">
-        <v>-7.2350757051438226</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.2350757654144005</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>185.62671238999999</v>
+        <v>185.6267124</v>
       </c>
       <c r="C108" s="5">
-        <v>0.92938627999998857</v>
+        <v>0.92938630000000444</v>
       </c>
       <c r="D108" s="5">
-        <v>6.2082806661749812</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2082808038391502</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>186.15808648000001</v>
+        <v>186.1580865</v>
       </c>
       <c r="C109" s="5">
-        <v>0.53137409000001412</v>
+        <v>0.53137409999999363</v>
       </c>
       <c r="D109" s="5">
-        <v>3.4897167142602603</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4897167807800278</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>187.25678708999999</v>
+        <v>187.2567871</v>
       </c>
       <c r="C110" s="5">
-        <v>1.0987006099999803</v>
+        <v>1.0987006000000008</v>
       </c>
       <c r="D110" s="5">
-        <v>7.3168549817902662</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3168549122067938</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>187.03240016999999</v>
+        <v>187.03240020000001</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.2243869200000006</v>
+        <v>-0.22438689999998473</v>
       </c>
       <c r="D111" s="5">
-        <v>-1.4285023971941757</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4285022706313266</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>187.55215987</v>
+        <v>187.55215989999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.51975970000000871</v>
+        <v>0.51975969999998028</v>
       </c>
       <c r="D112" s="5">
-        <v>3.3862237809410445</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3862237803894191</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>187.69739490000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.14523503000000915</v>
+        <v>0.14523500000001377</v>
       </c>
       <c r="D113" s="5">
-        <v>0.9332136195689289</v>
+        <v>0.93321342583088107</v>
       </c>
       <c r="E113" s="5">
-        <v>0.6087791954322741</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.60877920082507142</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>187.36740456999999</v>
+        <v>187.36740459999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.32999033000001532</v>
+        <v>-0.32999030000001994</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.0894361520809146</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0894359639596405</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>187.72757546</v>
+        <v>187.7275755</v>
       </c>
       <c r="C115" s="5">
-        <v>0.36017089000000624</v>
+        <v>0.36017090000001417</v>
       </c>
       <c r="D115" s="5">
-        <v>2.3312697253965231</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3312697904319668</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>189.14812759</v>
+        <v>189.14812760000001</v>
       </c>
       <c r="C116" s="5">
-        <v>1.4205521300000044</v>
+        <v>1.420552100000009</v>
       </c>
       <c r="D116" s="5">
-        <v>9.468131116814039</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.4681309063647134</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>186.61714248999999</v>
+        <v>186.6171425</v>
       </c>
       <c r="C117" s="5">
         <v>-2.5309851000000094</v>
       </c>
       <c r="D117" s="5">
-        <v>-14.926585494404399</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.926585493672395</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>185.39542766</v>
+        <v>185.3954277</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.2217148299999963</v>
+        <v>-1.2217148000000009</v>
       </c>
       <c r="D118" s="5">
-        <v>-7.5791821824744199</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.5791820026205325</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>184.79489165000001</v>
+        <v>184.79489169999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.6005360099999848</v>
+        <v>-0.60053600000000529</v>
       </c>
       <c r="D119" s="5">
-        <v>-3.818551959696026</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8185518964295784</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>183.15909373</v>
+        <v>183.1590937</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.6357979200000159</v>
+        <v>-1.6357979999999941</v>
       </c>
       <c r="D120" s="5">
-        <v>-10.12015985182857</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.120160320313365</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>183.06249498</v>
+        <v>183.06249500000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-9.659874999999829E-2</v>
+        <v>-9.6598699999987048E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.63105162313821239</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.63105129755262057</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>182.00735338999999</v>
+        <v>182.0073534</v>
       </c>
       <c r="C122" s="5">
-        <v>-1.0551415900000052</v>
+        <v>-1.0551416000000131</v>
       </c>
       <c r="D122" s="5">
-        <v>-6.7014940778453607</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.7014941386494336</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>182.53876288999999</v>
+        <v>182.53876289999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.53140949999999521</v>
       </c>
       <c r="D123" s="5">
-        <v>3.5604717656880558</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5604717654893925</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>181.44342577</v>
+        <v>181.4434258</v>
       </c>
       <c r="C124" s="5">
-        <v>-1.0953371199999822</v>
+        <v>-1.0953370999999947</v>
       </c>
       <c r="D124" s="5">
-        <v>-6.9677316929024897</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.9677315694771309</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>182.68932726</v>
+        <v>182.6893273</v>
       </c>
       <c r="C125" s="5">
-        <v>1.2459014899999943</v>
+        <v>1.2459015000000022</v>
       </c>
       <c r="D125" s="5">
-        <v>8.5583600164668603</v>
+        <v>8.5583600863049512</v>
       </c>
       <c r="E125" s="5">
-        <v>-2.6681604412614024</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6681604199505049</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>182.80890536999999</v>
+        <v>182.80890539999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.11957810999999197</v>
+        <v>0.11957809999998403</v>
       </c>
       <c r="D126" s="5">
-        <v>0.78828598680713569</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.7882859204739523</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>183.6546529</v>
       </c>
       <c r="C127" s="5">
-        <v>0.84574753000001124</v>
+        <v>0.84574750000001586</v>
       </c>
       <c r="D127" s="5">
-        <v>5.6951477593539579</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6951475512117211</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>187.67074524</v>
+        <v>187.6707452</v>
       </c>
       <c r="C128" s="5">
-        <v>4.0160923400000001</v>
+        <v>4.0160922999999968</v>
       </c>
       <c r="D128" s="5">
-        <v>29.639012634686313</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>29.639012303112523</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>189.8159722</v>
       </c>
       <c r="C129" s="5">
-        <v>2.1452269600000022</v>
+        <v>2.1452270000000055</v>
       </c>
       <c r="D129" s="5">
-        <v>14.613058169305383</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.613058462447825</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>213.91712677999999</v>
+        <v>213.91712680000001</v>
       </c>
       <c r="C130" s="5">
-        <v>24.101154579999985</v>
+        <v>24.101154600000001</v>
       </c>
       <c r="D130" s="5">
-        <v>319.71417530719259</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>319.71417577808268</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>190.85623418</v>
+        <v>190.85623419999999</v>
       </c>
       <c r="C131" s="5">
-        <v>-23.060892599999988</v>
+        <v>-23.060892600000017</v>
       </c>
       <c r="D131" s="5">
-        <v>-74.559272616454109</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-74.559272613005362</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>192.14585919000001</v>
+        <v>192.14585919999999</v>
       </c>
       <c r="C132" s="5">
-        <v>1.2896250100000088</v>
+        <v>1.2896250000000009</v>
       </c>
       <c r="D132" s="5">
-        <v>8.4166918245869748</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4166917559629795</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>180.83155649</v>
+        <v>180.8315565</v>
       </c>
       <c r="C133" s="5">
-        <v>-11.314302700000013</v>
+        <v>-11.314302699999985</v>
       </c>
       <c r="D133" s="5">
-        <v>-51.725443888403909</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-51.725443886517496</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>178.60362559000001</v>
+        <v>178.60362559999999</v>
       </c>
       <c r="C134" s="5">
-        <v>-2.2279308999999898</v>
+        <v>-2.2279309000000183</v>
       </c>
       <c r="D134" s="5">
-        <v>-13.82275571046293</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.822755709749668</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>177.93155623999999</v>
+        <v>177.93155619999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.67206935000001522</v>
+        <v>-0.67206939999999804</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.4232015488253946</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.4232018708756922</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>177.02346732000001</v>
+        <v>177.02346729999999</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.90808891999998309</v>
+        <v>-0.90808889999999565</v>
       </c>
       <c r="D136" s="5">
-        <v>-5.9552863723636111</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9552862461637046</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>178.47277460000001</v>
       </c>
       <c r="C137" s="5">
-        <v>1.4493072799999993</v>
+        <v>1.4493073000000152</v>
       </c>
       <c r="D137" s="5">
-        <v>10.279195588921075</v>
+        <v>10.279195738432477</v>
       </c>
       <c r="E137" s="5">
-        <v>-2.3080454251162008</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3080454465059463</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>178.72538519</v>
+        <v>178.72538520000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.25261058999998909</v>
+        <v>0.25261059999999702</v>
       </c>
       <c r="D138" s="5">
-        <v>1.7117662739139838</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.711766342205423</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>177.69393819000001</v>
+        <v>177.69393819999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-1.0314469999999858</v>
+        <v>-1.0314470000000142</v>
       </c>
       <c r="D139" s="5">
-        <v>-6.7097083413459657</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.7097083409825675</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>177.91126555</v>
+        <v>177.91126560000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.21732735999998454</v>
+        <v>0.21732740000001627</v>
       </c>
       <c r="D140" s="5">
-        <v>1.4775646890804683</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.477564962780864</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>177.06510159999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.84616395000000466</v>
+        <v>-0.8461640000000159</v>
       </c>
       <c r="D141" s="5">
-        <v>-5.5603676757293163</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.5603679942239692</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>177.63840639</v>
+        <v>177.63840640000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.57330479000000878</v>
+        <v>0.57330480000001671</v>
       </c>
       <c r="D142" s="5">
-        <v>3.955326221254829</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9553262914796994</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>178.41604183000001</v>
+        <v>178.41604179999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.77763544000001161</v>
+        <v>0.77763539999997988</v>
       </c>
       <c r="D143" s="5">
-        <v>5.3815015501836871</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3815012663611661</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>179.68494233999999</v>
+        <v>179.68494229999999</v>
       </c>
       <c r="C144" s="5">
-        <v>1.2689005099999804</v>
+        <v>1.2689005000000009</v>
       </c>
       <c r="D144" s="5">
-        <v>8.8763145856245238</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8763145144645783</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>179.46424085999999</v>
+        <v>179.46424089999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.22070148000000245</v>
+        <v>-0.22070139999999583</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.4640066330465662</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4640061062761167</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>180.01119041999999</v>
+        <v>180.0111904</v>
       </c>
       <c r="C146" s="5">
-        <v>0.54694956000000161</v>
+        <v>0.54694950000001086</v>
       </c>
       <c r="D146" s="5">
-        <v>3.7191460766150763</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7191456609215967</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>179.18228267999999</v>
+        <v>179.1822827</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.82890774000000533</v>
+        <v>-0.82890770000000202</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.3878890442572658</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.3878887913903606</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>178.43495687999999</v>
+        <v>178.4349569</v>
       </c>
       <c r="C148" s="5">
         <v>-0.74732579999999871</v>
       </c>
       <c r="D148" s="5">
-        <v>-4.891681492989175</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.8916814924556569</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>176.60640154999999</v>
+        <v>176.6064016</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.8285553300000004</v>
+        <v>-1.828555300000005</v>
       </c>
       <c r="D149" s="5">
-        <v>-11.62732182075853</v>
+        <v>-11.62732163938629</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.0457466435331741</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0457466155176842</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>177.40398035999999</v>
+        <v>177.40398039999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.79757881000000452</v>
+        <v>0.79757879999999659</v>
       </c>
       <c r="D150" s="5">
-        <v>5.5560225448231026</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5560224718103735</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>177.1783135</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.22566685999998981</v>
+        <v>-0.22566689999999312</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.5158264653905906</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5158267318581831</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>177.90726918999999</v>
+        <v>177.9072692</v>
       </c>
       <c r="C152" s="5">
-        <v>0.72895568999999227</v>
+        <v>0.72895570000000021</v>
       </c>
       <c r="D152" s="5">
-        <v>5.0503636336407753</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.050363704498273</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>177.63223601999999</v>
+        <v>177.63223600000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.27503317000000038</v>
+        <v>-0.27503319999999576</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.8394301964885784</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.839430395323971</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>177.65009565</v>
+        <v>177.65009570000001</v>
       </c>
       <c r="C154" s="5">
-        <v>1.785963000000379E-2</v>
+        <v>1.7859700000002476E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>0.12071801708184449</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.12071849050576677</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>178.62272852999999</v>
+        <v>178.62272849999999</v>
       </c>
       <c r="C155" s="5">
-        <v>0.97263287999999193</v>
+        <v>0.97263279999998531</v>
       </c>
       <c r="D155" s="5">
-        <v>6.771484561921004</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7714839861185316</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>178.26457137</v>
+        <v>178.26457139999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.35815715999999043</v>
+        <v>-0.35815709999999967</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.3797665181701899</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3797661242832224</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>177.54683384000001</v>
+        <v>177.5468338</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.71773752999999374</v>
+        <v>-0.71773759999999243</v>
       </c>
       <c r="D157" s="5">
-        <v>-4.7259311390200009</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.7259315889977564</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>179.31668834000001</v>
+        <v>179.31668830000001</v>
       </c>
       <c r="C158" s="5">
         <v>1.7698545000000081</v>
       </c>
       <c r="D158" s="5">
-        <v>12.640178832868321</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.640178835873916</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>182.32538908999999</v>
+        <v>182.3253891</v>
       </c>
       <c r="C159" s="5">
-        <v>3.0087007499999743</v>
+        <v>3.0087007999999855</v>
       </c>
       <c r="D159" s="5">
-        <v>22.100452379773362</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>22.100452786977385</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>182.28445056000001</v>
+        <v>182.28445060000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-4.0938529999976936E-2</v>
+        <v>-4.0938499999981559E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.26911015194385213</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.26910995496697288</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>182.26501307999999</v>
+        <v>182.2650131</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.9437480000021878E-2</v>
+        <v>-1.9437500000009322E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.127884200563122</v>
+        <v>-0.12788433204297123</v>
       </c>
       <c r="E161" s="5">
-        <v>3.2040806450597259</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2040806271656619</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>181.80312179000001</v>
+        <v>181.80312180000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.46189128999998275</v>
+        <v>-0.46189129999999068</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.9989795668454944</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.998979630546994</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>182.01067406999999</v>
+        <v>182.01067409999999</v>
       </c>
       <c r="C163" s="5">
-        <v>0.20755227999998738</v>
+        <v>0.20755229999997482</v>
       </c>
       <c r="D163" s="5">
-        <v>1.378593277718565</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3785934113204279</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>181.58598771999999</v>
+        <v>181.5859877</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.42468635000000177</v>
+        <v>-0.42468639999998459</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.7643111256782427</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7643114465163765</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>181.32865404</v>
+        <v>181.328654</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.25733367999998791</v>
+        <v>-0.25733370000000377</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.6873816696223232</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.687381799929899</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>181.52627627000001</v>
+        <v>181.52627630000001</v>
       </c>
       <c r="C166" s="5">
-        <v>0.19762223000000745</v>
+        <v>0.19762230000000613</v>
       </c>
       <c r="D166" s="5">
-        <v>1.3156958637407623</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3156963328640803</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>180.0295256</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.4967506700000115</v>
+        <v>-1.4967507000000069</v>
       </c>
       <c r="D167" s="5">
-        <v>-9.4578384393485759</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.4578386189103529</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>180.00044464999999</v>
+        <v>180.0004447</v>
       </c>
       <c r="C168" s="5">
-        <v>-2.9080950000007988E-2</v>
+        <v>-2.9080899999996745E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.19366908065092669</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.19366874796391542</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>179.51823128000001</v>
+        <v>179.5182313</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.48221336999998243</v>
+        <v>-0.48221340000000623</v>
       </c>
       <c r="D169" s="5">
-        <v>-3.1678013657991833</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1678015591164899</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>179.19670368000001</v>
+        <v>179.1967037</v>
       </c>
       <c r="C170" s="5">
         <v>-0.32152759999999603</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.1282236616996353</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1282236614647676</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>179.61266158999999</v>
+        <v>179.6126616</v>
       </c>
       <c r="C171" s="5">
-        <v>0.41595790999997462</v>
+        <v>0.41595789999999511</v>
       </c>
       <c r="D171" s="5">
-        <v>2.8213219839680281</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8213219149538338</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>179.0855488</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.52711278999998967</v>
+        <v>-0.52711279999999761</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.4653728501048198</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4653729146001067</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>178.97858355</v>
+        <v>178.97858360000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.10696525000000179</v>
+        <v>-0.10696519999999055</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.71439305417969612</v>
+        <v>-0.71439272133890785</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.803104981293091</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8031049646356934</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>179.60964784000001</v>
+        <v>179.6096478</v>
       </c>
       <c r="C174" s="5">
-        <v>0.63106429000001185</v>
+        <v>0.6310641999999973</v>
       </c>
       <c r="D174" s="5">
-        <v>4.3141288490862184</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3141282206124565</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>179.92982864000001</v>
+        <v>179.92982860000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.32018080000000282</v>
       </c>
       <c r="D175" s="5">
-        <v>2.1602765737556817</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1602765742415375</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>179.64246323</v>
+        <v>179.64246320000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.2873654100000067</v>
+        <v>-0.28736539999999877</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.8997710910349075</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8997710259231027</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>180.86519706000001</v>
+        <v>180.86519709999999</v>
       </c>
       <c r="C177" s="5">
-        <v>1.2227338300000099</v>
+        <v>1.2227338999999802</v>
       </c>
       <c r="D177" s="5">
-        <v>8.4805938037287873</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4805943090193292</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>180.05086549999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.81433156000002782</v>
+        <v>-0.81433160000000271</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.2711010304138046</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.2711012818155485</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>180.41811355999999</v>
+        <v>180.4181136</v>
       </c>
       <c r="C179" s="5">
-        <v>0.36724806000000854</v>
+        <v>0.36724810000001185</v>
       </c>
       <c r="D179" s="5">
-        <v>2.4752745107514684</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4752747833858058</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>180.43870355999999</v>
+        <v>180.4387036</v>
       </c>
       <c r="C180" s="5">
         <v>2.0589999999998554E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>0.13703454798721371</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.1370345479568158</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>180.73720566</v>
+        <v>180.7372057</v>
       </c>
       <c r="C181" s="5">
         <v>0.29850210000000743</v>
       </c>
       <c r="D181" s="5">
-        <v>2.0033381827914365</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0033381823434393</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>181.38105049000001</v>
+        <v>181.38105049999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.64384483000000614</v>
+        <v>0.64384479999998234</v>
       </c>
       <c r="D182" s="5">
-        <v>4.3595487428306656</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3595485347169394</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>181.12237755999999</v>
+        <v>181.12237759999999</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.25867293000001723</v>
+        <v>-0.25867289999999343</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.6979960393050053</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6979958438262721</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>181.52657031999999</v>
+        <v>181.5265703</v>
       </c>
       <c r="C184" s="5">
-        <v>0.40419276000000082</v>
+        <v>0.40419270000001006</v>
       </c>
       <c r="D184" s="5">
-        <v>2.7110344050974122</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7110339971021746</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>181.62119662999999</v>
+        <v>181.62119659999999</v>
       </c>
       <c r="C185" s="5">
-        <v>9.4626309999995328E-2</v>
+        <v>9.4626299999987395E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>0.6273334836399469</v>
+        <v>0.62733341722298608</v>
       </c>
       <c r="E185" s="5">
-        <v>1.4764968118443855</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4764967667338258</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>181.79398861999999</v>
+        <v>181.79398860000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.17279199000000744</v>
+        <v>0.17279200000001538</v>
       </c>
       <c r="D186" s="5">
-        <v>1.1476569214063703</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1476569883634546</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>181.67146234000001</v>
+        <v>181.6714623</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.12252627999998822</v>
+        <v>-0.12252630000000408</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.80578971060303317</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.80578984173350632</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>181.48719871</v>
+        <v>181.48719869999999</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.18426363000000379</v>
+        <v>-0.18426360000000841</v>
       </c>
       <c r="D188" s="5">
-        <v>-1.2103553392520561</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2103551435569182</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>181.52771085000001</v>
+        <v>181.52771089999999</v>
       </c>
       <c r="C189" s="5">
-        <v>4.0512140000004138E-2</v>
+        <v>4.0512199999994891E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>0.26819686570851431</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.26819726342082184</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>181.35760855000001</v>
+        <v>181.35760859999999</v>
       </c>
       <c r="C190" s="5">
         <v>-0.17010229999999638</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.1186943551297679</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1186943548231909</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>181.1074797</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.25012885000001006</v>
+        <v>-0.25012889999999288</v>
       </c>
       <c r="D191" s="5">
-        <v>-1.6425459102697659</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.642546235673481</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>181.28843169000001</v>
+        <v>181.28843169999999</v>
       </c>
       <c r="C192" s="5">
-        <v>0.18095199000001116</v>
+        <v>0.18095199999999068</v>
       </c>
       <c r="D192" s="5">
-        <v>1.2055804056471775</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.205580472638057</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>181.61390180000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.3254701099999977</v>
+        <v>0.32547010000001819</v>
       </c>
       <c r="D193" s="5">
-        <v>2.1757804675800019</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1757803999471248</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>182.29997245000001</v>
+        <v>182.2999725</v>
       </c>
       <c r="C194" s="5">
-        <v>0.68607065000000489</v>
+        <v>0.68607069999998771</v>
       </c>
       <c r="D194" s="5">
-        <v>4.6285409786932519</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6285413230549466</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>182.41691494</v>
+        <v>182.41691489999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.11694248999998536</v>
+        <v>0.11694239999999922</v>
       </c>
       <c r="D195" s="5">
-        <v>0.77250235791306299</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.77250176107663826</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>183.63802053000001</v>
+        <v>183.63802050000001</v>
       </c>
       <c r="C196" s="5">
-        <v>1.2211055900000076</v>
+        <v>1.2211056000000156</v>
       </c>
       <c r="D196" s="5">
-        <v>8.3352909528985553</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3352910255869439</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>183.25236991</v>
+        <v>183.25236989999999</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.38565062000000694</v>
+        <v>-0.38565060000001949</v>
       </c>
       <c r="D197" s="5">
-        <v>-2.4911655953222644</v>
+        <v>-2.4911654680202289</v>
       </c>
       <c r="E197" s="5">
-        <v>0.89811834205841823</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.89811835321869093</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>183.82100868000001</v>
+        <v>183.82100869999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.56863877000000684</v>
+        <v>0.56863880000000222</v>
       </c>
       <c r="D198" s="5">
-        <v>3.7878559037547888</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7878561072257177</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>184.31151957</v>
+        <v>184.3115196</v>
       </c>
       <c r="C199" s="5">
-        <v>0.49051088999999592</v>
+        <v>0.49051090000000386</v>
       </c>
       <c r="D199" s="5">
-        <v>3.2495144508827511</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2495145177466433</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>184.58304641000001</v>
+        <v>184.5830464</v>
       </c>
       <c r="C200" s="5">
-        <v>0.27152684000000704</v>
+        <v>0.27152680000000373</v>
       </c>
       <c r="D200" s="5">
-        <v>1.7822287816700699</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7822285166973595</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>184.95126228000001</v>
+        <v>184.9512623</v>
       </c>
       <c r="C201" s="5">
-        <v>0.36821587000000022</v>
+        <v>0.3682158999999956</v>
       </c>
       <c r="D201" s="5">
-        <v>2.4202621696438165</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4202623691332414</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>185.22221254999999</v>
+        <v>185.22221260000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.27095026999998595</v>
+        <v>0.27095030000000975</v>
       </c>
       <c r="D202" s="5">
-        <v>1.7722125349607154</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7722127325733084</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>185.65213899</v>
+        <v>185.65213900000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.42992644000000269</v>
+        <v>0.42992639999999938</v>
       </c>
       <c r="D203" s="5">
-        <v>2.8212016871592915</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8212014205457381</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>185.91832119</v>
+        <v>185.91832120000001</v>
       </c>
       <c r="C204" s="5">
         <v>0.26618220000000292</v>
       </c>
       <c r="D204" s="5">
-        <v>1.7341548933739181</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7341548932797046</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>186.20868938999999</v>
+        <v>186.2086894</v>
       </c>
       <c r="C205" s="5">
         <v>0.29036819999998897</v>
       </c>
       <c r="D205" s="5">
-        <v>1.8903492955592016</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8903492954564616</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>186.0564583</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.15223108999998658</v>
+        <v>-0.15223109999999451</v>
       </c>
       <c r="D206" s="5">
-        <v>-0.97663621611692175</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.97663627993138658</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>186.14010640000001</v>
       </c>
       <c r="C207" s="5">
         <v>8.3648100000004888E-2</v>
       </c>
       <c r="D207" s="5">
         <v>0.54083743574342424</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>185.69173237999999</v>
+        <v>185.69173240000001</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.44837402000001703</v>
+        <v>-0.44837400000000116</v>
       </c>
       <c r="D208" s="5">
-        <v>-2.8525688461203513</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8525687205606109</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>185.95885759000001</v>
+        <v>185.95885759999999</v>
       </c>
       <c r="C209" s="5">
-        <v>0.26712521000001743</v>
+        <v>0.26712519999998108</v>
       </c>
       <c r="D209" s="5">
-        <v>1.7399732060753959</v>
+        <v>1.7399731402329532</v>
       </c>
       <c r="E209" s="5">
-        <v>1.4769182419464677</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4769182529409619</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>186.10311096999999</v>
+        <v>186.10311100000001</v>
       </c>
       <c r="C210" s="5">
-        <v>0.14425337999998078</v>
+        <v>0.14425340000002507</v>
       </c>
       <c r="D210" s="5">
-        <v>0.93485473006549302</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.93485486018156649</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>185.74150363000001</v>
+        <v>185.74150359999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.36160733999997774</v>
+        <v>-0.36160740000002534</v>
       </c>
       <c r="D211" s="5">
-        <v>-2.3069008049415363</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3069011832671404</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>185.82468711999999</v>
+        <v>185.82468710000001</v>
       </c>
       <c r="C212" s="5">
-        <v>8.318348999998193E-2</v>
+        <v>8.3183500000018284E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>0.53874026837532618</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.53874033338778826</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>185.15160663</v>
+        <v>185.15160660000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.6730804899999896</v>
+        <v>-0.67308049999999753</v>
       </c>
       <c r="D213" s="5">
-        <v>-4.2609979126304376</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2609979751300315</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>186.19321603</v>
+        <v>186.19321600000001</v>
       </c>
       <c r="C214" s="5">
         <v>1.0416093999999987</v>
       </c>
       <c r="D214" s="5">
-        <v>6.9637009551622109</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9637009563256358</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>186.34122317000001</v>
+        <v>186.3412232</v>
       </c>
       <c r="C215" s="5">
-        <v>0.14800714000000426</v>
+        <v>0.14800719999999501</v>
       </c>
       <c r="D215" s="5">
-        <v>0.95807538037750994</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.95807577062230198</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>186.16177995000001</v>
+        <v>186.16177999999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.17944321999999602</v>
+        <v>-0.17944320000000857</v>
       </c>
       <c r="D216" s="5">
-        <v>-1.1494774455779067</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.149477317955605</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>186.73511404000001</v>
+        <v>186.73511400000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.57333409000000302</v>
+        <v>0.57333400000001689</v>
       </c>
       <c r="D217" s="5">
-        <v>3.7589628507924022</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7589622496661645</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>186.76478914</v>
+        <v>186.7647891</v>
       </c>
       <c r="C218" s="5">
         <v>2.9675099999991517E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.19086533977432651</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.19086533981516052</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>186.75846960999999</v>
+        <v>186.75846960000001</v>
       </c>
       <c r="C219" s="5">
-        <v>-6.3195300000131738E-3</v>
+        <v>-6.3194999999893753E-3</v>
       </c>
       <c r="D219" s="5">
-        <v>-4.059665045453853E-2</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.059645777898524E-2</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>187.36128009000001</v>
+        <v>187.36128009999999</v>
       </c>
       <c r="C220" s="5">
-        <v>0.60281048000001647</v>
+        <v>0.60281049999997549</v>
       </c>
       <c r="D220" s="5">
-        <v>3.9428119804242101</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9428121137841998</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>187.00697510000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.35430499000000282</v>
+        <v>-0.35430499999998233</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.2457774860812685</v>
+        <v>-2.2457775486902198</v>
       </c>
       <c r="E221" s="5">
-        <v>0.56362870991113478</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.56362870450330504</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>187.69023007000001</v>
+        <v>187.69023010000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.68325497000000723</v>
+        <v>0.68325500000000261</v>
       </c>
       <c r="D222" s="5">
-        <v>4.473545857049599</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4735460574355956</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>188.91371042</v>
+        <v>188.91371040000001</v>
       </c>
       <c r="C223" s="5">
-        <v>1.2234803499999884</v>
+        <v>1.2234803000000056</v>
       </c>
       <c r="D223" s="5">
-        <v>8.1089715834789402</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.108971238776185</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>189.28045470999999</v>
+        <v>189.28045470000001</v>
       </c>
       <c r="C224" s="5">
-        <v>0.36674428999998554</v>
+        <v>0.36674429999999347</v>
       </c>
       <c r="D224" s="5">
-        <v>2.3546343294324368</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3546343945753945</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>188.99813589999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.28231880999999248</v>
+        <v>-0.28231880000001297</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.7752343031435691</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7752342408711042</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>189.73037704000001</v>
+        <v>189.730377</v>
       </c>
       <c r="C226" s="5">
-        <v>0.7322411400000135</v>
+        <v>0.73224110000001019</v>
       </c>
       <c r="D226" s="5">
-        <v>4.7495554459831224</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7495551809766612</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>190.57808571999999</v>
+        <v>190.5780857</v>
       </c>
       <c r="C227" s="5">
-        <v>0.84770867999998245</v>
+        <v>0.84770869999999832</v>
       </c>
       <c r="D227" s="5">
-        <v>5.4952939745648965</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4952941086050533</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>191.84148121000001</v>
+        <v>191.8414812</v>
       </c>
       <c r="C228" s="5">
-        <v>1.2633954900000219</v>
+        <v>1.2633955000000014</v>
       </c>
       <c r="D228" s="5">
-        <v>8.2516946072382247</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2516946758490093</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>192.01378245000001</v>
+        <v>192.01378249999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.17230123999999591</v>
+        <v>0.17230129999998667</v>
       </c>
       <c r="D229" s="5">
-        <v>1.0831125216963056</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0831129007875973</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>192.39174277999999</v>
+        <v>192.3917428</v>
       </c>
       <c r="C230" s="5">
-        <v>0.37796032999997919</v>
+        <v>0.37796030000001224</v>
       </c>
       <c r="D230" s="5">
-        <v>2.3878234431543799</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3878232509399355</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>193.51064371000001</v>
+        <v>193.5106437</v>
       </c>
       <c r="C231" s="5">
-        <v>1.1189009300000237</v>
+        <v>1.1189008999999999</v>
       </c>
       <c r="D231" s="5">
-        <v>7.2065071810331505</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.206506980816707</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>194.00823621999999</v>
+        <v>194.0082362</v>
       </c>
       <c r="C232" s="5">
-        <v>0.49759250999997562</v>
+        <v>0.49759249999999611</v>
       </c>
       <c r="D232" s="5">
-        <v>3.1296912281908007</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1296911645662062</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>194.15486704</v>
+        <v>194.154867</v>
       </c>
       <c r="C233" s="5">
-        <v>0.14663082000001282</v>
+        <v>0.14663079999999695</v>
       </c>
       <c r="D233" s="5">
-        <v>0.91073588350705226</v>
+        <v>0.9107357588628906</v>
       </c>
       <c r="E233" s="5">
-        <v>3.8222595366711465</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8222595152815675</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>194.87785989</v>
+        <v>194.8778599</v>
       </c>
       <c r="C234" s="5">
-        <v>0.72299284999999713</v>
+        <v>0.72299290000000838</v>
       </c>
       <c r="D234" s="5">
-        <v>4.5612189933242675</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5612193162118508</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>195.46239503999999</v>
+        <v>195.46239499999999</v>
       </c>
       <c r="C235" s="5">
-        <v>0.58453514999999356</v>
+        <v>0.58453509999998232</v>
       </c>
       <c r="D235" s="5">
-        <v>3.6593716258061182</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6593713074178691</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>195.91806063000001</v>
+        <v>195.91806059999999</v>
       </c>
       <c r="C236" s="5">
-        <v>0.45566559000002371</v>
+        <v>0.45566560000000322</v>
       </c>
       <c r="D236" s="5">
-        <v>2.8336108589626985</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8336109225354456</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>203.98477704000001</v>
+        <v>203.98477700000001</v>
       </c>
       <c r="C237" s="5">
-        <v>8.0667164099999979</v>
+        <v>8.0667164000000184</v>
       </c>
       <c r="D237" s="5">
-        <v>62.285388826676801</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>62.285388743000404</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>198.50760589999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.4771711400000243</v>
+        <v>-5.4771711000000209</v>
       </c>
       <c r="D238" s="5">
-        <v>-27.863889592537472</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-27.863889422792777</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>195.85212489</v>
+        <v>195.85212490000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.6554810099999884</v>
+        <v>-2.6554809999999804</v>
       </c>
       <c r="D239" s="5">
-        <v>-14.922712647473391</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.922712595345899</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>197.42877321</v>
+        <v>197.42877319999999</v>
       </c>
       <c r="C240" s="5">
-        <v>1.5766483200000039</v>
+        <v>1.576648299999988</v>
       </c>
       <c r="D240" s="5">
-        <v>10.099642672458575</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.099642538079356</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>196.93096754000001</v>
+        <v>196.93096750000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.4978056699999911</v>
+        <v>-0.49780569999998647</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.9841232316221156</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9841234091212088</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>197.25456065</v>
+        <v>197.25456070000001</v>
       </c>
       <c r="C242" s="5">
-        <v>0.32359310999999025</v>
+        <v>0.3235932000000048</v>
       </c>
       <c r="D242" s="5">
-        <v>1.9897347490288375</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.989735307846785</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>199.49860419000001</v>
+        <v>199.49860419999999</v>
       </c>
       <c r="C243" s="5">
-        <v>2.2440435400000069</v>
+        <v>2.2440434999999752</v>
       </c>
       <c r="D243" s="5">
-        <v>14.539082388769732</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.539082109265888</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>198.7393558</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.75924839000001043</v>
+        <v>-0.75924839999998994</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.4725476497471046</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.4725477072074309</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>198.67915149000001</v>
+        <v>198.67915149999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-6.0204309999988936E-2</v>
+        <v>-6.0204300000009425E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.36291213692177804</v>
+        <v>-0.3629120767421723</v>
       </c>
       <c r="E245" s="5">
-        <v>2.3302451898194798</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3302452160521847</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>200.42475820999999</v>
+        <v>200.42475820000001</v>
       </c>
       <c r="C246" s="5">
-        <v>1.7456067199999836</v>
+        <v>1.7456067000000246</v>
       </c>
       <c r="D246" s="5">
-        <v>11.067976922065803</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.067976788482902</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>200.48524975999999</v>
+        <v>200.48524979999999</v>
       </c>
       <c r="C247" s="5">
-        <v>6.0491549999994731E-2</v>
+        <v>6.0491599999977552E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>0.3627819265330734</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.36278222691064066</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>205.48252289000001</v>
+        <v>205.48252289999999</v>
       </c>
       <c r="C248" s="5">
-        <v>4.9972731300000248</v>
+        <v>4.997273100000001</v>
       </c>
       <c r="D248" s="5">
-        <v>34.372241130866875</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>34.372240887625829</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>209.14410151000001</v>
+        <v>209.1441015</v>
       </c>
       <c r="C249" s="5">
-        <v>3.6615786200000002</v>
+        <v>3.6615786000000128</v>
       </c>
       <c r="D249" s="5">
-        <v>23.608625330279764</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>23.608625187170951</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>242.98500444000001</v>
+        <v>242.98500440000001</v>
       </c>
       <c r="C250" s="5">
-        <v>33.840902929999999</v>
+        <v>33.840902900000003</v>
       </c>
       <c r="D250" s="5">
-        <v>504.79225460849261</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>504.79225376077704</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>228.90488864</v>
+        <v>228.90488859999999</v>
       </c>
       <c r="C251" s="5">
         <v>-14.080115800000016</v>
       </c>
       <c r="D251" s="5">
-        <v>-51.145210623611057</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-51.145210629547378</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>215.39074836</v>
+        <v>215.39074840000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-13.514140279999992</v>
+        <v>-13.514140199999986</v>
       </c>
       <c r="D252" s="5">
-        <v>-51.820340306421684</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-51.820340098022989</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>207.78511989</v>
+        <v>207.78511990000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-7.6056284699999992</v>
+        <v>-7.6056284999999946</v>
       </c>
       <c r="D253" s="5">
-        <v>-35.039587157075282</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-35.039587264324126</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>201.34124338000001</v>
+        <v>201.3412434</v>
       </c>
       <c r="C254" s="5">
-        <v>-6.4438765099999955</v>
+        <v>-6.443876500000016</v>
       </c>
       <c r="D254" s="5">
-        <v>-31.479639918124281</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-31.479639876019604</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>201.63607377</v>
+        <v>201.63607379999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.29483038999998712</v>
+        <v>0.29483039999999505</v>
       </c>
       <c r="D255" s="5">
-        <v>1.7714196609160071</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7714197213060556</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>201.17815512000001</v>
+        <v>201.1781551</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.45791864999998211</v>
+        <v>-0.45791869999999335</v>
       </c>
       <c r="D256" s="5">
-        <v>-2.6914354006085661</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6914356904293002</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>201.74899859000001</v>
+        <v>201.74899859999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.5708434699999998</v>
+        <v>0.57084349999999517</v>
       </c>
       <c r="D257" s="5">
-        <v>3.4586479127402647</v>
+        <v>3.4586480977005785</v>
       </c>
       <c r="E257" s="5">
-        <v>1.5451279497509463</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.545127949673164</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>201.72148677000001</v>
+        <v>201.72148680000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-2.7511820000000853E-2</v>
+        <v>-2.7511799999984987E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-0.16351721352169113</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.16351709473212406</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>201.87594976</v>
+        <v>201.8759498</v>
       </c>
       <c r="C259" s="5">
-        <v>0.15446298999998476</v>
+        <v>0.15446299999999269</v>
       </c>
       <c r="D259" s="5">
-        <v>0.92274853135887458</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.92274859121215247</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>201.71743558</v>
+        <v>201.71743559999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.1585141799999974</v>
+        <v>-0.15851420000001326</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.93818845278459406</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.93818857046162885</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>201.80095806</v>
+        <v>201.8009581</v>
       </c>
       <c r="C261" s="5">
-        <v>8.3522479999999177E-2</v>
+        <v>8.3522500000015043E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>0.49800127181380827</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.49800139128575172</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>201.48494006999999</v>
+        <v>201.48494009999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.31601799000000597</v>
+        <v>-0.3160180000000139</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.8630851386054692</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8630851966875528</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>201.31678062</v>
+        <v>201.31678059999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.16815944999999033</v>
+        <v>-0.16815950000000157</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.99693619074633366</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.99693648566510085</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>201.58640392000001</v>
+        <v>201.58640389999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.26962330000000634</v>
       </c>
       <c r="D264" s="5">
-        <v>1.6190499939154002</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6190499940773817</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>201.57875421</v>
+        <v>201.57875419999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-7.6497100000096907E-3</v>
+        <v>-7.6497000000017579E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>-4.5527556247582091E-2</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.5527496748976048E-2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>201.59289566999999</v>
+        <v>201.59289570000001</v>
       </c>
       <c r="C266" s="5">
-        <v>1.4141459999990502E-2</v>
+        <v>1.4141500000022234E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>8.4216718579321892E-2</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4216956887872563E-2</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>201.18484355000001</v>
+        <v>201.18484359999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.40805211999997937</v>
+        <v>-0.40805210000002035</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.4021077589296835</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4021076421487209</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>200.96462581</v>
+        <v>200.96462579999999</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.2202177400000096</v>
+        <v>-0.22021780000000035</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.3056457724742621</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3056461257460295</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>200.37004289999999</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.59458291000001395</v>
+        <v>-0.59458290000000602</v>
       </c>
       <c r="D269" s="5">
-        <v>-3.4931659322067543</v>
+        <v>-3.4931658745806171</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.68350063675031159</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.68350064167307378</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>199.88042963000001</v>
+        <v>199.88042960000001</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.48961326999997823</v>
+        <v>-0.48961329999997361</v>
       </c>
       <c r="D270" s="5">
-        <v>-2.893165518077645</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8931656929744087</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>199.41305560000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.46737403000000199</v>
+        <v>-0.46737400000000662</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.7701160052339246</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7701158301154494</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>199.42685682999999</v>
+        <v>199.4268568</v>
       </c>
       <c r="C272" s="5">
-        <v>1.3801229999984344E-2</v>
+        <v>1.3801199999988967E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>8.3082732702477458E-2</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.308255203528514E-2</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>199.00535252</v>
+        <v>199.00535249999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.42150430999998889</v>
+        <v>-0.42150430000000938</v>
       </c>
       <c r="D273" s="5">
-        <v>-2.5070172817062253</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5070172232908861</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>198.66660218000001</v>
+        <v>198.6666022</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.33875033999999005</v>
+        <v>-0.33875029999998674</v>
       </c>
       <c r="D274" s="5">
-        <v>-2.0236449843813231</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0236447478612862</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>198.67599254999999</v>
+        <v>198.6759926</v>
       </c>
       <c r="C275" s="5">
-        <v>9.3903699999771106E-3</v>
+        <v>9.3904000000009091E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>5.6735121943263245E-2</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6735303240040835E-2</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>198.82567148000001</v>
+        <v>198.8256715</v>
       </c>
       <c r="C276" s="5">
-        <v>0.14967893000002164</v>
+        <v>0.14967889999999784</v>
       </c>
       <c r="D276" s="5">
-        <v>0.90781396212158416</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.90781377918498496</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>199.24997972</v>
+        <v>199.24997970000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.42430823999998779</v>
+        <v>0.4243082000000129</v>
       </c>
       <c r="D277" s="5">
-        <v>2.5911590280143226</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.591158780605185</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>199.66605659999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.41607687999999143</v>
+        <v>0.41607689999997888</v>
       </c>
       <c r="D278" s="5">
-        <v>2.5348400270940319</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5348401505989493</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>199.34368785000001</v>
+        <v>199.34368789999999</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.32236874999998122</v>
+        <v>-0.3223686999999984</v>
       </c>
       <c r="D279" s="5">
-        <v>-1.9203352734760371</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9203349782682899</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>199.14665052000001</v>
+        <v>199.14665049999999</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.19703733000000057</v>
+        <v>-0.19703739999999925</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.1796893280032639</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1796897445327748</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>199.44824568000001</v>
+        <v>199.4482457</v>
       </c>
       <c r="C281" s="5">
-        <v>0.30159516000000508</v>
+        <v>0.30159520000000839</v>
       </c>
       <c r="D281" s="5">
-        <v>1.8325389411814275</v>
+        <v>1.8325391864413287</v>
       </c>
       <c r="E281" s="5">
-        <v>-0.46004742358618511</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.4600474136046584</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>199.23035157000001</v>
+        <v>199.23035160000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.21789411000000314</v>
+        <v>-0.21789409999999521</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.3031327264272141</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3031326668503818</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>199.71749109000001</v>
+        <v>199.71749109999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.48713951999999949</v>
+        <v>0.48713949999998363</v>
       </c>
       <c r="D283" s="5">
-        <v>2.973910150026815</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9739100258294515</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>199.05466920000001</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.66282189000000358</v>
+        <v>-0.66282189999998309</v>
       </c>
       <c r="D284" s="5">
-        <v>-3.9106599603498604</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.9106600180849882</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>198.53282200999999</v>
+        <v>198.53282200000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.52184719000001678</v>
+        <v>-0.52184719999999629</v>
       </c>
       <c r="D285" s="5">
-        <v>-3.1009857024247522</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1009857609937241</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>198.06645470000001</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.46636730999998122</v>
+        <v>-0.46636730000000171</v>
       </c>
       <c r="D286" s="5">
-        <v>-2.78274691898307</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7827468602217076</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>197.60515293</v>
+        <v>197.60515290000001</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.46130177000000572</v>
+        <v>-0.46130180000000109</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.7593059937315534</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7593061708860556</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>196.62760213999999</v>
+        <v>196.62760209999999</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.97755079000000933</v>
+        <v>-0.97755080000001726</v>
       </c>
       <c r="D288" s="5">
-        <v>-5.7775025866701135</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.7775026450266553</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>196.31801418000001</v>
+        <v>196.31801419999999</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.30958795999998756</v>
+        <v>-0.30958789999999681</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.8731106436273071</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8731102841228586</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>196.05519950999999</v>
+        <v>196.05519949999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.26281467000001157</v>
+        <v>-0.26281470000000695</v>
       </c>
       <c r="D290" s="5">
-        <v>-1.5946871980546784</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5946873785869453</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>194.34335863999999</v>
+        <v>194.34335859999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-1.7118408700000032</v>
+        <v>-1.7118408999999986</v>
       </c>
       <c r="D291" s="5">
-        <v>-9.9888993033909639</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.9888994706120329</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>194.79719377000001</v>
+        <v>194.7971938</v>
       </c>
       <c r="C292" s="5">
-        <v>0.45383513000001585</v>
+        <v>0.45383520000001454</v>
       </c>
       <c r="D292" s="5">
-        <v>2.8385411077003209</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.83854155175014</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>193.80875850999999</v>
+        <v>193.80875850000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.98843526000001702</v>
+        <v>-0.98843529999999191</v>
       </c>
       <c r="D293" s="5">
-        <v>-5.9219210200614487</v>
+        <v>-5.9219212521747338</v>
       </c>
       <c r="E293" s="5">
-        <v>-2.8275441334531304</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8275441482110697</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>193.72156239</v>
+        <v>193.72156240000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-8.7196119999987332E-2</v>
+        <v>-8.7196099999999888E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-0.5385557038379396</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.53855558064377362</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>193.61678268</v>
+        <v>193.61678269999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.10477971000000252</v>
+        <v>-0.10477970000002301</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.64712612274745451</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.64712606113718207</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>194.17252002000001</v>
+        <v>194.17251999999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.55573734000000741</v>
+        <v>0.5557373000000041</v>
       </c>
       <c r="D296" s="5">
-        <v>3.4992526929143786</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4992524366939337</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>193.48465587999999</v>
+        <v>193.48465590000001</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.68786414000001628</v>
+        <v>-0.68786409999998455</v>
       </c>
       <c r="D297" s="5">
-        <v>-4.1691923328345037</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1691920955167721</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>193.17445430000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.31020157999998332</v>
+        <v>-0.31020159999999919</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.9070092070355704</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9070093287109624</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>193.13692913</v>
+        <v>193.1369291</v>
       </c>
       <c r="C299" s="5">
-        <v>-3.7525170000009211E-2</v>
+        <v>-3.7525200000004588E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.23285752163326734</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.23285770759542412</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>192.86082461000001</v>
+        <v>192.8608246</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.27610451999998986</v>
+        <v>-0.27610450000000242</v>
       </c>
       <c r="D300" s="5">
-        <v>-1.702070609605999</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7020704875444159</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>192.81453331</v>
+        <v>192.81453329999999</v>
       </c>
       <c r="C301" s="5">
         <v>-4.6291300000007141E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-0.28764932372706831</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.2876493237419564</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>192.47905582000001</v>
+        <v>192.4790558</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.33547748999998817</v>
+        <v>-0.3354774999999961</v>
       </c>
       <c r="D302" s="5">
-        <v>-2.0680124073748418</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0680124685362289</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>192.55755271999999</v>
+        <v>192.5575527</v>
       </c>
       <c r="C303" s="5">
-        <v>7.8496899999976222E-2</v>
+        <v>7.8496900000004644E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>0.49048375951712408</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.49048375956852741</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>193.12187227999999</v>
+        <v>193.12187230000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.56431956000000127</v>
+        <v>0.56431960000000458</v>
       </c>
       <c r="D304" s="5">
-        <v>3.5740278452625951</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5740281030706589</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>193.10848615</v>
+        <v>193.10848619999999</v>
       </c>
       <c r="C305" s="5">
-        <v>-1.3386129999986451E-2</v>
+        <v>-1.3386100000019496E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>-8.3145598182221558E-2</v>
+        <v>-8.3145411905161115E-2</v>
       </c>
       <c r="E305" s="5">
-        <v>-0.3613213176657637</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.36132128672606845</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>193.27336847000001</v>
+        <v>193.2733685</v>
       </c>
       <c r="C306" s="5">
-        <v>0.1648823200000038</v>
+        <v>0.16488230000001636</v>
       </c>
       <c r="D306" s="5">
-        <v>1.0294244343051151</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0294243085827715</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>193.56542711</v>
+        <v>193.56542709999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.29205863999999337</v>
+        <v>0.29205859999999007</v>
       </c>
       <c r="D307" s="5">
-        <v>1.8284872974536404</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8284870446549473</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>193.53466197</v>
+        <v>193.534662</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.0765139999999747E-2</v>
+        <v>-3.0765099999996437E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.19056043759420049</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.19056019005907476</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>194.24456043000001</v>
+        <v>194.24456040000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.70989846000000512</v>
+        <v>0.70989840000001436</v>
       </c>
       <c r="D309" s="5">
-        <v>4.491578576904165</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4915781888784423</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>193.97916201999999</v>
+        <v>193.979162</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.26539841000001729</v>
+        <v>-0.26539840000000936</v>
       </c>
       <c r="D310" s="5">
-        <v>-1.627307800358746</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6273077397524927</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>194.04932568999999</v>
+        <v>194.0493257</v>
       </c>
       <c r="C311" s="5">
-        <v>7.0163669999999456E-2</v>
+        <v>7.0163699999994833E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>0.43491323868987131</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.43491342506132291</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>194.86387830000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.8145526100000211</v>
+        <v>0.81455260000001317</v>
       </c>
       <c r="D312" s="5">
-        <v>5.1551258677358103</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1551258027080715</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>194.69961925000001</v>
+        <v>194.69961929999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.1642590499999983</v>
+        <v>-0.16425900000001548</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.0068545405867324</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0068542355225918</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>194.30473705</v>
+        <v>194.30473710000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.39488220000001206</v>
+        <v>-0.39488219999998364</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.4068273741823742</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4068273735709411</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>194.5998543</v>
       </c>
       <c r="C315" s="5">
-        <v>0.29511725000000411</v>
+        <v>0.29511719999999286</v>
       </c>
       <c r="D315" s="5">
-        <v>1.8379072249878003</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8379069105192603</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>194.73289603000001</v>
+        <v>194.73289600000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.13304173000000219</v>
+        <v>0.13304170000000681</v>
       </c>
       <c r="D316" s="5">
-        <v>0.82349372234646889</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.82349353595552177</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>195.85386740999999</v>
+        <v>195.85386740000001</v>
       </c>
       <c r="C317" s="5">
-        <v>1.1209713799999861</v>
+        <v>1.1209714000000019</v>
       </c>
       <c r="D317" s="5">
-        <v>7.1307015643465643</v>
+        <v>7.1307016967584236</v>
       </c>
       <c r="E317" s="5">
-        <v>1.4216782052071331</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.421678173768437</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>195.54652791999999</v>
+        <v>195.5465279</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.30733949000000393</v>
+        <v>-0.30733950000001187</v>
       </c>
       <c r="D318" s="5">
-        <v>-1.8669066744082974</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8669067347236723</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>195.83460219</v>
+        <v>195.83460220000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.28807427000000985</v>
+        <v>0.28807430000000522</v>
       </c>
       <c r="D319" s="5">
-        <v>1.7822042708679042</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.782204458156289</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>196.4327835</v>
       </c>
       <c r="C320" s="5">
-        <v>0.59818131000000108</v>
+        <v>0.59818129999999314</v>
       </c>
       <c r="D320" s="5">
-        <v>3.7276377249960913</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7276376614357343</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>196.43738789</v>
+        <v>196.4373879</v>
       </c>
       <c r="C321" s="5">
-        <v>4.6043899999972382E-3</v>
+        <v>4.604400000005171E-3</v>
       </c>
       <c r="D321" s="5">
-        <v>2.8131660487629162E-2</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8131721592905556E-2</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>197.31285912999999</v>
+        <v>197.3128591</v>
       </c>
       <c r="C322" s="5">
-        <v>0.87547123999999599</v>
+        <v>0.87547119999999268</v>
       </c>
       <c r="D322" s="5">
-        <v>5.4811534821145536</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4811532252263095</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>197.91345613999999</v>
+        <v>197.91345609999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.60059701000000132</v>
+        <v>0.60059699999999339</v>
       </c>
       <c r="D323" s="5">
-        <v>3.7144332393098889</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7144331769992434</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>197.88945916</v>
+        <v>197.8894592</v>
       </c>
       <c r="C324" s="5">
-        <v>-2.3996979999992618E-2</v>
+        <v>-2.3996899999985999E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-0.14540284808607362</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.14540236370150783</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>198.43649447999999</v>
+        <v>198.43649450000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.547035319999992</v>
+        <v>0.54703530000000455</v>
       </c>
       <c r="D325" s="5">
-        <v>3.3681198580082672</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3681197322981582</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>199.15644033999999</v>
+        <v>199.15644030000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.71994585999999572</v>
+        <v>0.71994580000000497</v>
       </c>
       <c r="D326" s="5">
-        <v>4.4416458274883386</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4416454494492275</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>198.55884929999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.59759103999999752</v>
+        <v>-0.59759100000002263</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.5418995718796809</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.54189933939979</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>198.9387132</v>
       </c>
       <c r="C328" s="5">
         <v>0.3798639000000037</v>
       </c>
       <c r="D328" s="5">
         <v>2.3200363449292993</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>200.17707487000001</v>
+        <v>200.17707490000001</v>
       </c>
       <c r="C329" s="5">
-        <v>1.2383616700000175</v>
+        <v>1.2383617000000129</v>
       </c>
       <c r="D329" s="5">
-        <v>7.7309306025664881</v>
+        <v>7.7309307963103979</v>
       </c>
       <c r="E329" s="5">
-        <v>2.2073638458973255</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2073638664334094</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>199.96402857000001</v>
+        <v>199.96402860000001</v>
       </c>
       <c r="C330" s="5">
         <v>-0.21304630000000202</v>
       </c>
       <c r="D330" s="5">
-        <v>-1.2696976090920908</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2696976089028755</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>199.41301558000001</v>
+        <v>199.41301559999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.55101299000000381</v>
+        <v>-0.55101300000001174</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.2570155873026918</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.2570156450380527</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>199.01234801000001</v>
+        <v>199.012348</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.40066756999999598</v>
+        <v>-0.40066759999999135</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.3846150407380695</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3846152170811319</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>198.82125628</v>
+        <v>198.82125629999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.19109173000001078</v>
+        <v>-0.19109170000001541</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.1461747778593656</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1461745989247651</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>199.47662252000001</v>
+        <v>199.47662249999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.65536624000000643</v>
+        <v>0.65536620000000312</v>
       </c>
       <c r="D334" s="5">
-        <v>4.0280150151154492</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0280147643806608</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>199.63250054</v>
+        <v>199.63250049999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.15587801999998874</v>
+        <v>0.15587800000000129</v>
       </c>
       <c r="D335" s="5">
-        <v>0.94176277796056418</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.94176265670222747</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>199.70087649000001</v>
+        <v>199.70087649999999</v>
       </c>
       <c r="C336" s="5">
-        <v>6.8375950000017838E-2</v>
+        <v>6.8376000000000658E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>0.41178607856655614</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.41178638033563253</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>199.38382688999999</v>
+        <v>199.3838269</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.31704960000001847</v>
+        <v>-0.31704959999999005</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.8885990965579191</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8885990964639165</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>199.73226018</v>
+        <v>199.73226020000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.34843329000000267</v>
+        <v>0.3484333000000106</v>
       </c>
       <c r="D338" s="5">
-        <v>2.1173343304876857</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1173343917329612</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>200.97343649000001</v>
+        <v>200.97343649999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.2411763100000144</v>
+        <v>1.241176299999978</v>
       </c>
       <c r="D339" s="5">
-        <v>7.7172619732789549</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.717261908162043</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>201.11738797999999</v>
+        <v>201.11738800000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.14395148999997787</v>
+        <v>0.14395150000001422</v>
       </c>
       <c r="D340" s="5">
-        <v>0.86291966379437035</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.86291972393284233</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>201.52633889000001</v>
+        <v>201.52633890000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.40895091000001571</v>
+        <v>0.40895090000000778</v>
       </c>
       <c r="D341" s="5">
-        <v>2.4675476966257381</v>
+        <v>2.4675476353628767</v>
       </c>
       <c r="E341" s="5">
-        <v>0.67403523649061103</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.67403522639843949</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>202.07871062999999</v>
+        <v>202.07871059999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.5523717399999839</v>
+        <v>0.55237169999998059</v>
       </c>
       <c r="D342" s="5">
-        <v>3.3391688327177871</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3391685870869603</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>201.46320906</v>
+        <v>201.4632091</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.61550156999999217</v>
+        <v>-0.61550149999999348</v>
       </c>
       <c r="D343" s="5">
-        <v>-3.5944086210564774</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5944082196184834</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>201.14772995000001</v>
+        <v>201.14773</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.31547910999998408</v>
+        <v>-0.31547910000000456</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.8630267743006468</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8630267153877833</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>201.67544237000001</v>
+        <v>201.67544240000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.52771242000000029</v>
+        <v>0.52771240000001285</v>
       </c>
       <c r="D345" s="5">
-        <v>3.1940340636619657</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1940339400524875</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>201.14424385999999</v>
+        <v>201.14424389999999</v>
       </c>
       <c r="C346" s="5">
-        <v>-0.53119851000002427</v>
+        <v>-0.53119850000001634</v>
       </c>
       <c r="D346" s="5">
-        <v>-3.1153247401816686</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1153246819247804</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>201.30006703999999</v>
+        <v>201.30006700000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.15582317999999873</v>
+        <v>0.15582310000002053</v>
       </c>
       <c r="D347" s="5">
-        <v>0.9335916536999278</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.93359117216114118</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>200.69159540000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.60847163999997633</v>
+        <v>-0.60847160000000144</v>
       </c>
       <c r="D348" s="5">
-        <v>-3.5675522660102876</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5675520360671786</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>200.87978239</v>
+        <v>200.87978240000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.18818698999999128</v>
+        <v>0.18818699999999922</v>
       </c>
       <c r="D349" s="5">
-        <v>1.1310522571303494</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1310523175432241</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>200.61676929000001</v>
+        <v>200.61676929999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.26301309999999489</v>
+        <v>-0.26301310000002331</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.5599021460600326</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5599021459830831</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>201.08439213</v>
+        <v>201.0843921</v>
       </c>
       <c r="C351" s="5">
-        <v>0.46762283999998999</v>
+        <v>0.4676228000000151</v>
       </c>
       <c r="D351" s="5">
-        <v>2.8332504878172626</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.833250242205354</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>201.49195986999999</v>
+        <v>201.49195990000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.40756773999999041</v>
+        <v>0.40756780000000958</v>
       </c>
       <c r="D352" s="5">
-        <v>2.4595166427065385</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4595170092007068</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>201.59268978</v>
+        <v>201.59268979999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.10072991000001252</v>
+        <v>0.10072989999997617</v>
       </c>
       <c r="D353" s="5">
-        <v>0.60155651977453761</v>
+        <v>0.60155645980035644</v>
       </c>
       <c r="E353" s="5">
-        <v>3.2924177735504934E-2</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2924182695981408E-2</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>200.9553085</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.63738127999999961</v>
+        <v>-0.63738129999998705</v>
       </c>
       <c r="D354" s="5">
-        <v>-3.7287871203995793</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7287872350122653</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>202.65517972000001</v>
+        <v>202.65517969999999</v>
       </c>
       <c r="C355" s="5">
-        <v>1.6998712200000057</v>
+        <v>1.6998711999999898</v>
       </c>
       <c r="D355" s="5">
-        <v>10.636570211971531</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.636570080947116</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>202.73201553999999</v>
+        <v>202.73201549999999</v>
       </c>
       <c r="C356" s="5">
-        <v>7.6835819999985233E-2</v>
+        <v>7.6835799999997789E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>0.45592468096655736</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.45592456208898291</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>202.81855597000001</v>
+        <v>202.818556</v>
       </c>
       <c r="C357" s="5">
-        <v>8.6540430000013657E-2</v>
+        <v>8.6540500000012344E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.51344962744708234</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.51345004383855919</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>203.60743957</v>
+        <v>203.60743959999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.78888359999999125</v>
       </c>
       <c r="D358" s="5">
-        <v>4.7686806916078517</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7686806908873391</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>204.23230024</v>
+        <v>204.2323002</v>
       </c>
       <c r="C359" s="5">
-        <v>0.62486067000000389</v>
+        <v>0.62486060000000521</v>
       </c>
       <c r="D359" s="5">
-        <v>3.7455397879991414</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7455393607362497</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>204.86777430000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.63547406000000706</v>
+        <v>0.63547410000001037</v>
       </c>
       <c r="D360" s="5">
-        <v>3.7983968058018736</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7983970497553532</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>206.86933844000001</v>
+        <v>206.8693384</v>
       </c>
       <c r="C361" s="5">
-        <v>2.0015641399999993</v>
+        <v>2.001564099999996</v>
       </c>
       <c r="D361" s="5">
-        <v>12.375002939125167</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.375002678380964</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>205.39538501000001</v>
+        <v>205.395385</v>
       </c>
       <c r="C362" s="5">
-        <v>-1.4739534299999946</v>
+        <v>-1.4739533999999992</v>
       </c>
       <c r="D362" s="5">
-        <v>-8.2228286285221497</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.2228284691909792</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>205.22827226999999</v>
+        <v>205.22827229999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.16711274000002163</v>
+        <v>-0.16711270000001832</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.97198067788655251</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.97198044632111902</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>205.15054784</v>
+        <v>205.1505478</v>
       </c>
       <c r="C364" s="5">
-        <v>-7.7724429999989297E-2</v>
+        <v>-7.7724499999987984E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-0.45352076893327986</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.45352117646564327</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>204.5376503</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.61289754000000585</v>
+        <v>-0.61289750000000254</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.5267348254911735</v>
+        <v>-3.5267345997682886</v>
       </c>
       <c r="E365" s="5">
-        <v>1.4608468805162866</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4608468704503608</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>206.68316784000001</v>
+        <v>206.68316780000001</v>
       </c>
       <c r="C366" s="5">
-        <v>2.1455175400000144</v>
+        <v>2.1455175000000111</v>
       </c>
       <c r="D366" s="5">
-        <v>13.339726975097488</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.339726711878019</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>206.81343999000001</v>
+        <v>206.81344000000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.13027214999999615</v>
+        <v>0.13027220000000739</v>
       </c>
       <c r="D367" s="5">
-        <v>0.75898608648685695</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.75898637895304155</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>208.34815157</v>
+        <v>208.34815159999999</v>
       </c>
       <c r="C368" s="5">
-        <v>1.5347115799999926</v>
+        <v>1.5347115999999801</v>
       </c>
       <c r="D368" s="5">
-        <v>9.2774924274099391</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2774925528216201</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>209.51136378999999</v>
+        <v>209.5113638</v>
       </c>
       <c r="C369" s="5">
-        <v>1.1632122199999912</v>
+        <v>1.1632122000000038</v>
       </c>
       <c r="D369" s="5">
-        <v>6.909225757419768</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9092256339273073</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>210.41834846</v>
+        <v>210.41834850000001</v>
       </c>
       <c r="C370" s="5">
-        <v>0.90698467000001415</v>
+        <v>0.90698470000000952</v>
       </c>
       <c r="D370" s="5">
-        <v>5.3203477990795944</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3203479790096875</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>211.07399459000001</v>
+        <v>211.07399459999999</v>
       </c>
       <c r="C371" s="5">
-        <v>0.65564613000000804</v>
+        <v>0.65564609999998424</v>
       </c>
       <c r="D371" s="5">
-        <v>3.8038497580545005</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8038495802749095</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>212.14564150000001</v>
       </c>
       <c r="C372" s="5">
-        <v>1.0716469099999983</v>
+        <v>1.0716469000000188</v>
       </c>
       <c r="D372" s="5">
-        <v>6.2655790054825911</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2655789450684285</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>232.33406875</v>
+        <v>232.33406880000001</v>
       </c>
       <c r="C373" s="5">
-        <v>20.188427249999989</v>
+        <v>20.188427300000001</v>
       </c>
       <c r="D373" s="5">
-        <v>197.67709081213027</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>197.67709158087823</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>232.82966166</v>
+        <v>232.8296617</v>
       </c>
       <c r="C374" s="5">
-        <v>0.49559290999999916</v>
+        <v>0.49559289999999123</v>
       </c>
       <c r="D374" s="5">
-        <v>2.5899711783417212</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5899711249028012</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>218.60436713999999</v>
+        <v>218.60436709999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-14.225294520000006</v>
+        <v>-14.225294600000012</v>
       </c>
       <c r="D375" s="5">
-        <v>-53.070457496304414</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-53.070457696099439</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>212.27802489000001</v>
+        <v>212.27802489999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-6.326342249999982</v>
+        <v>-6.3263421999999991</v>
       </c>
       <c r="D376" s="5">
-        <v>-29.700141216597263</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-29.700141022496329</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>212.7081479</v>
       </c>
       <c r="C377" s="5">
-        <v>0.43012300999998843</v>
+        <v>0.43012300000000891</v>
       </c>
       <c r="D377" s="5">
-        <v>2.4587505517221331</v>
+        <v>2.4587504938027305</v>
       </c>
       <c r="E377" s="5">
         <v>3.9946179043399255</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>211.07892326000001</v>
+        <v>211.07892330000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-1.6292246399999897</v>
+        <v>-1.6292245999999864</v>
       </c>
       <c r="D378" s="5">
-        <v>-8.8138398010522145</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.8138395936920304</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>210.89706211000001</v>
+        <v>210.8970621</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.18186115000000314</v>
+        <v>-0.18186120000001438</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.0290094427030105</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0290097240805651</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>210.37455464000001</v>
+        <v>210.37455460000001</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.52250746999999365</v>
+        <v>-0.52250749999998902</v>
       </c>
       <c r="D380" s="5">
-        <v>-2.9328772137937165</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9328773800353258</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>211.61786563000001</v>
+        <v>211.61786559999999</v>
       </c>
       <c r="C381" s="5">
-        <v>1.2433109899999977</v>
+        <v>1.2433109999999772</v>
       </c>
       <c r="D381" s="5">
-        <v>7.3271117814034614</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3271118437030935</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>211.67463205000001</v>
+        <v>211.6746321</v>
       </c>
       <c r="C382" s="5">
-        <v>5.6766420000002427E-2</v>
+        <v>5.6766500000009046E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>0.32237493605071776</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.32237539108488367</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>212.10475460000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.430122549999993</v>
+        <v>0.43012250000001018</v>
       </c>
       <c r="D383" s="5">
-        <v>2.4658352363484681</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4658349459050877</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>211.94621756000001</v>
+        <v>211.94621760000001</v>
       </c>
       <c r="C384" s="5">
-        <v>-0.1585370399999988</v>
+        <v>-0.15853699999999549</v>
       </c>
       <c r="D384" s="5">
-        <v>-0.89325817672565311</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.89325795227612748</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>212.75012183999999</v>
+        <v>212.75012179999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.80390427999998337</v>
+        <v>0.80390419999997675</v>
       </c>
       <c r="D385" s="5">
-        <v>4.6477184496638735</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6477179765626042</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>213.19355831999999</v>
+        <v>213.19355830000001</v>
       </c>
       <c r="C386" s="5">
-        <v>0.44343648000000258</v>
+        <v>0.44343650000001844</v>
       </c>
       <c r="D386" s="5">
-        <v>2.5300406521942209</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5300407680973525</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>212.50868768999999</v>
+        <v>212.5086877</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.68487063000000603</v>
+        <v>-0.68487060000001065</v>
       </c>
       <c r="D387" s="5">
-        <v>-3.7875367991728415</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.787536636533384</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>214.00377682999999</v>
+        <v>214.0037768</v>
       </c>
       <c r="C388" s="5">
-        <v>1.4950891400000046</v>
+        <v>1.4950891000000013</v>
       </c>
       <c r="D388" s="5">
-        <v>8.7769766037850481</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.7769763593743999</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>213.34453779</v>
+        <v>213.34453780000001</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.65923903999998856</v>
+        <v>-0.65923899999998525</v>
       </c>
       <c r="D389" s="5">
-        <v>-3.6346103041049571</v>
+        <v>-3.6346100877951759</v>
       </c>
       <c r="E389" s="5">
-        <v>0.29918453819606228</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.29918454289734608</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>213.02832566000001</v>
+        <v>213.02832570000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.31621212999999671</v>
+        <v>-0.31621210000000133</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.7641722163600382</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.764172050267665</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>212.94727033000001</v>
+        <v>212.94727030000001</v>
       </c>
       <c r="C391" s="5">
-        <v>-8.1055329999998094E-2</v>
+        <v>-8.105539999999678E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.45563473440486391</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.45563512698598707</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>212.02927145000001</v>
+        <v>212.02927149999999</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.91799887999999896</v>
+        <v>-0.91799880000002076</v>
       </c>
       <c r="D392" s="5">
-        <v>-5.0521961836089035</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.0521957544110379</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>209.99762289</v>
+        <v>209.99762290000001</v>
       </c>
       <c r="C393" s="5">
-        <v>-2.0316485600000078</v>
+        <v>-2.0316485999999827</v>
       </c>
       <c r="D393" s="5">
-        <v>-10.911285735735243</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.911285936929715</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>210.90039652999999</v>
+        <v>210.9003965</v>
       </c>
       <c r="C394" s="5">
-        <v>0.90277363999999238</v>
+        <v>0.90277359999998907</v>
       </c>
       <c r="D394" s="5">
-        <v>5.2825054185146492</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2825051786388411</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>209.91611359999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.98428293000000622</v>
+        <v>-0.98428290000001084</v>
       </c>
       <c r="D395" s="5">
-        <v>-5.4589174121705391</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.4589172507919841</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>210.99123015999999</v>
+        <v>210.99123019999999</v>
       </c>
       <c r="C396" s="5">
-        <v>1.0751165599999979</v>
+        <v>1.0751166000000012</v>
       </c>
       <c r="D396" s="5">
-        <v>6.3220947244786885</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3220949663591153</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>210.57901812</v>
+        <v>210.57901810000001</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.41221203999998579</v>
+        <v>-0.41221209999997654</v>
       </c>
       <c r="D397" s="5">
-        <v>-2.3194030139593202</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3194033475083198</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>211.22101461</v>
+        <v>211.22101459999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.64199648999999681</v>
+        <v>0.64199649999997632</v>
       </c>
       <c r="D398" s="5">
-        <v>3.720436840007646</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7204368992930226</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>211.56007887000001</v>
+        <v>211.56007890000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.33906426000001488</v>
+        <v>0.33906430000001819</v>
       </c>
       <c r="D399" s="5">
-        <v>1.943408375501865</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9434086068896628</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>211.45642846000001</v>
+        <v>211.45642849999999</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.10365041000000019</v>
+        <v>-0.10365040000002068</v>
       </c>
       <c r="D400" s="5">
-        <v>-0.58633878069176415</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.58633872419232569</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>211.58656894999999</v>
+        <v>211.586569</v>
       </c>
       <c r="C401" s="5">
-        <v>0.13014048999997385</v>
+        <v>0.13014050000001021</v>
       </c>
       <c r="D401" s="5">
-        <v>0.74104296749826215</v>
+        <v>0.74104302449233828</v>
       </c>
       <c r="E401" s="5">
-        <v>-0.82400461629368316</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.82400459750604504</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>212.28013897</v>
+        <v>212.28013899999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.69357002000000989</v>
+        <v>0.69356999999999402</v>
       </c>
       <c r="D402" s="5">
-        <v>4.0052363062671681</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0052361877170428</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>212.27054462000001</v>
+        <v>212.27054459999999</v>
       </c>
       <c r="C403" s="5">
-        <v>-9.594349999986207E-3</v>
+        <v>-9.5943999999974494E-3</v>
       </c>
       <c r="D403" s="5">
-        <v>-5.4222493507616321E-2</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.4222776004908546E-2</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>211.97754657999999</v>
+        <v>211.97754660000001</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.29299804000001473</v>
+        <v>-0.29299799999998299</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.6438487789697365</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6438485564064464</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>214.20522577</v>
+        <v>214.20522579999999</v>
       </c>
       <c r="C405" s="5">
-        <v>2.2276791900000035</v>
+        <v>2.227679199999983</v>
       </c>
       <c r="D405" s="5">
-        <v>13.365890675265369</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.365890737438967</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>215.83838494</v>
+        <v>215.83838489999999</v>
       </c>
       <c r="C406" s="5">
-        <v>1.633159169999999</v>
+        <v>1.6331591000000003</v>
       </c>
       <c r="D406" s="5">
-        <v>9.5427024864590759</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.5427020587475866</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>216.63765189</v>
+        <v>216.63765190000001</v>
       </c>
       <c r="C407" s="5">
-        <v>0.79926695000000336</v>
+        <v>0.7992670000000146</v>
       </c>
       <c r="D407" s="5">
-        <v>4.535327835349845</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5353281257286993</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>216.62109619</v>
+        <v>216.62109620000001</v>
       </c>
       <c r="C408" s="5">
         <v>-1.6555699999997842E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-9.1666852902083651E-2</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.1666852897820394E-2</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>217.66166197999999</v>
+        <v>217.66166200000001</v>
       </c>
       <c r="C409" s="5">
-        <v>1.0405657899999881</v>
+        <v>1.040565799999996</v>
       </c>
       <c r="D409" s="5">
-        <v>5.9191046440236095</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9191047021376786</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>218.66853523</v>
+        <v>218.66853520000001</v>
       </c>
       <c r="C410" s="5">
-        <v>1.0068732500000124</v>
+        <v>1.0068732000000011</v>
       </c>
       <c r="D410" s="5">
-        <v>5.6944682492556131</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6944679587060287</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>219.83762372000001</v>
+        <v>219.83762369999999</v>
       </c>
       <c r="C411" s="5">
-        <v>1.1690884900000071</v>
+        <v>1.1690884999999867</v>
       </c>
       <c r="D411" s="5">
-        <v>6.6077315917052681</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6077316508312833</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>220.41668272000001</v>
+        <v>220.4166827</v>
       </c>
       <c r="C412" s="5">
         <v>0.57905900000000088</v>
       </c>
       <c r="D412" s="5">
-        <v>3.2070325842753711</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2070325845713121</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>220.64819947999999</v>
+        <v>220.6481995</v>
       </c>
       <c r="C413" s="5">
-        <v>0.23151675999997678</v>
+        <v>0.23151680000000852</v>
       </c>
       <c r="D413" s="5">
-        <v>1.267738456223233</v>
+        <v>1.2677386766377641</v>
       </c>
       <c r="E413" s="5">
-        <v>4.2827059273981449</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2827059122074962</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>221.51565339000001</v>
+        <v>221.51565339999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.86745391000002314</v>
+        <v>0.86745389999998679</v>
       </c>
       <c r="D414" s="5">
-        <v>4.821023922682488</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8210238654517124</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>222.75770718999999</v>
+        <v>222.7577072</v>
       </c>
       <c r="C415" s="5">
-        <v>1.2420537999999794</v>
+        <v>1.2420538000000079</v>
       </c>
       <c r="D415" s="5">
-        <v>6.9399106628877938</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.939910662565052</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>223.51774051999999</v>
+        <v>223.5177405</v>
       </c>
       <c r="C416" s="5">
-        <v>0.76003332999999884</v>
+        <v>0.76003330000000346</v>
       </c>
       <c r="D416" s="5">
-        <v>4.1720268337289479</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1720266657576444</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>224.13432136</v>
+        <v>224.1343214</v>
       </c>
       <c r="C417" s="5">
-        <v>0.61658084000001168</v>
+        <v>0.61658090000000243</v>
       </c>
       <c r="D417" s="5">
-        <v>3.3609257751708643</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3609261075086883</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>224.25955783000001</v>
+        <v>224.25955780000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.12523647000000437</v>
+        <v>0.12523640000000569</v>
       </c>
       <c r="D418" s="5">
-        <v>0.67257201122503663</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.67257163401956976</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>224.16004315000001</v>
+        <v>224.16004319999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-9.9514679999998634E-2</v>
+        <v>-9.9514600000020437E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-0.53119963166115003</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.53119920574167256</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>225.37433125999999</v>
+        <v>225.37433129999999</v>
       </c>
       <c r="C420" s="5">
-        <v>1.214288109999984</v>
+        <v>1.2142881000000045</v>
       </c>
       <c r="D420" s="5">
-        <v>6.6976844323251017</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6976843739753544</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>225.85538468999999</v>
+        <v>225.8553847</v>
       </c>
       <c r="C421" s="5">
-        <v>0.48105343000000289</v>
+        <v>0.48105340000000751</v>
       </c>
       <c r="D421" s="5">
-        <v>2.5916411329941491</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5916409690037279</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>225.53044649</v>
+        <v>225.53044650000001</v>
       </c>
       <c r="C422" s="5">
         <v>-0.32493819999999118</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.7128445451166208</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7128445450413476</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>225.14742766000001</v>
+        <v>225.14742770000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.38301882999999748</v>
+        <v>-0.3830188000000021</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.0190339490151032</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0190337922595947</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>225.33901684</v>
+        <v>225.3390168</v>
       </c>
       <c r="C424" s="5">
-        <v>0.19158917999999403</v>
+        <v>0.19158909999998741</v>
       </c>
       <c r="D424" s="5">
-        <v>1.025932620257608</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0259321896790574</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>226.69924940999999</v>
+        <v>226.69924940000001</v>
       </c>
       <c r="C425" s="5">
-        <v>1.3602325699999938</v>
+        <v>1.3602326000000176</v>
       </c>
       <c r="D425" s="5">
-        <v>7.489054972545528</v>
+        <v>7.4890551446129328</v>
       </c>
       <c r="E425" s="5">
-        <v>2.7423971481573162</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7423971343124354</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>227.52931018999999</v>
+        <v>227.5293102</v>
       </c>
       <c r="C426" s="5">
-        <v>0.83006077999999661</v>
+        <v>0.83006079999998406</v>
       </c>
       <c r="D426" s="5">
-        <v>4.4833804786622578</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4833805890738487</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>226.87981073</v>
+        <v>226.87981070000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.64949945999998704</v>
+        <v>-0.64949949999999035</v>
       </c>
       <c r="D427" s="5">
-        <v>-3.3722176103506252</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3722178146359916</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>226.39940704</v>
+        <v>226.399407</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.48040369000000283</v>
+        <v>-0.48040370000001076</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.5115408258106875</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5115408778113912</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>225.65495974999999</v>
+        <v>225.6549598</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.74444729000001075</v>
+        <v>-0.7444471999999962</v>
       </c>
       <c r="D429" s="5">
-        <v>-3.8752593794850521</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8752589200978349</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>224.76236545</v>
+        <v>224.76236549999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.89259429999998474</v>
+        <v>-0.89259430000001316</v>
       </c>
       <c r="D430" s="5">
-        <v>-4.6447680172107431</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6447680162039156</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>224.77024588</v>
+        <v>224.77024589999999</v>
       </c>
       <c r="C431" s="5">
-        <v>7.8804300000001604E-3</v>
+        <v>7.8804000000047836E-3</v>
       </c>
       <c r="D431" s="5">
-        <v>4.2081510197067296E-2</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2081349957001635E-2</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>224.18362321999999</v>
+        <v>224.1836232</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.5866226600000175</v>
+        <v>-0.58662269999999239</v>
       </c>
       <c r="D432" s="5">
-        <v>-3.0872854043447751</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0872856115737535</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>223.57657097000001</v>
+        <v>223.576571</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.60705224999998109</v>
+        <v>-0.60705219999999827</v>
       </c>
       <c r="D433" s="5">
-        <v>-3.2014424531844332</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.201442193693016</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>223.26031058999999</v>
+        <v>223.2603106</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.31626038000001699</v>
+        <v>-0.31626040000000444</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.6843165387588233</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6843166442218505</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>214.85830034</v>
+        <v>214.8583003</v>
       </c>
       <c r="C435" s="5">
-        <v>-8.4020102499999894</v>
+        <v>-8.4020103000000006</v>
       </c>
       <c r="D435" s="5">
-        <v>-36.891575875300894</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-36.891576050207235</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>214.39438376000001</v>
+        <v>214.39438380000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.4639165799999887</v>
+        <v>-0.46391649999998208</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.5604604468019709</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5604600109650932</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>214.41941649</v>
+        <v>214.41941650000001</v>
       </c>
       <c r="C437" s="5">
-        <v>2.5032729999992398E-2</v>
+        <v>2.5032699999997021E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>0.14020224614643695</v>
+        <v>0.14020207798974837</v>
       </c>
       <c r="E437" s="5">
-        <v>-5.4167946969207348</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.4167946883374229</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>212.50854319999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.910873290000012</v>
+        <v>-1.91087330000002</v>
       </c>
       <c r="D438" s="5">
-        <v>-10.18530249860069</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.185302548865538</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>212.85256916</v>
+        <v>212.8525692</v>
       </c>
       <c r="C439" s="5">
-        <v>0.3440259600000104</v>
+        <v>0.34402600000001371</v>
       </c>
       <c r="D439" s="5">
-        <v>1.9600475237017578</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9600477536302119</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>211.43382546000001</v>
+        <v>211.43382550000001</v>
       </c>
       <c r="C440" s="5">
         <v>-1.4187436999999932</v>
       </c>
       <c r="D440" s="5">
-        <v>-7.7116562771474158</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.7116562757508333</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>212.54353064</v>
+        <v>212.5435306</v>
       </c>
       <c r="C441" s="5">
-        <v>1.1097051799999917</v>
+        <v>1.1097050999999851</v>
       </c>
       <c r="D441" s="5">
-        <v>6.4831956045568351</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4831951223397466</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>212.9217869</v>
       </c>
       <c r="C442" s="5">
-        <v>0.37825626000000057</v>
+        <v>0.37825630000000388</v>
       </c>
       <c r="D442" s="5">
-        <v>2.1566259427547863</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1566261734615511</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>213.71114689000001</v>
+        <v>213.77403409999999</v>
       </c>
       <c r="C443" s="5">
-        <v>0.78935999000000834</v>
+        <v>0.85224719999999365</v>
       </c>
       <c r="D443" s="5">
-        <v>4.5405722048792674</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9103188769136441</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>214.47590579999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.7018716999999981</v>
+      </c>
+      <c r="D444" s="5">
+        <v>4.0118195979254034</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE910000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>