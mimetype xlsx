--- v1 (2026-02-01)
+++ v2 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{252D07B4-45B8-4C12-9F5C-63591968D327}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DC2662F5-3203-44DB-ADF9-8009D33E3942}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9125C8A6-0476-4AFA-9453-DE01C17FFAB9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{138F60F0-B7B7-4AD4-8B41-6B72CD33A39F}"/>
   </bookViews>
   <sheets>
     <sheet name="AE920000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - State Government</t>
   </si>
   <si>
     <t>Not early benchmarked; two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A6A0390-417F-4746-8DFD-5DA5138EF093}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85983488-BF14-4893-AA8E-131FB942AD2D}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>291.0178439</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>290.98698109999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>291.93778559999998</v>
+        <v>291.92392619999998</v>
       </c>
       <c r="C7" s="5">
-        <v>0.91994169999998121</v>
+        <v>0.93694510000000264</v>
       </c>
       <c r="D7" s="5">
-        <v>3.8599929153736445</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.933030388429315</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>293.52941939999999</v>
+        <v>293.5132663</v>
       </c>
       <c r="C8" s="5">
-        <v>1.591633800000011</v>
+        <v>1.5893401000000154</v>
       </c>
       <c r="D8" s="5">
-        <v>6.7421417443808584</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>6.7324621566077658</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>295.1365351</v>
+        <v>295.0829713</v>
       </c>
       <c r="C9" s="5">
-        <v>1.6071157000000085</v>
+        <v>1.569704999999999</v>
       </c>
       <c r="D9" s="5">
-        <v>6.7716774500426125</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>6.6097561015931339</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>296.30622210000001</v>
+        <v>296.3120366</v>
       </c>
       <c r="C10" s="5">
-        <v>1.1696870000000104</v>
+        <v>1.229065300000002</v>
       </c>
       <c r="D10" s="5">
-        <v>4.860895684687927</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>5.1142865946518956</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>296.64464320000002</v>
+        <v>296.6501136</v>
       </c>
       <c r="C11" s="5">
-        <v>0.33842110000000503</v>
+        <v>0.33807699999999841</v>
       </c>
       <c r="D11" s="5">
-        <v>1.3792018901483738</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.3777635264654586</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>296.4873455</v>
+        <v>296.42210610000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.15729770000001508</v>
+        <v>-0.2280074999999897</v>
       </c>
       <c r="D12" s="5">
-        <v>-0.63445513915462159</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-0.91843996387265259</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>295.50254660000002</v>
+        <v>295.42957150000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.98479889999998704</v>
+        <v>-0.99253459999999905</v>
       </c>
       <c r="D13" s="5">
-        <v>-3.9138497249961546</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-3.9448817489029397</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>294.97082269999999</v>
+        <v>294.8790095</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.53172390000003134</v>
+        <v>-0.55056200000001354</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.1380244460287079</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-2.2135377759445407</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>296.37927430000002</v>
+        <v>296.28336530000001</v>
       </c>
       <c r="C15" s="5">
-        <v>1.4084516000000349</v>
+        <v>1.4043558000000189</v>
       </c>
       <c r="D15" s="5">
-        <v>5.8827591659465828</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>5.867075876871608</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>297.08232279999999</v>
+        <v>297.09468409999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.70304849999996577</v>
+        <v>0.81131879999998091</v>
       </c>
       <c r="D16" s="5">
-        <v>2.8839825020453569</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3359285020214902</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>300.30576930000001</v>
+        <v>300.2165516</v>
       </c>
       <c r="C17" s="5">
-        <v>3.2234465000000228</v>
+        <v>3.1218675000000076</v>
       </c>
       <c r="D17" s="5">
-        <v>13.826236761336276</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.364483422296413</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>294.70995099999999</v>
+        <v>294.68503820000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-5.595818300000019</v>
+        <v>-5.5315133999999944</v>
       </c>
       <c r="D18" s="5">
-        <v>-20.205401398853962</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.001572580857406</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>294.6129214</v>
+        <v>294.49794900000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-9.7029599999984839E-2</v>
+        <v>-0.18708920000000262</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.39437049406362279</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.75919957522054826</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>294.91084110000003</v>
+        <v>294.7926405</v>
       </c>
       <c r="C20" s="5">
-        <v>0.29791970000002266</v>
+        <v>0.294691499999999</v>
       </c>
       <c r="D20" s="5">
-        <v>1.2202407670338866</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2074194396281213</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>295.87246979999998</v>
+        <v>295.81664069999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.96162869999994882</v>
+        <v>1.024000199999989</v>
       </c>
       <c r="D21" s="5">
-        <v>3.9838351034382491</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2489201108844021</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>296.14767869999997</v>
+        <v>296.06501259999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.27520889999999554</v>
+        <v>0.24837189999999509</v>
       </c>
       <c r="D22" s="5">
-        <v>1.1219207163297273</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0122029653910847</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>298.07808410000001</v>
+        <v>297.98386540000001</v>
       </c>
       <c r="C23" s="5">
-        <v>1.9304054000000406</v>
+        <v>1.9188528000000247</v>
       </c>
       <c r="D23" s="5">
-        <v>8.1086786692614599</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0607406649316982</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>299.02642500000002</v>
+        <v>298.95185909999998</v>
       </c>
       <c r="C24" s="5">
-        <v>0.94834090000000515</v>
+        <v>0.96799369999996543</v>
       </c>
       <c r="D24" s="5">
-        <v>3.8853412081018224</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9685791388531788</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>297.50555259999999</v>
+        <v>297.43638299999998</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.5208724000000302</v>
+        <v>-1.5154761000000008</v>
       </c>
       <c r="D25" s="5">
-        <v>-5.9354277559293012</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9163858925024959</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>303.79998569999998</v>
+        <v>303.71604059999999</v>
       </c>
       <c r="C26" s="5">
-        <v>6.294433099999992</v>
+        <v>6.2796576000000073</v>
       </c>
       <c r="D26" s="5">
-        <v>28.561840156125996</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28.494240119237713</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>308.13908809999998</v>
+        <v>308.04205139999999</v>
       </c>
       <c r="C27" s="5">
-        <v>4.3391024000000016</v>
+        <v>4.3260108000000059</v>
       </c>
       <c r="D27" s="5">
-        <v>18.551902238153151</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.496992575325621</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>308.92710740000001</v>
+        <v>308.82563320000003</v>
       </c>
       <c r="C28" s="5">
-        <v>0.7880193000000304</v>
+        <v>0.78358180000003586</v>
       </c>
       <c r="D28" s="5">
-        <v>3.1123535483149833</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0955699043507146</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>308.15993229999998</v>
+        <v>307.9717005</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.76717510000003131</v>
+        <v>-0.85393270000002985</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.9396563307605095</v>
+        <v>-3.2681161046330565</v>
       </c>
       <c r="E29" s="5">
-        <v>2.6153886481460775</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5831849905240123</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>308.93759369999998</v>
+        <v>308.7275138</v>
       </c>
       <c r="C30" s="5">
-        <v>0.7776613999999995</v>
+        <v>0.7558132999999998</v>
       </c>
       <c r="D30" s="5">
-        <v>3.0706640091835435</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9850760272586152</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>310.67211509999998</v>
+        <v>310.55668309999999</v>
       </c>
       <c r="C31" s="5">
-        <v>1.7345214000000055</v>
+        <v>1.8291692999999896</v>
       </c>
       <c r="D31" s="5">
-        <v>6.9493564788403628</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3461637566280436</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>311.2501287</v>
+        <v>311.11775740000002</v>
       </c>
       <c r="C32" s="5">
-        <v>0.57801360000001978</v>
+        <v>0.56107430000002978</v>
       </c>
       <c r="D32" s="5">
-        <v>2.2556199645524355</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1896804165708827</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>309.51811049999998</v>
+        <v>309.3634007</v>
       </c>
       <c r="C33" s="5">
-        <v>-1.7320182000000273</v>
+        <v>-1.7543567000000166</v>
       </c>
       <c r="D33" s="5">
-        <v>-6.4770257669203861</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5606946244934345</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>310.25797949999998</v>
+        <v>310.09001660000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.73986899999999878</v>
+        <v>0.72661590000001297</v>
       </c>
       <c r="D34" s="5">
-        <v>2.9064822916297972</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8551907830231205</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>309.85768469999999</v>
+        <v>309.66384399999998</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.4002947999999833</v>
+        <v>-0.42617260000002943</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.5373004742144647</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6368120739686853</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>311.92064749999997</v>
+        <v>311.73148939999999</v>
       </c>
       <c r="C36" s="5">
-        <v>2.0629627999999798</v>
+        <v>2.0676454000000035</v>
       </c>
       <c r="D36" s="5">
-        <v>8.2884723826623272</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3133747222766896</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>313.04556609999997</v>
+        <v>312.8754586</v>
       </c>
       <c r="C37" s="5">
-        <v>1.1249186000000009</v>
+        <v>1.143969200000015</v>
       </c>
       <c r="D37" s="5">
-        <v>4.4145926639001409</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4936491260793243</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>314.27081270000002</v>
+        <v>314.10049809999998</v>
       </c>
       <c r="C38" s="5">
-        <v>1.2252466000000481</v>
+        <v>1.2250394999999799</v>
       </c>
       <c r="D38" s="5">
-        <v>4.7991838210380111</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8010203468077828</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>315.31250929999999</v>
+        <v>315.1119913</v>
       </c>
       <c r="C39" s="5">
-        <v>1.0416965999999661</v>
+        <v>1.0114932000000181</v>
       </c>
       <c r="D39" s="5">
-        <v>4.0508962167290274</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9335259041762605</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>316.29679220000003</v>
+        <v>316.08176609999998</v>
       </c>
       <c r="C40" s="5">
-        <v>0.98428290000003926</v>
+        <v>0.96977479999998195</v>
       </c>
       <c r="D40" s="5">
-        <v>3.8109201492499301</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7562238500378431</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>319.45713749999999</v>
+        <v>319.26959929999998</v>
       </c>
       <c r="C41" s="5">
-        <v>3.1603452999999604</v>
+        <v>3.1878332</v>
       </c>
       <c r="D41" s="5">
-        <v>12.67140263793738</v>
+        <v>12.796983823659014</v>
       </c>
       <c r="E41" s="5">
-        <v>3.6660201459941755</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6684860270140174</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>322.44512959999997</v>
+        <v>322.23344630000003</v>
       </c>
       <c r="C42" s="5">
-        <v>2.9879920999999854</v>
+        <v>2.9638470000000439</v>
       </c>
       <c r="D42" s="5">
-        <v>11.81979912102662</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.726601137537784</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>323.65342029999999</v>
+        <v>323.44629959999997</v>
       </c>
       <c r="C43" s="5">
-        <v>1.2082907000000205</v>
+        <v>1.2128532999999493</v>
       </c>
       <c r="D43" s="5">
-        <v>4.590575602034086</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6113603898993327</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>324.69309379999999</v>
+        <v>324.452494</v>
       </c>
       <c r="C44" s="5">
-        <v>1.0396734999999921</v>
+        <v>1.0061944000000267</v>
       </c>
       <c r="D44" s="5">
-        <v>3.9236053035568208</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.797563403172477</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>327.3157769</v>
+        <v>327.06309579999999</v>
       </c>
       <c r="C45" s="5">
-        <v>2.6226831000000175</v>
+        <v>2.6106017999999835</v>
       </c>
       <c r="D45" s="5">
-        <v>10.135329236951929</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.094371519516576</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>328.80870040000002</v>
+        <v>328.55541440000002</v>
       </c>
       <c r="C46" s="5">
-        <v>1.4929235000000176</v>
+        <v>1.4923186000000328</v>
       </c>
       <c r="D46" s="5">
-        <v>5.6127466122496639</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6148589445224273</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>329.38134389999999</v>
+        <v>329.19099019999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.57264349999996966</v>
+        <v>0.6355757999999696</v>
       </c>
       <c r="D47" s="5">
-        <v>2.1100193929312727</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.34620442569069</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>329.40686460000001</v>
+        <v>329.21240319999998</v>
       </c>
       <c r="C48" s="5">
-        <v>2.5520700000015495E-2</v>
+        <v>2.1412999999995463E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>9.3016482345675833E-2</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8084746019446705E-2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>329.72303090000003</v>
+        <v>329.44463669999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.31616630000002033</v>
+        <v>0.23223350000000664</v>
       </c>
       <c r="D49" s="5">
-        <v>1.1578653786380233</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.84979779685834256</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>328.40430720000001</v>
+        <v>328.15044610000001</v>
       </c>
       <c r="C50" s="5">
-        <v>-1.3187237000000209</v>
+        <v>-1.294190599999979</v>
       </c>
       <c r="D50" s="5">
-        <v>-4.6952088805794157</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6135496741723454</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>328.14338650000002</v>
+        <v>327.93680970000003</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.26092069999998557</v>
+        <v>-0.21363639999998441</v>
       </c>
       <c r="D51" s="5">
-        <v>-0.94925749176665297</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.77844695042145196</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>326.64958439999998</v>
+        <v>326.32119749999998</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.493802100000039</v>
+        <v>-1.6156122000000437</v>
       </c>
       <c r="D52" s="5">
-        <v>-5.3280221642103998</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.7543261101089316</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>329.34723489999999</v>
+        <v>329.1623295</v>
       </c>
       <c r="C53" s="5">
-        <v>2.6976505000000088</v>
+        <v>2.841132000000016</v>
       </c>
       <c r="D53" s="5">
-        <v>10.373023470187604</v>
+        <v>10.962975458487234</v>
       </c>
       <c r="E53" s="5">
-        <v>3.0959074752242799</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0985506361050019</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>329.98645110000001</v>
+        <v>329.77185709999998</v>
       </c>
       <c r="C54" s="5">
-        <v>0.63921620000002122</v>
+        <v>0.60952759999997852</v>
       </c>
       <c r="D54" s="5">
-        <v>2.3540528265794558</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2448762047080129</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>329.7128305</v>
+        <v>329.41170010000002</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.2736206000000152</v>
+        <v>-0.36015699999995832</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.99049953077389175</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3027241784467902</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>330.04508140000002</v>
+        <v>329.70247790000002</v>
       </c>
       <c r="C56" s="5">
-        <v>0.33225090000001956</v>
+        <v>0.29077780000000075</v>
       </c>
       <c r="D56" s="5">
-        <v>1.2159619475011096</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0644200221230582</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>334.41013370000002</v>
+        <v>334.16831999999999</v>
       </c>
       <c r="C57" s="5">
-        <v>4.3650523000000021</v>
+        <v>4.4658420999999748</v>
       </c>
       <c r="D57" s="5">
-        <v>17.077644081865472</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.521349567659339</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>336.17505080000001</v>
+        <v>335.91488249999998</v>
       </c>
       <c r="C58" s="5">
-        <v>1.764917099999991</v>
+        <v>1.7465624999999818</v>
       </c>
       <c r="D58" s="5">
-        <v>6.5203528336542194</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4553865923047571</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>338.731065</v>
+        <v>338.44396160000002</v>
       </c>
       <c r="C59" s="5">
-        <v>2.5560141999999928</v>
+        <v>2.5290791000000468</v>
       </c>
       <c r="D59" s="5">
-        <v>9.5152454653995466</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4183835652518653</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>339.95891929999999</v>
+        <v>339.67500610000002</v>
       </c>
       <c r="C60" s="5">
-        <v>1.22785429999999</v>
+        <v>1.2310444999999959</v>
       </c>
       <c r="D60" s="5">
-        <v>4.4376158070638994</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4532272718783572</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>340.86783939999998</v>
+        <v>340.56964119999998</v>
       </c>
       <c r="C61" s="5">
-        <v>0.90892009999998891</v>
+        <v>0.89463509999995949</v>
       </c>
       <c r="D61" s="5">
-        <v>3.2559422597824961</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2067445114225768</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>338.83027099999998</v>
+        <v>338.57435659999999</v>
       </c>
       <c r="C62" s="5">
-        <v>-2.0375683999999978</v>
+        <v>-1.9952845999999909</v>
       </c>
       <c r="D62" s="5">
-        <v>-6.9419166095226359</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.8082299962147319</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>342.65039410000003</v>
+        <v>342.34661840000001</v>
       </c>
       <c r="C63" s="5">
-        <v>3.8201231000000462</v>
+        <v>3.7722618000000239</v>
       </c>
       <c r="D63" s="5">
-        <v>14.400623189108197</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.220423640227086</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>343.05992370000001</v>
+        <v>342.64230450000002</v>
       </c>
       <c r="C64" s="5">
-        <v>0.40952959999998484</v>
+        <v>0.29568610000001172</v>
       </c>
       <c r="D64" s="5">
-        <v>1.4436839564014203</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0413823461247862</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>344.17287420000002</v>
+        <v>343.78564990000001</v>
       </c>
       <c r="C65" s="5">
-        <v>1.1129505000000108</v>
+        <v>1.143345399999987</v>
       </c>
       <c r="D65" s="5">
-        <v>3.9632442686409863</v>
+        <v>4.0785296300895224</v>
       </c>
       <c r="E65" s="5">
-        <v>4.5015223232408585</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4425862528719273</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>344.47785529999999</v>
+        <v>344.1541934</v>
       </c>
       <c r="C66" s="5">
-        <v>0.30498109999996359</v>
+        <v>0.36854349999998703</v>
       </c>
       <c r="D66" s="5">
-        <v>1.06855098418559</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2940304425057114</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>345.95956310000003</v>
+        <v>345.64840299999997</v>
       </c>
       <c r="C67" s="5">
-        <v>1.4817078000000379</v>
+        <v>1.4942095999999765</v>
       </c>
       <c r="D67" s="5">
-        <v>5.2854545945692388</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.336253570850169</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>346.78179490000002</v>
+        <v>346.45642830000003</v>
       </c>
       <c r="C68" s="5">
-        <v>0.82223179999999729</v>
+        <v>0.8080253000000539</v>
       </c>
       <c r="D68" s="5">
-        <v>2.8895817313182359</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8416012768754939</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>345.74276479999997</v>
+        <v>345.41648470000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.0390301000000477</v>
+        <v>-1.0399436000000151</v>
       </c>
       <c r="D69" s="5">
-        <v>-3.5367864838045882</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5431145438518774</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>345.94295640000001</v>
+        <v>345.56704509999997</v>
       </c>
       <c r="C70" s="5">
-        <v>0.20019160000003922</v>
+        <v>0.15056039999996074</v>
       </c>
       <c r="D70" s="5">
-        <v>0.69703970755465861</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.52431268359918182</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>346.2853887</v>
+        <v>345.90163589999997</v>
       </c>
       <c r="C71" s="5">
-        <v>0.34243229999998448</v>
+        <v>0.33459080000000085</v>
       </c>
       <c r="D71" s="5">
-        <v>1.1943104150244466</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1680918035038568</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>346.68010659999999</v>
+        <v>346.3039301</v>
       </c>
       <c r="C72" s="5">
-        <v>0.39471789999998919</v>
+        <v>0.40229420000002847</v>
       </c>
       <c r="D72" s="5">
-        <v>1.3764435573949463</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.404598890644948</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>346.48477400000002</v>
+        <v>346.17441889999998</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.19533259999997199</v>
+        <v>-0.12951120000002447</v>
       </c>
       <c r="D73" s="5">
-        <v>-0.6740337765505755</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.44785564127092226</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>346.94105880000001</v>
+        <v>346.5671365</v>
       </c>
       <c r="C74" s="5">
-        <v>0.45628479999999172</v>
+        <v>0.39271760000002587</v>
       </c>
       <c r="D74" s="5">
-        <v>1.591772771927058</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3698663562511593</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>346.48138460000001</v>
+        <v>346.09449640000003</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.45967419999999493</v>
+        <v>-0.47264009999997825</v>
       </c>
       <c r="D75" s="5">
-        <v>-1.5783865112988238</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6243121255659299</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>346.92714799999999</v>
+        <v>346.50567590000003</v>
       </c>
       <c r="C76" s="5">
-        <v>0.44576339999997572</v>
+        <v>0.41117950000000292</v>
       </c>
       <c r="D76" s="5">
-        <v>1.5548235600507221</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4350194371092861</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>349.35633639999998</v>
+        <v>348.95789070000001</v>
       </c>
       <c r="C77" s="5">
-        <v>2.4291883999999868</v>
+        <v>2.4522147999999788</v>
       </c>
       <c r="D77" s="5">
-        <v>8.7336744688099479</v>
+        <v>8.8308553198695137</v>
       </c>
       <c r="E77" s="5">
-        <v>1.506063547875014</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.504495839632769</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>343.4519841</v>
+        <v>343.04274429999998</v>
       </c>
       <c r="C78" s="5">
-        <v>-5.9043522999999709</v>
+        <v>-5.915146400000026</v>
       </c>
       <c r="D78" s="5">
-        <v>-18.497888562852292</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.547845103229442</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>341.20728220000001</v>
+        <v>340.78523159999997</v>
       </c>
       <c r="C79" s="5">
-        <v>-2.2447018999999955</v>
+        <v>-2.2575127000000066</v>
       </c>
       <c r="D79" s="5">
-        <v>-7.5669799916607499</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.6173676063604034</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>341.70187729999998</v>
+        <v>341.29477309999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.49459509999996953</v>
+        <v>0.50954150000001164</v>
       </c>
       <c r="D80" s="5">
-        <v>1.7533882683711921</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8090668294791001</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>343.12755420000002</v>
+        <v>342.7222648</v>
       </c>
       <c r="C81" s="5">
-        <v>1.4256769000000418</v>
+        <v>1.4274917000000187</v>
       </c>
       <c r="D81" s="5">
-        <v>5.1232448960394583</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1361775757356343</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>342.88980550000002</v>
+        <v>342.49864000000002</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.23774869999999737</v>
+        <v>-0.22362479999998186</v>
       </c>
       <c r="D82" s="5">
-        <v>-0.82830336903133572</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.78019097426229589</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>338.32487370000001</v>
+        <v>337.93651610000001</v>
       </c>
       <c r="C83" s="5">
-        <v>-4.5649318000000108</v>
+        <v>-4.5621239000000173</v>
       </c>
       <c r="D83" s="5">
-        <v>-14.856350480534452</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.863605540940139</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>344.50955260000001</v>
+        <v>344.02930650000002</v>
       </c>
       <c r="C84" s="5">
-        <v>6.1846788999999944</v>
+        <v>6.0927904000000126</v>
       </c>
       <c r="D84" s="5">
-        <v>24.281956810225935</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.914979699543125</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>345.24246529999999</v>
+        <v>344.83757910000003</v>
       </c>
       <c r="C85" s="5">
-        <v>0.73291269999998576</v>
+        <v>0.80827260000000933</v>
       </c>
       <c r="D85" s="5">
-        <v>2.5829742961345437</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.856033018902715</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>346.69705320000003</v>
+        <v>346.2930973</v>
       </c>
       <c r="C86" s="5">
-        <v>1.4545879000000355</v>
+        <v>1.4555181999999718</v>
       </c>
       <c r="D86" s="5">
-        <v>5.1747029541666434</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1843112291402926</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>347.10784719999998</v>
+        <v>346.6410113</v>
       </c>
       <c r="C87" s="5">
-        <v>0.41079399999995303</v>
+        <v>0.34791400000000294</v>
       </c>
       <c r="D87" s="5">
-        <v>1.4311572847722553</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.212301160858531</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>347.66055160000002</v>
+        <v>347.23079150000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.55270440000003873</v>
+        <v>0.58978020000000697</v>
       </c>
       <c r="D88" s="5">
-        <v>1.9275989989052889</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0609124805909484</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>348.29550719999997</v>
+        <v>347.8807908</v>
       </c>
       <c r="C89" s="5">
-        <v>0.63495559999995521</v>
+        <v>0.6499992999999904</v>
       </c>
       <c r="D89" s="5">
-        <v>2.2137894873597075</v>
+        <v>2.2696148082169687</v>
       </c>
       <c r="E89" s="5">
-        <v>-0.30365248586342597</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.30866185540019409</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>350.2092753</v>
+        <v>349.81561349999998</v>
       </c>
       <c r="C90" s="5">
-        <v>1.9137681000000271</v>
+        <v>1.9348226999999838</v>
       </c>
       <c r="D90" s="5">
-        <v>6.7965595335756968</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8820788717636416</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>349.74496269999997</v>
+        <v>349.31577859999999</v>
       </c>
       <c r="C91" s="5">
-        <v>-0.46431260000002794</v>
+        <v>-0.4998348999999962</v>
       </c>
       <c r="D91" s="5">
-        <v>-1.5794273620289512</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7012122365723581</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>350.2123148</v>
+        <v>349.71870589999997</v>
       </c>
       <c r="C92" s="5">
-        <v>0.4673521000000278</v>
+        <v>0.40292729999998755</v>
       </c>
       <c r="D92" s="5">
-        <v>1.6153561517268766</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3929861635566754</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>350.04246860000001</v>
+        <v>349.55347599999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.16984619999999495</v>
+        <v>-0.16522989999998572</v>
       </c>
       <c r="D93" s="5">
-        <v>-0.58042693908572085</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.56548722100168147</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>350.45253539999999</v>
+        <v>350.05589029999999</v>
       </c>
       <c r="C94" s="5">
-        <v>0.41006679999998141</v>
+        <v>0.50241429999999809</v>
       </c>
       <c r="D94" s="5">
-        <v>1.4148657715129964</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7384638189005042</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>345.36152770000001</v>
+        <v>344.97372530000001</v>
       </c>
       <c r="C95" s="5">
-        <v>-5.0910076999999774</v>
+        <v>-5.082164999999975</v>
       </c>
       <c r="D95" s="5">
-        <v>-16.104820927929829</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.095830082831441</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>350.27076959999999</v>
+        <v>349.87682100000001</v>
       </c>
       <c r="C96" s="5">
-        <v>4.9092418999999836</v>
+        <v>4.9030956999999944</v>
       </c>
       <c r="D96" s="5">
-        <v>18.456604047773517</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.454029604250266</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>350.91489189999999</v>
+        <v>350.43647479999998</v>
       </c>
       <c r="C97" s="5">
-        <v>0.64412229999999226</v>
+        <v>0.55965379999997822</v>
       </c>
       <c r="D97" s="5">
-        <v>2.2291684197349282</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.936465938369003</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>354.91226110000002</v>
+        <v>354.3854475</v>
       </c>
       <c r="C98" s="5">
-        <v>3.9973692000000369</v>
+        <v>3.948972700000013</v>
       </c>
       <c r="D98" s="5">
-        <v>14.559326137498797</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.392860823781417</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>351.8125086</v>
+        <v>351.35112320000002</v>
       </c>
       <c r="C99" s="5">
-        <v>-3.0997525000000223</v>
+        <v>-3.0343242999999802</v>
       </c>
       <c r="D99" s="5">
-        <v>-9.9915501767190218</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.8043488054407657</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>351.22013950000002</v>
+        <v>350.77420569999998</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.59236909999998488</v>
+        <v>-0.57691750000003594</v>
       </c>
       <c r="D100" s="5">
-        <v>-2.0019095600579129</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9526988521671451</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>347.9105318</v>
+        <v>347.38630549999999</v>
       </c>
       <c r="C101" s="5">
-        <v>-3.309607700000015</v>
+        <v>-3.38790019999999</v>
       </c>
       <c r="D101" s="5">
-        <v>-10.739775254328453</v>
+        <v>-10.993744990442389</v>
       </c>
       <c r="E101" s="5">
-        <v>-0.11053125637331407</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.14214216854655515</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>349.65535390000002</v>
+        <v>349.08315219999997</v>
       </c>
       <c r="C102" s="5">
-        <v>1.7448221000000217</v>
+        <v>1.6968466999999805</v>
       </c>
       <c r="D102" s="5">
-        <v>6.1869829401253629</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0215967904012846</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>348.9875424</v>
+        <v>348.46909849999997</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.66781150000002754</v>
+        <v>-0.61405369999999948</v>
       </c>
       <c r="D103" s="5">
-        <v>-2.2679736011285589</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0905537415072062</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>348.66002559999998</v>
+        <v>348.16005960000001</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.32751680000001215</v>
+        <v>-0.30903889999996181</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.120377729749289</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0590412579675967</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>345.00059850000002</v>
+        <v>344.50865720000002</v>
       </c>
       <c r="C105" s="5">
-        <v>-3.6594270999999594</v>
+        <v>-3.6514023999999949</v>
       </c>
       <c r="D105" s="5">
-        <v>-11.89261956029447</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.884095917090098</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>347.12032240000002</v>
+        <v>346.5407912</v>
       </c>
       <c r="C106" s="5">
-        <v>2.1197238999999968</v>
+        <v>2.032133999999985</v>
       </c>
       <c r="D106" s="5">
-        <v>7.627264969551506</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3125892088916844</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>346.96254959999999</v>
+        <v>346.47747279999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.15777280000003202</v>
+        <v>-6.3318400000014208E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.54406144854862726</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.21903848352604616</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>346.24363920000002</v>
+        <v>345.72402549999998</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.7189103999999702</v>
+        <v>-0.75344730000000482</v>
       </c>
       <c r="D108" s="5">
-        <v>-2.458273289671975</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5785256567869119</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>345.82116350000001</v>
+        <v>345.25505550000003</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.42247570000000678</v>
+        <v>-0.46896999999995614</v>
       </c>
       <c r="D109" s="5">
-        <v>-1.4544163059185156</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6156942691218146</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>346.79297020000001</v>
+        <v>346.25553910000002</v>
       </c>
       <c r="C110" s="5">
-        <v>0.97180670000000191</v>
+        <v>1.0004835999999955</v>
       </c>
       <c r="D110" s="5">
-        <v>3.4247816825248023</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5333332193774103</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>348.12853330000002</v>
+        <v>347.56183190000002</v>
       </c>
       <c r="C111" s="5">
-        <v>1.3355631000000017</v>
+        <v>1.3062927999999943</v>
       </c>
       <c r="D111" s="5">
-        <v>4.7205754791953103</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6222789805569597</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>349.31398159999998</v>
+        <v>348.7753831</v>
       </c>
       <c r="C112" s="5">
-        <v>1.1854482999999618</v>
+        <v>1.2135511999999835</v>
       </c>
       <c r="D112" s="5">
-        <v>4.1636485519604083</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2713417132015152</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>350.63609930000001</v>
+        <v>350.10883610000002</v>
       </c>
       <c r="C113" s="5">
-        <v>1.3221177000000353</v>
+        <v>1.33345300000002</v>
       </c>
       <c r="D113" s="5">
-        <v>4.6376283338919633</v>
+        <v>4.6856049962501922</v>
       </c>
       <c r="E113" s="5">
-        <v>0.78341046070051767</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.78371845893046022</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>351.58968340000001</v>
+        <v>351.01314209999998</v>
       </c>
       <c r="C114" s="5">
-        <v>0.95358410000000049</v>
+        <v>0.90430599999996275</v>
       </c>
       <c r="D114" s="5">
-        <v>3.3127597467768277</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.143927226813048</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>352.7117131</v>
+        <v>352.10728829999999</v>
       </c>
       <c r="C115" s="5">
-        <v>1.1220296999999846</v>
+        <v>1.0941462000000115</v>
       </c>
       <c r="D115" s="5">
-        <v>3.8975026597747764</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8053297561786437</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>352.69328050000001</v>
+        <v>352.09275730000002</v>
       </c>
       <c r="C116" s="5">
-        <v>-1.8432599999982813E-2</v>
+        <v>-1.4530999999976757E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-6.2693589769657887E-2</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9511166818216878E-2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>353.55325349999998</v>
+        <v>352.95361789999998</v>
       </c>
       <c r="C117" s="5">
-        <v>0.85997299999996812</v>
+        <v>0.86086059999996678</v>
       </c>
       <c r="D117" s="5">
-        <v>2.965523108150192</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9737566221840206</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>353.6487176</v>
+        <v>353.06952109999997</v>
       </c>
       <c r="C118" s="5">
-        <v>9.5464100000015151E-2</v>
+        <v>0.1159031999999911</v>
       </c>
       <c r="D118" s="5">
-        <v>0.32449764644570944</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.39476947299221798</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>353.8846954</v>
+        <v>353.4162063</v>
       </c>
       <c r="C119" s="5">
-        <v>0.23597780000000057</v>
+        <v>0.34668520000002445</v>
       </c>
       <c r="D119" s="5">
-        <v>0.80366447473509961</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1846855441786985</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>352.57655670000003</v>
+        <v>351.93892440000002</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.3081386999999722</v>
+        <v>-1.4772818999999799</v>
       </c>
       <c r="D120" s="5">
-        <v>-4.3467316512293515</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9022809071811118</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>350.62186359999998</v>
+        <v>350.05954430000003</v>
       </c>
       <c r="C121" s="5">
-        <v>-1.9546931000000427</v>
+        <v>-1.8793800999999917</v>
       </c>
       <c r="D121" s="5">
-        <v>-6.4536730295298046</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.223191508619097</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>350.53610429999998</v>
+        <v>349.90562030000001</v>
       </c>
       <c r="C122" s="5">
-        <v>-8.5759300000006533E-2</v>
+        <v>-0.15392400000001771</v>
       </c>
       <c r="D122" s="5">
-        <v>-0.29311586534966905</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.52637546489117115</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>352.70485630000002</v>
+        <v>352.11786339999998</v>
       </c>
       <c r="C123" s="5">
-        <v>2.1687520000000404</v>
+        <v>2.2122430999999665</v>
       </c>
       <c r="D123" s="5">
-        <v>7.682270248280898</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.856339202009055</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>352.98033909999998</v>
+        <v>352.35619960000002</v>
       </c>
       <c r="C124" s="5">
-        <v>0.27548279999996339</v>
+        <v>0.23833620000004885</v>
       </c>
       <c r="D124" s="5">
-        <v>0.94130592813657099</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.81526839997738687</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>352.99208599999997</v>
+        <v>352.37288910000001</v>
       </c>
       <c r="C125" s="5">
-        <v>1.1746899999991456E-2</v>
+        <v>1.6689499999984037E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>3.9942339118814729E-2</v>
+        <v>5.6853315426064199E-2</v>
       </c>
       <c r="E125" s="5">
-        <v>0.67191789570537619</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.6466711966542027</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>353.4456816</v>
+        <v>352.85713129999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.4535956000000283</v>
+        <v>0.48424219999998286</v>
       </c>
       <c r="D126" s="5">
-        <v>1.5529475534755033</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6616002075199754</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>353.72172130000001</v>
+        <v>353.12306410000002</v>
       </c>
       <c r="C127" s="5">
-        <v>0.27603970000001254</v>
+        <v>0.26593280000003006</v>
       </c>
       <c r="D127" s="5">
-        <v>0.94123152482255001</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.90814509340815253</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>354.2337584</v>
+        <v>353.6362838</v>
       </c>
       <c r="C128" s="5">
-        <v>0.51203709999998637</v>
+        <v>0.51321969999997918</v>
       </c>
       <c r="D128" s="5">
-        <v>1.7509814895345421</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7580570918012794</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>353.77597500000002</v>
+        <v>353.1625535</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.45778339999998252</v>
+        <v>-0.47373029999999972</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.5398088421622824</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.595725947118587</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>354.12272400000001</v>
+        <v>353.45479080000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.34674899999998843</v>
+        <v>0.29223730000001069</v>
       </c>
       <c r="D130" s="5">
-        <v>1.1825258376879422</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.997515719877895</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>354.34085959999999</v>
+        <v>353.66710080000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.21813559999998233</v>
+        <v>0.21231000000000222</v>
       </c>
       <c r="D131" s="5">
-        <v>0.74169591924835299</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.72319114596197664</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>354.11951649999997</v>
+        <v>353.48378889999998</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.22134310000001278</v>
+        <v>-0.18331190000003517</v>
       </c>
       <c r="D132" s="5">
-        <v>-0.74702384569519387</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.62021112693038116</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>355.97188269999998</v>
+        <v>355.28448830000002</v>
       </c>
       <c r="C133" s="5">
-        <v>1.8523662000000058</v>
+        <v>1.8006994000000418</v>
       </c>
       <c r="D133" s="5">
-        <v>6.4608661891173425</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2871941474257342</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>352.57030029999999</v>
+        <v>351.86451729999999</v>
       </c>
       <c r="C134" s="5">
-        <v>-3.4015823999999952</v>
+        <v>-3.4199710000000323</v>
       </c>
       <c r="D134" s="5">
-        <v>-10.883040607416794</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.958856697825414</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>355.09529209999999</v>
+        <v>354.39838700000001</v>
       </c>
       <c r="C135" s="5">
-        <v>2.5249918000000093</v>
+        <v>2.5338697000000252</v>
       </c>
       <c r="D135" s="5">
-        <v>8.9407262815310204</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9921329335301401</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>354.89851700000003</v>
+        <v>354.17472859999998</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.19677509999996801</v>
+        <v>-0.22365840000003345</v>
       </c>
       <c r="D136" s="5">
-        <v>-0.66295378496200597</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.75468868216082008</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>355.97113030000003</v>
+        <v>355.26645630000002</v>
       </c>
       <c r="C137" s="5">
-        <v>1.0726133000000004</v>
+        <v>1.0917277000000354</v>
       </c>
       <c r="D137" s="5">
-        <v>3.6876701331141293</v>
+        <v>3.7623050474766551</v>
       </c>
       <c r="E137" s="5">
-        <v>0.84394081854857195</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.82116623880756912</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>355.24447459999999</v>
+        <v>354.54876309999997</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.72665570000003754</v>
+        <v>-0.717693200000042</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.4222836945844706</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3974314230305049</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>356.15670879999999</v>
+        <v>355.46376320000002</v>
       </c>
       <c r="C139" s="5">
-        <v>0.91223420000000033</v>
+        <v>0.91500010000004295</v>
       </c>
       <c r="D139" s="5">
-        <v>3.1253824655710361</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1412324954463111</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>357.37801359999997</v>
+        <v>356.684842</v>
       </c>
       <c r="C140" s="5">
-        <v>1.2213047999999844</v>
+        <v>1.2210787999999866</v>
       </c>
       <c r="D140" s="5">
-        <v>4.1934489530937924</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.200986531969475</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>359.07010459999998</v>
+        <v>358.36040400000002</v>
       </c>
       <c r="C141" s="5">
-        <v>1.6920910000000049</v>
+        <v>1.6755620000000135</v>
       </c>
       <c r="D141" s="5">
-        <v>5.8320019786981758</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7850675096218884</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>359.38090149999999</v>
+        <v>358.71027520000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.31079690000001392</v>
+        <v>0.3498711999999955</v>
       </c>
       <c r="D142" s="5">
-        <v>1.0436315835579579</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1778847123704583</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>360.31685479999999</v>
+        <v>359.62454450000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.93595329999999421</v>
+        <v>0.91426930000000084</v>
       </c>
       <c r="D143" s="5">
-        <v>3.1703751142401204</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1017631009560898</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>362.6417308</v>
+        <v>361.91166720000001</v>
       </c>
       <c r="C144" s="5">
-        <v>2.3248760000000175</v>
+        <v>2.2871226999999976</v>
       </c>
       <c r="D144" s="5">
-        <v>8.0235414743401012</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9043890209405498</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>363.67846830000002</v>
+        <v>362.878152</v>
       </c>
       <c r="C145" s="5">
-        <v>1.0367375000000152</v>
+        <v>0.96648479999998926</v>
       </c>
       <c r="D145" s="5">
-        <v>3.4850765424716545</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2520888297471906</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>364.16702070000002</v>
+        <v>363.37544000000003</v>
       </c>
       <c r="C146" s="5">
-        <v>0.48855240000000322</v>
+        <v>0.49728800000002593</v>
       </c>
       <c r="D146" s="5">
-        <v>1.624000290509775</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6569308320666165</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>365.04000120000001</v>
+        <v>364.33596130000001</v>
       </c>
       <c r="C147" s="5">
-        <v>0.87298049999998284</v>
+        <v>0.96052129999998215</v>
       </c>
       <c r="D147" s="5">
-        <v>2.9148697460947393</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2185205657878191</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>366.81633749999997</v>
+        <v>366.08702640000001</v>
       </c>
       <c r="C148" s="5">
-        <v>1.7763362999999686</v>
+        <v>1.7510651000000053</v>
       </c>
       <c r="D148" s="5">
-        <v>5.998216368111664</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9223439554705326</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>367.13433989999999</v>
+        <v>366.43474040000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.31800240000001168</v>
+        <v>0.3477139999999963</v>
       </c>
       <c r="D149" s="5">
-        <v>1.0452851353227377</v>
+        <v>1.1457479285809091</v>
       </c>
       <c r="E149" s="5">
-        <v>3.1359873455445664</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1436359673002956</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>367.60923550000001</v>
+        <v>366.91525760000002</v>
       </c>
       <c r="C150" s="5">
-        <v>0.47489560000002484</v>
+        <v>0.48051720000000842</v>
       </c>
       <c r="D150" s="5">
-        <v>1.5633147963998173</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5849961280985037</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>365.18916869999998</v>
+        <v>364.40047950000002</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.4200668000000292</v>
+        <v>-2.5147781000000009</v>
       </c>
       <c r="D151" s="5">
-        <v>-7.6200563021746053</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.921546148525282</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>368.05812429999997</v>
+        <v>367.26688589999998</v>
       </c>
       <c r="C152" s="5">
-        <v>2.8689555999999925</v>
+        <v>2.8664063999999598</v>
       </c>
       <c r="D152" s="5">
-        <v>9.8454936361187517</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8585831167610003</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>368.06738899999999</v>
+        <v>367.35889300000002</v>
       </c>
       <c r="C153" s="5">
-        <v>9.264700000017001E-3</v>
+        <v>9.2007100000046194E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>3.0210389550111572E-2</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.30103659720539522</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>369.52215109999997</v>
+        <v>368.75704589999998</v>
       </c>
       <c r="C154" s="5">
-        <v>1.4547620999999822</v>
+        <v>1.3981528999999568</v>
       </c>
       <c r="D154" s="5">
-        <v>4.8473948971863523</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6639773106687876</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>369.3132344</v>
+        <v>368.6063924</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.20891669999997475</v>
+        <v>-0.15065349999997579</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.67633820088229823</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.48915277412386882</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>371.19905779999999</v>
+        <v>370.48476419999997</v>
       </c>
       <c r="C156" s="5">
-        <v>1.8858233999999925</v>
+        <v>1.8783717999999681</v>
       </c>
       <c r="D156" s="5">
-        <v>6.302610816344334</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2893822847509107</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>369.42982619999998</v>
+        <v>368.61541560000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.7692316000000119</v>
+        <v>-1.8693485999999666</v>
       </c>
       <c r="D157" s="5">
-        <v>-5.5719361403623102</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8895847553876335</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>372.47114449999998</v>
+        <v>371.67606719999998</v>
       </c>
       <c r="C158" s="5">
-        <v>3.0413183000000004</v>
+        <v>3.0606515999999715</v>
       </c>
       <c r="D158" s="5">
-        <v>10.338768759576155</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.431568900705624</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>373.4384622</v>
+        <v>372.65283720000002</v>
       </c>
       <c r="C159" s="5">
-        <v>0.96731770000002371</v>
+        <v>0.97677000000004455</v>
       </c>
       <c r="D159" s="5">
-        <v>3.161334301699803</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1996014025136521</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>372.24524689999998</v>
+        <v>371.40622209999998</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.1932153000000199</v>
+        <v>-1.2466151000000423</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.767585783482319</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9412532173216275</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>373.82392820000001</v>
+        <v>372.92222829999997</v>
       </c>
       <c r="C161" s="5">
-        <v>1.5786813000000279</v>
+        <v>1.5160061999999925</v>
       </c>
       <c r="D161" s="5">
-        <v>5.2095659461813826</v>
+        <v>5.0096341475062145</v>
       </c>
       <c r="E161" s="5">
-        <v>1.8221091227320629</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7704347281369159</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>375.18290009999998</v>
+        <v>374.31100859999998</v>
       </c>
       <c r="C162" s="5">
-        <v>1.3589718999999718</v>
+        <v>1.3887803000000076</v>
       </c>
       <c r="D162" s="5">
-        <v>4.450679951242642</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5615358068362699</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>374.75509829999999</v>
+        <v>373.86585280000003</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.42780179999999746</v>
+        <v>-0.44515579999995225</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.3597498243951955</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4178227772744578</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>373.98588219999999</v>
+        <v>373.18514470000002</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.76921609999999419</v>
+        <v>-0.68070810000000392</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.4354830228864977</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1631267437721924</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>373.2076232</v>
+        <v>372.30677530000003</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.77825899999999137</v>
+        <v>-0.87836939999999686</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.4687980069766691</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7881730307048769</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>371.8251606</v>
+        <v>370.95210800000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.3824625999999967</v>
+        <v>-1.3546673000000169</v>
       </c>
       <c r="D166" s="5">
-        <v>-4.3556727584574624</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2799658899476789</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>369.41733369999997</v>
+        <v>368.6073068</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.4078269000000319</v>
+        <v>-2.3448012000000062</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.4999552500812143</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.3270137238838124</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>367.63803519999999</v>
+        <v>366.72727040000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.7792984999999817</v>
+        <v>-1.8800363999999945</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.6291202580259991</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9516472870328023</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>367.27187140000001</v>
+        <v>366.35477539999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.36616379999998117</v>
+        <v>-0.3724950000000149</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.1886624920752542</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2120868518878503</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>366.90675420000002</v>
+        <v>366.08193219999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.36511719999998604</v>
+        <v>-0.27284320000001117</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.1864587481137612</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.89004992831298591</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>366.45019639999998</v>
+        <v>365.58068889999998</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.45655780000004142</v>
+        <v>-0.50124329999999873</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.4830343335464735</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6307358724180543</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>365.68872160000001</v>
+        <v>364.76762380000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.76147479999997358</v>
+        <v>-0.81306509999996024</v>
       </c>
       <c r="D172" s="5">
-        <v>-2.4652692601731419</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6364397528356953</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>365.27572149999997</v>
+        <v>364.4557408</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.4130001000000334</v>
+        <v>-0.311883000000023</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.3468646871446666</v>
+        <v>-1.0212107343772092</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.2866932946642882</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2703091576480205</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>363.90157319999997</v>
+        <v>363.0393163</v>
       </c>
       <c r="C174" s="5">
-        <v>-1.3741483000000017</v>
+        <v>-1.4164245000000051</v>
       </c>
       <c r="D174" s="5">
-        <v>-4.4220942526445146</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5652847975833577</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>364.87248240000002</v>
+        <v>363.97677010000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.97090920000005099</v>
+        <v>0.93745380000001433</v>
       </c>
       <c r="D175" s="5">
-        <v>3.2490678520830318</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1430747002625159</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>364.9815155</v>
+        <v>364.08668519999998</v>
       </c>
       <c r="C176" s="5">
-        <v>0.10903309999997646</v>
+        <v>0.10991509999996651</v>
       </c>
       <c r="D176" s="5">
-        <v>0.35918020900083114</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.36298308730549067</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>365.83023730000002</v>
+        <v>364.91760649999998</v>
       </c>
       <c r="C177" s="5">
-        <v>0.84872180000002118</v>
+        <v>0.83092129999999997</v>
       </c>
       <c r="D177" s="5">
-        <v>2.8264265287580637</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7732875517124889</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>367.02721380000003</v>
+        <v>366.15060590000002</v>
       </c>
       <c r="C178" s="5">
-        <v>1.1969765000000052</v>
+        <v>1.2329994000000397</v>
       </c>
       <c r="D178" s="5">
-        <v>3.9977677290236491</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1308165014293463</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>369.36493819999998</v>
+        <v>368.37264260000001</v>
       </c>
       <c r="C179" s="5">
-        <v>2.3377243999999564</v>
+        <v>2.2220366999999897</v>
       </c>
       <c r="D179" s="5">
-        <v>7.9167385514857136</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5304218458939642</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>369.71869839999999</v>
+        <v>368.8056891</v>
       </c>
       <c r="C180" s="5">
-        <v>0.35376020000001063</v>
+        <v>0.43304649999998901</v>
       </c>
       <c r="D180" s="5">
-        <v>1.1553765056085297</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4198364231316374</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>369.95505050000003</v>
+        <v>369.0327226</v>
       </c>
       <c r="C181" s="5">
-        <v>0.23635210000003326</v>
+        <v>0.22703350000000455</v>
       </c>
       <c r="D181" s="5">
-        <v>0.76983357987923107</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.74121554565169667</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>370.0412872</v>
+        <v>369.11284810000001</v>
       </c>
       <c r="C182" s="5">
-        <v>8.6236699999972188E-2</v>
+        <v>8.0125500000008287E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>0.28007947178254611</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.26085899174979055</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>369.0193817</v>
+        <v>368.15551249999999</v>
       </c>
       <c r="C183" s="5">
-        <v>-1.0219055000000026</v>
+        <v>-0.95733560000002171</v>
       </c>
       <c r="D183" s="5">
-        <v>-3.2640443793135465</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0683192425934758</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>368.25426470000002</v>
+        <v>367.2360903</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.76511699999997518</v>
+        <v>-0.91942219999998542</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.459877120224685</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9560267813444008</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>371.2971326</v>
+        <v>370.37823650000001</v>
       </c>
       <c r="C185" s="5">
-        <v>3.0428678999999761</v>
+        <v>3.1421462000000133</v>
       </c>
       <c r="D185" s="5">
-        <v>10.378814023787598</v>
+        <v>10.764668706880931</v>
       </c>
       <c r="E185" s="5">
-        <v>1.6484564249912959</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6250246702109283</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>374.99852299999998</v>
+        <v>374.04537679999999</v>
       </c>
       <c r="C186" s="5">
-        <v>3.7013903999999798</v>
+        <v>3.6671402999999714</v>
       </c>
       <c r="D186" s="5">
-        <v>12.640752262785494</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.550124687979114</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>374.13619920000002</v>
+        <v>373.22924899999998</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.86232379999995601</v>
+        <v>-0.81612780000000384</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.7248131514391538</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5870812038468971</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>375.46311859999997</v>
+        <v>374.47439150000002</v>
       </c>
       <c r="C188" s="5">
-        <v>1.3269193999999516</v>
+        <v>1.2451425000000427</v>
       </c>
       <c r="D188" s="5">
-        <v>4.3399530896145233</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0776394908620839</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>376.72412359999998</v>
+        <v>375.78967299999999</v>
       </c>
       <c r="C189" s="5">
-        <v>1.2610050000000115</v>
+        <v>1.3152814999999691</v>
       </c>
       <c r="D189" s="5">
-        <v>4.1055247674838924</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2971903365766284</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>377.2952027</v>
+        <v>376.32552759999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.57107910000001993</v>
+        <v>0.5358545999999933</v>
       </c>
       <c r="D190" s="5">
-        <v>1.8343331068128021</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7246152862325337</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>370.8510708</v>
+        <v>369.86534390000003</v>
       </c>
       <c r="C191" s="5">
-        <v>-6.4441319000000021</v>
+        <v>-6.4601836999999591</v>
       </c>
       <c r="D191" s="5">
-        <v>-18.675940442121863</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.76194222367009</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>378.48014979999999</v>
+        <v>377.46159160000002</v>
       </c>
       <c r="C192" s="5">
-        <v>7.6290789999999902</v>
+        <v>7.5962476999999922</v>
       </c>
       <c r="D192" s="5">
-        <v>27.679988571940186</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.629045071814406</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>382.9199926</v>
+        <v>381.90067199999999</v>
       </c>
       <c r="C193" s="5">
-        <v>4.4398428000000081</v>
+        <v>4.4390803999999662</v>
       </c>
       <c r="D193" s="5">
-        <v>15.021550864210775</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.061986862330157</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>378.2700327</v>
+        <v>377.2496787</v>
       </c>
       <c r="C194" s="5">
-        <v>-4.6499598999999989</v>
+        <v>-4.6509932999999819</v>
       </c>
       <c r="D194" s="5">
-        <v>-13.637194558551524</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.674029013483292</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>380.27496869999999</v>
+        <v>379.30432910000002</v>
       </c>
       <c r="C195" s="5">
-        <v>2.0049359999999865</v>
+        <v>2.0546504000000141</v>
       </c>
       <c r="D195" s="5">
-        <v>6.5490611406948673</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7350482181847804</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>381.03541969999998</v>
+        <v>380.02168269999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.76045099999998911</v>
+        <v>0.71735359999996717</v>
       </c>
       <c r="D196" s="5">
-        <v>2.4262576493404575</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2932380615109382</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>381.40635029999999</v>
+        <v>380.39604730000002</v>
       </c>
       <c r="C197" s="5">
-        <v>0.37093060000000833</v>
+        <v>0.37436460000003535</v>
       </c>
       <c r="D197" s="5">
-        <v>1.1744516808523953</v>
+        <v>1.1885625909329622</v>
       </c>
       <c r="E197" s="5">
-        <v>2.7226759412900536</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7047514710006437</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>381.88810969999997</v>
+        <v>380.91935480000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.48175939999998718</v>
+        <v>0.52330749999998716</v>
       </c>
       <c r="D198" s="5">
-        <v>1.5263103181991422</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6633775855151578</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>382.30787309999999</v>
+        <v>381.30396259999998</v>
       </c>
       <c r="C199" s="5">
-        <v>0.4197634000000221</v>
+        <v>0.3846077999999693</v>
       </c>
       <c r="D199" s="5">
-        <v>1.3270182025095778</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2183707410686972</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>382.53757810000002</v>
+        <v>381.54835750000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.22970500000002403</v>
+        <v>0.24439490000003161</v>
       </c>
       <c r="D200" s="5">
-        <v>0.72339271079606693</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.77185125081002948</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>381.28579139999999</v>
+        <v>380.23532060000002</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.2517867000000251</v>
+        <v>-1.313036899999986</v>
       </c>
       <c r="D201" s="5">
-        <v>-3.8568799552216482</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0523328967044803</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>382.15127810000001</v>
+        <v>381.09573840000002</v>
       </c>
       <c r="C202" s="5">
-        <v>0.86548670000001948</v>
+        <v>0.86041779999999335</v>
       </c>
       <c r="D202" s="5">
-        <v>2.7581643896610775</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7494789060701796</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>381.91024759999999</v>
+        <v>380.91940770000002</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.24103050000002213</v>
+        <v>-0.17633069999999407</v>
       </c>
       <c r="D203" s="5">
-        <v>-0.75424412421143394</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.55382197481236295</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>378.99155990000003</v>
+        <v>377.97060249999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.918687699999964</v>
+        <v>-2.948805200000038</v>
       </c>
       <c r="D204" s="5">
-        <v>-8.7949848363880747</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.9040496659847594</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>381.83333720000002</v>
+        <v>380.82058060000003</v>
       </c>
       <c r="C205" s="5">
-        <v>2.8417772999999897</v>
+        <v>2.8499781000000439</v>
       </c>
       <c r="D205" s="5">
-        <v>9.3784230796773116</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4330880688553442</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>383.79706470000002</v>
+        <v>382.70548129999997</v>
       </c>
       <c r="C206" s="5">
-        <v>1.9637275000000045</v>
+        <v>1.884900699999946</v>
       </c>
       <c r="D206" s="5">
-        <v>6.3490631377146611</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1038785565297404</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>385.43500319999998</v>
+        <v>384.45617379999999</v>
       </c>
       <c r="C207" s="5">
-        <v>1.6379384999999616</v>
+        <v>1.7506925000000138</v>
       </c>
       <c r="D207" s="5">
-        <v>5.2431995523708697</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6296604353035962</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>385.38649939999999</v>
+        <v>384.35725029999998</v>
       </c>
       <c r="C208" s="5">
-        <v>-4.850379999999177E-2</v>
+        <v>-9.8923500000012154E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-0.15090557765442547</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.30833254140195665</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>384.9870674</v>
+        <v>383.8868377</v>
       </c>
       <c r="C209" s="5">
-        <v>-0.39943199999999024</v>
+        <v>-0.47041259999997465</v>
       </c>
       <c r="D209" s="5">
-        <v>-1.236668872620772</v>
+        <v>-1.4588269804266307</v>
       </c>
       <c r="E209" s="5">
-        <v>0.93881947617902028</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91767262693109863</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>385.3548624</v>
+        <v>384.27595689999998</v>
       </c>
       <c r="C210" s="5">
-        <v>0.36779500000000098</v>
+        <v>0.3891191999999819</v>
       </c>
       <c r="D210" s="5">
-        <v>1.1524554584165125</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2231600580078661</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>386.22649849999999</v>
+        <v>385.12924659999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.87163609999998926</v>
+        <v>0.85328970000000481</v>
       </c>
       <c r="D211" s="5">
-        <v>2.748308938705657</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.697399967137537</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>387.34241739999999</v>
+        <v>386.25247300000001</v>
       </c>
       <c r="C212" s="5">
-        <v>1.1159188999999969</v>
+        <v>1.1232264000000214</v>
       </c>
       <c r="D212" s="5">
-        <v>3.5227741970988768</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5564789784223061</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>391.0419746</v>
+        <v>389.88675619999998</v>
       </c>
       <c r="C213" s="5">
-        <v>3.6995572000000152</v>
+        <v>3.6342831999999703</v>
       </c>
       <c r="D213" s="5">
-        <v>12.083019695106545</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.893928492179029</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>389.23600900000002</v>
+        <v>388.17866850000001</v>
       </c>
       <c r="C214" s="5">
-        <v>-1.8059655999999791</v>
+        <v>-1.7080876999999646</v>
       </c>
       <c r="D214" s="5">
-        <v>-5.4033832825318706</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1323387842278407</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>389.91588899999999</v>
+        <v>388.80971390000002</v>
       </c>
       <c r="C215" s="5">
-        <v>0.67987999999996873</v>
+        <v>0.63104540000000497</v>
       </c>
       <c r="D215" s="5">
-        <v>2.1162986424690278</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.968325579373964</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>389.89381689999999</v>
+        <v>388.78666930000003</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.2072100000002592E-2</v>
+        <v>-2.3044599999991533E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-6.7907659011479105E-2</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1100351197639355E-2</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>389.55339570000001</v>
+        <v>388.44909080000002</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.34042119999998022</v>
+        <v>-0.33757850000000644</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.0427183725514766</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0369831592138889</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>390.25492229999998</v>
+        <v>389.16798180000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.70152659999996558</v>
+        <v>0.71889099999998507</v>
       </c>
       <c r="D218" s="5">
-        <v>2.1825512209445508</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2435486452378806</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>390.86461379999997</v>
+        <v>389.69196720000002</v>
       </c>
       <c r="C219" s="5">
-        <v>0.60969149999999672</v>
+        <v>0.52398540000001503</v>
       </c>
       <c r="D219" s="5">
-        <v>1.8909415653560524</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6277284276324799</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>390.73406290000003</v>
+        <v>389.60224340000002</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.13055089999994607</v>
+        <v>-8.9723800000001575E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.40007103118506748</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.27594184402764954</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>391.05216840000003</v>
+        <v>389.94012930000002</v>
       </c>
       <c r="C221" s="5">
-        <v>0.31810550000000148</v>
+        <v>0.3378859000000034</v>
       </c>
       <c r="D221" s="5">
-        <v>0.98133367712134323</v>
+        <v>1.0456888178700829</v>
       </c>
       <c r="E221" s="5">
-        <v>1.5754038287469019</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5768427061129353</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>392.23992240000001</v>
+        <v>391.15060469999997</v>
       </c>
       <c r="C222" s="5">
-        <v>1.187753999999984</v>
+        <v>1.2104753999999502</v>
       </c>
       <c r="D222" s="5">
-        <v>3.7063026184300574</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7893747019742019</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>393.4071831</v>
+        <v>392.31009119999999</v>
       </c>
       <c r="C223" s="5">
-        <v>1.1672606999999857</v>
+        <v>1.1594865000000141</v>
       </c>
       <c r="D223" s="5">
-        <v>3.6300939384688924</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6157276552250872</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>393.13897539999999</v>
+        <v>392.0484333</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.26820770000000493</v>
+        <v>-0.26165789999998879</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.81504651557233743</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.79743098745433949</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>391.22015399999998</v>
+        <v>390.08431949999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.918821400000013</v>
+        <v>-1.9641138000000069</v>
       </c>
       <c r="D225" s="5">
-        <v>-5.7022308050147625</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8489334477876964</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>391.66363580000001</v>
+        <v>390.4904234</v>
       </c>
       <c r="C226" s="5">
-        <v>0.44348180000002912</v>
+        <v>0.40610390000000507</v>
       </c>
       <c r="D226" s="5">
-        <v>1.3688167856540812</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2564584586731264</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>393.29909509999999</v>
+        <v>392.18640360000001</v>
       </c>
       <c r="C227" s="5">
-        <v>1.6354592999999795</v>
+        <v>1.6959802000000082</v>
       </c>
       <c r="D227" s="5">
-        <v>5.1275038435799614</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3381655583150334</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>395.68511999999998</v>
+        <v>394.48923250000001</v>
       </c>
       <c r="C228" s="5">
-        <v>2.3860248999999953</v>
+        <v>2.3028289000000086</v>
       </c>
       <c r="D228" s="5">
-        <v>7.5279230874463643</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2781916609076625</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>401.62434150000001</v>
+        <v>400.42843019999998</v>
       </c>
       <c r="C229" s="5">
-        <v>5.9392215000000306</v>
+        <v>5.9391976999999656</v>
       </c>
       <c r="D229" s="5">
-        <v>19.575909885948995</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.640166870712527</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>403.65343159999998</v>
+        <v>402.47021439999997</v>
       </c>
       <c r="C230" s="5">
-        <v>2.0290900999999621</v>
+        <v>2.0417841999999951</v>
       </c>
       <c r="D230" s="5">
-        <v>6.2339841036724852</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2933478697499545</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>397.6319436</v>
+        <v>396.45398640000002</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.0214879999999766</v>
+        <v>-6.0162279999999555</v>
       </c>
       <c r="D231" s="5">
-        <v>-16.502897516880854</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.534206158789701</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>398.7075183</v>
+        <v>397.57049669999998</v>
       </c>
       <c r="C232" s="5">
-        <v>1.0755747000000042</v>
+        <v>1.116510299999959</v>
       </c>
       <c r="D232" s="5">
-        <v>3.2946691946521334</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4323307594186447</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>400.31363470000002</v>
+        <v>399.19357120000001</v>
       </c>
       <c r="C233" s="5">
-        <v>1.606116400000019</v>
+        <v>1.6230745000000297</v>
       </c>
       <c r="D233" s="5">
-        <v>4.9425198769858625</v>
+        <v>5.0104894275736278</v>
       </c>
       <c r="E233" s="5">
-        <v>2.3683454660009984</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3730417068413168</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>403.65723150000002</v>
+        <v>402.46518570000001</v>
       </c>
       <c r="C234" s="5">
-        <v>3.3435968000000003</v>
+        <v>3.2716144999999983</v>
       </c>
       <c r="D234" s="5">
-        <v>10.496432786499209</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.290311021373366</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>399.2497017</v>
+        <v>398.04595940000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-4.4075298000000203</v>
+        <v>-4.4192262999999912</v>
       </c>
       <c r="D235" s="5">
-        <v>-12.343857053279416</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.409135637627678</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>399.37129119999997</v>
+        <v>398.19039029999999</v>
       </c>
       <c r="C236" s="5">
-        <v>0.12158949999997049</v>
+        <v>0.14443089999997483</v>
       </c>
       <c r="D236" s="5">
-        <v>0.36606675515149512</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.43628977752017128</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>398.92963520000001</v>
+        <v>397.71160709999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.4416559999999663</v>
+        <v>-0.4787832000000094</v>
       </c>
       <c r="D237" s="5">
-        <v>-1.3190119267420197</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4333733354240041</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>401.79558100000003</v>
+        <v>400.59153400000002</v>
       </c>
       <c r="C238" s="5">
-        <v>2.86594580000002</v>
+        <v>2.8799269000000436</v>
       </c>
       <c r="D238" s="5">
-        <v>8.9698301451200955</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0440592905084003</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>403.03029379999998</v>
+        <v>401.82981330000001</v>
       </c>
       <c r="C239" s="5">
-        <v>1.2347127999999543</v>
+        <v>1.2382792999999879</v>
       </c>
       <c r="D239" s="5">
-        <v>3.7505533244864386</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7730701476881068</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>403.37558380000002</v>
+        <v>402.19618159999999</v>
       </c>
       <c r="C240" s="5">
-        <v>0.34529000000003407</v>
+        <v>0.36636829999997644</v>
       </c>
       <c r="D240" s="5">
-        <v>1.0329397500731696</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0996031125014349</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>404.11008529999998</v>
+        <v>402.92350740000001</v>
       </c>
       <c r="C241" s="5">
-        <v>0.73450149999996484</v>
+        <v>0.7273258000000169</v>
       </c>
       <c r="D241" s="5">
-        <v>2.207081357791929</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1917771136079844</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>405.1021361</v>
+        <v>403.91523219999999</v>
       </c>
       <c r="C242" s="5">
-        <v>0.99205080000001544</v>
+        <v>0.99172479999998586</v>
       </c>
       <c r="D242" s="5">
-        <v>2.9859853121932511</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9939007033976006</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>407.65138139999999</v>
+        <v>406.45858299999998</v>
       </c>
       <c r="C243" s="5">
-        <v>2.5492452999999955</v>
+        <v>2.5433507999999847</v>
       </c>
       <c r="D243" s="5">
-        <v>7.8183351570154658</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8233471687294553</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>408.05461439999999</v>
+        <v>406.83552600000002</v>
       </c>
       <c r="C244" s="5">
-        <v>0.40323300000000017</v>
+        <v>0.37694300000003977</v>
       </c>
       <c r="D244" s="5">
-        <v>1.1934726925139971</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1185540984000264</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>409.8349561</v>
+        <v>408.60277639999998</v>
       </c>
       <c r="C245" s="5">
-        <v>1.7803417000000081</v>
+        <v>1.7672503999999662</v>
       </c>
       <c r="D245" s="5">
-        <v>5.3630795079935956</v>
+        <v>5.3390319544689646</v>
       </c>
       <c r="E245" s="5">
-        <v>2.378465426773535</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.357053289138733</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>410.67061849999999</v>
+        <v>409.38585169999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.8356623999999897</v>
+        <v>0.78307530000000725</v>
       </c>
       <c r="D246" s="5">
-        <v>2.4744537182318282</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3241613950974127</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>408.96094599999998</v>
+        <v>407.62782750000002</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.7096725000000106</v>
+        <v>-1.7580241999999657</v>
       </c>
       <c r="D247" s="5">
-        <v>-4.8829322589173945</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.0331707164439132</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>407.59963540000001</v>
+        <v>406.42931809999999</v>
       </c>
       <c r="C248" s="5">
-        <v>-1.3613105999999675</v>
+        <v>-1.1985094000000345</v>
       </c>
       <c r="D248" s="5">
-        <v>-3.9221222715233095</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4717458539832768</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>412.64725820000001</v>
+        <v>411.34742599999998</v>
       </c>
       <c r="C249" s="5">
-        <v>5.0476227999999992</v>
+        <v>4.9181078999999954</v>
       </c>
       <c r="D249" s="5">
-        <v>15.915663002625502</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.527417635474228</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>414.02867989999999</v>
+        <v>412.80283900000001</v>
       </c>
       <c r="C250" s="5">
-        <v>1.3814216999999758</v>
+        <v>1.4554130000000214</v>
       </c>
       <c r="D250" s="5">
-        <v>4.0920459384442776</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3293968176467468</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>414.9524801</v>
+        <v>413.66501820000002</v>
       </c>
       <c r="C251" s="5">
-        <v>0.9238002000000165</v>
+        <v>0.86217920000001413</v>
       </c>
       <c r="D251" s="5">
-        <v>2.7105997198526577</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5353098288157794</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>411.94197279999997</v>
+        <v>410.66450809999998</v>
       </c>
       <c r="C252" s="5">
-        <v>-3.0105073000000289</v>
+        <v>-3.0005101000000423</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.366946575703782</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.3651884967488535</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>411.99267509999999</v>
+        <v>410.70962600000001</v>
       </c>
       <c r="C253" s="5">
-        <v>5.0702300000011746E-2</v>
+        <v>4.511790000003657E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>0.14779742830843823</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.13191840660111698</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>411.59358409999999</v>
+        <v>410.30090389999998</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.39909099999999853</v>
+        <v>-0.40872210000003406</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.1562484808629647</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1876782588315704</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>410.93809270000003</v>
+        <v>409.62817799999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.65549139999995987</v>
+        <v>-0.672725899999989</v>
       </c>
       <c r="D255" s="5">
-        <v>-1.8944325456501265</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9498639669033202</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>412.02240460000002</v>
+        <v>410.73016849999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.0843118999999888</v>
+        <v>1.1019904999999994</v>
       </c>
       <c r="D256" s="5">
-        <v>3.2127091560299581</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.276462772532418</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>409.54652779999998</v>
+        <v>408.1128162</v>
       </c>
       <c r="C257" s="5">
-        <v>-2.4758768000000373</v>
+        <v>-2.6173522999999932</v>
       </c>
       <c r="D257" s="5">
-        <v>-6.9772892967838951</v>
+        <v>-7.3845245667819359</v>
       </c>
       <c r="E257" s="5">
-        <v>-7.0376695717888627E-2</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.11991112843549034</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>410.41547430000003</v>
+        <v>409.1381336</v>
       </c>
       <c r="C258" s="5">
-        <v>0.86894650000004958</v>
+        <v>1.0253174000000058</v>
       </c>
       <c r="D258" s="5">
-        <v>2.5759966482882257</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.056814795436269</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>410.70983819999998</v>
+        <v>409.35307180000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.29436389999995072</v>
+        <v>0.21493820000000596</v>
       </c>
       <c r="D259" s="5">
-        <v>0.86408403755600105</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.63223731541504069</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>408.24600370000002</v>
+        <v>406.97110459999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-2.4638344999999617</v>
+        <v>-2.3819672000000196</v>
       </c>
       <c r="D260" s="5">
-        <v>-6.965927528539984</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7634371893203982</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>407.11064959999999</v>
+        <v>405.80991770000003</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.1353541000000291</v>
+        <v>-1.1611868999999615</v>
       </c>
       <c r="D261" s="5">
-        <v>-3.2866887014082358</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3706671974609637</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>405.16196500000001</v>
+        <v>403.8425001</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.9486845999999787</v>
+        <v>-1.967417600000033</v>
       </c>
       <c r="D262" s="5">
-        <v>-5.5951152630441818</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6651024207041374</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>402.8471662</v>
+        <v>401.47155029999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-2.3147988000000055</v>
+        <v>-2.3709498000000053</v>
       </c>
       <c r="D263" s="5">
-        <v>-6.6445384069388052</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.822074237624931</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>402.73285229999999</v>
+        <v>401.35181110000002</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.11431390000001329</v>
+        <v>-0.11973919999996951</v>
       </c>
       <c r="D264" s="5">
-        <v>-0.33998697581756332</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.3573144169837783</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>401.8412495</v>
+        <v>400.44536269999998</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.89160279999998693</v>
+        <v>-0.90644840000004478</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.6245469104596131</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6767731281230889</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>398.34660150000002</v>
+        <v>396.94650840000003</v>
       </c>
       <c r="C266" s="5">
-        <v>-3.4946479999999838</v>
+        <v>-3.4988542999999481</v>
       </c>
       <c r="D266" s="5">
-        <v>-9.9509347197757165</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.9954200856945512</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>395.20204139999998</v>
+        <v>393.88620789999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.1445601000000352</v>
+        <v>-3.0603005000000394</v>
       </c>
       <c r="D267" s="5">
-        <v>-9.072185000615951</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8691429642746016</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>394.13614510000002</v>
+        <v>392.77351440000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-1.065896299999963</v>
+        <v>-1.1126934999999776</v>
       </c>
       <c r="D268" s="5">
-        <v>-3.1889291110016038</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3377172594464266</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>391.4083953</v>
+        <v>389.95989070000002</v>
       </c>
       <c r="C269" s="5">
-        <v>-2.7277498000000264</v>
+        <v>-2.8136236999999937</v>
       </c>
       <c r="D269" s="5">
-        <v>-7.9960520045330945</v>
+        <v>-8.2654480539968045</v>
       </c>
       <c r="E269" s="5">
-        <v>-4.4288331773765233</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4480165237212095</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>393.52539639999998</v>
+        <v>392.16836489999997</v>
       </c>
       <c r="C270" s="5">
-        <v>2.1170010999999818</v>
+        <v>2.2084741999999551</v>
       </c>
       <c r="D270" s="5">
-        <v>6.6870094792542689</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0117360114953398</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>397.90541560000003</v>
+        <v>396.53148700000003</v>
       </c>
       <c r="C271" s="5">
-        <v>4.3800192000000493</v>
+        <v>4.3631221000000551</v>
       </c>
       <c r="D271" s="5">
-        <v>14.20497417546731</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.198777336421875</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>396.09092099999998</v>
+        <v>394.70953300000002</v>
       </c>
       <c r="C272" s="5">
-        <v>-1.8144946000000459</v>
+        <v>-1.8219540000000052</v>
       </c>
       <c r="D272" s="5">
-        <v>-5.3369586582686424</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3764487311185434</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>396.98861590000001</v>
+        <v>395.58618360000003</v>
       </c>
       <c r="C273" s="5">
-        <v>0.89769490000003316</v>
+        <v>0.87665060000000494</v>
       </c>
       <c r="D273" s="5">
-        <v>2.7538214995778798</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6980012533274644</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>397.42545189999998</v>
+        <v>396.02472920000002</v>
       </c>
       <c r="C274" s="5">
-        <v>0.43683599999997114</v>
+        <v>0.43854559999999765</v>
       </c>
       <c r="D274" s="5">
-        <v>1.3284697651873234</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3384575919439756</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>397.17572259999997</v>
+        <v>395.79817370000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.2497293000000127</v>
+        <v>-0.22655550000001767</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.75144065592611664</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.68433308816667759</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>398.8238412</v>
+        <v>397.44416410000002</v>
       </c>
       <c r="C276" s="5">
-        <v>1.6481186000000321</v>
+        <v>1.6459904000000165</v>
       </c>
       <c r="D276" s="5">
-        <v>5.0947476994820828</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1061337371528959</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>397.54021230000001</v>
+        <v>396.13183830000003</v>
       </c>
       <c r="C277" s="5">
-        <v>-1.2836288999999965</v>
+        <v>-1.3123257999999964</v>
       </c>
       <c r="D277" s="5">
-        <v>-3.7946022106863486</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8911236480398737</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>397.696549</v>
+        <v>396.18905059999997</v>
       </c>
       <c r="C278" s="5">
-        <v>0.15633669999999711</v>
+        <v>5.7212299999946481E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>0.4729341613004534</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.17345064340967831</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>400.40578590000001</v>
+        <v>398.9989764</v>
       </c>
       <c r="C279" s="5">
-        <v>2.7092369000000076</v>
+        <v>2.8099258000000304</v>
       </c>
       <c r="D279" s="5">
-        <v>8.4881402172597866</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.850831824213202</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>399.7332078</v>
+        <v>398.27670289999998</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.67257810000000973</v>
+        <v>-0.72227350000002843</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.9971712272387143</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1507592999173597</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>401.47640430000001</v>
+        <v>400.03646529999997</v>
       </c>
       <c r="C281" s="5">
-        <v>1.7431965000000105</v>
+        <v>1.7597623999999996</v>
       </c>
       <c r="D281" s="5">
-        <v>5.3604375757358547</v>
+        <v>5.4328961142542598</v>
       </c>
       <c r="E281" s="5">
-        <v>2.5722516739282719</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5840028270373905</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>397.91199080000001</v>
+        <v>396.55403580000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-3.5644135000000006</v>
+        <v>-3.4824294999999665</v>
       </c>
       <c r="D282" s="5">
-        <v>-10.148773942978917</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.9604087271848876</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>401.06580960000002</v>
+        <v>399.6145507</v>
       </c>
       <c r="C283" s="5">
-        <v>3.1538188000000105</v>
+        <v>3.0605148999999869</v>
       </c>
       <c r="D283" s="5">
-        <v>9.936869830309103</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6647442386265325</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>401.2535752</v>
+        <v>399.84115379999997</v>
       </c>
       <c r="C284" s="5">
-        <v>0.18776559999997744</v>
+        <v>0.22660309999997708</v>
       </c>
       <c r="D284" s="5">
-        <v>0.56324871813837607</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.68259126133098924</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>400.76942179999998</v>
+        <v>399.3570881</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.48415340000002516</v>
+        <v>-0.48406569999997373</v>
       </c>
       <c r="D285" s="5">
-        <v>-1.4383521781700881</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4431395847161244</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>399.79662719999999</v>
+        <v>398.30958879999997</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.97279459999998608</v>
+        <v>-1.0474993000000268</v>
       </c>
       <c r="D286" s="5">
-        <v>-2.8742074859842592</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1025439717086156</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>400.00357359999998</v>
+        <v>398.51970260000002</v>
       </c>
       <c r="C287" s="5">
-        <v>0.20694639999999254</v>
+        <v>0.21011380000004465</v>
       </c>
       <c r="D287" s="5">
-        <v>0.6229264736847151</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.63485636615709939</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>398.83857289999997</v>
+        <v>397.34940940000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.1650007000000073</v>
+        <v>-1.1702932000000033</v>
       </c>
       <c r="D288" s="5">
-        <v>-3.4395262452148856</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.467558281240668</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>399.62808410000002</v>
+        <v>398.20459579999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.78951120000004948</v>
+        <v>0.85518639999997959</v>
       </c>
       <c r="D289" s="5">
-        <v>2.4014644815756325</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6134653682458486</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>399.24243430000001</v>
+        <v>397.74801209999998</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.38564980000001015</v>
+        <v>-0.45658370000001014</v>
       </c>
       <c r="D290" s="5">
-        <v>-1.1518994869233135</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3672829889655902</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>399.94657539999997</v>
+        <v>398.45385279999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.70414109999995844</v>
+        <v>0.7058407000000102</v>
       </c>
       <c r="D291" s="5">
-        <v>2.1370828625865146</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1504192050254334</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>399.89068049999997</v>
+        <v>398.42526559999999</v>
       </c>
       <c r="C292" s="5">
-        <v>-5.5894899999998415E-2</v>
+        <v>-2.8587200000004032E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-0.1675782499196754</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.6060421827660605E-2</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>398.2705843</v>
+        <v>396.7498908</v>
       </c>
       <c r="C293" s="5">
-        <v>-1.6200961999999777</v>
+        <v>-1.675374799999986</v>
       </c>
       <c r="D293" s="5">
-        <v>-4.7547383853408949</v>
+        <v>-4.9309091295606899</v>
       </c>
       <c r="E293" s="5">
-        <v>-0.79850769949719735</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.82156872812464421</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>404.65670490000002</v>
+        <v>403.19906700000001</v>
       </c>
       <c r="C294" s="5">
-        <v>6.3861206000000266</v>
+        <v>6.4491762000000108</v>
       </c>
       <c r="D294" s="5">
-        <v>21.032530813775384</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.347946407672747</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>399.4440735</v>
+        <v>397.91831189999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-5.2126314000000207</v>
+        <v>-5.2807551000000217</v>
       </c>
       <c r="D295" s="5">
-        <v>-14.40844935915041</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.632436885825184</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>398.10677859999998</v>
+        <v>396.5724487</v>
       </c>
       <c r="C296" s="5">
-        <v>-1.3372949000000176</v>
+        <v>-1.3458631999999966</v>
       </c>
       <c r="D296" s="5">
-        <v>-3.9443123596840879</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9840549049468321</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>398.53322750000001</v>
+        <v>397.02203129999998</v>
       </c>
       <c r="C297" s="5">
-        <v>0.42644890000002533</v>
+        <v>0.44958259999998518</v>
       </c>
       <c r="D297" s="5">
-        <v>1.2930310076214813</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3689194627375612</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>398.33422830000001</v>
+        <v>396.83029310000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.19899920000000293</v>
+        <v>-0.19173819999997477</v>
       </c>
       <c r="D298" s="5">
-        <v>-0.59755196762282248</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.57799229350418146</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>398.94997330000001</v>
+        <v>397.45305100000002</v>
       </c>
       <c r="C299" s="5">
-        <v>0.61574500000000398</v>
+        <v>0.62275790000001052</v>
       </c>
       <c r="D299" s="5">
-        <v>1.870812075300643</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8995364525067782</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>399.49635610000001</v>
+        <v>398.0124199</v>
       </c>
       <c r="C300" s="5">
-        <v>0.5463828000000035</v>
+        <v>0.55936889999998129</v>
       </c>
       <c r="D300" s="5">
-        <v>1.6558987305536732</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7019946339501102</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>399.833643</v>
+        <v>398.30296099999998</v>
       </c>
       <c r="C301" s="5">
-        <v>0.33728689999998096</v>
+        <v>0.29054109999998445</v>
       </c>
       <c r="D301" s="5">
-        <v>1.0178541556683296</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87950149994278082</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>401.25134350000002</v>
+        <v>399.66335279999998</v>
       </c>
       <c r="C302" s="5">
-        <v>1.4177005000000236</v>
+        <v>1.3603918000000021</v>
       </c>
       <c r="D302" s="5">
-        <v>4.3388359777686958</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1764391464928385</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>401.05295280000001</v>
+        <v>399.47354280000002</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.19839070000000447</v>
+        <v>-0.18980999999996584</v>
       </c>
       <c r="D303" s="5">
-        <v>-0.59170520813991434</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.56842334742140954</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>401.48697659999999</v>
+        <v>399.91650340000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.4340237999999772</v>
+        <v>0.44296059999999216</v>
       </c>
       <c r="D304" s="5">
-        <v>1.3064105899367018</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3387783525191654</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>401.87856909999999</v>
+        <v>400.28965770000002</v>
       </c>
       <c r="C305" s="5">
-        <v>0.39159250000000156</v>
+        <v>0.37315430000001015</v>
       </c>
       <c r="D305" s="5">
-        <v>1.1767256661399328</v>
+        <v>1.1254607561423713</v>
       </c>
       <c r="E305" s="5">
-        <v>0.90591295019726292</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.89219102061062205</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>401.36492249999998</v>
+        <v>399.79989030000002</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.5136466000000155</v>
+        <v>-0.48976740000000518</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.5230009292776736</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4583987596261894</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>400.86704070000002</v>
+        <v>399.26642980000003</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.49788179999995918</v>
+        <v>-0.53346049999998968</v>
       </c>
       <c r="D307" s="5">
-        <v>-1.4784519525919193</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5894839541536476</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>400.72432259999999</v>
+        <v>399.16139800000002</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.14271810000002461</v>
+        <v>-0.10503180000000611</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.42639266313044821</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.31521799300634479</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>399.40087870000002</v>
+        <v>397.79405609999998</v>
       </c>
       <c r="C309" s="5">
-        <v>-1.3234438999999725</v>
+        <v>-1.3673419000000422</v>
       </c>
       <c r="D309" s="5">
-        <v>-3.8919532609567375</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0340748466257681</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>398.97197740000001</v>
+        <v>397.34157160000001</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.42890130000000681</v>
+        <v>-0.45248449999996865</v>
       </c>
       <c r="D310" s="5">
-        <v>-1.2810502174715022</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3564739299514406</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>399.57242819999999</v>
+        <v>397.95722310000002</v>
       </c>
       <c r="C311" s="5">
-        <v>0.60045079999997597</v>
+        <v>0.61565150000001267</v>
       </c>
       <c r="D311" s="5">
-        <v>1.8210182192777591</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.875238502582488</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>399.59401969999999</v>
+        <v>398.01708409999998</v>
       </c>
       <c r="C312" s="5">
-        <v>2.1591499999999542E-2</v>
+        <v>5.9860999999955311E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>6.486308857078793E-2</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.18065423676658643</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>400.3756712</v>
+        <v>398.73647190000003</v>
       </c>
       <c r="C313" s="5">
-        <v>0.78165150000000949</v>
+        <v>0.71938780000004954</v>
       </c>
       <c r="D313" s="5">
-        <v>2.3727564487872055</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1906066589333362</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>401.86125870000001</v>
+        <v>400.27881639999998</v>
       </c>
       <c r="C314" s="5">
-        <v>1.4855875000000083</v>
+        <v>1.542344499999956</v>
       </c>
       <c r="D314" s="5">
-        <v>4.5445807996029153</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7417296426839561</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>402.5561553</v>
+        <v>400.96841879999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.69489659999999276</v>
+        <v>0.68960240000001249</v>
       </c>
       <c r="D315" s="5">
-        <v>2.0948833234559094</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0870682724567713</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>402.46639379999999</v>
+        <v>400.90767729999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-8.9761500000008709E-2</v>
+        <v>-6.0741500000005999E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.26724668915114602</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.18163300905907898</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>403.10100690000002</v>
+        <v>401.55913479999998</v>
       </c>
       <c r="C317" s="5">
-        <v>0.63461310000002413</v>
+        <v>0.65145749999999225</v>
       </c>
       <c r="D317" s="5">
-        <v>1.9086685326187292</v>
+        <v>1.9674696226318344</v>
       </c>
       <c r="E317" s="5">
-        <v>0.3041808879576946</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.31713962016759467</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>403.59121119999998</v>
+        <v>401.95170400000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.4902042999999594</v>
+        <v>0.39256920000002538</v>
       </c>
       <c r="D318" s="5">
-        <v>1.4690997904569292</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1794633038415769</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>403.14217769999999</v>
+        <v>401.40379739999997</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.44903349999998454</v>
+        <v>-0.547906600000033</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.3269741104237731</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6235308031400386</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>403.02682049999999</v>
+        <v>401.3554638</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.11535720000000538</v>
+        <v>-4.8333599999978105E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.34283435598508882</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.14439804589440053</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>407.82759240000001</v>
+        <v>406.12803270000001</v>
       </c>
       <c r="C321" s="5">
-        <v>4.8007719000000293</v>
+        <v>4.7725689000000102</v>
       </c>
       <c r="D321" s="5">
-        <v>15.268830093998176</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.240584925441848</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>408.93216159999997</v>
+        <v>407.27922860000001</v>
       </c>
       <c r="C322" s="5">
-        <v>1.1045691999999576</v>
+        <v>1.1511959000000047</v>
       </c>
       <c r="D322" s="5">
-        <v>3.2989607230975215</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4550104281783511</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>409.9370265</v>
+        <v>408.21154139999999</v>
       </c>
       <c r="C323" s="5">
-        <v>1.0048649000000296</v>
+        <v>0.93231279999997696</v>
       </c>
       <c r="D323" s="5">
-        <v>2.9889288183672535</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7817990766037415</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>413.10606910000001</v>
+        <v>411.43595119999998</v>
       </c>
       <c r="C324" s="5">
-        <v>3.1690426000000116</v>
+        <v>3.2244097999999894</v>
       </c>
       <c r="D324" s="5">
-        <v>9.6814404898546425</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9014692124605119</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>411.56789680000003</v>
+        <v>409.82630219999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.5381722999999852</v>
+        <v>-1.6096489999999903</v>
       </c>
       <c r="D325" s="5">
-        <v>-4.3777424123919939</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5950125131423274</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>413.16987019999999</v>
+        <v>411.48723860000001</v>
       </c>
       <c r="C326" s="5">
-        <v>1.601973399999963</v>
+        <v>1.6609364000000255</v>
       </c>
       <c r="D326" s="5">
-        <v>4.77214294646231</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.973220796507305</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>411.07472819999998</v>
+        <v>409.35731049999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.0951420000000098</v>
+        <v>-2.1299281000000292</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.9182006020104598</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0375882961669181</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>411.64362790000001</v>
+        <v>409.98554860000002</v>
       </c>
       <c r="C328" s="5">
-        <v>0.56889970000003132</v>
+        <v>0.62823810000003277</v>
       </c>
       <c r="D328" s="5">
-        <v>1.6734183420294757</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8572571600420362</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>412.7743792</v>
+        <v>411.1160587</v>
       </c>
       <c r="C329" s="5">
-        <v>1.1307512999999858</v>
+        <v>1.1305100999999809</v>
       </c>
       <c r="D329" s="5">
-        <v>3.3465611383413751</v>
+        <v>3.3595737054918473</v>
       </c>
       <c r="E329" s="5">
-        <v>2.3997390565684507</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3799543010669888</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>413.67927709999998</v>
+        <v>412.1355446</v>
       </c>
       <c r="C330" s="5">
-        <v>0.90489789999998038</v>
+        <v>1.0194859000000065</v>
       </c>
       <c r="D330" s="5">
-        <v>2.662632222274719</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0166843497692497</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>415.80603889999998</v>
+        <v>414.04818</v>
       </c>
       <c r="C331" s="5">
-        <v>2.126761799999997</v>
+        <v>1.9126353999999992</v>
       </c>
       <c r="D331" s="5">
-        <v>6.3467737925737566</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7133164602649389</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>415.22392509999997</v>
+        <v>413.46909149999999</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.5821138000000019</v>
+        <v>-0.57908850000001166</v>
       </c>
       <c r="D332" s="5">
-        <v>-1.6670825328181871</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6654718990187223</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>419.0745599</v>
+        <v>417.27414060000001</v>
       </c>
       <c r="C333" s="5">
-        <v>3.850634800000023</v>
+        <v>3.8050491000000193</v>
       </c>
       <c r="D333" s="5">
-        <v>11.71388035776415</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.619753338198247</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>415.7977593</v>
+        <v>414.04505519999998</v>
       </c>
       <c r="C334" s="5">
-        <v>-3.2768006000000014</v>
+        <v>-3.2290854000000309</v>
       </c>
       <c r="D334" s="5">
-        <v>-8.9897799845519604</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.9010078626024836</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>414.9308193</v>
+        <v>413.18954589999998</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.8669399999999996</v>
+        <v>-0.85550929999999425</v>
       </c>
       <c r="D335" s="5">
-        <v>-2.4735115053567291</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4514832086029559</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>412.57864860000001</v>
+        <v>410.78016760000003</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.3521706999999878</v>
+        <v>-2.4093782999999576</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.5944536496234329</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7772920516053432</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>410.73303390000001</v>
+        <v>408.88547970000002</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.8456146999999987</v>
+        <v>-1.8946879000000081</v>
       </c>
       <c r="D337" s="5">
-        <v>-5.2379146027245245</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.396621719646177</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>412.16611030000001</v>
+        <v>410.37442920000001</v>
       </c>
       <c r="C338" s="5">
-        <v>1.4330764000000045</v>
+        <v>1.4889494999999897</v>
       </c>
       <c r="D338" s="5">
-        <v>4.2681719235576177</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4583692388658003</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>413.39719029999998</v>
+        <v>411.634546</v>
       </c>
       <c r="C339" s="5">
-        <v>1.2310799999999631</v>
+        <v>1.2601167999999916</v>
       </c>
       <c r="D339" s="5">
-        <v>3.643695557412463</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7476537585977576</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>414.06707999999998</v>
+        <v>412.29913060000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.66988969999999881</v>
+        <v>0.66458460000001196</v>
       </c>
       <c r="D340" s="5">
-        <v>1.9619652768021911</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.954698405091837</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>414.21300070000001</v>
+        <v>412.52722499999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.14592070000003332</v>
+        <v>0.22809439999997494</v>
       </c>
       <c r="D341" s="5">
-        <v>0.42371065879971415</v>
+        <v>0.6658943369089787</v>
       </c>
       <c r="E341" s="5">
-        <v>0.34852490185757201</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.34325253663460842</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>410.97595569999999</v>
+        <v>409.53564829999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-3.2370450000000233</v>
+        <v>-2.991576699999996</v>
       </c>
       <c r="D342" s="5">
-        <v>-8.985149592380349</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.3633614659045072</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>414.7330278</v>
+        <v>414.64420530000001</v>
       </c>
       <c r="C343" s="5">
-        <v>3.7570721000000162</v>
+        <v>5.1085570000000189</v>
       </c>
       <c r="D343" s="5">
-        <v>11.538936530988719</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.039719697363331</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>416.07059559999999</v>
+        <v>416.01579199999998</v>
       </c>
       <c r="C344" s="5">
-        <v>1.337567799999988</v>
+        <v>1.3715866999999662</v>
       </c>
       <c r="D344" s="5">
-        <v>3.9395486664094204</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0424561831110317</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>416.39989209999999</v>
+        <v>416.3755089</v>
       </c>
       <c r="C345" s="5">
-        <v>0.3292964999999981</v>
+        <v>0.35971690000002354</v>
       </c>
       <c r="D345" s="5">
-        <v>0.95387763522660762</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0425542971327584</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>417.55966139999998</v>
+        <v>417.50359529999997</v>
       </c>
       <c r="C346" s="5">
-        <v>1.1597692999999936</v>
+        <v>1.1280863999999724</v>
       </c>
       <c r="D346" s="5">
-        <v>3.393953364924629</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.300046911513177</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>418.09630399999998</v>
+        <v>418.06505190000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.53664259999999331</v>
+        <v>0.56145660000004227</v>
       </c>
       <c r="D347" s="5">
-        <v>1.5531735173239136</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6257431624358443</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>420.7204352</v>
+        <v>420.72593169999999</v>
       </c>
       <c r="C348" s="5">
-        <v>2.6241312000000221</v>
+        <v>2.6608797999999751</v>
       </c>
       <c r="D348" s="5">
-        <v>7.7971661789850932</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9108215485000022</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>420.13321560000003</v>
+        <v>420.17184520000001</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.58721959999996898</v>
+        <v>-0.55408649999998261</v>
       </c>
       <c r="D349" s="5">
-        <v>-1.662099392125127</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5689756266990429</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>418.91089440000002</v>
+        <v>419.01693019999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-1.2223212000000103</v>
+        <v>-1.1549150000000168</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.4359120769406837</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2489972972316483</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>415.98552460000002</v>
+        <v>415.83706139999998</v>
       </c>
       <c r="C351" s="5">
-        <v>-2.9253697999999986</v>
+        <v>-3.1798688000000084</v>
       </c>
       <c r="D351" s="5">
-        <v>-8.0654487042219891</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.7360066258713847</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>420.27532159999998</v>
+        <v>420.22259450000001</v>
       </c>
       <c r="C352" s="5">
-        <v>4.2897969999999646</v>
+        <v>4.3855331000000319</v>
       </c>
       <c r="D352" s="5">
-        <v>13.101417852681841</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.416040165364706</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>420.18720359999998</v>
+        <v>420.0776449</v>
       </c>
       <c r="C353" s="5">
-        <v>-8.8118000000008578E-2</v>
+        <v>-0.14494960000001811</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.25131084716386587</v>
+        <v>-0.41313797274533659</v>
       </c>
       <c r="E353" s="5">
-        <v>1.4423021223148202</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8302840254967423</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>419.07489240000001</v>
+        <v>417.64177139999998</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.1123111999999651</v>
+        <v>-2.4358735000000138</v>
       </c>
       <c r="D354" s="5">
-        <v>-3.1307718831894538</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7406672750719991</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>420.95786429999998</v>
+        <v>419.19162610000001</v>
       </c>
       <c r="C355" s="5">
-        <v>1.8829718999999727</v>
+        <v>1.5498547000000258</v>
       </c>
       <c r="D355" s="5">
-        <v>5.5270560362902899</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.545184176669026</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>421.8257898</v>
+        <v>419.9774448</v>
       </c>
       <c r="C356" s="5">
-        <v>0.86792550000001256</v>
+        <v>0.78581869999999299</v>
       </c>
       <c r="D356" s="5">
-        <v>2.5023946310187117</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2728648374844118</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>421.26342099999999</v>
+        <v>419.48339240000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.56236880000000156</v>
+        <v>-0.49405239999998685</v>
       </c>
       <c r="D357" s="5">
-        <v>-1.5881347982274918</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4025562991348162</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>423.50338149999999</v>
+        <v>421.66368749999998</v>
       </c>
       <c r="C358" s="5">
-        <v>2.2399604999999951</v>
+        <v>2.1802950999999666</v>
       </c>
       <c r="D358" s="5">
-        <v>6.5706427364853992</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4185091477014566</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>423.56997840000002</v>
+        <v>421.69734949999997</v>
       </c>
       <c r="C359" s="5">
-        <v>6.659690000003593E-2</v>
+        <v>3.3661999999992531E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>0.18886610676722704</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5839746213610688E-2</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>424.32161309999998</v>
+        <v>422.17209339999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.75163469999995414</v>
+        <v>0.47474390000002131</v>
       </c>
       <c r="D360" s="5">
-        <v>2.1503340655529612</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3593479056819735</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>426.58866929999999</v>
+        <v>424.6438248</v>
       </c>
       <c r="C361" s="5">
-        <v>2.2670562000000132</v>
+        <v>2.4717314000000101</v>
       </c>
       <c r="D361" s="5">
-        <v>6.6031284132525236</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2564679347065342</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>427.01069210000003</v>
+        <v>425.31722079999997</v>
       </c>
       <c r="C362" s="5">
-        <v>0.42202280000003611</v>
+        <v>0.67339599999996835</v>
       </c>
       <c r="D362" s="5">
-        <v>1.1936369669463875</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9196334622822775</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>428.55936509999998</v>
+        <v>426.65389779999998</v>
       </c>
       <c r="C363" s="5">
-        <v>1.5486729999999511</v>
+        <v>1.3366770000000088</v>
       </c>
       <c r="D363" s="5">
-        <v>4.4400049921053952</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8372081517892731</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>429.64086730000002</v>
+        <v>427.67091360000001</v>
       </c>
       <c r="C364" s="5">
-        <v>1.0815022000000454</v>
+        <v>1.0170158000000242</v>
       </c>
       <c r="D364" s="5">
-        <v>3.0706786655534168</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8982435566842879</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>429.87277870000003</v>
+        <v>427.92529180000002</v>
       </c>
       <c r="C365" s="5">
-        <v>0.23191140000000132</v>
+        <v>0.25437820000001921</v>
       </c>
       <c r="D365" s="5">
-        <v>0.64966204233427582</v>
+        <v>0.71609833266768064</v>
       </c>
       <c r="E365" s="5">
-        <v>2.3050618907519915</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8681419959560408</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>431.65382319999998</v>
+        <v>430.10264719999998</v>
       </c>
       <c r="C366" s="5">
-        <v>1.7810444999999504</v>
+        <v>2.1773553999999535</v>
       </c>
       <c r="D366" s="5">
-        <v>5.0867028376011314</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2796023857678351</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>430.57233980000001</v>
+        <v>428.75107689999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-1.0814833999999678</v>
+        <v>-1.3515702999999917</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.9654440857319386</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.706427412984914</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>429.72170599999998</v>
+        <v>427.89993290000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.85063380000002553</v>
+        <v>-0.85114399999997659</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.345115713667234</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3563660231927019</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>427.13418410000003</v>
+        <v>425.34006829999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-2.5875218999999561</v>
+        <v>-2.5598646000000258</v>
       </c>
       <c r="D369" s="5">
-        <v>-6.9911092295076749</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9473089882646661</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>424.65065929999997</v>
+        <v>423.11930109999997</v>
       </c>
       <c r="C370" s="5">
-        <v>-2.4835248000000547</v>
+        <v>-2.2207672000000116</v>
       </c>
       <c r="D370" s="5">
-        <v>-6.7584095635235153</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0885638372923268</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>426.28008770000002</v>
+        <v>424.53496480000001</v>
       </c>
       <c r="C371" s="5">
-        <v>1.6294284000000516</v>
+        <v>1.4156637000000387</v>
       </c>
       <c r="D371" s="5">
-        <v>4.7029516994064879</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0896470589984579</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>427.11810650000001</v>
+        <v>425.02607419999998</v>
       </c>
       <c r="C372" s="5">
-        <v>0.83801879999998619</v>
+        <v>0.49110939999997072</v>
       </c>
       <c r="D372" s="5">
-        <v>2.3847402982897448</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3970472236562337</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>429.67710149999999</v>
+        <v>427.67042729999997</v>
       </c>
       <c r="C373" s="5">
-        <v>2.5589949999999817</v>
+        <v>2.6443530999999894</v>
       </c>
       <c r="D373" s="5">
-        <v>7.4312740810887679</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7268008188996262</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>427.3466123</v>
+        <v>425.99189680000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-2.3304891999999882</v>
+        <v>-1.6785304999999653</v>
       </c>
       <c r="D374" s="5">
-        <v>-6.317888740562827</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6094374518109049</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>423.25707740000001</v>
+        <v>421.29702479999997</v>
       </c>
       <c r="C375" s="5">
-        <v>-4.0895348999999896</v>
+        <v>-4.6948720000000321</v>
       </c>
       <c r="D375" s="5">
-        <v>-10.897978079869542</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.452318515952998</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>422.91946589999998</v>
+        <v>420.8020191</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.33761150000003681</v>
+        <v>-0.49500569999997879</v>
       </c>
       <c r="D376" s="5">
-        <v>-0.95299330786856595</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4008720033502731</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>422.40912800000001</v>
+        <v>420.41736680000002</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.5103378999999677</v>
+        <v>-0.38465229999997064</v>
       </c>
       <c r="D377" s="5">
-        <v>-1.4384708726823292</v>
+        <v>-1.0914139717293936</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.7362464128506172</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7544943343776431</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>426.50918519999999</v>
+        <v>425.30903160000003</v>
       </c>
       <c r="C378" s="5">
-        <v>4.1000571999999806</v>
+        <v>4.8916648000000009</v>
       </c>
       <c r="D378" s="5">
-        <v>12.290011949691792</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.891391506759799</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>423.54659099999998</v>
+        <v>422.03975739999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.9625942000000123</v>
+        <v>-3.2692742000000408</v>
       </c>
       <c r="D379" s="5">
-        <v>-8.0241891078565608</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8440305904687655</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>423.48900909999998</v>
+        <v>422.05698560000002</v>
       </c>
       <c r="C380" s="5">
-        <v>-5.7581900000002406E-2</v>
+        <v>1.7228200000033667E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-0.16302016755163073</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8996526743350088E-2</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>424.94299310000002</v>
+        <v>423.59886440000002</v>
       </c>
       <c r="C381" s="5">
-        <v>1.4539840000000481</v>
+        <v>1.5418788000000063</v>
       </c>
       <c r="D381" s="5">
-        <v>4.1987115342202008</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4730640682234091</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>422.06517489999999</v>
+        <v>420.66795150000002</v>
       </c>
       <c r="C382" s="5">
-        <v>-2.8778182000000356</v>
+        <v>-2.9309129000000098</v>
       </c>
       <c r="D382" s="5">
-        <v>-7.830726715004932</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9941008891455612</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>423.58783419999997</v>
+        <v>422.29165269999999</v>
       </c>
       <c r="C383" s="5">
-        <v>1.5226592999999866</v>
+        <v>1.6237011999999709</v>
       </c>
       <c r="D383" s="5">
-        <v>4.4161091257675533</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7313842560462671</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>423.96606250000002</v>
+        <v>421.92334820000002</v>
       </c>
       <c r="C384" s="5">
-        <v>0.37822830000004615</v>
+        <v>-0.36830449999996517</v>
       </c>
       <c r="D384" s="5">
-        <v>1.0767769109646164</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0415822843948819</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>421.14730350000002</v>
+        <v>419.90899450000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-2.818759</v>
+        <v>-2.0143537000000151</v>
       </c>
       <c r="D385" s="5">
-        <v>-7.6928871037727387</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5809943410859315</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>418.59230309999998</v>
+        <v>417.11244540000001</v>
       </c>
       <c r="C386" s="5">
-        <v>-2.5550004000000399</v>
+        <v>-2.7965490999999929</v>
       </c>
       <c r="D386" s="5">
-        <v>-7.0420432687979702</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.7055367013799003</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>421.5208791</v>
+        <v>420.05411950000001</v>
       </c>
       <c r="C387" s="5">
-        <v>2.9285760000000209</v>
+        <v>2.9416741000000002</v>
       </c>
       <c r="D387" s="5">
-        <v>8.7262061654435072</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7990746026485276</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>420.04429679999998</v>
+        <v>419.01656200000002</v>
       </c>
       <c r="C388" s="5">
-        <v>-1.4765823000000182</v>
+        <v>-1.0375574999999913</v>
       </c>
       <c r="D388" s="5">
-        <v>-4.1235349811297954</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9241299833142498</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>420.44331749999998</v>
+        <v>419.14116910000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.39902069999999412</v>
+        <v>0.12460709999999153</v>
       </c>
       <c r="D389" s="5">
-        <v>1.1459136763971811</v>
+        <v>0.35744011917318019</v>
       </c>
       <c r="E389" s="5">
-        <v>-0.46538068656509779</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.30355494343959899</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>420.01584389999999</v>
+        <v>418.71932909999998</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.4274735999999848</v>
+        <v>-0.42184000000003152</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.2132658473473779</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2010638545235652</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>419.68065760000002</v>
+        <v>418.27324119999997</v>
       </c>
       <c r="C391" s="5">
-        <v>-0.33518629999997529</v>
+        <v>-0.44608790000000909</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.95344692943920561</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2709706379252839</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>419.80751459999999</v>
+        <v>418.37261539999997</v>
       </c>
       <c r="C392" s="5">
-        <v>0.12685699999997269</v>
+        <v>9.9374199999999746E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>0.36332799735052657</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.28547125313662658</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>420.20921820000001</v>
+        <v>418.42400409999999</v>
       </c>
       <c r="C393" s="5">
-        <v>0.40170360000001892</v>
+        <v>5.1388700000018162E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>1.154313162480447</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.14749559237836607</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>420.8082488</v>
+        <v>419.1343359</v>
       </c>
       <c r="C394" s="5">
-        <v>0.59903059999999186</v>
+        <v>0.71033180000000584</v>
       </c>
       <c r="D394" s="5">
-        <v>1.7241403244166342</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0562926673138859</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>421.61720830000002</v>
+        <v>420.92125499999997</v>
       </c>
       <c r="C395" s="5">
-        <v>0.80895950000001449</v>
+        <v>1.7869190999999773</v>
       </c>
       <c r="D395" s="5">
-        <v>2.3314214466539473</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2377120731790239</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>425.26683329999997</v>
+        <v>423.16378109999999</v>
       </c>
       <c r="C396" s="5">
-        <v>3.6496249999999577</v>
+        <v>2.2425261000000205</v>
       </c>
       <c r="D396" s="5">
-        <v>10.896597058910418</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5838955238707753</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>424.55426660000001</v>
+        <v>422.95980429999997</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.71256669999996802</v>
+        <v>-0.20397680000002083</v>
       </c>
       <c r="D397" s="5">
-        <v>-1.9922638897158063</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.57690256994291644</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>423.63583060000002</v>
+        <v>422.0717004</v>
       </c>
       <c r="C398" s="5">
-        <v>-0.9184359999999856</v>
+        <v>-0.88810389999997597</v>
       </c>
       <c r="D398" s="5">
-        <v>-2.5652883292693884</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4907871471863574</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>425.01434330000001</v>
+        <v>423.5514996</v>
       </c>
       <c r="C399" s="5">
-        <v>1.3785126999999875</v>
+        <v>1.4797992000000022</v>
       </c>
       <c r="D399" s="5">
-        <v>3.9754528069339434</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2893298069802466</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>426.50780420000001</v>
+        <v>424.88240309999998</v>
       </c>
       <c r="C400" s="5">
-        <v>1.4934609000000023</v>
+        <v>1.3309034999999767</v>
       </c>
       <c r="D400" s="5">
-        <v>4.2991443782427252</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8365505498381802</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>428.205603</v>
+        <v>426.64186160000003</v>
       </c>
       <c r="C401" s="5">
-        <v>1.6977987999999868</v>
+        <v>1.7594585000000507</v>
       </c>
       <c r="D401" s="5">
-        <v>4.882821245604041</v>
+        <v>5.084013371909335</v>
       </c>
       <c r="E401" s="5">
-        <v>1.8462145019108256</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7895384784333723</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>428.64400180000001</v>
+        <v>426.9311452</v>
       </c>
       <c r="C402" s="5">
-        <v>0.43839880000001585</v>
+        <v>0.2892835999999761</v>
       </c>
       <c r="D402" s="5">
-        <v>1.2355069566155841</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.81669863978961477</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>429.85421309999998</v>
+        <v>427.87746989999999</v>
       </c>
       <c r="C403" s="5">
-        <v>1.210211299999969</v>
+        <v>0.94632469999999103</v>
       </c>
       <c r="D403" s="5">
-        <v>3.4411267572281856</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6925573559435811</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>431.6348764</v>
+        <v>429.42000100000001</v>
       </c>
       <c r="C404" s="5">
-        <v>1.7806633000000147</v>
+        <v>1.5425311000000193</v>
       </c>
       <c r="D404" s="5">
-        <v>5.0858138765091709</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4129086531403683</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>434.59230860000002</v>
+        <v>432.29211299999997</v>
       </c>
       <c r="C405" s="5">
-        <v>2.9574322000000279</v>
+        <v>2.8721119999999587</v>
       </c>
       <c r="D405" s="5">
-        <v>8.5390675723953091</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3279492384147993</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>437.46116699999999</v>
+        <v>434.737371</v>
       </c>
       <c r="C406" s="5">
-        <v>2.8688583999999651</v>
+        <v>2.4452580000000239</v>
       </c>
       <c r="D406" s="5">
-        <v>8.2155459950504994</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0029994600057099</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>440.5336451</v>
+        <v>439.71393030000002</v>
       </c>
       <c r="C407" s="5">
-        <v>3.0724781000000121</v>
+        <v>4.9765593000000194</v>
       </c>
       <c r="D407" s="5">
-        <v>8.7614290346288435</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.635464927359587</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>440.73753579999999</v>
+        <v>438.4825606</v>
       </c>
       <c r="C408" s="5">
-        <v>0.2038906999999881</v>
+        <v>-1.2313697000000161</v>
       </c>
       <c r="D408" s="5">
-        <v>0.55680790894354626</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3091876006615673</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>443.2261772</v>
+        <v>441.46757910000002</v>
       </c>
       <c r="C409" s="5">
-        <v>2.4886414000000059</v>
+        <v>2.9850185000000238</v>
       </c>
       <c r="D409" s="5">
-        <v>6.9902878893106646</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4820483847630754</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>446.10268350000001</v>
+        <v>443.36094759999997</v>
       </c>
       <c r="C410" s="5">
-        <v>2.8765063000000168</v>
+        <v>1.8933684999999514</v>
       </c>
       <c r="D410" s="5">
-        <v>8.0720034694837128</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.26971818704558</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>448.45443260000002</v>
+        <v>446.49651679999999</v>
       </c>
       <c r="C411" s="5">
-        <v>2.3517491000000064</v>
+        <v>3.1355692000000204</v>
       </c>
       <c r="D411" s="5">
-        <v>6.5128053963011467</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8247461568621954</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>450.92668270000001</v>
+        <v>448.45044239999999</v>
       </c>
       <c r="C412" s="5">
-        <v>2.4722500999999966</v>
+        <v>1.9539255999999909</v>
       </c>
       <c r="D412" s="5">
-        <v>6.8197022099715676</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3796079958390086</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>452.65883229999997</v>
+        <v>451.15268989999998</v>
       </c>
       <c r="C413" s="5">
-        <v>1.732149599999957</v>
+        <v>2.7022474999999986</v>
       </c>
       <c r="D413" s="5">
-        <v>4.708218378658624</v>
+        <v>7.4754152443773592</v>
       </c>
       <c r="E413" s="5">
-        <v>5.7106280554670708</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7450593826116947</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>453.55290919999999</v>
+        <v>451.76663889999998</v>
       </c>
       <c r="C414" s="5">
-        <v>0.89407690000001594</v>
+        <v>0.61394899999999097</v>
       </c>
       <c r="D414" s="5">
-        <v>2.396119463725932</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6452924653511447</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>455.9316705</v>
+        <v>454.13942659999998</v>
       </c>
       <c r="C415" s="5">
-        <v>2.3787613000000079</v>
+        <v>2.3727877000000035</v>
       </c>
       <c r="D415" s="5">
-        <v>6.4784316324562941</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4879837979609833</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>457.26803469999999</v>
+        <v>455.14549269999998</v>
       </c>
       <c r="C416" s="5">
-        <v>1.3363641999999913</v>
+        <v>1.0060660999999982</v>
       </c>
       <c r="D416" s="5">
-        <v>3.5745340365489264</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6910200895410519</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>459.64491859999998</v>
+        <v>458.64858320000002</v>
       </c>
       <c r="C417" s="5">
-        <v>2.3768838999999957</v>
+        <v>3.5030905000000416</v>
       </c>
       <c r="D417" s="5">
-        <v>6.4190659284240281</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6371455617437327</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>462.74240170000002</v>
+        <v>460.7335544</v>
       </c>
       <c r="C418" s="5">
-        <v>3.0974831000000336</v>
+        <v>2.084971199999984</v>
       </c>
       <c r="D418" s="5">
-        <v>8.393189490485554</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5935600473553837</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>461.0567628</v>
+        <v>460.11035099999998</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.6856389000000149</v>
+        <v>-0.62320340000002261</v>
       </c>
       <c r="D419" s="5">
-        <v>-4.2847354083846216</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6111383890449082</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>460.7862308</v>
+        <v>459.89547879999998</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.27053200000000288</v>
+        <v>-0.21487220000000207</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.70185017756506651</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.55896457918167552</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>463.7570326</v>
+        <v>463.63178390000002</v>
       </c>
       <c r="C421" s="5">
-        <v>2.9708018000000038</v>
+        <v>3.7363051000000382</v>
       </c>
       <c r="D421" s="5">
-        <v>8.0170184548093779</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.196736070051383</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>466.06544680000002</v>
+        <v>465.66773239999998</v>
       </c>
       <c r="C422" s="5">
-        <v>2.3084142000000156</v>
+        <v>2.0359484999999609</v>
       </c>
       <c r="D422" s="5">
-        <v>6.1394357367368535</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3987187977516005</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>473.91352360000002</v>
+        <v>465.54469760000001</v>
       </c>
       <c r="C423" s="5">
-        <v>7.8480768000000012</v>
+        <v>-0.1230347999999708</v>
       </c>
       <c r="D423" s="5">
-        <v>22.187378298413684</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.31659355147740653</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>474.13658880000003</v>
+        <v>467.3973651</v>
       </c>
       <c r="C424" s="5">
-        <v>0.22306520000000774</v>
+        <v>1.8526674999999955</v>
       </c>
       <c r="D424" s="5">
-        <v>0.56628957712956396</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8814065096953296</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>474.77543650000001</v>
+        <v>465.84643569999997</v>
       </c>
       <c r="C425" s="5">
-        <v>0.63884769999998525</v>
+        <v>-1.5509294000000295</v>
       </c>
       <c r="D425" s="5">
-        <v>1.6289060722697535</v>
+        <v>-3.9099971939584921</v>
       </c>
       <c r="E425" s="5">
-        <v>4.8859323229425655</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2569340999068164</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>473.96414349999998</v>
+        <v>469.10836289999997</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.81129300000003468</v>
+        <v>3.2619272000000024</v>
       </c>
       <c r="D426" s="5">
-        <v>-2.0313892684727719</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7338535994222468</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>475.742254</v>
+        <v>469.76359639999998</v>
       </c>
       <c r="C427" s="5">
-        <v>1.7781105000000252</v>
+        <v>0.65523350000000846</v>
       </c>
       <c r="D427" s="5">
-        <v>4.5959479209651377</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6890527565982083</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>476.69535259999998</v>
+        <v>471.42361599999998</v>
       </c>
       <c r="C428" s="5">
-        <v>0.9530985999999757</v>
+        <v>1.6600195999999983</v>
       </c>
       <c r="D428" s="5">
-        <v>2.4307386867677749</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3238753913569017</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>478.26322579999999</v>
+        <v>471.00511560000001</v>
       </c>
       <c r="C429" s="5">
-        <v>1.5678732000000082</v>
+        <v>-0.4185003999999708</v>
       </c>
       <c r="D429" s="5">
-        <v>4.0190420976405239</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.060098990469549</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>479.77205359999999</v>
+        <v>472.77954690000001</v>
       </c>
       <c r="C430" s="5">
-        <v>1.5088278000000059</v>
+        <v>1.7744313000000034</v>
       </c>
       <c r="D430" s="5">
-        <v>3.8521516700548375</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6156535958151501</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>479.40601520000001</v>
+        <v>473.4567778</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.36603839999997945</v>
+        <v>0.67723089999998365</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.91169879378962815</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7325419239635487</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>477.69713109999998</v>
+        <v>472.84225379999998</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.7088841000000343</v>
+        <v>-0.61452400000001717</v>
       </c>
       <c r="D432" s="5">
-        <v>-4.1946305994505773</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5464710528197201</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>478.7121813</v>
+        <v>473.41715269999997</v>
       </c>
       <c r="C433" s="5">
-        <v>1.0150502000000188</v>
+        <v>0.57489889999999377</v>
       </c>
       <c r="D433" s="5">
-        <v>2.5798707215000549</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4688000296503523</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>482.15908209999998</v>
+        <v>476.31208679999997</v>
       </c>
       <c r="C434" s="5">
-        <v>3.4469007999999803</v>
+        <v>2.8949341000000004</v>
       </c>
       <c r="D434" s="5">
-        <v>8.9909595578447021</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5898637368458477</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>482.79634709999999</v>
+        <v>476.43167190000003</v>
       </c>
       <c r="C435" s="5">
-        <v>0.63726500000001352</v>
+        <v>0.11958510000005163</v>
       </c>
       <c r="D435" s="5">
-        <v>1.5976086617284224</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.3016938800548763</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>483.19916189999998</v>
+        <v>476.57347529999998</v>
       </c>
       <c r="C436" s="5">
-        <v>0.40281479999998737</v>
+        <v>0.14180339999995795</v>
       </c>
       <c r="D436" s="5">
-        <v>1.0058114417755615</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.3577489180919935</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>483.27179389999998</v>
+        <v>475.48301570000001</v>
       </c>
       <c r="C437" s="5">
-        <v>7.2631999999998698E-2</v>
+        <v>-1.0904595999999742</v>
       </c>
       <c r="D437" s="5">
-        <v>0.18052699506687642</v>
+        <v>-2.7114575875457514</v>
       </c>
       <c r="E437" s="5">
-        <v>1.7895528594811694</v>
+        <v>2.0686173085170623</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>475.82957060000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.346554900000001</v>
+      </c>
+      <c r="D438" s="5">
+        <v>0.87813231984705808</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>475.75057320000002</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-7.8997399999991558E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-0.19904262695289443</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE920000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>