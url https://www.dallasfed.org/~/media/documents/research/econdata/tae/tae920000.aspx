--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DC2662F5-3203-44DB-ADF9-8009D33E3942}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{636317C5-6CE6-4A0F-9A33-BAAA1394BF9A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{138F60F0-B7B7-4AD4-8B41-6B72CD33A39F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D0C6AAFF-DCFF-41E2-9345-CD634CA9FA35}"/>
   </bookViews>
   <sheets>
     <sheet name="AE920000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - State Government</t>
   </si>
   <si>
     <t>Not early benchmarked; two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85983488-BF14-4893-AA8E-131FB942AD2D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C89FF69-7EF0-47E5-AAD7-3CF58195949A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>290.98698109999998</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>290.98698112</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>291.92392619999998</v>
+        <v>291.92392615</v>
       </c>
       <c r="C7" s="5">
-        <v>0.93694510000000264</v>
+        <v>0.93694503000000395</v>
       </c>
       <c r="D7" s="5">
-        <v>3.933030388429315</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>3.9330300890906278</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>293.5132663</v>
+        <v>293.51326625000002</v>
       </c>
       <c r="C8" s="5">
         <v>1.5893401000000154</v>
       </c>
       <c r="D8" s="5">
-        <v>6.7324621566077658</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>6.7324621577954602</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>295.0829713</v>
+        <v>295.08297133000002</v>
       </c>
       <c r="C9" s="5">
-        <v>1.569704999999999</v>
+        <v>1.5697050800000056</v>
       </c>
       <c r="D9" s="5">
-        <v>6.6097561015931339</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>6.6097564495882111</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>296.3120366</v>
+        <v>296.31203656000002</v>
       </c>
       <c r="C10" s="5">
-        <v>1.229065300000002</v>
+        <v>1.2290652300000033</v>
       </c>
       <c r="D10" s="5">
-        <v>5.1142865946518956</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>5.1142862961366164</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>296.6501136</v>
+        <v>296.65011355000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.33807699999999841</v>
+        <v>0.33807698999999047</v>
       </c>
       <c r="D11" s="5">
-        <v>1.3777635264654586</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>1.3777634856435128</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>296.42210610000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.2280074999999897</v>
+        <v>-0.22800745000000688</v>
       </c>
       <c r="D12" s="5">
-        <v>-0.91843996387265259</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-0.91843976347181222</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>295.42957150000001</v>
       </c>
       <c r="C13" s="5">
         <v>-0.99253459999999905</v>
       </c>
       <c r="D13" s="5">
         <v>-3.9448817489029397</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>294.8790095</v>
+        <v>294.87900953000002</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.55056200000001354</v>
+        <v>-0.55056196999998974</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.2135377759445407</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-2.2135376565628806</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>296.28336530000001</v>
+        <v>296.28336532999998</v>
       </c>
       <c r="C15" s="5">
-        <v>1.4043558000000189</v>
+        <v>1.4043557999999621</v>
       </c>
       <c r="D15" s="5">
-        <v>5.867075876871608</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>5.8670758762587205</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>297.09468409999999</v>
+        <v>297.09468412000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.81131879999998091</v>
+        <v>0.81131879000002982</v>
       </c>
       <c r="D16" s="5">
-        <v>3.3359285020214902</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>3.3359284599402628</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>300.2165516</v>
+        <v>300.21655158999999</v>
       </c>
       <c r="C17" s="5">
-        <v>3.1218675000000076</v>
+        <v>3.1218674699999838</v>
       </c>
       <c r="D17" s="5">
-        <v>13.364483422296413</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>13.364483285404827</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>294.68503820000001</v>
+        <v>294.68503815000003</v>
       </c>
       <c r="C18" s="5">
-        <v>-5.5315133999999944</v>
+        <v>-5.5315134399999693</v>
       </c>
       <c r="D18" s="5">
-        <v>-20.001572580857406</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-20.001572711763625</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>294.49794900000001</v>
+        <v>294.49794901000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.18708920000000262</v>
+        <v>-0.18708914000001187</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.75919957522054826</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-0.75919933272122764</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>294.7926405</v>
+        <v>294.79264051000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.294691499999999</v>
       </c>
       <c r="D20" s="5">
-        <v>1.2074194396281213</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.2074194395869098</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>295.81664069999999</v>
       </c>
       <c r="C21" s="5">
-        <v>1.024000199999989</v>
+        <v>1.0240001899999811</v>
       </c>
       <c r="D21" s="5">
-        <v>4.2489201108844021</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>4.2489200684483475</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>296.06501259999999</v>
+        <v>296.06501261</v>
       </c>
       <c r="C22" s="5">
-        <v>0.24837189999999509</v>
+        <v>0.24837191000000303</v>
       </c>
       <c r="D22" s="5">
-        <v>1.0122029653910847</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>1.0122030063330012</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>297.98386540000001</v>
+        <v>297.98386543999999</v>
       </c>
       <c r="C23" s="5">
-        <v>1.9188528000000247</v>
+        <v>1.9188528299999916</v>
       </c>
       <c r="D23" s="5">
-        <v>8.0607406649316982</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>8.0607407951996723</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>298.95185909999998</v>
+        <v>298.95185914000001</v>
       </c>
       <c r="C24" s="5">
-        <v>0.96799369999996543</v>
+        <v>0.96799370000002227</v>
       </c>
       <c r="D24" s="5">
-        <v>3.9685791388531788</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>3.9685791383111235</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>297.43638299999998</v>
+        <v>297.43638304000001</v>
       </c>
       <c r="C25" s="5">
         <v>-1.5154761000000008</v>
       </c>
       <c r="D25" s="5">
-        <v>-5.9163858925024959</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-5.9163858917328671</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>303.71604059999999</v>
       </c>
       <c r="C26" s="5">
-        <v>6.2796576000000073</v>
+        <v>6.2796575599999755</v>
       </c>
       <c r="D26" s="5">
-        <v>28.494240119237713</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>28.494239911874764</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>308.04205139999999</v>
+        <v>308.04205135000001</v>
       </c>
       <c r="C27" s="5">
-        <v>4.3260108000000059</v>
+        <v>4.3260107500000231</v>
       </c>
       <c r="D27" s="5">
-        <v>18.496992575325621</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>18.496992344518894</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>308.82563320000003</v>
+        <v>308.82563314999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.78358180000003586</v>
+        <v>0.78358179999997901</v>
       </c>
       <c r="D28" s="5">
-        <v>3.0955699043507146</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>3.0955699048601071</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>307.9717005</v>
+        <v>307.97170053999997</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.85393270000002985</v>
+        <v>-0.8539326100000153</v>
       </c>
       <c r="D29" s="5">
-        <v>-3.2681161046330565</v>
+        <v>-3.268115765933266</v>
       </c>
       <c r="E29" s="5">
-        <v>2.5831849905240123</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>2.58318500726471</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>308.7275138</v>
       </c>
       <c r="C30" s="5">
-        <v>0.7558132999999998</v>
+        <v>0.75581326000002491</v>
       </c>
       <c r="D30" s="5">
-        <v>2.9850760272586152</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>2.9850758667477439</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>310.55668309999999</v>
+        <v>310.55668308999998</v>
       </c>
       <c r="C31" s="5">
-        <v>1.8291692999999896</v>
+        <v>1.8291692899999816</v>
       </c>
       <c r="D31" s="5">
-        <v>7.3461637566280436</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>7.3461637151492232</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>311.11775740000002</v>
+        <v>311.11775736999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.56107430000002978</v>
+        <v>0.56107428000001391</v>
       </c>
       <c r="D32" s="5">
-        <v>2.1896804165708827</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>2.1896803378117502</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>309.3634007</v>
+        <v>309.36340071000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-1.7543567000000166</v>
+        <v>-1.7543566599999849</v>
       </c>
       <c r="D33" s="5">
-        <v>-6.5606946244934345</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-6.5606944801285376</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>310.09001660000001</v>
+        <v>310.09001661999997</v>
       </c>
       <c r="C34" s="5">
-        <v>0.72661590000001297</v>
+        <v>0.72661590999996406</v>
       </c>
       <c r="D34" s="5">
-        <v>2.8551907830231205</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>2.8551908227326006</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>309.66384399999998</v>
+        <v>309.66384403000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.42617260000002943</v>
+        <v>-0.42617258999996466</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.6368120739686853</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-1.6368120357463489</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>311.73148939999999</v>
+        <v>311.73148938000003</v>
       </c>
       <c r="C36" s="5">
-        <v>2.0676454000000035</v>
+        <v>2.0676453500000207</v>
       </c>
       <c r="D36" s="5">
-        <v>8.3133747222766896</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>8.3133745129670764</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>312.8754586</v>
+        <v>312.87545861000001</v>
       </c>
       <c r="C37" s="5">
-        <v>1.143969200000015</v>
+        <v>1.143969229999982</v>
       </c>
       <c r="D37" s="5">
-        <v>4.4936491260793243</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>4.4936492466057798</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>314.10049809999998</v>
+        <v>314.10049805</v>
       </c>
       <c r="C38" s="5">
-        <v>1.2250394999999799</v>
+        <v>1.2250394399999891</v>
       </c>
       <c r="D38" s="5">
-        <v>4.8010203468077828</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>4.801020106419851</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>315.1119913</v>
+        <v>315.11199131000001</v>
       </c>
       <c r="C39" s="5">
-        <v>1.0114932000000181</v>
+        <v>1.0114932600000088</v>
       </c>
       <c r="D39" s="5">
-        <v>3.9335259041762605</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>3.9335261422915435</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>316.08176609999998</v>
+        <v>316.08176605</v>
       </c>
       <c r="C40" s="5">
-        <v>0.96977479999998195</v>
+        <v>0.9697747399999912</v>
       </c>
       <c r="D40" s="5">
-        <v>3.7562238500378431</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>3.7562236135710414</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>319.26959929999998</v>
+        <v>319.26959933000001</v>
       </c>
       <c r="C41" s="5">
-        <v>3.1878332</v>
+        <v>3.1878332800000067</v>
       </c>
       <c r="D41" s="5">
-        <v>12.796983823659014</v>
+        <v>12.796984164962044</v>
       </c>
       <c r="E41" s="5">
-        <v>3.6684860270140174</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>3.6684860232905292</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>322.23344630000003</v>
       </c>
       <c r="C42" s="5">
-        <v>2.9638470000000439</v>
+        <v>2.9638469700000201</v>
       </c>
       <c r="D42" s="5">
-        <v>11.726601137537784</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>11.72660101155747</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>323.44629959999997</v>
+        <v>323.44629957000001</v>
       </c>
       <c r="C43" s="5">
-        <v>1.2128532999999493</v>
+        <v>1.2128532699999823</v>
       </c>
       <c r="D43" s="5">
-        <v>4.6113603898993327</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>4.6113602734658032</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>324.452494</v>
+        <v>324.45249398999999</v>
       </c>
       <c r="C44" s="5">
-        <v>1.0061944000000267</v>
+        <v>1.0061944199999857</v>
       </c>
       <c r="D44" s="5">
-        <v>3.797563403172477</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>3.7975634803105285</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>327.06309579999999</v>
+        <v>327.06309582</v>
       </c>
       <c r="C45" s="5">
-        <v>2.6106017999999835</v>
+        <v>2.6106018300000073</v>
       </c>
       <c r="D45" s="5">
-        <v>10.094371519516576</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>10.094371641023226</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>328.55541440000002</v>
+        <v>328.55541436999999</v>
       </c>
       <c r="C46" s="5">
-        <v>1.4923186000000328</v>
+        <v>1.4923185499999931</v>
       </c>
       <c r="D46" s="5">
-        <v>5.6148589445224273</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>5.6148587512989678</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>329.19099019999999</v>
+        <v>329.19099023000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.6355757999999696</v>
+        <v>0.6355758600000172</v>
       </c>
       <c r="D47" s="5">
-        <v>2.34620442569069</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>2.346204649756789</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>329.21240319999998</v>
+        <v>329.21240315</v>
       </c>
       <c r="C48" s="5">
-        <v>2.1412999999995463E-2</v>
+        <v>2.1412919999988844E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>7.8084746019446705E-2</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>7.8084454179450091E-2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>329.44463669999999</v>
+        <v>329.44463671</v>
       </c>
       <c r="C49" s="5">
-        <v>0.23223350000000664</v>
+        <v>0.2322335599999974</v>
       </c>
       <c r="D49" s="5">
-        <v>0.84979779685834256</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>0.84979801739482053</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>328.15044610000001</v>
+        <v>328.15044606999999</v>
       </c>
       <c r="C50" s="5">
-        <v>-1.294190599999979</v>
+        <v>-1.2941906400000107</v>
       </c>
       <c r="D50" s="5">
-        <v>-4.6135496741723454</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-4.6135498135613577</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>327.93680970000003</v>
+        <v>327.93680974</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.21363639999998441</v>
+        <v>-0.21363632999998572</v>
       </c>
       <c r="D51" s="5">
-        <v>-0.77844695042145196</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-0.77844669633938546</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>326.32119749999998</v>
+        <v>326.32119748000002</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.6156122000000437</v>
+        <v>-1.6156122599999776</v>
       </c>
       <c r="D52" s="5">
-        <v>-5.7543261101089316</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-5.7543263173707393</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>329.1623295</v>
+        <v>329.16232945000002</v>
       </c>
       <c r="C53" s="5">
-        <v>2.841132000000016</v>
+        <v>2.8411319699999922</v>
       </c>
       <c r="D53" s="5">
-        <v>10.962975458487234</v>
+        <v>10.962975337832948</v>
       </c>
       <c r="E53" s="5">
-        <v>3.0985506361050019</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.0985506107566563</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>329.77185709999998</v>
+        <v>329.77185704999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.60952759999997852</v>
       </c>
       <c r="D54" s="5">
-        <v>2.2448762047080129</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>2.2448762050525595</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>329.41170010000002</v>
+        <v>329.41170013999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.36015699999995832</v>
+        <v>-0.36015691000000061</v>
       </c>
       <c r="D55" s="5">
-        <v>-1.3027241784467902</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-1.3027238550570974</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>329.70247790000002</v>
+        <v>329.70247793999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.29077780000000075</v>
       </c>
       <c r="D56" s="5">
-        <v>1.0644200221230582</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>1.0644200219933841</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>334.16831999999999</v>
+        <v>334.16831996000002</v>
       </c>
       <c r="C57" s="5">
-        <v>4.4658420999999748</v>
+        <v>4.4658420200000251</v>
       </c>
       <c r="D57" s="5">
-        <v>17.521349567659339</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>17.521349227757277</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>335.91488249999998</v>
+        <v>335.91488248000002</v>
       </c>
       <c r="C58" s="5">
-        <v>1.7465624999999818</v>
+        <v>1.7465625199999977</v>
       </c>
       <c r="D58" s="5">
-        <v>6.4553865923047571</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>6.4553866691585471</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>338.44396160000002</v>
+        <v>338.44396161999998</v>
       </c>
       <c r="C59" s="5">
-        <v>2.5290791000000468</v>
+        <v>2.5290791399999648</v>
       </c>
       <c r="D59" s="5">
-        <v>9.4183835652518653</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>9.4183837210191523</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>339.67500610000002</v>
+        <v>339.67500612999999</v>
       </c>
       <c r="C60" s="5">
-        <v>1.2310444999999959</v>
+        <v>1.2310445100000038</v>
       </c>
       <c r="D60" s="5">
-        <v>4.4532272718783572</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>4.4532273085108098</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>340.56964119999998</v>
+        <v>340.56964117000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.89463509999995949</v>
+        <v>0.89463504000002558</v>
       </c>
       <c r="D61" s="5">
-        <v>3.2067445114225768</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>3.2067442929455847</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>338.57435659999999</v>
+        <v>338.57435657000002</v>
       </c>
       <c r="C62" s="5">
         <v>-1.9952845999999909</v>
       </c>
       <c r="D62" s="5">
-        <v>-6.8082299962147319</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-6.8082299967953341</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>342.34661840000001</v>
+        <v>342.34661839</v>
       </c>
       <c r="C63" s="5">
-        <v>3.7722618000000239</v>
+        <v>3.7722618199999829</v>
       </c>
       <c r="D63" s="5">
-        <v>14.220423640227086</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>14.220423721638786</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>342.64230450000002</v>
       </c>
       <c r="C64" s="5">
-        <v>0.29568610000001172</v>
+        <v>0.29568611000001965</v>
       </c>
       <c r="D64" s="5">
-        <v>1.0413823461247862</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>1.0413823815421441</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>343.78564990000001</v>
+        <v>343.78564986999999</v>
       </c>
       <c r="C65" s="5">
-        <v>1.143345399999987</v>
+        <v>1.1433453699999632</v>
       </c>
       <c r="D65" s="5">
-        <v>4.0785296300895224</v>
+        <v>4.0785295211022365</v>
       </c>
       <c r="E65" s="5">
-        <v>4.4425862528719273</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>4.4425862596227716</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>344.1541934</v>
+        <v>344.15419343000002</v>
       </c>
       <c r="C66" s="5">
-        <v>0.36854349999998703</v>
+        <v>0.36854356000003463</v>
       </c>
       <c r="D66" s="5">
-        <v>1.2940304425057114</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.2940306545354385</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>345.64840299999997</v>
+        <v>345.64840294999999</v>
       </c>
       <c r="C67" s="5">
-        <v>1.4942095999999765</v>
+        <v>1.4942095199999699</v>
       </c>
       <c r="D67" s="5">
-        <v>5.336253570850169</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>5.336253277814107</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>346.45642830000003</v>
+        <v>346.45642829000002</v>
       </c>
       <c r="C68" s="5">
-        <v>0.8080253000000539</v>
+        <v>0.80802534000002879</v>
       </c>
       <c r="D68" s="5">
-        <v>2.8416012768754939</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>2.8416014197740536</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>345.41648470000001</v>
+        <v>345.41648471000002</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.0399436000000151</v>
+        <v>-1.0399435799999992</v>
       </c>
       <c r="D69" s="5">
-        <v>-3.5431145438518774</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-3.5431144769328071</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>345.56704509999997</v>
+        <v>345.56704508000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.15056039999996074</v>
+        <v>0.15056036999999378</v>
       </c>
       <c r="D70" s="5">
-        <v>0.52431268359918182</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>0.52431257886140781</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>345.90163589999997</v>
+        <v>345.90163590999998</v>
       </c>
       <c r="C71" s="5">
-        <v>0.33459080000000085</v>
+        <v>0.33459082999996781</v>
       </c>
       <c r="D71" s="5">
-        <v>1.1680918035038568</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>1.1680919088633113</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>346.3039301</v>
+        <v>346.30393013999998</v>
       </c>
       <c r="C72" s="5">
-        <v>0.40229420000002847</v>
+        <v>0.40229422999999542</v>
       </c>
       <c r="D72" s="5">
-        <v>1.404598890644948</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>1.4045989960188576</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>346.17441889999998</v>
+        <v>346.17441885</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.12951120000002447</v>
+        <v>-0.12951128999998218</v>
       </c>
       <c r="D73" s="5">
-        <v>-0.44785564127092226</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-0.44785595180343307</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>346.5671365</v>
       </c>
       <c r="C74" s="5">
-        <v>0.39271760000002587</v>
+        <v>0.39271765000000869</v>
       </c>
       <c r="D74" s="5">
-        <v>1.3698663562511593</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>1.369866531948416</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>346.09449640000003</v>
+        <v>346.09449640999998</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.47264009999997825</v>
+        <v>-0.47264009000002716</v>
       </c>
       <c r="D75" s="5">
-        <v>-1.6243121255659299</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-1.6243120914567255</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>346.50567590000003</v>
+        <v>346.50567593</v>
       </c>
       <c r="C76" s="5">
-        <v>0.41117950000000292</v>
+        <v>0.41117952000001878</v>
       </c>
       <c r="D76" s="5">
-        <v>1.4350194371092861</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>1.435019507324431</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>348.95789070000001</v>
+        <v>348.95789067999999</v>
       </c>
       <c r="C77" s="5">
-        <v>2.4522147999999788</v>
+        <v>2.452214749999996</v>
       </c>
       <c r="D77" s="5">
-        <v>8.8308553198695137</v>
+        <v>8.8308551319505888</v>
       </c>
       <c r="E77" s="5">
-        <v>1.504495839632769</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>1.5044958426728483</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>343.04274429999998</v>
+        <v>343.04274430999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-5.915146400000026</v>
+        <v>-5.9151463700000022</v>
       </c>
       <c r="D78" s="5">
-        <v>-18.547845103229442</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-18.54784501871687</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>340.78523159999997</v>
+        <v>340.78523161999999</v>
       </c>
       <c r="C79" s="5">
-        <v>-2.2575127000000066</v>
+        <v>-2.2575126899999987</v>
       </c>
       <c r="D79" s="5">
-        <v>-7.6173676063604034</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-7.6173675736157858</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>341.29477309999999</v>
+        <v>341.29477307000002</v>
       </c>
       <c r="C80" s="5">
-        <v>0.50954150000001164</v>
+        <v>0.50954145000002882</v>
       </c>
       <c r="D80" s="5">
-        <v>1.8090668294791001</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>1.8090666503906228</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>342.7222648</v>
+        <v>342.72226476999998</v>
       </c>
       <c r="C81" s="5">
-        <v>1.4274917000000187</v>
+        <v>1.4274916999999618</v>
       </c>
       <c r="D81" s="5">
-        <v>5.1361775757356343</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>5.1361775761973316</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>342.49864000000002</v>
+        <v>342.49864001999998</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.22362479999998186</v>
+        <v>-0.22362474999999904</v>
       </c>
       <c r="D82" s="5">
-        <v>-0.78019097426229589</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>-0.78019080051398015</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>337.93651610000001</v>
+        <v>337.93651609</v>
       </c>
       <c r="C83" s="5">
-        <v>-4.5621239000000173</v>
+        <v>-4.5621239299999843</v>
       </c>
       <c r="D83" s="5">
-        <v>-14.863605540940139</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-14.863605630829502</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>344.02930650000002</v>
+        <v>344.02930651999998</v>
       </c>
       <c r="C84" s="5">
-        <v>6.0927904000000126</v>
+        <v>6.0927904299999796</v>
       </c>
       <c r="D84" s="5">
-        <v>23.914979699543125</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>23.914979829989626</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>344.83757910000003</v>
+        <v>344.83757908000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.80827260000000933</v>
+        <v>0.80827256000003445</v>
       </c>
       <c r="D85" s="5">
-        <v>2.856033018902715</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>2.8560328755630415</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>346.2930973</v>
       </c>
       <c r="C86" s="5">
-        <v>1.4555181999999718</v>
+        <v>1.4555182199999877</v>
       </c>
       <c r="D86" s="5">
-        <v>5.1843112291402926</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>5.1843113023465337</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>346.6410113</v>
+        <v>346.64101133999998</v>
       </c>
       <c r="C87" s="5">
-        <v>0.34791400000000294</v>
+        <v>0.34791403999997783</v>
       </c>
       <c r="D87" s="5">
-        <v>1.212301160858531</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>1.2123013010088224</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>347.23079150000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.58978020000000697</v>
+        <v>0.58978016000003208</v>
       </c>
       <c r="D88" s="5">
-        <v>2.0609124805909484</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>2.0609123392653084</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>347.8807908</v>
+        <v>347.88079077999998</v>
       </c>
       <c r="C89" s="5">
-        <v>0.6499992999999904</v>
+        <v>0.64999927999997453</v>
       </c>
       <c r="D89" s="5">
-        <v>2.2696148082169687</v>
+        <v>2.2696147376620068</v>
       </c>
       <c r="E89" s="5">
-        <v>-0.30866185540019409</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>-0.30866185541789104</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>349.81561349999998</v>
+        <v>349.81561346000001</v>
       </c>
       <c r="C90" s="5">
-        <v>1.9348226999999838</v>
+        <v>1.9348226800000248</v>
       </c>
       <c r="D90" s="5">
-        <v>6.8820788717636416</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>6.8820787988423504</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>349.31577859999999</v>
+        <v>349.31577857000002</v>
       </c>
       <c r="C91" s="5">
-        <v>-0.4998348999999962</v>
+        <v>-0.49983488999998826</v>
       </c>
       <c r="D91" s="5">
-        <v>-1.7012122365723581</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>-1.7012122029968491</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>349.71870589999997</v>
+        <v>349.71870589000002</v>
       </c>
       <c r="C92" s="5">
-        <v>0.40292729999998755</v>
+        <v>0.40292732000000342</v>
       </c>
       <c r="D92" s="5">
-        <v>1.3929861635566754</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>1.3929862332596743</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>349.55347599999999</v>
+        <v>349.55347597999997</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.16522989999998572</v>
+        <v>-0.1652299100000505</v>
       </c>
       <c r="D93" s="5">
-        <v>-0.56548722100168147</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-0.56548725515342957</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>350.05589029999999</v>
+        <v>350.05589028000003</v>
       </c>
       <c r="C94" s="5">
-        <v>0.50241429999999809</v>
+        <v>0.50241430000005494</v>
       </c>
       <c r="D94" s="5">
-        <v>1.7384638189005042</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>1.7384638190009127</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>344.97372530000001</v>
+        <v>344.97372528</v>
       </c>
       <c r="C95" s="5">
-        <v>-5.082164999999975</v>
+        <v>-5.0821650000000318</v>
       </c>
       <c r="D95" s="5">
-        <v>-16.095830082831441</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-16.095830083678987</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>349.87682100000001</v>
+        <v>349.87682103999998</v>
       </c>
       <c r="C96" s="5">
-        <v>4.9030956999999944</v>
+        <v>4.9030957599999851</v>
       </c>
       <c r="D96" s="5">
-        <v>18.454029604250266</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>18.454029849167686</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>350.43647479999998</v>
+        <v>350.43647480999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.55965379999997822</v>
+        <v>0.55965377000001126</v>
       </c>
       <c r="D97" s="5">
-        <v>1.936465938369003</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>1.9364658334274143</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>354.3854475</v>
+        <v>354.38544746999997</v>
       </c>
       <c r="C98" s="5">
-        <v>3.948972700000013</v>
+        <v>3.9489726599999813</v>
       </c>
       <c r="D98" s="5">
-        <v>14.392860823781417</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>14.392860668404728</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>351.35112320000002</v>
+        <v>351.35112321000003</v>
       </c>
       <c r="C99" s="5">
-        <v>-3.0343242999999802</v>
+        <v>-3.0343242599999485</v>
       </c>
       <c r="D99" s="5">
-        <v>-9.8043488054407657</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-9.8043486830107227</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>350.77420569999998</v>
+        <v>350.77420574000001</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.57691750000003594</v>
+        <v>-0.57691747000001214</v>
       </c>
       <c r="D100" s="5">
-        <v>-1.9526988521671451</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>-1.9526987514858263</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>347.38630549999999</v>
+        <v>347.38630553000002</v>
       </c>
       <c r="C101" s="5">
-        <v>-3.38790019999999</v>
+        <v>-3.387900209999998</v>
       </c>
       <c r="D101" s="5">
-        <v>-10.993744990442389</v>
+        <v>-10.993745020000567</v>
       </c>
       <c r="E101" s="5">
-        <v>-0.14214216854655515</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>-0.14214215418196785</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>349.08315219999997</v>
+        <v>349.08315221999999</v>
       </c>
       <c r="C102" s="5">
-        <v>1.6968466999999805</v>
+        <v>1.6968466899999726</v>
       </c>
       <c r="D102" s="5">
-        <v>6.0215967904012846</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>6.0215967534212433</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>348.46909849999997</v>
+        <v>348.46909849000002</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.61405369999999948</v>
+        <v>-0.61405372999996644</v>
       </c>
       <c r="D103" s="5">
-        <v>-2.0905537415072062</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-2.090553842537668</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>348.16005960000001</v>
+        <v>348.16005958</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.30903889999996181</v>
+        <v>-0.30903891000002659</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.0590412579675967</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-1.0590412920999381</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>344.50865720000002</v>
+        <v>344.50865716999999</v>
       </c>
       <c r="C105" s="5">
-        <v>-3.6514023999999949</v>
+        <v>-3.6514024100000029</v>
       </c>
       <c r="D105" s="5">
-        <v>-11.884095917090098</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-11.884095948426598</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>346.5407912</v>
+        <v>346.54079122000002</v>
       </c>
       <c r="C106" s="5">
-        <v>2.032133999999985</v>
+        <v>2.0321340500000247</v>
       </c>
       <c r="D106" s="5">
-        <v>7.3125892088916844</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>7.3125893953501331</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>346.47747279999999</v>
+        <v>346.47747283000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-6.3318400000014208E-2</v>
+        <v>-6.3318390000006275E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.21903848352604616</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-0.21903844895491131</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>345.72402549999998</v>
+        <v>345.72402552</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.75344730000000482</v>
+        <v>-0.75344731000001275</v>
       </c>
       <c r="D108" s="5">
-        <v>-2.5785256567869119</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-2.5785256903810727</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>345.25505550000003</v>
+        <v>345.25505545999999</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.46896999999995614</v>
+        <v>-0.46897006000000374</v>
       </c>
       <c r="D109" s="5">
-        <v>-1.6156942691218146</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>-1.6156944742012569</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>346.25553910000002</v>
+        <v>346.25553907</v>
       </c>
       <c r="C110" s="5">
-        <v>1.0004835999999955</v>
+        <v>1.0004836100000034</v>
       </c>
       <c r="D110" s="5">
-        <v>3.5333332193774103</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>3.5333332556741537</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>347.56183190000002</v>
+        <v>347.56183184999998</v>
       </c>
       <c r="C111" s="5">
-        <v>1.3062927999999943</v>
+        <v>1.3062927799999784</v>
       </c>
       <c r="D111" s="5">
-        <v>4.6222789805569597</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>4.6222789087213778</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>348.7753831</v>
+        <v>348.77538305000002</v>
       </c>
       <c r="C112" s="5">
-        <v>1.2135511999999835</v>
+        <v>1.2135512000000404</v>
       </c>
       <c r="D112" s="5">
-        <v>4.2713417132015152</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.2713417138280585</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>350.10883610000002</v>
+        <v>350.10883611999998</v>
       </c>
       <c r="C113" s="5">
-        <v>1.33345300000002</v>
+        <v>1.3334530699999618</v>
       </c>
       <c r="D113" s="5">
-        <v>4.6856049962501922</v>
+        <v>4.6856052481031973</v>
       </c>
       <c r="E113" s="5">
-        <v>0.78371845893046022</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>0.78371845598410594</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>351.01314209999998</v>
+        <v>351.01314212</v>
       </c>
       <c r="C114" s="5">
-        <v>0.90430599999996275</v>
+        <v>0.90430600000001959</v>
       </c>
       <c r="D114" s="5">
-        <v>3.143927226813048</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>3.1439272266310381</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>352.10728829999999</v>
+        <v>352.10728827000003</v>
       </c>
       <c r="C115" s="5">
-        <v>1.0941462000000115</v>
+        <v>1.0941461500000287</v>
       </c>
       <c r="D115" s="5">
-        <v>3.8053297561786437</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>3.8053295790711816</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>352.09275730000002</v>
+        <v>352.09275724999998</v>
       </c>
       <c r="C116" s="5">
-        <v>-1.4530999999976757E-2</v>
+        <v>-1.4531020000049466E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-4.9511166818216878E-2</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-4.9511234952892558E-2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>352.95361789999998</v>
+        <v>352.95361792</v>
       </c>
       <c r="C117" s="5">
-        <v>0.86086059999996678</v>
+        <v>0.86086067000002231</v>
       </c>
       <c r="D117" s="5">
-        <v>2.9737566221840206</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>2.9737568676811987</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>353.06952109999997</v>
+        <v>353.06952104999999</v>
       </c>
       <c r="C118" s="5">
-        <v>0.1159031999999911</v>
+        <v>0.11590312999999242</v>
       </c>
       <c r="D118" s="5">
-        <v>0.39476947299221798</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>0.39476923411718712</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>353.4162063</v>
+        <v>353.41620627999998</v>
       </c>
       <c r="C119" s="5">
-        <v>0.34668520000002445</v>
+        <v>0.34668522999999141</v>
       </c>
       <c r="D119" s="5">
-        <v>1.1846855441786985</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>1.1846856474170053</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>351.93892440000002</v>
+        <v>351.93892438</v>
       </c>
       <c r="C120" s="5">
         <v>-1.4772818999999799</v>
       </c>
       <c r="D120" s="5">
-        <v>-4.9022809071811118</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-4.9022809074522282</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>350.05954430000003</v>
       </c>
       <c r="C121" s="5">
-        <v>-1.8793800999999917</v>
+        <v>-1.8793800799999758</v>
       </c>
       <c r="D121" s="5">
-        <v>-6.223191508619097</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-6.2231914446691627</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>349.90562030000001</v>
+        <v>349.90562027999999</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.15392400000001771</v>
+        <v>-0.15392402000003358</v>
       </c>
       <c r="D122" s="5">
-        <v>-0.52637546489117115</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-0.52637553312011587</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>352.11786339999998</v>
       </c>
       <c r="C123" s="5">
-        <v>2.2122430999999665</v>
+        <v>2.2122431199999824</v>
       </c>
       <c r="D123" s="5">
-        <v>7.856339202009055</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>7.8563392759877893</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>352.35619960000002</v>
       </c>
       <c r="C124" s="5">
         <v>0.23833620000004885</v>
       </c>
       <c r="D124" s="5">
         <v>0.81526839997738687</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>352.37288910000001</v>
+        <v>352.37288913999998</v>
       </c>
       <c r="C125" s="5">
-        <v>1.6689499999984037E-2</v>
+        <v>1.6689539999958924E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>5.6853315426064199E-2</v>
+        <v>5.6853451722771453E-2</v>
       </c>
       <c r="E125" s="5">
-        <v>0.6466711966542027</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>0.64667120232977382</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>352.85713129999999</v>
+        <v>352.85713128999998</v>
       </c>
       <c r="C126" s="5">
-        <v>0.48424219999998286</v>
+        <v>0.48424215000000004</v>
       </c>
       <c r="D126" s="5">
-        <v>1.6616002075199754</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>1.6616000344641613</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>353.12306410000002</v>
+        <v>353.12306409000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.26593280000003006</v>
       </c>
       <c r="D127" s="5">
-        <v>0.90814509340815253</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>0.90814509343395411</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>353.6362838</v>
+        <v>353.63628382000002</v>
       </c>
       <c r="C128" s="5">
-        <v>0.51321969999997918</v>
+        <v>0.51321973000000298</v>
       </c>
       <c r="D128" s="5">
-        <v>1.7580570918012794</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>1.758057195440621</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>353.1625535</v>
+        <v>353.16255353999998</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.47373029999999972</v>
+        <v>-0.47373028000004069</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.595725947118587</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-1.5957258801561847</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>353.45479080000001</v>
+        <v>353.45479079</v>
       </c>
       <c r="C130" s="5">
-        <v>0.29223730000001069</v>
+        <v>0.29223725000002787</v>
       </c>
       <c r="D130" s="5">
-        <v>0.997515719877895</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>0.99751554831815081</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>353.66710080000001</v>
+        <v>353.66710081000002</v>
       </c>
       <c r="C131" s="5">
-        <v>0.21231000000000222</v>
+        <v>0.21231002000001808</v>
       </c>
       <c r="D131" s="5">
-        <v>0.72319114596197664</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>0.72319121433377376</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>353.48378889999998</v>
+        <v>353.48378887000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.18331190000003517</v>
+        <v>-0.18331194000001005</v>
       </c>
       <c r="D132" s="5">
-        <v>-0.62021112693038116</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-0.62021126186185827</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>355.28448830000002</v>
+        <v>355.28448828000001</v>
       </c>
       <c r="C133" s="5">
-        <v>1.8006994000000418</v>
+        <v>1.8006994099999929</v>
       </c>
       <c r="D133" s="5">
-        <v>6.2871941474257342</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>6.2871941838733347</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>351.86451729999999</v>
+        <v>351.86451725000001</v>
       </c>
       <c r="C134" s="5">
-        <v>-3.4199710000000323</v>
+        <v>-3.4199710299999992</v>
       </c>
       <c r="D134" s="5">
-        <v>-10.958856697825414</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-10.958856789509774</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>354.39838700000001</v>
+        <v>354.39838703999999</v>
       </c>
       <c r="C135" s="5">
-        <v>2.5338697000000252</v>
+        <v>2.5338697899999829</v>
       </c>
       <c r="D135" s="5">
-        <v>8.9921329335301401</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>8.9921332670034104</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>354.17472859999998</v>
+        <v>354.17472858000002</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.22365840000003345</v>
+        <v>-0.22365845999996736</v>
       </c>
       <c r="D136" s="5">
-        <v>-0.75468868216082008</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-0.75468888383105615</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>355.26645630000002</v>
+        <v>355.26645631000002</v>
       </c>
       <c r="C137" s="5">
-        <v>1.0917277000000354</v>
+        <v>1.0917277300000023</v>
       </c>
       <c r="D137" s="5">
-        <v>3.7623050474766551</v>
+        <v>3.7623051528373752</v>
       </c>
       <c r="E137" s="5">
-        <v>0.82116623880756912</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>0.82116623020065393</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>354.54876309999997</v>
+        <v>354.54876308000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.717693200000042</v>
+        <v>-0.71769323000000895</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.3974314230305049</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-2.397431522066773</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>355.46376320000002</v>
+        <v>355.46376321999998</v>
       </c>
       <c r="C139" s="5">
-        <v>0.91500010000004295</v>
+        <v>0.91500013999996099</v>
       </c>
       <c r="D139" s="5">
-        <v>3.1412324954463111</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>3.1412326349022912</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>356.684842</v>
+        <v>356.68484199</v>
       </c>
       <c r="C140" s="5">
-        <v>1.2210787999999866</v>
+        <v>1.2210787700000196</v>
       </c>
       <c r="D140" s="5">
-        <v>4.200986531969475</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>4.2009864265591057</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>358.36040400000002</v>
+        <v>358.36040398</v>
       </c>
       <c r="C141" s="5">
-        <v>1.6755620000000135</v>
+        <v>1.6755619900000056</v>
       </c>
       <c r="D141" s="5">
-        <v>5.7850675096218884</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>5.7850674743651576</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>358.71027520000001</v>
+        <v>358.71027523999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.3498711999999955</v>
+        <v>0.34987125999998625</v>
       </c>
       <c r="D142" s="5">
-        <v>1.1778847123704583</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>1.1778849155197557</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>359.62454450000001</v>
+        <v>359.62454448</v>
       </c>
       <c r="C143" s="5">
-        <v>0.91426930000000084</v>
+        <v>0.91426924000001009</v>
       </c>
       <c r="D143" s="5">
-        <v>3.1017631009560898</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>3.1017628941864439</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>361.91166720000001</v>
+        <v>361.91166715000003</v>
       </c>
       <c r="C144" s="5">
-        <v>2.2871226999999976</v>
+        <v>2.2871226700000307</v>
       </c>
       <c r="D144" s="5">
-        <v>7.9043890209405498</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>7.9043889140611778</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>362.878152</v>
+        <v>362.87815198999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.96648479999998926</v>
+        <v>0.96648483999996415</v>
       </c>
       <c r="D145" s="5">
-        <v>3.2520888297471906</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>3.2520889667805308</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>363.37544000000003</v>
+        <v>363.37543997</v>
       </c>
       <c r="C146" s="5">
-        <v>0.49728800000002593</v>
+        <v>0.49728798000001007</v>
       </c>
       <c r="D146" s="5">
-        <v>1.6569308320666165</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>1.6569307649709986</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>364.33596130000001</v>
+        <v>364.33596132000002</v>
       </c>
       <c r="C147" s="5">
-        <v>0.96052129999998215</v>
+        <v>0.96052135000002181</v>
       </c>
       <c r="D147" s="5">
-        <v>3.2185205657878191</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>3.2185207360410972</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>366.08702640000001</v>
+        <v>366.08702641999997</v>
       </c>
       <c r="C148" s="5">
-        <v>1.7510651000000053</v>
+        <v>1.7510650999999484</v>
       </c>
       <c r="D148" s="5">
-        <v>5.9223439554705326</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>5.9223439551365553</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>366.43474040000001</v>
+        <v>366.43474035000003</v>
       </c>
       <c r="C149" s="5">
-        <v>0.3477139999999963</v>
+        <v>0.34771393000005446</v>
       </c>
       <c r="D149" s="5">
-        <v>1.1457479285809091</v>
+        <v>1.1457476966559188</v>
       </c>
       <c r="E149" s="5">
-        <v>3.1436359673002956</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>3.143635950323076</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>366.91525760000002</v>
+        <v>366.91525762999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.48051720000000842</v>
+        <v>0.48051727999995819</v>
       </c>
       <c r="D150" s="5">
-        <v>1.5849961280985037</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>1.5849963941040324</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>364.40047950000002</v>
+        <v>364.40047949000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.5147781000000009</v>
+        <v>-2.5147781399999758</v>
       </c>
       <c r="D151" s="5">
-        <v>-7.921546148525282</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-7.9215462691904719</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>367.26688589999998</v>
+        <v>367.26688584999999</v>
       </c>
       <c r="C152" s="5">
-        <v>2.8664063999999598</v>
+        <v>2.8664063599999849</v>
       </c>
       <c r="D152" s="5">
-        <v>9.8585831167610003</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>9.8585829734635144</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>367.35889300000002</v>
+        <v>367.35889301999998</v>
       </c>
       <c r="C153" s="5">
-        <v>9.2007100000046194E-2</v>
+        <v>9.2007169999988037E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>0.30103659720539522</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>0.30103682659359254</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>368.75704589999998</v>
+        <v>368.75704588999997</v>
       </c>
       <c r="C154" s="5">
-        <v>1.3981528999999568</v>
+        <v>1.3981528699999899</v>
       </c>
       <c r="D154" s="5">
-        <v>4.6639773106687876</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>4.6639772082311071</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>368.6063924</v>
+        <v>368.60639237999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.15065349999997579</v>
+        <v>-0.15065350999998373</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.48915277412386882</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-0.48915280653288873</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>370.48476419999997</v>
+        <v>370.48476414999999</v>
       </c>
       <c r="C156" s="5">
-        <v>1.8783717999999681</v>
+        <v>1.8783717700000011</v>
       </c>
       <c r="D156" s="5">
-        <v>6.2893822847509107</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>6.2893821818204243</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>368.61541560000001</v>
+        <v>368.61541562000002</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.8693485999999666</v>
+        <v>-1.8693485299999679</v>
       </c>
       <c r="D157" s="5">
-        <v>-5.8895847553876335</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-5.8895845417020194</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>371.67606719999998</v>
+        <v>371.67606723</v>
       </c>
       <c r="C158" s="5">
-        <v>3.0606515999999715</v>
+        <v>3.0606516099999794</v>
       </c>
       <c r="D158" s="5">
-        <v>10.431568900705624</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>10.431568935767599</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>372.65283720000002</v>
+        <v>372.65283714999998</v>
       </c>
       <c r="C159" s="5">
-        <v>0.97677000000004455</v>
+        <v>0.97676991999998108</v>
       </c>
       <c r="D159" s="5">
-        <v>3.1996014025136521</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>3.1996011363965016</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>371.40622209999998</v>
+        <v>371.40622210999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.2466151000000423</v>
+        <v>-1.2466150399999947</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.9412532173216275</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-3.9412530316231154</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>372.92222829999997</v>
+        <v>372.92222828000001</v>
       </c>
       <c r="C161" s="5">
-        <v>1.5160061999999925</v>
+        <v>1.5160061700000256</v>
       </c>
       <c r="D161" s="5">
-        <v>5.0096341475062145</v>
+        <v>5.0096340459974131</v>
       </c>
       <c r="E161" s="5">
-        <v>1.7704347281369159</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>1.7704347365655071</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>374.31100859999998</v>
+        <v>374.31100858999997</v>
       </c>
       <c r="C162" s="5">
-        <v>1.3887803000000076</v>
+        <v>1.3887803099999587</v>
       </c>
       <c r="D162" s="5">
-        <v>4.5615358068362699</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>4.5615358406070561</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>373.86585280000003</v>
+        <v>373.86585277</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.44515579999995225</v>
+        <v>-0.44515581999996812</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.4178227772744578</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-1.4178228405961613</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>373.18514470000002</v>
+        <v>373.18514467</v>
       </c>
       <c r="C164" s="5">
         <v>-0.68070810000000392</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.1631267437721924</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-2.1631267439440438</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>372.30677530000003</v>
+        <v>372.30677532999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.87836939999999686</v>
+        <v>-0.8783693400000061</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.7881730307048769</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-2.7881728429292485</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>370.95210800000001</v>
+        <v>370.95210803999998</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.3546673000000169</v>
+        <v>-1.354667290000009</v>
       </c>
       <c r="D166" s="5">
-        <v>-4.2799658899476789</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-4.2799658586450633</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>368.6073068</v>
+        <v>368.60730681000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.3448012000000062</v>
+        <v>-2.3448012299999732</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.3270137238838124</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-7.3270138136299128</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>366.72727040000001</v>
+        <v>366.72727037999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.8800363999999945</v>
+        <v>-1.8800364300000183</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.9516472870328023</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-5.9516473791990325</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>366.35477539999999</v>
+        <v>366.35477537000003</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.3724950000000149</v>
+        <v>-0.37249500999996599</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.2120868518878503</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-1.2120868843115362</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>366.08193219999998</v>
+        <v>366.08193224000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.27284320000001117</v>
+        <v>-0.27284313000001248</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.89004992831298591</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-0.89004970097099623</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>365.58068889999998</v>
+        <v>365.58068886000001</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.50124329999999873</v>
+        <v>-0.50124338000000535</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.6307358724180543</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-1.6307361305549439</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>364.76762380000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.81306509999996024</v>
+        <v>-0.81306505999998535</v>
       </c>
       <c r="D172" s="5">
-        <v>-2.6364397528356953</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-2.6364396249994093</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>364.4557408</v>
+        <v>364.45574082000002</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.311883000000023</v>
+        <v>-0.31188298000000714</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.0212107343772092</v>
+        <v>-1.0212106691980249</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.2703091576480205</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-2.270309147043692</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>363.0393163</v>
       </c>
       <c r="C174" s="5">
-        <v>-1.4164245000000051</v>
+        <v>-1.4164245200000209</v>
       </c>
       <c r="D174" s="5">
-        <v>-4.5652847975833577</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-4.5652848604287533</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>363.97677010000001</v>
+        <v>363.97677012999998</v>
       </c>
       <c r="C175" s="5">
-        <v>0.93745380000001433</v>
+        <v>0.93745382999998128</v>
       </c>
       <c r="D175" s="5">
-        <v>3.1430747002625159</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>3.143074802278667</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>364.08668519999998</v>
       </c>
       <c r="C176" s="5">
-        <v>0.10991509999996651</v>
+        <v>0.10991506999999956</v>
       </c>
       <c r="D176" s="5">
-        <v>0.36298308730549067</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>0.36298298803920659</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>364.91760649999998</v>
+        <v>364.91760654000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.83092129999999997</v>
+        <v>0.83092134000003171</v>
       </c>
       <c r="D177" s="5">
-        <v>2.7732875517124889</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>2.7732876868968415</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>366.15060590000002</v>
+        <v>366.15060589000001</v>
       </c>
       <c r="C178" s="5">
-        <v>1.2329994000000397</v>
+        <v>1.23299935</v>
       </c>
       <c r="D178" s="5">
-        <v>4.1308165014293463</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>4.1308163303319878</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>368.37264260000001</v>
       </c>
       <c r="C179" s="5">
-        <v>2.2220366999999897</v>
+        <v>2.2220367099999976</v>
       </c>
       <c r="D179" s="5">
-        <v>7.5304218458939642</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>7.5304218811353296</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>368.8056891</v>
+        <v>368.80568905000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.43304649999998901</v>
+        <v>0.43304645000000619</v>
       </c>
       <c r="D180" s="5">
-        <v>1.4198364231316374</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>1.4198362581344881</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>369.0327226</v>
+        <v>369.03272256000002</v>
       </c>
       <c r="C181" s="5">
-        <v>0.22703350000000455</v>
+        <v>0.22703351000001248</v>
       </c>
       <c r="D181" s="5">
-        <v>0.74121554565169667</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.74121557851101194</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>369.11284810000001</v>
+        <v>369.11284806999998</v>
       </c>
       <c r="C182" s="5">
-        <v>8.0125500000008287E-2</v>
+        <v>8.0125509999959377E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>0.26085899174979055</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>0.2608590243730502</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>368.15551249999999</v>
+        <v>368.15551252</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.95733560000002171</v>
+        <v>-0.95733554999998205</v>
       </c>
       <c r="D183" s="5">
-        <v>-3.0683192425934758</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-3.0683190848652675</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>367.2360903</v>
+        <v>367.23609031000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.91942219999998542</v>
+        <v>-0.91942220999999336</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.9560267813444008</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-2.9560268128966949</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>370.37823650000001</v>
       </c>
       <c r="C185" s="5">
-        <v>3.1421462000000133</v>
+        <v>3.1421461900000054</v>
       </c>
       <c r="D185" s="5">
-        <v>10.764668706880931</v>
+        <v>10.76466867068695</v>
       </c>
       <c r="E185" s="5">
-        <v>1.6250246702109283</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.6250246646341227</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>374.04537679999999</v>
+        <v>374.04537676000001</v>
       </c>
       <c r="C186" s="5">
-        <v>3.6671402999999714</v>
+        <v>3.6671402599999965</v>
       </c>
       <c r="D186" s="5">
-        <v>12.550124687979114</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>12.550124543547113</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>373.22924899999998</v>
+        <v>373.22924904000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.81612780000000384</v>
+        <v>-0.81612771999999723</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.5870812038468971</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-2.5870809535599282</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>374.47439150000002</v>
+        <v>374.47439144999998</v>
       </c>
       <c r="C188" s="5">
-        <v>1.2451425000000427</v>
+        <v>1.2451424099999713</v>
       </c>
       <c r="D188" s="5">
-        <v>4.0776394908620839</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>4.0776391902525022</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>375.78967299999999</v>
+        <v>375.78967301</v>
       </c>
       <c r="C189" s="5">
-        <v>1.3152814999999691</v>
+        <v>1.3152815600000167</v>
       </c>
       <c r="D189" s="5">
-        <v>4.2971903365766284</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>4.2971905369914909</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>376.32552759999999</v>
+        <v>376.32552762</v>
       </c>
       <c r="C190" s="5">
-        <v>0.5358545999999933</v>
+        <v>0.53585461000000123</v>
       </c>
       <c r="D190" s="5">
-        <v>1.7246152862325337</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>1.7246153186235569</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>369.86534390000003</v>
+        <v>369.86534387</v>
       </c>
       <c r="C191" s="5">
-        <v>-6.4601836999999591</v>
+        <v>-6.4601837499999988</v>
       </c>
       <c r="D191" s="5">
-        <v>-18.76194222367009</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-18.761942354550598</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>377.46159160000002</v>
+        <v>377.46159157</v>
       </c>
       <c r="C192" s="5">
         <v>7.5962476999999922</v>
       </c>
       <c r="D192" s="5">
-        <v>27.629045071814406</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>27.629045074314607</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>381.90067199999999</v>
+        <v>381.90067195</v>
       </c>
       <c r="C193" s="5">
-        <v>4.4390803999999662</v>
+        <v>4.4390803800000072</v>
       </c>
       <c r="D193" s="5">
-        <v>15.061986862330157</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>15.061986791296711</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>377.2496787</v>
+        <v>377.24967865999997</v>
       </c>
       <c r="C194" s="5">
-        <v>-4.6509932999999819</v>
+        <v>-4.6509932900000308</v>
       </c>
       <c r="D194" s="5">
-        <v>-13.674029013483292</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-13.674028987695941</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>379.30432910000002</v>
+        <v>379.30432906999999</v>
       </c>
       <c r="C195" s="5">
-        <v>2.0546504000000141</v>
+        <v>2.054650410000022</v>
       </c>
       <c r="D195" s="5">
-        <v>6.7350482181847804</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>6.7350482526881583</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>380.02168269999999</v>
+        <v>380.02168268000003</v>
       </c>
       <c r="C196" s="5">
-        <v>0.71735359999996717</v>
+        <v>0.71735361000003195</v>
       </c>
       <c r="D196" s="5">
-        <v>2.2932380615109382</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>2.293238093995531</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>380.39604730000002</v>
+        <v>380.39604728</v>
       </c>
       <c r="C197" s="5">
-        <v>0.37436460000003535</v>
+        <v>0.37436459999997851</v>
       </c>
       <c r="D197" s="5">
-        <v>1.1885625909329622</v>
+        <v>1.1885625909954456</v>
       </c>
       <c r="E197" s="5">
-        <v>2.7047514710006437</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.7047514656007632</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>380.91935480000001</v>
+        <v>380.91935481000002</v>
       </c>
       <c r="C198" s="5">
-        <v>0.52330749999998716</v>
+        <v>0.52330753000001096</v>
       </c>
       <c r="D198" s="5">
-        <v>1.6633775855151578</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>1.66337768168352</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>381.30396259999998</v>
+        <v>381.30396264000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.3846077999999693</v>
+        <v>0.3846078299999931</v>
       </c>
       <c r="D199" s="5">
-        <v>1.2183707410686972</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>1.218370836599747</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>381.54835750000001</v>
+        <v>381.54835749</v>
       </c>
       <c r="C200" s="5">
-        <v>0.24439490000003161</v>
+        <v>0.24439484999999195</v>
       </c>
       <c r="D200" s="5">
-        <v>0.77185125081002948</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>0.77185109226109994</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>380.23532060000002</v>
+        <v>380.23532057</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.313036899999986</v>
+        <v>-1.3130369200000018</v>
       </c>
       <c r="D201" s="5">
-        <v>-4.0523328967044803</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-4.0523329573697424</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>381.09573840000002</v>
       </c>
       <c r="C202" s="5">
-        <v>0.86041779999999335</v>
+        <v>0.86041783000001715</v>
       </c>
       <c r="D202" s="5">
-        <v>2.7494789060701796</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.7494790033514516</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>380.91940770000002</v>
+        <v>380.91940764999998</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.17633069999999407</v>
+        <v>-0.17633075000003373</v>
       </c>
       <c r="D203" s="5">
-        <v>-0.55382197481236295</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>-0.5538221314537517</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>377.97060249999998</v>
+        <v>377.97060247000002</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.948805200000038</v>
+        <v>-2.9488051799999653</v>
       </c>
       <c r="D204" s="5">
-        <v>-8.9040496659847594</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-8.9040496092606993</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>380.82058060000003</v>
+        <v>380.82058057</v>
       </c>
       <c r="C205" s="5">
-        <v>2.8499781000000439</v>
+        <v>2.8499780999999871</v>
       </c>
       <c r="D205" s="5">
-        <v>9.4330880688553442</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>9.4330880696352981</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>382.70548129999997</v>
+        <v>382.70548134000001</v>
       </c>
       <c r="C206" s="5">
-        <v>1.884900699999946</v>
+        <v>1.8849007700000016</v>
       </c>
       <c r="D206" s="5">
-        <v>6.1038785565297404</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>6.1038787899111435</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>384.45617379999999</v>
+        <v>384.45617382</v>
       </c>
       <c r="C207" s="5">
-        <v>1.7506925000000138</v>
+        <v>1.7506924799999979</v>
       </c>
       <c r="D207" s="5">
-        <v>5.6296604353035962</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>5.6296603687601587</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>384.35725029999998</v>
+        <v>384.35725029000002</v>
       </c>
       <c r="C208" s="5">
-        <v>-9.8923500000012154E-2</v>
+        <v>-9.892352999997911E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-0.30833254140195665</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-0.30833263475987804</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>383.8868377</v>
+        <v>383.88683766000003</v>
       </c>
       <c r="C209" s="5">
-        <v>-0.47041259999997465</v>
+        <v>-0.47041262999999844</v>
       </c>
       <c r="D209" s="5">
-        <v>-1.4588269804266307</v>
+        <v>-1.4588270728738806</v>
       </c>
       <c r="E209" s="5">
-        <v>0.91767262693109863</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>0.91767262172168795</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>384.27595689999998</v>
+        <v>384.27595688999997</v>
       </c>
       <c r="C210" s="5">
-        <v>0.3891191999999819</v>
+        <v>0.38911922999994886</v>
       </c>
       <c r="D210" s="5">
-        <v>1.2231600580078661</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.223160152964553</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>385.12924659999999</v>
+        <v>385.12924662</v>
       </c>
       <c r="C211" s="5">
-        <v>0.85328970000000481</v>
+        <v>0.85328973000002861</v>
       </c>
       <c r="D211" s="5">
-        <v>2.697399967137537</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>2.6974000632052908</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>386.25247300000001</v>
       </c>
       <c r="C212" s="5">
-        <v>1.1232264000000214</v>
+        <v>1.1232263800000055</v>
       </c>
       <c r="D212" s="5">
-        <v>3.5564789784223061</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>3.5564789138892383</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>389.88675619999998</v>
       </c>
       <c r="C213" s="5">
         <v>3.6342831999999703</v>
       </c>
       <c r="D213" s="5">
         <v>11.893928492179029</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>388.17866850000001</v>
+        <v>388.17866851999997</v>
       </c>
       <c r="C214" s="5">
-        <v>-1.7080876999999646</v>
+        <v>-1.7080876800000055</v>
       </c>
       <c r="D214" s="5">
-        <v>-5.1323387842278407</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>-5.1323387255739261</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>388.80971390000002</v>
+        <v>388.80971384999998</v>
       </c>
       <c r="C215" s="5">
-        <v>0.63104540000000497</v>
+        <v>0.63104533000000629</v>
       </c>
       <c r="D215" s="5">
-        <v>1.968325579373964</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>1.9683253589750427</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>388.78666930000003</v>
+        <v>388.78666927</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.3044599999991533E-2</v>
+        <v>-2.3044579999975667E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-7.1100351197639355E-2</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-7.1100289520165116E-2</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>388.44909080000002</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.33757850000000644</v>
+        <v>-0.33757846999998264</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.0369831592138889</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-1.0369830675782232</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>389.16798180000001</v>
+        <v>389.16798181000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.71889099999998507</v>
+        <v>0.718891009999993</v>
       </c>
       <c r="D218" s="5">
-        <v>2.2435486452378806</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>2.2435486767646839</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>389.69196720000002</v>
+        <v>389.69196724</v>
       </c>
       <c r="C219" s="5">
-        <v>0.52398540000001503</v>
+        <v>0.52398542999998199</v>
       </c>
       <c r="D219" s="5">
-        <v>1.6277284276324799</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>1.6277285214745696</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>389.60224340000002</v>
       </c>
       <c r="C220" s="5">
-        <v>-8.9723800000001575E-2</v>
+        <v>-8.9723839999976462E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.27594184402764954</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-0.27594196686188122</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>389.94012930000002</v>
+        <v>389.94012927</v>
       </c>
       <c r="C221" s="5">
-        <v>0.3378859000000034</v>
+        <v>0.3378858699999796</v>
       </c>
       <c r="D221" s="5">
-        <v>1.0456888178700829</v>
+        <v>1.0456887245829272</v>
       </c>
       <c r="E221" s="5">
-        <v>1.5768427061129353</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>1.5768427088821424</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>391.15060469999997</v>
+        <v>391.15060473</v>
       </c>
       <c r="C222" s="5">
-        <v>1.2104753999999502</v>
+        <v>1.2104754599999978</v>
       </c>
       <c r="D222" s="5">
-        <v>3.7893747019742019</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.7893748933183868</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>392.31009119999999</v>
+        <v>392.31009116000001</v>
       </c>
       <c r="C223" s="5">
-        <v>1.1594865000000141</v>
+        <v>1.1594864300000154</v>
       </c>
       <c r="D223" s="5">
-        <v>3.6157276552250872</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.6157274330851807</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>392.0484333</v>
+        <v>392.04843326999998</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.26165789999998879</v>
+        <v>-0.2616578900000377</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.79743098745433949</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.79743095717115242</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>390.08431949999999</v>
+        <v>390.08431945000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.9641138000000069</v>
+        <v>-1.9641138199999659</v>
       </c>
       <c r="D225" s="5">
-        <v>-5.8489334477876964</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-5.8489335061494447</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>390.4904234</v>
       </c>
       <c r="C226" s="5">
-        <v>0.40610390000000507</v>
+        <v>0.40610394999998789</v>
       </c>
       <c r="D226" s="5">
-        <v>1.2564584586731264</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.256458614418432</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>392.18640360000001</v>
+        <v>392.18640355999997</v>
       </c>
       <c r="C227" s="5">
-        <v>1.6959802000000082</v>
+        <v>1.6959801599999764</v>
       </c>
       <c r="D227" s="5">
-        <v>5.3381655583150334</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>5.3381654293906955</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>394.48923250000001</v>
+        <v>394.48923251999997</v>
       </c>
       <c r="C228" s="5">
-        <v>2.3028289000000086</v>
+        <v>2.3028289599999994</v>
       </c>
       <c r="D228" s="5">
-        <v>7.2781916609076625</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>7.2781918574723825</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>400.42843019999998</v>
+        <v>400.42843023</v>
       </c>
       <c r="C229" s="5">
-        <v>5.9391976999999656</v>
+        <v>5.9391977100000304</v>
       </c>
       <c r="D229" s="5">
-        <v>19.640166870712527</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>19.640166905486822</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>402.47021439999997</v>
+        <v>402.47021437000001</v>
       </c>
       <c r="C230" s="5">
-        <v>2.0417841999999951</v>
+        <v>2.0417841400000043</v>
       </c>
       <c r="D230" s="5">
-        <v>6.2933478697499545</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>6.2933476791113385</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>396.45398640000002</v>
+        <v>396.45398639000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.0162279999999555</v>
+        <v>-6.0162279799999965</v>
       </c>
       <c r="D231" s="5">
-        <v>-16.534206158789701</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-16.53420610939542</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>397.57049669999998</v>
+        <v>397.57049666</v>
       </c>
       <c r="C232" s="5">
-        <v>1.116510299999959</v>
+        <v>1.116510269999992</v>
       </c>
       <c r="D232" s="5">
-        <v>3.4323307594186447</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>3.4323306658489372</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>399.19357120000001</v>
+        <v>399.19357117999999</v>
       </c>
       <c r="C233" s="5">
-        <v>1.6230745000000297</v>
+        <v>1.6230745199999888</v>
       </c>
       <c r="D233" s="5">
-        <v>5.0104894275736278</v>
+        <v>5.0104894912224474</v>
       </c>
       <c r="E233" s="5">
-        <v>2.3730417068413168</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>2.373041709588386</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>402.46518570000001</v>
+        <v>402.46518565000002</v>
       </c>
       <c r="C234" s="5">
-        <v>3.2716144999999983</v>
+        <v>3.2716144700000314</v>
       </c>
       <c r="D234" s="5">
-        <v>10.290311021373366</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>10.290310923259138</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>398.04595940000002</v>
+        <v>398.04595943999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-4.4192262999999912</v>
+        <v>-4.4192262100000335</v>
       </c>
       <c r="D235" s="5">
-        <v>-12.409135637627678</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-12.409135401421157</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>398.19039029999999</v>
+        <v>398.19039033000001</v>
       </c>
       <c r="C236" s="5">
-        <v>0.14443089999997483</v>
+        <v>0.14443089000002374</v>
       </c>
       <c r="D236" s="5">
-        <v>0.43628977752017128</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>0.43628974720839597</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>397.71160709999998</v>
+        <v>397.71160706000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.4787832000000094</v>
+        <v>-0.47878327000000809</v>
       </c>
       <c r="D237" s="5">
-        <v>-1.4333733354240041</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-1.4333735434975958</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>400.59153400000002</v>
+        <v>400.59153395999999</v>
       </c>
       <c r="C238" s="5">
-        <v>2.8799269000000436</v>
+        <v>2.8799268999999867</v>
       </c>
       <c r="D238" s="5">
-        <v>9.0440592905084003</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>9.0440592914542641</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>401.82981330000001</v>
+        <v>401.82981331000002</v>
       </c>
       <c r="C239" s="5">
-        <v>1.2382792999999879</v>
+        <v>1.2382793500000275</v>
       </c>
       <c r="D239" s="5">
-        <v>3.7730701476881068</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>3.7730703030221413</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>402.19618159999999</v>
+        <v>402.19618156000001</v>
       </c>
       <c r="C240" s="5">
-        <v>0.36636829999997644</v>
+        <v>0.36636824999999362</v>
       </c>
       <c r="D240" s="5">
-        <v>1.0996031125014349</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>1.0996029616527681</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>402.92350740000001</v>
+        <v>402.92350739</v>
       </c>
       <c r="C241" s="5">
-        <v>0.7273258000000169</v>
+        <v>0.72732582999998385</v>
       </c>
       <c r="D241" s="5">
-        <v>2.1917771136079844</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>2.1917772051332607</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>403.91523219999999</v>
+        <v>403.91523217000002</v>
       </c>
       <c r="C242" s="5">
-        <v>0.99172479999998586</v>
+        <v>0.99172478000002684</v>
       </c>
       <c r="D242" s="5">
-        <v>2.9939007033976006</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>2.9939006422755821</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>406.45858299999998</v>
+        <v>406.45858294999999</v>
       </c>
       <c r="C243" s="5">
-        <v>2.5433507999999847</v>
+        <v>2.5433507799999688</v>
       </c>
       <c r="D243" s="5">
-        <v>7.8233471687294553</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>7.8233471056647907</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>406.83552600000002</v>
+        <v>406.83552601000002</v>
       </c>
       <c r="C244" s="5">
-        <v>0.37694300000003977</v>
+        <v>0.37694306000003053</v>
       </c>
       <c r="D244" s="5">
-        <v>1.1185540984000264</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>1.1185542774934554</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>408.60277639999998</v>
+        <v>408.60277644000001</v>
       </c>
       <c r="C245" s="5">
-        <v>1.7672503999999662</v>
+        <v>1.76725042999999</v>
       </c>
       <c r="D245" s="5">
-        <v>5.3390319544689646</v>
+        <v>5.3390320471439656</v>
       </c>
       <c r="E245" s="5">
-        <v>2.357053289138733</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>2.3570533042871489</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>409.38585169999999</v>
+        <v>409.38585167000002</v>
       </c>
       <c r="C246" s="5">
-        <v>0.78307530000000725</v>
+        <v>0.78307523000000856</v>
       </c>
       <c r="D246" s="5">
-        <v>2.3241613950974127</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>2.324161184913387</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>407.62782750000002</v>
+        <v>407.62782750999997</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.7580241999999657</v>
+        <v>-1.7580241600000477</v>
       </c>
       <c r="D247" s="5">
-        <v>-5.0331707164439132</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-5.0331706049765117</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>406.42931809999999</v>
+        <v>406.42931814000002</v>
       </c>
       <c r="C248" s="5">
-        <v>-1.1985094000000345</v>
+        <v>-1.1985093699999538</v>
       </c>
       <c r="D248" s="5">
-        <v>-3.4717458539832768</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>-3.4717457683981379</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>411.34742599999998</v>
       </c>
       <c r="C249" s="5">
-        <v>4.9181078999999954</v>
+        <v>4.9181078599999637</v>
       </c>
       <c r="D249" s="5">
-        <v>15.527417635474228</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>15.527417499034124</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>412.80283900000001</v>
+        <v>412.80283901000001</v>
       </c>
       <c r="C250" s="5">
-        <v>1.4554130000000214</v>
+        <v>1.4554130100000293</v>
       </c>
       <c r="D250" s="5">
-        <v>4.3293968176467468</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>4.3293968479751088</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>413.66501820000002</v>
+        <v>413.66501822999999</v>
       </c>
       <c r="C251" s="5">
-        <v>0.86217920000001413</v>
+        <v>0.86217921999997316</v>
       </c>
       <c r="D251" s="5">
-        <v>2.5353098288157794</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>2.5353098882421987</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>410.66450809999998</v>
+        <v>410.66450806</v>
       </c>
       <c r="C252" s="5">
-        <v>-3.0005101000000423</v>
+        <v>-3.0005101699999841</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.3651884967488535</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-8.3651886836018328</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>410.70962600000001</v>
+        <v>410.70962601000002</v>
       </c>
       <c r="C253" s="5">
-        <v>4.511790000003657E-2</v>
+        <v>4.5117950000019391E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>0.13191840660111698</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.13191855289531595</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>410.30090389999998</v>
+        <v>410.30090394000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.40872210000003406</v>
+        <v>-0.40872207000001026</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.1876782588315704</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-1.1876781721043894</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>409.62817799999999</v>
+        <v>409.62817797999998</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.672725899999989</v>
+        <v>-0.67272596000003659</v>
       </c>
       <c r="D255" s="5">
-        <v>-1.9498639669033202</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-1.9498641390569338</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>410.73016849999999</v>
+        <v>410.73016854000002</v>
       </c>
       <c r="C256" s="5">
-        <v>1.1019904999999994</v>
+        <v>1.101990560000047</v>
       </c>
       <c r="D256" s="5">
-        <v>3.276462772532418</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>3.2764629537361367</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>408.1128162</v>
       </c>
       <c r="C257" s="5">
-        <v>-2.6173522999999932</v>
+        <v>-2.6173523400000249</v>
       </c>
       <c r="D257" s="5">
-        <v>-7.3845245667819359</v>
+        <v>-7.384524675017035</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.11991112843549034</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-0.11991113821321342</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>409.1381336</v>
       </c>
       <c r="C258" s="5">
         <v>1.0253174000000058</v>
       </c>
       <c r="D258" s="5">
         <v>3.056814795436269</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>409.35307180000001</v>
+        <v>409.35307175999998</v>
       </c>
       <c r="C259" s="5">
-        <v>0.21493820000000596</v>
+        <v>0.21493815999997423</v>
       </c>
       <c r="D259" s="5">
-        <v>0.63223731541504069</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>0.63223719741527518</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>406.97110459999999</v>
+        <v>406.97110457000002</v>
       </c>
       <c r="C260" s="5">
-        <v>-2.3819672000000196</v>
+        <v>-2.3819671899999548</v>
       </c>
       <c r="D260" s="5">
-        <v>-6.7634371893203982</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-6.7634371624682554</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>405.80991770000003</v>
+        <v>405.80991770999998</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.1611868999999615</v>
+        <v>-1.1611868600000435</v>
       </c>
       <c r="D261" s="5">
-        <v>-3.3706671974609637</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-3.3706670834106944</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>403.8425001</v>
+        <v>403.84250005000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.967417600000033</v>
+        <v>-1.9674176599999669</v>
       </c>
       <c r="D262" s="5">
-        <v>-5.6651024207041374</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-5.6651025887552002</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>401.47155029999999</v>
+        <v>401.47155034000002</v>
       </c>
       <c r="C263" s="5">
-        <v>-2.3709498000000053</v>
+        <v>-2.3709497099999908</v>
       </c>
       <c r="D263" s="5">
-        <v>-6.822074237624931</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-6.8220739877841829</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>401.35181110000002</v>
+        <v>401.35181108</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.11973919999996951</v>
+        <v>-0.11973926000001711</v>
       </c>
       <c r="D264" s="5">
-        <v>-0.3573144169837783</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-0.35731459570110813</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>400.44536269999998</v>
+        <v>400.44536274000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.90644840000004478</v>
+        <v>-0.90644833999999719</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.6767731281230889</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-2.6767729532676587</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>396.94650840000003</v>
+        <v>396.94650836</v>
       </c>
       <c r="C266" s="5">
-        <v>-3.4988542999999481</v>
+        <v>-3.4988543800000116</v>
       </c>
       <c r="D266" s="5">
-        <v>-9.9954200856945512</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-9.9954203024163473</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>393.88620789999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.0603005000000394</v>
+        <v>-3.0603004600000077</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.8691429642746016</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-8.8691428540762391</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>392.77351440000001</v>
       </c>
       <c r="C268" s="5">
         <v>-1.1126934999999776</v>
       </c>
       <c r="D268" s="5">
         <v>-3.3377172594464266</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>389.95989070000002</v>
+        <v>389.95989069000001</v>
       </c>
       <c r="C269" s="5">
-        <v>-2.8136236999999937</v>
+        <v>-2.8136237100000017</v>
       </c>
       <c r="D269" s="5">
-        <v>-8.2654480539968045</v>
+        <v>-8.2654480822258574</v>
       </c>
       <c r="E269" s="5">
-        <v>-4.4480165237212095</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-4.4480165261715161</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>392.16836489999997</v>
+        <v>392.16836484999999</v>
       </c>
       <c r="C270" s="5">
-        <v>2.2084741999999551</v>
+        <v>2.2084741599999802</v>
       </c>
       <c r="D270" s="5">
-        <v>7.0117360114953398</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>7.0117358807025854</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>396.53148700000003</v>
+        <v>396.53148698000001</v>
       </c>
       <c r="C271" s="5">
-        <v>4.3631221000000551</v>
+        <v>4.363122130000022</v>
       </c>
       <c r="D271" s="5">
-        <v>14.198777336421875</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>14.198777442022115</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>394.70953300000002</v>
+        <v>394.70953301999998</v>
       </c>
       <c r="C272" s="5">
-        <v>-1.8219540000000052</v>
+        <v>-1.8219539600000303</v>
       </c>
       <c r="D272" s="5">
-        <v>-5.3764487311185434</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-5.3764486163127341</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>395.58618360000003</v>
+        <v>395.58618361999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.87665060000000494</v>
       </c>
       <c r="D273" s="5">
-        <v>2.6980012533274644</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.6980012531890418</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>396.02472920000002</v>
       </c>
       <c r="C274" s="5">
-        <v>0.43854559999999765</v>
+        <v>0.43854558000003863</v>
       </c>
       <c r="D274" s="5">
-        <v>1.3384575919439756</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>1.3384575304627111</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>395.79817370000001</v>
+        <v>395.79817373999998</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.22655550000001767</v>
+        <v>-0.22655546000004279</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.68433308816667759</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-0.68433296772270058</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>397.44416410000002</v>
+        <v>397.44416407</v>
       </c>
       <c r="C276" s="5">
-        <v>1.6459904000000165</v>
+        <v>1.6459903300000178</v>
       </c>
       <c r="D276" s="5">
-        <v>5.1061337371528959</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>5.1061335144828801</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>396.13183830000003</v>
+        <v>396.13183828000001</v>
       </c>
       <c r="C277" s="5">
-        <v>-1.3123257999999964</v>
+        <v>-1.3123257899999885</v>
       </c>
       <c r="D277" s="5">
-        <v>-3.8911236480398737</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>-3.8911236192140763</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>396.18905059999997</v>
+        <v>396.18905057000001</v>
       </c>
       <c r="C278" s="5">
-        <v>5.7212299999946481E-2</v>
+        <v>5.7212289999995392E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>0.17345064340967831</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>0.1734506130774971</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>398.9989764</v>
+        <v>398.99897636999998</v>
       </c>
       <c r="C279" s="5">
-        <v>2.8099258000000304</v>
+        <v>2.8099257999999736</v>
       </c>
       <c r="D279" s="5">
-        <v>8.850831824213202</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>8.8508318249095765</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>398.27670289999998</v>
+        <v>398.27670289000002</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.72227350000002843</v>
+        <v>-0.72227347999995573</v>
       </c>
       <c r="D280" s="5">
-        <v>-2.1507592999173597</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-2.15075924111362</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>400.03646529999997</v>
+        <v>400.03646528000002</v>
       </c>
       <c r="C281" s="5">
-        <v>1.7597623999999996</v>
+        <v>1.7597623899999917</v>
       </c>
       <c r="D281" s="5">
-        <v>5.4328961142542598</v>
+        <v>5.4328960827668693</v>
       </c>
       <c r="E281" s="5">
-        <v>2.5840028270373905</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.5840028245392999</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>396.55403580000001</v>
+        <v>396.55403582999998</v>
       </c>
       <c r="C282" s="5">
-        <v>-3.4824294999999665</v>
+        <v>-3.4824294500000406</v>
       </c>
       <c r="D282" s="5">
-        <v>-9.9604087271848876</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-9.9604085914263845</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>399.6145507</v>
+        <v>399.61455072000001</v>
       </c>
       <c r="C283" s="5">
-        <v>3.0605148999999869</v>
+        <v>3.0605148900000358</v>
       </c>
       <c r="D283" s="5">
-        <v>9.6647442386265325</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>9.6647442049331502</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>399.84115379999997</v>
+        <v>399.84115374999999</v>
       </c>
       <c r="C284" s="5">
-        <v>0.22660309999997708</v>
+        <v>0.22660302999997839</v>
       </c>
       <c r="D284" s="5">
-        <v>0.68259126133098924</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.68259104977925755</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>399.3570881</v>
+        <v>399.35708806000002</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.48406569999997373</v>
+        <v>-0.4840656899999658</v>
       </c>
       <c r="D285" s="5">
-        <v>-1.4431395847161244</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-1.4431395552807036</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>398.30958879999997</v>
+        <v>398.30958879000002</v>
       </c>
       <c r="C286" s="5">
-        <v>-1.0474993000000268</v>
+        <v>-1.047499270000003</v>
       </c>
       <c r="D286" s="5">
-        <v>-3.1025439717086156</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-3.1025438844369702</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>398.51970260000002</v>
+        <v>398.51970262999998</v>
       </c>
       <c r="C287" s="5">
-        <v>0.21011380000004465</v>
+        <v>0.21011383999996269</v>
       </c>
       <c r="D287" s="5">
-        <v>0.63485636615709939</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>0.63485648738323963</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>397.34940940000001</v>
+        <v>397.34940935999998</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.1702932000000033</v>
+        <v>-1.1702932700000019</v>
       </c>
       <c r="D288" s="5">
-        <v>-3.467558281240668</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-3.4675584850542673</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>398.20459579999999</v>
+        <v>398.20459584000002</v>
       </c>
       <c r="C289" s="5">
-        <v>0.85518639999997959</v>
+        <v>0.85518648000004305</v>
       </c>
       <c r="D289" s="5">
-        <v>2.6134653682458486</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.6134656158949943</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>397.74801209999998</v>
+        <v>397.74801210999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.45658370000001014</v>
+        <v>-0.45658373000003394</v>
       </c>
       <c r="D290" s="5">
-        <v>-1.3672829889655902</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-1.3672830781012335</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>398.45385279999999</v>
+        <v>398.45385281</v>
       </c>
       <c r="C291" s="5">
         <v>0.7058407000000102</v>
       </c>
       <c r="D291" s="5">
-        <v>2.1504192050254334</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>2.1504192049708104</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>398.42526559999999</v>
+        <v>398.42526555000001</v>
       </c>
       <c r="C292" s="5">
-        <v>-2.8587200000004032E-2</v>
+        <v>-2.8587259999994785E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-8.6060421827660605E-2</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>-8.6060602381365925E-2</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>396.7498908</v>
+        <v>396.74989081000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-1.675374799999986</v>
+        <v>-1.6753747399999952</v>
       </c>
       <c r="D293" s="5">
-        <v>-4.9309091295606899</v>
+        <v>-4.9309089576391685</v>
       </c>
       <c r="E293" s="5">
-        <v>-0.82156872812464421</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-0.82156872066641018</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>403.19906700000001</v>
+        <v>403.19906695999998</v>
       </c>
       <c r="C294" s="5">
-        <v>6.4491762000000108</v>
+        <v>6.4491761499999711</v>
       </c>
       <c r="D294" s="5">
-        <v>21.347946407672747</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>21.347946226507553</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>397.91831189999999</v>
+        <v>397.91831193000002</v>
       </c>
       <c r="C295" s="5">
-        <v>-5.2807551000000217</v>
+        <v>-5.2807550299999662</v>
       </c>
       <c r="D295" s="5">
-        <v>-14.632436885825184</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-14.632436706963958</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>396.5724487</v>
+        <v>396.57244865000001</v>
       </c>
       <c r="C296" s="5">
-        <v>-1.3458631999999966</v>
+        <v>-1.3458632800000032</v>
       </c>
       <c r="D296" s="5">
-        <v>-3.9840549049468321</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-3.9840551370820654</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>397.02203129999998</v>
+        <v>397.02203125</v>
       </c>
       <c r="C297" s="5">
         <v>0.44958259999998518</v>
       </c>
       <c r="D297" s="5">
-        <v>1.3689194627375612</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>1.3689194629113111</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>396.83029310000001</v>
+        <v>396.83029312999997</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.19173819999997477</v>
+        <v>-0.19173812000002499</v>
       </c>
       <c r="D298" s="5">
-        <v>-0.57799229350418146</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-0.57799205305818502</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>397.45305100000002</v>
+        <v>397.45305096999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.62275790000001052</v>
+        <v>0.62275784000001977</v>
       </c>
       <c r="D299" s="5">
-        <v>1.8995364525067782</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.8995362677674432</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>398.0124199</v>
       </c>
       <c r="C300" s="5">
-        <v>0.55936889999998129</v>
+        <v>0.55936893000000509</v>
       </c>
       <c r="D300" s="5">
-        <v>1.7019946339501102</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.7019947260684898</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>398.30296099999998</v>
+        <v>398.30296104000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.29054109999998445</v>
+        <v>0.29054114000001618</v>
       </c>
       <c r="D301" s="5">
-        <v>0.87950149994278082</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>0.87950162151397837</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>399.66335279999998</v>
+        <v>399.66335284000002</v>
       </c>
       <c r="C302" s="5">
         <v>1.3603918000000021</v>
       </c>
       <c r="D302" s="5">
-        <v>4.1764391464928385</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>4.1764391460654471</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>399.47354280000002</v>
+        <v>399.47354281999998</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.18980999999996584</v>
+        <v>-0.18981002000003855</v>
       </c>
       <c r="D303" s="5">
-        <v>-0.56842334742140954</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>-0.56842340710248074</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>399.91650340000001</v>
+        <v>399.91650341000002</v>
       </c>
       <c r="C304" s="5">
-        <v>0.44296059999999216</v>
+        <v>0.44296059000004107</v>
       </c>
       <c r="D304" s="5">
-        <v>1.3387783525191654</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>1.3387783220441207</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>400.28965770000002</v>
+        <v>400.28965764999998</v>
       </c>
       <c r="C305" s="5">
-        <v>0.37315430000001015</v>
+        <v>0.37315423999996256</v>
       </c>
       <c r="D305" s="5">
-        <v>1.1254607561423713</v>
+        <v>1.1254605742197166</v>
       </c>
       <c r="E305" s="5">
-        <v>0.89219102061062205</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>0.89219100546524821</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>399.79989030000002</v>
+        <v>399.79989028</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.48976740000000518</v>
+        <v>-0.48976736999998138</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.4583987596261894</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-1.458398671075245</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>399.26642980000003</v>
+        <v>399.26642984</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.53346049999998968</v>
+        <v>-0.53346043999999893</v>
       </c>
       <c r="D307" s="5">
-        <v>-1.5894839541536476</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-1.5894837767683079</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>399.16139800000002</v>
+        <v>399.16139798</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.10503180000000611</v>
+        <v>-0.10503185999999687</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.31521799300634479</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.31521817278440389</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>397.79405609999998</v>
+        <v>397.79405609000003</v>
       </c>
       <c r="C309" s="5">
-        <v>-1.3673419000000422</v>
+        <v>-1.3673418899999774</v>
       </c>
       <c r="D309" s="5">
-        <v>-4.0340748466257681</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-4.034074817874556</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>397.34157160000001</v>
+        <v>397.34157161000002</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.45248449999996865</v>
+        <v>-0.45248448000000963</v>
       </c>
       <c r="D310" s="5">
-        <v>-1.3564739299514406</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-1.3564738704033408</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>397.95722310000002</v>
+        <v>397.95722309000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.61565150000001267</v>
+        <v>0.61565147999999681</v>
       </c>
       <c r="D311" s="5">
-        <v>1.875238502582488</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>1.8752384410960277</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>398.01708409999998</v>
+        <v>398.01708404999999</v>
       </c>
       <c r="C312" s="5">
-        <v>5.9860999999955311E-2</v>
+        <v>5.9860959999980423E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>0.18065423676658643</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>0.18065411595560299</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>398.73647190000003</v>
+        <v>398.73647184999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.71938780000004954</v>
+        <v>0.71938779999999269</v>
       </c>
       <c r="D313" s="5">
-        <v>2.1906066589333362</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>2.190606659211114</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>400.27881639999998</v>
       </c>
       <c r="C314" s="5">
-        <v>1.542344499999956</v>
+        <v>1.5423445499999957</v>
       </c>
       <c r="D314" s="5">
-        <v>4.7417296426839561</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>4.7417298002943253</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>400.96841879999999</v>
+        <v>400.96841875000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.68960240000001249</v>
+        <v>0.68960235000002967</v>
       </c>
       <c r="D315" s="5">
-        <v>2.0870682724567713</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>2.0870681196962337</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>400.90767729999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-6.0741500000005999E-2</v>
+        <v>-6.0741450000023178E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.18163300905907898</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-0.18163285969321485</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>401.55913479999998</v>
       </c>
       <c r="C317" s="5">
         <v>0.65145749999999225</v>
       </c>
       <c r="D317" s="5">
         <v>1.9674696226318344</v>
       </c>
       <c r="E317" s="5">
-        <v>0.31713962016759467</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>0.31713963269817125</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>401.95170400000001</v>
+        <v>401.95170401000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.39256920000002538</v>
+        <v>0.39256921000003331</v>
       </c>
       <c r="D318" s="5">
-        <v>1.1794633038415769</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>1.1794633340480587</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>401.40379739999997</v>
+        <v>401.40379744000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.547906600000033</v>
+        <v>-0.5479065700000092</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.6235308031400386</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-1.623530714870669</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>401.3554638</v>
       </c>
       <c r="C320" s="5">
-        <v>-4.8333599999978105E-2</v>
+        <v>-4.8333640000009837E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.14439804589440053</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-0.14439816530208427</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>406.12803270000001</v>
+        <v>406.12803271000001</v>
       </c>
       <c r="C321" s="5">
-        <v>4.7725689000000102</v>
+        <v>4.7725689100000181</v>
       </c>
       <c r="D321" s="5">
-        <v>15.240584925441848</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>15.240584959492431</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>407.27922860000001</v>
+        <v>407.27922862000003</v>
       </c>
       <c r="C322" s="5">
-        <v>1.1511959000000047</v>
+        <v>1.1511959100000126</v>
       </c>
       <c r="D322" s="5">
-        <v>3.4550104281783511</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>3.4550104585735264</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>408.21154139999999</v>
+        <v>408.21154144000002</v>
       </c>
       <c r="C323" s="5">
-        <v>0.93231279999997696</v>
+        <v>0.93231281999999283</v>
       </c>
       <c r="D323" s="5">
-        <v>2.7817990766037415</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.7817991368939365</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>411.43595119999998</v>
+        <v>411.43595116</v>
       </c>
       <c r="C324" s="5">
-        <v>3.2244097999999894</v>
+        <v>3.2244097199999828</v>
       </c>
       <c r="D324" s="5">
-        <v>9.9014692124605119</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>9.9014689550158685</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>409.82630219999999</v>
+        <v>409.82630220999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.6096489999999903</v>
+        <v>-1.6096489500000075</v>
       </c>
       <c r="D325" s="5">
-        <v>-4.5950125131423274</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-4.5950123739032955</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>411.48723860000001</v>
+        <v>411.48723861000002</v>
       </c>
       <c r="C326" s="5">
         <v>1.6609364000000255</v>
       </c>
       <c r="D326" s="5">
-        <v>4.973220796507305</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.9732207963833375</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>409.35731049999998</v>
+        <v>409.35731052</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.1299281000000292</v>
+        <v>-2.1299280900000213</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.0375882961669181</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-6.0375882684799542</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>409.98554860000002</v>
+        <v>409.98554855999998</v>
       </c>
       <c r="C328" s="5">
-        <v>0.62823810000003277</v>
+        <v>0.62823803999998518</v>
       </c>
       <c r="D328" s="5">
-        <v>1.8572571600420362</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.8572569810726192</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>411.1160587</v>
+        <v>411.11605872000001</v>
       </c>
       <c r="C329" s="5">
-        <v>1.1305100999999809</v>
+        <v>1.1305101600000285</v>
       </c>
       <c r="D329" s="5">
-        <v>3.3595737054918473</v>
+        <v>3.3595738868412939</v>
       </c>
       <c r="E329" s="5">
-        <v>2.3799543010669888</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.3799543060475825</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>412.1355446</v>
+        <v>412.13554455000002</v>
       </c>
       <c r="C330" s="5">
-        <v>1.0194859000000065</v>
+        <v>1.0194858300000078</v>
       </c>
       <c r="D330" s="5">
-        <v>3.0166843497692497</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.0166841396555899</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>414.04818</v>
+        <v>414.04817995000002</v>
       </c>
       <c r="C331" s="5">
         <v>1.9126353999999992</v>
       </c>
       <c r="D331" s="5">
-        <v>5.7133164602649389</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>5.7133164609759701</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>413.46909149999999</v>
+        <v>413.46909145000001</v>
       </c>
       <c r="C332" s="5">
         <v>-0.57908850000001166</v>
       </c>
       <c r="D332" s="5">
-        <v>-1.6654718990187223</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-1.6654718992183959</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>417.27414060000001</v>
+        <v>417.27414063999998</v>
       </c>
       <c r="C333" s="5">
-        <v>3.8050491000000193</v>
+        <v>3.805049189999977</v>
       </c>
       <c r="D333" s="5">
-        <v>11.619753338198247</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>11.619753628572349</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>414.04505519999998</v>
+        <v>414.04505521999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-3.2290854000000309</v>
+        <v>-3.2290854199999899</v>
       </c>
       <c r="D334" s="5">
-        <v>-8.9010078626024836</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-8.9010079145904193</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>413.18954589999998</v>
+        <v>413.18954586000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.85550929999999425</v>
+        <v>-0.85550935999998501</v>
       </c>
       <c r="D335" s="5">
-        <v>-2.4514832086029559</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-2.4514833784682111</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>410.78016760000003</v>
+        <v>410.78016759000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.4093782999999576</v>
+        <v>-2.4093782699999906</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.7772920516053432</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-6.7772919705420653</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>408.88547970000002</v>
+        <v>408.88547968</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.8946879000000081</v>
+        <v>-1.894687910000016</v>
       </c>
       <c r="D337" s="5">
-        <v>-5.396621719646177</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-5.3966217475385108</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>410.37442920000001</v>
+        <v>410.37442915999998</v>
       </c>
       <c r="C338" s="5">
-        <v>1.4889494999999897</v>
+        <v>1.4889494799999738</v>
       </c>
       <c r="D338" s="5">
-        <v>4.4583692388658003</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>4.4583691779975343</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>411.634546</v>
+        <v>411.63454598999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.2601167999999916</v>
+        <v>1.2601168300000154</v>
       </c>
       <c r="D339" s="5">
-        <v>3.7476537585977576</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>3.7476538497030365</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>412.29913060000001</v>
+        <v>412.29913063999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.66458460000001196</v>
+        <v>0.66458464999999478</v>
       </c>
       <c r="D340" s="5">
-        <v>1.954698405091837</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>1.9546985535096928</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>412.52722499999999</v>
+        <v>412.52722495</v>
       </c>
       <c r="C341" s="5">
-        <v>0.22809439999997494</v>
+        <v>0.22809431000001723</v>
       </c>
       <c r="D341" s="5">
-        <v>0.6658943369089787</v>
+        <v>0.66589407330022166</v>
       </c>
       <c r="E341" s="5">
-        <v>0.34325253663460842</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.34325251959108627</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>409.53564829999999</v>
+        <v>409.53564832000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.991576699999996</v>
+        <v>-2.9915766299999973</v>
       </c>
       <c r="D342" s="5">
-        <v>-8.3633614659045072</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-8.3633612789219427</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>414.64420530000001</v>
+        <v>414.64420532000003</v>
       </c>
       <c r="C343" s="5">
         <v>5.1085570000000189</v>
       </c>
       <c r="D343" s="5">
-        <v>16.039719697363331</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>16.039719696525356</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>416.01579199999998</v>
+        <v>416.01579198000002</v>
       </c>
       <c r="C344" s="5">
-        <v>1.3715866999999662</v>
+        <v>1.3715866599999913</v>
       </c>
       <c r="D344" s="5">
-        <v>4.0424561831110317</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.0424560628680384</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>416.3755089</v>
+        <v>416.37550893999997</v>
       </c>
       <c r="C345" s="5">
-        <v>0.35971690000002354</v>
+        <v>0.35971695999995745</v>
       </c>
       <c r="D345" s="5">
-        <v>1.0425542971327584</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>1.0425544719067092</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>417.50359529999997</v>
+        <v>417.50359529000002</v>
       </c>
       <c r="C346" s="5">
-        <v>1.1280863999999724</v>
+        <v>1.1280863500000464</v>
       </c>
       <c r="D346" s="5">
-        <v>3.300046911513177</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.3000467627375407</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>418.06505190000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.56145660000004227</v>
+        <v>0.56145660999999336</v>
       </c>
       <c r="D347" s="5">
-        <v>1.6257431624358443</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>1.6257431916451903</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>420.72593169999999</v>
+        <v>420.72593167000002</v>
       </c>
       <c r="C348" s="5">
-        <v>2.6608797999999751</v>
+        <v>2.6608797700000082</v>
       </c>
       <c r="D348" s="5">
-        <v>7.9108215485000022</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>7.9108214561647738</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>420.17184520000001</v>
+        <v>420.17184523999998</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.55408649999998261</v>
+        <v>-0.55408643000004076</v>
       </c>
       <c r="D349" s="5">
-        <v>-1.5689756266990429</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-1.5689754300288183</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>419.01693019999999</v>
+        <v>419.01693017999997</v>
       </c>
       <c r="C350" s="5">
-        <v>-1.1549150000000168</v>
+        <v>-1.1549150600000075</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.2489972972316483</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-3.2489974631750518</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>415.83706139999998</v>
+        <v>415.83706140999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-3.1798688000000084</v>
+        <v>-3.1798687699999846</v>
       </c>
       <c r="D351" s="5">
-        <v>-8.7360066258713847</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-8.7360065472617325</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>420.22259450000001</v>
+        <v>420.22259446999999</v>
       </c>
       <c r="C352" s="5">
-        <v>4.3855331000000319</v>
+        <v>4.3855330600000002</v>
       </c>
       <c r="D352" s="5">
-        <v>13.416040165364706</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>13.416040035473253</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>420.0776449</v>
+        <v>420.07764486000002</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.14494960000001811</v>
+        <v>-0.1449496099999692</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.41313797274533659</v>
+        <v>-0.41313800122286803</v>
       </c>
       <c r="E353" s="5">
-        <v>1.8302840254967423</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.8302840281426702</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>417.64177139999998</v>
+        <v>417.64177137000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-2.4358735000000138</v>
+        <v>-2.4358734900000059</v>
       </c>
       <c r="D354" s="5">
-        <v>-6.7406672750719991</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-6.7406672488974362</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>419.19162610000001</v>
+        <v>419.19162611000002</v>
       </c>
       <c r="C355" s="5">
-        <v>1.5498547000000258</v>
+        <v>1.5498547400000007</v>
       </c>
       <c r="D355" s="5">
-        <v>4.545184176669026</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.5451842967126455</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>419.9774448</v>
+        <v>419.97744483999998</v>
       </c>
       <c r="C356" s="5">
-        <v>0.78581869999999299</v>
+        <v>0.78581872999995994</v>
       </c>
       <c r="D356" s="5">
-        <v>2.2728648374844118</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.2728649250966182</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>419.48339240000001</v>
+        <v>419.48339241000002</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.49405239999998685</v>
+        <v>-0.4940524299999538</v>
       </c>
       <c r="D357" s="5">
-        <v>-1.4025562991348162</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-1.4025563836181698</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>421.66368749999998</v>
+        <v>421.66368750999999</v>
       </c>
       <c r="C358" s="5">
         <v>2.1802950999999666</v>
       </c>
       <c r="D358" s="5">
-        <v>6.4185091477014566</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>6.4185091475440492</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>421.69734949999997</v>
+        <v>421.69734951999999</v>
       </c>
       <c r="C359" s="5">
-        <v>3.3661999999992531E-2</v>
+        <v>3.3662010000000464E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>9.5839746213610688E-2</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>9.5839774695050117E-2</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>422.17209339999999</v>
+        <v>422.17209337000003</v>
       </c>
       <c r="C360" s="5">
-        <v>0.47474390000002131</v>
+        <v>0.47474385000003849</v>
       </c>
       <c r="D360" s="5">
-        <v>1.3593479056819735</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>1.3593477615631011</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>424.6438248</v>
+        <v>424.64382479</v>
       </c>
       <c r="C361" s="5">
-        <v>2.4717314000000101</v>
+        <v>2.4717314199999691</v>
       </c>
       <c r="D361" s="5">
-        <v>7.2564679347065342</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>7.2564679958579514</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>425.31722079999997</v>
+        <v>425.31722077000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.67339599999996835</v>
+        <v>0.67339598000000933</v>
       </c>
       <c r="D362" s="5">
-        <v>1.9196334622822775</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.9196334048163788</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>426.65389779999998</v>
+        <v>426.65389776000001</v>
       </c>
       <c r="C363" s="5">
-        <v>1.3366770000000088</v>
+        <v>1.3366769900000008</v>
       </c>
       <c r="D363" s="5">
-        <v>3.8372081517892731</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>3.837208122859459</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>427.67091360000001</v>
+        <v>427.67091359</v>
       </c>
       <c r="C364" s="5">
-        <v>1.0170158000000242</v>
+        <v>1.0170158299999912</v>
       </c>
       <c r="D364" s="5">
-        <v>2.8982435566842879</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.8982436435760262</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>427.92529180000002</v>
       </c>
       <c r="C365" s="5">
-        <v>0.25437820000001921</v>
+        <v>0.25437821000002714</v>
       </c>
       <c r="D365" s="5">
-        <v>0.71609833266768064</v>
+        <v>0.71609836092758616</v>
       </c>
       <c r="E365" s="5">
-        <v>1.8681419959560408</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.8681420056559706</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>430.10264719999998</v>
+        <v>430.10264724000001</v>
       </c>
       <c r="C366" s="5">
-        <v>2.1773553999999535</v>
+        <v>2.1773554399999853</v>
       </c>
       <c r="D366" s="5">
-        <v>6.2796023857678351</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>6.2796025043773129</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>428.75107689999999</v>
+        <v>428.75107688999998</v>
       </c>
       <c r="C367" s="5">
-        <v>-1.3515702999999917</v>
+        <v>-1.3515703500000313</v>
       </c>
       <c r="D367" s="5">
-        <v>-3.706427412984914</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-3.7064275474007369</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>427.89993290000001</v>
+        <v>427.89993293999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.85114399999997659</v>
+        <v>-0.85114394999999377</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.3563660231927019</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-2.356365886331524</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>425.34006829999998</v>
+        <v>425.34006830999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-2.5598646000000258</v>
+        <v>-2.5598646299999928</v>
       </c>
       <c r="D369" s="5">
-        <v>-6.9473089882646661</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-6.9473090663943804</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>423.11930109999997</v>
+        <v>423.11930110999998</v>
       </c>
       <c r="C370" s="5">
         <v>-2.2207672000000116</v>
       </c>
       <c r="D370" s="5">
-        <v>-6.0885638372923268</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-6.088563837153349</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>424.53496480000001</v>
+        <v>424.53496478</v>
       </c>
       <c r="C371" s="5">
-        <v>1.4156637000000387</v>
+        <v>1.4156636700000149</v>
       </c>
       <c r="D371" s="5">
-        <v>4.0896470589984579</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>4.0896469706334537</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>425.02607419999998</v>
+        <v>425.02607418999997</v>
       </c>
       <c r="C372" s="5">
-        <v>0.49110939999997072</v>
+        <v>0.49110940999997865</v>
       </c>
       <c r="D372" s="5">
-        <v>1.3970472236562337</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>1.3970472523503252</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>427.67042729999997</v>
+        <v>427.67042733</v>
       </c>
       <c r="C373" s="5">
-        <v>2.6443530999999894</v>
+        <v>2.6443531400000211</v>
       </c>
       <c r="D373" s="5">
-        <v>7.7268008188996262</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>7.726800939996048</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>425.99189680000001</v>
+        <v>425.99189676999998</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.6785304999999653</v>
+        <v>-1.6785305600000129</v>
       </c>
       <c r="D374" s="5">
-        <v>-4.6094374518109049</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-4.6094376127212229</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>421.29702479999997</v>
       </c>
       <c r="C375" s="5">
-        <v>-4.6948720000000321</v>
+        <v>-4.6948719700000083</v>
       </c>
       <c r="D375" s="5">
-        <v>-12.452318515952998</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-12.452318441967513</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>420.8020191</v>
+        <v>420.80201905000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.49500569999997879</v>
+        <v>-0.49500574999996161</v>
       </c>
       <c r="D376" s="5">
-        <v>-1.4008720033502731</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-1.4008721439377814</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>420.41736680000002</v>
+        <v>420.41736675999999</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.38465229999997064</v>
+        <v>-0.38465229000001955</v>
       </c>
       <c r="D377" s="5">
-        <v>-1.0914139717293936</v>
+        <v>-1.0914139436270287</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.7544943343776431</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-1.7544943437250771</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>425.30903160000003</v>
+        <v>425.30903155999999</v>
       </c>
       <c r="C378" s="5">
         <v>4.8916648000000009</v>
       </c>
       <c r="D378" s="5">
-        <v>14.891391506759799</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>14.891391508268615</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>422.03975739999998</v>
+        <v>422.03975736000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-3.2692742000000408</v>
+        <v>-3.2692741999999839</v>
       </c>
       <c r="D379" s="5">
-        <v>-8.8440305904687655</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-8.8440305912656179</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>422.05698560000002</v>
+        <v>422.05698559000001</v>
       </c>
       <c r="C380" s="5">
-        <v>1.7228200000033667E-2</v>
+        <v>1.7228230000000622E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>4.8996526743350088E-2</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>4.89966120862384E-2</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>423.59886440000002</v>
+        <v>423.59886439000002</v>
       </c>
       <c r="C381" s="5">
         <v>1.5418788000000063</v>
       </c>
       <c r="D381" s="5">
-        <v>4.4730640682234091</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>4.473064068331567</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>420.66795150000002</v>
+        <v>420.66795153999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-2.9309129000000098</v>
+        <v>-2.930912850000027</v>
       </c>
       <c r="D382" s="5">
-        <v>-7.9941008891455612</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-7.9941007580988988</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>422.29165269999999</v>
+        <v>422.29165268999998</v>
       </c>
       <c r="C383" s="5">
-        <v>1.6237011999999709</v>
+        <v>1.623701149999988</v>
       </c>
       <c r="D383" s="5">
-        <v>4.7313842560462671</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>4.7313841067825546</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>421.92334820000002</v>
+        <v>421.92334824</v>
       </c>
       <c r="C384" s="5">
-        <v>-0.36830449999996517</v>
+        <v>-0.36830444999998235</v>
       </c>
       <c r="D384" s="5">
-        <v>-1.0415822843948819</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>-1.0415821436947748</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>419.90899450000001</v>
+        <v>419.90899449</v>
       </c>
       <c r="C385" s="5">
-        <v>-2.0143537000000151</v>
+        <v>-2.0143537499999979</v>
       </c>
       <c r="D385" s="5">
-        <v>-5.5809943410859315</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-5.5809944754842018</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>417.11244540000001</v>
+        <v>417.11244541000002</v>
       </c>
       <c r="C386" s="5">
-        <v>-2.7965490999999929</v>
+        <v>-2.796549079999977</v>
       </c>
       <c r="D386" s="5">
-        <v>-7.7055367013799003</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-7.7055366484518935</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>420.05411950000001</v>
+        <v>420.05411952999998</v>
       </c>
       <c r="C387" s="5">
-        <v>2.9416741000000002</v>
+        <v>2.9416741199999592</v>
       </c>
       <c r="D387" s="5">
-        <v>8.7990746026485276</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>8.7990746645921334</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>419.01656200000002</v>
+        <v>419.01656199000001</v>
       </c>
       <c r="C388" s="5">
-        <v>-1.0375574999999913</v>
+        <v>-1.0375575399999661</v>
       </c>
       <c r="D388" s="5">
-        <v>-2.9241299833142498</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>-2.9241300943123494</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>419.14116910000001</v>
+        <v>419.14116908</v>
       </c>
       <c r="C389" s="5">
-        <v>0.12460709999999153</v>
+        <v>0.1246070899999836</v>
       </c>
       <c r="D389" s="5">
-        <v>0.35744011917318019</v>
+        <v>0.3574400904494901</v>
       </c>
       <c r="E389" s="5">
-        <v>-0.30355494343959899</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>-0.30355493871130346</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>418.71932909999998</v>
+        <v>418.71932914000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.42184000000003152</v>
+        <v>-0.42183993999998393</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.2010638545235652</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.2010636846927714</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>418.27324119999997</v>
+        <v>418.27324120999998</v>
       </c>
       <c r="C391" s="5">
-        <v>-0.44608790000000909</v>
+        <v>-0.44608793000003288</v>
       </c>
       <c r="D391" s="5">
-        <v>-1.2709706379252839</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>-1.2709707227788969</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>418.37261539999997</v>
+        <v>418.37261544</v>
       </c>
       <c r="C392" s="5">
-        <v>9.9374199999999746E-2</v>
+        <v>9.9374230000023545E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>0.28547125313662658</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>0.28547133942309344</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>418.42400409999999</v>
+        <v>418.42400407000002</v>
       </c>
       <c r="C393" s="5">
-        <v>5.1388700000018162E-2</v>
+        <v>5.1388630000019475E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>0.14749559237836607</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>0.14749539131500011</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>419.1343359</v>
+        <v>419.13433586999997</v>
       </c>
       <c r="C394" s="5">
-        <v>0.71033180000000584</v>
+        <v>0.710331799999949</v>
       </c>
       <c r="D394" s="5">
-        <v>2.0562926673138859</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>2.0562926674626558</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>420.92125499999997</v>
+        <v>420.92125503</v>
       </c>
       <c r="C395" s="5">
-        <v>1.7869190999999773</v>
+        <v>1.7869191600000249</v>
       </c>
       <c r="D395" s="5">
-        <v>5.2377120731790239</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>5.2377122535755438</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>423.16378109999999</v>
+        <v>423.16378111</v>
       </c>
       <c r="C396" s="5">
-        <v>2.2425261000000205</v>
+        <v>2.2425260800000046</v>
       </c>
       <c r="D396" s="5">
-        <v>6.5838955238707753</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>6.5838954629379165</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>422.95980429999997</v>
+        <v>422.95980424999999</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.20397680000002083</v>
+        <v>-0.20397686000001158</v>
       </c>
       <c r="D397" s="5">
-        <v>-0.57690256994291644</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>-0.57690273917622159</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>422.0717004</v>
       </c>
       <c r="C398" s="5">
-        <v>-0.88810389999997597</v>
+        <v>-0.88810384999999314</v>
       </c>
       <c r="D398" s="5">
-        <v>-2.4907871471863574</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>-2.4907870088624273</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>423.5514996</v>
+        <v>423.55149963999997</v>
       </c>
       <c r="C399" s="5">
-        <v>1.4797992000000022</v>
+        <v>1.4797992399999771</v>
       </c>
       <c r="D399" s="5">
-        <v>4.2893298069802466</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>4.2893299251686612</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>424.88240309999998</v>
+        <v>424.88240308000002</v>
       </c>
       <c r="C400" s="5">
-        <v>1.3309034999999767</v>
+        <v>1.3309034400000428</v>
       </c>
       <c r="D400" s="5">
-        <v>3.8365505498381802</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.8365503735095841</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>426.64186160000003</v>
+        <v>426.64186159000002</v>
       </c>
       <c r="C401" s="5">
-        <v>1.7594585000000507</v>
+        <v>1.7594585100000018</v>
       </c>
       <c r="D401" s="5">
-        <v>5.084013371909335</v>
+        <v>5.084013401710652</v>
       </c>
       <c r="E401" s="5">
-        <v>1.7895384784333723</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>1.7895384809045956</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>426.9311452</v>
+        <v>426.93114516000003</v>
       </c>
       <c r="C402" s="5">
-        <v>0.2892835999999761</v>
+        <v>0.28928357000000915</v>
       </c>
       <c r="D402" s="5">
-        <v>0.81669863978961477</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>0.81669855479775677</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>427.87746989999999</v>
+        <v>427.87746987999998</v>
       </c>
       <c r="C403" s="5">
-        <v>0.94632469999999103</v>
+        <v>0.94632471999995005</v>
       </c>
       <c r="D403" s="5">
-        <v>2.6925573559435811</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.6925574137998343</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>429.42000100000001</v>
+        <v>429.42000096999999</v>
       </c>
       <c r="C404" s="5">
-        <v>1.5425311000000193</v>
+        <v>1.5425310900000113</v>
       </c>
       <c r="D404" s="5">
-        <v>4.4129086531403683</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>4.4129086241727844</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>432.29211299999997</v>
+        <v>432.29211294999999</v>
       </c>
       <c r="C405" s="5">
-        <v>2.8721119999999587</v>
+        <v>2.8721119799999997</v>
       </c>
       <c r="D405" s="5">
-        <v>8.3279492384147993</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>8.3279491788767359</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>434.737371</v>
       </c>
       <c r="C406" s="5">
-        <v>2.4452580000000239</v>
+        <v>2.4452580500000067</v>
       </c>
       <c r="D406" s="5">
-        <v>7.0029994600057099</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>7.0029996085205104</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>439.71393030000002</v>
+        <v>439.71393032999998</v>
       </c>
       <c r="C407" s="5">
-        <v>4.9765593000000194</v>
+        <v>4.9765593299999864</v>
       </c>
       <c r="D407" s="5">
-        <v>14.635464927359587</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>14.635465021213045</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>438.4825606</v>
+        <v>438.48256056000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.2313697000000161</v>
+        <v>-1.231369769999958</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.3091876006615673</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-3.3091877856695096</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>441.46757910000002</v>
+        <v>441.46757912999999</v>
       </c>
       <c r="C409" s="5">
-        <v>2.9850185000000238</v>
+        <v>2.9850185699999656</v>
       </c>
       <c r="D409" s="5">
-        <v>8.4820483847630754</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>8.482048591979364</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>443.36094759999997</v>
+        <v>443.36094757000001</v>
       </c>
       <c r="C410" s="5">
-        <v>1.8933684999999514</v>
+        <v>1.8933684400000175</v>
       </c>
       <c r="D410" s="5">
-        <v>5.26971818704558</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>5.2697180157256218</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>446.49651679999999</v>
+        <v>446.49651677999998</v>
       </c>
       <c r="C411" s="5">
-        <v>3.1355692000000204</v>
+        <v>3.1355692099999715</v>
       </c>
       <c r="D411" s="5">
-        <v>8.8247461568621954</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>8.8247461867301489</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>448.45044239999999</v>
+        <v>448.45044238999998</v>
       </c>
       <c r="C412" s="5">
-        <v>1.9539255999999909</v>
+        <v>1.9539256099999989</v>
       </c>
       <c r="D412" s="5">
-        <v>5.3796079958390086</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>5.3796080242841215</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>451.15268989999998</v>
+        <v>451.15268986000001</v>
       </c>
       <c r="C413" s="5">
-        <v>2.7022474999999986</v>
+        <v>2.7022474700000316</v>
       </c>
       <c r="D413" s="5">
-        <v>7.4754152443773592</v>
+        <v>7.4754151587893336</v>
       </c>
       <c r="E413" s="5">
-        <v>5.7450593826116947</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>5.7450593757147006</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>451.76663889999998</v>
       </c>
       <c r="C414" s="5">
-        <v>0.61394899999999097</v>
+        <v>0.61394903999996586</v>
       </c>
       <c r="D414" s="5">
-        <v>1.6452924653511447</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>1.6452925734956381</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>454.13942659999998</v>
+        <v>454.13942661999999</v>
       </c>
       <c r="C415" s="5">
-        <v>2.3727877000000035</v>
+        <v>2.3727877200000194</v>
       </c>
       <c r="D415" s="5">
-        <v>6.4879837979609833</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>6.487983854236834</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>455.14549269999998</v>
+        <v>455.14549271999999</v>
       </c>
       <c r="C416" s="5">
         <v>1.0060660999999982</v>
       </c>
       <c r="D416" s="5">
-        <v>2.6910200895410519</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.6910200894209257</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>458.64858320000002</v>
+        <v>458.64858323999999</v>
       </c>
       <c r="C417" s="5">
-        <v>3.5030905000000416</v>
+        <v>3.5030905200000007</v>
       </c>
       <c r="D417" s="5">
-        <v>9.6371455617437327</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>9.6371456186727045</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>460.7335544</v>
+        <v>460.73355442000002</v>
       </c>
       <c r="C418" s="5">
-        <v>2.084971199999984</v>
+        <v>2.084971180000025</v>
       </c>
       <c r="D418" s="5">
-        <v>5.5935600473553837</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>5.5935599918507606</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>460.11035099999998</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.62320340000002261</v>
+        <v>-0.62320342000003848</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.6111383890449082</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-1.6111384402965001</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>459.89547879999998</v>
+        <v>459.89547884000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.21487220000000207</v>
+        <v>-0.21487215999997034</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.55896457918167552</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-0.55896447539351968</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>463.63178390000002</v>
+        <v>463.63178389000001</v>
       </c>
       <c r="C421" s="5">
-        <v>3.7363051000000382</v>
+        <v>3.7363050499999986</v>
       </c>
       <c r="D421" s="5">
-        <v>10.196736070051383</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>10.196735926515643</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>465.66773239999998</v>
+        <v>465.66773241999999</v>
       </c>
       <c r="C422" s="5">
-        <v>2.0359484999999609</v>
+        <v>2.0359485299999847</v>
       </c>
       <c r="D422" s="5">
-        <v>5.3987187977516005</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>5.3987188793529262</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>465.54469760000001</v>
+        <v>465.54469755999997</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.1230347999999708</v>
+        <v>-0.1230348600000184</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.31659355147740653</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-0.31659370563180689</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>467.3973651</v>
+        <v>467.39736513999998</v>
       </c>
       <c r="C424" s="5">
-        <v>1.8526674999999955</v>
+        <v>1.8526675800000021</v>
       </c>
       <c r="D424" s="5">
-        <v>4.8814065096953296</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>4.8814067255426474</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>465.84643569999997</v>
+        <v>465.84643568000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-1.5509294000000295</v>
+        <v>-1.5509294599999635</v>
       </c>
       <c r="D425" s="5">
-        <v>-3.9099971939584921</v>
+        <v>-3.9099973421439893</v>
       </c>
       <c r="E425" s="5">
-        <v>3.2569340999068164</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.2569341046286837</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>469.10836289999997</v>
       </c>
       <c r="C426" s="5">
-        <v>3.2619272000000024</v>
+        <v>3.2619272199999614</v>
       </c>
       <c r="D426" s="5">
-        <v>8.7338535994222468</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>8.7338536554406598</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>469.76359639999998</v>
+        <v>469.76359636000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.65523350000000846</v>
+        <v>0.65523346000003357</v>
       </c>
       <c r="D427" s="5">
-        <v>1.6890527565982083</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.6890526526934568</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>471.42361599999998</v>
+        <v>471.42361597000001</v>
       </c>
       <c r="C428" s="5">
-        <v>1.6600195999999983</v>
+        <v>1.6600196100000062</v>
       </c>
       <c r="D428" s="5">
-        <v>4.3238753913569017</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>4.3238754182878258</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>471.00511560000001</v>
+        <v>471.00511556999999</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.4185003999999708</v>
+        <v>-0.41850040000002764</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.060098990469549</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-1.0600989905368285</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>472.77954690000001</v>
       </c>
       <c r="C430" s="5">
-        <v>1.7744313000000034</v>
+        <v>1.7744313300000272</v>
       </c>
       <c r="D430" s="5">
-        <v>4.6156535958151501</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>4.6156536757752775</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>473.4567778</v>
+        <v>473.45677783999997</v>
       </c>
       <c r="C431" s="5">
-        <v>0.67723089999998365</v>
+        <v>0.67723093999995854</v>
       </c>
       <c r="D431" s="5">
-        <v>1.7325419239635487</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>1.7325420271018466</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>472.84225379999998</v>
+        <v>472.84225382</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.61452400000001717</v>
+        <v>-0.61452401999997619</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.5464710528197201</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-1.5464711026618172</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>473.41715269999997</v>
+        <v>473.41715273</v>
       </c>
       <c r="C433" s="5">
-        <v>0.57489889999999377</v>
+        <v>0.57489891000000171</v>
       </c>
       <c r="D433" s="5">
-        <v>1.4688000296503523</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.4688000553078284</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>476.31208679999997</v>
+        <v>476.31208676</v>
       </c>
       <c r="C434" s="5">
-        <v>2.8949341000000004</v>
+        <v>2.8949340300000017</v>
       </c>
       <c r="D434" s="5">
-        <v>7.5898637368458477</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>7.5898635466083997</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>476.43167190000003</v>
+        <v>476.43167185999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.11958510000005163</v>
+        <v>0.11958509999999478</v>
       </c>
       <c r="D435" s="5">
-        <v>0.3016938800548763</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>0.30169388008025599</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>476.57347529999998</v>
+        <v>476.57347528999998</v>
       </c>
       <c r="C436" s="5">
-        <v>0.14180339999995795</v>
+        <v>0.14180342999998174</v>
       </c>
       <c r="D436" s="5">
-        <v>0.3577489180919935</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.35774899393163917</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>475.48301570000001</v>
+        <v>475.48301566999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.0904595999999742</v>
+        <v>-1.0904596199999901</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.7114575875457514</v>
+        <v>-2.7114576367083365</v>
       </c>
       <c r="E437" s="5">
-        <v>2.0686173085170623</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>2.0686173064592417</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>475.82957060000001</v>
+        <v>475.82957063999999</v>
       </c>
       <c r="C438" s="5">
-        <v>0.346554900000001</v>
+        <v>0.34655496999999968</v>
       </c>
       <c r="D438" s="5">
-        <v>0.87813231984705808</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>0.87813249798660564</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>475.75057320000002</v>
+        <v>475.74596730000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-7.8997399999991558E-2</v>
+        <v>-8.3603339999967829E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.19904262695289443</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.21063658658089235</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>476.18249001999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.43652271999997083</v>
+      </c>
+      <c r="D440" s="5">
+        <v>1.1066386720793187</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE920000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>