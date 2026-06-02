--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{636317C5-6CE6-4A0F-9A33-BAAA1394BF9A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D1733699-8947-4919-A095-F12A5D8AAA5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D0C6AAFF-DCFF-41E2-9345-CD634CA9FA35}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{986050F1-B073-4820-93EC-632C652CFE98}"/>
   </bookViews>
   <sheets>
     <sheet name="AE920000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - State Government</t>
   </si>
   <si>
     <t>Not early benchmarked; two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C89FF69-7EF0-47E5-AAD7-3CF58195949A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61DBE28B-B3C3-4166-92B6-29E1D3137DD3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>290.98698112</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>291.92392615</v>
       </c>
       <c r="C7" s="5">
         <v>0.93694503000000395</v>
       </c>
       <c r="D7" s="5">
         <v>3.9330300890906278</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>293.51326625000002</v>
       </c>
       <c r="C8" s="5">
         <v>1.5893401000000154</v>
       </c>
       <c r="D8" s="5">
         <v>6.7324621577954602</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>295.08297133000002</v>
       </c>
       <c r="C9" s="5">
         <v>1.5697050800000056</v>
       </c>
       <c r="D9" s="5">
         <v>6.6097564495882111</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>296.31203656000002</v>
       </c>
       <c r="C10" s="5">
         <v>1.2290652300000033</v>
       </c>
       <c r="D10" s="5">
         <v>5.1142862961366164</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>296.65011355000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.33807698999999047</v>
       </c>
       <c r="D11" s="5">
         <v>1.3777634856435128</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>296.42210610000001</v>
       </c>
       <c r="C12" s="5">
         <v>-0.22800745000000688</v>
       </c>
       <c r="D12" s="5">
         <v>-0.91843976347181222</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>295.42957150000001</v>
       </c>
       <c r="C13" s="5">
         <v>-0.99253459999999905</v>
       </c>
       <c r="D13" s="5">
         <v>-3.9448817489029397</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>294.87900953000002</v>
       </c>
       <c r="C14" s="5">
         <v>-0.55056196999998974</v>
       </c>
       <c r="D14" s="5">
         <v>-2.2135376565628806</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>296.28336532999998</v>
       </c>
       <c r="C15" s="5">
         <v>1.4043557999999621</v>
       </c>
       <c r="D15" s="5">
         <v>5.8670758762587205</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>297.09468412000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.81131879000002982</v>
       </c>
       <c r="D16" s="5">
         <v>3.3359284599402628</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>300.21655158999999</v>
       </c>
       <c r="C17" s="5">
         <v>3.1218674699999838</v>
       </c>
       <c r="D17" s="5">
         <v>13.364483285404827</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>294.68503815000003</v>
       </c>
       <c r="C18" s="5">
         <v>-5.5315134399999693</v>
       </c>
       <c r="D18" s="5">
         <v>-20.001572711763625</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>294.49794901000001</v>
       </c>
       <c r="C19" s="5">
         <v>-0.18708914000001187</v>
       </c>
       <c r="D19" s="5">
         <v>-0.75919933272122764</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>294.79264051000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.294691499999999</v>
       </c>
       <c r="D20" s="5">
         <v>1.2074194395869098</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>295.81664069999999</v>
       </c>
       <c r="C21" s="5">
         <v>1.0240001899999811</v>
       </c>
       <c r="D21" s="5">
         <v>4.2489200684483475</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>296.06501261</v>
       </c>
       <c r="C22" s="5">
         <v>0.24837191000000303</v>
       </c>
       <c r="D22" s="5">
         <v>1.0122030063330012</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>297.98386543999999</v>
       </c>
       <c r="C23" s="5">
         <v>1.9188528299999916</v>
       </c>
       <c r="D23" s="5">
         <v>8.0607407951996723</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>298.95185914000001</v>
       </c>
       <c r="C24" s="5">
         <v>0.96799370000002227</v>
       </c>
       <c r="D24" s="5">
         <v>3.9685791383111235</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>297.43638304000001</v>
       </c>
       <c r="C25" s="5">
         <v>-1.5154761000000008</v>
       </c>
       <c r="D25" s="5">
         <v>-5.9163858917328671</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>303.71604059999999</v>
       </c>
       <c r="C26" s="5">
         <v>6.2796575599999755</v>
       </c>
       <c r="D26" s="5">
         <v>28.494239911874764</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>308.04205135000001</v>
       </c>
       <c r="C27" s="5">
         <v>4.3260107500000231</v>
       </c>
       <c r="D27" s="5">
         <v>18.496992344518894</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>308.82563314999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.78358179999997901</v>
       </c>
       <c r="D28" s="5">
         <v>3.0955699048601071</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>307.97170053999997</v>
       </c>
       <c r="C29" s="5">
         <v>-0.8539326100000153</v>
       </c>
       <c r="D29" s="5">
         <v>-3.268115765933266</v>
       </c>
       <c r="E29" s="5">
         <v>2.58318500726471</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>308.7275138</v>
       </c>
       <c r="C30" s="5">
         <v>0.75581326000002491</v>
       </c>
       <c r="D30" s="5">
         <v>2.9850758667477439</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>310.55668308999998</v>
       </c>
       <c r="C31" s="5">
         <v>1.8291692899999816</v>
       </c>
       <c r="D31" s="5">
         <v>7.3461637151492232</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>311.11775736999999</v>
       </c>
       <c r="C32" s="5">
         <v>0.56107428000001391</v>
       </c>
       <c r="D32" s="5">
         <v>2.1896803378117502</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>309.36340071000001</v>
       </c>
       <c r="C33" s="5">
         <v>-1.7543566599999849</v>
       </c>
       <c r="D33" s="5">
         <v>-6.5606944801285376</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>310.09001661999997</v>
       </c>
       <c r="C34" s="5">
         <v>0.72661590999996406</v>
       </c>
       <c r="D34" s="5">
         <v>2.8551908227326006</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>309.66384403000001</v>
       </c>
       <c r="C35" s="5">
         <v>-0.42617258999996466</v>
       </c>
       <c r="D35" s="5">
         <v>-1.6368120357463489</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>311.73148938000003</v>
       </c>
       <c r="C36" s="5">
         <v>2.0676453500000207</v>
       </c>
       <c r="D36" s="5">
         <v>8.3133745129670764</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>312.87545861000001</v>
       </c>
       <c r="C37" s="5">
         <v>1.143969229999982</v>
       </c>
       <c r="D37" s="5">
         <v>4.4936492466057798</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>314.10049805</v>
       </c>
       <c r="C38" s="5">
         <v>1.2250394399999891</v>
       </c>
       <c r="D38" s="5">
         <v>4.801020106419851</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>315.11199131000001</v>
       </c>
       <c r="C39" s="5">
         <v>1.0114932600000088</v>
       </c>
       <c r="D39" s="5">
         <v>3.9335261422915435</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>316.08176605</v>
       </c>
       <c r="C40" s="5">
         <v>0.9697747399999912</v>
       </c>
       <c r="D40" s="5">
         <v>3.7562236135710414</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>319.26959933000001</v>
       </c>
       <c r="C41" s="5">
         <v>3.1878332800000067</v>
       </c>
       <c r="D41" s="5">
         <v>12.796984164962044</v>
       </c>
       <c r="E41" s="5">
         <v>3.6684860232905292</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>322.23344630000003</v>
       </c>
       <c r="C42" s="5">
         <v>2.9638469700000201</v>
       </c>
       <c r="D42" s="5">
         <v>11.72660101155747</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>323.44629957000001</v>
       </c>
       <c r="C43" s="5">
         <v>1.2128532699999823</v>
       </c>
       <c r="D43" s="5">
         <v>4.6113602734658032</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>324.45249398999999</v>
       </c>
       <c r="C44" s="5">
         <v>1.0061944199999857</v>
       </c>
       <c r="D44" s="5">
         <v>3.7975634803105285</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>327.06309582</v>
       </c>
       <c r="C45" s="5">
         <v>2.6106018300000073</v>
       </c>
       <c r="D45" s="5">
         <v>10.094371641023226</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>328.55541436999999</v>
       </c>
       <c r="C46" s="5">
         <v>1.4923185499999931</v>
       </c>
       <c r="D46" s="5">
         <v>5.6148587512989678</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>329.19099023000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.6355758600000172</v>
       </c>
       <c r="D47" s="5">
         <v>2.346204649756789</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>329.21240315</v>
       </c>
       <c r="C48" s="5">
         <v>2.1412919999988844E-2</v>
       </c>
       <c r="D48" s="5">
         <v>7.8084454179450091E-2</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>329.44463671</v>
       </c>
       <c r="C49" s="5">
         <v>0.2322335599999974</v>
       </c>
       <c r="D49" s="5">
         <v>0.84979801739482053</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>328.15044606999999</v>
       </c>
       <c r="C50" s="5">
         <v>-1.2941906400000107</v>
       </c>
       <c r="D50" s="5">
         <v>-4.6135498135613577</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>327.93680974</v>
       </c>
       <c r="C51" s="5">
         <v>-0.21363632999998572</v>
       </c>
       <c r="D51" s="5">
         <v>-0.77844669633938546</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>326.32119748000002</v>
       </c>
       <c r="C52" s="5">
         <v>-1.6156122599999776</v>
       </c>
       <c r="D52" s="5">
         <v>-5.7543263173707393</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>329.16232945000002</v>
       </c>
       <c r="C53" s="5">
         <v>2.8411319699999922</v>
       </c>
       <c r="D53" s="5">
         <v>10.962975337832948</v>
       </c>
       <c r="E53" s="5">
         <v>3.0985506107566563</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>329.77185704999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.60952759999997852</v>
       </c>
       <c r="D54" s="5">
         <v>2.2448762050525595</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>329.41170013999999</v>
       </c>
       <c r="C55" s="5">
         <v>-0.36015691000000061</v>
       </c>
       <c r="D55" s="5">
         <v>-1.3027238550570974</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>329.70247793999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.29077780000000075</v>
       </c>
       <c r="D56" s="5">
         <v>1.0644200219933841</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>334.16831996000002</v>
       </c>
       <c r="C57" s="5">
         <v>4.4658420200000251</v>
       </c>
       <c r="D57" s="5">
         <v>17.521349227757277</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>335.91488248000002</v>
       </c>
       <c r="C58" s="5">
         <v>1.7465625199999977</v>
       </c>
       <c r="D58" s="5">
         <v>6.4553866691585471</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>338.44396161999998</v>
       </c>
       <c r="C59" s="5">
         <v>2.5290791399999648</v>
       </c>
       <c r="D59" s="5">
         <v>9.4183837210191523</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>339.67500612999999</v>
       </c>
       <c r="C60" s="5">
         <v>1.2310445100000038</v>
       </c>
       <c r="D60" s="5">
         <v>4.4532273085108098</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>340.56964117000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.89463504000002558</v>
       </c>
       <c r="D61" s="5">
         <v>3.2067442929455847</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>338.57435657000002</v>
       </c>
       <c r="C62" s="5">
         <v>-1.9952845999999909</v>
       </c>
       <c r="D62" s="5">
         <v>-6.8082299967953341</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>342.34661839</v>
       </c>
       <c r="C63" s="5">
         <v>3.7722618199999829</v>
       </c>
       <c r="D63" s="5">
         <v>14.220423721638786</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>342.64230450000002</v>
       </c>
       <c r="C64" s="5">
         <v>0.29568611000001965</v>
       </c>
       <c r="D64" s="5">
         <v>1.0413823815421441</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>343.78564986999999</v>
       </c>
       <c r="C65" s="5">
         <v>1.1433453699999632</v>
       </c>
       <c r="D65" s="5">
         <v>4.0785295211022365</v>
       </c>
       <c r="E65" s="5">
         <v>4.4425862596227716</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>344.15419343000002</v>
       </c>
       <c r="C66" s="5">
         <v>0.36854356000003463</v>
       </c>
       <c r="D66" s="5">
         <v>1.2940306545354385</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>345.64840294999999</v>
       </c>
       <c r="C67" s="5">
         <v>1.4942095199999699</v>
       </c>
       <c r="D67" s="5">
         <v>5.336253277814107</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>346.45642829000002</v>
       </c>
       <c r="C68" s="5">
         <v>0.80802534000002879</v>
       </c>
       <c r="D68" s="5">
         <v>2.8416014197740536</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>345.41648471000002</v>
       </c>
       <c r="C69" s="5">
         <v>-1.0399435799999992</v>
       </c>
       <c r="D69" s="5">
         <v>-3.5431144769328071</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>345.56704508000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.15056036999999378</v>
       </c>
       <c r="D70" s="5">
         <v>0.52431257886140781</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>345.90163590999998</v>
       </c>
       <c r="C71" s="5">
         <v>0.33459082999996781</v>
       </c>
       <c r="D71" s="5">
         <v>1.1680919088633113</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>346.30393013999998</v>
       </c>
       <c r="C72" s="5">
         <v>0.40229422999999542</v>
       </c>
       <c r="D72" s="5">
         <v>1.4045989960188576</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>346.17441885</v>
       </c>
       <c r="C73" s="5">
         <v>-0.12951128999998218</v>
       </c>
       <c r="D73" s="5">
         <v>-0.44785595180343307</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>346.5671365</v>
       </c>
       <c r="C74" s="5">
         <v>0.39271765000000869</v>
       </c>
       <c r="D74" s="5">
         <v>1.369866531948416</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>346.09449640999998</v>
       </c>
       <c r="C75" s="5">
         <v>-0.47264009000002716</v>
       </c>
       <c r="D75" s="5">
         <v>-1.6243120914567255</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>346.50567593</v>
       </c>
       <c r="C76" s="5">
         <v>0.41117952000001878</v>
       </c>
       <c r="D76" s="5">
         <v>1.435019507324431</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>348.95789067999999</v>
       </c>
       <c r="C77" s="5">
         <v>2.452214749999996</v>
       </c>
       <c r="D77" s="5">
         <v>8.8308551319505888</v>
       </c>
       <c r="E77" s="5">
         <v>1.5044958426728483</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>343.04274430999999</v>
       </c>
       <c r="C78" s="5">
         <v>-5.9151463700000022</v>
       </c>
       <c r="D78" s="5">
         <v>-18.54784501871687</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>340.78523161999999</v>
       </c>
       <c r="C79" s="5">
         <v>-2.2575126899999987</v>
       </c>
       <c r="D79" s="5">
         <v>-7.6173675736157858</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>341.29477307000002</v>
       </c>
       <c r="C80" s="5">
         <v>0.50954145000002882</v>
       </c>
       <c r="D80" s="5">
         <v>1.8090666503906228</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>342.72226476999998</v>
       </c>
       <c r="C81" s="5">
         <v>1.4274916999999618</v>
       </c>
       <c r="D81" s="5">
         <v>5.1361775761973316</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>342.49864001999998</v>
       </c>
       <c r="C82" s="5">
         <v>-0.22362474999999904</v>
       </c>
       <c r="D82" s="5">
         <v>-0.78019080051398015</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>337.93651609</v>
       </c>
       <c r="C83" s="5">
         <v>-4.5621239299999843</v>
       </c>
       <c r="D83" s="5">
         <v>-14.863605630829502</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>344.02930651999998</v>
       </c>
       <c r="C84" s="5">
         <v>6.0927904299999796</v>
       </c>
       <c r="D84" s="5">
         <v>23.914979829989626</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>344.83757908000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.80827256000003445</v>
       </c>
       <c r="D85" s="5">
         <v>2.8560328755630415</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>346.2930973</v>
       </c>
       <c r="C86" s="5">
         <v>1.4555182199999877</v>
       </c>
       <c r="D86" s="5">
         <v>5.1843113023465337</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>346.64101133999998</v>
       </c>
       <c r="C87" s="5">
         <v>0.34791403999997783</v>
       </c>
       <c r="D87" s="5">
         <v>1.2123013010088224</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>347.23079150000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.58978016000003208</v>
       </c>
       <c r="D88" s="5">
         <v>2.0609123392653084</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>347.88079077999998</v>
       </c>
       <c r="C89" s="5">
         <v>0.64999927999997453</v>
       </c>
       <c r="D89" s="5">
         <v>2.2696147376620068</v>
       </c>
       <c r="E89" s="5">
         <v>-0.30866185541789104</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>349.81561346000001</v>
       </c>
       <c r="C90" s="5">
         <v>1.9348226800000248</v>
       </c>
       <c r="D90" s="5">
         <v>6.8820787988423504</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>349.31577857000002</v>
       </c>
       <c r="C91" s="5">
         <v>-0.49983488999998826</v>
       </c>
       <c r="D91" s="5">
         <v>-1.7012122029968491</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>349.71870589000002</v>
       </c>
       <c r="C92" s="5">
         <v>0.40292732000000342</v>
       </c>
       <c r="D92" s="5">
         <v>1.3929862332596743</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>349.55347597999997</v>
       </c>
       <c r="C93" s="5">
         <v>-0.1652299100000505</v>
       </c>
       <c r="D93" s="5">
         <v>-0.56548725515342957</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>350.05589028000003</v>
       </c>
       <c r="C94" s="5">
         <v>0.50241430000005494</v>
       </c>
       <c r="D94" s="5">
         <v>1.7384638190009127</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>344.97372528</v>
       </c>
       <c r="C95" s="5">
         <v>-5.0821650000000318</v>
       </c>
       <c r="D95" s="5">
         <v>-16.095830083678987</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>349.87682103999998</v>
       </c>
       <c r="C96" s="5">
         <v>4.9030957599999851</v>
       </c>
       <c r="D96" s="5">
         <v>18.454029849167686</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>350.43647480999999</v>
       </c>
       <c r="C97" s="5">
         <v>0.55965377000001126</v>
       </c>
       <c r="D97" s="5">
         <v>1.9364658334274143</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>354.38544746999997</v>
       </c>
       <c r="C98" s="5">
         <v>3.9489726599999813</v>
       </c>
       <c r="D98" s="5">
         <v>14.392860668404728</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>351.35112321000003</v>
       </c>
       <c r="C99" s="5">
         <v>-3.0343242599999485</v>
       </c>
       <c r="D99" s="5">
         <v>-9.8043486830107227</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>350.77420574000001</v>
       </c>
       <c r="C100" s="5">
         <v>-0.57691747000001214</v>
       </c>
       <c r="D100" s="5">
         <v>-1.9526987514858263</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>347.38630553000002</v>
       </c>
       <c r="C101" s="5">
         <v>-3.387900209999998</v>
       </c>
       <c r="D101" s="5">
         <v>-10.993745020000567</v>
       </c>
       <c r="E101" s="5">
         <v>-0.14214215418196785</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>349.08315221999999</v>
       </c>
       <c r="C102" s="5">
         <v>1.6968466899999726</v>
       </c>
       <c r="D102" s="5">
         <v>6.0215967534212433</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>348.46909849000002</v>
       </c>
       <c r="C103" s="5">
         <v>-0.61405372999996644</v>
       </c>
       <c r="D103" s="5">
         <v>-2.090553842537668</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>348.16005958</v>
       </c>
       <c r="C104" s="5">
         <v>-0.30903891000002659</v>
       </c>
       <c r="D104" s="5">
         <v>-1.0590412920999381</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>344.50865716999999</v>
       </c>
       <c r="C105" s="5">
         <v>-3.6514024100000029</v>
       </c>
       <c r="D105" s="5">
         <v>-11.884095948426598</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>346.54079122000002</v>
       </c>
       <c r="C106" s="5">
         <v>2.0321340500000247</v>
       </c>
       <c r="D106" s="5">
         <v>7.3125893953501331</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>346.47747283000001</v>
       </c>
       <c r="C107" s="5">
         <v>-6.3318390000006275E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-0.21903844895491131</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>345.72402552</v>
       </c>
       <c r="C108" s="5">
         <v>-0.75344731000001275</v>
       </c>
       <c r="D108" s="5">
         <v>-2.5785256903810727</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>345.25505545999999</v>
       </c>
       <c r="C109" s="5">
         <v>-0.46897006000000374</v>
       </c>
       <c r="D109" s="5">
         <v>-1.6156944742012569</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>346.25553907</v>
       </c>
       <c r="C110" s="5">
         <v>1.0004836100000034</v>
       </c>
       <c r="D110" s="5">
         <v>3.5333332556741537</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>347.56183184999998</v>
       </c>
       <c r="C111" s="5">
         <v>1.3062927799999784</v>
       </c>
       <c r="D111" s="5">
         <v>4.6222789087213778</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>348.77538305000002</v>
       </c>
       <c r="C112" s="5">
         <v>1.2135512000000404</v>
       </c>
       <c r="D112" s="5">
         <v>4.2713417138280585</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>350.10883611999998</v>
       </c>
       <c r="C113" s="5">
         <v>1.3334530699999618</v>
       </c>
       <c r="D113" s="5">
         <v>4.6856052481031973</v>
       </c>
       <c r="E113" s="5">
         <v>0.78371845598410594</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>351.01314212</v>
       </c>
       <c r="C114" s="5">
         <v>0.90430600000001959</v>
       </c>
       <c r="D114" s="5">
         <v>3.1439272266310381</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>352.10728827000003</v>
       </c>
       <c r="C115" s="5">
         <v>1.0941461500000287</v>
       </c>
       <c r="D115" s="5">
         <v>3.8053295790711816</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>352.09275724999998</v>
       </c>
       <c r="C116" s="5">
         <v>-1.4531020000049466E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-4.9511234952892558E-2</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>352.95361792</v>
       </c>
       <c r="C117" s="5">
         <v>0.86086067000002231</v>
       </c>
       <c r="D117" s="5">
         <v>2.9737568676811987</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>353.06952104999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.11590312999999242</v>
       </c>
       <c r="D118" s="5">
         <v>0.39476923411718712</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>353.41620627999998</v>
       </c>
       <c r="C119" s="5">
         <v>0.34668522999999141</v>
       </c>
       <c r="D119" s="5">
         <v>1.1846856474170053</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>351.93892438</v>
       </c>
       <c r="C120" s="5">
         <v>-1.4772818999999799</v>
       </c>
       <c r="D120" s="5">
         <v>-4.9022809074522282</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>350.05954430000003</v>
       </c>
       <c r="C121" s="5">
         <v>-1.8793800799999758</v>
       </c>
       <c r="D121" s="5">
         <v>-6.2231914446691627</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>349.90562027999999</v>
       </c>
       <c r="C122" s="5">
         <v>-0.15392402000003358</v>
       </c>
       <c r="D122" s="5">
         <v>-0.52637553312011587</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>352.11786339999998</v>
       </c>
       <c r="C123" s="5">
         <v>2.2122431199999824</v>
       </c>
       <c r="D123" s="5">
         <v>7.8563392759877893</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>352.35619960000002</v>
       </c>
       <c r="C124" s="5">
         <v>0.23833620000004885</v>
       </c>
       <c r="D124" s="5">
         <v>0.81526839997738687</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>352.37288913999998</v>
       </c>
       <c r="C125" s="5">
         <v>1.6689539999958924E-2</v>
       </c>
       <c r="D125" s="5">
         <v>5.6853451722771453E-2</v>
       </c>
       <c r="E125" s="5">
         <v>0.64667120232977382</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>352.85713128999998</v>
       </c>
       <c r="C126" s="5">
         <v>0.48424215000000004</v>
       </c>
       <c r="D126" s="5">
         <v>1.6616000344641613</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>353.12306409000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.26593280000003006</v>
       </c>
       <c r="D127" s="5">
         <v>0.90814509343395411</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>353.63628382000002</v>
       </c>
       <c r="C128" s="5">
         <v>0.51321973000000298</v>
       </c>
       <c r="D128" s="5">
         <v>1.758057195440621</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>353.16255353999998</v>
       </c>
       <c r="C129" s="5">
         <v>-0.47373028000004069</v>
       </c>
       <c r="D129" s="5">
         <v>-1.5957258801561847</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>353.45479079</v>
       </c>
       <c r="C130" s="5">
         <v>0.29223725000002787</v>
       </c>
       <c r="D130" s="5">
         <v>0.99751554831815081</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>353.66710081000002</v>
       </c>
       <c r="C131" s="5">
         <v>0.21231002000001808</v>
       </c>
       <c r="D131" s="5">
         <v>0.72319121433377376</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>353.48378887000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.18331194000001005</v>
       </c>
       <c r="D132" s="5">
         <v>-0.62021126186185827</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>355.28448828000001</v>
       </c>
       <c r="C133" s="5">
         <v>1.8006994099999929</v>
       </c>
       <c r="D133" s="5">
         <v>6.2871941838733347</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>351.86451725000001</v>
       </c>
       <c r="C134" s="5">
         <v>-3.4199710299999992</v>
       </c>
       <c r="D134" s="5">
         <v>-10.958856789509774</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>354.39838703999999</v>
       </c>
       <c r="C135" s="5">
         <v>2.5338697899999829</v>
       </c>
       <c r="D135" s="5">
         <v>8.9921332670034104</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>354.17472858000002</v>
       </c>
       <c r="C136" s="5">
         <v>-0.22365845999996736</v>
       </c>
       <c r="D136" s="5">
         <v>-0.75468888383105615</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>355.26645631000002</v>
       </c>
       <c r="C137" s="5">
         <v>1.0917277300000023</v>
       </c>
       <c r="D137" s="5">
         <v>3.7623051528373752</v>
       </c>
       <c r="E137" s="5">
         <v>0.82116623020065393</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>354.54876308000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.71769323000000895</v>
       </c>
       <c r="D138" s="5">
         <v>-2.397431522066773</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>355.46376321999998</v>
       </c>
       <c r="C139" s="5">
         <v>0.91500013999996099</v>
       </c>
       <c r="D139" s="5">
         <v>3.1412326349022912</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>356.68484199</v>
       </c>
       <c r="C140" s="5">
         <v>1.2210787700000196</v>
       </c>
       <c r="D140" s="5">
         <v>4.2009864265591057</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>358.36040398</v>
       </c>
       <c r="C141" s="5">
         <v>1.6755619900000056</v>
       </c>
       <c r="D141" s="5">
         <v>5.7850674743651576</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>358.71027523999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.34987125999998625</v>
       </c>
       <c r="D142" s="5">
         <v>1.1778849155197557</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>359.62454448</v>
       </c>
       <c r="C143" s="5">
         <v>0.91426924000001009</v>
       </c>
       <c r="D143" s="5">
         <v>3.1017628941864439</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>361.91166715000003</v>
       </c>
       <c r="C144" s="5">
         <v>2.2871226700000307</v>
       </c>
       <c r="D144" s="5">
         <v>7.9043889140611778</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>362.87815198999999</v>
       </c>
       <c r="C145" s="5">
         <v>0.96648483999996415</v>
       </c>
       <c r="D145" s="5">
         <v>3.2520889667805308</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>363.37543997</v>
       </c>
       <c r="C146" s="5">
         <v>0.49728798000001007</v>
       </c>
       <c r="D146" s="5">
         <v>1.6569307649709986</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>364.33596132000002</v>
       </c>
       <c r="C147" s="5">
         <v>0.96052135000002181</v>
       </c>
       <c r="D147" s="5">
         <v>3.2185207360410972</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>366.08702641999997</v>
       </c>
       <c r="C148" s="5">
         <v>1.7510650999999484</v>
       </c>
       <c r="D148" s="5">
         <v>5.9223439551365553</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>366.43474035000003</v>
       </c>
       <c r="C149" s="5">
         <v>0.34771393000005446</v>
       </c>
       <c r="D149" s="5">
         <v>1.1457476966559188</v>
       </c>
       <c r="E149" s="5">
         <v>3.143635950323076</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>366.91525762999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.48051727999995819</v>
       </c>
       <c r="D150" s="5">
         <v>1.5849963941040324</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>364.40047949000001</v>
       </c>
       <c r="C151" s="5">
         <v>-2.5147781399999758</v>
       </c>
       <c r="D151" s="5">
         <v>-7.9215462691904719</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>367.26688584999999</v>
       </c>
       <c r="C152" s="5">
         <v>2.8664063599999849</v>
       </c>
       <c r="D152" s="5">
         <v>9.8585829734635144</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>367.35889301999998</v>
       </c>
       <c r="C153" s="5">
         <v>9.2007169999988037E-2</v>
       </c>
       <c r="D153" s="5">
         <v>0.30103682659359254</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>368.75704588999997</v>
       </c>
       <c r="C154" s="5">
         <v>1.3981528699999899</v>
       </c>
       <c r="D154" s="5">
         <v>4.6639772082311071</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>368.60639237999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.15065350999998373</v>
       </c>
       <c r="D155" s="5">
         <v>-0.48915280653288873</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>370.48476414999999</v>
       </c>
       <c r="C156" s="5">
         <v>1.8783717700000011</v>
       </c>
       <c r="D156" s="5">
         <v>6.2893821818204243</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>368.61541562000002</v>
       </c>
       <c r="C157" s="5">
         <v>-1.8693485299999679</v>
       </c>
       <c r="D157" s="5">
         <v>-5.8895845417020194</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>371.67606723</v>
       </c>
       <c r="C158" s="5">
         <v>3.0606516099999794</v>
       </c>
       <c r="D158" s="5">
         <v>10.431568935767599</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>372.65283714999998</v>
       </c>
       <c r="C159" s="5">
         <v>0.97676991999998108</v>
       </c>
       <c r="D159" s="5">
         <v>3.1996011363965016</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>371.40622210999999</v>
       </c>
       <c r="C160" s="5">
         <v>-1.2466150399999947</v>
       </c>
       <c r="D160" s="5">
         <v>-3.9412530316231154</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>372.92222828000001</v>
       </c>
       <c r="C161" s="5">
         <v>1.5160061700000256</v>
       </c>
       <c r="D161" s="5">
         <v>5.0096340459974131</v>
       </c>
       <c r="E161" s="5">
         <v>1.7704347365655071</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>374.31100858999997</v>
       </c>
       <c r="C162" s="5">
         <v>1.3887803099999587</v>
       </c>
       <c r="D162" s="5">
         <v>4.5615358406070561</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>373.86585277</v>
       </c>
       <c r="C163" s="5">
         <v>-0.44515581999996812</v>
       </c>
       <c r="D163" s="5">
         <v>-1.4178228405961613</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>373.18514467</v>
       </c>
       <c r="C164" s="5">
         <v>-0.68070810000000392</v>
       </c>
       <c r="D164" s="5">
         <v>-2.1631267439440438</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>372.30677532999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.8783693400000061</v>
       </c>
       <c r="D165" s="5">
         <v>-2.7881728429292485</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>370.95210803999998</v>
       </c>
       <c r="C166" s="5">
         <v>-1.354667290000009</v>
       </c>
       <c r="D166" s="5">
         <v>-4.2799658586450633</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>368.60730681000001</v>
       </c>
       <c r="C167" s="5">
         <v>-2.3448012299999732</v>
       </c>
       <c r="D167" s="5">
         <v>-7.3270138136299128</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>366.72727037999999</v>
       </c>
       <c r="C168" s="5">
         <v>-1.8800364300000183</v>
       </c>
       <c r="D168" s="5">
         <v>-5.9516473791990325</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>366.35477537000003</v>
       </c>
       <c r="C169" s="5">
         <v>-0.37249500999996599</v>
       </c>
       <c r="D169" s="5">
         <v>-1.2120868843115362</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>366.08193224000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.27284313000001248</v>
       </c>
       <c r="D170" s="5">
         <v>-0.89004970097099623</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>365.58068886000001</v>
       </c>
       <c r="C171" s="5">
         <v>-0.50124338000000535</v>
       </c>
       <c r="D171" s="5">
         <v>-1.6307361305549439</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>364.76762380000002</v>
       </c>
       <c r="C172" s="5">
         <v>-0.81306505999998535</v>
       </c>
       <c r="D172" s="5">
         <v>-2.6364396249994093</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>364.45574082000002</v>
       </c>
       <c r="C173" s="5">
         <v>-0.31188298000000714</v>
       </c>
       <c r="D173" s="5">
         <v>-1.0212106691980249</v>
       </c>
       <c r="E173" s="5">
         <v>-2.270309147043692</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>363.0393163</v>
       </c>
       <c r="C174" s="5">
         <v>-1.4164245200000209</v>
       </c>
       <c r="D174" s="5">
         <v>-4.5652848604287533</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>363.97677012999998</v>
       </c>
       <c r="C175" s="5">
         <v>0.93745382999998128</v>
       </c>
       <c r="D175" s="5">
         <v>3.143074802278667</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>364.08668519999998</v>
       </c>
       <c r="C176" s="5">
         <v>0.10991506999999956</v>
       </c>
       <c r="D176" s="5">
         <v>0.36298298803920659</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>364.91760654000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.83092134000003171</v>
       </c>
       <c r="D177" s="5">
         <v>2.7732876868968415</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>366.15060589000001</v>
       </c>
       <c r="C178" s="5">
         <v>1.23299935</v>
       </c>
       <c r="D178" s="5">
         <v>4.1308163303319878</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>368.37264260000001</v>
       </c>
       <c r="C179" s="5">
         <v>2.2220367099999976</v>
       </c>
       <c r="D179" s="5">
         <v>7.5304218811353296</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>368.80568905000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.43304645000000619</v>
       </c>
       <c r="D180" s="5">
         <v>1.4198362581344881</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>369.03272256000002</v>
       </c>
       <c r="C181" s="5">
         <v>0.22703351000001248</v>
       </c>
       <c r="D181" s="5">
         <v>0.74121557851101194</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>369.11284806999998</v>
       </c>
       <c r="C182" s="5">
         <v>8.0125509999959377E-2</v>
       </c>
       <c r="D182" s="5">
         <v>0.2608590243730502</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>368.15551252</v>
       </c>
       <c r="C183" s="5">
         <v>-0.95733554999998205</v>
       </c>
       <c r="D183" s="5">
         <v>-3.0683190848652675</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>367.23609031000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.91942220999999336</v>
       </c>
       <c r="D184" s="5">
         <v>-2.9560268128966949</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>370.37823650000001</v>
       </c>
       <c r="C185" s="5">
         <v>3.1421461900000054</v>
       </c>
       <c r="D185" s="5">
         <v>10.76466867068695</v>
       </c>
       <c r="E185" s="5">
         <v>1.6250246646341227</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>374.04537676000001</v>
       </c>
       <c r="C186" s="5">
         <v>3.6671402599999965</v>
       </c>
       <c r="D186" s="5">
         <v>12.550124543547113</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>373.22924904000001</v>
       </c>
       <c r="C187" s="5">
         <v>-0.81612771999999723</v>
       </c>
       <c r="D187" s="5">
         <v>-2.5870809535599282</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>374.47439144999998</v>
       </c>
       <c r="C188" s="5">
         <v>1.2451424099999713</v>
       </c>
       <c r="D188" s="5">
         <v>4.0776391902525022</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>375.78967301</v>
       </c>
       <c r="C189" s="5">
         <v>1.3152815600000167</v>
       </c>
       <c r="D189" s="5">
         <v>4.2971905369914909</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>376.32552762</v>
       </c>
       <c r="C190" s="5">
         <v>0.53585461000000123</v>
       </c>
       <c r="D190" s="5">
         <v>1.7246153186235569</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>369.86534387</v>
       </c>
       <c r="C191" s="5">
         <v>-6.4601837499999988</v>
       </c>
       <c r="D191" s="5">
         <v>-18.761942354550598</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>377.46159157</v>
       </c>
       <c r="C192" s="5">
         <v>7.5962476999999922</v>
       </c>
       <c r="D192" s="5">
         <v>27.629045074314607</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>381.90067195</v>
       </c>
       <c r="C193" s="5">
         <v>4.4390803800000072</v>
       </c>
       <c r="D193" s="5">
         <v>15.061986791296711</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>377.24967865999997</v>
       </c>
       <c r="C194" s="5">
         <v>-4.6509932900000308</v>
       </c>
       <c r="D194" s="5">
         <v>-13.674028987695941</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>379.30432906999999</v>
       </c>
       <c r="C195" s="5">
         <v>2.054650410000022</v>
       </c>
       <c r="D195" s="5">
         <v>6.7350482526881583</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>380.02168268000003</v>
       </c>
       <c r="C196" s="5">
         <v>0.71735361000003195</v>
       </c>
       <c r="D196" s="5">
         <v>2.293238093995531</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>380.39604728</v>
       </c>
       <c r="C197" s="5">
         <v>0.37436459999997851</v>
       </c>
       <c r="D197" s="5">
         <v>1.1885625909954456</v>
       </c>
       <c r="E197" s="5">
         <v>2.7047514656007632</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>380.91935481000002</v>
       </c>
       <c r="C198" s="5">
         <v>0.52330753000001096</v>
       </c>
       <c r="D198" s="5">
         <v>1.66337768168352</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>381.30396264000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.3846078299999931</v>
       </c>
       <c r="D199" s="5">
         <v>1.218370836599747</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>381.54835749</v>
       </c>
       <c r="C200" s="5">
         <v>0.24439484999999195</v>
       </c>
       <c r="D200" s="5">
         <v>0.77185109226109994</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>380.23532057</v>
       </c>
       <c r="C201" s="5">
         <v>-1.3130369200000018</v>
       </c>
       <c r="D201" s="5">
         <v>-4.0523329573697424</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>381.09573840000002</v>
       </c>
       <c r="C202" s="5">
         <v>0.86041783000001715</v>
       </c>
       <c r="D202" s="5">
         <v>2.7494790033514516</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>380.91940764999998</v>
       </c>
       <c r="C203" s="5">
         <v>-0.17633075000003373</v>
       </c>
       <c r="D203" s="5">
         <v>-0.5538221314537517</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>377.97060247000002</v>
       </c>
       <c r="C204" s="5">
         <v>-2.9488051799999653</v>
       </c>
       <c r="D204" s="5">
         <v>-8.9040496092606993</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>380.82058057</v>
       </c>
       <c r="C205" s="5">
         <v>2.8499780999999871</v>
       </c>
       <c r="D205" s="5">
         <v>9.4330880696352981</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>382.70548134000001</v>
       </c>
       <c r="C206" s="5">
         <v>1.8849007700000016</v>
       </c>
       <c r="D206" s="5">
         <v>6.1038787899111435</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>384.45617382</v>
       </c>
       <c r="C207" s="5">
         <v>1.7506924799999979</v>
       </c>
       <c r="D207" s="5">
         <v>5.6296603687601587</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>384.35725029000002</v>
       </c>
       <c r="C208" s="5">
         <v>-9.892352999997911E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-0.30833263475987804</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>383.88683766000003</v>
       </c>
       <c r="C209" s="5">
         <v>-0.47041262999999844</v>
       </c>
       <c r="D209" s="5">
         <v>-1.4588270728738806</v>
       </c>
       <c r="E209" s="5">
         <v>0.91767262172168795</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>384.27595688999997</v>
       </c>
       <c r="C210" s="5">
         <v>0.38911922999994886</v>
       </c>
       <c r="D210" s="5">
         <v>1.223160152964553</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>385.12924662</v>
       </c>
       <c r="C211" s="5">
         <v>0.85328973000002861</v>
       </c>
       <c r="D211" s="5">
         <v>2.6974000632052908</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>386.25247300000001</v>
       </c>
       <c r="C212" s="5">
         <v>1.1232263800000055</v>
       </c>
       <c r="D212" s="5">
         <v>3.5564789138892383</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>389.88675619999998</v>
       </c>
       <c r="C213" s="5">
         <v>3.6342831999999703</v>
       </c>
       <c r="D213" s="5">
         <v>11.893928492179029</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>388.17866851999997</v>
       </c>
       <c r="C214" s="5">
         <v>-1.7080876800000055</v>
       </c>
       <c r="D214" s="5">
         <v>-5.1323387255739261</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>388.80971384999998</v>
       </c>
       <c r="C215" s="5">
         <v>0.63104533000000629</v>
       </c>
       <c r="D215" s="5">
         <v>1.9683253589750427</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>388.78666927</v>
       </c>
       <c r="C216" s="5">
         <v>-2.3044579999975667E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-7.1100289520165116E-2</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>388.44909080000002</v>
       </c>
       <c r="C217" s="5">
         <v>-0.33757846999998264</v>
       </c>
       <c r="D217" s="5">
         <v>-1.0369830675782232</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>389.16798181000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.718891009999993</v>
       </c>
       <c r="D218" s="5">
         <v>2.2435486767646839</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>389.69196724</v>
       </c>
       <c r="C219" s="5">
         <v>0.52398542999998199</v>
       </c>
       <c r="D219" s="5">
         <v>1.6277285214745696</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>389.60224340000002</v>
       </c>
       <c r="C220" s="5">
         <v>-8.9723839999976462E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-0.27594196686188122</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>389.94012927</v>
       </c>
       <c r="C221" s="5">
         <v>0.3378858699999796</v>
       </c>
       <c r="D221" s="5">
         <v>1.0456887245829272</v>
       </c>
       <c r="E221" s="5">
         <v>1.5768427088821424</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>391.15060473</v>
       </c>
       <c r="C222" s="5">
         <v>1.2104754599999978</v>
       </c>
       <c r="D222" s="5">
         <v>3.7893748933183868</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>392.31009116000001</v>
       </c>
       <c r="C223" s="5">
         <v>1.1594864300000154</v>
       </c>
       <c r="D223" s="5">
         <v>3.6157274330851807</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>392.04843326999998</v>
       </c>
       <c r="C224" s="5">
         <v>-0.2616578900000377</v>
       </c>
       <c r="D224" s="5">
         <v>-0.79743095717115242</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>390.08431945000001</v>
       </c>
       <c r="C225" s="5">
         <v>-1.9641138199999659</v>
       </c>
       <c r="D225" s="5">
         <v>-5.8489335061494447</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>390.4904234</v>
       </c>
       <c r="C226" s="5">
         <v>0.40610394999998789</v>
       </c>
       <c r="D226" s="5">
         <v>1.256458614418432</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>392.18640355999997</v>
       </c>
       <c r="C227" s="5">
         <v>1.6959801599999764</v>
       </c>
       <c r="D227" s="5">
         <v>5.3381654293906955</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>394.48923251999997</v>
       </c>
       <c r="C228" s="5">
         <v>2.3028289599999994</v>
       </c>
       <c r="D228" s="5">
         <v>7.2781918574723825</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>400.42843023</v>
       </c>
       <c r="C229" s="5">
         <v>5.9391977100000304</v>
       </c>
       <c r="D229" s="5">
         <v>19.640166905486822</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>402.47021437000001</v>
       </c>
       <c r="C230" s="5">
         <v>2.0417841400000043</v>
       </c>
       <c r="D230" s="5">
         <v>6.2933476791113385</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>396.45398639000001</v>
       </c>
       <c r="C231" s="5">
         <v>-6.0162279799999965</v>
       </c>
       <c r="D231" s="5">
         <v>-16.53420610939542</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>397.57049666</v>
       </c>
       <c r="C232" s="5">
         <v>1.116510269999992</v>
       </c>
       <c r="D232" s="5">
         <v>3.4323306658489372</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>399.19357117999999</v>
       </c>
       <c r="C233" s="5">
         <v>1.6230745199999888</v>
       </c>
       <c r="D233" s="5">
         <v>5.0104894912224474</v>
       </c>
       <c r="E233" s="5">
         <v>2.373041709588386</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>402.46518565000002</v>
       </c>
       <c r="C234" s="5">
         <v>3.2716144700000314</v>
       </c>
       <c r="D234" s="5">
         <v>10.290310923259138</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>398.04595943999999</v>
       </c>
       <c r="C235" s="5">
         <v>-4.4192262100000335</v>
       </c>
       <c r="D235" s="5">
         <v>-12.409135401421157</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>398.19039033000001</v>
       </c>
       <c r="C236" s="5">
         <v>0.14443089000002374</v>
       </c>
       <c r="D236" s="5">
         <v>0.43628974720839597</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>397.71160706000001</v>
       </c>
       <c r="C237" s="5">
         <v>-0.47878327000000809</v>
       </c>
       <c r="D237" s="5">
         <v>-1.4333735434975958</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>400.59153395999999</v>
       </c>
       <c r="C238" s="5">
         <v>2.8799268999999867</v>
       </c>
       <c r="D238" s="5">
         <v>9.0440592914542641</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>401.82981331000002</v>
       </c>
       <c r="C239" s="5">
         <v>1.2382793500000275</v>
       </c>
       <c r="D239" s="5">
         <v>3.7730703030221413</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>402.19618156000001</v>
       </c>
       <c r="C240" s="5">
         <v>0.36636824999999362</v>
       </c>
       <c r="D240" s="5">
         <v>1.0996029616527681</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>402.92350739</v>
       </c>
       <c r="C241" s="5">
         <v>0.72732582999998385</v>
       </c>
       <c r="D241" s="5">
         <v>2.1917772051332607</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>403.91523217000002</v>
       </c>
       <c r="C242" s="5">
         <v>0.99172478000002684</v>
       </c>
       <c r="D242" s="5">
         <v>2.9939006422755821</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>406.45858294999999</v>
       </c>
       <c r="C243" s="5">
         <v>2.5433507799999688</v>
       </c>
       <c r="D243" s="5">
         <v>7.8233471056647907</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>406.83552601000002</v>
       </c>
       <c r="C244" s="5">
         <v>0.37694306000003053</v>
       </c>
       <c r="D244" s="5">
         <v>1.1185542774934554</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>408.60277644000001</v>
       </c>
       <c r="C245" s="5">
         <v>1.76725042999999</v>
       </c>
       <c r="D245" s="5">
         <v>5.3390320471439656</v>
       </c>
       <c r="E245" s="5">
         <v>2.3570533042871489</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>409.38585167000002</v>
       </c>
       <c r="C246" s="5">
         <v>0.78307523000000856</v>
       </c>
       <c r="D246" s="5">
         <v>2.324161184913387</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>407.62782750999997</v>
       </c>
       <c r="C247" s="5">
         <v>-1.7580241600000477</v>
       </c>
       <c r="D247" s="5">
         <v>-5.0331706049765117</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>406.42931814000002</v>
       </c>
       <c r="C248" s="5">
         <v>-1.1985093699999538</v>
       </c>
       <c r="D248" s="5">
         <v>-3.4717457683981379</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>411.34742599999998</v>
       </c>
       <c r="C249" s="5">
         <v>4.9181078599999637</v>
       </c>
       <c r="D249" s="5">
         <v>15.527417499034124</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>412.80283901000001</v>
       </c>
       <c r="C250" s="5">
         <v>1.4554130100000293</v>
       </c>
       <c r="D250" s="5">
         <v>4.3293968479751088</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>413.66501822999999</v>
       </c>
       <c r="C251" s="5">
         <v>0.86217921999997316</v>
       </c>
       <c r="D251" s="5">
         <v>2.5353098882421987</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>410.66450806</v>
       </c>
       <c r="C252" s="5">
         <v>-3.0005101699999841</v>
       </c>
       <c r="D252" s="5">
         <v>-8.3651886836018328</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>410.70962601000002</v>
       </c>
       <c r="C253" s="5">
         <v>4.5117950000019391E-2</v>
       </c>
       <c r="D253" s="5">
         <v>0.13191855289531595</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>410.30090394000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.40872207000001026</v>
       </c>
       <c r="D254" s="5">
         <v>-1.1876781721043894</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>409.62817797999998</v>
       </c>
       <c r="C255" s="5">
         <v>-0.67272596000003659</v>
       </c>
       <c r="D255" s="5">
         <v>-1.9498641390569338</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>410.73016854000002</v>
       </c>
       <c r="C256" s="5">
         <v>1.101990560000047</v>
       </c>
       <c r="D256" s="5">
         <v>3.2764629537361367</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>408.1128162</v>
       </c>
       <c r="C257" s="5">
         <v>-2.6173523400000249</v>
       </c>
       <c r="D257" s="5">
         <v>-7.384524675017035</v>
       </c>
       <c r="E257" s="5">
         <v>-0.11991113821321342</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>409.1381336</v>
       </c>
       <c r="C258" s="5">
         <v>1.0253174000000058</v>
       </c>
       <c r="D258" s="5">
         <v>3.056814795436269</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>409.35307175999998</v>
       </c>
       <c r="C259" s="5">
         <v>0.21493815999997423</v>
       </c>
       <c r="D259" s="5">
         <v>0.63223719741527518</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>406.97110457000002</v>
       </c>
       <c r="C260" s="5">
         <v>-2.3819671899999548</v>
       </c>
       <c r="D260" s="5">
         <v>-6.7634371624682554</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>405.80991770999998</v>
       </c>
       <c r="C261" s="5">
         <v>-1.1611868600000435</v>
       </c>
       <c r="D261" s="5">
         <v>-3.3706670834106944</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>403.84250005000001</v>
       </c>
       <c r="C262" s="5">
         <v>-1.9674176599999669</v>
       </c>
       <c r="D262" s="5">
         <v>-5.6651025887552002</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>401.47155034000002</v>
       </c>
       <c r="C263" s="5">
         <v>-2.3709497099999908</v>
       </c>
       <c r="D263" s="5">
         <v>-6.8220739877841829</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>401.35181108</v>
       </c>
       <c r="C264" s="5">
         <v>-0.11973926000001711</v>
       </c>
       <c r="D264" s="5">
         <v>-0.35731459570110813</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>400.44536274000001</v>
       </c>
       <c r="C265" s="5">
         <v>-0.90644833999999719</v>
       </c>
       <c r="D265" s="5">
         <v>-2.6767729532676587</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>396.94650836</v>
       </c>
       <c r="C266" s="5">
         <v>-3.4988543800000116</v>
       </c>
       <c r="D266" s="5">
         <v>-9.9954203024163473</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>393.88620789999999</v>
       </c>
       <c r="C267" s="5">
         <v>-3.0603004600000077</v>
       </c>
       <c r="D267" s="5">
         <v>-8.8691428540762391</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>392.77351440000001</v>
       </c>
       <c r="C268" s="5">
         <v>-1.1126934999999776</v>
       </c>
       <c r="D268" s="5">
         <v>-3.3377172594464266</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>389.95989069000001</v>
       </c>
       <c r="C269" s="5">
         <v>-2.8136237100000017</v>
       </c>
       <c r="D269" s="5">
         <v>-8.2654480822258574</v>
       </c>
       <c r="E269" s="5">
         <v>-4.4480165261715161</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>392.16836484999999</v>
       </c>
       <c r="C270" s="5">
         <v>2.2084741599999802</v>
       </c>
       <c r="D270" s="5">
         <v>7.0117358807025854</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>396.53148698000001</v>
       </c>
       <c r="C271" s="5">
         <v>4.363122130000022</v>
       </c>
       <c r="D271" s="5">
         <v>14.198777442022115</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>394.70953301999998</v>
       </c>
       <c r="C272" s="5">
         <v>-1.8219539600000303</v>
       </c>
       <c r="D272" s="5">
         <v>-5.3764486163127341</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>395.58618361999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.87665060000000494</v>
       </c>
       <c r="D273" s="5">
         <v>2.6980012531890418</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>396.02472920000002</v>
       </c>
       <c r="C274" s="5">
         <v>0.43854558000003863</v>
       </c>
       <c r="D274" s="5">
         <v>1.3384575304627111</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>395.79817373999998</v>
       </c>
       <c r="C275" s="5">
         <v>-0.22655546000004279</v>
       </c>
       <c r="D275" s="5">
         <v>-0.68433296772270058</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>397.44416407</v>
       </c>
       <c r="C276" s="5">
         <v>1.6459903300000178</v>
       </c>
       <c r="D276" s="5">
         <v>5.1061335144828801</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>396.13183828000001</v>
       </c>
       <c r="C277" s="5">
         <v>-1.3123257899999885</v>
       </c>
       <c r="D277" s="5">
         <v>-3.8911236192140763</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>396.18905057000001</v>
       </c>
       <c r="C278" s="5">
         <v>5.7212289999995392E-2</v>
       </c>
       <c r="D278" s="5">
         <v>0.1734506130774971</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>398.99897636999998</v>
       </c>
       <c r="C279" s="5">
         <v>2.8099257999999736</v>
       </c>
       <c r="D279" s="5">
         <v>8.8508318249095765</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>398.27670289000002</v>
       </c>
       <c r="C280" s="5">
         <v>-0.72227347999995573</v>
       </c>
       <c r="D280" s="5">
         <v>-2.15075924111362</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>400.03646528000002</v>
       </c>
       <c r="C281" s="5">
         <v>1.7597623899999917</v>
       </c>
       <c r="D281" s="5">
         <v>5.4328960827668693</v>
       </c>
       <c r="E281" s="5">
         <v>2.5840028245392999</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>396.55403582999998</v>
       </c>
       <c r="C282" s="5">
         <v>-3.4824294500000406</v>
       </c>
       <c r="D282" s="5">
         <v>-9.9604085914263845</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>399.61455072000001</v>
       </c>
       <c r="C283" s="5">
         <v>3.0605148900000358</v>
       </c>
       <c r="D283" s="5">
         <v>9.6647442049331502</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>399.84115374999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.22660302999997839</v>
       </c>
       <c r="D284" s="5">
         <v>0.68259104977925755</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>399.35708806000002</v>
       </c>
       <c r="C285" s="5">
         <v>-0.4840656899999658</v>
       </c>
       <c r="D285" s="5">
         <v>-1.4431395552807036</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>398.30958879000002</v>
       </c>
       <c r="C286" s="5">
         <v>-1.047499270000003</v>
       </c>
       <c r="D286" s="5">
         <v>-3.1025438844369702</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>398.51970262999998</v>
       </c>
       <c r="C287" s="5">
         <v>0.21011383999996269</v>
       </c>
       <c r="D287" s="5">
         <v>0.63485648738323963</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>397.34940935999998</v>
       </c>
       <c r="C288" s="5">
         <v>-1.1702932700000019</v>
       </c>
       <c r="D288" s="5">
         <v>-3.4675584850542673</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>398.20459584000002</v>
       </c>
       <c r="C289" s="5">
         <v>0.85518648000004305</v>
       </c>
       <c r="D289" s="5">
         <v>2.6134656158949943</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>397.74801210999999</v>
       </c>
       <c r="C290" s="5">
         <v>-0.45658373000003394</v>
       </c>
       <c r="D290" s="5">
         <v>-1.3672830781012335</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>398.45385281</v>
       </c>
       <c r="C291" s="5">
         <v>0.7058407000000102</v>
       </c>
       <c r="D291" s="5">
         <v>2.1504192049708104</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>398.42526555000001</v>
       </c>
       <c r="C292" s="5">
         <v>-2.8587259999994785E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-8.6060602381365925E-2</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>396.74989081000001</v>
       </c>
       <c r="C293" s="5">
         <v>-1.6753747399999952</v>
       </c>
       <c r="D293" s="5">
         <v>-4.9309089576391685</v>
       </c>
       <c r="E293" s="5">
         <v>-0.82156872066641018</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>403.19906695999998</v>
       </c>
       <c r="C294" s="5">
         <v>6.4491761499999711</v>
       </c>
       <c r="D294" s="5">
         <v>21.347946226507553</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>397.91831193000002</v>
       </c>
       <c r="C295" s="5">
         <v>-5.2807550299999662</v>
       </c>
       <c r="D295" s="5">
         <v>-14.632436706963958</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>396.57244865000001</v>
       </c>
       <c r="C296" s="5">
         <v>-1.3458632800000032</v>
       </c>
       <c r="D296" s="5">
         <v>-3.9840551370820654</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>397.02203125</v>
       </c>
       <c r="C297" s="5">
         <v>0.44958259999998518</v>
       </c>
       <c r="D297" s="5">
         <v>1.3689194629113111</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>396.83029312999997</v>
       </c>
       <c r="C298" s="5">
         <v>-0.19173812000002499</v>
       </c>
       <c r="D298" s="5">
         <v>-0.57799205305818502</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>397.45305096999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.62275784000001977</v>
       </c>
       <c r="D299" s="5">
         <v>1.8995362677674432</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>398.0124199</v>
       </c>
       <c r="C300" s="5">
         <v>0.55936893000000509</v>
       </c>
       <c r="D300" s="5">
         <v>1.7019947260684898</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>398.30296104000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.29054114000001618</v>
       </c>
       <c r="D301" s="5">
         <v>0.87950162151397837</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>399.66335284000002</v>
       </c>
       <c r="C302" s="5">
         <v>1.3603918000000021</v>
       </c>
       <c r="D302" s="5">
         <v>4.1764391460654471</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>399.47354281999998</v>
       </c>
       <c r="C303" s="5">
         <v>-0.18981002000003855</v>
       </c>
       <c r="D303" s="5">
         <v>-0.56842340710248074</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>399.91650341000002</v>
       </c>
       <c r="C304" s="5">
         <v>0.44296059000004107</v>
       </c>
       <c r="D304" s="5">
         <v>1.3387783220441207</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>400.28965764999998</v>
       </c>
       <c r="C305" s="5">
         <v>0.37315423999996256</v>
       </c>
       <c r="D305" s="5">
         <v>1.1254605742197166</v>
       </c>
       <c r="E305" s="5">
         <v>0.89219100546524821</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>399.79989028</v>
       </c>
       <c r="C306" s="5">
         <v>-0.48976736999998138</v>
       </c>
       <c r="D306" s="5">
         <v>-1.458398671075245</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>399.26642984</v>
       </c>
       <c r="C307" s="5">
         <v>-0.53346043999999893</v>
       </c>
       <c r="D307" s="5">
         <v>-1.5894837767683079</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>399.16139798</v>
       </c>
       <c r="C308" s="5">
         <v>-0.10503185999999687</v>
       </c>
       <c r="D308" s="5">
         <v>-0.31521817278440389</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>397.79405609000003</v>
       </c>
       <c r="C309" s="5">
         <v>-1.3673418899999774</v>
       </c>
       <c r="D309" s="5">
         <v>-4.034074817874556</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>397.34157161000002</v>
       </c>
       <c r="C310" s="5">
         <v>-0.45248448000000963</v>
       </c>
       <c r="D310" s="5">
         <v>-1.3564738704033408</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>397.95722309000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.61565147999999681</v>
       </c>
       <c r="D311" s="5">
         <v>1.8752384410960277</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>398.01708404999999</v>
       </c>
       <c r="C312" s="5">
         <v>5.9860959999980423E-2</v>
       </c>
       <c r="D312" s="5">
         <v>0.18065411595560299</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>398.73647184999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.71938779999999269</v>
       </c>
       <c r="D313" s="5">
         <v>2.190606659211114</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>400.27881639999998</v>
       </c>
       <c r="C314" s="5">
         <v>1.5423445499999957</v>
       </c>
       <c r="D314" s="5">
         <v>4.7417298002943253</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>400.96841875000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.68960235000002967</v>
       </c>
       <c r="D315" s="5">
         <v>2.0870681196962337</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>400.90767729999999</v>
       </c>
       <c r="C316" s="5">
         <v>-6.0741450000023178E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-0.18163285969321485</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>401.55913479999998</v>
       </c>
       <c r="C317" s="5">
         <v>0.65145749999999225</v>
       </c>
       <c r="D317" s="5">
         <v>1.9674696226318344</v>
       </c>
       <c r="E317" s="5">
         <v>0.31713963269817125</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>401.95170401000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.39256921000003331</v>
       </c>
       <c r="D318" s="5">
         <v>1.1794633340480587</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>401.40379744000001</v>
       </c>
       <c r="C319" s="5">
         <v>-0.5479065700000092</v>
       </c>
       <c r="D319" s="5">
         <v>-1.623530714870669</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>401.3554638</v>
       </c>
       <c r="C320" s="5">
         <v>-4.8333640000009837E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-0.14439816530208427</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>406.12803271000001</v>
       </c>
       <c r="C321" s="5">
         <v>4.7725689100000181</v>
       </c>
       <c r="D321" s="5">
         <v>15.240584959492431</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>407.27922862000003</v>
       </c>
       <c r="C322" s="5">
         <v>1.1511959100000126</v>
       </c>
       <c r="D322" s="5">
         <v>3.4550104585735264</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>408.21154144000002</v>
       </c>
       <c r="C323" s="5">
         <v>0.93231281999999283</v>
       </c>
       <c r="D323" s="5">
         <v>2.7817991368939365</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>411.43595116</v>
       </c>
       <c r="C324" s="5">
         <v>3.2244097199999828</v>
       </c>
       <c r="D324" s="5">
         <v>9.9014689550158685</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>409.82630220999999</v>
       </c>
       <c r="C325" s="5">
         <v>-1.6096489500000075</v>
       </c>
       <c r="D325" s="5">
         <v>-4.5950123739032955</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>411.48723861000002</v>
       </c>
       <c r="C326" s="5">
         <v>1.6609364000000255</v>
       </c>
       <c r="D326" s="5">
         <v>4.9732207963833375</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>409.35731052</v>
       </c>
       <c r="C327" s="5">
         <v>-2.1299280900000213</v>
       </c>
       <c r="D327" s="5">
         <v>-6.0375882684799542</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>409.98554855999998</v>
       </c>
       <c r="C328" s="5">
         <v>0.62823803999998518</v>
       </c>
       <c r="D328" s="5">
         <v>1.8572569810726192</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>411.11605872000001</v>
       </c>
       <c r="C329" s="5">
         <v>1.1305101600000285</v>
       </c>
       <c r="D329" s="5">
         <v>3.3595738868412939</v>
       </c>
       <c r="E329" s="5">
         <v>2.3799543060475825</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>412.13554455000002</v>
       </c>
       <c r="C330" s="5">
         <v>1.0194858300000078</v>
       </c>
       <c r="D330" s="5">
         <v>3.0166841396555899</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>414.04817995000002</v>
       </c>
       <c r="C331" s="5">
         <v>1.9126353999999992</v>
       </c>
       <c r="D331" s="5">
         <v>5.7133164609759701</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>413.46909145000001</v>
       </c>
       <c r="C332" s="5">
         <v>-0.57908850000001166</v>
       </c>
       <c r="D332" s="5">
         <v>-1.6654718992183959</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>417.27414063999998</v>
       </c>
       <c r="C333" s="5">
         <v>3.805049189999977</v>
       </c>
       <c r="D333" s="5">
         <v>11.619753628572349</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>414.04505521999999</v>
       </c>
       <c r="C334" s="5">
         <v>-3.2290854199999899</v>
       </c>
       <c r="D334" s="5">
         <v>-8.9010079145904193</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>413.18954586000001</v>
       </c>
       <c r="C335" s="5">
         <v>-0.85550935999998501</v>
       </c>
       <c r="D335" s="5">
         <v>-2.4514833784682111</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>410.78016759000002</v>
       </c>
       <c r="C336" s="5">
         <v>-2.4093782699999906</v>
       </c>
       <c r="D336" s="5">
         <v>-6.7772919705420653</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>408.88547968</v>
       </c>
       <c r="C337" s="5">
         <v>-1.894687910000016</v>
       </c>
       <c r="D337" s="5">
         <v>-5.3966217475385108</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>410.37442915999998</v>
       </c>
       <c r="C338" s="5">
         <v>1.4889494799999738</v>
       </c>
       <c r="D338" s="5">
         <v>4.4583691779975343</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>411.63454598999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.2601168300000154</v>
       </c>
       <c r="D339" s="5">
         <v>3.7476538497030365</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>412.29913063999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.66458464999999478</v>
       </c>
       <c r="D340" s="5">
         <v>1.9546985535096928</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>412.52722495</v>
       </c>
       <c r="C341" s="5">
         <v>0.22809431000001723</v>
       </c>
       <c r="D341" s="5">
         <v>0.66589407330022166</v>
       </c>
       <c r="E341" s="5">
         <v>0.34325251959108627</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>409.53564832000001</v>
       </c>
       <c r="C342" s="5">
         <v>-2.9915766299999973</v>
       </c>
       <c r="D342" s="5">
         <v>-8.3633612789219427</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>414.64420532000003</v>
       </c>
       <c r="C343" s="5">
         <v>5.1085570000000189</v>
       </c>
       <c r="D343" s="5">
         <v>16.039719696525356</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>416.01579198000002</v>
       </c>
       <c r="C344" s="5">
         <v>1.3715866599999913</v>
       </c>
       <c r="D344" s="5">
         <v>4.0424560628680384</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>416.37550893999997</v>
       </c>
       <c r="C345" s="5">
         <v>0.35971695999995745</v>
       </c>
       <c r="D345" s="5">
         <v>1.0425544719067092</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>417.50359529000002</v>
       </c>
       <c r="C346" s="5">
         <v>1.1280863500000464</v>
       </c>
       <c r="D346" s="5">
         <v>3.3000467627375407</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>418.06505190000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.56145660999999336</v>
       </c>
       <c r="D347" s="5">
         <v>1.6257431916451903</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>420.72593167000002</v>
       </c>
       <c r="C348" s="5">
         <v>2.6608797700000082</v>
       </c>
       <c r="D348" s="5">
         <v>7.9108214561647738</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>420.17184523999998</v>
       </c>
       <c r="C349" s="5">
         <v>-0.55408643000004076</v>
       </c>
       <c r="D349" s="5">
         <v>-1.5689754300288183</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>419.01693017999997</v>
       </c>
       <c r="C350" s="5">
         <v>-1.1549150600000075</v>
       </c>
       <c r="D350" s="5">
         <v>-3.2489974631750518</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>415.83706140999999</v>
       </c>
       <c r="C351" s="5">
         <v>-3.1798687699999846</v>
       </c>
       <c r="D351" s="5">
         <v>-8.7360065472617325</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>420.22259446999999</v>
       </c>
       <c r="C352" s="5">
         <v>4.3855330600000002</v>
       </c>
       <c r="D352" s="5">
         <v>13.416040035473253</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>420.07764486000002</v>
       </c>
       <c r="C353" s="5">
         <v>-0.1449496099999692</v>
       </c>
       <c r="D353" s="5">
         <v>-0.41313800122286803</v>
       </c>
       <c r="E353" s="5">
         <v>1.8302840281426702</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>417.64177137000001</v>
       </c>
       <c r="C354" s="5">
         <v>-2.4358734900000059</v>
       </c>
       <c r="D354" s="5">
         <v>-6.7406672488974362</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>419.19162611000002</v>
       </c>
       <c r="C355" s="5">
         <v>1.5498547400000007</v>
       </c>
       <c r="D355" s="5">
         <v>4.5451842967126455</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>419.97744483999998</v>
       </c>
       <c r="C356" s="5">
         <v>0.78581872999995994</v>
       </c>
       <c r="D356" s="5">
         <v>2.2728649250966182</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>419.48339241000002</v>
       </c>
       <c r="C357" s="5">
         <v>-0.4940524299999538</v>
       </c>
       <c r="D357" s="5">
         <v>-1.4025563836181698</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>421.66368750999999</v>
       </c>
       <c r="C358" s="5">
         <v>2.1802950999999666</v>
       </c>
       <c r="D358" s="5">
         <v>6.4185091475440492</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>421.69734951999999</v>
       </c>
       <c r="C359" s="5">
         <v>3.3662010000000464E-2</v>
       </c>
       <c r="D359" s="5">
         <v>9.5839774695050117E-2</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>422.17209337000003</v>
       </c>
       <c r="C360" s="5">
         <v>0.47474385000003849</v>
       </c>
       <c r="D360" s="5">
         <v>1.3593477615631011</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>424.64382479</v>
       </c>
       <c r="C361" s="5">
         <v>2.4717314199999691</v>
       </c>
       <c r="D361" s="5">
         <v>7.2564679958579514</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>425.31722077000001</v>
       </c>
       <c r="C362" s="5">
         <v>0.67339598000000933</v>
       </c>
       <c r="D362" s="5">
         <v>1.9196334048163788</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>426.65389776000001</v>
       </c>
       <c r="C363" s="5">
         <v>1.3366769900000008</v>
       </c>
       <c r="D363" s="5">
         <v>3.837208122859459</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>427.67091359</v>
       </c>
       <c r="C364" s="5">
         <v>1.0170158299999912</v>
       </c>
       <c r="D364" s="5">
         <v>2.8982436435760262</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>427.92529180000002</v>
       </c>
       <c r="C365" s="5">
         <v>0.25437821000002714</v>
       </c>
       <c r="D365" s="5">
         <v>0.71609836092758616</v>
       </c>
       <c r="E365" s="5">
         <v>1.8681420056559706</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>430.10264724000001</v>
       </c>
       <c r="C366" s="5">
         <v>2.1773554399999853</v>
       </c>
       <c r="D366" s="5">
         <v>6.2796025043773129</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>428.75107688999998</v>
       </c>
       <c r="C367" s="5">
         <v>-1.3515703500000313</v>
       </c>
       <c r="D367" s="5">
         <v>-3.7064275474007369</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>427.89993293999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.85114394999999377</v>
       </c>
       <c r="D368" s="5">
         <v>-2.356365886331524</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>425.34006830999999</v>
       </c>
       <c r="C369" s="5">
         <v>-2.5598646299999928</v>
       </c>
       <c r="D369" s="5">
         <v>-6.9473090663943804</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>423.11930110999998</v>
       </c>
       <c r="C370" s="5">
         <v>-2.2207672000000116</v>
       </c>
       <c r="D370" s="5">
         <v>-6.088563837153349</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>424.53496478</v>
       </c>
       <c r="C371" s="5">
         <v>1.4156636700000149</v>
       </c>
       <c r="D371" s="5">
         <v>4.0896469706334537</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>425.02607418999997</v>
       </c>
       <c r="C372" s="5">
         <v>0.49110940999997865</v>
       </c>
       <c r="D372" s="5">
         <v>1.3970472523503252</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>427.67042733</v>
       </c>
       <c r="C373" s="5">
         <v>2.6443531400000211</v>
       </c>
       <c r="D373" s="5">
         <v>7.726800939996048</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>425.99189676999998</v>
       </c>
       <c r="C374" s="5">
         <v>-1.6785305600000129</v>
       </c>
       <c r="D374" s="5">
         <v>-4.6094376127212229</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>421.29702479999997</v>
       </c>
       <c r="C375" s="5">
         <v>-4.6948719700000083</v>
       </c>
       <c r="D375" s="5">
         <v>-12.452318441967513</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>420.80201905000001</v>
       </c>
       <c r="C376" s="5">
         <v>-0.49500574999996161</v>
       </c>
       <c r="D376" s="5">
         <v>-1.4008721439377814</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>420.41736675999999</v>
       </c>
       <c r="C377" s="5">
         <v>-0.38465229000001955</v>
       </c>
       <c r="D377" s="5">
         <v>-1.0914139436270287</v>
       </c>
       <c r="E377" s="5">
         <v>-1.7544943437250771</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>425.30903155999999</v>
       </c>
       <c r="C378" s="5">
         <v>4.8916648000000009</v>
       </c>
       <c r="D378" s="5">
         <v>14.891391508268615</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>422.03975736000001</v>
       </c>
       <c r="C379" s="5">
         <v>-3.2692741999999839</v>
       </c>
       <c r="D379" s="5">
         <v>-8.8440305912656179</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>422.05698559000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.7228230000000622E-2</v>
       </c>
       <c r="D380" s="5">
         <v>4.89966120862384E-2</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>423.59886439000002</v>
       </c>
       <c r="C381" s="5">
         <v>1.5418788000000063</v>
       </c>
       <c r="D381" s="5">
         <v>4.473064068331567</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>420.66795153999999</v>
       </c>
       <c r="C382" s="5">
         <v>-2.930912850000027</v>
       </c>
       <c r="D382" s="5">
         <v>-7.9941007580988988</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>422.29165268999998</v>
       </c>
       <c r="C383" s="5">
         <v>1.623701149999988</v>
       </c>
       <c r="D383" s="5">
         <v>4.7313841067825546</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>421.92334824</v>
       </c>
       <c r="C384" s="5">
         <v>-0.36830444999998235</v>
       </c>
       <c r="D384" s="5">
         <v>-1.0415821436947748</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>419.90899449</v>
       </c>
       <c r="C385" s="5">
         <v>-2.0143537499999979</v>
       </c>
       <c r="D385" s="5">
         <v>-5.5809944754842018</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>417.11244541000002</v>
       </c>
       <c r="C386" s="5">
         <v>-2.796549079999977</v>
       </c>
       <c r="D386" s="5">
         <v>-7.7055366484518935</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>420.05411952999998</v>
       </c>
       <c r="C387" s="5">
         <v>2.9416741199999592</v>
       </c>
       <c r="D387" s="5">
         <v>8.7990746645921334</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>419.01656199000001</v>
       </c>
       <c r="C388" s="5">
         <v>-1.0375575399999661</v>
       </c>
       <c r="D388" s="5">
         <v>-2.9241300943123494</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>419.14116908</v>
       </c>
       <c r="C389" s="5">
         <v>0.1246070899999836</v>
       </c>
       <c r="D389" s="5">
         <v>0.3574400904494901</v>
       </c>
       <c r="E389" s="5">
         <v>-0.30355493871130346</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>418.71932914000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.42183993999998393</v>
       </c>
       <c r="D390" s="5">
         <v>-1.2010636846927714</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>418.27324120999998</v>
       </c>
       <c r="C391" s="5">
         <v>-0.44608793000003288</v>
       </c>
       <c r="D391" s="5">
         <v>-1.2709707227788969</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>418.37261544</v>
       </c>
       <c r="C392" s="5">
         <v>9.9374230000023545E-2</v>
       </c>
       <c r="D392" s="5">
         <v>0.28547133942309344</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>418.42400407000002</v>
       </c>
       <c r="C393" s="5">
         <v>5.1388630000019475E-2</v>
       </c>
       <c r="D393" s="5">
         <v>0.14749539131500011</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>419.13433586999997</v>
       </c>
       <c r="C394" s="5">
         <v>0.710331799999949</v>
       </c>
       <c r="D394" s="5">
         <v>2.0562926674626558</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>420.92125503</v>
       </c>
       <c r="C395" s="5">
         <v>1.7869191600000249</v>
       </c>
       <c r="D395" s="5">
         <v>5.2377122535755438</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>423.16378111</v>
       </c>
       <c r="C396" s="5">
         <v>2.2425260800000046</v>
       </c>
       <c r="D396" s="5">
         <v>6.5838954629379165</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>422.95980424999999</v>
       </c>
       <c r="C397" s="5">
         <v>-0.20397686000001158</v>
       </c>
       <c r="D397" s="5">
         <v>-0.57690273917622159</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>422.0717004</v>
       </c>
       <c r="C398" s="5">
         <v>-0.88810384999999314</v>
       </c>
       <c r="D398" s="5">
         <v>-2.4907870088624273</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>423.55149963999997</v>
       </c>
       <c r="C399" s="5">
         <v>1.4797992399999771</v>
       </c>
       <c r="D399" s="5">
         <v>4.2893299251686612</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>424.88240308000002</v>
       </c>
       <c r="C400" s="5">
         <v>1.3309034400000428</v>
       </c>
       <c r="D400" s="5">
         <v>3.8365503735095841</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>426.64186159000002</v>
       </c>
       <c r="C401" s="5">
         <v>1.7594585100000018</v>
       </c>
       <c r="D401" s="5">
         <v>5.084013401710652</v>
       </c>
       <c r="E401" s="5">
         <v>1.7895384809045956</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>426.93114516000003</v>
       </c>
       <c r="C402" s="5">
         <v>0.28928357000000915</v>
       </c>
       <c r="D402" s="5">
         <v>0.81669855479775677</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>427.87746987999998</v>
       </c>
       <c r="C403" s="5">
         <v>0.94632471999995005</v>
       </c>
       <c r="D403" s="5">
         <v>2.6925574137998343</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>429.42000096999999</v>
       </c>
       <c r="C404" s="5">
         <v>1.5425310900000113</v>
       </c>
       <c r="D404" s="5">
         <v>4.4129086241727844</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>432.29211294999999</v>
       </c>
       <c r="C405" s="5">
         <v>2.8721119799999997</v>
       </c>
       <c r="D405" s="5">
         <v>8.3279491788767359</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>434.737371</v>
       </c>
       <c r="C406" s="5">
         <v>2.4452580500000067</v>
       </c>
       <c r="D406" s="5">
         <v>7.0029996085205104</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>439.71393032999998</v>
       </c>
       <c r="C407" s="5">
         <v>4.9765593299999864</v>
       </c>
       <c r="D407" s="5">
         <v>14.635465021213045</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>438.48256056000002</v>
       </c>
       <c r="C408" s="5">
         <v>-1.231369769999958</v>
       </c>
       <c r="D408" s="5">
         <v>-3.3091877856695096</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>441.46757912999999</v>
       </c>
       <c r="C409" s="5">
         <v>2.9850185699999656</v>
       </c>
       <c r="D409" s="5">
         <v>8.482048591979364</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>443.36094757000001</v>
       </c>
       <c r="C410" s="5">
         <v>1.8933684400000175</v>
       </c>
       <c r="D410" s="5">
         <v>5.2697180157256218</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>446.49651677999998</v>
       </c>
       <c r="C411" s="5">
         <v>3.1355692099999715</v>
       </c>
       <c r="D411" s="5">
         <v>8.8247461867301489</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>448.45044238999998</v>
       </c>
       <c r="C412" s="5">
         <v>1.9539256099999989</v>
       </c>
       <c r="D412" s="5">
         <v>5.3796080242841215</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>451.15268986000001</v>
       </c>
       <c r="C413" s="5">
         <v>2.7022474700000316</v>
       </c>
       <c r="D413" s="5">
         <v>7.4754151587893336</v>
       </c>
       <c r="E413" s="5">
         <v>5.7450593757147006</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>451.76663889999998</v>
       </c>
       <c r="C414" s="5">
         <v>0.61394903999996586</v>
       </c>
       <c r="D414" s="5">
         <v>1.6452925734956381</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>454.13942661999999</v>
       </c>
       <c r="C415" s="5">
         <v>2.3727877200000194</v>
       </c>
       <c r="D415" s="5">
         <v>6.487983854236834</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>455.14549271999999</v>
       </c>
       <c r="C416" s="5">
         <v>1.0060660999999982</v>
       </c>
       <c r="D416" s="5">
         <v>2.6910200894209257</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>458.64858323999999</v>
       </c>
       <c r="C417" s="5">
         <v>3.5030905200000007</v>
       </c>
       <c r="D417" s="5">
         <v>9.6371456186727045</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>460.73355442000002</v>
       </c>
       <c r="C418" s="5">
         <v>2.084971180000025</v>
       </c>
       <c r="D418" s="5">
         <v>5.5935599918507606</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>460.11035099999998</v>
       </c>
       <c r="C419" s="5">
         <v>-0.62320342000003848</v>
       </c>
       <c r="D419" s="5">
         <v>-1.6111384402965001</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>459.89547884000001</v>
       </c>
       <c r="C420" s="5">
         <v>-0.21487215999997034</v>
       </c>
       <c r="D420" s="5">
         <v>-0.55896447539351968</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>463.63178389000001</v>
       </c>
       <c r="C421" s="5">
         <v>3.7363050499999986</v>
       </c>
       <c r="D421" s="5">
         <v>10.196735926515643</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>465.66773241999999</v>
       </c>
       <c r="C422" s="5">
         <v>2.0359485299999847</v>
       </c>
       <c r="D422" s="5">
         <v>5.3987188793529262</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>465.54469755999997</v>
       </c>
       <c r="C423" s="5">
         <v>-0.1230348600000184</v>
       </c>
       <c r="D423" s="5">
         <v>-0.31659370563180689</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>467.39736513999998</v>
       </c>
       <c r="C424" s="5">
         <v>1.8526675800000021</v>
       </c>
       <c r="D424" s="5">
         <v>4.8814067255426474</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>465.84643568000001</v>
       </c>
       <c r="C425" s="5">
         <v>-1.5509294599999635</v>
       </c>
       <c r="D425" s="5">
         <v>-3.9099973421439893</v>
       </c>
       <c r="E425" s="5">
         <v>3.2569341046286837</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>469.10836289999997</v>
       </c>
       <c r="C426" s="5">
         <v>3.2619272199999614</v>
       </c>
       <c r="D426" s="5">
         <v>8.7338536554406598</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>469.76359636000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.65523346000003357</v>
       </c>
       <c r="D427" s="5">
         <v>1.6890526526934568</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>471.42361597000001</v>
       </c>
       <c r="C428" s="5">
         <v>1.6600196100000062</v>
       </c>
       <c r="D428" s="5">
         <v>4.3238754182878258</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>471.00511556999999</v>
       </c>
       <c r="C429" s="5">
         <v>-0.41850040000002764</v>
       </c>
       <c r="D429" s="5">
         <v>-1.0600989905368285</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>472.77954690000001</v>
       </c>
       <c r="C430" s="5">
         <v>1.7744313300000272</v>
       </c>
       <c r="D430" s="5">
         <v>4.6156536757752775</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>473.45677783999997</v>
       </c>
       <c r="C431" s="5">
         <v>0.67723093999995854</v>
       </c>
       <c r="D431" s="5">
         <v>1.7325420271018466</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>472.84225382</v>
       </c>
       <c r="C432" s="5">
         <v>-0.61452401999997619</v>
       </c>
       <c r="D432" s="5">
         <v>-1.5464711026618172</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>473.41715273</v>
       </c>
       <c r="C433" s="5">
         <v>0.57489891000000171</v>
       </c>
       <c r="D433" s="5">
         <v>1.4688000553078284</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>476.31208676</v>
       </c>
       <c r="C434" s="5">
         <v>2.8949340300000017</v>
       </c>
       <c r="D434" s="5">
         <v>7.5898635466083997</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>476.43167185999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.11958509999999478</v>
       </c>
       <c r="D435" s="5">
         <v>0.30169388008025599</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>476.57347528999998</v>
       </c>
       <c r="C436" s="5">
         <v>0.14180342999998174</v>
       </c>
       <c r="D436" s="5">
         <v>0.35774899393163917</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>475.48301566999999</v>
       </c>
       <c r="C437" s="5">
         <v>-1.0904596199999901</v>
       </c>
       <c r="D437" s="5">
         <v>-2.7114576367083365</v>
       </c>
       <c r="E437" s="5">
         <v>2.0686173064592417</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>475.82957063999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.34655496999999968</v>
       </c>
       <c r="D438" s="5">
         <v>0.87813249798660564</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>475.74596730000002</v>
       </c>
       <c r="C439" s="5">
         <v>-8.3603339999967829E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-0.21063658658089235</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>476.18249001999999</v>
+        <v>476.12319115999998</v>
       </c>
       <c r="C440" s="5">
-        <v>0.43652271999997083</v>
+        <v>0.37722385999995822</v>
       </c>
       <c r="D440" s="5">
-        <v>1.1066386720793187</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.95565276635363183</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>475.86661129999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.256579859999988</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-0.64475937645986914</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>