--- v4 (2026-06-02)
+++ v5 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D1733699-8947-4919-A095-F12A5D8AAA5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{31D031A3-86C6-4BEE-B01E-7CD28043E188}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{986050F1-B073-4820-93EC-632C652CFE98}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D53E1317-AD73-43DB-92AB-CC712F269FCF}"/>
   </bookViews>
   <sheets>
     <sheet name="AE920000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - State Government</t>
   </si>
   <si>
     <t>Not early benchmarked; two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61DBE28B-B3C3-4166-92B6-29E1D3137DD3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24F2B6A5-02B5-4C48-BF2F-89DB6327AA92}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>290.98698112</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>291.92392615</v>
       </c>
       <c r="C7" s="5">
         <v>0.93694503000000395</v>
       </c>
       <c r="D7" s="5">
         <v>3.9330300890906278</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>293.51326625000002</v>
       </c>
       <c r="C8" s="5">
         <v>1.5893401000000154</v>
       </c>
       <c r="D8" s="5">
         <v>6.7324621577954602</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>295.08297133000002</v>
       </c>
       <c r="C9" s="5">
         <v>1.5697050800000056</v>
       </c>
       <c r="D9" s="5">
         <v>6.6097564495882111</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>296.31203656000002</v>
       </c>
       <c r="C10" s="5">
         <v>1.2290652300000033</v>
       </c>
       <c r="D10" s="5">
         <v>5.1142862961366164</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>296.65011355000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.33807698999999047</v>
       </c>
       <c r="D11" s="5">
         <v>1.3777634856435128</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>296.42210610000001</v>
       </c>
       <c r="C12" s="5">
         <v>-0.22800745000000688</v>
       </c>
       <c r="D12" s="5">
         <v>-0.91843976347181222</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>295.42957150000001</v>
       </c>
       <c r="C13" s="5">
         <v>-0.99253459999999905</v>
       </c>
       <c r="D13" s="5">
         <v>-3.9448817489029397</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>294.87900953000002</v>
       </c>
       <c r="C14" s="5">
         <v>-0.55056196999998974</v>
       </c>
       <c r="D14" s="5">
         <v>-2.2135376565628806</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>296.28336532999998</v>
       </c>
       <c r="C15" s="5">
         <v>1.4043557999999621</v>
       </c>
       <c r="D15" s="5">
         <v>5.8670758762587205</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>297.09468412000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.81131879000002982</v>
       </c>
       <c r="D16" s="5">
         <v>3.3359284599402628</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>300.21655158999999</v>
       </c>
       <c r="C17" s="5">
         <v>3.1218674699999838</v>
       </c>
       <c r="D17" s="5">
         <v>13.364483285404827</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>294.68503815000003</v>
       </c>
       <c r="C18" s="5">
         <v>-5.5315134399999693</v>
       </c>
       <c r="D18" s="5">
         <v>-20.001572711763625</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>294.49794901000001</v>
       </c>
       <c r="C19" s="5">
         <v>-0.18708914000001187</v>
       </c>
       <c r="D19" s="5">
         <v>-0.75919933272122764</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>294.79264051000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.294691499999999</v>
       </c>
       <c r="D20" s="5">
         <v>1.2074194395869098</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>295.81664069999999</v>
       </c>
       <c r="C21" s="5">
         <v>1.0240001899999811</v>
       </c>
       <c r="D21" s="5">
         <v>4.2489200684483475</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>296.06501261</v>
       </c>
       <c r="C22" s="5">
         <v>0.24837191000000303</v>
       </c>
       <c r="D22" s="5">
         <v>1.0122030063330012</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>297.98386543999999</v>
       </c>
       <c r="C23" s="5">
         <v>1.9188528299999916</v>
       </c>
       <c r="D23" s="5">
         <v>8.0607407951996723</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>298.95185914000001</v>
       </c>
       <c r="C24" s="5">
         <v>0.96799370000002227</v>
       </c>
       <c r="D24" s="5">
         <v>3.9685791383111235</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>297.43638304000001</v>
       </c>
       <c r="C25" s="5">
         <v>-1.5154761000000008</v>
       </c>
       <c r="D25" s="5">
         <v>-5.9163858917328671</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>303.71604059999999</v>
       </c>
       <c r="C26" s="5">
         <v>6.2796575599999755</v>
       </c>
       <c r="D26" s="5">
         <v>28.494239911874764</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>308.04205135000001</v>
       </c>
       <c r="C27" s="5">
         <v>4.3260107500000231</v>
       </c>
       <c r="D27" s="5">
         <v>18.496992344518894</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>308.82563314999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.78358179999997901</v>
       </c>
       <c r="D28" s="5">
         <v>3.0955699048601071</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>307.97170053999997</v>
       </c>
       <c r="C29" s="5">
         <v>-0.8539326100000153</v>
       </c>
       <c r="D29" s="5">
         <v>-3.268115765933266</v>
       </c>
       <c r="E29" s="5">
         <v>2.58318500726471</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>308.7275138</v>
       </c>
       <c r="C30" s="5">
         <v>0.75581326000002491</v>
       </c>
       <c r="D30" s="5">
         <v>2.9850758667477439</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>310.55668308999998</v>
       </c>
       <c r="C31" s="5">
         <v>1.8291692899999816</v>
       </c>
       <c r="D31" s="5">
         <v>7.3461637151492232</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>311.11775736999999</v>
       </c>
       <c r="C32" s="5">
         <v>0.56107428000001391</v>
       </c>
       <c r="D32" s="5">
         <v>2.1896803378117502</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>309.36340071000001</v>
       </c>
       <c r="C33" s="5">
         <v>-1.7543566599999849</v>
       </c>
       <c r="D33" s="5">
         <v>-6.5606944801285376</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>310.09001661999997</v>
       </c>
       <c r="C34" s="5">
         <v>0.72661590999996406</v>
       </c>
       <c r="D34" s="5">
         <v>2.8551908227326006</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>309.66384403000001</v>
       </c>
       <c r="C35" s="5">
         <v>-0.42617258999996466</v>
       </c>
       <c r="D35" s="5">
         <v>-1.6368120357463489</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>311.73148938000003</v>
       </c>
       <c r="C36" s="5">
         <v>2.0676453500000207</v>
       </c>
       <c r="D36" s="5">
         <v>8.3133745129670764</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>312.87545861000001</v>
       </c>
       <c r="C37" s="5">
         <v>1.143969229999982</v>
       </c>
       <c r="D37" s="5">
         <v>4.4936492466057798</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>314.10049805</v>
       </c>
       <c r="C38" s="5">
         <v>1.2250394399999891</v>
       </c>
       <c r="D38" s="5">
         <v>4.801020106419851</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>315.11199131000001</v>
       </c>
       <c r="C39" s="5">
         <v>1.0114932600000088</v>
       </c>
       <c r="D39" s="5">
         <v>3.9335261422915435</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>316.08176605</v>
       </c>
       <c r="C40" s="5">
         <v>0.9697747399999912</v>
       </c>
       <c r="D40" s="5">
         <v>3.7562236135710414</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>319.26959933000001</v>
       </c>
       <c r="C41" s="5">
         <v>3.1878332800000067</v>
       </c>
       <c r="D41" s="5">
         <v>12.796984164962044</v>
       </c>
       <c r="E41" s="5">
         <v>3.6684860232905292</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>322.23344630000003</v>
       </c>
       <c r="C42" s="5">
         <v>2.9638469700000201</v>
       </c>
       <c r="D42" s="5">
         <v>11.72660101155747</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>323.44629957000001</v>
       </c>
       <c r="C43" s="5">
         <v>1.2128532699999823</v>
       </c>
       <c r="D43" s="5">
         <v>4.6113602734658032</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>324.45249398999999</v>
       </c>
       <c r="C44" s="5">
         <v>1.0061944199999857</v>
       </c>
       <c r="D44" s="5">
         <v>3.7975634803105285</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>327.06309582</v>
       </c>
       <c r="C45" s="5">
         <v>2.6106018300000073</v>
       </c>
       <c r="D45" s="5">
         <v>10.094371641023226</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>328.55541436999999</v>
       </c>
       <c r="C46" s="5">
         <v>1.4923185499999931</v>
       </c>
       <c r="D46" s="5">
         <v>5.6148587512989678</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>329.19099023000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.6355758600000172</v>
       </c>
       <c r="D47" s="5">
         <v>2.346204649756789</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>329.21240315</v>
       </c>
       <c r="C48" s="5">
         <v>2.1412919999988844E-2</v>
       </c>
       <c r="D48" s="5">
         <v>7.8084454179450091E-2</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>329.44463671</v>
       </c>
       <c r="C49" s="5">
         <v>0.2322335599999974</v>
       </c>
       <c r="D49" s="5">
         <v>0.84979801739482053</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>328.15044606999999</v>
       </c>
       <c r="C50" s="5">
         <v>-1.2941906400000107</v>
       </c>
       <c r="D50" s="5">
         <v>-4.6135498135613577</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>327.93680974</v>
       </c>
       <c r="C51" s="5">
         <v>-0.21363632999998572</v>
       </c>
       <c r="D51" s="5">
         <v>-0.77844669633938546</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>326.32119748000002</v>
       </c>
       <c r="C52" s="5">
         <v>-1.6156122599999776</v>
       </c>
       <c r="D52" s="5">
         <v>-5.7543263173707393</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>329.16232945000002</v>
       </c>
       <c r="C53" s="5">
         <v>2.8411319699999922</v>
       </c>
       <c r="D53" s="5">
         <v>10.962975337832948</v>
       </c>
       <c r="E53" s="5">
         <v>3.0985506107566563</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>329.77185704999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.60952759999997852</v>
       </c>
       <c r="D54" s="5">
         <v>2.2448762050525595</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>329.41170013999999</v>
       </c>
       <c r="C55" s="5">
         <v>-0.36015691000000061</v>
       </c>
       <c r="D55" s="5">
         <v>-1.3027238550570974</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>329.70247793999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.29077780000000075</v>
       </c>
       <c r="D56" s="5">
         <v>1.0644200219933841</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>334.16831996000002</v>
       </c>
       <c r="C57" s="5">
         <v>4.4658420200000251</v>
       </c>
       <c r="D57" s="5">
         <v>17.521349227757277</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>335.91488248000002</v>
       </c>
       <c r="C58" s="5">
         <v>1.7465625199999977</v>
       </c>
       <c r="D58" s="5">
         <v>6.4553866691585471</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>338.44396161999998</v>
       </c>
       <c r="C59" s="5">
         <v>2.5290791399999648</v>
       </c>
       <c r="D59" s="5">
         <v>9.4183837210191523</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>339.67500612999999</v>
       </c>
       <c r="C60" s="5">
         <v>1.2310445100000038</v>
       </c>
       <c r="D60" s="5">
         <v>4.4532273085108098</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>340.56964117000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.89463504000002558</v>
       </c>
       <c r="D61" s="5">
         <v>3.2067442929455847</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>338.57435657000002</v>
       </c>
       <c r="C62" s="5">
         <v>-1.9952845999999909</v>
       </c>
       <c r="D62" s="5">
         <v>-6.8082299967953341</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>342.34661839</v>
       </c>
       <c r="C63" s="5">
         <v>3.7722618199999829</v>
       </c>
       <c r="D63" s="5">
         <v>14.220423721638786</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>342.64230450000002</v>
       </c>
       <c r="C64" s="5">
         <v>0.29568611000001965</v>
       </c>
       <c r="D64" s="5">
         <v>1.0413823815421441</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>343.78564986999999</v>
       </c>
       <c r="C65" s="5">
         <v>1.1433453699999632</v>
       </c>
       <c r="D65" s="5">
         <v>4.0785295211022365</v>
       </c>
       <c r="E65" s="5">
         <v>4.4425862596227716</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>344.15419343000002</v>
       </c>
       <c r="C66" s="5">
         <v>0.36854356000003463</v>
       </c>
       <c r="D66" s="5">
         <v>1.2940306545354385</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>345.64840294999999</v>
       </c>
       <c r="C67" s="5">
         <v>1.4942095199999699</v>
       </c>
       <c r="D67" s="5">
         <v>5.336253277814107</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>346.45642829000002</v>
       </c>
       <c r="C68" s="5">
         <v>0.80802534000002879</v>
       </c>
       <c r="D68" s="5">
         <v>2.8416014197740536</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>345.41648471000002</v>
       </c>
       <c r="C69" s="5">
         <v>-1.0399435799999992</v>
       </c>
       <c r="D69" s="5">
         <v>-3.5431144769328071</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>345.56704508000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.15056036999999378</v>
       </c>
       <c r="D70" s="5">
         <v>0.52431257886140781</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>345.90163590999998</v>
       </c>
       <c r="C71" s="5">
         <v>0.33459082999996781</v>
       </c>
       <c r="D71" s="5">
         <v>1.1680919088633113</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>346.30393013999998</v>
       </c>
       <c r="C72" s="5">
         <v>0.40229422999999542</v>
       </c>
       <c r="D72" s="5">
         <v>1.4045989960188576</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>346.17441885</v>
       </c>
       <c r="C73" s="5">
         <v>-0.12951128999998218</v>
       </c>
       <c r="D73" s="5">
         <v>-0.44785595180343307</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>346.5671365</v>
       </c>
       <c r="C74" s="5">
         <v>0.39271765000000869</v>
       </c>
       <c r="D74" s="5">
         <v>1.369866531948416</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>346.09449640999998</v>
       </c>
       <c r="C75" s="5">
         <v>-0.47264009000002716</v>
       </c>
       <c r="D75" s="5">
         <v>-1.6243120914567255</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>346.50567593</v>
       </c>
       <c r="C76" s="5">
         <v>0.41117952000001878</v>
       </c>
       <c r="D76" s="5">
         <v>1.435019507324431</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>348.95789067999999</v>
       </c>
       <c r="C77" s="5">
         <v>2.452214749999996</v>
       </c>
       <c r="D77" s="5">
         <v>8.8308551319505888</v>
       </c>
       <c r="E77" s="5">
         <v>1.5044958426728483</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>343.04274430999999</v>
       </c>
       <c r="C78" s="5">
         <v>-5.9151463700000022</v>
       </c>
       <c r="D78" s="5">
         <v>-18.54784501871687</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>340.78523161999999</v>
       </c>
       <c r="C79" s="5">
         <v>-2.2575126899999987</v>
       </c>
       <c r="D79" s="5">
         <v>-7.6173675736157858</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>341.29477307000002</v>
       </c>
       <c r="C80" s="5">
         <v>0.50954145000002882</v>
       </c>
       <c r="D80" s="5">
         <v>1.8090666503906228</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>342.72226476999998</v>
       </c>
       <c r="C81" s="5">
         <v>1.4274916999999618</v>
       </c>
       <c r="D81" s="5">
         <v>5.1361775761973316</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>342.49864001999998</v>
       </c>
       <c r="C82" s="5">
         <v>-0.22362474999999904</v>
       </c>
       <c r="D82" s="5">
         <v>-0.78019080051398015</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>337.93651609</v>
       </c>
       <c r="C83" s="5">
         <v>-4.5621239299999843</v>
       </c>
       <c r="D83" s="5">
         <v>-14.863605630829502</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>344.02930651999998</v>
       </c>
       <c r="C84" s="5">
         <v>6.0927904299999796</v>
       </c>
       <c r="D84" s="5">
         <v>23.914979829989626</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>344.83757908000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.80827256000003445</v>
       </c>
       <c r="D85" s="5">
         <v>2.8560328755630415</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>346.2930973</v>
       </c>
       <c r="C86" s="5">
         <v>1.4555182199999877</v>
       </c>
       <c r="D86" s="5">
         <v>5.1843113023465337</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>346.64101133999998</v>
       </c>
       <c r="C87" s="5">
         <v>0.34791403999997783</v>
       </c>
       <c r="D87" s="5">
         <v>1.2123013010088224</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>347.23079150000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.58978016000003208</v>
       </c>
       <c r="D88" s="5">
         <v>2.0609123392653084</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>347.88079077999998</v>
       </c>
       <c r="C89" s="5">
         <v>0.64999927999997453</v>
       </c>
       <c r="D89" s="5">
         <v>2.2696147376620068</v>
       </c>
       <c r="E89" s="5">
         <v>-0.30866185541789104</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>349.81561346000001</v>
       </c>
       <c r="C90" s="5">
         <v>1.9348226800000248</v>
       </c>
       <c r="D90" s="5">
         <v>6.8820787988423504</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>349.31577857000002</v>
       </c>
       <c r="C91" s="5">
         <v>-0.49983488999998826</v>
       </c>
       <c r="D91" s="5">
         <v>-1.7012122029968491</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>349.71870589000002</v>
       </c>
       <c r="C92" s="5">
         <v>0.40292732000000342</v>
       </c>
       <c r="D92" s="5">
         <v>1.3929862332596743</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>349.55347597999997</v>
       </c>
       <c r="C93" s="5">
         <v>-0.1652299100000505</v>
       </c>
       <c r="D93" s="5">
         <v>-0.56548725515342957</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>350.05589028000003</v>
       </c>
       <c r="C94" s="5">
         <v>0.50241430000005494</v>
       </c>
       <c r="D94" s="5">
         <v>1.7384638190009127</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>344.97372528</v>
       </c>
       <c r="C95" s="5">
         <v>-5.0821650000000318</v>
       </c>
       <c r="D95" s="5">
         <v>-16.095830083678987</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>349.87682103999998</v>
       </c>
       <c r="C96" s="5">
         <v>4.9030957599999851</v>
       </c>
       <c r="D96" s="5">
         <v>18.454029849167686</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>350.43647480999999</v>
       </c>
       <c r="C97" s="5">
         <v>0.55965377000001126</v>
       </c>
       <c r="D97" s="5">
         <v>1.9364658334274143</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>354.38544746999997</v>
       </c>
       <c r="C98" s="5">
         <v>3.9489726599999813</v>
       </c>
       <c r="D98" s="5">
         <v>14.392860668404728</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>351.35112321000003</v>
       </c>
       <c r="C99" s="5">
         <v>-3.0343242599999485</v>
       </c>
       <c r="D99" s="5">
         <v>-9.8043486830107227</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>350.77420574000001</v>
       </c>
       <c r="C100" s="5">
         <v>-0.57691747000001214</v>
       </c>
       <c r="D100" s="5">
         <v>-1.9526987514858263</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>347.38630553000002</v>
       </c>
       <c r="C101" s="5">
         <v>-3.387900209999998</v>
       </c>
       <c r="D101" s="5">
         <v>-10.993745020000567</v>
       </c>
       <c r="E101" s="5">
         <v>-0.14214215418196785</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>349.08315221999999</v>
       </c>
       <c r="C102" s="5">
         <v>1.6968466899999726</v>
       </c>
       <c r="D102" s="5">
         <v>6.0215967534212433</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>348.46909849000002</v>
       </c>
       <c r="C103" s="5">
         <v>-0.61405372999996644</v>
       </c>
       <c r="D103" s="5">
         <v>-2.090553842537668</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>348.16005958</v>
       </c>
       <c r="C104" s="5">
         <v>-0.30903891000002659</v>
       </c>
       <c r="D104" s="5">
         <v>-1.0590412920999381</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>344.50865716999999</v>
       </c>
       <c r="C105" s="5">
         <v>-3.6514024100000029</v>
       </c>
       <c r="D105" s="5">
         <v>-11.884095948426598</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>346.54079122000002</v>
       </c>
       <c r="C106" s="5">
         <v>2.0321340500000247</v>
       </c>
       <c r="D106" s="5">
         <v>7.3125893953501331</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>346.47747283000001</v>
       </c>
       <c r="C107" s="5">
         <v>-6.3318390000006275E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-0.21903844895491131</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>345.72402552</v>
       </c>
       <c r="C108" s="5">
         <v>-0.75344731000001275</v>
       </c>
       <c r="D108" s="5">
         <v>-2.5785256903810727</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>345.25505545999999</v>
       </c>
       <c r="C109" s="5">
         <v>-0.46897006000000374</v>
       </c>
       <c r="D109" s="5">
         <v>-1.6156944742012569</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>346.25553907</v>
       </c>
       <c r="C110" s="5">
         <v>1.0004836100000034</v>
       </c>
       <c r="D110" s="5">
         <v>3.5333332556741537</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>347.56183184999998</v>
       </c>
       <c r="C111" s="5">
         <v>1.3062927799999784</v>
       </c>
       <c r="D111" s="5">
         <v>4.6222789087213778</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>348.77538305000002</v>
       </c>
       <c r="C112" s="5">
         <v>1.2135512000000404</v>
       </c>
       <c r="D112" s="5">
         <v>4.2713417138280585</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>350.10883611999998</v>
       </c>
       <c r="C113" s="5">
         <v>1.3334530699999618</v>
       </c>
       <c r="D113" s="5">
         <v>4.6856052481031973</v>
       </c>
       <c r="E113" s="5">
         <v>0.78371845598410594</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>351.01314212</v>
       </c>
       <c r="C114" s="5">
         <v>0.90430600000001959</v>
       </c>
       <c r="D114" s="5">
         <v>3.1439272266310381</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>352.10728827000003</v>
       </c>
       <c r="C115" s="5">
         <v>1.0941461500000287</v>
       </c>
       <c r="D115" s="5">
         <v>3.8053295790711816</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>352.09275724999998</v>
       </c>
       <c r="C116" s="5">
         <v>-1.4531020000049466E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-4.9511234952892558E-2</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>352.95361792</v>
       </c>
       <c r="C117" s="5">
         <v>0.86086067000002231</v>
       </c>
       <c r="D117" s="5">
         <v>2.9737568676811987</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>353.06952104999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.11590312999999242</v>
       </c>
       <c r="D118" s="5">
         <v>0.39476923411718712</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>353.41620627999998</v>
       </c>
       <c r="C119" s="5">
         <v>0.34668522999999141</v>
       </c>
       <c r="D119" s="5">
         <v>1.1846856474170053</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>351.93892438</v>
       </c>
       <c r="C120" s="5">
         <v>-1.4772818999999799</v>
       </c>
       <c r="D120" s="5">
         <v>-4.9022809074522282</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>350.05954430000003</v>
       </c>
       <c r="C121" s="5">
         <v>-1.8793800799999758</v>
       </c>
       <c r="D121" s="5">
         <v>-6.2231914446691627</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>349.90562027999999</v>
       </c>
       <c r="C122" s="5">
         <v>-0.15392402000003358</v>
       </c>
       <c r="D122" s="5">
         <v>-0.52637553312011587</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>352.11786339999998</v>
       </c>
       <c r="C123" s="5">
         <v>2.2122431199999824</v>
       </c>
       <c r="D123" s="5">
         <v>7.8563392759877893</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>352.35619960000002</v>
       </c>
       <c r="C124" s="5">
         <v>0.23833620000004885</v>
       </c>
       <c r="D124" s="5">
         <v>0.81526839997738687</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>352.37288913999998</v>
       </c>
       <c r="C125" s="5">
         <v>1.6689539999958924E-2</v>
       </c>
       <c r="D125" s="5">
         <v>5.6853451722771453E-2</v>
       </c>
       <c r="E125" s="5">
         <v>0.64667120232977382</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>352.85713128999998</v>
       </c>
       <c r="C126" s="5">
         <v>0.48424215000000004</v>
       </c>
       <c r="D126" s="5">
         <v>1.6616000344641613</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>353.12306409000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.26593280000003006</v>
       </c>
       <c r="D127" s="5">
         <v>0.90814509343395411</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>353.63628382000002</v>
       </c>
       <c r="C128" s="5">
         <v>0.51321973000000298</v>
       </c>
       <c r="D128" s="5">
         <v>1.758057195440621</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>353.16255353999998</v>
       </c>
       <c r="C129" s="5">
         <v>-0.47373028000004069</v>
       </c>
       <c r="D129" s="5">
         <v>-1.5957258801561847</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>353.45479079</v>
       </c>
       <c r="C130" s="5">
         <v>0.29223725000002787</v>
       </c>
       <c r="D130" s="5">
         <v>0.99751554831815081</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>353.66710081000002</v>
       </c>
       <c r="C131" s="5">
         <v>0.21231002000001808</v>
       </c>
       <c r="D131" s="5">
         <v>0.72319121433377376</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>353.48378887000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.18331194000001005</v>
       </c>
       <c r="D132" s="5">
         <v>-0.62021126186185827</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>355.28448828000001</v>
       </c>
       <c r="C133" s="5">
         <v>1.8006994099999929</v>
       </c>
       <c r="D133" s="5">
         <v>6.2871941838733347</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>351.86451725000001</v>
       </c>
       <c r="C134" s="5">
         <v>-3.4199710299999992</v>
       </c>
       <c r="D134" s="5">
         <v>-10.958856789509774</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>354.39838703999999</v>
       </c>
       <c r="C135" s="5">
         <v>2.5338697899999829</v>
       </c>
       <c r="D135" s="5">
         <v>8.9921332670034104</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>354.17472858000002</v>
       </c>
       <c r="C136" s="5">
         <v>-0.22365845999996736</v>
       </c>
       <c r="D136" s="5">
         <v>-0.75468888383105615</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>355.26645631000002</v>
       </c>
       <c r="C137" s="5">
         <v>1.0917277300000023</v>
       </c>
       <c r="D137" s="5">
         <v>3.7623051528373752</v>
       </c>
       <c r="E137" s="5">
         <v>0.82116623020065393</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>354.54876308000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.71769323000000895</v>
       </c>
       <c r="D138" s="5">
         <v>-2.397431522066773</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>355.46376321999998</v>
       </c>
       <c r="C139" s="5">
         <v>0.91500013999996099</v>
       </c>
       <c r="D139" s="5">
         <v>3.1412326349022912</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>356.68484199</v>
       </c>
       <c r="C140" s="5">
         <v>1.2210787700000196</v>
       </c>
       <c r="D140" s="5">
         <v>4.2009864265591057</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>358.36040398</v>
       </c>
       <c r="C141" s="5">
         <v>1.6755619900000056</v>
       </c>
       <c r="D141" s="5">
         <v>5.7850674743651576</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>358.71027523999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.34987125999998625</v>
       </c>
       <c r="D142" s="5">
         <v>1.1778849155197557</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>359.62454448</v>
       </c>
       <c r="C143" s="5">
         <v>0.91426924000001009</v>
       </c>
       <c r="D143" s="5">
         <v>3.1017628941864439</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>361.91166715000003</v>
       </c>
       <c r="C144" s="5">
         <v>2.2871226700000307</v>
       </c>
       <c r="D144" s="5">
         <v>7.9043889140611778</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>362.87815198999999</v>
       </c>
       <c r="C145" s="5">
         <v>0.96648483999996415</v>
       </c>
       <c r="D145" s="5">
         <v>3.2520889667805308</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>363.37543997</v>
       </c>
       <c r="C146" s="5">
         <v>0.49728798000001007</v>
       </c>
       <c r="D146" s="5">
         <v>1.6569307649709986</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>364.33596132000002</v>
       </c>
       <c r="C147" s="5">
         <v>0.96052135000002181</v>
       </c>
       <c r="D147" s="5">
         <v>3.2185207360410972</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>366.08702641999997</v>
       </c>
       <c r="C148" s="5">
         <v>1.7510650999999484</v>
       </c>
       <c r="D148" s="5">
         <v>5.9223439551365553</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>366.43474035000003</v>
       </c>
       <c r="C149" s="5">
         <v>0.34771393000005446</v>
       </c>
       <c r="D149" s="5">
         <v>1.1457476966559188</v>
       </c>
       <c r="E149" s="5">
         <v>3.143635950323076</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>366.91525762999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.48051727999995819</v>
       </c>
       <c r="D150" s="5">
         <v>1.5849963941040324</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>364.40047949000001</v>
       </c>
       <c r="C151" s="5">
         <v>-2.5147781399999758</v>
       </c>
       <c r="D151" s="5">
         <v>-7.9215462691904719</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>367.26688584999999</v>
       </c>
       <c r="C152" s="5">
         <v>2.8664063599999849</v>
       </c>
       <c r="D152" s="5">
         <v>9.8585829734635144</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>367.35889301999998</v>
       </c>
       <c r="C153" s="5">
         <v>9.2007169999988037E-2</v>
       </c>
       <c r="D153" s="5">
         <v>0.30103682659359254</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>368.75704588999997</v>
       </c>
       <c r="C154" s="5">
         <v>1.3981528699999899</v>
       </c>
       <c r="D154" s="5">
         <v>4.6639772082311071</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>368.60639237999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.15065350999998373</v>
       </c>
       <c r="D155" s="5">
         <v>-0.48915280653288873</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>370.48476414999999</v>
       </c>
       <c r="C156" s="5">
         <v>1.8783717700000011</v>
       </c>
       <c r="D156" s="5">
         <v>6.2893821818204243</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>368.61541562000002</v>
       </c>
       <c r="C157" s="5">
         <v>-1.8693485299999679</v>
       </c>
       <c r="D157" s="5">
         <v>-5.8895845417020194</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>371.67606723</v>
       </c>
       <c r="C158" s="5">
         <v>3.0606516099999794</v>
       </c>
       <c r="D158" s="5">
         <v>10.431568935767599</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>372.65283714999998</v>
       </c>
       <c r="C159" s="5">
         <v>0.97676991999998108</v>
       </c>
       <c r="D159" s="5">
         <v>3.1996011363965016</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>371.40622210999999</v>
       </c>
       <c r="C160" s="5">
         <v>-1.2466150399999947</v>
       </c>
       <c r="D160" s="5">
         <v>-3.9412530316231154</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>372.92222828000001</v>
       </c>
       <c r="C161" s="5">
         <v>1.5160061700000256</v>
       </c>
       <c r="D161" s="5">
         <v>5.0096340459974131</v>
       </c>
       <c r="E161" s="5">
         <v>1.7704347365655071</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>374.31100858999997</v>
       </c>
       <c r="C162" s="5">
         <v>1.3887803099999587</v>
       </c>
       <c r="D162" s="5">
         <v>4.5615358406070561</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>373.86585277</v>
       </c>
       <c r="C163" s="5">
         <v>-0.44515581999996812</v>
       </c>
       <c r="D163" s="5">
         <v>-1.4178228405961613</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>373.18514467</v>
       </c>
       <c r="C164" s="5">
         <v>-0.68070810000000392</v>
       </c>
       <c r="D164" s="5">
         <v>-2.1631267439440438</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>372.30677532999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.8783693400000061</v>
       </c>
       <c r="D165" s="5">
         <v>-2.7881728429292485</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>370.95210803999998</v>
       </c>
       <c r="C166" s="5">
         <v>-1.354667290000009</v>
       </c>
       <c r="D166" s="5">
         <v>-4.2799658586450633</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>368.60730681000001</v>
       </c>
       <c r="C167" s="5">
         <v>-2.3448012299999732</v>
       </c>
       <c r="D167" s="5">
         <v>-7.3270138136299128</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>366.72727037999999</v>
       </c>
       <c r="C168" s="5">
         <v>-1.8800364300000183</v>
       </c>
       <c r="D168" s="5">
         <v>-5.9516473791990325</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>366.35477537000003</v>
       </c>
       <c r="C169" s="5">
         <v>-0.37249500999996599</v>
       </c>
       <c r="D169" s="5">
         <v>-1.2120868843115362</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>366.08193224000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.27284313000001248</v>
       </c>
       <c r="D170" s="5">
         <v>-0.89004970097099623</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>365.58068886000001</v>
       </c>
       <c r="C171" s="5">
         <v>-0.50124338000000535</v>
       </c>
       <c r="D171" s="5">
         <v>-1.6307361305549439</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>364.76762380000002</v>
       </c>
       <c r="C172" s="5">
         <v>-0.81306505999998535</v>
       </c>
       <c r="D172" s="5">
         <v>-2.6364396249994093</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>364.45574082000002</v>
       </c>
       <c r="C173" s="5">
         <v>-0.31188298000000714</v>
       </c>
       <c r="D173" s="5">
         <v>-1.0212106691980249</v>
       </c>
       <c r="E173" s="5">
         <v>-2.270309147043692</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>363.0393163</v>
       </c>
       <c r="C174" s="5">
         <v>-1.4164245200000209</v>
       </c>
       <c r="D174" s="5">
         <v>-4.5652848604287533</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>363.97677012999998</v>
       </c>
       <c r="C175" s="5">
         <v>0.93745382999998128</v>
       </c>
       <c r="D175" s="5">
         <v>3.143074802278667</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>364.08668519999998</v>
       </c>
       <c r="C176" s="5">
         <v>0.10991506999999956</v>
       </c>
       <c r="D176" s="5">
         <v>0.36298298803920659</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>364.91760654000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.83092134000003171</v>
       </c>
       <c r="D177" s="5">
         <v>2.7732876868968415</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>366.15060589000001</v>
       </c>
       <c r="C178" s="5">
         <v>1.23299935</v>
       </c>
       <c r="D178" s="5">
         <v>4.1308163303319878</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>368.37264260000001</v>
       </c>
       <c r="C179" s="5">
         <v>2.2220367099999976</v>
       </c>
       <c r="D179" s="5">
         <v>7.5304218811353296</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>368.80568905000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.43304645000000619</v>
       </c>
       <c r="D180" s="5">
         <v>1.4198362581344881</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>369.03272256000002</v>
       </c>
       <c r="C181" s="5">
         <v>0.22703351000001248</v>
       </c>
       <c r="D181" s="5">
         <v>0.74121557851101194</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>369.11284806999998</v>
       </c>
       <c r="C182" s="5">
         <v>8.0125509999959377E-2</v>
       </c>
       <c r="D182" s="5">
         <v>0.2608590243730502</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>368.15551252</v>
       </c>
       <c r="C183" s="5">
         <v>-0.95733554999998205</v>
       </c>
       <c r="D183" s="5">
         <v>-3.0683190848652675</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>367.23609031000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.91942220999999336</v>
       </c>
       <c r="D184" s="5">
         <v>-2.9560268128966949</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>370.37823650000001</v>
       </c>
       <c r="C185" s="5">
         <v>3.1421461900000054</v>
       </c>
       <c r="D185" s="5">
         <v>10.76466867068695</v>
       </c>
       <c r="E185" s="5">
         <v>1.6250246646341227</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>374.04537676000001</v>
       </c>
       <c r="C186" s="5">
         <v>3.6671402599999965</v>
       </c>
       <c r="D186" s="5">
         <v>12.550124543547113</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>373.22924904000001</v>
       </c>
       <c r="C187" s="5">
         <v>-0.81612771999999723</v>
       </c>
       <c r="D187" s="5">
         <v>-2.5870809535599282</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>374.47439144999998</v>
       </c>
       <c r="C188" s="5">
         <v>1.2451424099999713</v>
       </c>
       <c r="D188" s="5">
         <v>4.0776391902525022</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>375.78967301</v>
       </c>
       <c r="C189" s="5">
         <v>1.3152815600000167</v>
       </c>
       <c r="D189" s="5">
         <v>4.2971905369914909</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>376.32552762</v>
       </c>
       <c r="C190" s="5">
         <v>0.53585461000000123</v>
       </c>
       <c r="D190" s="5">
         <v>1.7246153186235569</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>369.86534387</v>
       </c>
       <c r="C191" s="5">
         <v>-6.4601837499999988</v>
       </c>
       <c r="D191" s="5">
         <v>-18.761942354550598</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>377.46159157</v>
       </c>
       <c r="C192" s="5">
         <v>7.5962476999999922</v>
       </c>
       <c r="D192" s="5">
         <v>27.629045074314607</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>381.90067195</v>
       </c>
       <c r="C193" s="5">
         <v>4.4390803800000072</v>
       </c>
       <c r="D193" s="5">
         <v>15.061986791296711</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>377.24967865999997</v>
       </c>
       <c r="C194" s="5">
         <v>-4.6509932900000308</v>
       </c>
       <c r="D194" s="5">
         <v>-13.674028987695941</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>379.30432906999999</v>
       </c>
       <c r="C195" s="5">
         <v>2.054650410000022</v>
       </c>
       <c r="D195" s="5">
         <v>6.7350482526881583</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>380.02168268000003</v>
       </c>
       <c r="C196" s="5">
         <v>0.71735361000003195</v>
       </c>
       <c r="D196" s="5">
         <v>2.293238093995531</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>380.39604728</v>
       </c>
       <c r="C197" s="5">
         <v>0.37436459999997851</v>
       </c>
       <c r="D197" s="5">
         <v>1.1885625909954456</v>
       </c>
       <c r="E197" s="5">
         <v>2.7047514656007632</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>380.91935481000002</v>
       </c>
       <c r="C198" s="5">
         <v>0.52330753000001096</v>
       </c>
       <c r="D198" s="5">
         <v>1.66337768168352</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>381.30396264000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.3846078299999931</v>
       </c>
       <c r="D199" s="5">
         <v>1.218370836599747</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>381.54835749</v>
       </c>
       <c r="C200" s="5">
         <v>0.24439484999999195</v>
       </c>
       <c r="D200" s="5">
         <v>0.77185109226109994</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>380.23532057</v>
       </c>
       <c r="C201" s="5">
         <v>-1.3130369200000018</v>
       </c>
       <c r="D201" s="5">
         <v>-4.0523329573697424</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>381.09573840000002</v>
       </c>
       <c r="C202" s="5">
         <v>0.86041783000001715</v>
       </c>
       <c r="D202" s="5">
         <v>2.7494790033514516</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>380.91940764999998</v>
       </c>
       <c r="C203" s="5">
         <v>-0.17633075000003373</v>
       </c>
       <c r="D203" s="5">
         <v>-0.5538221314537517</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>377.97060247000002</v>
       </c>
       <c r="C204" s="5">
         <v>-2.9488051799999653</v>
       </c>
       <c r="D204" s="5">
         <v>-8.9040496092606993</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>380.82058057</v>
       </c>
       <c r="C205" s="5">
         <v>2.8499780999999871</v>
       </c>
       <c r="D205" s="5">
         <v>9.4330880696352981</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>382.70548134000001</v>
       </c>
       <c r="C206" s="5">
         <v>1.8849007700000016</v>
       </c>
       <c r="D206" s="5">
         <v>6.1038787899111435</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>384.45617382</v>
       </c>
       <c r="C207" s="5">
         <v>1.7506924799999979</v>
       </c>
       <c r="D207" s="5">
         <v>5.6296603687601587</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>384.35725029000002</v>
       </c>
       <c r="C208" s="5">
         <v>-9.892352999997911E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-0.30833263475987804</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>383.88683766000003</v>
       </c>
       <c r="C209" s="5">
         <v>-0.47041262999999844</v>
       </c>
       <c r="D209" s="5">
         <v>-1.4588270728738806</v>
       </c>
       <c r="E209" s="5">
         <v>0.91767262172168795</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>384.27595688999997</v>
       </c>
       <c r="C210" s="5">
         <v>0.38911922999994886</v>
       </c>
       <c r="D210" s="5">
         <v>1.223160152964553</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>385.12924662</v>
       </c>
       <c r="C211" s="5">
         <v>0.85328973000002861</v>
       </c>
       <c r="D211" s="5">
         <v>2.6974000632052908</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>386.25247300000001</v>
       </c>
       <c r="C212" s="5">
         <v>1.1232263800000055</v>
       </c>
       <c r="D212" s="5">
         <v>3.5564789138892383</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>389.88675619999998</v>
       </c>
       <c r="C213" s="5">
         <v>3.6342831999999703</v>
       </c>
       <c r="D213" s="5">
         <v>11.893928492179029</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>388.17866851999997</v>
       </c>
       <c r="C214" s="5">
         <v>-1.7080876800000055</v>
       </c>
       <c r="D214" s="5">
         <v>-5.1323387255739261</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>388.80971384999998</v>
       </c>
       <c r="C215" s="5">
         <v>0.63104533000000629</v>
       </c>
       <c r="D215" s="5">
         <v>1.9683253589750427</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>388.78666927</v>
       </c>
       <c r="C216" s="5">
         <v>-2.3044579999975667E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-7.1100289520165116E-2</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>388.44909080000002</v>
       </c>
       <c r="C217" s="5">
         <v>-0.33757846999998264</v>
       </c>
       <c r="D217" s="5">
         <v>-1.0369830675782232</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>389.16798181000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.718891009999993</v>
       </c>
       <c r="D218" s="5">
         <v>2.2435486767646839</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>389.69196724</v>
       </c>
       <c r="C219" s="5">
         <v>0.52398542999998199</v>
       </c>
       <c r="D219" s="5">
         <v>1.6277285214745696</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>389.60224340000002</v>
       </c>
       <c r="C220" s="5">
         <v>-8.9723839999976462E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-0.27594196686188122</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>389.94012927</v>
       </c>
       <c r="C221" s="5">
         <v>0.3378858699999796</v>
       </c>
       <c r="D221" s="5">
         <v>1.0456887245829272</v>
       </c>
       <c r="E221" s="5">
         <v>1.5768427088821424</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>391.15060473</v>
       </c>
       <c r="C222" s="5">
         <v>1.2104754599999978</v>
       </c>
       <c r="D222" s="5">
         <v>3.7893748933183868</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>392.31009116000001</v>
       </c>
       <c r="C223" s="5">
         <v>1.1594864300000154</v>
       </c>
       <c r="D223" s="5">
         <v>3.6157274330851807</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>392.04843326999998</v>
       </c>
       <c r="C224" s="5">
         <v>-0.2616578900000377</v>
       </c>
       <c r="D224" s="5">
         <v>-0.79743095717115242</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>390.08431945000001</v>
       </c>
       <c r="C225" s="5">
         <v>-1.9641138199999659</v>
       </c>
       <c r="D225" s="5">
         <v>-5.8489335061494447</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>390.4904234</v>
       </c>
       <c r="C226" s="5">
         <v>0.40610394999998789</v>
       </c>
       <c r="D226" s="5">
         <v>1.256458614418432</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>392.18640355999997</v>
       </c>
       <c r="C227" s="5">
         <v>1.6959801599999764</v>
       </c>
       <c r="D227" s="5">
         <v>5.3381654293906955</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>394.48923251999997</v>
       </c>
       <c r="C228" s="5">
         <v>2.3028289599999994</v>
       </c>
       <c r="D228" s="5">
         <v>7.2781918574723825</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>400.42843023</v>
       </c>
       <c r="C229" s="5">
         <v>5.9391977100000304</v>
       </c>
       <c r="D229" s="5">
         <v>19.640166905486822</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>402.47021437000001</v>
       </c>
       <c r="C230" s="5">
         <v>2.0417841400000043</v>
       </c>
       <c r="D230" s="5">
         <v>6.2933476791113385</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>396.45398639000001</v>
       </c>
       <c r="C231" s="5">
         <v>-6.0162279799999965</v>
       </c>
       <c r="D231" s="5">
         <v>-16.53420610939542</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>397.57049666</v>
       </c>
       <c r="C232" s="5">
         <v>1.116510269999992</v>
       </c>
       <c r="D232" s="5">
         <v>3.4323306658489372</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>399.19357117999999</v>
       </c>
       <c r="C233" s="5">
         <v>1.6230745199999888</v>
       </c>
       <c r="D233" s="5">
         <v>5.0104894912224474</v>
       </c>
       <c r="E233" s="5">
         <v>2.373041709588386</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>402.46518565000002</v>
       </c>
       <c r="C234" s="5">
         <v>3.2716144700000314</v>
       </c>
       <c r="D234" s="5">
         <v>10.290310923259138</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>398.04595943999999</v>
       </c>
       <c r="C235" s="5">
         <v>-4.4192262100000335</v>
       </c>
       <c r="D235" s="5">
         <v>-12.409135401421157</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>398.19039033000001</v>
       </c>
       <c r="C236" s="5">
         <v>0.14443089000002374</v>
       </c>
       <c r="D236" s="5">
         <v>0.43628974720839597</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>397.71160706000001</v>
       </c>
       <c r="C237" s="5">
         <v>-0.47878327000000809</v>
       </c>
       <c r="D237" s="5">
         <v>-1.4333735434975958</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>400.59153395999999</v>
       </c>
       <c r="C238" s="5">
         <v>2.8799268999999867</v>
       </c>
       <c r="D238" s="5">
         <v>9.0440592914542641</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>401.82981331000002</v>
       </c>
       <c r="C239" s="5">
         <v>1.2382793500000275</v>
       </c>
       <c r="D239" s="5">
         <v>3.7730703030221413</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>402.19618156000001</v>
       </c>
       <c r="C240" s="5">
         <v>0.36636824999999362</v>
       </c>
       <c r="D240" s="5">
         <v>1.0996029616527681</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>402.92350739</v>
       </c>
       <c r="C241" s="5">
         <v>0.72732582999998385</v>
       </c>
       <c r="D241" s="5">
         <v>2.1917772051332607</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>403.91523217000002</v>
       </c>
       <c r="C242" s="5">
         <v>0.99172478000002684</v>
       </c>
       <c r="D242" s="5">
         <v>2.9939006422755821</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>406.45858294999999</v>
       </c>
       <c r="C243" s="5">
         <v>2.5433507799999688</v>
       </c>
       <c r="D243" s="5">
         <v>7.8233471056647907</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>406.83552601000002</v>
       </c>
       <c r="C244" s="5">
         <v>0.37694306000003053</v>
       </c>
       <c r="D244" s="5">
         <v>1.1185542774934554</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>408.60277644000001</v>
       </c>
       <c r="C245" s="5">
         <v>1.76725042999999</v>
       </c>
       <c r="D245" s="5">
         <v>5.3390320471439656</v>
       </c>
       <c r="E245" s="5">
         <v>2.3570533042871489</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>409.38585167000002</v>
       </c>
       <c r="C246" s="5">
         <v>0.78307523000000856</v>
       </c>
       <c r="D246" s="5">
         <v>2.324161184913387</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>407.62782750999997</v>
       </c>
       <c r="C247" s="5">
         <v>-1.7580241600000477</v>
       </c>
       <c r="D247" s="5">
         <v>-5.0331706049765117</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>406.42931814000002</v>
       </c>
       <c r="C248" s="5">
         <v>-1.1985093699999538</v>
       </c>
       <c r="D248" s="5">
         <v>-3.4717457683981379</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>411.34742599999998</v>
       </c>
       <c r="C249" s="5">
         <v>4.9181078599999637</v>
       </c>
       <c r="D249" s="5">
         <v>15.527417499034124</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>412.80283901000001</v>
       </c>
       <c r="C250" s="5">
         <v>1.4554130100000293</v>
       </c>
       <c r="D250" s="5">
         <v>4.3293968479751088</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>413.66501822999999</v>
       </c>
       <c r="C251" s="5">
         <v>0.86217921999997316</v>
       </c>
       <c r="D251" s="5">
         <v>2.5353098882421987</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>410.66450806</v>
       </c>
       <c r="C252" s="5">
         <v>-3.0005101699999841</v>
       </c>
       <c r="D252" s="5">
         <v>-8.3651886836018328</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>410.70962601000002</v>
       </c>
       <c r="C253" s="5">
         <v>4.5117950000019391E-2</v>
       </c>
       <c r="D253" s="5">
         <v>0.13191855289531595</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>410.30090394000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.40872207000001026</v>
       </c>
       <c r="D254" s="5">
         <v>-1.1876781721043894</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>409.62817797999998</v>
       </c>
       <c r="C255" s="5">
         <v>-0.67272596000003659</v>
       </c>
       <c r="D255" s="5">
         <v>-1.9498641390569338</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>410.73016854000002</v>
       </c>
       <c r="C256" s="5">
         <v>1.101990560000047</v>
       </c>
       <c r="D256" s="5">
         <v>3.2764629537361367</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>408.1128162</v>
       </c>
       <c r="C257" s="5">
         <v>-2.6173523400000249</v>
       </c>
       <c r="D257" s="5">
         <v>-7.384524675017035</v>
       </c>
       <c r="E257" s="5">
         <v>-0.11991113821321342</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>409.1381336</v>
       </c>
       <c r="C258" s="5">
         <v>1.0253174000000058</v>
       </c>
       <c r="D258" s="5">
         <v>3.056814795436269</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>409.35307175999998</v>
       </c>
       <c r="C259" s="5">
         <v>0.21493815999997423</v>
       </c>
       <c r="D259" s="5">
         <v>0.63223719741527518</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>406.97110457000002</v>
       </c>
       <c r="C260" s="5">
         <v>-2.3819671899999548</v>
       </c>
       <c r="D260" s="5">
         <v>-6.7634371624682554</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>405.80991770999998</v>
       </c>
       <c r="C261" s="5">
         <v>-1.1611868600000435</v>
       </c>
       <c r="D261" s="5">
         <v>-3.3706670834106944</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>403.84250005000001</v>
       </c>
       <c r="C262" s="5">
         <v>-1.9674176599999669</v>
       </c>
       <c r="D262" s="5">
         <v>-5.6651025887552002</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>401.47155034000002</v>
       </c>
       <c r="C263" s="5">
         <v>-2.3709497099999908</v>
       </c>
       <c r="D263" s="5">
         <v>-6.8220739877841829</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>401.35181108</v>
       </c>
       <c r="C264" s="5">
         <v>-0.11973926000001711</v>
       </c>
       <c r="D264" s="5">
         <v>-0.35731459570110813</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>400.44536274000001</v>
       </c>
       <c r="C265" s="5">
         <v>-0.90644833999999719</v>
       </c>
       <c r="D265" s="5">
         <v>-2.6767729532676587</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>396.94650836</v>
       </c>
       <c r="C266" s="5">
         <v>-3.4988543800000116</v>
       </c>
       <c r="D266" s="5">
         <v>-9.9954203024163473</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>393.88620789999999</v>
       </c>
       <c r="C267" s="5">
         <v>-3.0603004600000077</v>
       </c>
       <c r="D267" s="5">
         <v>-8.8691428540762391</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>392.77351440000001</v>
       </c>
       <c r="C268" s="5">
         <v>-1.1126934999999776</v>
       </c>
       <c r="D268" s="5">
         <v>-3.3377172594464266</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>389.95989069000001</v>
       </c>
       <c r="C269" s="5">
         <v>-2.8136237100000017</v>
       </c>
       <c r="D269" s="5">
         <v>-8.2654480822258574</v>
       </c>
       <c r="E269" s="5">
         <v>-4.4480165261715161</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>392.16836484999999</v>
       </c>
       <c r="C270" s="5">
         <v>2.2084741599999802</v>
       </c>
       <c r="D270" s="5">
         <v>7.0117358807025854</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>396.53148698000001</v>
       </c>
       <c r="C271" s="5">
         <v>4.363122130000022</v>
       </c>
       <c r="D271" s="5">
         <v>14.198777442022115</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>394.70953301999998</v>
       </c>
       <c r="C272" s="5">
         <v>-1.8219539600000303</v>
       </c>
       <c r="D272" s="5">
         <v>-5.3764486163127341</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>395.58618361999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.87665060000000494</v>
       </c>
       <c r="D273" s="5">
         <v>2.6980012531890418</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>396.02472920000002</v>
       </c>
       <c r="C274" s="5">
         <v>0.43854558000003863</v>
       </c>
       <c r="D274" s="5">
         <v>1.3384575304627111</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>395.79817373999998</v>
       </c>
       <c r="C275" s="5">
         <v>-0.22655546000004279</v>
       </c>
       <c r="D275" s="5">
         <v>-0.68433296772270058</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>397.44416407</v>
       </c>
       <c r="C276" s="5">
         <v>1.6459903300000178</v>
       </c>
       <c r="D276" s="5">
         <v>5.1061335144828801</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>396.13183828000001</v>
       </c>
       <c r="C277" s="5">
         <v>-1.3123257899999885</v>
       </c>
       <c r="D277" s="5">
         <v>-3.8911236192140763</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>396.18905057000001</v>
       </c>
       <c r="C278" s="5">
         <v>5.7212289999995392E-2</v>
       </c>
       <c r="D278" s="5">
         <v>0.1734506130774971</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>398.99897636999998</v>
       </c>
       <c r="C279" s="5">
         <v>2.8099257999999736</v>
       </c>
       <c r="D279" s="5">
         <v>8.8508318249095765</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>398.27670289000002</v>
       </c>
       <c r="C280" s="5">
         <v>-0.72227347999995573</v>
       </c>
       <c r="D280" s="5">
         <v>-2.15075924111362</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>400.03646528000002</v>
       </c>
       <c r="C281" s="5">
         <v>1.7597623899999917</v>
       </c>
       <c r="D281" s="5">
         <v>5.4328960827668693</v>
       </c>
       <c r="E281" s="5">
         <v>2.5840028245392999</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>396.55403582999998</v>
       </c>
       <c r="C282" s="5">
         <v>-3.4824294500000406</v>
       </c>
       <c r="D282" s="5">
         <v>-9.9604085914263845</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>399.61455072000001</v>
       </c>
       <c r="C283" s="5">
         <v>3.0605148900000358</v>
       </c>
       <c r="D283" s="5">
         <v>9.6647442049331502</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>399.84115374999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.22660302999997839</v>
       </c>
       <c r="D284" s="5">
         <v>0.68259104977925755</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>399.35708806000002</v>
       </c>
       <c r="C285" s="5">
         <v>-0.4840656899999658</v>
       </c>
       <c r="D285" s="5">
         <v>-1.4431395552807036</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>398.30958879000002</v>
       </c>
       <c r="C286" s="5">
         <v>-1.047499270000003</v>
       </c>
       <c r="D286" s="5">
         <v>-3.1025438844369702</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>398.51970262999998</v>
       </c>
       <c r="C287" s="5">
         <v>0.21011383999996269</v>
       </c>
       <c r="D287" s="5">
         <v>0.63485648738323963</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>397.34940935999998</v>
       </c>
       <c r="C288" s="5">
         <v>-1.1702932700000019</v>
       </c>
       <c r="D288" s="5">
         <v>-3.4675584850542673</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>398.20459584000002</v>
       </c>
       <c r="C289" s="5">
         <v>0.85518648000004305</v>
       </c>
       <c r="D289" s="5">
         <v>2.6134656158949943</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>397.74801210999999</v>
       </c>
       <c r="C290" s="5">
         <v>-0.45658373000003394</v>
       </c>
       <c r="D290" s="5">
         <v>-1.3672830781012335</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>398.45385281</v>
       </c>
       <c r="C291" s="5">
         <v>0.7058407000000102</v>
       </c>
       <c r="D291" s="5">
         <v>2.1504192049708104</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>398.42526555000001</v>
       </c>
       <c r="C292" s="5">
         <v>-2.8587259999994785E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-8.6060602381365925E-2</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>396.74989081000001</v>
       </c>
       <c r="C293" s="5">
         <v>-1.6753747399999952</v>
       </c>
       <c r="D293" s="5">
         <v>-4.9309089576391685</v>
       </c>
       <c r="E293" s="5">
         <v>-0.82156872066641018</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>403.19906695999998</v>
       </c>
       <c r="C294" s="5">
         <v>6.4491761499999711</v>
       </c>
       <c r="D294" s="5">
         <v>21.347946226507553</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>397.91831193000002</v>
       </c>
       <c r="C295" s="5">
         <v>-5.2807550299999662</v>
       </c>
       <c r="D295" s="5">
         <v>-14.632436706963958</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>396.57244865000001</v>
       </c>
       <c r="C296" s="5">
         <v>-1.3458632800000032</v>
       </c>
       <c r="D296" s="5">
         <v>-3.9840551370820654</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>397.02203125</v>
       </c>
       <c r="C297" s="5">
         <v>0.44958259999998518</v>
       </c>
       <c r="D297" s="5">
         <v>1.3689194629113111</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>396.83029312999997</v>
       </c>
       <c r="C298" s="5">
         <v>-0.19173812000002499</v>
       </c>
       <c r="D298" s="5">
         <v>-0.57799205305818502</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>397.45305096999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.62275784000001977</v>
       </c>
       <c r="D299" s="5">
         <v>1.8995362677674432</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>398.0124199</v>
       </c>
       <c r="C300" s="5">
         <v>0.55936893000000509</v>
       </c>
       <c r="D300" s="5">
         <v>1.7019947260684898</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>398.30296104000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.29054114000001618</v>
       </c>
       <c r="D301" s="5">
         <v>0.87950162151397837</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>399.66335284000002</v>
       </c>
       <c r="C302" s="5">
         <v>1.3603918000000021</v>
       </c>
       <c r="D302" s="5">
         <v>4.1764391460654471</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>399.47354281999998</v>
       </c>
       <c r="C303" s="5">
         <v>-0.18981002000003855</v>
       </c>
       <c r="D303" s="5">
         <v>-0.56842340710248074</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>399.91650341000002</v>
       </c>
       <c r="C304" s="5">
         <v>0.44296059000004107</v>
       </c>
       <c r="D304" s="5">
         <v>1.3387783220441207</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>400.28965764999998</v>
       </c>
       <c r="C305" s="5">
         <v>0.37315423999996256</v>
       </c>
       <c r="D305" s="5">
         <v>1.1254605742197166</v>
       </c>
       <c r="E305" s="5">
         <v>0.89219100546524821</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>399.79989028</v>
       </c>
       <c r="C306" s="5">
         <v>-0.48976736999998138</v>
       </c>
       <c r="D306" s="5">
         <v>-1.458398671075245</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>399.26642984</v>
       </c>
       <c r="C307" s="5">
         <v>-0.53346043999999893</v>
       </c>
       <c r="D307" s="5">
         <v>-1.5894837767683079</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>399.16139798</v>
       </c>
       <c r="C308" s="5">
         <v>-0.10503185999999687</v>
       </c>
       <c r="D308" s="5">
         <v>-0.31521817278440389</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>397.79405609000003</v>
       </c>
       <c r="C309" s="5">
         <v>-1.3673418899999774</v>
       </c>
       <c r="D309" s="5">
         <v>-4.034074817874556</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>397.34157161000002</v>
       </c>
       <c r="C310" s="5">
         <v>-0.45248448000000963</v>
       </c>
       <c r="D310" s="5">
         <v>-1.3564738704033408</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>397.95722309000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.61565147999999681</v>
       </c>
       <c r="D311" s="5">
         <v>1.8752384410960277</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>398.01708404999999</v>
       </c>
       <c r="C312" s="5">
         <v>5.9860959999980423E-2</v>
       </c>
       <c r="D312" s="5">
         <v>0.18065411595560299</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>398.73647184999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.71938779999999269</v>
       </c>
       <c r="D313" s="5">
         <v>2.190606659211114</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>400.27881639999998</v>
       </c>
       <c r="C314" s="5">
         <v>1.5423445499999957</v>
       </c>
       <c r="D314" s="5">
         <v>4.7417298002943253</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>400.96841875000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.68960235000002967</v>
       </c>
       <c r="D315" s="5">
         <v>2.0870681196962337</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>400.90767729999999</v>
       </c>
       <c r="C316" s="5">
         <v>-6.0741450000023178E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-0.18163285969321485</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>401.55913479999998</v>
       </c>
       <c r="C317" s="5">
         <v>0.65145749999999225</v>
       </c>
       <c r="D317" s="5">
         <v>1.9674696226318344</v>
       </c>
       <c r="E317" s="5">
         <v>0.31713963269817125</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>401.95170401000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.39256921000003331</v>
       </c>
       <c r="D318" s="5">
         <v>1.1794633340480587</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>401.40379744000001</v>
       </c>
       <c r="C319" s="5">
         <v>-0.5479065700000092</v>
       </c>
       <c r="D319" s="5">
         <v>-1.623530714870669</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>401.3554638</v>
       </c>
       <c r="C320" s="5">
         <v>-4.8333640000009837E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-0.14439816530208427</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>406.12803271000001</v>
       </c>
       <c r="C321" s="5">
         <v>4.7725689100000181</v>
       </c>
       <c r="D321" s="5">
         <v>15.240584959492431</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>407.27922862000003</v>
       </c>
       <c r="C322" s="5">
         <v>1.1511959100000126</v>
       </c>
       <c r="D322" s="5">
         <v>3.4550104585735264</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>408.21154144000002</v>
       </c>
       <c r="C323" s="5">
         <v>0.93231281999999283</v>
       </c>
       <c r="D323" s="5">
         <v>2.7817991368939365</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>411.43595116</v>
       </c>
       <c r="C324" s="5">
         <v>3.2244097199999828</v>
       </c>
       <c r="D324" s="5">
         <v>9.9014689550158685</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>409.82630220999999</v>
       </c>
       <c r="C325" s="5">
         <v>-1.6096489500000075</v>
       </c>
       <c r="D325" s="5">
         <v>-4.5950123739032955</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>411.48723861000002</v>
       </c>
       <c r="C326" s="5">
         <v>1.6609364000000255</v>
       </c>
       <c r="D326" s="5">
         <v>4.9732207963833375</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>409.35731052</v>
       </c>
       <c r="C327" s="5">
         <v>-2.1299280900000213</v>
       </c>
       <c r="D327" s="5">
         <v>-6.0375882684799542</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>409.98554855999998</v>
       </c>
       <c r="C328" s="5">
         <v>0.62823803999998518</v>
       </c>
       <c r="D328" s="5">
         <v>1.8572569810726192</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>411.11605872000001</v>
       </c>
       <c r="C329" s="5">
         <v>1.1305101600000285</v>
       </c>
       <c r="D329" s="5">
         <v>3.3595738868412939</v>
       </c>
       <c r="E329" s="5">
         <v>2.3799543060475825</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>412.13554455000002</v>
       </c>
       <c r="C330" s="5">
         <v>1.0194858300000078</v>
       </c>
       <c r="D330" s="5">
         <v>3.0166841396555899</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>414.04817995000002</v>
       </c>
       <c r="C331" s="5">
         <v>1.9126353999999992</v>
       </c>
       <c r="D331" s="5">
         <v>5.7133164609759701</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>413.46909145000001</v>
       </c>
       <c r="C332" s="5">
         <v>-0.57908850000001166</v>
       </c>
       <c r="D332" s="5">
         <v>-1.6654718992183959</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>417.27414063999998</v>
       </c>
       <c r="C333" s="5">
         <v>3.805049189999977</v>
       </c>
       <c r="D333" s="5">
         <v>11.619753628572349</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>414.04505521999999</v>
       </c>
       <c r="C334" s="5">
         <v>-3.2290854199999899</v>
       </c>
       <c r="D334" s="5">
         <v>-8.9010079145904193</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>413.18954586000001</v>
       </c>
       <c r="C335" s="5">
         <v>-0.85550935999998501</v>
       </c>
       <c r="D335" s="5">
         <v>-2.4514833784682111</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>410.78016759000002</v>
       </c>
       <c r="C336" s="5">
         <v>-2.4093782699999906</v>
       </c>
       <c r="D336" s="5">
         <v>-6.7772919705420653</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>408.88547968</v>
       </c>
       <c r="C337" s="5">
         <v>-1.894687910000016</v>
       </c>
       <c r="D337" s="5">
         <v>-5.3966217475385108</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>410.37442915999998</v>
       </c>
       <c r="C338" s="5">
         <v>1.4889494799999738</v>
       </c>
       <c r="D338" s="5">
         <v>4.4583691779975343</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>411.63454598999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.2601168300000154</v>
       </c>
       <c r="D339" s="5">
         <v>3.7476538497030365</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>412.29913063999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.66458464999999478</v>
       </c>
       <c r="D340" s="5">
         <v>1.9546985535096928</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>412.52722495</v>
       </c>
       <c r="C341" s="5">
         <v>0.22809431000001723</v>
       </c>
       <c r="D341" s="5">
         <v>0.66589407330022166</v>
       </c>
       <c r="E341" s="5">
         <v>0.34325251959108627</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>409.53564832000001</v>
       </c>
       <c r="C342" s="5">
         <v>-2.9915766299999973</v>
       </c>
       <c r="D342" s="5">
         <v>-8.3633612789219427</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>414.64420532000003</v>
       </c>
       <c r="C343" s="5">
         <v>5.1085570000000189</v>
       </c>
       <c r="D343" s="5">
         <v>16.039719696525356</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>416.01579198000002</v>
       </c>
       <c r="C344" s="5">
         <v>1.3715866599999913</v>
       </c>
       <c r="D344" s="5">
         <v>4.0424560628680384</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>416.37550893999997</v>
       </c>
       <c r="C345" s="5">
         <v>0.35971695999995745</v>
       </c>
       <c r="D345" s="5">
         <v>1.0425544719067092</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>417.50359529000002</v>
       </c>
       <c r="C346" s="5">
         <v>1.1280863500000464</v>
       </c>
       <c r="D346" s="5">
         <v>3.3000467627375407</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>418.06505190000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.56145660999999336</v>
       </c>
       <c r="D347" s="5">
         <v>1.6257431916451903</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>420.72593167000002</v>
       </c>
       <c r="C348" s="5">
         <v>2.6608797700000082</v>
       </c>
       <c r="D348" s="5">
         <v>7.9108214561647738</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>420.17184523999998</v>
       </c>
       <c r="C349" s="5">
         <v>-0.55408643000004076</v>
       </c>
       <c r="D349" s="5">
         <v>-1.5689754300288183</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>419.01693017999997</v>
       </c>
       <c r="C350" s="5">
         <v>-1.1549150600000075</v>
       </c>
       <c r="D350" s="5">
         <v>-3.2489974631750518</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>415.83706140999999</v>
       </c>
       <c r="C351" s="5">
         <v>-3.1798687699999846</v>
       </c>
       <c r="D351" s="5">
         <v>-8.7360065472617325</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>420.22259446999999</v>
       </c>
       <c r="C352" s="5">
         <v>4.3855330600000002</v>
       </c>
       <c r="D352" s="5">
         <v>13.416040035473253</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>420.07764486000002</v>
       </c>
       <c r="C353" s="5">
         <v>-0.1449496099999692</v>
       </c>
       <c r="D353" s="5">
         <v>-0.41313800122286803</v>
       </c>
       <c r="E353" s="5">
         <v>1.8302840281426702</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>417.64177137000001</v>
       </c>
       <c r="C354" s="5">
         <v>-2.4358734900000059</v>
       </c>
       <c r="D354" s="5">
         <v>-6.7406672488974362</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>419.19162611000002</v>
       </c>
       <c r="C355" s="5">
         <v>1.5498547400000007</v>
       </c>
       <c r="D355" s="5">
         <v>4.5451842967126455</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>419.97744483999998</v>
       </c>
       <c r="C356" s="5">
         <v>0.78581872999995994</v>
       </c>
       <c r="D356" s="5">
         <v>2.2728649250966182</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>419.48339241000002</v>
       </c>
       <c r="C357" s="5">
         <v>-0.4940524299999538</v>
       </c>
       <c r="D357" s="5">
         <v>-1.4025563836181698</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>421.66368750999999</v>
       </c>
       <c r="C358" s="5">
         <v>2.1802950999999666</v>
       </c>
       <c r="D358" s="5">
         <v>6.4185091475440492</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>421.69734951999999</v>
       </c>
       <c r="C359" s="5">
         <v>3.3662010000000464E-2</v>
       </c>
       <c r="D359" s="5">
         <v>9.5839774695050117E-2</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>422.17209337000003</v>
       </c>
       <c r="C360" s="5">
         <v>0.47474385000003849</v>
       </c>
       <c r="D360" s="5">
         <v>1.3593477615631011</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>424.64382479</v>
       </c>
       <c r="C361" s="5">
         <v>2.4717314199999691</v>
       </c>
       <c r="D361" s="5">
         <v>7.2564679958579514</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>425.31722077000001</v>
       </c>
       <c r="C362" s="5">
         <v>0.67339598000000933</v>
       </c>
       <c r="D362" s="5">
         <v>1.9196334048163788</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>426.65389776000001</v>
       </c>
       <c r="C363" s="5">
         <v>1.3366769900000008</v>
       </c>
       <c r="D363" s="5">
         <v>3.837208122859459</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>427.67091359</v>
       </c>
       <c r="C364" s="5">
         <v>1.0170158299999912</v>
       </c>
       <c r="D364" s="5">
         <v>2.8982436435760262</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>427.92529180000002</v>
       </c>
       <c r="C365" s="5">
         <v>0.25437821000002714</v>
       </c>
       <c r="D365" s="5">
         <v>0.71609836092758616</v>
       </c>
       <c r="E365" s="5">
         <v>1.8681420056559706</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>430.10264724000001</v>
       </c>
       <c r="C366" s="5">
         <v>2.1773554399999853</v>
       </c>
       <c r="D366" s="5">
         <v>6.2796025043773129</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>428.75107688999998</v>
       </c>
       <c r="C367" s="5">
         <v>-1.3515703500000313</v>
       </c>
       <c r="D367" s="5">
         <v>-3.7064275474007369</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>427.89993293999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.85114394999999377</v>
       </c>
       <c r="D368" s="5">
         <v>-2.356365886331524</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>425.34006830999999</v>
       </c>
       <c r="C369" s="5">
         <v>-2.5598646299999928</v>
       </c>
       <c r="D369" s="5">
         <v>-6.9473090663943804</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>423.11930110999998</v>
       </c>
       <c r="C370" s="5">
         <v>-2.2207672000000116</v>
       </c>
       <c r="D370" s="5">
         <v>-6.088563837153349</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>424.53496478</v>
       </c>
       <c r="C371" s="5">
         <v>1.4156636700000149</v>
       </c>
       <c r="D371" s="5">
         <v>4.0896469706334537</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>425.02607418999997</v>
       </c>
       <c r="C372" s="5">
         <v>0.49110940999997865</v>
       </c>
       <c r="D372" s="5">
         <v>1.3970472523503252</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>427.67042733</v>
       </c>
       <c r="C373" s="5">
         <v>2.6443531400000211</v>
       </c>
       <c r="D373" s="5">
         <v>7.726800939996048</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>425.99189676999998</v>
       </c>
       <c r="C374" s="5">
         <v>-1.6785305600000129</v>
       </c>
       <c r="D374" s="5">
         <v>-4.6094376127212229</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>421.29702479999997</v>
       </c>
       <c r="C375" s="5">
         <v>-4.6948719700000083</v>
       </c>
       <c r="D375" s="5">
         <v>-12.452318441967513</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>420.80201905000001</v>
       </c>
       <c r="C376" s="5">
         <v>-0.49500574999996161</v>
       </c>
       <c r="D376" s="5">
         <v>-1.4008721439377814</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>420.41736675999999</v>
       </c>
       <c r="C377" s="5">
         <v>-0.38465229000001955</v>
       </c>
       <c r="D377" s="5">
         <v>-1.0914139436270287</v>
       </c>
       <c r="E377" s="5">
         <v>-1.7544943437250771</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>425.30903155999999</v>
       </c>
       <c r="C378" s="5">
         <v>4.8916648000000009</v>
       </c>
       <c r="D378" s="5">
         <v>14.891391508268615</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>422.03975736000001</v>
       </c>
       <c r="C379" s="5">
         <v>-3.2692741999999839</v>
       </c>
       <c r="D379" s="5">
         <v>-8.8440305912656179</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>422.05698559000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.7228230000000622E-2</v>
       </c>
       <c r="D380" s="5">
         <v>4.89966120862384E-2</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>423.59886439000002</v>
       </c>
       <c r="C381" s="5">
         <v>1.5418788000000063</v>
       </c>
       <c r="D381" s="5">
         <v>4.473064068331567</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>420.66795153999999</v>
       </c>
       <c r="C382" s="5">
         <v>-2.930912850000027</v>
       </c>
       <c r="D382" s="5">
         <v>-7.9941007580988988</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>422.29165268999998</v>
       </c>
       <c r="C383" s="5">
         <v>1.623701149999988</v>
       </c>
       <c r="D383" s="5">
         <v>4.7313841067825546</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>421.92334824</v>
       </c>
       <c r="C384" s="5">
         <v>-0.36830444999998235</v>
       </c>
       <c r="D384" s="5">
         <v>-1.0415821436947748</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>419.90899449</v>
       </c>
       <c r="C385" s="5">
         <v>-2.0143537499999979</v>
       </c>
       <c r="D385" s="5">
         <v>-5.5809944754842018</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>417.11244541000002</v>
       </c>
       <c r="C386" s="5">
         <v>-2.796549079999977</v>
       </c>
       <c r="D386" s="5">
         <v>-7.7055366484518935</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>420.05411952999998</v>
       </c>
       <c r="C387" s="5">
         <v>2.9416741199999592</v>
       </c>
       <c r="D387" s="5">
         <v>8.7990746645921334</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>419.01656199000001</v>
       </c>
       <c r="C388" s="5">
         <v>-1.0375575399999661</v>
       </c>
       <c r="D388" s="5">
         <v>-2.9241300943123494</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>419.14116908</v>
       </c>
       <c r="C389" s="5">
         <v>0.1246070899999836</v>
       </c>
       <c r="D389" s="5">
         <v>0.3574400904494901</v>
       </c>
       <c r="E389" s="5">
         <v>-0.30355493871130346</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>418.71932914000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.42183993999998393</v>
       </c>
       <c r="D390" s="5">
         <v>-1.2010636846927714</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>418.27324120999998</v>
       </c>
       <c r="C391" s="5">
         <v>-0.44608793000003288</v>
       </c>
       <c r="D391" s="5">
         <v>-1.2709707227788969</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>418.37261544</v>
       </c>
       <c r="C392" s="5">
         <v>9.9374230000023545E-2</v>
       </c>
       <c r="D392" s="5">
         <v>0.28547133942309344</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>418.42400407000002</v>
       </c>
       <c r="C393" s="5">
         <v>5.1388630000019475E-2</v>
       </c>
       <c r="D393" s="5">
         <v>0.14749539131500011</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>419.13433586999997</v>
       </c>
       <c r="C394" s="5">
         <v>0.710331799999949</v>
       </c>
       <c r="D394" s="5">
         <v>2.0562926674626558</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>420.92125503</v>
       </c>
       <c r="C395" s="5">
         <v>1.7869191600000249</v>
       </c>
       <c r="D395" s="5">
         <v>5.2377122535755438</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>423.16378111</v>
       </c>
       <c r="C396" s="5">
         <v>2.2425260800000046</v>
       </c>
       <c r="D396" s="5">
         <v>6.5838954629379165</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>422.95980424999999</v>
       </c>
       <c r="C397" s="5">
         <v>-0.20397686000001158</v>
       </c>
       <c r="D397" s="5">
         <v>-0.57690273917622159</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>422.0717004</v>
       </c>
       <c r="C398" s="5">
         <v>-0.88810384999999314</v>
       </c>
       <c r="D398" s="5">
         <v>-2.4907870088624273</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>423.55149963999997</v>
       </c>
       <c r="C399" s="5">
         <v>1.4797992399999771</v>
       </c>
       <c r="D399" s="5">
         <v>4.2893299251686612</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>424.88240308000002</v>
       </c>
       <c r="C400" s="5">
         <v>1.3309034400000428</v>
       </c>
       <c r="D400" s="5">
         <v>3.8365503735095841</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>426.64186159000002</v>
       </c>
       <c r="C401" s="5">
         <v>1.7594585100000018</v>
       </c>
       <c r="D401" s="5">
         <v>5.084013401710652</v>
       </c>
       <c r="E401" s="5">
         <v>1.7895384809045956</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>426.93114516000003</v>
       </c>
       <c r="C402" s="5">
         <v>0.28928357000000915</v>
       </c>
       <c r="D402" s="5">
         <v>0.81669855479775677</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>427.87746987999998</v>
       </c>
       <c r="C403" s="5">
         <v>0.94632471999995005</v>
       </c>
       <c r="D403" s="5">
         <v>2.6925574137998343</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>429.42000096999999</v>
       </c>
       <c r="C404" s="5">
         <v>1.5425310900000113</v>
       </c>
       <c r="D404" s="5">
         <v>4.4129086241727844</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>432.29211294999999</v>
       </c>
       <c r="C405" s="5">
         <v>2.8721119799999997</v>
       </c>
       <c r="D405" s="5">
         <v>8.3279491788767359</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>434.737371</v>
       </c>
       <c r="C406" s="5">
         <v>2.4452580500000067</v>
       </c>
       <c r="D406" s="5">
         <v>7.0029996085205104</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>439.71393032999998</v>
       </c>
       <c r="C407" s="5">
         <v>4.9765593299999864</v>
       </c>
       <c r="D407" s="5">
         <v>14.635465021213045</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>438.48256056000002</v>
       </c>
       <c r="C408" s="5">
         <v>-1.231369769999958</v>
       </c>
       <c r="D408" s="5">
         <v>-3.3091877856695096</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>441.46757912999999</v>
       </c>
       <c r="C409" s="5">
         <v>2.9850185699999656</v>
       </c>
       <c r="D409" s="5">
         <v>8.482048591979364</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>443.36094757000001</v>
       </c>
       <c r="C410" s="5">
         <v>1.8933684400000175</v>
       </c>
       <c r="D410" s="5">
         <v>5.2697180157256218</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>446.49651677999998</v>
       </c>
       <c r="C411" s="5">
         <v>3.1355692099999715</v>
       </c>
       <c r="D411" s="5">
         <v>8.8247461867301489</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>448.45044238999998</v>
       </c>
       <c r="C412" s="5">
         <v>1.9539256099999989</v>
       </c>
       <c r="D412" s="5">
         <v>5.3796080242841215</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>451.15268986000001</v>
       </c>
       <c r="C413" s="5">
         <v>2.7022474700000316</v>
       </c>
       <c r="D413" s="5">
         <v>7.4754151587893336</v>
       </c>
       <c r="E413" s="5">
         <v>5.7450593757147006</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>451.76663889999998</v>
       </c>
       <c r="C414" s="5">
         <v>0.61394903999996586</v>
       </c>
       <c r="D414" s="5">
         <v>1.6452925734956381</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>454.13942661999999</v>
       </c>
       <c r="C415" s="5">
         <v>2.3727877200000194</v>
       </c>
       <c r="D415" s="5">
         <v>6.487983854236834</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>455.14549271999999</v>
       </c>
       <c r="C416" s="5">
         <v>1.0060660999999982</v>
       </c>
       <c r="D416" s="5">
         <v>2.6910200894209257</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>458.64858323999999</v>
       </c>
       <c r="C417" s="5">
         <v>3.5030905200000007</v>
       </c>
       <c r="D417" s="5">
         <v>9.6371456186727045</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>460.73355442000002</v>
       </c>
       <c r="C418" s="5">
         <v>2.084971180000025</v>
       </c>
       <c r="D418" s="5">
         <v>5.5935599918507606</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>460.11035099999998</v>
       </c>
       <c r="C419" s="5">
         <v>-0.62320342000003848</v>
       </c>
       <c r="D419" s="5">
         <v>-1.6111384402965001</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>459.89547884000001</v>
       </c>
       <c r="C420" s="5">
         <v>-0.21487215999997034</v>
       </c>
       <c r="D420" s="5">
         <v>-0.55896447539351968</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>463.63178389000001</v>
       </c>
       <c r="C421" s="5">
         <v>3.7363050499999986</v>
       </c>
       <c r="D421" s="5">
         <v>10.196735926515643</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>465.66773241999999</v>
       </c>
       <c r="C422" s="5">
         <v>2.0359485299999847</v>
       </c>
       <c r="D422" s="5">
         <v>5.3987188793529262</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>465.54469755999997</v>
       </c>
       <c r="C423" s="5">
         <v>-0.1230348600000184</v>
       </c>
       <c r="D423" s="5">
         <v>-0.31659370563180689</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>467.39736513999998</v>
       </c>
       <c r="C424" s="5">
         <v>1.8526675800000021</v>
       </c>
       <c r="D424" s="5">
         <v>4.8814067255426474</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>465.84643568000001</v>
       </c>
       <c r="C425" s="5">
         <v>-1.5509294599999635</v>
       </c>
       <c r="D425" s="5">
         <v>-3.9099973421439893</v>
       </c>
       <c r="E425" s="5">
         <v>3.2569341046286837</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>469.10836289999997</v>
       </c>
       <c r="C426" s="5">
         <v>3.2619272199999614</v>
       </c>
       <c r="D426" s="5">
         <v>8.7338536554406598</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>469.76359636000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.65523346000003357</v>
       </c>
       <c r="D427" s="5">
         <v>1.6890526526934568</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>471.42361597000001</v>
       </c>
       <c r="C428" s="5">
         <v>1.6600196100000062</v>
       </c>
       <c r="D428" s="5">
         <v>4.3238754182878258</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>471.00511556999999</v>
       </c>
       <c r="C429" s="5">
         <v>-0.41850040000002764</v>
       </c>
       <c r="D429" s="5">
         <v>-1.0600989905368285</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>472.77954690000001</v>
       </c>
       <c r="C430" s="5">
         <v>1.7744313300000272</v>
       </c>
       <c r="D430" s="5">
         <v>4.6156536757752775</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>473.45677783999997</v>
       </c>
       <c r="C431" s="5">
         <v>0.67723093999995854</v>
       </c>
       <c r="D431" s="5">
         <v>1.7325420271018466</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>472.84225382</v>
       </c>
       <c r="C432" s="5">
         <v>-0.61452401999997619</v>
       </c>
       <c r="D432" s="5">
         <v>-1.5464711026618172</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>473.41715273</v>
       </c>
       <c r="C433" s="5">
         <v>0.57489891000000171</v>
       </c>
       <c r="D433" s="5">
         <v>1.4688000553078284</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>476.31208676</v>
       </c>
       <c r="C434" s="5">
         <v>2.8949340300000017</v>
       </c>
       <c r="D434" s="5">
         <v>7.5898635466083997</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>476.43167185999999</v>
+        <v>476.43010701999998</v>
       </c>
       <c r="C435" s="5">
-        <v>0.11958509999999478</v>
+        <v>0.11802025999998023</v>
       </c>
       <c r="D435" s="5">
-        <v>0.30169388008025599</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>0.29774066009309319</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>476.57347528999998</v>
+        <v>476.55996895999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.14180342999998174</v>
+        <v>0.12986194000001205</v>
       </c>
       <c r="D436" s="5">
-        <v>0.35774899393163917</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.32757828961629265</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>475.48301566999999</v>
+        <v>475.41312585999998</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.0904596199999901</v>
+        <v>-1.1468431000000123</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.7114576367083365</v>
+        <v>-2.8498865164719667</v>
       </c>
       <c r="E437" s="5">
-        <v>2.0686173064592417</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>2.0536145491883762</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>475.82957063999999</v>
+        <v>475.72143955000001</v>
       </c>
       <c r="C438" s="5">
-        <v>0.34655496999999968</v>
+        <v>0.30831369000003406</v>
       </c>
       <c r="D438" s="5">
-        <v>0.87813249798660564</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>0.7810026975347828</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>475.74596730000002</v>
+        <v>475.59770479000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-8.3603339999967829E-2</v>
+        <v>-0.12373475999999073</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.21063658658089235</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.31167291165509203</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>476.12319115999998</v>
+        <v>475.97481109</v>
       </c>
       <c r="C440" s="5">
-        <v>0.37722385999995822</v>
+        <v>0.37710629999997991</v>
       </c>
       <c r="D440" s="5">
-        <v>0.95565276635363183</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>0.95565276346685213</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>475.86661129999999</v>
+        <v>475.72098708999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.256579859999988</v>
+        <v>-0.25382400000000871</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.64475937645986914</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-0.63805273185773004</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>476.32867298000002</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.60768589000002748</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.543695290826097</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">