--- v5 (2026-07-12)
+++ v6 (2026-08-01)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{31D031A3-86C6-4BEE-B01E-7CD28043E188}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3A6B9752-BD0E-43FB-A9CA-CD5041F70365}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D53E1317-AD73-43DB-92AB-CC712F269FCF}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{F4AB8CF3-1996-41AB-BA1B-7828336AFAA6}"/>
   </bookViews>
   <sheets>
     <sheet name="AE920000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - State Government</t>
   </si>
   <si>
     <t>Not early benchmarked; two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24F2B6A5-02B5-4C48-BF2F-89DB6327AA92}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8522A94C-5948-4E5A-B550-29634068E4EA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>290.98698112</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>291.92392615</v>
       </c>
       <c r="C7" s="5">
         <v>0.93694503000000395</v>
       </c>
       <c r="D7" s="5">
         <v>3.9330300890906278</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>293.51326625000002</v>
       </c>
       <c r="C8" s="5">
         <v>1.5893401000000154</v>
       </c>
       <c r="D8" s="5">
         <v>6.7324621577954602</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>295.08297133000002</v>
       </c>
       <c r="C9" s="5">
         <v>1.5697050800000056</v>
       </c>
       <c r="D9" s="5">
         <v>6.6097564495882111</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>296.31203656000002</v>
       </c>
       <c r="C10" s="5">
         <v>1.2290652300000033</v>
       </c>
       <c r="D10" s="5">
         <v>5.1142862961366164</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>296.65011355000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.33807698999999047</v>
       </c>
       <c r="D11" s="5">
         <v>1.3777634856435128</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>296.42210610000001</v>
       </c>
       <c r="C12" s="5">
         <v>-0.22800745000000688</v>
       </c>
       <c r="D12" s="5">
         <v>-0.91843976347181222</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>295.42957150000001</v>
       </c>
       <c r="C13" s="5">
         <v>-0.99253459999999905</v>
       </c>
       <c r="D13" s="5">
         <v>-3.9448817489029397</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>294.87900953000002</v>
       </c>
       <c r="C14" s="5">
         <v>-0.55056196999998974</v>
       </c>
       <c r="D14" s="5">
         <v>-2.2135376565628806</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>296.28336532999998</v>
       </c>
       <c r="C15" s="5">
         <v>1.4043557999999621</v>
       </c>
       <c r="D15" s="5">
         <v>5.8670758762587205</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>297.09468412000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.81131879000002982</v>
       </c>
       <c r="D16" s="5">
         <v>3.3359284599402628</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>300.21655158999999</v>
       </c>
       <c r="C17" s="5">
         <v>3.1218674699999838</v>
       </c>
       <c r="D17" s="5">
         <v>13.364483285404827</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>294.68503815000003</v>
       </c>
       <c r="C18" s="5">
         <v>-5.5315134399999693</v>
       </c>
       <c r="D18" s="5">
         <v>-20.001572711763625</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>294.49794901000001</v>
       </c>
       <c r="C19" s="5">
         <v>-0.18708914000001187</v>
       </c>
       <c r="D19" s="5">
         <v>-0.75919933272122764</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>294.79264051000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.294691499999999</v>
       </c>
       <c r="D20" s="5">
         <v>1.2074194395869098</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>295.81664069999999</v>
       </c>
       <c r="C21" s="5">
         <v>1.0240001899999811</v>
       </c>
       <c r="D21" s="5">
         <v>4.2489200684483475</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>296.06501261</v>
       </c>
       <c r="C22" s="5">
         <v>0.24837191000000303</v>
       </c>
       <c r="D22" s="5">
         <v>1.0122030063330012</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>297.98386543999999</v>
       </c>
       <c r="C23" s="5">
         <v>1.9188528299999916</v>
       </c>
       <c r="D23" s="5">
         <v>8.0607407951996723</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>298.95185914000001</v>
       </c>
       <c r="C24" s="5">
         <v>0.96799370000002227</v>
       </c>
       <c r="D24" s="5">
         <v>3.9685791383111235</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>297.43638304000001</v>
       </c>
       <c r="C25" s="5">
         <v>-1.5154761000000008</v>
       </c>
       <c r="D25" s="5">
         <v>-5.9163858917328671</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>303.71604059999999</v>
       </c>
       <c r="C26" s="5">
         <v>6.2796575599999755</v>
       </c>
       <c r="D26" s="5">
         <v>28.494239911874764</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>308.04205135000001</v>
       </c>
       <c r="C27" s="5">
         <v>4.3260107500000231</v>
       </c>
       <c r="D27" s="5">
         <v>18.496992344518894</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>308.82563314999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.78358179999997901</v>
       </c>
       <c r="D28" s="5">
         <v>3.0955699048601071</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>307.97170053999997</v>
       </c>
       <c r="C29" s="5">
         <v>-0.8539326100000153</v>
       </c>
       <c r="D29" s="5">
         <v>-3.268115765933266</v>
       </c>
       <c r="E29" s="5">
         <v>2.58318500726471</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>308.7275138</v>
       </c>
       <c r="C30" s="5">
         <v>0.75581326000002491</v>
       </c>
       <c r="D30" s="5">
         <v>2.9850758667477439</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>310.55668308999998</v>
       </c>
       <c r="C31" s="5">
         <v>1.8291692899999816</v>
       </c>
       <c r="D31" s="5">
         <v>7.3461637151492232</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>311.11775736999999</v>
       </c>
       <c r="C32" s="5">
         <v>0.56107428000001391</v>
       </c>
       <c r="D32" s="5">
         <v>2.1896803378117502</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>309.36340071000001</v>
       </c>
       <c r="C33" s="5">
         <v>-1.7543566599999849</v>
       </c>
       <c r="D33" s="5">
         <v>-6.5606944801285376</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>310.09001661999997</v>
       </c>
       <c r="C34" s="5">
         <v>0.72661590999996406</v>
       </c>
       <c r="D34" s="5">
         <v>2.8551908227326006</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>309.66384403000001</v>
       </c>
       <c r="C35" s="5">
         <v>-0.42617258999996466</v>
       </c>
       <c r="D35" s="5">
         <v>-1.6368120357463489</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>311.73148938000003</v>
       </c>
       <c r="C36" s="5">
         <v>2.0676453500000207</v>
       </c>
       <c r="D36" s="5">
         <v>8.3133745129670764</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>312.87545861000001</v>
       </c>
       <c r="C37" s="5">
         <v>1.143969229999982</v>
       </c>
       <c r="D37" s="5">
         <v>4.4936492466057798</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>314.10049805</v>
       </c>
       <c r="C38" s="5">
         <v>1.2250394399999891</v>
       </c>
       <c r="D38" s="5">
         <v>4.801020106419851</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>315.11199131000001</v>
       </c>
       <c r="C39" s="5">
         <v>1.0114932600000088</v>
       </c>
       <c r="D39" s="5">
         <v>3.9335261422915435</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>316.08176605</v>
       </c>
       <c r="C40" s="5">
         <v>0.9697747399999912</v>
       </c>
       <c r="D40" s="5">
         <v>3.7562236135710414</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>319.26959933000001</v>
       </c>
       <c r="C41" s="5">
         <v>3.1878332800000067</v>
       </c>
       <c r="D41" s="5">
         <v>12.796984164962044</v>
       </c>
       <c r="E41" s="5">
         <v>3.6684860232905292</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>322.23344630000003</v>
       </c>
       <c r="C42" s="5">
         <v>2.9638469700000201</v>
       </c>
       <c r="D42" s="5">
         <v>11.72660101155747</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>323.44629957000001</v>
       </c>
       <c r="C43" s="5">
         <v>1.2128532699999823</v>
       </c>
       <c r="D43" s="5">
         <v>4.6113602734658032</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>324.45249398999999</v>
       </c>
       <c r="C44" s="5">
         <v>1.0061944199999857</v>
       </c>
       <c r="D44" s="5">
         <v>3.7975634803105285</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>327.06309582</v>
       </c>
       <c r="C45" s="5">
         <v>2.6106018300000073</v>
       </c>
       <c r="D45" s="5">
         <v>10.094371641023226</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>328.55541436999999</v>
       </c>
       <c r="C46" s="5">
         <v>1.4923185499999931</v>
       </c>
       <c r="D46" s="5">
         <v>5.6148587512989678</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>329.19099023000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.6355758600000172</v>
       </c>
       <c r="D47" s="5">
         <v>2.346204649756789</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>329.21240315</v>
       </c>
       <c r="C48" s="5">
         <v>2.1412919999988844E-2</v>
       </c>
       <c r="D48" s="5">
         <v>7.8084454179450091E-2</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>329.44463671</v>
       </c>
       <c r="C49" s="5">
         <v>0.2322335599999974</v>
       </c>
       <c r="D49" s="5">
         <v>0.84979801739482053</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>328.15044606999999</v>
       </c>
       <c r="C50" s="5">
         <v>-1.2941906400000107</v>
       </c>
       <c r="D50" s="5">
         <v>-4.6135498135613577</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>327.93680974</v>
       </c>
       <c r="C51" s="5">
         <v>-0.21363632999998572</v>
       </c>
       <c r="D51" s="5">
         <v>-0.77844669633938546</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>326.32119748000002</v>
       </c>
       <c r="C52" s="5">
         <v>-1.6156122599999776</v>
       </c>
       <c r="D52" s="5">
         <v>-5.7543263173707393</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>329.16232945000002</v>
       </c>
       <c r="C53" s="5">
         <v>2.8411319699999922</v>
       </c>
       <c r="D53" s="5">
         <v>10.962975337832948</v>
       </c>
       <c r="E53" s="5">
         <v>3.0985506107566563</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>329.77185704999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.60952759999997852</v>
       </c>
       <c r="D54" s="5">
         <v>2.2448762050525595</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>329.41170013999999</v>
       </c>
       <c r="C55" s="5">
         <v>-0.36015691000000061</v>
       </c>
       <c r="D55" s="5">
         <v>-1.3027238550570974</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>329.70247793999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.29077780000000075</v>
       </c>
       <c r="D56" s="5">
         <v>1.0644200219933841</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>334.16831996000002</v>
       </c>
       <c r="C57" s="5">
         <v>4.4658420200000251</v>
       </c>
       <c r="D57" s="5">
         <v>17.521349227757277</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>335.91488248000002</v>
       </c>
       <c r="C58" s="5">
         <v>1.7465625199999977</v>
       </c>
       <c r="D58" s="5">
         <v>6.4553866691585471</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>338.44396161999998</v>
       </c>
       <c r="C59" s="5">
         <v>2.5290791399999648</v>
       </c>
       <c r="D59" s="5">
         <v>9.4183837210191523</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>339.67500612999999</v>
       </c>
       <c r="C60" s="5">
         <v>1.2310445100000038</v>
       </c>
       <c r="D60" s="5">
         <v>4.4532273085108098</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>340.56964117000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.89463504000002558</v>
       </c>
       <c r="D61" s="5">
         <v>3.2067442929455847</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>338.57435657000002</v>
       </c>
       <c r="C62" s="5">
         <v>-1.9952845999999909</v>
       </c>
       <c r="D62" s="5">
         <v>-6.8082299967953341</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>342.34661839</v>
       </c>
       <c r="C63" s="5">
         <v>3.7722618199999829</v>
       </c>
       <c r="D63" s="5">
         <v>14.220423721638786</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>342.64230450000002</v>
       </c>
       <c r="C64" s="5">
         <v>0.29568611000001965</v>
       </c>
       <c r="D64" s="5">
         <v>1.0413823815421441</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>343.78564986999999</v>
       </c>
       <c r="C65" s="5">
         <v>1.1433453699999632</v>
       </c>
       <c r="D65" s="5">
         <v>4.0785295211022365</v>
       </c>
       <c r="E65" s="5">
         <v>4.4425862596227716</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>344.15419343000002</v>
       </c>
       <c r="C66" s="5">
         <v>0.36854356000003463</v>
       </c>
       <c r="D66" s="5">
         <v>1.2940306545354385</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>345.64840294999999</v>
       </c>
       <c r="C67" s="5">
         <v>1.4942095199999699</v>
       </c>
       <c r="D67" s="5">
         <v>5.336253277814107</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>346.45642829000002</v>
       </c>
       <c r="C68" s="5">
         <v>0.80802534000002879</v>
       </c>
       <c r="D68" s="5">
         <v>2.8416014197740536</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>345.41648471000002</v>
       </c>
       <c r="C69" s="5">
         <v>-1.0399435799999992</v>
       </c>
       <c r="D69" s="5">
         <v>-3.5431144769328071</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>345.56704508000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.15056036999999378</v>
       </c>
       <c r="D70" s="5">
         <v>0.52431257886140781</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>345.90163590999998</v>
       </c>
       <c r="C71" s="5">
         <v>0.33459082999996781</v>
       </c>
       <c r="D71" s="5">
         <v>1.1680919088633113</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>346.30393013999998</v>
       </c>
       <c r="C72" s="5">
         <v>0.40229422999999542</v>
       </c>
       <c r="D72" s="5">
         <v>1.4045989960188576</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>346.17441885</v>
       </c>
       <c r="C73" s="5">
         <v>-0.12951128999998218</v>
       </c>
       <c r="D73" s="5">
         <v>-0.44785595180343307</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>346.5671365</v>
       </c>
       <c r="C74" s="5">
         <v>0.39271765000000869</v>
       </c>
       <c r="D74" s="5">
         <v>1.369866531948416</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>346.09449640999998</v>
       </c>
       <c r="C75" s="5">
         <v>-0.47264009000002716</v>
       </c>
       <c r="D75" s="5">
         <v>-1.6243120914567255</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>346.50567593</v>
       </c>
       <c r="C76" s="5">
         <v>0.41117952000001878</v>
       </c>
       <c r="D76" s="5">
         <v>1.435019507324431</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>348.95789067999999</v>
       </c>
       <c r="C77" s="5">
         <v>2.452214749999996</v>
       </c>
       <c r="D77" s="5">
         <v>8.8308551319505888</v>
       </c>
       <c r="E77" s="5">
         <v>1.5044958426728483</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>343.04274430999999</v>
       </c>
       <c r="C78" s="5">
         <v>-5.9151463700000022</v>
       </c>
       <c r="D78" s="5">
         <v>-18.54784501871687</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>340.78523161999999</v>
       </c>
       <c r="C79" s="5">
         <v>-2.2575126899999987</v>
       </c>
       <c r="D79" s="5">
         <v>-7.6173675736157858</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>341.29477307000002</v>
       </c>
       <c r="C80" s="5">
         <v>0.50954145000002882</v>
       </c>
       <c r="D80" s="5">
         <v>1.8090666503906228</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>342.72226476999998</v>
       </c>
       <c r="C81" s="5">
         <v>1.4274916999999618</v>
       </c>
       <c r="D81" s="5">
         <v>5.1361775761973316</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>342.49864001999998</v>
       </c>
       <c r="C82" s="5">
         <v>-0.22362474999999904</v>
       </c>
       <c r="D82" s="5">
         <v>-0.78019080051398015</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>337.93651609</v>
       </c>
       <c r="C83" s="5">
         <v>-4.5621239299999843</v>
       </c>
       <c r="D83" s="5">
         <v>-14.863605630829502</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>344.02930651999998</v>
       </c>
       <c r="C84" s="5">
         <v>6.0927904299999796</v>
       </c>
       <c r="D84" s="5">
         <v>23.914979829989626</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>344.83757908000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.80827256000003445</v>
       </c>
       <c r="D85" s="5">
         <v>2.8560328755630415</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>346.2930973</v>
       </c>
       <c r="C86" s="5">
         <v>1.4555182199999877</v>
       </c>
       <c r="D86" s="5">
         <v>5.1843113023465337</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>346.64101133999998</v>
       </c>
       <c r="C87" s="5">
         <v>0.34791403999997783</v>
       </c>
       <c r="D87" s="5">
         <v>1.2123013010088224</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>347.23079150000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.58978016000003208</v>
       </c>
       <c r="D88" s="5">
         <v>2.0609123392653084</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>347.88079077999998</v>
       </c>
       <c r="C89" s="5">
         <v>0.64999927999997453</v>
       </c>
       <c r="D89" s="5">
         <v>2.2696147376620068</v>
       </c>
       <c r="E89" s="5">
         <v>-0.30866185541789104</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>349.81561346000001</v>
       </c>
       <c r="C90" s="5">
         <v>1.9348226800000248</v>
       </c>
       <c r="D90" s="5">
         <v>6.8820787988423504</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>349.31577857000002</v>
       </c>
       <c r="C91" s="5">
         <v>-0.49983488999998826</v>
       </c>
       <c r="D91" s="5">
         <v>-1.7012122029968491</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>349.71870589000002</v>
       </c>
       <c r="C92" s="5">
         <v>0.40292732000000342</v>
       </c>
       <c r="D92" s="5">
         <v>1.3929862332596743</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>349.55347597999997</v>
       </c>
       <c r="C93" s="5">
         <v>-0.1652299100000505</v>
       </c>
       <c r="D93" s="5">
         <v>-0.56548725515342957</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>350.05589028000003</v>
       </c>
       <c r="C94" s="5">
         <v>0.50241430000005494</v>
       </c>
       <c r="D94" s="5">
         <v>1.7384638190009127</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>344.97372528</v>
       </c>
       <c r="C95" s="5">
         <v>-5.0821650000000318</v>
       </c>
       <c r="D95" s="5">
         <v>-16.095830083678987</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>349.87682103999998</v>
       </c>
       <c r="C96" s="5">
         <v>4.9030957599999851</v>
       </c>
       <c r="D96" s="5">
         <v>18.454029849167686</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>350.43647480999999</v>
       </c>
       <c r="C97" s="5">
         <v>0.55965377000001126</v>
       </c>
       <c r="D97" s="5">
         <v>1.9364658334274143</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>354.38544746999997</v>
       </c>
       <c r="C98" s="5">
         <v>3.9489726599999813</v>
       </c>
       <c r="D98" s="5">
         <v>14.392860668404728</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>351.35112321000003</v>
       </c>
       <c r="C99" s="5">
         <v>-3.0343242599999485</v>
       </c>
       <c r="D99" s="5">
         <v>-9.8043486830107227</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>350.77420574000001</v>
       </c>
       <c r="C100" s="5">
         <v>-0.57691747000001214</v>
       </c>
       <c r="D100" s="5">
         <v>-1.9526987514858263</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>347.38630553000002</v>
       </c>
       <c r="C101" s="5">
         <v>-3.387900209999998</v>
       </c>
       <c r="D101" s="5">
         <v>-10.993745020000567</v>
       </c>
       <c r="E101" s="5">
         <v>-0.14214215418196785</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>349.08315221999999</v>
       </c>
       <c r="C102" s="5">
         <v>1.6968466899999726</v>
       </c>
       <c r="D102" s="5">
         <v>6.0215967534212433</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>348.46909849000002</v>
       </c>
       <c r="C103" s="5">
         <v>-0.61405372999996644</v>
       </c>
       <c r="D103" s="5">
         <v>-2.090553842537668</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>348.16005958</v>
       </c>
       <c r="C104" s="5">
         <v>-0.30903891000002659</v>
       </c>
       <c r="D104" s="5">
         <v>-1.0590412920999381</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>344.50865716999999</v>
       </c>
       <c r="C105" s="5">
         <v>-3.6514024100000029</v>
       </c>
       <c r="D105" s="5">
         <v>-11.884095948426598</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>346.54079122000002</v>
       </c>
       <c r="C106" s="5">
         <v>2.0321340500000247</v>
       </c>
       <c r="D106" s="5">
         <v>7.3125893953501331</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>346.47747283000001</v>
       </c>
       <c r="C107" s="5">
         <v>-6.3318390000006275E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-0.21903844895491131</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>345.72402552</v>
       </c>
       <c r="C108" s="5">
         <v>-0.75344731000001275</v>
       </c>
       <c r="D108" s="5">
         <v>-2.5785256903810727</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>345.25505545999999</v>
       </c>
       <c r="C109" s="5">
         <v>-0.46897006000000374</v>
       </c>
       <c r="D109" s="5">
         <v>-1.6156944742012569</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>346.25553907</v>
       </c>
       <c r="C110" s="5">
         <v>1.0004836100000034</v>
       </c>
       <c r="D110" s="5">
         <v>3.5333332556741537</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>347.56183184999998</v>
       </c>
       <c r="C111" s="5">
         <v>1.3062927799999784</v>
       </c>
       <c r="D111" s="5">
         <v>4.6222789087213778</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>348.77538305000002</v>
       </c>
       <c r="C112" s="5">
         <v>1.2135512000000404</v>
       </c>
       <c r="D112" s="5">
         <v>4.2713417138280585</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>350.10883611999998</v>
       </c>
       <c r="C113" s="5">
         <v>1.3334530699999618</v>
       </c>
       <c r="D113" s="5">
         <v>4.6856052481031973</v>
       </c>
       <c r="E113" s="5">
         <v>0.78371845598410594</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>351.01314212</v>
       </c>
       <c r="C114" s="5">
         <v>0.90430600000001959</v>
       </c>
       <c r="D114" s="5">
         <v>3.1439272266310381</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>352.10728827000003</v>
       </c>
       <c r="C115" s="5">
         <v>1.0941461500000287</v>
       </c>
       <c r="D115" s="5">
         <v>3.8053295790711816</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>352.09275724999998</v>
       </c>
       <c r="C116" s="5">
         <v>-1.4531020000049466E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-4.9511234952892558E-2</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>352.95361792</v>
       </c>
       <c r="C117" s="5">
         <v>0.86086067000002231</v>
       </c>
       <c r="D117" s="5">
         <v>2.9737568676811987</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>353.06952104999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.11590312999999242</v>
       </c>
       <c r="D118" s="5">
         <v>0.39476923411718712</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>353.41620627999998</v>
       </c>
       <c r="C119" s="5">
         <v>0.34668522999999141</v>
       </c>
       <c r="D119" s="5">
         <v>1.1846856474170053</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>351.93892438</v>
       </c>
       <c r="C120" s="5">
         <v>-1.4772818999999799</v>
       </c>
       <c r="D120" s="5">
         <v>-4.9022809074522282</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>350.05954430000003</v>
       </c>
       <c r="C121" s="5">
         <v>-1.8793800799999758</v>
       </c>
       <c r="D121" s="5">
         <v>-6.2231914446691627</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>349.90562027999999</v>
       </c>
       <c r="C122" s="5">
         <v>-0.15392402000003358</v>
       </c>
       <c r="D122" s="5">
         <v>-0.52637553312011587</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>352.11786339999998</v>
       </c>
       <c r="C123" s="5">
         <v>2.2122431199999824</v>
       </c>
       <c r="D123" s="5">
         <v>7.8563392759877893</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>352.35619960000002</v>
       </c>
       <c r="C124" s="5">
         <v>0.23833620000004885</v>
       </c>
       <c r="D124" s="5">
         <v>0.81526839997738687</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>352.37288913999998</v>
       </c>
       <c r="C125" s="5">
         <v>1.6689539999958924E-2</v>
       </c>
       <c r="D125" s="5">
         <v>5.6853451722771453E-2</v>
       </c>
       <c r="E125" s="5">
         <v>0.64667120232977382</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>352.85713128999998</v>
       </c>
       <c r="C126" s="5">
         <v>0.48424215000000004</v>
       </c>
       <c r="D126" s="5">
         <v>1.6616000344641613</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>353.12306409000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.26593280000003006</v>
       </c>
       <c r="D127" s="5">
         <v>0.90814509343395411</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>353.63628382000002</v>
       </c>
       <c r="C128" s="5">
         <v>0.51321973000000298</v>
       </c>
       <c r="D128" s="5">
         <v>1.758057195440621</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>353.16255353999998</v>
       </c>
       <c r="C129" s="5">
         <v>-0.47373028000004069</v>
       </c>
       <c r="D129" s="5">
         <v>-1.5957258801561847</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>353.45479079</v>
       </c>
       <c r="C130" s="5">
         <v>0.29223725000002787</v>
       </c>
       <c r="D130" s="5">
         <v>0.99751554831815081</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>353.66710081000002</v>
       </c>
       <c r="C131" s="5">
         <v>0.21231002000001808</v>
       </c>
       <c r="D131" s="5">
         <v>0.72319121433377376</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>353.48378887000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.18331194000001005</v>
       </c>
       <c r="D132" s="5">
         <v>-0.62021126186185827</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>355.28448828000001</v>
       </c>
       <c r="C133" s="5">
         <v>1.8006994099999929</v>
       </c>
       <c r="D133" s="5">
         <v>6.2871941838733347</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>351.86451725000001</v>
       </c>
       <c r="C134" s="5">
         <v>-3.4199710299999992</v>
       </c>
       <c r="D134" s="5">
         <v>-10.958856789509774</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>354.39838703999999</v>
       </c>
       <c r="C135" s="5">
         <v>2.5338697899999829</v>
       </c>
       <c r="D135" s="5">
         <v>8.9921332670034104</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>354.17472858000002</v>
       </c>
       <c r="C136" s="5">
         <v>-0.22365845999996736</v>
       </c>
       <c r="D136" s="5">
         <v>-0.75468888383105615</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>355.26645631000002</v>
       </c>
       <c r="C137" s="5">
         <v>1.0917277300000023</v>
       </c>
       <c r="D137" s="5">
         <v>3.7623051528373752</v>
       </c>
       <c r="E137" s="5">
         <v>0.82116623020065393</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>354.54876308000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.71769323000000895</v>
       </c>
       <c r="D138" s="5">
         <v>-2.397431522066773</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>355.46376321999998</v>
       </c>
       <c r="C139" s="5">
         <v>0.91500013999996099</v>
       </c>
       <c r="D139" s="5">
         <v>3.1412326349022912</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>356.68484199</v>
       </c>
       <c r="C140" s="5">
         <v>1.2210787700000196</v>
       </c>
       <c r="D140" s="5">
         <v>4.2009864265591057</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>358.36040398</v>
       </c>
       <c r="C141" s="5">
         <v>1.6755619900000056</v>
       </c>
       <c r="D141" s="5">
         <v>5.7850674743651576</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>358.71027523999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.34987125999998625</v>
       </c>
       <c r="D142" s="5">
         <v>1.1778849155197557</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>359.62454448</v>
       </c>
       <c r="C143" s="5">
         <v>0.91426924000001009</v>
       </c>
       <c r="D143" s="5">
         <v>3.1017628941864439</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>361.91166715000003</v>
       </c>
       <c r="C144" s="5">
         <v>2.2871226700000307</v>
       </c>
       <c r="D144" s="5">
         <v>7.9043889140611778</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>362.87815198999999</v>
       </c>
       <c r="C145" s="5">
         <v>0.96648483999996415</v>
       </c>
       <c r="D145" s="5">
         <v>3.2520889667805308</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>363.37543997</v>
       </c>
       <c r="C146" s="5">
         <v>0.49728798000001007</v>
       </c>
       <c r="D146" s="5">
         <v>1.6569307649709986</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>364.33596132000002</v>
       </c>
       <c r="C147" s="5">
         <v>0.96052135000002181</v>
       </c>
       <c r="D147" s="5">
         <v>3.2185207360410972</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>366.08702641999997</v>
       </c>
       <c r="C148" s="5">
         <v>1.7510650999999484</v>
       </c>
       <c r="D148" s="5">
         <v>5.9223439551365553</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>366.43474035000003</v>
       </c>
       <c r="C149" s="5">
         <v>0.34771393000005446</v>
       </c>
       <c r="D149" s="5">
         <v>1.1457476966559188</v>
       </c>
       <c r="E149" s="5">
         <v>3.143635950323076</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>366.91525762999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.48051727999995819</v>
       </c>
       <c r="D150" s="5">
         <v>1.5849963941040324</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>364.40047949000001</v>
       </c>
       <c r="C151" s="5">
         <v>-2.5147781399999758</v>
       </c>
       <c r="D151" s="5">
         <v>-7.9215462691904719</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>367.26688584999999</v>
       </c>
       <c r="C152" s="5">
         <v>2.8664063599999849</v>
       </c>
       <c r="D152" s="5">
         <v>9.8585829734635144</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>367.35889301999998</v>
       </c>
       <c r="C153" s="5">
         <v>9.2007169999988037E-2</v>
       </c>
       <c r="D153" s="5">
         <v>0.30103682659359254</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>368.75704588999997</v>
       </c>
       <c r="C154" s="5">
         <v>1.3981528699999899</v>
       </c>
       <c r="D154" s="5">
         <v>4.6639772082311071</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>368.60639237999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.15065350999998373</v>
       </c>
       <c r="D155" s="5">
         <v>-0.48915280653288873</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>370.48476414999999</v>
       </c>
       <c r="C156" s="5">
         <v>1.8783717700000011</v>
       </c>
       <c r="D156" s="5">
         <v>6.2893821818204243</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>368.61541562000002</v>
       </c>
       <c r="C157" s="5">
         <v>-1.8693485299999679</v>
       </c>
       <c r="D157" s="5">
         <v>-5.8895845417020194</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>371.67606723</v>
       </c>
       <c r="C158" s="5">
         <v>3.0606516099999794</v>
       </c>
       <c r="D158" s="5">
         <v>10.431568935767599</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>372.65283714999998</v>
       </c>
       <c r="C159" s="5">
         <v>0.97676991999998108</v>
       </c>
       <c r="D159" s="5">
         <v>3.1996011363965016</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>371.40622210999999</v>
       </c>
       <c r="C160" s="5">
         <v>-1.2466150399999947</v>
       </c>
       <c r="D160" s="5">
         <v>-3.9412530316231154</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>372.92222828000001</v>
       </c>
       <c r="C161" s="5">
         <v>1.5160061700000256</v>
       </c>
       <c r="D161" s="5">
         <v>5.0096340459974131</v>
       </c>
       <c r="E161" s="5">
         <v>1.7704347365655071</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>374.31100858999997</v>
       </c>
       <c r="C162" s="5">
         <v>1.3887803099999587</v>
       </c>
       <c r="D162" s="5">
         <v>4.5615358406070561</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>373.86585277</v>
       </c>
       <c r="C163" s="5">
         <v>-0.44515581999996812</v>
       </c>
       <c r="D163" s="5">
         <v>-1.4178228405961613</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>373.18514467</v>
       </c>
       <c r="C164" s="5">
         <v>-0.68070810000000392</v>
       </c>
       <c r="D164" s="5">
         <v>-2.1631267439440438</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>372.30677532999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.8783693400000061</v>
       </c>
       <c r="D165" s="5">
         <v>-2.7881728429292485</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>370.95210803999998</v>
       </c>
       <c r="C166" s="5">
         <v>-1.354667290000009</v>
       </c>
       <c r="D166" s="5">
         <v>-4.2799658586450633</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>368.60730681000001</v>
       </c>
       <c r="C167" s="5">
         <v>-2.3448012299999732</v>
       </c>
       <c r="D167" s="5">
         <v>-7.3270138136299128</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>366.72727037999999</v>
       </c>
       <c r="C168" s="5">
         <v>-1.8800364300000183</v>
       </c>
       <c r="D168" s="5">
         <v>-5.9516473791990325</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>366.35477537000003</v>
       </c>
       <c r="C169" s="5">
         <v>-0.37249500999996599</v>
       </c>
       <c r="D169" s="5">
         <v>-1.2120868843115362</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>366.08193224000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.27284313000001248</v>
       </c>
       <c r="D170" s="5">
         <v>-0.89004970097099623</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>365.58068886000001</v>
       </c>
       <c r="C171" s="5">
         <v>-0.50124338000000535</v>
       </c>
       <c r="D171" s="5">
         <v>-1.6307361305549439</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>364.76762380000002</v>
       </c>
       <c r="C172" s="5">
         <v>-0.81306505999998535</v>
       </c>
       <c r="D172" s="5">
         <v>-2.6364396249994093</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>364.45574082000002</v>
       </c>
       <c r="C173" s="5">
         <v>-0.31188298000000714</v>
       </c>
       <c r="D173" s="5">
         <v>-1.0212106691980249</v>
       </c>
       <c r="E173" s="5">
         <v>-2.270309147043692</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>363.0393163</v>
       </c>
       <c r="C174" s="5">
         <v>-1.4164245200000209</v>
       </c>
       <c r="D174" s="5">
         <v>-4.5652848604287533</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>363.97677012999998</v>
       </c>
       <c r="C175" s="5">
         <v>0.93745382999998128</v>
       </c>
       <c r="D175" s="5">
         <v>3.143074802278667</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>364.08668519999998</v>
       </c>
       <c r="C176" s="5">
         <v>0.10991506999999956</v>
       </c>
       <c r="D176" s="5">
         <v>0.36298298803920659</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>364.91760654000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.83092134000003171</v>
       </c>
       <c r="D177" s="5">
         <v>2.7732876868968415</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>366.15060589000001</v>
       </c>
       <c r="C178" s="5">
         <v>1.23299935</v>
       </c>
       <c r="D178" s="5">
         <v>4.1308163303319878</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>368.37264260000001</v>
       </c>
       <c r="C179" s="5">
         <v>2.2220367099999976</v>
       </c>
       <c r="D179" s="5">
         <v>7.5304218811353296</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>368.80568905000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.43304645000000619</v>
       </c>
       <c r="D180" s="5">
         <v>1.4198362581344881</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>369.03272256000002</v>
       </c>
       <c r="C181" s="5">
         <v>0.22703351000001248</v>
       </c>
       <c r="D181" s="5">
         <v>0.74121557851101194</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>369.11284806999998</v>
       </c>
       <c r="C182" s="5">
         <v>8.0125509999959377E-2</v>
       </c>
       <c r="D182" s="5">
         <v>0.2608590243730502</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>368.15551252</v>
       </c>
       <c r="C183" s="5">
         <v>-0.95733554999998205</v>
       </c>
       <c r="D183" s="5">
         <v>-3.0683190848652675</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>367.23609031000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.91942220999999336</v>
       </c>
       <c r="D184" s="5">
         <v>-2.9560268128966949</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>370.37823650000001</v>
       </c>
       <c r="C185" s="5">
         <v>3.1421461900000054</v>
       </c>
       <c r="D185" s="5">
         <v>10.76466867068695</v>
       </c>
       <c r="E185" s="5">
         <v>1.6250246646341227</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>374.04537676000001</v>
       </c>
       <c r="C186" s="5">
         <v>3.6671402599999965</v>
       </c>
       <c r="D186" s="5">
         <v>12.550124543547113</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>373.22924904000001</v>
       </c>
       <c r="C187" s="5">
         <v>-0.81612771999999723</v>
       </c>
       <c r="D187" s="5">
         <v>-2.5870809535599282</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>374.47439144999998</v>
       </c>
       <c r="C188" s="5">
         <v>1.2451424099999713</v>
       </c>
       <c r="D188" s="5">
         <v>4.0776391902525022</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>375.78967301</v>
       </c>
       <c r="C189" s="5">
         <v>1.3152815600000167</v>
       </c>
       <c r="D189" s="5">
         <v>4.2971905369914909</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>376.32552762</v>
       </c>
       <c r="C190" s="5">
         <v>0.53585461000000123</v>
       </c>
       <c r="D190" s="5">
         <v>1.7246153186235569</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>369.86534387</v>
       </c>
       <c r="C191" s="5">
         <v>-6.4601837499999988</v>
       </c>
       <c r="D191" s="5">
         <v>-18.761942354550598</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>377.46159157</v>
       </c>
       <c r="C192" s="5">
         <v>7.5962476999999922</v>
       </c>
       <c r="D192" s="5">
         <v>27.629045074314607</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>381.90067195</v>
       </c>
       <c r="C193" s="5">
         <v>4.4390803800000072</v>
       </c>
       <c r="D193" s="5">
         <v>15.061986791296711</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>377.24967865999997</v>
       </c>
       <c r="C194" s="5">
         <v>-4.6509932900000308</v>
       </c>
       <c r="D194" s="5">
         <v>-13.674028987695941</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>379.30432906999999</v>
       </c>
       <c r="C195" s="5">
         <v>2.054650410000022</v>
       </c>
       <c r="D195" s="5">
         <v>6.7350482526881583</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>380.02168268000003</v>
       </c>
       <c r="C196" s="5">
         <v>0.71735361000003195</v>
       </c>
       <c r="D196" s="5">
         <v>2.293238093995531</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>380.39604728</v>
       </c>
       <c r="C197" s="5">
         <v>0.37436459999997851</v>
       </c>
       <c r="D197" s="5">
         <v>1.1885625909954456</v>
       </c>
       <c r="E197" s="5">
         <v>2.7047514656007632</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>380.91935481000002</v>
       </c>
       <c r="C198" s="5">
         <v>0.52330753000001096</v>
       </c>
       <c r="D198" s="5">
         <v>1.66337768168352</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>381.30396264000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.3846078299999931</v>
       </c>
       <c r="D199" s="5">
         <v>1.218370836599747</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>381.54835749</v>
       </c>
       <c r="C200" s="5">
         <v>0.24439484999999195</v>
       </c>
       <c r="D200" s="5">
         <v>0.77185109226109994</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>380.23532057</v>
       </c>
       <c r="C201" s="5">
         <v>-1.3130369200000018</v>
       </c>
       <c r="D201" s="5">
         <v>-4.0523329573697424</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>381.09573840000002</v>
       </c>
       <c r="C202" s="5">
         <v>0.86041783000001715</v>
       </c>
       <c r="D202" s="5">
         <v>2.7494790033514516</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>380.91940764999998</v>
       </c>
       <c r="C203" s="5">
         <v>-0.17633075000003373</v>
       </c>
       <c r="D203" s="5">
         <v>-0.5538221314537517</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>377.97060247000002</v>
       </c>
       <c r="C204" s="5">
         <v>-2.9488051799999653</v>
       </c>
       <c r="D204" s="5">
         <v>-8.9040496092606993</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>380.82058057</v>
       </c>
       <c r="C205" s="5">
         <v>2.8499780999999871</v>
       </c>
       <c r="D205" s="5">
         <v>9.4330880696352981</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>382.70548134000001</v>
       </c>
       <c r="C206" s="5">
         <v>1.8849007700000016</v>
       </c>
       <c r="D206" s="5">
         <v>6.1038787899111435</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>384.45617382</v>
       </c>
       <c r="C207" s="5">
         <v>1.7506924799999979</v>
       </c>
       <c r="D207" s="5">
         <v>5.6296603687601587</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>384.35725029000002</v>
       </c>
       <c r="C208" s="5">
         <v>-9.892352999997911E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-0.30833263475987804</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>383.88683766000003</v>
       </c>
       <c r="C209" s="5">
         <v>-0.47041262999999844</v>
       </c>
       <c r="D209" s="5">
         <v>-1.4588270728738806</v>
       </c>
       <c r="E209" s="5">
         <v>0.91767262172168795</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>384.27595688999997</v>
       </c>
       <c r="C210" s="5">
         <v>0.38911922999994886</v>
       </c>
       <c r="D210" s="5">
         <v>1.223160152964553</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>385.12924662</v>
       </c>
       <c r="C211" s="5">
         <v>0.85328973000002861</v>
       </c>
       <c r="D211" s="5">
         <v>2.6974000632052908</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>386.25247300000001</v>
       </c>
       <c r="C212" s="5">
         <v>1.1232263800000055</v>
       </c>
       <c r="D212" s="5">
         <v>3.5564789138892383</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>389.88675619999998</v>
       </c>
       <c r="C213" s="5">
         <v>3.6342831999999703</v>
       </c>
       <c r="D213" s="5">
         <v>11.893928492179029</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>388.17866851999997</v>
       </c>
       <c r="C214" s="5">
         <v>-1.7080876800000055</v>
       </c>
       <c r="D214" s="5">
         <v>-5.1323387255739261</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>388.80971384999998</v>
       </c>
       <c r="C215" s="5">
         <v>0.63104533000000629</v>
       </c>
       <c r="D215" s="5">
         <v>1.9683253589750427</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>388.78666927</v>
       </c>
       <c r="C216" s="5">
         <v>-2.3044579999975667E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-7.1100289520165116E-2</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>388.44909080000002</v>
       </c>
       <c r="C217" s="5">
         <v>-0.33757846999998264</v>
       </c>
       <c r="D217" s="5">
         <v>-1.0369830675782232</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>389.16798181000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.718891009999993</v>
       </c>
       <c r="D218" s="5">
         <v>2.2435486767646839</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>389.69196724</v>
       </c>
       <c r="C219" s="5">
         <v>0.52398542999998199</v>
       </c>
       <c r="D219" s="5">
         <v>1.6277285214745696</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>389.60224340000002</v>
       </c>
       <c r="C220" s="5">
         <v>-8.9723839999976462E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-0.27594196686188122</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>389.94012927</v>
       </c>
       <c r="C221" s="5">
         <v>0.3378858699999796</v>
       </c>
       <c r="D221" s="5">
         <v>1.0456887245829272</v>
       </c>
       <c r="E221" s="5">
         <v>1.5768427088821424</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>391.15060473</v>
       </c>
       <c r="C222" s="5">
         <v>1.2104754599999978</v>
       </c>
       <c r="D222" s="5">
         <v>3.7893748933183868</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>392.31009116000001</v>
       </c>
       <c r="C223" s="5">
         <v>1.1594864300000154</v>
       </c>
       <c r="D223" s="5">
         <v>3.6157274330851807</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>392.04843326999998</v>
       </c>
       <c r="C224" s="5">
         <v>-0.2616578900000377</v>
       </c>
       <c r="D224" s="5">
         <v>-0.79743095717115242</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>390.08431945000001</v>
       </c>
       <c r="C225" s="5">
         <v>-1.9641138199999659</v>
       </c>
       <c r="D225" s="5">
         <v>-5.8489335061494447</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>390.4904234</v>
       </c>
       <c r="C226" s="5">
         <v>0.40610394999998789</v>
       </c>
       <c r="D226" s="5">
         <v>1.256458614418432</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>392.18640355999997</v>
       </c>
       <c r="C227" s="5">
         <v>1.6959801599999764</v>
       </c>
       <c r="D227" s="5">
         <v>5.3381654293906955</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>394.48923251999997</v>
       </c>
       <c r="C228" s="5">
         <v>2.3028289599999994</v>
       </c>
       <c r="D228" s="5">
         <v>7.2781918574723825</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>400.42843023</v>
       </c>
       <c r="C229" s="5">
         <v>5.9391977100000304</v>
       </c>
       <c r="D229" s="5">
         <v>19.640166905486822</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>402.47021437000001</v>
       </c>
       <c r="C230" s="5">
         <v>2.0417841400000043</v>
       </c>
       <c r="D230" s="5">
         <v>6.2933476791113385</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>396.45398639000001</v>
       </c>
       <c r="C231" s="5">
         <v>-6.0162279799999965</v>
       </c>
       <c r="D231" s="5">
         <v>-16.53420610939542</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>397.57049666</v>
       </c>
       <c r="C232" s="5">
         <v>1.116510269999992</v>
       </c>
       <c r="D232" s="5">
         <v>3.4323306658489372</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>399.19357117999999</v>
       </c>
       <c r="C233" s="5">
         <v>1.6230745199999888</v>
       </c>
       <c r="D233" s="5">
         <v>5.0104894912224474</v>
       </c>
       <c r="E233" s="5">
         <v>2.373041709588386</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>402.46518565000002</v>
       </c>
       <c r="C234" s="5">
         <v>3.2716144700000314</v>
       </c>
       <c r="D234" s="5">
         <v>10.290310923259138</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>398.04595943999999</v>
       </c>
       <c r="C235" s="5">
         <v>-4.4192262100000335</v>
       </c>
       <c r="D235" s="5">
         <v>-12.409135401421157</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>398.19039033000001</v>
       </c>
       <c r="C236" s="5">
         <v>0.14443089000002374</v>
       </c>
       <c r="D236" s="5">
         <v>0.43628974720839597</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>397.71160706000001</v>
       </c>
       <c r="C237" s="5">
         <v>-0.47878327000000809</v>
       </c>
       <c r="D237" s="5">
         <v>-1.4333735434975958</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>400.59153395999999</v>
       </c>
       <c r="C238" s="5">
         <v>2.8799268999999867</v>
       </c>
       <c r="D238" s="5">
         <v>9.0440592914542641</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>401.82981331000002</v>
       </c>
       <c r="C239" s="5">
         <v>1.2382793500000275</v>
       </c>
       <c r="D239" s="5">
         <v>3.7730703030221413</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>402.19618156000001</v>
       </c>
       <c r="C240" s="5">
         <v>0.36636824999999362</v>
       </c>
       <c r="D240" s="5">
         <v>1.0996029616527681</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>402.92350739</v>
       </c>
       <c r="C241" s="5">
         <v>0.72732582999998385</v>
       </c>
       <c r="D241" s="5">
         <v>2.1917772051332607</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>403.91523217000002</v>
       </c>
       <c r="C242" s="5">
         <v>0.99172478000002684</v>
       </c>
       <c r="D242" s="5">
         <v>2.9939006422755821</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>406.45858294999999</v>
       </c>
       <c r="C243" s="5">
         <v>2.5433507799999688</v>
       </c>
       <c r="D243" s="5">
         <v>7.8233471056647907</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>406.83552601000002</v>
       </c>
       <c r="C244" s="5">
         <v>0.37694306000003053</v>
       </c>
       <c r="D244" s="5">
         <v>1.1185542774934554</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>408.60277644000001</v>
       </c>
       <c r="C245" s="5">
         <v>1.76725042999999</v>
       </c>
       <c r="D245" s="5">
         <v>5.3390320471439656</v>
       </c>
       <c r="E245" s="5">
         <v>2.3570533042871489</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>409.38585167000002</v>
       </c>
       <c r="C246" s="5">
         <v>0.78307523000000856</v>
       </c>
       <c r="D246" s="5">
         <v>2.324161184913387</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>407.62782750999997</v>
       </c>
       <c r="C247" s="5">
         <v>-1.7580241600000477</v>
       </c>
       <c r="D247" s="5">
         <v>-5.0331706049765117</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>406.42931814000002</v>
       </c>
       <c r="C248" s="5">
         <v>-1.1985093699999538</v>
       </c>
       <c r="D248" s="5">
         <v>-3.4717457683981379</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>411.34742599999998</v>
       </c>
       <c r="C249" s="5">
         <v>4.9181078599999637</v>
       </c>
       <c r="D249" s="5">
         <v>15.527417499034124</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>412.80283901000001</v>
       </c>
       <c r="C250" s="5">
         <v>1.4554130100000293</v>
       </c>
       <c r="D250" s="5">
         <v>4.3293968479751088</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>413.66501822999999</v>
       </c>
       <c r="C251" s="5">
         <v>0.86217921999997316</v>
       </c>
       <c r="D251" s="5">
         <v>2.5353098882421987</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>410.66450806</v>
       </c>
       <c r="C252" s="5">
         <v>-3.0005101699999841</v>
       </c>
       <c r="D252" s="5">
         <v>-8.3651886836018328</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>410.70962601000002</v>
       </c>
       <c r="C253" s="5">
         <v>4.5117950000019391E-2</v>
       </c>
       <c r="D253" s="5">
         <v>0.13191855289531595</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>410.30090394000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.40872207000001026</v>
       </c>
       <c r="D254" s="5">
         <v>-1.1876781721043894</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>409.62817797999998</v>
       </c>
       <c r="C255" s="5">
         <v>-0.67272596000003659</v>
       </c>
       <c r="D255" s="5">
         <v>-1.9498641390569338</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>410.73016854000002</v>
       </c>
       <c r="C256" s="5">
         <v>1.101990560000047</v>
       </c>
       <c r="D256" s="5">
         <v>3.2764629537361367</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>408.1128162</v>
       </c>
       <c r="C257" s="5">
         <v>-2.6173523400000249</v>
       </c>
       <c r="D257" s="5">
         <v>-7.384524675017035</v>
       </c>
       <c r="E257" s="5">
         <v>-0.11991113821321342</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>409.1381336</v>
       </c>
       <c r="C258" s="5">
         <v>1.0253174000000058</v>
       </c>
       <c r="D258" s="5">
         <v>3.056814795436269</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>409.35307175999998</v>
       </c>
       <c r="C259" s="5">
         <v>0.21493815999997423</v>
       </c>
       <c r="D259" s="5">
         <v>0.63223719741527518</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>406.97110457000002</v>
       </c>
       <c r="C260" s="5">
         <v>-2.3819671899999548</v>
       </c>
       <c r="D260" s="5">
         <v>-6.7634371624682554</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>405.80991770999998</v>
       </c>
       <c r="C261" s="5">
         <v>-1.1611868600000435</v>
       </c>
       <c r="D261" s="5">
         <v>-3.3706670834106944</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>403.84250005000001</v>
       </c>
       <c r="C262" s="5">
         <v>-1.9674176599999669</v>
       </c>
       <c r="D262" s="5">
         <v>-5.6651025887552002</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>401.47155034000002</v>
       </c>
       <c r="C263" s="5">
         <v>-2.3709497099999908</v>
       </c>
       <c r="D263" s="5">
         <v>-6.8220739877841829</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>401.35181108</v>
       </c>
       <c r="C264" s="5">
         <v>-0.11973926000001711</v>
       </c>
       <c r="D264" s="5">
         <v>-0.35731459570110813</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>400.44536274000001</v>
       </c>
       <c r="C265" s="5">
         <v>-0.90644833999999719</v>
       </c>
       <c r="D265" s="5">
         <v>-2.6767729532676587</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>396.94650836</v>
       </c>
       <c r="C266" s="5">
         <v>-3.4988543800000116</v>
       </c>
       <c r="D266" s="5">
         <v>-9.9954203024163473</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>393.88620789999999</v>
       </c>
       <c r="C267" s="5">
         <v>-3.0603004600000077</v>
       </c>
       <c r="D267" s="5">
         <v>-8.8691428540762391</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>392.77351440000001</v>
       </c>
       <c r="C268" s="5">
         <v>-1.1126934999999776</v>
       </c>
       <c r="D268" s="5">
         <v>-3.3377172594464266</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>389.95989069000001</v>
       </c>
       <c r="C269" s="5">
         <v>-2.8136237100000017</v>
       </c>
       <c r="D269" s="5">
         <v>-8.2654480822258574</v>
       </c>
       <c r="E269" s="5">
         <v>-4.4480165261715161</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>392.16836484999999</v>
       </c>
       <c r="C270" s="5">
         <v>2.2084741599999802</v>
       </c>
       <c r="D270" s="5">
         <v>7.0117358807025854</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>396.53148698000001</v>
       </c>
       <c r="C271" s="5">
         <v>4.363122130000022</v>
       </c>
       <c r="D271" s="5">
         <v>14.198777442022115</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>394.70953301999998</v>
       </c>
       <c r="C272" s="5">
         <v>-1.8219539600000303</v>
       </c>
       <c r="D272" s="5">
         <v>-5.3764486163127341</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>395.58618361999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.87665060000000494</v>
       </c>
       <c r="D273" s="5">
         <v>2.6980012531890418</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>396.02472920000002</v>
       </c>
       <c r="C274" s="5">
         <v>0.43854558000003863</v>
       </c>
       <c r="D274" s="5">
         <v>1.3384575304627111</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>395.79817373999998</v>
       </c>
       <c r="C275" s="5">
         <v>-0.22655546000004279</v>
       </c>
       <c r="D275" s="5">
         <v>-0.68433296772270058</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>397.44416407</v>
       </c>
       <c r="C276" s="5">
         <v>1.6459903300000178</v>
       </c>
       <c r="D276" s="5">
         <v>5.1061335144828801</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>396.13183828000001</v>
       </c>
       <c r="C277" s="5">
         <v>-1.3123257899999885</v>
       </c>
       <c r="D277" s="5">
         <v>-3.8911236192140763</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>396.18905057000001</v>
       </c>
       <c r="C278" s="5">
         <v>5.7212289999995392E-2</v>
       </c>
       <c r="D278" s="5">
         <v>0.1734506130774971</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>398.99897636999998</v>
       </c>
       <c r="C279" s="5">
         <v>2.8099257999999736</v>
       </c>
       <c r="D279" s="5">
         <v>8.8508318249095765</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>398.27670289000002</v>
       </c>
       <c r="C280" s="5">
         <v>-0.72227347999995573</v>
       </c>
       <c r="D280" s="5">
         <v>-2.15075924111362</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>400.03646528000002</v>
       </c>
       <c r="C281" s="5">
         <v>1.7597623899999917</v>
       </c>
       <c r="D281" s="5">
         <v>5.4328960827668693</v>
       </c>
       <c r="E281" s="5">
         <v>2.5840028245392999</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>396.55403582999998</v>
       </c>
       <c r="C282" s="5">
         <v>-3.4824294500000406</v>
       </c>
       <c r="D282" s="5">
         <v>-9.9604085914263845</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>399.61455072000001</v>
       </c>
       <c r="C283" s="5">
         <v>3.0605148900000358</v>
       </c>
       <c r="D283" s="5">
         <v>9.6647442049331502</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>399.84115374999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.22660302999997839</v>
       </c>
       <c r="D284" s="5">
         <v>0.68259104977925755</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>399.35708806000002</v>
       </c>
       <c r="C285" s="5">
         <v>-0.4840656899999658</v>
       </c>
       <c r="D285" s="5">
         <v>-1.4431395552807036</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>398.30958879000002</v>
       </c>
       <c r="C286" s="5">
         <v>-1.047499270000003</v>
       </c>
       <c r="D286" s="5">
         <v>-3.1025438844369702</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>398.51970262999998</v>
       </c>
       <c r="C287" s="5">
         <v>0.21011383999996269</v>
       </c>
       <c r="D287" s="5">
         <v>0.63485648738323963</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>397.34940935999998</v>
       </c>
       <c r="C288" s="5">
         <v>-1.1702932700000019</v>
       </c>
       <c r="D288" s="5">
         <v>-3.4675584850542673</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>398.20459584000002</v>
       </c>
       <c r="C289" s="5">
         <v>0.85518648000004305</v>
       </c>
       <c r="D289" s="5">
         <v>2.6134656158949943</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>397.74801210999999</v>
       </c>
       <c r="C290" s="5">
         <v>-0.45658373000003394</v>
       </c>
       <c r="D290" s="5">
         <v>-1.3672830781012335</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>398.45385281</v>
       </c>
       <c r="C291" s="5">
         <v>0.7058407000000102</v>
       </c>
       <c r="D291" s="5">
         <v>2.1504192049708104</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>398.42526555000001</v>
       </c>
       <c r="C292" s="5">
         <v>-2.8587259999994785E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-8.6060602381365925E-2</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>396.74989081000001</v>
       </c>
       <c r="C293" s="5">
         <v>-1.6753747399999952</v>
       </c>
       <c r="D293" s="5">
         <v>-4.9309089576391685</v>
       </c>
       <c r="E293" s="5">
         <v>-0.82156872066641018</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>403.19906695999998</v>
       </c>
       <c r="C294" s="5">
         <v>6.4491761499999711</v>
       </c>
       <c r="D294" s="5">
         <v>21.347946226507553</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>397.91831193000002</v>
       </c>
       <c r="C295" s="5">
         <v>-5.2807550299999662</v>
       </c>
       <c r="D295" s="5">
         <v>-14.632436706963958</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>396.57244865000001</v>
       </c>
       <c r="C296" s="5">
         <v>-1.3458632800000032</v>
       </c>
       <c r="D296" s="5">
         <v>-3.9840551370820654</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>397.02203125</v>
       </c>
       <c r="C297" s="5">
         <v>0.44958259999998518</v>
       </c>
       <c r="D297" s="5">
         <v>1.3689194629113111</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>396.83029312999997</v>
       </c>
       <c r="C298" s="5">
         <v>-0.19173812000002499</v>
       </c>
       <c r="D298" s="5">
         <v>-0.57799205305818502</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>397.45305096999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.62275784000001977</v>
       </c>
       <c r="D299" s="5">
         <v>1.8995362677674432</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>398.0124199</v>
       </c>
       <c r="C300" s="5">
         <v>0.55936893000000509</v>
       </c>
       <c r="D300" s="5">
         <v>1.7019947260684898</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>398.30296104000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.29054114000001618</v>
       </c>
       <c r="D301" s="5">
         <v>0.87950162151397837</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>399.66335284000002</v>
       </c>
       <c r="C302" s="5">
         <v>1.3603918000000021</v>
       </c>
       <c r="D302" s="5">
         <v>4.1764391460654471</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>399.47354281999998</v>
       </c>
       <c r="C303" s="5">
         <v>-0.18981002000003855</v>
       </c>
       <c r="D303" s="5">
         <v>-0.56842340710248074</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>399.91650341000002</v>
       </c>
       <c r="C304" s="5">
         <v>0.44296059000004107</v>
       </c>
       <c r="D304" s="5">
         <v>1.3387783220441207</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>400.28965764999998</v>
       </c>
       <c r="C305" s="5">
         <v>0.37315423999996256</v>
       </c>
       <c r="D305" s="5">
         <v>1.1254605742197166</v>
       </c>
       <c r="E305" s="5">
         <v>0.89219100546524821</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>399.79989028</v>
       </c>
       <c r="C306" s="5">
         <v>-0.48976736999998138</v>
       </c>
       <c r="D306" s="5">
         <v>-1.458398671075245</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>399.26642984</v>
       </c>
       <c r="C307" s="5">
         <v>-0.53346043999999893</v>
       </c>
       <c r="D307" s="5">
         <v>-1.5894837767683079</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>399.16139798</v>
       </c>
       <c r="C308" s="5">
         <v>-0.10503185999999687</v>
       </c>
       <c r="D308" s="5">
         <v>-0.31521817278440389</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>397.79405609000003</v>
       </c>
       <c r="C309" s="5">
         <v>-1.3673418899999774</v>
       </c>
       <c r="D309" s="5">
         <v>-4.034074817874556</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>397.34157161000002</v>
       </c>
       <c r="C310" s="5">
         <v>-0.45248448000000963</v>
       </c>
       <c r="D310" s="5">
         <v>-1.3564738704033408</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>397.95722309000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.61565147999999681</v>
       </c>
       <c r="D311" s="5">
         <v>1.8752384410960277</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>398.01708404999999</v>
       </c>
       <c r="C312" s="5">
         <v>5.9860959999980423E-2</v>
       </c>
       <c r="D312" s="5">
         <v>0.18065411595560299</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>398.73647184999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.71938779999999269</v>
       </c>
       <c r="D313" s="5">
         <v>2.190606659211114</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>400.27881639999998</v>
       </c>
       <c r="C314" s="5">
         <v>1.5423445499999957</v>
       </c>
       <c r="D314" s="5">
         <v>4.7417298002943253</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>400.96841875000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.68960235000002967</v>
       </c>
       <c r="D315" s="5">
         <v>2.0870681196962337</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>400.90767729999999</v>
       </c>
       <c r="C316" s="5">
         <v>-6.0741450000023178E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-0.18163285969321485</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>401.55913479999998</v>
       </c>
       <c r="C317" s="5">
         <v>0.65145749999999225</v>
       </c>
       <c r="D317" s="5">
         <v>1.9674696226318344</v>
       </c>
       <c r="E317" s="5">
         <v>0.31713963269817125</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>401.95170401000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.39256921000003331</v>
       </c>
       <c r="D318" s="5">
         <v>1.1794633340480587</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>401.40379744000001</v>
       </c>
       <c r="C319" s="5">
         <v>-0.5479065700000092</v>
       </c>
       <c r="D319" s="5">
         <v>-1.623530714870669</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>401.3554638</v>
       </c>
       <c r="C320" s="5">
         <v>-4.8333640000009837E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-0.14439816530208427</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>406.12803271000001</v>
       </c>
       <c r="C321" s="5">
         <v>4.7725689100000181</v>
       </c>
       <c r="D321" s="5">
         <v>15.240584959492431</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>407.27922862000003</v>
       </c>
       <c r="C322" s="5">
         <v>1.1511959100000126</v>
       </c>
       <c r="D322" s="5">
         <v>3.4550104585735264</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>408.21154144000002</v>
       </c>
       <c r="C323" s="5">
         <v>0.93231281999999283</v>
       </c>
       <c r="D323" s="5">
         <v>2.7817991368939365</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>411.43595116</v>
       </c>
       <c r="C324" s="5">
         <v>3.2244097199999828</v>
       </c>
       <c r="D324" s="5">
         <v>9.9014689550158685</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>409.82630220999999</v>
       </c>
       <c r="C325" s="5">
         <v>-1.6096489500000075</v>
       </c>
       <c r="D325" s="5">
         <v>-4.5950123739032955</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>411.48723861000002</v>
       </c>
       <c r="C326" s="5">
         <v>1.6609364000000255</v>
       </c>
       <c r="D326" s="5">
         <v>4.9732207963833375</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>409.35731052</v>
       </c>
       <c r="C327" s="5">
         <v>-2.1299280900000213</v>
       </c>
       <c r="D327" s="5">
         <v>-6.0375882684799542</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>409.98554855999998</v>
       </c>
       <c r="C328" s="5">
         <v>0.62823803999998518</v>
       </c>
       <c r="D328" s="5">
         <v>1.8572569810726192</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>411.11605872000001</v>
       </c>
       <c r="C329" s="5">
         <v>1.1305101600000285</v>
       </c>
       <c r="D329" s="5">
         <v>3.3595738868412939</v>
       </c>
       <c r="E329" s="5">
         <v>2.3799543060475825</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>412.13554455000002</v>
       </c>
       <c r="C330" s="5">
         <v>1.0194858300000078</v>
       </c>
       <c r="D330" s="5">
         <v>3.0166841396555899</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>414.04817995000002</v>
       </c>
       <c r="C331" s="5">
         <v>1.9126353999999992</v>
       </c>
       <c r="D331" s="5">
         <v>5.7133164609759701</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>413.46909145000001</v>
       </c>
       <c r="C332" s="5">
         <v>-0.57908850000001166</v>
       </c>
       <c r="D332" s="5">
         <v>-1.6654718992183959</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>417.27414063999998</v>
       </c>
       <c r="C333" s="5">
         <v>3.805049189999977</v>
       </c>
       <c r="D333" s="5">
         <v>11.619753628572349</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>414.04505521999999</v>
       </c>
       <c r="C334" s="5">
         <v>-3.2290854199999899</v>
       </c>
       <c r="D334" s="5">
         <v>-8.9010079145904193</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>413.18954586000001</v>
       </c>
       <c r="C335" s="5">
         <v>-0.85550935999998501</v>
       </c>
       <c r="D335" s="5">
         <v>-2.4514833784682111</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>410.78016759000002</v>
       </c>
       <c r="C336" s="5">
         <v>-2.4093782699999906</v>
       </c>
       <c r="D336" s="5">
         <v>-6.7772919705420653</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>408.88547968</v>
       </c>
       <c r="C337" s="5">
         <v>-1.894687910000016</v>
       </c>
       <c r="D337" s="5">
         <v>-5.3966217475385108</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>410.37442915999998</v>
       </c>
       <c r="C338" s="5">
         <v>1.4889494799999738</v>
       </c>
       <c r="D338" s="5">
         <v>4.4583691779975343</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>411.63454598999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.2601168300000154</v>
       </c>
       <c r="D339" s="5">
         <v>3.7476538497030365</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>412.29913063999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.66458464999999478</v>
       </c>
       <c r="D340" s="5">
         <v>1.9546985535096928</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>412.52722495</v>
       </c>
       <c r="C341" s="5">
         <v>0.22809431000001723</v>
       </c>
       <c r="D341" s="5">
         <v>0.66589407330022166</v>
       </c>
       <c r="E341" s="5">
         <v>0.34325251959108627</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>409.53564832000001</v>
       </c>
       <c r="C342" s="5">
         <v>-2.9915766299999973</v>
       </c>
       <c r="D342" s="5">
         <v>-8.3633612789219427</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>414.64420532000003</v>
       </c>
       <c r="C343" s="5">
         <v>5.1085570000000189</v>
       </c>
       <c r="D343" s="5">
         <v>16.039719696525356</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>416.01579198000002</v>
       </c>
       <c r="C344" s="5">
         <v>1.3715866599999913</v>
       </c>
       <c r="D344" s="5">
         <v>4.0424560628680384</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>416.37550893999997</v>
       </c>
       <c r="C345" s="5">
         <v>0.35971695999995745</v>
       </c>
       <c r="D345" s="5">
         <v>1.0425544719067092</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>417.50359529000002</v>
       </c>
       <c r="C346" s="5">
         <v>1.1280863500000464</v>
       </c>
       <c r="D346" s="5">
         <v>3.3000467627375407</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>418.06505190000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.56145660999999336</v>
       </c>
       <c r="D347" s="5">
         <v>1.6257431916451903</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>420.72593167000002</v>
       </c>
       <c r="C348" s="5">
         <v>2.6608797700000082</v>
       </c>
       <c r="D348" s="5">
         <v>7.9108214561647738</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>420.17184523999998</v>
       </c>
       <c r="C349" s="5">
         <v>-0.55408643000004076</v>
       </c>
       <c r="D349" s="5">
         <v>-1.5689754300288183</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>419.01693017999997</v>
       </c>
       <c r="C350" s="5">
         <v>-1.1549150600000075</v>
       </c>
       <c r="D350" s="5">
         <v>-3.2489974631750518</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>415.83706140999999</v>
       </c>
       <c r="C351" s="5">
         <v>-3.1798687699999846</v>
       </c>
       <c r="D351" s="5">
         <v>-8.7360065472617325</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>420.22259446999999</v>
       </c>
       <c r="C352" s="5">
         <v>4.3855330600000002</v>
       </c>
       <c r="D352" s="5">
         <v>13.416040035473253</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>420.07764486000002</v>
       </c>
       <c r="C353" s="5">
         <v>-0.1449496099999692</v>
       </c>
       <c r="D353" s="5">
         <v>-0.41313800122286803</v>
       </c>
       <c r="E353" s="5">
         <v>1.8302840281426702</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>417.64177137000001</v>
       </c>
       <c r="C354" s="5">
         <v>-2.4358734900000059</v>
       </c>
       <c r="D354" s="5">
         <v>-6.7406672488974362</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>419.19162611000002</v>
       </c>
       <c r="C355" s="5">
         <v>1.5498547400000007</v>
       </c>
       <c r="D355" s="5">
         <v>4.5451842967126455</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>419.97744483999998</v>
       </c>
       <c r="C356" s="5">
         <v>0.78581872999995994</v>
       </c>
       <c r="D356" s="5">
         <v>2.2728649250966182</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>419.48339241000002</v>
       </c>
       <c r="C357" s="5">
         <v>-0.4940524299999538</v>
       </c>
       <c r="D357" s="5">
         <v>-1.4025563836181698</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>421.66368750999999</v>
       </c>
       <c r="C358" s="5">
         <v>2.1802950999999666</v>
       </c>
       <c r="D358" s="5">
         <v>6.4185091475440492</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>421.69734951999999</v>
       </c>
       <c r="C359" s="5">
         <v>3.3662010000000464E-2</v>
       </c>
       <c r="D359" s="5">
         <v>9.5839774695050117E-2</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>422.17209337000003</v>
       </c>
       <c r="C360" s="5">
         <v>0.47474385000003849</v>
       </c>
       <c r="D360" s="5">
         <v>1.3593477615631011</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>424.64382479</v>
       </c>
       <c r="C361" s="5">
         <v>2.4717314199999691</v>
       </c>
       <c r="D361" s="5">
         <v>7.2564679958579514</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>425.31722077000001</v>
       </c>
       <c r="C362" s="5">
         <v>0.67339598000000933</v>
       </c>
       <c r="D362" s="5">
         <v>1.9196334048163788</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>426.65389776000001</v>
       </c>
       <c r="C363" s="5">
         <v>1.3366769900000008</v>
       </c>
       <c r="D363" s="5">
         <v>3.837208122859459</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>427.67091359</v>
       </c>
       <c r="C364" s="5">
         <v>1.0170158299999912</v>
       </c>
       <c r="D364" s="5">
         <v>2.8982436435760262</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>427.92529180000002</v>
       </c>
       <c r="C365" s="5">
         <v>0.25437821000002714</v>
       </c>
       <c r="D365" s="5">
         <v>0.71609836092758616</v>
       </c>
       <c r="E365" s="5">
         <v>1.8681420056559706</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>430.10264724000001</v>
       </c>
       <c r="C366" s="5">
         <v>2.1773554399999853</v>
       </c>
       <c r="D366" s="5">
         <v>6.2796025043773129</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>428.75107688999998</v>
       </c>
       <c r="C367" s="5">
         <v>-1.3515703500000313</v>
       </c>
       <c r="D367" s="5">
         <v>-3.7064275474007369</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>427.89993293999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.85114394999999377</v>
       </c>
       <c r="D368" s="5">
         <v>-2.356365886331524</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>425.34006830999999</v>
       </c>
       <c r="C369" s="5">
         <v>-2.5598646299999928</v>
       </c>
       <c r="D369" s="5">
         <v>-6.9473090663943804</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>423.11930110999998</v>
       </c>
       <c r="C370" s="5">
         <v>-2.2207672000000116</v>
       </c>
       <c r="D370" s="5">
         <v>-6.088563837153349</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>424.53496478</v>
       </c>
       <c r="C371" s="5">
         <v>1.4156636700000149</v>
       </c>
       <c r="D371" s="5">
         <v>4.0896469706334537</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>425.02607418999997</v>
       </c>
       <c r="C372" s="5">
         <v>0.49110940999997865</v>
       </c>
       <c r="D372" s="5">
         <v>1.3970472523503252</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>427.67042733</v>
       </c>
       <c r="C373" s="5">
         <v>2.6443531400000211</v>
       </c>
       <c r="D373" s="5">
         <v>7.726800939996048</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>425.99189676999998</v>
       </c>
       <c r="C374" s="5">
         <v>-1.6785305600000129</v>
       </c>
       <c r="D374" s="5">
         <v>-4.6094376127212229</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>421.29702479999997</v>
       </c>
       <c r="C375" s="5">
         <v>-4.6948719700000083</v>
       </c>
       <c r="D375" s="5">
         <v>-12.452318441967513</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>420.80201905000001</v>
       </c>
       <c r="C376" s="5">
         <v>-0.49500574999996161</v>
       </c>
       <c r="D376" s="5">
         <v>-1.4008721439377814</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>420.41736675999999</v>
       </c>
       <c r="C377" s="5">
         <v>-0.38465229000001955</v>
       </c>
       <c r="D377" s="5">
         <v>-1.0914139436270287</v>
       </c>
       <c r="E377" s="5">
         <v>-1.7544943437250771</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>425.30903155999999</v>
       </c>
       <c r="C378" s="5">
         <v>4.8916648000000009</v>
       </c>
       <c r="D378" s="5">
         <v>14.891391508268615</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>422.03975736000001</v>
       </c>
       <c r="C379" s="5">
         <v>-3.2692741999999839</v>
       </c>
       <c r="D379" s="5">
         <v>-8.8440305912656179</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>422.05698559000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.7228230000000622E-2</v>
       </c>
       <c r="D380" s="5">
         <v>4.89966120862384E-2</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>423.59886439000002</v>
       </c>
       <c r="C381" s="5">
         <v>1.5418788000000063</v>
       </c>
       <c r="D381" s="5">
         <v>4.473064068331567</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>420.66795153999999</v>
       </c>
       <c r="C382" s="5">
         <v>-2.930912850000027</v>
       </c>
       <c r="D382" s="5">
         <v>-7.9941007580988988</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>422.29165268999998</v>
       </c>
       <c r="C383" s="5">
         <v>1.623701149999988</v>
       </c>
       <c r="D383" s="5">
         <v>4.7313841067825546</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>421.92334824</v>
       </c>
       <c r="C384" s="5">
         <v>-0.36830444999998235</v>
       </c>
       <c r="D384" s="5">
         <v>-1.0415821436947748</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>419.90899449</v>
       </c>
       <c r="C385" s="5">
         <v>-2.0143537499999979</v>
       </c>
       <c r="D385" s="5">
         <v>-5.5809944754842018</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>417.11244541000002</v>
       </c>
       <c r="C386" s="5">
         <v>-2.796549079999977</v>
       </c>
       <c r="D386" s="5">
         <v>-7.7055366484518935</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>420.05411952999998</v>
       </c>
       <c r="C387" s="5">
         <v>2.9416741199999592</v>
       </c>
       <c r="D387" s="5">
         <v>8.7990746645921334</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>419.01656199000001</v>
       </c>
       <c r="C388" s="5">
         <v>-1.0375575399999661</v>
       </c>
       <c r="D388" s="5">
         <v>-2.9241300943123494</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>419.14116908</v>
       </c>
       <c r="C389" s="5">
         <v>0.1246070899999836</v>
       </c>
       <c r="D389" s="5">
         <v>0.3574400904494901</v>
       </c>
       <c r="E389" s="5">
         <v>-0.30355493871130346</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>418.71932914000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.42183993999998393</v>
       </c>
       <c r="D390" s="5">
         <v>-1.2010636846927714</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>418.27324120999998</v>
       </c>
       <c r="C391" s="5">
         <v>-0.44608793000003288</v>
       </c>
       <c r="D391" s="5">
         <v>-1.2709707227788969</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>418.37261544</v>
       </c>
       <c r="C392" s="5">
         <v>9.9374230000023545E-2</v>
       </c>
       <c r="D392" s="5">
         <v>0.28547133942309344</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>418.42400407000002</v>
       </c>
       <c r="C393" s="5">
         <v>5.1388630000019475E-2</v>
       </c>
       <c r="D393" s="5">
         <v>0.14749539131500011</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>419.13433586999997</v>
       </c>
       <c r="C394" s="5">
         <v>0.710331799999949</v>
       </c>
       <c r="D394" s="5">
         <v>2.0562926674626558</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>420.92125503</v>
       </c>
       <c r="C395" s="5">
         <v>1.7869191600000249</v>
       </c>
       <c r="D395" s="5">
         <v>5.2377122535755438</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>423.16378111</v>
       </c>
       <c r="C396" s="5">
         <v>2.2425260800000046</v>
       </c>
       <c r="D396" s="5">
         <v>6.5838954629379165</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>422.95980424999999</v>
       </c>
       <c r="C397" s="5">
         <v>-0.20397686000001158</v>
       </c>
       <c r="D397" s="5">
         <v>-0.57690273917622159</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>422.0717004</v>
       </c>
       <c r="C398" s="5">
         <v>-0.88810384999999314</v>
       </c>
       <c r="D398" s="5">
         <v>-2.4907870088624273</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>423.55149963999997</v>
       </c>
       <c r="C399" s="5">
         <v>1.4797992399999771</v>
       </c>
       <c r="D399" s="5">
         <v>4.2893299251686612</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>424.88240308000002</v>
       </c>
       <c r="C400" s="5">
         <v>1.3309034400000428</v>
       </c>
       <c r="D400" s="5">
         <v>3.8365503735095841</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>426.64186159000002</v>
       </c>
       <c r="C401" s="5">
         <v>1.7594585100000018</v>
       </c>
       <c r="D401" s="5">
         <v>5.084013401710652</v>
       </c>
       <c r="E401" s="5">
         <v>1.7895384809045956</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>426.93114516000003</v>
       </c>
       <c r="C402" s="5">
         <v>0.28928357000000915</v>
       </c>
       <c r="D402" s="5">
         <v>0.81669855479775677</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>427.87746987999998</v>
       </c>
       <c r="C403" s="5">
         <v>0.94632471999995005</v>
       </c>
       <c r="D403" s="5">
         <v>2.6925574137998343</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>429.42000096999999</v>
       </c>
       <c r="C404" s="5">
         <v>1.5425310900000113</v>
       </c>
       <c r="D404" s="5">
         <v>4.4129086241727844</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>432.29211294999999</v>
       </c>
       <c r="C405" s="5">
         <v>2.8721119799999997</v>
       </c>
       <c r="D405" s="5">
         <v>8.3279491788767359</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>434.737371</v>
       </c>
       <c r="C406" s="5">
         <v>2.4452580500000067</v>
       </c>
       <c r="D406" s="5">
         <v>7.0029996085205104</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>439.71393032999998</v>
       </c>
       <c r="C407" s="5">
         <v>4.9765593299999864</v>
       </c>
       <c r="D407" s="5">
         <v>14.635465021213045</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>438.48256056000002</v>
       </c>
       <c r="C408" s="5">
         <v>-1.231369769999958</v>
       </c>
       <c r="D408" s="5">
         <v>-3.3091877856695096</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>441.46757912999999</v>
       </c>
       <c r="C409" s="5">
         <v>2.9850185699999656</v>
       </c>
       <c r="D409" s="5">
         <v>8.482048591979364</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>443.36094757000001</v>
       </c>
       <c r="C410" s="5">
         <v>1.8933684400000175</v>
       </c>
       <c r="D410" s="5">
         <v>5.2697180157256218</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>446.49651677999998</v>
       </c>
       <c r="C411" s="5">
         <v>3.1355692099999715</v>
       </c>
       <c r="D411" s="5">
         <v>8.8247461867301489</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>448.45044238999998</v>
       </c>
       <c r="C412" s="5">
         <v>1.9539256099999989</v>
       </c>
       <c r="D412" s="5">
         <v>5.3796080242841215</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>451.15268986000001</v>
       </c>
       <c r="C413" s="5">
         <v>2.7022474700000316</v>
       </c>
       <c r="D413" s="5">
         <v>7.4754151587893336</v>
       </c>
       <c r="E413" s="5">
         <v>5.7450593757147006</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>451.76663889999998</v>
       </c>
       <c r="C414" s="5">
         <v>0.61394903999996586</v>
       </c>
       <c r="D414" s="5">
-        <v>1.6452925734956381</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6452925734956159</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>454.13942661999999</v>
       </c>
       <c r="C415" s="5">
         <v>2.3727877200000194</v>
       </c>
       <c r="D415" s="5">
         <v>6.487983854236834</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>455.14549271999999</v>
       </c>
       <c r="C416" s="5">
         <v>1.0060660999999982</v>
       </c>
       <c r="D416" s="5">
         <v>2.6910200894209257</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>458.64858323999999</v>
       </c>
       <c r="C417" s="5">
         <v>3.5030905200000007</v>
       </c>
       <c r="D417" s="5">
         <v>9.6371456186727045</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>460.73355442000002</v>
       </c>
       <c r="C418" s="5">
         <v>2.084971180000025</v>
       </c>
       <c r="D418" s="5">
         <v>5.5935599918507606</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>460.11035099999998</v>
       </c>
       <c r="C419" s="5">
         <v>-0.62320342000003848</v>
       </c>
       <c r="D419" s="5">
         <v>-1.6111384402965001</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>459.89547884000001</v>
       </c>
       <c r="C420" s="5">
         <v>-0.21487215999997034</v>
       </c>
       <c r="D420" s="5">
         <v>-0.55896447539351968</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>463.63178389000001</v>
       </c>
       <c r="C421" s="5">
         <v>3.7363050499999986</v>
       </c>
       <c r="D421" s="5">
         <v>10.196735926515643</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>465.66773241999999</v>
       </c>
       <c r="C422" s="5">
         <v>2.0359485299999847</v>
       </c>
       <c r="D422" s="5">
         <v>5.3987188793529262</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>465.54469755999997</v>
       </c>
       <c r="C423" s="5">
         <v>-0.1230348600000184</v>
       </c>
       <c r="D423" s="5">
         <v>-0.31659370563180689</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>467.39736513999998</v>
       </c>
       <c r="C424" s="5">
         <v>1.8526675800000021</v>
       </c>
       <c r="D424" s="5">
         <v>4.8814067255426474</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>465.84643568000001</v>
       </c>
       <c r="C425" s="5">
         <v>-1.5509294599999635</v>
       </c>
       <c r="D425" s="5">
         <v>-3.9099973421439893</v>
       </c>
       <c r="E425" s="5">
         <v>3.2569341046286837</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>469.10836289999997</v>
       </c>
       <c r="C426" s="5">
         <v>3.2619272199999614</v>
       </c>
       <c r="D426" s="5">
         <v>8.7338536554406598</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>469.76359636000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.65523346000003357</v>
       </c>
       <c r="D427" s="5">
         <v>1.6890526526934568</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>471.42361597000001</v>
       </c>
       <c r="C428" s="5">
         <v>1.6600196100000062</v>
       </c>
       <c r="D428" s="5">
         <v>4.3238754182878258</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>471.00511556999999</v>
       </c>
       <c r="C429" s="5">
         <v>-0.41850040000002764</v>
       </c>
       <c r="D429" s="5">
         <v>-1.0600989905368285</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>472.77954690000001</v>
       </c>
       <c r="C430" s="5">
         <v>1.7744313300000272</v>
       </c>
       <c r="D430" s="5">
         <v>4.6156536757752775</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>473.45677783999997</v>
       </c>
       <c r="C431" s="5">
         <v>0.67723093999995854</v>
       </c>
       <c r="D431" s="5">
         <v>1.7325420271018466</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>472.84225382</v>
       </c>
       <c r="C432" s="5">
         <v>-0.61452401999997619</v>
       </c>
       <c r="D432" s="5">
         <v>-1.5464711026618172</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>473.41715273</v>
       </c>
       <c r="C433" s="5">
         <v>0.57489891000000171</v>
       </c>
       <c r="D433" s="5">
         <v>1.4688000553078284</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>476.31208676</v>
       </c>
       <c r="C434" s="5">
         <v>2.8949340300000017</v>
       </c>
       <c r="D434" s="5">
         <v>7.5898635466083997</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>476.43010701999998</v>
       </c>
       <c r="C435" s="5">
         <v>0.11802025999998023</v>
       </c>
       <c r="D435" s="5">
         <v>0.29774066009309319</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>476.55996895999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.12986194000001205</v>
       </c>
       <c r="D436" s="5">
         <v>0.32757828961629265</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>475.41312585999998</v>
       </c>
       <c r="C437" s="5">
         <v>-1.1468431000000123</v>
       </c>
       <c r="D437" s="5">
         <v>-2.8498865164719667</v>
       </c>
       <c r="E437" s="5">
         <v>2.0536145491883762</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>475.72143955000001</v>
       </c>
       <c r="C438" s="5">
         <v>0.30831369000003406</v>
       </c>
       <c r="D438" s="5">
         <v>0.7810026975347828</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>475.59770479000002</v>
       </c>
       <c r="C439" s="5">
         <v>-0.12373475999999073</v>
       </c>
       <c r="D439" s="5">
         <v>-0.31167291165509203</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>475.97481109</v>
       </c>
       <c r="C440" s="5">
         <v>0.37710629999997991</v>
       </c>
       <c r="D440" s="5">
         <v>0.95565276346685213</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>475.72098708999999</v>
       </c>
       <c r="C441" s="5">
         <v>-0.25382400000000871</v>
       </c>
       <c r="D441" s="5">
         <v>-0.63805273185773004</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>476.32867298000002</v>
+        <v>476.38962504</v>
       </c>
       <c r="C442" s="5">
-        <v>0.60768589000002748</v>
+        <v>0.66863795000000437</v>
       </c>
       <c r="D442" s="5">
-        <v>1.543695290826097</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6997301196186809</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>476.64043376000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.25080872000000909</v>
+      </c>
+      <c r="D443" s="5">
+        <v>0.63360635578006974</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A00A166-B136-4512-BD6C-10ADEA51EE47}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{148B0DF9-4F29-4E21-AE05-9D4E00B320E0}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0E94C83-9564-4D24-9788-C7A43C4FFDA3}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE920000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>