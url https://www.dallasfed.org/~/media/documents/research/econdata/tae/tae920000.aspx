--- v6 (2026-08-01)
+++ v7 (2026-08-21)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3A6B9752-BD0E-43FB-A9CA-CD5041F70365}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1760C473-71E4-4512-A0F2-484E9E1A56B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{F4AB8CF3-1996-41AB-BA1B-7828336AFAA6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D01E107B-7238-41D3-ACCA-0EE19B6E4DD1}"/>
   </bookViews>
   <sheets>
     <sheet name="AE920000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - State Government</t>
   </si>
   <si>
     <t>Not early benchmarked; two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8522A94C-5948-4E5A-B550-29634068E4EA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0424F86-11CF-4415-B439-CEA3C6EABA2B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>290.98698112</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>290.98698109999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>291.92392615</v>
+        <v>291.92392619999998</v>
       </c>
       <c r="C7" s="5">
-        <v>0.93694503000000395</v>
+        <v>0.93694510000000264</v>
       </c>
       <c r="D7" s="5">
-        <v>3.9330300890906278</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>3.933030388429315</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>293.51326625000002</v>
+        <v>293.5132663</v>
       </c>
       <c r="C8" s="5">
         <v>1.5893401000000154</v>
       </c>
       <c r="D8" s="5">
-        <v>6.7324621577954602</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>6.7324621566077658</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>295.08297133000002</v>
+        <v>295.0829713</v>
       </c>
       <c r="C9" s="5">
-        <v>1.5697050800000056</v>
+        <v>1.569704999999999</v>
       </c>
       <c r="D9" s="5">
-        <v>6.6097564495882111</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>6.6097561015931339</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>296.31203656000002</v>
+        <v>296.3120366</v>
       </c>
       <c r="C10" s="5">
-        <v>1.2290652300000033</v>
+        <v>1.229065300000002</v>
       </c>
       <c r="D10" s="5">
-        <v>5.1142862961366164</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>5.1142865946518956</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>296.65011355000001</v>
+        <v>296.6501136</v>
       </c>
       <c r="C11" s="5">
-        <v>0.33807698999999047</v>
+        <v>0.33807699999999841</v>
       </c>
       <c r="D11" s="5">
-        <v>1.3777634856435128</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1.3777635264654586</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>296.42210610000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.22800745000000688</v>
+        <v>-0.2280074999999897</v>
       </c>
       <c r="D12" s="5">
-        <v>-0.91843976347181222</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-0.91843996387265259</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>295.42957150000001</v>
       </c>
       <c r="C13" s="5">
         <v>-0.99253459999999905</v>
       </c>
       <c r="D13" s="5">
         <v>-3.9448817489029397</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>294.87900953000002</v>
+        <v>294.8790095</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.55056196999998974</v>
+        <v>-0.55056200000001354</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.2135376565628806</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-2.2135377759445407</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>296.28336532999998</v>
+        <v>296.28336530000001</v>
       </c>
       <c r="C15" s="5">
-        <v>1.4043557999999621</v>
+        <v>1.4043558000000189</v>
       </c>
       <c r="D15" s="5">
-        <v>5.8670758762587205</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>5.867075876871608</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>297.09468412000001</v>
+        <v>297.09468409999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.81131879000002982</v>
+        <v>0.81131879999998091</v>
       </c>
       <c r="D16" s="5">
-        <v>3.3359284599402628</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3359285020214902</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>300.21655158999999</v>
+        <v>300.2165516</v>
       </c>
       <c r="C17" s="5">
-        <v>3.1218674699999838</v>
+        <v>3.1218675000000076</v>
       </c>
       <c r="D17" s="5">
-        <v>13.364483285404827</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.364483422296413</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>294.68503815000003</v>
+        <v>294.68503820000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-5.5315134399999693</v>
+        <v>-5.5315133999999944</v>
       </c>
       <c r="D18" s="5">
-        <v>-20.001572711763625</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-20.001572580857406</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>294.49794901000001</v>
+        <v>294.49794900000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.18708914000001187</v>
+        <v>-0.18708920000000262</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.75919933272122764</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.75919957522054826</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>294.79264051000001</v>
+        <v>294.7926405</v>
       </c>
       <c r="C20" s="5">
         <v>0.294691499999999</v>
       </c>
       <c r="D20" s="5">
-        <v>1.2074194395869098</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2074194396281213</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>295.81664069999999</v>
       </c>
       <c r="C21" s="5">
-        <v>1.0240001899999811</v>
+        <v>1.024000199999989</v>
       </c>
       <c r="D21" s="5">
-        <v>4.2489200684483475</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2489201108844021</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>296.06501261</v>
+        <v>296.06501259999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.24837191000000303</v>
+        <v>0.24837189999999509</v>
       </c>
       <c r="D22" s="5">
-        <v>1.0122030063330012</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0122029653910847</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>297.98386543999999</v>
+        <v>297.98386540000001</v>
       </c>
       <c r="C23" s="5">
-        <v>1.9188528299999916</v>
+        <v>1.9188528000000247</v>
       </c>
       <c r="D23" s="5">
-        <v>8.0607407951996723</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0607406649316982</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>298.95185914000001</v>
+        <v>298.95185909999998</v>
       </c>
       <c r="C24" s="5">
-        <v>0.96799370000002227</v>
+        <v>0.96799369999996543</v>
       </c>
       <c r="D24" s="5">
-        <v>3.9685791383111235</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9685791388531788</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>297.43638304000001</v>
+        <v>297.43638299999998</v>
       </c>
       <c r="C25" s="5">
         <v>-1.5154761000000008</v>
       </c>
       <c r="D25" s="5">
-        <v>-5.9163858917328671</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9163858925024959</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>303.71604059999999</v>
       </c>
       <c r="C26" s="5">
-        <v>6.2796575599999755</v>
+        <v>6.2796576000000073</v>
       </c>
       <c r="D26" s="5">
-        <v>28.494239911874764</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>28.494240119237713</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>308.04205135000001</v>
+        <v>308.04205139999999</v>
       </c>
       <c r="C27" s="5">
-        <v>4.3260107500000231</v>
+        <v>4.3260108000000059</v>
       </c>
       <c r="D27" s="5">
-        <v>18.496992344518894</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.496992575325621</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>308.82563314999999</v>
+        <v>308.82563320000003</v>
       </c>
       <c r="C28" s="5">
-        <v>0.78358179999997901</v>
+        <v>0.78358180000003586</v>
       </c>
       <c r="D28" s="5">
-        <v>3.0955699048601071</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0955699043507146</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>307.97170053999997</v>
+        <v>307.9717005</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.8539326100000153</v>
+        <v>-0.85393270000002985</v>
       </c>
       <c r="D29" s="5">
-        <v>-3.268115765933266</v>
+        <v>-3.2681161046330565</v>
       </c>
       <c r="E29" s="5">
-        <v>2.58318500726471</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5831849905240123</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>308.7275138</v>
       </c>
       <c r="C30" s="5">
-        <v>0.75581326000002491</v>
+        <v>0.7558132999999998</v>
       </c>
       <c r="D30" s="5">
-        <v>2.9850758667477439</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9850760272586152</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>310.55668308999998</v>
+        <v>310.55668309999999</v>
       </c>
       <c r="C31" s="5">
-        <v>1.8291692899999816</v>
+        <v>1.8291692999999896</v>
       </c>
       <c r="D31" s="5">
-        <v>7.3461637151492232</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3461637566280436</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>311.11775736999999</v>
+        <v>311.11775740000002</v>
       </c>
       <c r="C32" s="5">
-        <v>0.56107428000001391</v>
+        <v>0.56107430000002978</v>
       </c>
       <c r="D32" s="5">
-        <v>2.1896803378117502</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1896804165708827</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>309.36340071000001</v>
+        <v>309.3634007</v>
       </c>
       <c r="C33" s="5">
-        <v>-1.7543566599999849</v>
+        <v>-1.7543567000000166</v>
       </c>
       <c r="D33" s="5">
-        <v>-6.5606944801285376</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.5606946244934345</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>310.09001661999997</v>
+        <v>310.09001660000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.72661590999996406</v>
+        <v>0.72661590000001297</v>
       </c>
       <c r="D34" s="5">
-        <v>2.8551908227326006</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8551907830231205</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>309.66384403000001</v>
+        <v>309.66384399999998</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.42617258999996466</v>
+        <v>-0.42617260000002943</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.6368120357463489</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6368120739686853</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>311.73148938000003</v>
+        <v>311.73148939999999</v>
       </c>
       <c r="C36" s="5">
-        <v>2.0676453500000207</v>
+        <v>2.0676454000000035</v>
       </c>
       <c r="D36" s="5">
-        <v>8.3133745129670764</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3133747222766896</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>312.87545861000001</v>
+        <v>312.8754586</v>
       </c>
       <c r="C37" s="5">
-        <v>1.143969229999982</v>
+        <v>1.143969200000015</v>
       </c>
       <c r="D37" s="5">
-        <v>4.4936492466057798</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4936491260793243</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>314.10049805</v>
+        <v>314.10049809999998</v>
       </c>
       <c r="C38" s="5">
-        <v>1.2250394399999891</v>
+        <v>1.2250394999999799</v>
       </c>
       <c r="D38" s="5">
-        <v>4.801020106419851</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8010203468077828</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>315.11199131000001</v>
+        <v>315.1119913</v>
       </c>
       <c r="C39" s="5">
-        <v>1.0114932600000088</v>
+        <v>1.0114932000000181</v>
       </c>
       <c r="D39" s="5">
-        <v>3.9335261422915435</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9335259041762605</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>316.08176605</v>
+        <v>316.08176609999998</v>
       </c>
       <c r="C40" s="5">
-        <v>0.9697747399999912</v>
+        <v>0.96977479999998195</v>
       </c>
       <c r="D40" s="5">
-        <v>3.7562236135710414</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7562238500378431</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>319.26959933000001</v>
+        <v>319.26959929999998</v>
       </c>
       <c r="C41" s="5">
-        <v>3.1878332800000067</v>
+        <v>3.1878332</v>
       </c>
       <c r="D41" s="5">
-        <v>12.796984164962044</v>
+        <v>12.796983823659014</v>
       </c>
       <c r="E41" s="5">
-        <v>3.6684860232905292</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6684860270140174</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>322.23344630000003</v>
       </c>
       <c r="C42" s="5">
-        <v>2.9638469700000201</v>
+        <v>2.9638470000000439</v>
       </c>
       <c r="D42" s="5">
-        <v>11.72660101155747</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.726601137537784</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>323.44629957000001</v>
+        <v>323.44629959999997</v>
       </c>
       <c r="C43" s="5">
-        <v>1.2128532699999823</v>
+        <v>1.2128532999999493</v>
       </c>
       <c r="D43" s="5">
-        <v>4.6113602734658032</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6113603898993327</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>324.45249398999999</v>
+        <v>324.452494</v>
       </c>
       <c r="C44" s="5">
-        <v>1.0061944199999857</v>
+        <v>1.0061944000000267</v>
       </c>
       <c r="D44" s="5">
-        <v>3.7975634803105285</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.797563403172477</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>327.06309582</v>
+        <v>327.06309579999999</v>
       </c>
       <c r="C45" s="5">
-        <v>2.6106018300000073</v>
+        <v>2.6106017999999835</v>
       </c>
       <c r="D45" s="5">
-        <v>10.094371641023226</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.094371519516576</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>328.55541436999999</v>
+        <v>328.55541440000002</v>
       </c>
       <c r="C46" s="5">
-        <v>1.4923185499999931</v>
+        <v>1.4923186000000328</v>
       </c>
       <c r="D46" s="5">
-        <v>5.6148587512989678</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6148589445224273</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>329.19099023000001</v>
+        <v>329.19099019999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.6355758600000172</v>
+        <v>0.6355757999999696</v>
       </c>
       <c r="D47" s="5">
-        <v>2.346204649756789</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.34620442569069</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>329.21240315</v>
+        <v>329.21240319999998</v>
       </c>
       <c r="C48" s="5">
-        <v>2.1412919999988844E-2</v>
+        <v>2.1412999999995463E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>7.8084454179450091E-2</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.8084746019446705E-2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>329.44463671</v>
+        <v>329.44463669999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.2322335599999974</v>
+        <v>0.23223350000000664</v>
       </c>
       <c r="D49" s="5">
-        <v>0.84979801739482053</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.84979779685834256</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>328.15044606999999</v>
+        <v>328.15044610000001</v>
       </c>
       <c r="C50" s="5">
-        <v>-1.2941906400000107</v>
+        <v>-1.294190599999979</v>
       </c>
       <c r="D50" s="5">
-        <v>-4.6135498135613577</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6135496741723454</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>327.93680974</v>
+        <v>327.93680970000003</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.21363632999998572</v>
+        <v>-0.21363639999998441</v>
       </c>
       <c r="D51" s="5">
-        <v>-0.77844669633938546</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.77844695042145196</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>326.32119748000002</v>
+        <v>326.32119749999998</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.6156122599999776</v>
+        <v>-1.6156122000000437</v>
       </c>
       <c r="D52" s="5">
-        <v>-5.7543263173707393</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.7543261101089316</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>329.16232945000002</v>
+        <v>329.1623295</v>
       </c>
       <c r="C53" s="5">
-        <v>2.8411319699999922</v>
+        <v>2.841132000000016</v>
       </c>
       <c r="D53" s="5">
-        <v>10.962975337832948</v>
+        <v>10.962975458487234</v>
       </c>
       <c r="E53" s="5">
-        <v>3.0985506107566563</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0985506361050019</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>329.77185704999999</v>
+        <v>329.77185709999998</v>
       </c>
       <c r="C54" s="5">
         <v>0.60952759999997852</v>
       </c>
       <c r="D54" s="5">
-        <v>2.2448762050525595</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2448762047080129</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>329.41170013999999</v>
+        <v>329.41170010000002</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.36015691000000061</v>
+        <v>-0.36015699999995832</v>
       </c>
       <c r="D55" s="5">
-        <v>-1.3027238550570974</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3027241784467902</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>329.70247793999999</v>
+        <v>329.70247790000002</v>
       </c>
       <c r="C56" s="5">
         <v>0.29077780000000075</v>
       </c>
       <c r="D56" s="5">
-        <v>1.0644200219933841</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0644200221230582</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>334.16831996000002</v>
+        <v>334.16831999999999</v>
       </c>
       <c r="C57" s="5">
-        <v>4.4658420200000251</v>
+        <v>4.4658420999999748</v>
       </c>
       <c r="D57" s="5">
-        <v>17.521349227757277</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.521349567659339</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>335.91488248000002</v>
+        <v>335.91488249999998</v>
       </c>
       <c r="C58" s="5">
-        <v>1.7465625199999977</v>
+        <v>1.7465624999999818</v>
       </c>
       <c r="D58" s="5">
-        <v>6.4553866691585471</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4553865923047571</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>338.44396161999998</v>
+        <v>338.44396160000002</v>
       </c>
       <c r="C59" s="5">
-        <v>2.5290791399999648</v>
+        <v>2.5290791000000468</v>
       </c>
       <c r="D59" s="5">
-        <v>9.4183837210191523</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.4183835652518653</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>339.67500612999999</v>
+        <v>339.67500610000002</v>
       </c>
       <c r="C60" s="5">
-        <v>1.2310445100000038</v>
+        <v>1.2310444999999959</v>
       </c>
       <c r="D60" s="5">
-        <v>4.4532273085108098</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4532272718783572</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>340.56964117000001</v>
+        <v>340.56964119999998</v>
       </c>
       <c r="C61" s="5">
-        <v>0.89463504000002558</v>
+        <v>0.89463509999995949</v>
       </c>
       <c r="D61" s="5">
-        <v>3.2067442929455847</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2067445114225768</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>338.57435657000002</v>
+        <v>338.57435659999999</v>
       </c>
       <c r="C62" s="5">
         <v>-1.9952845999999909</v>
       </c>
       <c r="D62" s="5">
-        <v>-6.8082299967953341</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.8082299962147319</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>342.34661839</v>
+        <v>342.34661840000001</v>
       </c>
       <c r="C63" s="5">
-        <v>3.7722618199999829</v>
+        <v>3.7722618000000239</v>
       </c>
       <c r="D63" s="5">
-        <v>14.220423721638786</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.220423640227086</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>342.64230450000002</v>
       </c>
       <c r="C64" s="5">
-        <v>0.29568611000001965</v>
+        <v>0.29568610000001172</v>
       </c>
       <c r="D64" s="5">
-        <v>1.0413823815421441</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0413823461247862</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>343.78564986999999</v>
+        <v>343.78564990000001</v>
       </c>
       <c r="C65" s="5">
-        <v>1.1433453699999632</v>
+        <v>1.143345399999987</v>
       </c>
       <c r="D65" s="5">
-        <v>4.0785295211022365</v>
+        <v>4.0785296300895224</v>
       </c>
       <c r="E65" s="5">
-        <v>4.4425862596227716</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4425862528719273</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>344.15419343000002</v>
+        <v>344.1541934</v>
       </c>
       <c r="C66" s="5">
-        <v>0.36854356000003463</v>
+        <v>0.36854349999998703</v>
       </c>
       <c r="D66" s="5">
-        <v>1.2940306545354385</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2940304425057114</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>345.64840294999999</v>
+        <v>345.64840299999997</v>
       </c>
       <c r="C67" s="5">
-        <v>1.4942095199999699</v>
+        <v>1.4942095999999765</v>
       </c>
       <c r="D67" s="5">
-        <v>5.336253277814107</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.336253570850169</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>346.45642829000002</v>
+        <v>346.45642830000003</v>
       </c>
       <c r="C68" s="5">
-        <v>0.80802534000002879</v>
+        <v>0.8080253000000539</v>
       </c>
       <c r="D68" s="5">
-        <v>2.8416014197740536</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8416012768754939</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>345.41648471000002</v>
+        <v>345.41648470000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.0399435799999992</v>
+        <v>-1.0399436000000151</v>
       </c>
       <c r="D69" s="5">
-        <v>-3.5431144769328071</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5431145438518774</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>345.56704508000001</v>
+        <v>345.56704509999997</v>
       </c>
       <c r="C70" s="5">
-        <v>0.15056036999999378</v>
+        <v>0.15056039999996074</v>
       </c>
       <c r="D70" s="5">
-        <v>0.52431257886140781</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.52431268359918182</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>345.90163590999998</v>
+        <v>345.90163589999997</v>
       </c>
       <c r="C71" s="5">
-        <v>0.33459082999996781</v>
+        <v>0.33459080000000085</v>
       </c>
       <c r="D71" s="5">
-        <v>1.1680919088633113</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1680918035038568</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>346.30393013999998</v>
+        <v>346.3039301</v>
       </c>
       <c r="C72" s="5">
-        <v>0.40229422999999542</v>
+        <v>0.40229420000002847</v>
       </c>
       <c r="D72" s="5">
-        <v>1.4045989960188576</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.404598890644948</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>346.17441885</v>
+        <v>346.17441889999998</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.12951128999998218</v>
+        <v>-0.12951120000002447</v>
       </c>
       <c r="D73" s="5">
-        <v>-0.44785595180343307</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.44785564127092226</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>346.5671365</v>
       </c>
       <c r="C74" s="5">
-        <v>0.39271765000000869</v>
+        <v>0.39271760000002587</v>
       </c>
       <c r="D74" s="5">
-        <v>1.369866531948416</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3698663562511593</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>346.09449640999998</v>
+        <v>346.09449640000003</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.47264009000002716</v>
+        <v>-0.47264009999997825</v>
       </c>
       <c r="D75" s="5">
-        <v>-1.6243120914567255</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6243121255659299</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>346.50567593</v>
+        <v>346.50567590000003</v>
       </c>
       <c r="C76" s="5">
-        <v>0.41117952000001878</v>
+        <v>0.41117950000000292</v>
       </c>
       <c r="D76" s="5">
-        <v>1.435019507324431</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4350194371092861</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>348.95789067999999</v>
+        <v>348.95789070000001</v>
       </c>
       <c r="C77" s="5">
-        <v>2.452214749999996</v>
+        <v>2.4522147999999788</v>
       </c>
       <c r="D77" s="5">
-        <v>8.8308551319505888</v>
+        <v>8.8308553198695137</v>
       </c>
       <c r="E77" s="5">
-        <v>1.5044958426728483</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.504495839632769</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>343.04274430999999</v>
+        <v>343.04274429999998</v>
       </c>
       <c r="C78" s="5">
-        <v>-5.9151463700000022</v>
+        <v>-5.915146400000026</v>
       </c>
       <c r="D78" s="5">
-        <v>-18.54784501871687</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-18.547845103229442</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>340.78523161999999</v>
+        <v>340.78523159999997</v>
       </c>
       <c r="C79" s="5">
-        <v>-2.2575126899999987</v>
+        <v>-2.2575127000000066</v>
       </c>
       <c r="D79" s="5">
-        <v>-7.6173675736157858</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.6173676063604034</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>341.29477307000002</v>
+        <v>341.29477309999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.50954145000002882</v>
+        <v>0.50954150000001164</v>
       </c>
       <c r="D80" s="5">
-        <v>1.8090666503906228</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8090668294791001</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>342.72226476999998</v>
+        <v>342.7222648</v>
       </c>
       <c r="C81" s="5">
-        <v>1.4274916999999618</v>
+        <v>1.4274917000000187</v>
       </c>
       <c r="D81" s="5">
-        <v>5.1361775761973316</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1361775757356343</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>342.49864001999998</v>
+        <v>342.49864000000002</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.22362474999999904</v>
+        <v>-0.22362479999998186</v>
       </c>
       <c r="D82" s="5">
-        <v>-0.78019080051398015</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.78019097426229589</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>337.93651609</v>
+        <v>337.93651610000001</v>
       </c>
       <c r="C83" s="5">
-        <v>-4.5621239299999843</v>
+        <v>-4.5621239000000173</v>
       </c>
       <c r="D83" s="5">
-        <v>-14.863605630829502</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.863605540940139</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>344.02930651999998</v>
+        <v>344.02930650000002</v>
       </c>
       <c r="C84" s="5">
-        <v>6.0927904299999796</v>
+        <v>6.0927904000000126</v>
       </c>
       <c r="D84" s="5">
-        <v>23.914979829989626</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>23.914979699543125</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>344.83757908000001</v>
+        <v>344.83757910000003</v>
       </c>
       <c r="C85" s="5">
-        <v>0.80827256000003445</v>
+        <v>0.80827260000000933</v>
       </c>
       <c r="D85" s="5">
-        <v>2.8560328755630415</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.856033018902715</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>346.2930973</v>
       </c>
       <c r="C86" s="5">
-        <v>1.4555182199999877</v>
+        <v>1.4555181999999718</v>
       </c>
       <c r="D86" s="5">
-        <v>5.1843113023465337</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1843112291402926</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>346.64101133999998</v>
+        <v>346.6410113</v>
       </c>
       <c r="C87" s="5">
-        <v>0.34791403999997783</v>
+        <v>0.34791400000000294</v>
       </c>
       <c r="D87" s="5">
-        <v>1.2123013010088224</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.212301160858531</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>347.23079150000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.58978016000003208</v>
+        <v>0.58978020000000697</v>
       </c>
       <c r="D88" s="5">
-        <v>2.0609123392653084</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0609124805909484</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>347.88079077999998</v>
+        <v>347.8807908</v>
       </c>
       <c r="C89" s="5">
-        <v>0.64999927999997453</v>
+        <v>0.6499992999999904</v>
       </c>
       <c r="D89" s="5">
-        <v>2.2696147376620068</v>
+        <v>2.2696148082169687</v>
       </c>
       <c r="E89" s="5">
-        <v>-0.30866185541789104</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.30866185540019409</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>349.81561346000001</v>
+        <v>349.81561349999998</v>
       </c>
       <c r="C90" s="5">
-        <v>1.9348226800000248</v>
+        <v>1.9348226999999838</v>
       </c>
       <c r="D90" s="5">
-        <v>6.8820787988423504</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8820788717636416</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>349.31577857000002</v>
+        <v>349.31577859999999</v>
       </c>
       <c r="C91" s="5">
-        <v>-0.49983488999998826</v>
+        <v>-0.4998348999999962</v>
       </c>
       <c r="D91" s="5">
-        <v>-1.7012122029968491</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7012122365723581</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>349.71870589000002</v>
+        <v>349.71870589999997</v>
       </c>
       <c r="C92" s="5">
-        <v>0.40292732000000342</v>
+        <v>0.40292729999998755</v>
       </c>
       <c r="D92" s="5">
-        <v>1.3929862332596743</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3929861635566754</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>349.55347597999997</v>
+        <v>349.55347599999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.1652299100000505</v>
+        <v>-0.16522989999998572</v>
       </c>
       <c r="D93" s="5">
-        <v>-0.56548725515342957</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.56548722100168147</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>350.05589028000003</v>
+        <v>350.05589029999999</v>
       </c>
       <c r="C94" s="5">
-        <v>0.50241430000005494</v>
+        <v>0.50241429999999809</v>
       </c>
       <c r="D94" s="5">
-        <v>1.7384638190009127</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7384638189005042</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>344.97372528</v>
+        <v>344.97372530000001</v>
       </c>
       <c r="C95" s="5">
-        <v>-5.0821650000000318</v>
+        <v>-5.082164999999975</v>
       </c>
       <c r="D95" s="5">
-        <v>-16.095830083678987</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-16.095830082831441</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>349.87682103999998</v>
+        <v>349.87682100000001</v>
       </c>
       <c r="C96" s="5">
-        <v>4.9030957599999851</v>
+        <v>4.9030956999999944</v>
       </c>
       <c r="D96" s="5">
-        <v>18.454029849167686</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.454029604250266</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>350.43647480999999</v>
+        <v>350.43647479999998</v>
       </c>
       <c r="C97" s="5">
-        <v>0.55965377000001126</v>
+        <v>0.55965379999997822</v>
       </c>
       <c r="D97" s="5">
-        <v>1.9364658334274143</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.936465938369003</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>354.38544746999997</v>
+        <v>354.3854475</v>
       </c>
       <c r="C98" s="5">
-        <v>3.9489726599999813</v>
+        <v>3.948972700000013</v>
       </c>
       <c r="D98" s="5">
-        <v>14.392860668404728</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.392860823781417</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>351.35112321000003</v>
+        <v>351.35112320000002</v>
       </c>
       <c r="C99" s="5">
-        <v>-3.0343242599999485</v>
+        <v>-3.0343242999999802</v>
       </c>
       <c r="D99" s="5">
-        <v>-9.8043486830107227</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.8043488054407657</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>350.77420574000001</v>
+        <v>350.77420569999998</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.57691747000001214</v>
+        <v>-0.57691750000003594</v>
       </c>
       <c r="D100" s="5">
-        <v>-1.9526987514858263</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9526988521671451</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>347.38630553000002</v>
+        <v>347.38630549999999</v>
       </c>
       <c r="C101" s="5">
-        <v>-3.387900209999998</v>
+        <v>-3.38790019999999</v>
       </c>
       <c r="D101" s="5">
-        <v>-10.993745020000567</v>
+        <v>-10.993744990442389</v>
       </c>
       <c r="E101" s="5">
-        <v>-0.14214215418196785</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.14214216854655515</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>349.08315221999999</v>
+        <v>349.08315219999997</v>
       </c>
       <c r="C102" s="5">
-        <v>1.6968466899999726</v>
+        <v>1.6968466999999805</v>
       </c>
       <c r="D102" s="5">
-        <v>6.0215967534212433</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0215967904012846</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>348.46909849000002</v>
+        <v>348.46909849999997</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.61405372999996644</v>
+        <v>-0.61405369999999948</v>
       </c>
       <c r="D103" s="5">
-        <v>-2.090553842537668</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0905537415072062</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>348.16005958</v>
+        <v>348.16005960000001</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.30903891000002659</v>
+        <v>-0.30903889999996181</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.0590412920999381</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0590412579675967</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>344.50865716999999</v>
+        <v>344.50865720000002</v>
       </c>
       <c r="C105" s="5">
-        <v>-3.6514024100000029</v>
+        <v>-3.6514023999999949</v>
       </c>
       <c r="D105" s="5">
-        <v>-11.884095948426598</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.884095917090098</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>346.54079122000002</v>
+        <v>346.5407912</v>
       </c>
       <c r="C106" s="5">
-        <v>2.0321340500000247</v>
+        <v>2.032133999999985</v>
       </c>
       <c r="D106" s="5">
-        <v>7.3125893953501331</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3125892088916844</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>346.47747283000001</v>
+        <v>346.47747279999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-6.3318390000006275E-2</v>
+        <v>-6.3318400000014208E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.21903844895491131</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.21903848352604616</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>345.72402552</v>
+        <v>345.72402549999998</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.75344731000001275</v>
+        <v>-0.75344730000000482</v>
       </c>
       <c r="D108" s="5">
-        <v>-2.5785256903810727</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5785256567869119</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>345.25505545999999</v>
+        <v>345.25505550000003</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.46897006000000374</v>
+        <v>-0.46896999999995614</v>
       </c>
       <c r="D109" s="5">
-        <v>-1.6156944742012569</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6156942691218146</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>346.25553907</v>
+        <v>346.25553910000002</v>
       </c>
       <c r="C110" s="5">
-        <v>1.0004836100000034</v>
+        <v>1.0004835999999955</v>
       </c>
       <c r="D110" s="5">
-        <v>3.5333332556741537</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5333332193774103</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>347.56183184999998</v>
+        <v>347.56183190000002</v>
       </c>
       <c r="C111" s="5">
-        <v>1.3062927799999784</v>
+        <v>1.3062927999999943</v>
       </c>
       <c r="D111" s="5">
-        <v>4.6222789087213778</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6222789805569597</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>348.77538305000002</v>
+        <v>348.7753831</v>
       </c>
       <c r="C112" s="5">
-        <v>1.2135512000000404</v>
+        <v>1.2135511999999835</v>
       </c>
       <c r="D112" s="5">
-        <v>4.2713417138280585</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2713417132015152</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>350.10883611999998</v>
+        <v>350.10883610000002</v>
       </c>
       <c r="C113" s="5">
-        <v>1.3334530699999618</v>
+        <v>1.33345300000002</v>
       </c>
       <c r="D113" s="5">
-        <v>4.6856052481031973</v>
+        <v>4.6856049962501922</v>
       </c>
       <c r="E113" s="5">
-        <v>0.78371845598410594</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.78371845893046022</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>351.01314212</v>
+        <v>351.01314209999998</v>
       </c>
       <c r="C114" s="5">
-        <v>0.90430600000001959</v>
+        <v>0.90430599999996275</v>
       </c>
       <c r="D114" s="5">
-        <v>3.1439272266310381</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.143927226813048</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>352.10728827000003</v>
+        <v>352.10728829999999</v>
       </c>
       <c r="C115" s="5">
-        <v>1.0941461500000287</v>
+        <v>1.0941462000000115</v>
       </c>
       <c r="D115" s="5">
-        <v>3.8053295790711816</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8053297561786437</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>352.09275724999998</v>
+        <v>352.09275730000002</v>
       </c>
       <c r="C116" s="5">
-        <v>-1.4531020000049466E-2</v>
+        <v>-1.4530999999976757E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-4.9511234952892558E-2</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9511166818216878E-2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>352.95361792</v>
+        <v>352.95361789999998</v>
       </c>
       <c r="C117" s="5">
-        <v>0.86086067000002231</v>
+        <v>0.86086059999996678</v>
       </c>
       <c r="D117" s="5">
-        <v>2.9737568676811987</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9737566221840206</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>353.06952104999999</v>
+        <v>353.06952109999997</v>
       </c>
       <c r="C118" s="5">
-        <v>0.11590312999999242</v>
+        <v>0.1159031999999911</v>
       </c>
       <c r="D118" s="5">
-        <v>0.39476923411718712</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.39476947299221798</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>353.41620627999998</v>
+        <v>353.4162063</v>
       </c>
       <c r="C119" s="5">
-        <v>0.34668522999999141</v>
+        <v>0.34668520000002445</v>
       </c>
       <c r="D119" s="5">
-        <v>1.1846856474170053</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1846855441786985</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>351.93892438</v>
+        <v>351.93892440000002</v>
       </c>
       <c r="C120" s="5">
         <v>-1.4772818999999799</v>
       </c>
       <c r="D120" s="5">
-        <v>-4.9022809074522282</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9022809071811118</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>350.05954430000003</v>
       </c>
       <c r="C121" s="5">
-        <v>-1.8793800799999758</v>
+        <v>-1.8793800999999917</v>
       </c>
       <c r="D121" s="5">
-        <v>-6.2231914446691627</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.223191508619097</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>349.90562027999999</v>
+        <v>349.90562030000001</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.15392402000003358</v>
+        <v>-0.15392400000001771</v>
       </c>
       <c r="D122" s="5">
-        <v>-0.52637553312011587</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.52637546489117115</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>352.11786339999998</v>
       </c>
       <c r="C123" s="5">
-        <v>2.2122431199999824</v>
+        <v>2.2122430999999665</v>
       </c>
       <c r="D123" s="5">
-        <v>7.8563392759877893</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.856339202009055</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>352.35619960000002</v>
       </c>
       <c r="C124" s="5">
         <v>0.23833620000004885</v>
       </c>
       <c r="D124" s="5">
         <v>0.81526839997738687</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>352.37288913999998</v>
+        <v>352.37288910000001</v>
       </c>
       <c r="C125" s="5">
-        <v>1.6689539999958924E-2</v>
+        <v>1.6689499999984037E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>5.6853451722771453E-2</v>
+        <v>5.6853315426064199E-2</v>
       </c>
       <c r="E125" s="5">
-        <v>0.64667120232977382</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.6466711966542027</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>352.85713128999998</v>
+        <v>352.85713129999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.48424215000000004</v>
+        <v>0.48424219999998286</v>
       </c>
       <c r="D126" s="5">
-        <v>1.6616000344641613</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6616002075199754</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>353.12306409000001</v>
+        <v>353.12306410000002</v>
       </c>
       <c r="C127" s="5">
         <v>0.26593280000003006</v>
       </c>
       <c r="D127" s="5">
-        <v>0.90814509343395411</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.90814509340815253</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>353.63628382000002</v>
+        <v>353.6362838</v>
       </c>
       <c r="C128" s="5">
-        <v>0.51321973000000298</v>
+        <v>0.51321969999997918</v>
       </c>
       <c r="D128" s="5">
-        <v>1.758057195440621</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7580570918012794</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>353.16255353999998</v>
+        <v>353.1625535</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.47373028000004069</v>
+        <v>-0.47373029999999972</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.5957258801561847</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.595725947118587</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>353.45479079</v>
+        <v>353.45479080000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.29223725000002787</v>
+        <v>0.29223730000001069</v>
       </c>
       <c r="D130" s="5">
-        <v>0.99751554831815081</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.997515719877895</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>353.66710081000002</v>
+        <v>353.66710080000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.21231002000001808</v>
+        <v>0.21231000000000222</v>
       </c>
       <c r="D131" s="5">
-        <v>0.72319121433377376</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.72319114596197664</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>353.48378887000001</v>
+        <v>353.48378889999998</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.18331194000001005</v>
+        <v>-0.18331190000003517</v>
       </c>
       <c r="D132" s="5">
-        <v>-0.62021126186185827</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.62021112693038116</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>355.28448828000001</v>
+        <v>355.28448830000002</v>
       </c>
       <c r="C133" s="5">
-        <v>1.8006994099999929</v>
+        <v>1.8006994000000418</v>
       </c>
       <c r="D133" s="5">
-        <v>6.2871941838733347</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2871941474257342</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>351.86451725000001</v>
+        <v>351.86451729999999</v>
       </c>
       <c r="C134" s="5">
-        <v>-3.4199710299999992</v>
+        <v>-3.4199710000000323</v>
       </c>
       <c r="D134" s="5">
-        <v>-10.958856789509774</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.958856697825414</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>354.39838703999999</v>
+        <v>354.39838700000001</v>
       </c>
       <c r="C135" s="5">
-        <v>2.5338697899999829</v>
+        <v>2.5338697000000252</v>
       </c>
       <c r="D135" s="5">
-        <v>8.9921332670034104</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9921329335301401</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>354.17472858000002</v>
+        <v>354.17472859999998</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.22365845999996736</v>
+        <v>-0.22365840000003345</v>
       </c>
       <c r="D136" s="5">
-        <v>-0.75468888383105615</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.75468868216082008</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>355.26645631000002</v>
+        <v>355.26645630000002</v>
       </c>
       <c r="C137" s="5">
-        <v>1.0917277300000023</v>
+        <v>1.0917277000000354</v>
       </c>
       <c r="D137" s="5">
-        <v>3.7623051528373752</v>
+        <v>3.7623050474766551</v>
       </c>
       <c r="E137" s="5">
-        <v>0.82116623020065393</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.82116623880756912</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>354.54876308000001</v>
+        <v>354.54876309999997</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.71769323000000895</v>
+        <v>-0.717693200000042</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.397431522066773</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3974314230305049</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>355.46376321999998</v>
+        <v>355.46376320000002</v>
       </c>
       <c r="C139" s="5">
-        <v>0.91500013999996099</v>
+        <v>0.91500010000004295</v>
       </c>
       <c r="D139" s="5">
-        <v>3.1412326349022912</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1412324954463111</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>356.68484199</v>
+        <v>356.684842</v>
       </c>
       <c r="C140" s="5">
-        <v>1.2210787700000196</v>
+        <v>1.2210787999999866</v>
       </c>
       <c r="D140" s="5">
-        <v>4.2009864265591057</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.200986531969475</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>358.36040398</v>
+        <v>358.36040400000002</v>
       </c>
       <c r="C141" s="5">
-        <v>1.6755619900000056</v>
+        <v>1.6755620000000135</v>
       </c>
       <c r="D141" s="5">
-        <v>5.7850674743651576</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7850675096218884</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>358.71027523999999</v>
+        <v>358.71027520000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.34987125999998625</v>
+        <v>0.3498711999999955</v>
       </c>
       <c r="D142" s="5">
-        <v>1.1778849155197557</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1778847123704583</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>359.62454448</v>
+        <v>359.62454450000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.91426924000001009</v>
+        <v>0.91426930000000084</v>
       </c>
       <c r="D143" s="5">
-        <v>3.1017628941864439</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1017631009560898</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>361.91166715000003</v>
+        <v>361.91166720000001</v>
       </c>
       <c r="C144" s="5">
-        <v>2.2871226700000307</v>
+        <v>2.2871226999999976</v>
       </c>
       <c r="D144" s="5">
-        <v>7.9043889140611778</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.9043890209405498</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>362.87815198999999</v>
+        <v>362.878152</v>
       </c>
       <c r="C145" s="5">
-        <v>0.96648483999996415</v>
+        <v>0.96648479999998926</v>
       </c>
       <c r="D145" s="5">
-        <v>3.2520889667805308</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2520888297471906</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>363.37543997</v>
+        <v>363.37544000000003</v>
       </c>
       <c r="C146" s="5">
-        <v>0.49728798000001007</v>
+        <v>0.49728800000002593</v>
       </c>
       <c r="D146" s="5">
-        <v>1.6569307649709986</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6569308320666165</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>364.33596132000002</v>
+        <v>364.33596130000001</v>
       </c>
       <c r="C147" s="5">
-        <v>0.96052135000002181</v>
+        <v>0.96052129999998215</v>
       </c>
       <c r="D147" s="5">
-        <v>3.2185207360410972</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2185205657878191</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>366.08702641999997</v>
+        <v>366.08702640000001</v>
       </c>
       <c r="C148" s="5">
-        <v>1.7510650999999484</v>
+        <v>1.7510651000000053</v>
       </c>
       <c r="D148" s="5">
-        <v>5.9223439551365553</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9223439554705326</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>366.43474035000003</v>
+        <v>366.43474040000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.34771393000005446</v>
+        <v>0.3477139999999963</v>
       </c>
       <c r="D149" s="5">
-        <v>1.1457476966559188</v>
+        <v>1.1457479285809091</v>
       </c>
       <c r="E149" s="5">
-        <v>3.143635950323076</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1436359673002956</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>366.91525762999999</v>
+        <v>366.91525760000002</v>
       </c>
       <c r="C150" s="5">
-        <v>0.48051727999995819</v>
+        <v>0.48051720000000842</v>
       </c>
       <c r="D150" s="5">
-        <v>1.5849963941040324</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5849961280985037</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>364.40047949000001</v>
+        <v>364.40047950000002</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.5147781399999758</v>
+        <v>-2.5147781000000009</v>
       </c>
       <c r="D151" s="5">
-        <v>-7.9215462691904719</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.921546148525282</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>367.26688584999999</v>
+        <v>367.26688589999998</v>
       </c>
       <c r="C152" s="5">
-        <v>2.8664063599999849</v>
+        <v>2.8664063999999598</v>
       </c>
       <c r="D152" s="5">
-        <v>9.8585829734635144</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.8585831167610003</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>367.35889301999998</v>
+        <v>367.35889300000002</v>
       </c>
       <c r="C153" s="5">
-        <v>9.2007169999988037E-2</v>
+        <v>9.2007100000046194E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>0.30103682659359254</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.30103659720539522</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>368.75704588999997</v>
+        <v>368.75704589999998</v>
       </c>
       <c r="C154" s="5">
-        <v>1.3981528699999899</v>
+        <v>1.3981528999999568</v>
       </c>
       <c r="D154" s="5">
-        <v>4.6639772082311071</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6639773106687876</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>368.60639237999999</v>
+        <v>368.6063924</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.15065350999998373</v>
+        <v>-0.15065349999997579</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.48915280653288873</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.48915277412386882</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>370.48476414999999</v>
+        <v>370.48476419999997</v>
       </c>
       <c r="C156" s="5">
-        <v>1.8783717700000011</v>
+        <v>1.8783717999999681</v>
       </c>
       <c r="D156" s="5">
-        <v>6.2893821818204243</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2893822847509107</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>368.61541562000002</v>
+        <v>368.61541560000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.8693485299999679</v>
+        <v>-1.8693485999999666</v>
       </c>
       <c r="D157" s="5">
-        <v>-5.8895845417020194</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.8895847553876335</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>371.67606723</v>
+        <v>371.67606719999998</v>
       </c>
       <c r="C158" s="5">
-        <v>3.0606516099999794</v>
+        <v>3.0606515999999715</v>
       </c>
       <c r="D158" s="5">
-        <v>10.431568935767599</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.431568900705624</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>372.65283714999998</v>
+        <v>372.65283720000002</v>
       </c>
       <c r="C159" s="5">
-        <v>0.97676991999998108</v>
+        <v>0.97677000000004455</v>
       </c>
       <c r="D159" s="5">
-        <v>3.1996011363965016</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1996014025136521</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>371.40622210999999</v>
+        <v>371.40622209999998</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.2466150399999947</v>
+        <v>-1.2466151000000423</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.9412530316231154</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.9412532173216275</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>372.92222828000001</v>
+        <v>372.92222829999997</v>
       </c>
       <c r="C161" s="5">
-        <v>1.5160061700000256</v>
+        <v>1.5160061999999925</v>
       </c>
       <c r="D161" s="5">
-        <v>5.0096340459974131</v>
+        <v>5.0096341475062145</v>
       </c>
       <c r="E161" s="5">
-        <v>1.7704347365655071</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7704347281369159</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>374.31100858999997</v>
+        <v>374.31100859999998</v>
       </c>
       <c r="C162" s="5">
-        <v>1.3887803099999587</v>
+        <v>1.3887803000000076</v>
       </c>
       <c r="D162" s="5">
-        <v>4.5615358406070561</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5615358068362699</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>373.86585277</v>
+        <v>373.86585280000003</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.44515581999996812</v>
+        <v>-0.44515579999995225</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.4178228405961613</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4178227772744578</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>373.18514467</v>
+        <v>373.18514470000002</v>
       </c>
       <c r="C164" s="5">
         <v>-0.68070810000000392</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.1631267439440438</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1631267437721924</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>372.30677532999999</v>
+        <v>372.30677530000003</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.8783693400000061</v>
+        <v>-0.87836939999999686</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.7881728429292485</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7881730307048769</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>370.95210803999998</v>
+        <v>370.95210800000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.354667290000009</v>
+        <v>-1.3546673000000169</v>
       </c>
       <c r="D166" s="5">
-        <v>-4.2799658586450633</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2799658899476789</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>368.60730681000001</v>
+        <v>368.6073068</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.3448012299999732</v>
+        <v>-2.3448012000000062</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.3270138136299128</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.3270137238838124</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>366.72727037999999</v>
+        <v>366.72727040000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.8800364300000183</v>
+        <v>-1.8800363999999945</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.9516473791990325</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9516472870328023</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>366.35477537000003</v>
+        <v>366.35477539999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.37249500999996599</v>
+        <v>-0.3724950000000149</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.2120868843115362</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2120868518878503</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>366.08193224000001</v>
+        <v>366.08193219999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.27284313000001248</v>
+        <v>-0.27284320000001117</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.89004970097099623</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.89004992831298591</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>365.58068886000001</v>
+        <v>365.58068889999998</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.50124338000000535</v>
+        <v>-0.50124329999999873</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.6307361305549439</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6307358724180543</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>364.76762380000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.81306505999998535</v>
+        <v>-0.81306509999996024</v>
       </c>
       <c r="D172" s="5">
-        <v>-2.6364396249994093</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6364397528356953</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>364.45574082000002</v>
+        <v>364.4557408</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.31188298000000714</v>
+        <v>-0.311883000000023</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.0212106691980249</v>
+        <v>-1.0212107343772092</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.270309147043692</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2703091576480205</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>363.0393163</v>
       </c>
       <c r="C174" s="5">
-        <v>-1.4164245200000209</v>
+        <v>-1.4164245000000051</v>
       </c>
       <c r="D174" s="5">
-        <v>-4.5652848604287533</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.5652847975833577</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>363.97677012999998</v>
+        <v>363.97677010000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.93745382999998128</v>
+        <v>0.93745380000001433</v>
       </c>
       <c r="D175" s="5">
-        <v>3.143074802278667</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1430747002625159</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>364.08668519999998</v>
       </c>
       <c r="C176" s="5">
-        <v>0.10991506999999956</v>
+        <v>0.10991509999996651</v>
       </c>
       <c r="D176" s="5">
-        <v>0.36298298803920659</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.36298308730549067</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>364.91760654000001</v>
+        <v>364.91760649999998</v>
       </c>
       <c r="C177" s="5">
-        <v>0.83092134000003171</v>
+        <v>0.83092129999999997</v>
       </c>
       <c r="D177" s="5">
-        <v>2.7732876868968415</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7732875517124889</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>366.15060589000001</v>
+        <v>366.15060590000002</v>
       </c>
       <c r="C178" s="5">
-        <v>1.23299935</v>
+        <v>1.2329994000000397</v>
       </c>
       <c r="D178" s="5">
-        <v>4.1308163303319878</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1308165014293463</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>368.37264260000001</v>
       </c>
       <c r="C179" s="5">
-        <v>2.2220367099999976</v>
+        <v>2.2220366999999897</v>
       </c>
       <c r="D179" s="5">
-        <v>7.5304218811353296</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5304218458939642</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>368.80568905000001</v>
+        <v>368.8056891</v>
       </c>
       <c r="C180" s="5">
-        <v>0.43304645000000619</v>
+        <v>0.43304649999998901</v>
       </c>
       <c r="D180" s="5">
-        <v>1.4198362581344881</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4198364231316374</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>369.03272256000002</v>
+        <v>369.0327226</v>
       </c>
       <c r="C181" s="5">
-        <v>0.22703351000001248</v>
+        <v>0.22703350000000455</v>
       </c>
       <c r="D181" s="5">
-        <v>0.74121557851101194</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.74121554565169667</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>369.11284806999998</v>
+        <v>369.11284810000001</v>
       </c>
       <c r="C182" s="5">
-        <v>8.0125509999959377E-2</v>
+        <v>8.0125500000008287E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>0.2608590243730502</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.26085899174979055</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>368.15551252</v>
+        <v>368.15551249999999</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.95733554999998205</v>
+        <v>-0.95733560000002171</v>
       </c>
       <c r="D183" s="5">
-        <v>-3.0683190848652675</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0683192425934758</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>367.23609031000001</v>
+        <v>367.2360903</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.91942220999999336</v>
+        <v>-0.91942219999998542</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.9560268128966949</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9560267813444008</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>370.37823650000001</v>
       </c>
       <c r="C185" s="5">
-        <v>3.1421461900000054</v>
+        <v>3.1421462000000133</v>
       </c>
       <c r="D185" s="5">
-        <v>10.76466867068695</v>
+        <v>10.764668706880931</v>
       </c>
       <c r="E185" s="5">
-        <v>1.6250246646341227</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6250246702109283</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>374.04537676000001</v>
+        <v>374.04537679999999</v>
       </c>
       <c r="C186" s="5">
-        <v>3.6671402599999965</v>
+        <v>3.6671402999999714</v>
       </c>
       <c r="D186" s="5">
-        <v>12.550124543547113</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.550124687979114</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>373.22924904000001</v>
+        <v>373.22924899999998</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.81612771999999723</v>
+        <v>-0.81612780000000384</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.5870809535599282</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5870812038468971</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>374.47439144999998</v>
+        <v>374.47439150000002</v>
       </c>
       <c r="C188" s="5">
-        <v>1.2451424099999713</v>
+        <v>1.2451425000000427</v>
       </c>
       <c r="D188" s="5">
-        <v>4.0776391902525022</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0776394908620839</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>375.78967301</v>
+        <v>375.78967299999999</v>
       </c>
       <c r="C189" s="5">
-        <v>1.3152815600000167</v>
+        <v>1.3152814999999691</v>
       </c>
       <c r="D189" s="5">
-        <v>4.2971905369914909</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2971903365766284</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>376.32552762</v>
+        <v>376.32552759999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.53585461000000123</v>
+        <v>0.5358545999999933</v>
       </c>
       <c r="D190" s="5">
-        <v>1.7246153186235569</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7246152862325337</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>369.86534387</v>
+        <v>369.86534390000003</v>
       </c>
       <c r="C191" s="5">
-        <v>-6.4601837499999988</v>
+        <v>-6.4601836999999591</v>
       </c>
       <c r="D191" s="5">
-        <v>-18.761942354550598</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-18.76194222367009</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>377.46159157</v>
+        <v>377.46159160000002</v>
       </c>
       <c r="C192" s="5">
         <v>7.5962476999999922</v>
       </c>
       <c r="D192" s="5">
-        <v>27.629045074314607</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>27.629045071814406</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>381.90067195</v>
+        <v>381.90067199999999</v>
       </c>
       <c r="C193" s="5">
-        <v>4.4390803800000072</v>
+        <v>4.4390803999999662</v>
       </c>
       <c r="D193" s="5">
-        <v>15.061986791296711</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.061986862330157</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>377.24967865999997</v>
+        <v>377.2496787</v>
       </c>
       <c r="C194" s="5">
-        <v>-4.6509932900000308</v>
+        <v>-4.6509932999999819</v>
       </c>
       <c r="D194" s="5">
-        <v>-13.674028987695941</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.674029013483292</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>379.30432906999999</v>
+        <v>379.30432910000002</v>
       </c>
       <c r="C195" s="5">
-        <v>2.054650410000022</v>
+        <v>2.0546504000000141</v>
       </c>
       <c r="D195" s="5">
-        <v>6.7350482526881583</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7350482181847804</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>380.02168268000003</v>
+        <v>380.02168269999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.71735361000003195</v>
+        <v>0.71735359999996717</v>
       </c>
       <c r="D196" s="5">
-        <v>2.293238093995531</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2932380615109382</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>380.39604728</v>
+        <v>380.39604730000002</v>
       </c>
       <c r="C197" s="5">
-        <v>0.37436459999997851</v>
+        <v>0.37436460000003535</v>
       </c>
       <c r="D197" s="5">
-        <v>1.1885625909954456</v>
+        <v>1.1885625909329622</v>
       </c>
       <c r="E197" s="5">
-        <v>2.7047514656007632</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7047514710006437</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>380.91935481000002</v>
+        <v>380.91935480000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.52330753000001096</v>
+        <v>0.52330749999998716</v>
       </c>
       <c r="D198" s="5">
-        <v>1.66337768168352</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6633775855151578</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>381.30396264000001</v>
+        <v>381.30396259999998</v>
       </c>
       <c r="C199" s="5">
-        <v>0.3846078299999931</v>
+        <v>0.3846077999999693</v>
       </c>
       <c r="D199" s="5">
-        <v>1.218370836599747</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2183707410686972</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>381.54835749</v>
+        <v>381.54835750000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.24439484999999195</v>
+        <v>0.24439490000003161</v>
       </c>
       <c r="D200" s="5">
-        <v>0.77185109226109994</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.77185125081002948</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>380.23532057</v>
+        <v>380.23532060000002</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.3130369200000018</v>
+        <v>-1.313036899999986</v>
       </c>
       <c r="D201" s="5">
-        <v>-4.0523329573697424</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.0523328967044803</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>381.09573840000002</v>
       </c>
       <c r="C202" s="5">
-        <v>0.86041783000001715</v>
+        <v>0.86041779999999335</v>
       </c>
       <c r="D202" s="5">
-        <v>2.7494790033514516</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7494789060701796</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>380.91940764999998</v>
+        <v>380.91940770000002</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.17633075000003373</v>
+        <v>-0.17633069999999407</v>
       </c>
       <c r="D203" s="5">
-        <v>-0.5538221314537517</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.55382197481236295</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>377.97060247000002</v>
+        <v>377.97060249999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.9488051799999653</v>
+        <v>-2.948805200000038</v>
       </c>
       <c r="D204" s="5">
-        <v>-8.9040496092606993</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.9040496659847594</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>380.82058057</v>
+        <v>380.82058060000003</v>
       </c>
       <c r="C205" s="5">
-        <v>2.8499780999999871</v>
+        <v>2.8499781000000439</v>
       </c>
       <c r="D205" s="5">
-        <v>9.4330880696352981</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.4330880688553442</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>382.70548134000001</v>
+        <v>382.70548129999997</v>
       </c>
       <c r="C206" s="5">
-        <v>1.8849007700000016</v>
+        <v>1.884900699999946</v>
       </c>
       <c r="D206" s="5">
-        <v>6.1038787899111435</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1038785565297404</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>384.45617382</v>
+        <v>384.45617379999999</v>
       </c>
       <c r="C207" s="5">
-        <v>1.7506924799999979</v>
+        <v>1.7506925000000138</v>
       </c>
       <c r="D207" s="5">
-        <v>5.6296603687601587</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6296604353035962</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>384.35725029000002</v>
+        <v>384.35725029999998</v>
       </c>
       <c r="C208" s="5">
-        <v>-9.892352999997911E-2</v>
+        <v>-9.8923500000012154E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-0.30833263475987804</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.30833254140195665</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>383.88683766000003</v>
+        <v>383.8868377</v>
       </c>
       <c r="C209" s="5">
-        <v>-0.47041262999999844</v>
+        <v>-0.47041259999997465</v>
       </c>
       <c r="D209" s="5">
-        <v>-1.4588270728738806</v>
+        <v>-1.4588269804266307</v>
       </c>
       <c r="E209" s="5">
-        <v>0.91767262172168795</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.91767262693109863</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>384.27595688999997</v>
+        <v>384.27595689999998</v>
       </c>
       <c r="C210" s="5">
-        <v>0.38911922999994886</v>
+        <v>0.3891191999999819</v>
       </c>
       <c r="D210" s="5">
-        <v>1.223160152964553</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2231600580078661</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>385.12924662</v>
+        <v>385.12924659999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.85328973000002861</v>
+        <v>0.85328970000000481</v>
       </c>
       <c r="D211" s="5">
-        <v>2.6974000632052908</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.697399967137537</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>386.25247300000001</v>
       </c>
       <c r="C212" s="5">
-        <v>1.1232263800000055</v>
+        <v>1.1232264000000214</v>
       </c>
       <c r="D212" s="5">
-        <v>3.5564789138892383</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5564789784223061</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>389.88675619999998</v>
       </c>
       <c r="C213" s="5">
         <v>3.6342831999999703</v>
       </c>
       <c r="D213" s="5">
         <v>11.893928492179029</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>388.17866851999997</v>
+        <v>388.17866850000001</v>
       </c>
       <c r="C214" s="5">
-        <v>-1.7080876800000055</v>
+        <v>-1.7080876999999646</v>
       </c>
       <c r="D214" s="5">
-        <v>-5.1323387255739261</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.1323387842278407</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>388.80971384999998</v>
+        <v>388.80971390000002</v>
       </c>
       <c r="C215" s="5">
-        <v>0.63104533000000629</v>
+        <v>0.63104540000000497</v>
       </c>
       <c r="D215" s="5">
-        <v>1.9683253589750427</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.968325579373964</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>388.78666927</v>
+        <v>388.78666930000003</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.3044579999975667E-2</v>
+        <v>-2.3044599999991533E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-7.1100289520165116E-2</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.1100351197639355E-2</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>388.44909080000002</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.33757846999998264</v>
+        <v>-0.33757850000000644</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.0369830675782232</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0369831592138889</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>389.16798181000001</v>
+        <v>389.16798180000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.718891009999993</v>
+        <v>0.71889099999998507</v>
       </c>
       <c r="D218" s="5">
-        <v>2.2435486767646839</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2435486452378806</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>389.69196724</v>
+        <v>389.69196720000002</v>
       </c>
       <c r="C219" s="5">
-        <v>0.52398542999998199</v>
+        <v>0.52398540000001503</v>
       </c>
       <c r="D219" s="5">
-        <v>1.6277285214745696</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6277284276324799</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>389.60224340000002</v>
       </c>
       <c r="C220" s="5">
-        <v>-8.9723839999976462E-2</v>
+        <v>-8.9723800000001575E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.27594196686188122</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.27594184402764954</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>389.94012927</v>
+        <v>389.94012930000002</v>
       </c>
       <c r="C221" s="5">
-        <v>0.3378858699999796</v>
+        <v>0.3378859000000034</v>
       </c>
       <c r="D221" s="5">
-        <v>1.0456887245829272</v>
+        <v>1.0456888178700829</v>
       </c>
       <c r="E221" s="5">
-        <v>1.5768427088821424</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5768427061129353</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>391.15060473</v>
+        <v>391.15060469999997</v>
       </c>
       <c r="C222" s="5">
-        <v>1.2104754599999978</v>
+        <v>1.2104753999999502</v>
       </c>
       <c r="D222" s="5">
-        <v>3.7893748933183868</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7893747019742019</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>392.31009116000001</v>
+        <v>392.31009119999999</v>
       </c>
       <c r="C223" s="5">
-        <v>1.1594864300000154</v>
+        <v>1.1594865000000141</v>
       </c>
       <c r="D223" s="5">
-        <v>3.6157274330851807</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6157276552250872</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>392.04843326999998</v>
+        <v>392.0484333</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.2616578900000377</v>
+        <v>-0.26165789999998879</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.79743095717115242</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.79743098745433949</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>390.08431945000001</v>
+        <v>390.08431949999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.9641138199999659</v>
+        <v>-1.9641138000000069</v>
       </c>
       <c r="D225" s="5">
-        <v>-5.8489335061494447</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.8489334477876964</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>390.4904234</v>
       </c>
       <c r="C226" s="5">
-        <v>0.40610394999998789</v>
+        <v>0.40610390000000507</v>
       </c>
       <c r="D226" s="5">
-        <v>1.256458614418432</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2564584586731264</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>392.18640355999997</v>
+        <v>392.18640360000001</v>
       </c>
       <c r="C227" s="5">
-        <v>1.6959801599999764</v>
+        <v>1.6959802000000082</v>
       </c>
       <c r="D227" s="5">
-        <v>5.3381654293906955</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3381655583150334</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>394.48923251999997</v>
+        <v>394.48923250000001</v>
       </c>
       <c r="C228" s="5">
-        <v>2.3028289599999994</v>
+        <v>2.3028289000000086</v>
       </c>
       <c r="D228" s="5">
-        <v>7.2781918574723825</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2781916609076625</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>400.42843023</v>
+        <v>400.42843019999998</v>
       </c>
       <c r="C229" s="5">
-        <v>5.9391977100000304</v>
+        <v>5.9391976999999656</v>
       </c>
       <c r="D229" s="5">
-        <v>19.640166905486822</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>19.640166870712527</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>402.47021437000001</v>
+        <v>402.47021439999997</v>
       </c>
       <c r="C230" s="5">
-        <v>2.0417841400000043</v>
+        <v>2.0417841999999951</v>
       </c>
       <c r="D230" s="5">
-        <v>6.2933476791113385</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2933478697499545</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>396.45398639000001</v>
+        <v>396.45398640000002</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.0162279799999965</v>
+        <v>-6.0162279999999555</v>
       </c>
       <c r="D231" s="5">
-        <v>-16.53420610939542</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-16.534206158789701</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>397.57049666</v>
+        <v>397.57049669999998</v>
       </c>
       <c r="C232" s="5">
-        <v>1.116510269999992</v>
+        <v>1.116510299999959</v>
       </c>
       <c r="D232" s="5">
-        <v>3.4323306658489372</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4323307594186447</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>399.19357117999999</v>
+        <v>399.19357120000001</v>
       </c>
       <c r="C233" s="5">
-        <v>1.6230745199999888</v>
+        <v>1.6230745000000297</v>
       </c>
       <c r="D233" s="5">
-        <v>5.0104894912224474</v>
+        <v>5.0104894275736278</v>
       </c>
       <c r="E233" s="5">
-        <v>2.373041709588386</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3730417068413168</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>402.46518565000002</v>
+        <v>402.46518570000001</v>
       </c>
       <c r="C234" s="5">
-        <v>3.2716144700000314</v>
+        <v>3.2716144999999983</v>
       </c>
       <c r="D234" s="5">
-        <v>10.290310923259138</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.290311021373366</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>398.04595943999999</v>
+        <v>398.04595940000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-4.4192262100000335</v>
+        <v>-4.4192262999999912</v>
       </c>
       <c r="D235" s="5">
-        <v>-12.409135401421157</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.409135637627678</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>398.19039033000001</v>
+        <v>398.19039029999999</v>
       </c>
       <c r="C236" s="5">
-        <v>0.14443089000002374</v>
+        <v>0.14443089999997483</v>
       </c>
       <c r="D236" s="5">
-        <v>0.43628974720839597</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.43628977752017128</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>397.71160706000001</v>
+        <v>397.71160709999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.47878327000000809</v>
+        <v>-0.4787832000000094</v>
       </c>
       <c r="D237" s="5">
-        <v>-1.4333735434975958</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4333733354240041</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>400.59153395999999</v>
+        <v>400.59153400000002</v>
       </c>
       <c r="C238" s="5">
-        <v>2.8799268999999867</v>
+        <v>2.8799269000000436</v>
       </c>
       <c r="D238" s="5">
-        <v>9.0440592914542641</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.0440592905084003</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>401.82981331000002</v>
+        <v>401.82981330000001</v>
       </c>
       <c r="C239" s="5">
-        <v>1.2382793500000275</v>
+        <v>1.2382792999999879</v>
       </c>
       <c r="D239" s="5">
-        <v>3.7730703030221413</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7730701476881068</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>402.19618156000001</v>
+        <v>402.19618159999999</v>
       </c>
       <c r="C240" s="5">
-        <v>0.36636824999999362</v>
+        <v>0.36636829999997644</v>
       </c>
       <c r="D240" s="5">
-        <v>1.0996029616527681</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0996031125014349</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>402.92350739</v>
+        <v>402.92350740000001</v>
       </c>
       <c r="C241" s="5">
-        <v>0.72732582999998385</v>
+        <v>0.7273258000000169</v>
       </c>
       <c r="D241" s="5">
-        <v>2.1917772051332607</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1917771136079844</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>403.91523217000002</v>
+        <v>403.91523219999999</v>
       </c>
       <c r="C242" s="5">
-        <v>0.99172478000002684</v>
+        <v>0.99172479999998586</v>
       </c>
       <c r="D242" s="5">
-        <v>2.9939006422755821</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9939007033976006</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>406.45858294999999</v>
+        <v>406.45858299999998</v>
       </c>
       <c r="C243" s="5">
-        <v>2.5433507799999688</v>
+        <v>2.5433507999999847</v>
       </c>
       <c r="D243" s="5">
-        <v>7.8233471056647907</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.8233471687294553</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>406.83552601000002</v>
+        <v>406.83552600000002</v>
       </c>
       <c r="C244" s="5">
-        <v>0.37694306000003053</v>
+        <v>0.37694300000003977</v>
       </c>
       <c r="D244" s="5">
-        <v>1.1185542774934554</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1185540984000264</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>408.60277644000001</v>
+        <v>408.60277639999998</v>
       </c>
       <c r="C245" s="5">
-        <v>1.76725042999999</v>
+        <v>1.7672503999999662</v>
       </c>
       <c r="D245" s="5">
-        <v>5.3390320471439656</v>
+        <v>5.3390319544689646</v>
       </c>
       <c r="E245" s="5">
-        <v>2.3570533042871489</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.357053289138733</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>409.38585167000002</v>
+        <v>409.38585169999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.78307523000000856</v>
+        <v>0.78307530000000725</v>
       </c>
       <c r="D246" s="5">
-        <v>2.324161184913387</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3241613950974127</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>407.62782750999997</v>
+        <v>407.62782750000002</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.7580241600000477</v>
+        <v>-1.7580241999999657</v>
       </c>
       <c r="D247" s="5">
-        <v>-5.0331706049765117</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.0331707164439132</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>406.42931814000002</v>
+        <v>406.42931809999999</v>
       </c>
       <c r="C248" s="5">
-        <v>-1.1985093699999538</v>
+        <v>-1.1985094000000345</v>
       </c>
       <c r="D248" s="5">
-        <v>-3.4717457683981379</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4717458539832768</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>411.34742599999998</v>
       </c>
       <c r="C249" s="5">
-        <v>4.9181078599999637</v>
+        <v>4.9181078999999954</v>
       </c>
       <c r="D249" s="5">
-        <v>15.527417499034124</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.527417635474228</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>412.80283901000001</v>
+        <v>412.80283900000001</v>
       </c>
       <c r="C250" s="5">
-        <v>1.4554130100000293</v>
+        <v>1.4554130000000214</v>
       </c>
       <c r="D250" s="5">
-        <v>4.3293968479751088</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3293968176467468</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>413.66501822999999</v>
+        <v>413.66501820000002</v>
       </c>
       <c r="C251" s="5">
-        <v>0.86217921999997316</v>
+        <v>0.86217920000001413</v>
       </c>
       <c r="D251" s="5">
-        <v>2.5353098882421987</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5353098288157794</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>410.66450806</v>
+        <v>410.66450809999998</v>
       </c>
       <c r="C252" s="5">
-        <v>-3.0005101699999841</v>
+        <v>-3.0005101000000423</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.3651886836018328</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.3651884967488535</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>410.70962601000002</v>
+        <v>410.70962600000001</v>
       </c>
       <c r="C253" s="5">
-        <v>4.5117950000019391E-2</v>
+        <v>4.511790000003657E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>0.13191855289531595</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.13191840660111698</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>410.30090394000001</v>
+        <v>410.30090389999998</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.40872207000001026</v>
+        <v>-0.40872210000003406</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.1876781721043894</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1876782588315704</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>409.62817797999998</v>
+        <v>409.62817799999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.67272596000003659</v>
+        <v>-0.672725899999989</v>
       </c>
       <c r="D255" s="5">
-        <v>-1.9498641390569338</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9498639669033202</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>410.73016854000002</v>
+        <v>410.73016849999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.101990560000047</v>
+        <v>1.1019904999999994</v>
       </c>
       <c r="D256" s="5">
-        <v>3.2764629537361367</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.276462772532418</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>408.1128162</v>
       </c>
       <c r="C257" s="5">
-        <v>-2.6173523400000249</v>
+        <v>-2.6173522999999932</v>
       </c>
       <c r="D257" s="5">
-        <v>-7.384524675017035</v>
+        <v>-7.3845245667819359</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.11991113821321342</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.11991112843549034</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>409.1381336</v>
       </c>
       <c r="C258" s="5">
         <v>1.0253174000000058</v>
       </c>
       <c r="D258" s="5">
         <v>3.056814795436269</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>409.35307175999998</v>
+        <v>409.35307180000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.21493815999997423</v>
+        <v>0.21493820000000596</v>
       </c>
       <c r="D259" s="5">
-        <v>0.63223719741527518</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.63223731541504069</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>406.97110457000002</v>
+        <v>406.97110459999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-2.3819671899999548</v>
+        <v>-2.3819672000000196</v>
       </c>
       <c r="D260" s="5">
-        <v>-6.7634371624682554</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.7634371893203982</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>405.80991770999998</v>
+        <v>405.80991770000003</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.1611868600000435</v>
+        <v>-1.1611868999999615</v>
       </c>
       <c r="D261" s="5">
-        <v>-3.3706670834106944</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3706671974609637</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>403.84250005000001</v>
+        <v>403.8425001</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.9674176599999669</v>
+        <v>-1.967417600000033</v>
       </c>
       <c r="D262" s="5">
-        <v>-5.6651025887552002</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.6651024207041374</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>401.47155034000002</v>
+        <v>401.47155029999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-2.3709497099999908</v>
+        <v>-2.3709498000000053</v>
       </c>
       <c r="D263" s="5">
-        <v>-6.8220739877841829</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.822074237624931</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>401.35181108</v>
+        <v>401.35181110000002</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.11973926000001711</v>
+        <v>-0.11973919999996951</v>
       </c>
       <c r="D264" s="5">
-        <v>-0.35731459570110813</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.3573144169837783</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>400.44536274000001</v>
+        <v>400.44536269999998</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.90644833999999719</v>
+        <v>-0.90644840000004478</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.6767729532676587</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6767731281230889</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>396.94650836</v>
+        <v>396.94650840000003</v>
       </c>
       <c r="C266" s="5">
-        <v>-3.4988543800000116</v>
+        <v>-3.4988542999999481</v>
       </c>
       <c r="D266" s="5">
-        <v>-9.9954203024163473</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.9954200856945512</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>393.88620789999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.0603004600000077</v>
+        <v>-3.0603005000000394</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.8691428540762391</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.8691429642746016</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>392.77351440000001</v>
       </c>
       <c r="C268" s="5">
         <v>-1.1126934999999776</v>
       </c>
       <c r="D268" s="5">
         <v>-3.3377172594464266</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>389.95989069000001</v>
+        <v>389.95989070000002</v>
       </c>
       <c r="C269" s="5">
-        <v>-2.8136237100000017</v>
+        <v>-2.8136236999999937</v>
       </c>
       <c r="D269" s="5">
-        <v>-8.2654480822258574</v>
+        <v>-8.2654480539968045</v>
       </c>
       <c r="E269" s="5">
-        <v>-4.4480165261715161</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.4480165237212095</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>392.16836484999999</v>
+        <v>392.16836489999997</v>
       </c>
       <c r="C270" s="5">
-        <v>2.2084741599999802</v>
+        <v>2.2084741999999551</v>
       </c>
       <c r="D270" s="5">
-        <v>7.0117358807025854</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0117360114953398</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>396.53148698000001</v>
+        <v>396.53148700000003</v>
       </c>
       <c r="C271" s="5">
-        <v>4.363122130000022</v>
+        <v>4.3631221000000551</v>
       </c>
       <c r="D271" s="5">
-        <v>14.198777442022115</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.198777336421875</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>394.70953301999998</v>
+        <v>394.70953300000002</v>
       </c>
       <c r="C272" s="5">
-        <v>-1.8219539600000303</v>
+        <v>-1.8219540000000052</v>
       </c>
       <c r="D272" s="5">
-        <v>-5.3764486163127341</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.3764487311185434</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>395.58618361999999</v>
+        <v>395.58618360000003</v>
       </c>
       <c r="C273" s="5">
         <v>0.87665060000000494</v>
       </c>
       <c r="D273" s="5">
-        <v>2.6980012531890418</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6980012533274644</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>396.02472920000002</v>
       </c>
       <c r="C274" s="5">
-        <v>0.43854558000003863</v>
+        <v>0.43854559999999765</v>
       </c>
       <c r="D274" s="5">
-        <v>1.3384575304627111</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3384575919439756</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>395.79817373999998</v>
+        <v>395.79817370000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.22655546000004279</v>
+        <v>-0.22655550000001767</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.68433296772270058</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.68433308816667759</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>397.44416407</v>
+        <v>397.44416410000002</v>
       </c>
       <c r="C276" s="5">
-        <v>1.6459903300000178</v>
+        <v>1.6459904000000165</v>
       </c>
       <c r="D276" s="5">
-        <v>5.1061335144828801</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1061337371528959</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>396.13183828000001</v>
+        <v>396.13183830000003</v>
       </c>
       <c r="C277" s="5">
-        <v>-1.3123257899999885</v>
+        <v>-1.3123257999999964</v>
       </c>
       <c r="D277" s="5">
-        <v>-3.8911236192140763</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8911236480398737</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>396.18905057000001</v>
+        <v>396.18905059999997</v>
       </c>
       <c r="C278" s="5">
-        <v>5.7212289999995392E-2</v>
+        <v>5.7212299999946481E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>0.1734506130774971</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.17345064340967831</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>398.99897636999998</v>
+        <v>398.9989764</v>
       </c>
       <c r="C279" s="5">
-        <v>2.8099257999999736</v>
+        <v>2.8099258000000304</v>
       </c>
       <c r="D279" s="5">
-        <v>8.8508318249095765</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.850831824213202</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>398.27670289000002</v>
+        <v>398.27670289999998</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.72227347999995573</v>
+        <v>-0.72227350000002843</v>
       </c>
       <c r="D280" s="5">
-        <v>-2.15075924111362</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1507592999173597</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>400.03646528000002</v>
+        <v>400.03646529999997</v>
       </c>
       <c r="C281" s="5">
-        <v>1.7597623899999917</v>
+        <v>1.7597623999999996</v>
       </c>
       <c r="D281" s="5">
-        <v>5.4328960827668693</v>
+        <v>5.4328961142542598</v>
       </c>
       <c r="E281" s="5">
-        <v>2.5840028245392999</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5840028270373905</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>396.55403582999998</v>
+        <v>396.55403580000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-3.4824294500000406</v>
+        <v>-3.4824294999999665</v>
       </c>
       <c r="D282" s="5">
-        <v>-9.9604085914263845</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.9604087271848876</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>399.61455072000001</v>
+        <v>399.6145507</v>
       </c>
       <c r="C283" s="5">
-        <v>3.0605148900000358</v>
+        <v>3.0605148999999869</v>
       </c>
       <c r="D283" s="5">
-        <v>9.6647442049331502</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.6647442386265325</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>399.84115374999999</v>
+        <v>399.84115379999997</v>
       </c>
       <c r="C284" s="5">
-        <v>0.22660302999997839</v>
+        <v>0.22660309999997708</v>
       </c>
       <c r="D284" s="5">
-        <v>0.68259104977925755</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.68259126133098924</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>399.35708806000002</v>
+        <v>399.3570881</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.4840656899999658</v>
+        <v>-0.48406569999997373</v>
       </c>
       <c r="D285" s="5">
-        <v>-1.4431395552807036</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4431395847161244</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>398.30958879000002</v>
+        <v>398.30958879999997</v>
       </c>
       <c r="C286" s="5">
-        <v>-1.047499270000003</v>
+        <v>-1.0474993000000268</v>
       </c>
       <c r="D286" s="5">
-        <v>-3.1025438844369702</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1025439717086156</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>398.51970262999998</v>
+        <v>398.51970260000002</v>
       </c>
       <c r="C287" s="5">
-        <v>0.21011383999996269</v>
+        <v>0.21011380000004465</v>
       </c>
       <c r="D287" s="5">
-        <v>0.63485648738323963</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.63485636615709939</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>397.34940935999998</v>
+        <v>397.34940940000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.1702932700000019</v>
+        <v>-1.1702932000000033</v>
       </c>
       <c r="D288" s="5">
-        <v>-3.4675584850542673</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.467558281240668</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>398.20459584000002</v>
+        <v>398.20459579999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.85518648000004305</v>
+        <v>0.85518639999997959</v>
       </c>
       <c r="D289" s="5">
-        <v>2.6134656158949943</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6134653682458486</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>397.74801210999999</v>
+        <v>397.74801209999998</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.45658373000003394</v>
+        <v>-0.45658370000001014</v>
       </c>
       <c r="D290" s="5">
-        <v>-1.3672830781012335</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3672829889655902</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>398.45385281</v>
+        <v>398.45385279999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.7058407000000102</v>
       </c>
       <c r="D291" s="5">
-        <v>2.1504192049708104</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1504192050254334</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>398.42526555000001</v>
+        <v>398.42526559999999</v>
       </c>
       <c r="C292" s="5">
-        <v>-2.8587259999994785E-2</v>
+        <v>-2.8587200000004032E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-8.6060602381365925E-2</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.6060421827660605E-2</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>396.74989081000001</v>
+        <v>396.7498908</v>
       </c>
       <c r="C293" s="5">
-        <v>-1.6753747399999952</v>
+        <v>-1.675374799999986</v>
       </c>
       <c r="D293" s="5">
-        <v>-4.9309089576391685</v>
+        <v>-4.9309091295606899</v>
       </c>
       <c r="E293" s="5">
-        <v>-0.82156872066641018</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.82156872812464421</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>403.19906695999998</v>
+        <v>403.19906700000001</v>
       </c>
       <c r="C294" s="5">
-        <v>6.4491761499999711</v>
+        <v>6.4491762000000108</v>
       </c>
       <c r="D294" s="5">
-        <v>21.347946226507553</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>21.347946407672747</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>397.91831193000002</v>
+        <v>397.91831189999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-5.2807550299999662</v>
+        <v>-5.2807551000000217</v>
       </c>
       <c r="D295" s="5">
-        <v>-14.632436706963958</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.632436885825184</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>396.57244865000001</v>
+        <v>396.5724487</v>
       </c>
       <c r="C296" s="5">
-        <v>-1.3458632800000032</v>
+        <v>-1.3458631999999966</v>
       </c>
       <c r="D296" s="5">
-        <v>-3.9840551370820654</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.9840549049468321</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>397.02203125</v>
+        <v>397.02203129999998</v>
       </c>
       <c r="C297" s="5">
         <v>0.44958259999998518</v>
       </c>
       <c r="D297" s="5">
-        <v>1.3689194629113111</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3689194627375612</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>396.83029312999997</v>
+        <v>396.83029310000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.19173812000002499</v>
+        <v>-0.19173819999997477</v>
       </c>
       <c r="D298" s="5">
-        <v>-0.57799205305818502</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.57799229350418146</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>397.45305096999999</v>
+        <v>397.45305100000002</v>
       </c>
       <c r="C299" s="5">
-        <v>0.62275784000001977</v>
+        <v>0.62275790000001052</v>
       </c>
       <c r="D299" s="5">
-        <v>1.8995362677674432</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8995364525067782</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>398.0124199</v>
       </c>
       <c r="C300" s="5">
-        <v>0.55936893000000509</v>
+        <v>0.55936889999998129</v>
       </c>
       <c r="D300" s="5">
-        <v>1.7019947260684898</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7019946339501102</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>398.30296104000001</v>
+        <v>398.30296099999998</v>
       </c>
       <c r="C301" s="5">
-        <v>0.29054114000001618</v>
+        <v>0.29054109999998445</v>
       </c>
       <c r="D301" s="5">
-        <v>0.87950162151397837</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.87950149994278082</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>399.66335284000002</v>
+        <v>399.66335279999998</v>
       </c>
       <c r="C302" s="5">
         <v>1.3603918000000021</v>
       </c>
       <c r="D302" s="5">
-        <v>4.1764391460654471</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1764391464928385</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>399.47354281999998</v>
+        <v>399.47354280000002</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.18981002000003855</v>
+        <v>-0.18980999999996584</v>
       </c>
       <c r="D303" s="5">
-        <v>-0.56842340710248074</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.56842334742140954</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>399.91650341000002</v>
+        <v>399.91650340000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.44296059000004107</v>
+        <v>0.44296059999999216</v>
       </c>
       <c r="D304" s="5">
-        <v>1.3387783220441207</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3387783525191654</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>400.28965764999998</v>
+        <v>400.28965770000002</v>
       </c>
       <c r="C305" s="5">
-        <v>0.37315423999996256</v>
+        <v>0.37315430000001015</v>
       </c>
       <c r="D305" s="5">
-        <v>1.1254605742197166</v>
+        <v>1.1254607561423713</v>
       </c>
       <c r="E305" s="5">
-        <v>0.89219100546524821</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.89219102061062205</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>399.79989028</v>
+        <v>399.79989030000002</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.48976736999998138</v>
+        <v>-0.48976740000000518</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.458398671075245</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4583987596261894</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>399.26642984</v>
+        <v>399.26642980000003</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.53346043999999893</v>
+        <v>-0.53346049999998968</v>
       </c>
       <c r="D307" s="5">
-        <v>-1.5894837767683079</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5894839541536476</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>399.16139798</v>
+        <v>399.16139800000002</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.10503185999999687</v>
+        <v>-0.10503180000000611</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.31521817278440389</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.31521799300634479</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>397.79405609000003</v>
+        <v>397.79405609999998</v>
       </c>
       <c r="C309" s="5">
-        <v>-1.3673418899999774</v>
+        <v>-1.3673419000000422</v>
       </c>
       <c r="D309" s="5">
-        <v>-4.034074817874556</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.0340748466257681</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>397.34157161000002</v>
+        <v>397.34157160000001</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.45248448000000963</v>
+        <v>-0.45248449999996865</v>
       </c>
       <c r="D310" s="5">
-        <v>-1.3564738704033408</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3564739299514406</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>397.95722309000001</v>
+        <v>397.95722310000002</v>
       </c>
       <c r="C311" s="5">
-        <v>0.61565147999999681</v>
+        <v>0.61565150000001267</v>
       </c>
       <c r="D311" s="5">
-        <v>1.8752384410960277</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.875238502582488</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>398.01708404999999</v>
+        <v>398.01708409999998</v>
       </c>
       <c r="C312" s="5">
-        <v>5.9860959999980423E-2</v>
+        <v>5.9860999999955311E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>0.18065411595560299</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.18065423676658643</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>398.73647184999999</v>
+        <v>398.73647190000003</v>
       </c>
       <c r="C313" s="5">
-        <v>0.71938779999999269</v>
+        <v>0.71938780000004954</v>
       </c>
       <c r="D313" s="5">
-        <v>2.190606659211114</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1906066589333362</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>400.27881639999998</v>
       </c>
       <c r="C314" s="5">
-        <v>1.5423445499999957</v>
+        <v>1.542344499999956</v>
       </c>
       <c r="D314" s="5">
-        <v>4.7417298002943253</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7417296426839561</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>400.96841875000001</v>
+        <v>400.96841879999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.68960235000002967</v>
+        <v>0.68960240000001249</v>
       </c>
       <c r="D315" s="5">
-        <v>2.0870681196962337</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0870682724567713</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>400.90767729999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-6.0741450000023178E-2</v>
+        <v>-6.0741500000005999E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.18163285969321485</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.18163300905907898</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>401.55913479999998</v>
       </c>
       <c r="C317" s="5">
         <v>0.65145749999999225</v>
       </c>
       <c r="D317" s="5">
         <v>1.9674696226318344</v>
       </c>
       <c r="E317" s="5">
-        <v>0.31713963269817125</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.31713962016759467</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>401.95170401000001</v>
+        <v>401.95170400000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.39256921000003331</v>
+        <v>0.39256920000002538</v>
       </c>
       <c r="D318" s="5">
-        <v>1.1794633340480587</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1794633038415769</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>401.40379744000001</v>
+        <v>401.40379739999997</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.5479065700000092</v>
+        <v>-0.547906600000033</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.623530714870669</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6235308031400386</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>401.3554638</v>
       </c>
       <c r="C320" s="5">
-        <v>-4.8333640000009837E-2</v>
+        <v>-4.8333599999978105E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.14439816530208427</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.14439804589440053</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>406.12803271000001</v>
+        <v>406.12803270000001</v>
       </c>
       <c r="C321" s="5">
-        <v>4.7725689100000181</v>
+        <v>4.7725689000000102</v>
       </c>
       <c r="D321" s="5">
-        <v>15.240584959492431</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.240584925441848</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>407.27922862000003</v>
+        <v>407.27922860000001</v>
       </c>
       <c r="C322" s="5">
-        <v>1.1511959100000126</v>
+        <v>1.1511959000000047</v>
       </c>
       <c r="D322" s="5">
-        <v>3.4550104585735264</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4550104281783511</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>408.21154144000002</v>
+        <v>408.21154139999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.93231281999999283</v>
+        <v>0.93231279999997696</v>
       </c>
       <c r="D323" s="5">
-        <v>2.7817991368939365</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7817990766037415</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>411.43595116</v>
+        <v>411.43595119999998</v>
       </c>
       <c r="C324" s="5">
-        <v>3.2244097199999828</v>
+        <v>3.2244097999999894</v>
       </c>
       <c r="D324" s="5">
-        <v>9.9014689550158685</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.9014692124605119</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>409.82630220999999</v>
+        <v>409.82630219999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.6096489500000075</v>
+        <v>-1.6096489999999903</v>
       </c>
       <c r="D325" s="5">
-        <v>-4.5950123739032955</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.5950125131423274</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>411.48723861000002</v>
+        <v>411.48723860000001</v>
       </c>
       <c r="C326" s="5">
         <v>1.6609364000000255</v>
       </c>
       <c r="D326" s="5">
-        <v>4.9732207963833375</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.973220796507305</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>409.35731052</v>
+        <v>409.35731049999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.1299280900000213</v>
+        <v>-2.1299281000000292</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.0375882684799542</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.0375882961669181</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>409.98554855999998</v>
+        <v>409.98554860000002</v>
       </c>
       <c r="C328" s="5">
-        <v>0.62823803999998518</v>
+        <v>0.62823810000003277</v>
       </c>
       <c r="D328" s="5">
-        <v>1.8572569810726192</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8572571600420362</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>411.11605872000001</v>
+        <v>411.1160587</v>
       </c>
       <c r="C329" s="5">
-        <v>1.1305101600000285</v>
+        <v>1.1305100999999809</v>
       </c>
       <c r="D329" s="5">
-        <v>3.3595738868412939</v>
+        <v>3.3595737054918473</v>
       </c>
       <c r="E329" s="5">
-        <v>2.3799543060475825</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3799543010669888</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>412.13554455000002</v>
+        <v>412.1355446</v>
       </c>
       <c r="C330" s="5">
-        <v>1.0194858300000078</v>
+        <v>1.0194859000000065</v>
       </c>
       <c r="D330" s="5">
-        <v>3.0166841396555899</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0166843497692497</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>414.04817995000002</v>
+        <v>414.04818</v>
       </c>
       <c r="C331" s="5">
         <v>1.9126353999999992</v>
       </c>
       <c r="D331" s="5">
-        <v>5.7133164609759701</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7133164602649389</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>413.46909145000001</v>
+        <v>413.46909149999999</v>
       </c>
       <c r="C332" s="5">
         <v>-0.57908850000001166</v>
       </c>
       <c r="D332" s="5">
-        <v>-1.6654718992183959</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6654718990187223</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>417.27414063999998</v>
+        <v>417.27414060000001</v>
       </c>
       <c r="C333" s="5">
-        <v>3.805049189999977</v>
+        <v>3.8050491000000193</v>
       </c>
       <c r="D333" s="5">
-        <v>11.619753628572349</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.619753338198247</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>414.04505521999999</v>
+        <v>414.04505519999998</v>
       </c>
       <c r="C334" s="5">
-        <v>-3.2290854199999899</v>
+        <v>-3.2290854000000309</v>
       </c>
       <c r="D334" s="5">
-        <v>-8.9010079145904193</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.9010078626024836</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>413.18954586000001</v>
+        <v>413.18954589999998</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.85550935999998501</v>
+        <v>-0.85550929999999425</v>
       </c>
       <c r="D335" s="5">
-        <v>-2.4514833784682111</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4514832086029559</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>410.78016759000002</v>
+        <v>410.78016760000003</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.4093782699999906</v>
+        <v>-2.4093782999999576</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.7772919705420653</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.7772920516053432</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>408.88547968</v>
+        <v>408.88547970000002</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.894687910000016</v>
+        <v>-1.8946879000000081</v>
       </c>
       <c r="D337" s="5">
-        <v>-5.3966217475385108</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.396621719646177</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>410.37442915999998</v>
+        <v>410.37442920000001</v>
       </c>
       <c r="C338" s="5">
-        <v>1.4889494799999738</v>
+        <v>1.4889494999999897</v>
       </c>
       <c r="D338" s="5">
-        <v>4.4583691779975343</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4583692388658003</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>411.63454598999999</v>
+        <v>411.634546</v>
       </c>
       <c r="C339" s="5">
-        <v>1.2601168300000154</v>
+        <v>1.2601167999999916</v>
       </c>
       <c r="D339" s="5">
-        <v>3.7476538497030365</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7476537585977576</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>412.29913063999999</v>
+        <v>412.29913060000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.66458464999999478</v>
+        <v>0.66458460000001196</v>
       </c>
       <c r="D340" s="5">
-        <v>1.9546985535096928</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.954698405091837</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>412.52722495</v>
+        <v>412.52722499999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.22809431000001723</v>
+        <v>0.22809439999997494</v>
       </c>
       <c r="D341" s="5">
-        <v>0.66589407330022166</v>
+        <v>0.6658943369089787</v>
       </c>
       <c r="E341" s="5">
-        <v>0.34325251959108627</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.34325253663460842</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>409.53564832000001</v>
+        <v>409.53564829999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.9915766299999973</v>
+        <v>-2.991576699999996</v>
       </c>
       <c r="D342" s="5">
-        <v>-8.3633612789219427</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.3633614659045072</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>414.64420532000003</v>
+        <v>414.64420530000001</v>
       </c>
       <c r="C343" s="5">
         <v>5.1085570000000189</v>
       </c>
       <c r="D343" s="5">
-        <v>16.039719696525356</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.039719697363331</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>416.01579198000002</v>
+        <v>416.01579199999998</v>
       </c>
       <c r="C344" s="5">
-        <v>1.3715866599999913</v>
+        <v>1.3715866999999662</v>
       </c>
       <c r="D344" s="5">
-        <v>4.0424560628680384</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0424561831110317</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>416.37550893999997</v>
+        <v>416.3755089</v>
       </c>
       <c r="C345" s="5">
-        <v>0.35971695999995745</v>
+        <v>0.35971690000002354</v>
       </c>
       <c r="D345" s="5">
-        <v>1.0425544719067092</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0425542971327584</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>417.50359529000002</v>
+        <v>417.50359529999997</v>
       </c>
       <c r="C346" s="5">
-        <v>1.1280863500000464</v>
+        <v>1.1280863999999724</v>
       </c>
       <c r="D346" s="5">
-        <v>3.3000467627375407</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.300046911513177</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>418.06505190000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.56145660999999336</v>
+        <v>0.56145660000004227</v>
       </c>
       <c r="D347" s="5">
-        <v>1.6257431916451903</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6257431624358443</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>420.72593167000002</v>
+        <v>420.72593169999999</v>
       </c>
       <c r="C348" s="5">
-        <v>2.6608797700000082</v>
+        <v>2.6608797999999751</v>
       </c>
       <c r="D348" s="5">
-        <v>7.9108214561647738</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.9108215485000022</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>420.17184523999998</v>
+        <v>420.17184520000001</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.55408643000004076</v>
+        <v>-0.55408649999998261</v>
       </c>
       <c r="D349" s="5">
-        <v>-1.5689754300288183</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5689756266990429</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>419.01693017999997</v>
+        <v>419.01693019999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-1.1549150600000075</v>
+        <v>-1.1549150000000168</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.2489974631750518</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.2489972972316483</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>415.83706140999999</v>
+        <v>415.83706139999998</v>
       </c>
       <c r="C351" s="5">
-        <v>-3.1798687699999846</v>
+        <v>-3.1798688000000084</v>
       </c>
       <c r="D351" s="5">
-        <v>-8.7360065472617325</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.7360066258713847</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>420.22259446999999</v>
+        <v>420.22259450000001</v>
       </c>
       <c r="C352" s="5">
-        <v>4.3855330600000002</v>
+        <v>4.3855331000000319</v>
       </c>
       <c r="D352" s="5">
-        <v>13.416040035473253</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.416040165364706</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>420.07764486000002</v>
+        <v>420.0776449</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.1449496099999692</v>
+        <v>-0.14494960000001811</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.41313800122286803</v>
+        <v>-0.41313797274533659</v>
       </c>
       <c r="E353" s="5">
-        <v>1.8302840281426702</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8302840254967423</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>417.64177137000001</v>
+        <v>417.64177139999998</v>
       </c>
       <c r="C354" s="5">
-        <v>-2.4358734900000059</v>
+        <v>-2.4358735000000138</v>
       </c>
       <c r="D354" s="5">
-        <v>-6.7406672488974362</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.7406672750719991</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>419.19162611000002</v>
+        <v>419.19162610000001</v>
       </c>
       <c r="C355" s="5">
-        <v>1.5498547400000007</v>
+        <v>1.5498547000000258</v>
       </c>
       <c r="D355" s="5">
-        <v>4.5451842967126455</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.545184176669026</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>419.97744483999998</v>
+        <v>419.9774448</v>
       </c>
       <c r="C356" s="5">
-        <v>0.78581872999995994</v>
+        <v>0.78581869999999299</v>
       </c>
       <c r="D356" s="5">
-        <v>2.2728649250966182</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2728648374844118</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>419.48339241000002</v>
+        <v>419.48339240000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.4940524299999538</v>
+        <v>-0.49405239999998685</v>
       </c>
       <c r="D357" s="5">
-        <v>-1.4025563836181698</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4025562991348162</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>421.66368750999999</v>
+        <v>421.66368749999998</v>
       </c>
       <c r="C358" s="5">
         <v>2.1802950999999666</v>
       </c>
       <c r="D358" s="5">
-        <v>6.4185091475440492</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4185091477014566</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>421.69734951999999</v>
+        <v>421.69734949999997</v>
       </c>
       <c r="C359" s="5">
-        <v>3.3662010000000464E-2</v>
+        <v>3.3661999999992531E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>9.5839774695050117E-2</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.5839746213610688E-2</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>422.17209337000003</v>
+        <v>422.17209339999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.47474385000003849</v>
+        <v>0.47474390000002131</v>
       </c>
       <c r="D360" s="5">
-        <v>1.3593477615631011</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3593479056819735</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>424.64382479</v>
+        <v>424.6438248</v>
       </c>
       <c r="C361" s="5">
-        <v>2.4717314199999691</v>
+        <v>2.4717314000000101</v>
       </c>
       <c r="D361" s="5">
-        <v>7.2564679958579514</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2564679347065342</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>425.31722077000001</v>
+        <v>425.31722079999997</v>
       </c>
       <c r="C362" s="5">
-        <v>0.67339598000000933</v>
+        <v>0.67339599999996835</v>
       </c>
       <c r="D362" s="5">
-        <v>1.9196334048163788</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9196334622822775</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>426.65389776000001</v>
+        <v>426.65389779999998</v>
       </c>
       <c r="C363" s="5">
-        <v>1.3366769900000008</v>
+        <v>1.3366770000000088</v>
       </c>
       <c r="D363" s="5">
-        <v>3.837208122859459</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8372081517892731</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>427.67091359</v>
+        <v>427.67091360000001</v>
       </c>
       <c r="C364" s="5">
-        <v>1.0170158299999912</v>
+        <v>1.0170158000000242</v>
       </c>
       <c r="D364" s="5">
-        <v>2.8982436435760262</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8982435566842879</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>427.92529180000002</v>
       </c>
       <c r="C365" s="5">
-        <v>0.25437821000002714</v>
+        <v>0.25437820000001921</v>
       </c>
       <c r="D365" s="5">
-        <v>0.71609836092758616</v>
+        <v>0.71609833266768064</v>
       </c>
       <c r="E365" s="5">
-        <v>1.8681420056559706</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8681419959560408</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>430.10264724000001</v>
+        <v>430.10264719999998</v>
       </c>
       <c r="C366" s="5">
-        <v>2.1773554399999853</v>
+        <v>2.1773553999999535</v>
       </c>
       <c r="D366" s="5">
-        <v>6.2796025043773129</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2796023857678351</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>428.75107688999998</v>
+        <v>428.75107689999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-1.3515703500000313</v>
+        <v>-1.3515702999999917</v>
       </c>
       <c r="D367" s="5">
-        <v>-3.7064275474007369</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.706427412984914</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>427.89993293999999</v>
+        <v>427.89993290000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.85114394999999377</v>
+        <v>-0.85114399999997659</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.356365886331524</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3563660231927019</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>425.34006830999999</v>
+        <v>425.34006829999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-2.5598646299999928</v>
+        <v>-2.5598646000000258</v>
       </c>
       <c r="D369" s="5">
-        <v>-6.9473090663943804</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.9473089882646661</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>423.11930110999998</v>
+        <v>423.11930109999997</v>
       </c>
       <c r="C370" s="5">
         <v>-2.2207672000000116</v>
       </c>
       <c r="D370" s="5">
-        <v>-6.088563837153349</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.0885638372923268</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>424.53496478</v>
+        <v>424.53496480000001</v>
       </c>
       <c r="C371" s="5">
-        <v>1.4156636700000149</v>
+        <v>1.4156637000000387</v>
       </c>
       <c r="D371" s="5">
-        <v>4.0896469706334537</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0896470589984579</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>425.02607418999997</v>
+        <v>425.02607419999998</v>
       </c>
       <c r="C372" s="5">
-        <v>0.49110940999997865</v>
+        <v>0.49110939999997072</v>
       </c>
       <c r="D372" s="5">
-        <v>1.3970472523503252</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3970472236562337</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>427.67042733</v>
+        <v>427.67042729999997</v>
       </c>
       <c r="C373" s="5">
-        <v>2.6443531400000211</v>
+        <v>2.6443530999999894</v>
       </c>
       <c r="D373" s="5">
-        <v>7.726800939996048</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.7268008188996262</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>425.99189676999998</v>
+        <v>425.99189680000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.6785305600000129</v>
+        <v>-1.6785304999999653</v>
       </c>
       <c r="D374" s="5">
-        <v>-4.6094376127212229</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6094374518109049</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>421.29702479999997</v>
       </c>
       <c r="C375" s="5">
-        <v>-4.6948719700000083</v>
+        <v>-4.6948720000000321</v>
       </c>
       <c r="D375" s="5">
-        <v>-12.452318441967513</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.452318515952998</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>420.80201905000001</v>
+        <v>420.8020191</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.49500574999996161</v>
+        <v>-0.49500569999997879</v>
       </c>
       <c r="D376" s="5">
-        <v>-1.4008721439377814</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4008720033502731</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>420.41736675999999</v>
+        <v>420.41736680000002</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.38465229000001955</v>
+        <v>-0.38465229999997064</v>
       </c>
       <c r="D377" s="5">
-        <v>-1.0914139436270287</v>
+        <v>-1.0914139717293936</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.7544943437250771</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7544943343776431</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>425.30903155999999</v>
+        <v>425.30903160000003</v>
       </c>
       <c r="C378" s="5">
         <v>4.8916648000000009</v>
       </c>
       <c r="D378" s="5">
-        <v>14.891391508268615</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.891391506759799</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>422.03975736000001</v>
+        <v>422.03975739999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-3.2692741999999839</v>
+        <v>-3.2692742000000408</v>
       </c>
       <c r="D379" s="5">
-        <v>-8.8440305912656179</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.8440305904687655</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>422.05698559000001</v>
+        <v>422.05698560000002</v>
       </c>
       <c r="C380" s="5">
-        <v>1.7228230000000622E-2</v>
+        <v>1.7228200000033667E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>4.89966120862384E-2</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8996526743350088E-2</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>423.59886439000002</v>
+        <v>423.59886440000002</v>
       </c>
       <c r="C381" s="5">
         <v>1.5418788000000063</v>
       </c>
       <c r="D381" s="5">
-        <v>4.473064068331567</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4730640682234091</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>420.66795153999999</v>
+        <v>420.66795150000002</v>
       </c>
       <c r="C382" s="5">
-        <v>-2.930912850000027</v>
+        <v>-2.9309129000000098</v>
       </c>
       <c r="D382" s="5">
-        <v>-7.9941007580988988</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.9941008891455612</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>422.29165268999998</v>
+        <v>422.29165269999999</v>
       </c>
       <c r="C383" s="5">
-        <v>1.623701149999988</v>
+        <v>1.6237011999999709</v>
       </c>
       <c r="D383" s="5">
-        <v>4.7313841067825546</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7313842560462671</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>421.92334824</v>
+        <v>421.92334820000002</v>
       </c>
       <c r="C384" s="5">
-        <v>-0.36830444999998235</v>
+        <v>-0.36830449999996517</v>
       </c>
       <c r="D384" s="5">
-        <v>-1.0415821436947748</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0415822843948819</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>419.90899449</v>
+        <v>419.90899450000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-2.0143537499999979</v>
+        <v>-2.0143537000000151</v>
       </c>
       <c r="D385" s="5">
-        <v>-5.5809944754842018</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.5809943410859315</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>417.11244541000002</v>
+        <v>417.11244540000001</v>
       </c>
       <c r="C386" s="5">
-        <v>-2.796549079999977</v>
+        <v>-2.7965490999999929</v>
       </c>
       <c r="D386" s="5">
-        <v>-7.7055366484518935</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.7055367013799003</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>420.05411952999998</v>
+        <v>420.05411950000001</v>
       </c>
       <c r="C387" s="5">
-        <v>2.9416741199999592</v>
+        <v>2.9416741000000002</v>
       </c>
       <c r="D387" s="5">
-        <v>8.7990746645921334</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.7990746026485276</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>419.01656199000001</v>
+        <v>419.01656200000002</v>
       </c>
       <c r="C388" s="5">
-        <v>-1.0375575399999661</v>
+        <v>-1.0375574999999913</v>
       </c>
       <c r="D388" s="5">
-        <v>-2.9241300943123494</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9241299833142498</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>419.14116908</v>
+        <v>419.14116910000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.1246070899999836</v>
+        <v>0.12460709999999153</v>
       </c>
       <c r="D389" s="5">
-        <v>0.3574400904494901</v>
+        <v>0.35744011917318019</v>
       </c>
       <c r="E389" s="5">
-        <v>-0.30355493871130346</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.30355494343959899</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>418.71932914000001</v>
+        <v>418.71932909999998</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.42183993999998393</v>
+        <v>-0.42184000000003152</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.2010636846927714</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2010638545235652</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>418.27324120999998</v>
+        <v>418.27324119999997</v>
       </c>
       <c r="C391" s="5">
-        <v>-0.44608793000003288</v>
+        <v>-0.44608790000000909</v>
       </c>
       <c r="D391" s="5">
-        <v>-1.2709707227788969</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2709706379252839</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>418.37261544</v>
+        <v>418.37261539999997</v>
       </c>
       <c r="C392" s="5">
-        <v>9.9374230000023545E-2</v>
+        <v>9.9374199999999746E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>0.28547133942309344</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.28547125313662658</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>418.42400407000002</v>
+        <v>418.42400409999999</v>
       </c>
       <c r="C393" s="5">
-        <v>5.1388630000019475E-2</v>
+        <v>5.1388700000018162E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>0.14749539131500011</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.14749559237836607</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>419.13433586999997</v>
+        <v>419.1343359</v>
       </c>
       <c r="C394" s="5">
-        <v>0.710331799999949</v>
+        <v>0.71033180000000584</v>
       </c>
       <c r="D394" s="5">
-        <v>2.0562926674626558</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0562926673138859</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>420.92125503</v>
+        <v>420.92125499999997</v>
       </c>
       <c r="C395" s="5">
-        <v>1.7869191600000249</v>
+        <v>1.7869190999999773</v>
       </c>
       <c r="D395" s="5">
-        <v>5.2377122535755438</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2377120731790239</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>423.16378111</v>
+        <v>423.16378109999999</v>
       </c>
       <c r="C396" s="5">
-        <v>2.2425260800000046</v>
+        <v>2.2425261000000205</v>
       </c>
       <c r="D396" s="5">
-        <v>6.5838954629379165</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5838955238707753</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>422.95980424999999</v>
+        <v>422.95980429999997</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.20397686000001158</v>
+        <v>-0.20397680000002083</v>
       </c>
       <c r="D397" s="5">
-        <v>-0.57690273917622159</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.57690256994291644</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>422.0717004</v>
       </c>
       <c r="C398" s="5">
-        <v>-0.88810384999999314</v>
+        <v>-0.88810389999997597</v>
       </c>
       <c r="D398" s="5">
-        <v>-2.4907870088624273</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4907871471863574</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>423.55149963999997</v>
+        <v>423.5514996</v>
       </c>
       <c r="C399" s="5">
-        <v>1.4797992399999771</v>
+        <v>1.4797992000000022</v>
       </c>
       <c r="D399" s="5">
-        <v>4.2893299251686612</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2893298069802466</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>424.88240308000002</v>
+        <v>424.88240309999998</v>
       </c>
       <c r="C400" s="5">
-        <v>1.3309034400000428</v>
+        <v>1.3309034999999767</v>
       </c>
       <c r="D400" s="5">
-        <v>3.8365503735095841</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8365505498381802</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>426.64186159000002</v>
+        <v>426.64186160000003</v>
       </c>
       <c r="C401" s="5">
-        <v>1.7594585100000018</v>
+        <v>1.7594585000000507</v>
       </c>
       <c r="D401" s="5">
-        <v>5.084013401710652</v>
+        <v>5.084013371909335</v>
       </c>
       <c r="E401" s="5">
-        <v>1.7895384809045956</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7895384784333723</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>426.93114516000003</v>
+        <v>426.9311452</v>
       </c>
       <c r="C402" s="5">
-        <v>0.28928357000000915</v>
+        <v>0.2892835999999761</v>
       </c>
       <c r="D402" s="5">
-        <v>0.81669855479775677</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.81669863978961477</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>427.87746987999998</v>
+        <v>427.87746989999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.94632471999995005</v>
+        <v>0.94632469999999103</v>
       </c>
       <c r="D403" s="5">
-        <v>2.6925574137998343</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6925573559435811</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>429.42000096999999</v>
+        <v>429.42000100000001</v>
       </c>
       <c r="C404" s="5">
-        <v>1.5425310900000113</v>
+        <v>1.5425311000000193</v>
       </c>
       <c r="D404" s="5">
-        <v>4.4129086241727844</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4129086531403683</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>432.29211294999999</v>
+        <v>432.29211299999997</v>
       </c>
       <c r="C405" s="5">
-        <v>2.8721119799999997</v>
+        <v>2.8721119999999587</v>
       </c>
       <c r="D405" s="5">
-        <v>8.3279491788767359</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3279492384147993</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>434.737371</v>
       </c>
       <c r="C406" s="5">
-        <v>2.4452580500000067</v>
+        <v>2.4452580000000239</v>
       </c>
       <c r="D406" s="5">
-        <v>7.0029996085205104</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0029994600057099</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>439.71393032999998</v>
+        <v>439.71393030000002</v>
       </c>
       <c r="C407" s="5">
-        <v>4.9765593299999864</v>
+        <v>4.9765593000000194</v>
       </c>
       <c r="D407" s="5">
-        <v>14.635465021213045</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.635464927359587</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>438.48256056000002</v>
+        <v>438.4825606</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.231369769999958</v>
+        <v>-1.2313697000000161</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.3091877856695096</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3091876006615673</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>441.46757912999999</v>
+        <v>441.46757910000002</v>
       </c>
       <c r="C409" s="5">
-        <v>2.9850185699999656</v>
+        <v>2.9850185000000238</v>
       </c>
       <c r="D409" s="5">
-        <v>8.482048591979364</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4820483847630754</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>443.36094757000001</v>
+        <v>443.36094759999997</v>
       </c>
       <c r="C410" s="5">
-        <v>1.8933684400000175</v>
+        <v>1.8933684999999514</v>
       </c>
       <c r="D410" s="5">
-        <v>5.2697180157256218</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.26971818704558</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>446.49651677999998</v>
+        <v>446.49651679999999</v>
       </c>
       <c r="C411" s="5">
-        <v>3.1355692099999715</v>
+        <v>3.1355692000000204</v>
       </c>
       <c r="D411" s="5">
-        <v>8.8247461867301489</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8247461568621954</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>448.45044238999998</v>
+        <v>448.45044239999999</v>
       </c>
       <c r="C412" s="5">
-        <v>1.9539256099999989</v>
+        <v>1.9539255999999909</v>
       </c>
       <c r="D412" s="5">
-        <v>5.3796080242841215</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3796079958390086</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>451.15268986000001</v>
+        <v>451.15268989999998</v>
       </c>
       <c r="C413" s="5">
-        <v>2.7022474700000316</v>
+        <v>2.7022474999999986</v>
       </c>
       <c r="D413" s="5">
-        <v>7.4754151587893336</v>
+        <v>7.4754152443773592</v>
       </c>
       <c r="E413" s="5">
-        <v>5.7450593757147006</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7450593826116947</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>451.76663889999998</v>
       </c>
       <c r="C414" s="5">
-        <v>0.61394903999996586</v>
+        <v>0.61394899999999097</v>
       </c>
       <c r="D414" s="5">
-        <v>1.6452925734956159</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6452924653511447</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>454.13942661999999</v>
+        <v>454.13942659999998</v>
       </c>
       <c r="C415" s="5">
-        <v>2.3727877200000194</v>
+        <v>2.3727877000000035</v>
       </c>
       <c r="D415" s="5">
-        <v>6.487983854236834</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4879837979609833</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>455.14549271999999</v>
+        <v>455.14549269999998</v>
       </c>
       <c r="C416" s="5">
         <v>1.0060660999999982</v>
       </c>
       <c r="D416" s="5">
-        <v>2.6910200894209257</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6910200895410519</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>458.64858323999999</v>
+        <v>458.64858320000002</v>
       </c>
       <c r="C417" s="5">
-        <v>3.5030905200000007</v>
+        <v>3.5030905000000416</v>
       </c>
       <c r="D417" s="5">
-        <v>9.6371456186727045</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.6371455617437327</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>460.73355442000002</v>
+        <v>460.7335544</v>
       </c>
       <c r="C418" s="5">
-        <v>2.084971180000025</v>
+        <v>2.084971199999984</v>
       </c>
       <c r="D418" s="5">
-        <v>5.5935599918507606</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5935600473553837</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>460.11035099999998</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.62320342000003848</v>
+        <v>-0.62320340000002261</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.6111384402965001</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6111383890449082</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>459.89547884000001</v>
+        <v>459.89547879999998</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.21487215999997034</v>
+        <v>-0.21487220000000207</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.55896447539351968</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.55896457918167552</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>463.63178389000001</v>
+        <v>463.63178390000002</v>
       </c>
       <c r="C421" s="5">
-        <v>3.7363050499999986</v>
+        <v>3.7363051000000382</v>
       </c>
       <c r="D421" s="5">
-        <v>10.196735926515643</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.196736070051383</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>465.66773241999999</v>
+        <v>465.66773239999998</v>
       </c>
       <c r="C422" s="5">
-        <v>2.0359485299999847</v>
+        <v>2.0359484999999609</v>
       </c>
       <c r="D422" s="5">
-        <v>5.3987188793529262</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3987187977516005</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>465.54469755999997</v>
+        <v>465.54469760000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.1230348600000184</v>
+        <v>-0.1230347999999708</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.31659370563180689</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.31659355147740653</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>467.39736513999998</v>
+        <v>467.3973651</v>
       </c>
       <c r="C424" s="5">
-        <v>1.8526675800000021</v>
+        <v>1.8526674999999955</v>
       </c>
       <c r="D424" s="5">
-        <v>4.8814067255426474</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8814065096953296</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>465.84643568000001</v>
+        <v>465.84643569999997</v>
       </c>
       <c r="C425" s="5">
-        <v>-1.5509294599999635</v>
+        <v>-1.5509294000000295</v>
       </c>
       <c r="D425" s="5">
-        <v>-3.9099973421439893</v>
+        <v>-3.9099971939584921</v>
       </c>
       <c r="E425" s="5">
-        <v>3.2569341046286837</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2569340999068164</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>469.10836289999997</v>
       </c>
       <c r="C426" s="5">
-        <v>3.2619272199999614</v>
+        <v>3.2619272000000024</v>
       </c>
       <c r="D426" s="5">
-        <v>8.7338536554406598</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.7338535994222468</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>469.76359636000001</v>
+        <v>469.76359639999998</v>
       </c>
       <c r="C427" s="5">
-        <v>0.65523346000003357</v>
+        <v>0.65523350000000846</v>
       </c>
       <c r="D427" s="5">
-        <v>1.6890526526934568</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6890527565982083</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>471.42361597000001</v>
+        <v>471.42361599999998</v>
       </c>
       <c r="C428" s="5">
-        <v>1.6600196100000062</v>
+        <v>1.6600195999999983</v>
       </c>
       <c r="D428" s="5">
-        <v>4.3238754182878258</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3238753913569017</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>471.00511556999999</v>
+        <v>471.00511560000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.41850040000002764</v>
+        <v>-0.4185003999999708</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.0600989905368285</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.060098990469549</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>472.77954690000001</v>
       </c>
       <c r="C430" s="5">
-        <v>1.7744313300000272</v>
+        <v>1.7744313000000034</v>
       </c>
       <c r="D430" s="5">
-        <v>4.6156536757752775</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6156535958151501</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>473.45677783999997</v>
+        <v>473.4567778</v>
       </c>
       <c r="C431" s="5">
-        <v>0.67723093999995854</v>
+        <v>0.67723089999998365</v>
       </c>
       <c r="D431" s="5">
-        <v>1.7325420271018466</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7325419239635487</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>472.84225382</v>
+        <v>472.84225379999998</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.61452401999997619</v>
+        <v>-0.61452400000001717</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.5464711026618172</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5464710528197201</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>473.41715273</v>
+        <v>473.41715269999997</v>
       </c>
       <c r="C433" s="5">
-        <v>0.57489891000000171</v>
+        <v>0.57489889999999377</v>
       </c>
       <c r="D433" s="5">
-        <v>1.4688000553078284</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4688000296503523</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>476.31208676</v>
+        <v>476.31208679999997</v>
       </c>
       <c r="C434" s="5">
-        <v>2.8949340300000017</v>
+        <v>2.8949341000000004</v>
       </c>
       <c r="D434" s="5">
-        <v>7.5898635466083997</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5898637368458477</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>476.43010701999998</v>
+        <v>476.43010700000002</v>
       </c>
       <c r="C435" s="5">
-        <v>0.11802025999998023</v>
+        <v>0.11802020000004632</v>
       </c>
       <c r="D435" s="5">
-        <v>0.29774066009309319</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.2977405084942486</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>476.55996895999999</v>
+        <v>476.55996900000002</v>
       </c>
       <c r="C436" s="5">
-        <v>0.12986194000001205</v>
+        <v>0.12986200000000281</v>
       </c>
       <c r="D436" s="5">
-        <v>0.32757828961629265</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.32757844120783197</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>475.41312585999998</v>
+        <v>475.41312590000001</v>
       </c>
       <c r="C437" s="5">
         <v>-1.1468431000000123</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.8498865164719667</v>
+        <v>-2.8498865162359666</v>
       </c>
       <c r="E437" s="5">
-        <v>2.0536145491883762</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0536145533934791</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>475.72143955000001</v>
+        <v>475.7214396</v>
       </c>
       <c r="C438" s="5">
-        <v>0.30831369000003406</v>
+        <v>0.30831369999998515</v>
       </c>
       <c r="D438" s="5">
-        <v>0.7810026975347828</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.78100272289056694</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>475.59770479000002</v>
+        <v>475.59770479999997</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.12373475999999073</v>
+        <v>-0.12373480000002246</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.31167291165509203</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.3116730122335265</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>475.97481109</v>
+        <v>475.97481110000001</v>
       </c>
       <c r="C440" s="5">
-        <v>0.37710629999997991</v>
+        <v>0.37710630000003675</v>
       </c>
       <c r="D440" s="5">
-        <v>0.95565276346685213</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.95565276344669048</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>475.72098708999999</v>
+        <v>475.7209871</v>
       </c>
       <c r="C441" s="5">
         <v>-0.25382400000000871</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.63805273185773004</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.63805273184448508</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>476.38962504</v>
+        <v>476.38962500000002</v>
       </c>
       <c r="C442" s="5">
-        <v>0.66863795000000437</v>
+        <v>0.66863790000002155</v>
       </c>
       <c r="D442" s="5">
-        <v>1.6997301196186809</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6997299914947694</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>476.64043376000001</v>
+        <v>476.64708739999998</v>
       </c>
       <c r="C443" s="5">
-        <v>0.25080872000000909</v>
+        <v>0.25746239999995169</v>
       </c>
       <c r="D443" s="5">
-        <v>0.63360635578006974</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.65046523337453088</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>476.7520293</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.10494190000002845</v>
+      </c>
+      <c r="D444" s="5">
+        <v>0.26452041042477337</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE920000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>